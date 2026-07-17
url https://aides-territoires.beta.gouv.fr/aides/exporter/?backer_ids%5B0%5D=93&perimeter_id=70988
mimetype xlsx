--- v0 (2026-02-27)
+++ v1 (2026-07-17)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH112"/>
+  <dimension ref="A1:AH265"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -14820,184 +14820,20888 @@
         </is>
       </c>
       <c r="AE111" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF111" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG111" s="1" t="inlineStr">
         <is>
           <t>04/08/2024</t>
         </is>
       </c>
       <c r="AH111" s="1" t="inlineStr">
         <is>
           <t>07/02/2026</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:34" customHeight="0">
       <c r="A112" s="1">
-        <v>166083</v>
+        <v>166299</v>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Aider les jeunes pour bien vivre en montagne</t>
+          <t>Renforcer la filière TLC : textile, linge de maison, chaussures</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Aide aux jeunes pour bien vivre en montagne</t>
+          <t>AAP TLC : textile, linge de maison, chaussures</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région entend proposer un soutien financier en investissement aux acteurs locaux dont les projets structurants permettraient de consolider l’écosystème régional existant, en renforçant les filières de collecte, de pré tri, et activités de ré emploi en local, en développant les capacités de tri afin de créer les conditions favorables au développement de filières textiles durables, localement, valorisant la matière première locale vierge (peaux-cuir, laine-feutre...) ou recyclée ainsi que de nouveaux débouchés (chiffons d’essuyage, isolation, rembourrage, textiles non tissés techniques…..).&lt;/p&gt; &lt;p&gt;Ce dispositif est proposé aux structures ayant le statut :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Entreprises,&lt;/li&gt; 	&lt;li&gt;Associations,&lt;/li&gt; 	&lt;li&gt;Acteurs de l&amp;#039;économie sociale et solidaire,&lt;/li&gt; 	&lt;li&gt;Organisations professionnelles et&lt;/li&gt; 	&lt;li&gt;Acteurs publics collectivités&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le montant de l&amp;#039;aide dépendra de la qualité technique du projet, de sa pertinence territoriale, de ses impacts, des synergies et partenariats créés...&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q112" s="1" t="inlineStr">
+        <is>
+          <t>18/09/2026</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dépenses éligibles relèvent de l&amp;#039;achat d&amp;#039;équipements de collecte (sous conditions), l&amp;#039;achat d&amp;#039;un local et les équipements travaux aménagements spécifiquement dédiés au projet, les études préalables aux investissements&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Tout dépôt de candidature devra avoir fait l&amp;#039;objet au préalable d&amp;#039;un échange avec le service Economie circulaire et déchets de la Région.&lt;/li&gt; 	&lt;li&gt;Les demandes de rendez-vous seront à adresser à l&amp;#039;adresse &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;Les documents à renseigner seront ensuite envoyés au porteur de projet via l&amp;#039;adresse &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;Les demandes de pièces complémentaires et tout autre échange s&amp;#039;effectueront via l&amp;#039;adresse &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;L&amp;#039;analyse des candidatures déposées sera effectuée au &amp;#34;fil de l&amp;#039;eau&amp;#34;. Les résultats seront communiqués aux porteurs de projet via l&amp;#039;adresse &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;Les projets lauréats seront ensuite amenés à déposer leur demande de subvention sur la plateforme en ligne de la Région dans le téléservice qui leur sera indiqué ultérieurement par le service instructeur de la Région.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aap-tlc-textile-linge-de-maison-chaussures</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La prise de contact se fera à partir de la boîte de réception suivante : &lt;a href="mailto:aaptlc&amp;#64;maregionsud.fr"&gt;aaptlc&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aap-tlc-textile-linge-de-maison-chaussures/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>166302</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le tri, la collecte et la valorisation des biodéchets alimentaires</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets - Biodéchets - retour au sol de la matière organique</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets vise à soutenir le tri, la collecte des biodéchets, ainsi que la valorisation des biodéchets alimentaires par compostage, en lien avec les objectifs du SRADDET (objectif 24), du Plan Climat 3 (action 68) et du Plan de transformation écologique État-Région (action structurante n°1 de la feuille de route thématique Economie circulaire et déchets).&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Il comporte trois volets :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le volet 1 s&amp;#039;adresse aux collectivités et syndicats ayant la compétence collecte et/ou traitement des déchets et vise à développer le tri à la source des biodéchets alimentaires et la valorisation en proximité de la matière organique issue de déchets verts,&lt;/li&gt; 	&lt;li&gt;Le volet 2 concerne l’animation territoriale pour faire émerger des projets concrets de retour au sol de la matière organique issue de déchets alimentaires,&lt;/li&gt; 	&lt;li&gt;Le volet 3 concerne l&amp;#039;aménagement et la création de plateformes de compostage agréées sous-produits animaux de catégorie 3 (SpanC3) et de dimensions inférieures au seuil de déclaration Installation classée protection de l&amp;#039;environnement (ICPE).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; L’accent est mis sur la coopération territoriale et la mise en œuvre de boucles locales d’économie circulaire.&lt;br /&gt; &lt;br /&gt; La valorisation de la matière organique et son utilisation en proximité constitue une ressource pour les territoires. Elle est un élément important pour construire des communautés résilientes en assurant une amélioration de la santé des sols et en participant à la mise en oeuvre d’une agriculture et de systèmes alimentaires durables, moins dépendants des produits phyto-sanitaires et des exportations.&lt;br /&gt; &lt;br /&gt; Il doit donc permettre :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La poursuite du déploiement de tri à la source et de collecte des biodéchets,&lt;/li&gt; 	&lt;li&gt;La création de nouvelles plateformes de compostage,&lt;/li&gt; 	&lt;li&gt;Le retour au sol de la matière organique,&lt;/li&gt; 	&lt;li&gt;La coopération entre acteurs publics et privés,&lt;/li&gt; 	&lt;li&gt;L’amélioration de la qualité des sols et la réduction de l’usage des produits phytosanitaires,&lt;/li&gt; 	&lt;li&gt;L’émergence de boucles locales d’économie circulaire.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Une attention particulière est attendue sur la question de la qualité des intrants et des process pour assurer la production d’un compost de la meilleure qualité possible, correspondant aux besoins et attentes des agriculteurs.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Volet 1:&lt;/strong&gt; tri des déchets de cuisine et de table, valorisation des déchets verts :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les EPCI, les collectivités et syndicat de collecte et de traitement des déchets;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Volet 2 et 3 :&lt;/strong&gt; animation territoriales et création ou aménagement de plateformes de compostage&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Associations&lt;/li&gt; 	&lt;li&gt;Chambres consulaires&lt;/li&gt; 	&lt;li&gt;Coopératives&lt;/li&gt; 	&lt;li&gt;Entreprises&lt;/li&gt; 	&lt;li&gt;Établissements publics&lt;/li&gt; 	&lt;li&gt;Fédérations&lt;/li&gt; 	&lt;li&gt;Collectifs territoriaux&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P113" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
+      <c r="Q113" s="1" t="inlineStr">
+        <is>
+          <t>18/09/2026</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Volet 1 &lt;/strong&gt;– Développer le tri à la source et la valorisation de la matière organique issue de déchets alimentaires de cuisine et de table et de déchets verts&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Pour assurer le déploiement des stratégies de tri des biodéchets alimentaires&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;br /&gt; Toutes les dépenses nécessaires à la mise en oeuvre du tri à la source des biodéchets, notamment :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Réalisation d&amp;#039;étude&lt;/li&gt; 	&lt;li&gt;Financement d’un poste (hors poste de fonctionnaire) dédié à l’élaboration du projet&lt;/li&gt; 	&lt;li&gt;Campagne de communication&lt;/li&gt; 	&lt;li&gt;Assistance à Maitrise d’Ouvrage&lt;/li&gt; 	&lt;li&gt;Equipements dédiés à la gestion de proximité (hors composteurs individuels) ;&lt;/li&gt; 	&lt;li&gt;Moyens de collecte;&lt;/li&gt; 	&lt;li&gt;Aménagement des points de tri ;&lt;/li&gt; 	&lt;li&gt;Tests de matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Pour favoriser la prévention de la production des déchets verts et leur valorisation en proximité&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;br /&gt; Actions de préparation à la valorisation :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Broyage : acquisition d’équipement de broyage (hors broyeurs individuel), aménagement de plateforme de broyage&lt;/li&gt; 	&lt;li&gt;Prestation d’accompagnement à la concertation pour une valorisation en proximité&lt;/li&gt; 	&lt;li&gt;Formation pour l’utilisation des broyeurs en sécurité.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions aidées doivent s’intégrer dans une stratégie globale visant l’optimisation de la gestion des déchets verts&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Volet 2 &lt;/strong&gt;– Animation territoriale et accompagnement à l’émergence de projets&lt;br /&gt; &lt;br /&gt; Pour faire émerger sur les territoires des solutions de traitement des biodéchets alimentaires par compostage, en lien avec les acteurs agricoles, les collectivités et les structures locales.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;L’animation territoriale est un levier essentiel pour :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Sensibiliser les acteurs aux enjeux du retour au sol de la matière organique,&lt;/li&gt; 	&lt;li&gt;Faciliter le passage à l’action en levant les freins techniques, réglementaires ou organisationnels,&lt;/li&gt; 	&lt;li&gt;Structurer des dynamiques collectives autour de projets de compostage,&lt;/li&gt; 	&lt;li&gt;Favoriser la coopération entre agriculteurs, collectivités, entreprises et associations.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets peuvent être portés à l’échelle d’un bassin, d’un département, d’un parc naturel régional, d’un bassin de vie, ou de tout autre territoire cohérent.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les candidatures seront évaluées selon :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La pertinence de la stratégie d’animation proposée,&lt;/li&gt; 	&lt;li&gt;La capacité à mobiliser les acteurs agricoles et territoriaux,&lt;/li&gt; 	&lt;li&gt;La qualité de la méthodologie (diagnostic, mobilisation, accompagnement),&lt;/li&gt; 	&lt;li&gt;L’originalité et l’innovation dans les outils ou les formats proposés,&lt;/li&gt; 	&lt;li&gt;La prise en compte du modèle économique des projets accompagnés,&lt;/li&gt; 	&lt;li&gt;La contribution aux objectifs régionaux (santé des sols, alimentation durable, économie circulaire).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Ressources humaines affectées strictement au projet ;&lt;/li&gt; 	&lt;li&gt;Déplacements, communication, prestations, achat matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Volet 3 &lt;/strong&gt;– Création ou aménagement de plateformes de compostage&lt;br /&gt; &lt;br /&gt; Pour soutenir la mise en oeuvre de plateformes de compostage traitant des biodéchets alimentaires, dans une logique de retour au sol de la matière organique et de création de filières locales de valorisation.&lt;br /&gt; Ces plateformes peuvent prendre des formes variées : compostage en bout de champ, régie communale ou intercommunale, coopérative agricole, ou évolution de plateformes de déchets verts.&lt;br /&gt; Les projets doivent viser l’obtention de l’agrément sanitaire SPAnC3. Seuls les projets inférieurs au seuil de déclaration ICPE sont éligibles.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les candidatures seront évaluées selon :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La connaissance du territoire (gisement de biodéchets, besoins agricoles),&lt;/li&gt; 	&lt;li&gt;La qualité du projet technique (type de plateforme, équipements, organisation),&lt;/li&gt; 	&lt;li&gt;La cohérence du modèle économique (viabilité, partenariats, pérennité),&lt;/li&gt; 	&lt;li&gt;La capacité à coopérer avec les EPCI et les acteurs agricoles,&lt;/li&gt; 	&lt;li&gt;L’intégration dans une stratégie territoriale (PAT, PCAET, etc.)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux, aménagements, acquisition de matériel, signalétique&lt;/li&gt; 	&lt;li&gt;Tests, analyses, location de matériel.&lt;/li&gt; 	&lt;li&gt;Accompagnement technique (étude de faisabilité, obtention de l&amp;#039;agrément...)&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Pour entamer une démarche, contactez le service via cette adresse :&lt;br /&gt; Marine ALLIX,&lt;br /&gt; &lt;a href="tel:0492532627"&gt;04 92 53 26 27&lt;/a&gt;&lt;br /&gt; &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; ou&lt;br /&gt; &lt;br /&gt; Olivier GAIRALDI,&lt;br /&gt; &lt;a href="tel:0494924612"&gt;04 94 92 46 12&lt;/a&gt;, &lt;a href="tel:0618721380"&gt;06 18 72 13 80&lt;/a&gt;,&lt;br /&gt; &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; (en copie : &lt;a href="mailto:biodechets&amp;#64;maregionsud.fr"&gt;biodechets&amp;#64;maregionsud.fr&lt;/a&gt;).&lt;br /&gt; → Les demandes d’entretien devront être accompagnées du formulaire, selon&lt;br /&gt; le volet, dûment rempli ci-dessous et envoyé par mail à l’adresse &lt;a href="mailto:biodechets&amp;#64;maregionsud.fr"&gt;biodechets&amp;#64;maregionsud.fr&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/appel-a-projets-biodechets-retour-au-sol-de-la-matiere-organique</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Marine ALLIX, &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; ou&lt;br /&gt; Olivier GAIRALDI, &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;;&lt;br /&gt; (en copie : &lt;a href="mailto:biodechets&amp;#64;maregionsud.fr"&gt;biodechets&amp;#64;maregionsud.fr&lt;/a&gt;).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-biodechets-retour-au-sol-de-la-matiere-organique/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>166303</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Montagne pour tous</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Montagne pour tous</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En complémentarité avec les aides déjà existantes à la Région, le cadre d’intervention « Montagne pour tous » s’articule autour de 4 axes d’intervention :&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Développement de la labellisation d’offres de loisir ou de destinations accessibles aux personnes en situation de handicap ;&lt;/li&gt; 	&lt;li&gt;Soutien aux formations d’évaluateurs en situation de handicap pour le label « Tourisme et Handicap » ;&lt;/li&gt; 	&lt;li&gt;Soutien à l’équipement pour les personnes en situation de handicap en vue d’une pratique de sport ou d’activité de pleine nature ;&lt;/li&gt; 	&lt;li&gt;Soutien à l’aménagement d’offres touristiques accessibles aux personnes en situation de handicap&lt;/li&gt; &lt;/ol&gt; &lt;p&gt;&lt;strong&gt;Axe 1&lt;/strong&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Collectivité ou EPCI,&lt;/li&gt; 	&lt;li&gt;syndicat mixte,&lt;/li&gt; 	&lt;li&gt;établissement public,&lt;/li&gt; 	&lt;li&gt;association,&lt;/li&gt; 	&lt;li&gt;chambre consulaire&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Axe 2 &lt;/strong&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Association représentante de personnes en situation de handicap&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Axe 3&lt;/strong&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Collectivité ou EPCI,&lt;/li&gt; 	&lt;li&gt;syndicat mixte,&lt;/li&gt; 	&lt;li&gt;établissement public,&lt;/li&gt; 	&lt;li&gt;entreprise&lt;/li&gt; 	&lt;li&gt;et à titre exceptionnel, les associations dans le cadre d’un conventionnement avec des socio-professionnels&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Axe 4 &lt;/strong&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Collectivité ou EPCI,&lt;/li&gt; 	&lt;li&gt;syndicat mixte,&lt;/li&gt; 	&lt;li&gt;association, entreprise&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Axe 1 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etude ou diagnostic visant à définir les points d’amélioration pour rendre des offres de loisir d’un territoire labellisables Handi’Spot ou équivalent (les équipements étant éligibles dans l’axe 4) ; le projet, porté par un collectif, doit inclure un volet de sensibilisation aux socio-professionnels à la labellisation Handi’Spot ou équivalent.&lt;/li&gt; 	&lt;li&gt;Etude prospective visant l’accueil de touristes en situation de handicap sur un territoire (identification de pôles de santé / d’activités, recensement d’hébergement et d’activités, recensement des structures labellisés Tourisme et Handicap, des offres Handi-Spot, diagnostic des offres qui pourraient tendre vers la labellisation Handi’Spot...). Le territoire, avec l’ensemble de ses acteurs socio-professionnels, doit conduire une réflexion de type “parcours client” dans une perspective d’être labellisée “Destination pour tous” (ou équivalent), voir Destination d’excellence.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Priorité aux territoires accueillant des épreuves lors des Jeux olympiques d’hiver 2030.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Axe 2 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formations pour devenir évaluateur du Label « Tourisme et Handicap » pour des stagiaires représentants des personnes en situation de handicap ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Axe 3 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Equipements spécifiques aux clientèles touristiques en situation de handicap pour pratiquer des activités sportives en extérieur ou des activités de pleine nature&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Bonus :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La mise en place de partenariats sur l’usage du matériel est encouragée ;&lt;/li&gt; 	&lt;li&gt;L’achat de matériel rendant le client acteur de son activité est également encouragé ;&lt;/li&gt; 	&lt;li&gt;L’acquisition de matériel d’occasion dans une volonté de réemploi est à privilégier.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Axe 4 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Aménagements&lt;/li&gt; 	&lt;li&gt;Signalétiques&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Condition d’éligibilité : l’offre touristique doit répondre aux critères Handi’Spot ou équivalent.&lt;/p&gt; &lt;p&gt;Les dépenses suivantes ne sont pas éligibles pour l’ensemble des axes d’intervention :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets portant uniquement sur de la sensibilisation ;&lt;/li&gt; 	&lt;li&gt;Les équipements pouvant uniquement servir à des personnes valides (ne présentant aucun handicap) ;&lt;/li&gt; 	&lt;li&gt;Tout ce qui relève du réglementaire et par conséquent obligatoire&lt;/li&gt; 	&lt;li&gt;Les évènementiels ;&lt;/li&gt; 	&lt;li&gt;L’accessibilité des équipements privés et publics (rampes d’accès, ascenseurs...).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; La condition d’éligibilité suivante s’applique à tous les axes d’intervention :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les offres ou territoires visés doivent faire partie des Alpes du Sud (croisement du périmètre Massif des Alpes défini par décret et du périmètre régional).&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q114" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Axe 1 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etude ou diagnostic visant à définir les points d’amélioration pour rendre des offres de loisir d’un territoire labellisables Handi’Spot ou équivalent (les équipements étant éligibles dans l’axe 4) ; le projet, porté par un collectif, doit inclure un volet de sensibilisation aux socio-professionnels à la labellisation Handi’Spot ou équivalent.&lt;/li&gt; 	&lt;li&gt;Etude prospective visant l’accueil de touristes en situation de handicap sur un territoire (identification de pôles de santé / d’activités, recensement d’hébergement et d’activités, recensement des structures labellisés Tourisme et Handicap, des offres Handi-Spot, diagnostic des offres qui pourraient tendre vers la labellisation Handi’Spot...). Le territoire, avec l’ensemble de ses acteurs socio-professionnels, doit conduire une réflexion de type “parcours client” dans une perspective d’être labellisée “Destination pour tous” (ou équivalent), voir Destination d’excellence.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Priorité aux territoires accueillant des épreuves lors des Jeux olympiques d’hiver 2030.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Axe 2 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formations pour devenir évaluateur du Label « Tourisme et Handicap » pour des stagiaires représentants des personnes en situation de handicap ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Axe 3 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Equipements spécifiques aux clientèles touristiques en situation de handicap pour pratiquer des activités sportives en extérieur ou des activités de pleine nature&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Bonus :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La mise en place de partenariats sur l’usage du matériel est encouragée ;&lt;/li&gt; 	&lt;li&gt;L’achat de matériel rendant le client acteur de son activité est également encouragé ;&lt;/li&gt; 	&lt;li&gt;L’acquisition de matériel d’occasion dans une volonté de réemploi est à privilégier.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Axe 4 :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Aménagements&lt;/li&gt; 	&lt;li&gt;Signalétiques&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Condition d’éligibilité : l’offre touristique doit répondre aux critères Handi’Spot ou équivalent.&lt;/p&gt; &lt;p&gt;Les porteurs de projet sont invités se rapprocher des contacts ci-dessous pour s&amp;#039;assurer que leur projet rendre dans le cadre de l&amp;#039;appel à projet &amp;#34;Montagne pour tous&amp;#34;. Le formulaire disponible ci-dessous est à compléter et à joindre à sa demande.&lt;br /&gt; En cas d&amp;#039;avis favorable, les contacts des services en charge de l&amp;#039;animation du dispositif adresseront au porteur de projet un lien pour déposer la demande en ligne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/montagne-pour-tous</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le Service tourisme, économie sociale et solidaire, économie de proximité :&lt;/strong&gt;&lt;br /&gt; Julie Tatard : &lt;a href="mailto:jtatard&amp;#64;maregionsud.fr"&gt;jtatard&amp;#64;maregionsud.fr &lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Le Service Montagne et Massif Alpin :&lt;/strong&gt;&lt;br /&gt; Nathalie Canut : &lt;a href="mailto:ncanut&amp;#64;maregionsud.fr"&gt;ncanut&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/montagne-pour-tous/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>166256</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>AMI Redirection écologique des zones commerciales</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>AMI Redirection écologique des zones commerciales</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dans un contexte de changement climatique accéléré et de raréfaction des ressources naturelles, il convient de s’interroger sur le devenir des zones commerciales notamment périurbaines. Souvent monofonctionnelles, centrées sur l’usage de la voiture individuelle, composées de bâtiments énergivores, maillées de vastes parkings surdimensionnés, etc., elles cumulent des fragilités et sont génératrices de nombreuses externalités négatives. Tout ceci les qualifie prioritairement pour une restructuration voire une requalification complète de leurs usages.&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; C’est pourquoi la Région, au regard des objectifs qu’elle s’est donnée dans le cadre de son Schéma Régional d’Aménagement, de Développement Durable et d’Egalité des Territoires et de son plan Climat, propose de soutenir des démarches de « redirection écologique » visant à rendre ce modèle économique et d’aménagement plus compatible avec les limites écologiques actuelles et à venir des territoires. Le but est de renforcer la durabilité et la résilience de ces espaces face aux bouleversements socio-économiques et environnementaux déjà à l’œuvre.&lt;/p&gt; &lt;p&gt;Au titre de leur compétence en matière d’aménagement de l’espace, seuls les établissements publics de coopération intercommunale (EPCI) peuvent candidater. Néanmoins, les actions précisées dans le cadre de leur candidature peuvent être portées par :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les communes ;&lt;/li&gt; 	&lt;li&gt;les syndicats mixtes ;&lt;/li&gt; 	&lt;li&gt;les sociétés publiques locales (SPL) ou sociétés d’économie mixte (SEM) pour le compte de la collectivité dans le cadre d’un mandat de délégation de maitrise d’ouvrage ou d’une concession d’aménagement.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;L&amp;#039;étude doit viser au moins trois des objectifs ci-dessous :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;inciter à la mixité fonctionnelle de ces espaces périphériques (services, logements, bureaux, parcs, activités économiques, espaces naturels/agricoles…) visant à conserver leur vocation commerciale dans des modalités plus durables ;&lt;/li&gt; 	&lt;li&gt;optimiser l’usage des surfaces artificialisées dans une logique de sobriété foncière et d’intensification des usages ;&lt;/li&gt; 	&lt;li&gt;améliorer l’intégration de ces zones dans le tissu urbain, notamment en repensant et en diversifiant les mobilités ;&lt;/li&gt; 	&lt;li&gt;adapter le territoire aux enjeux environnementaux et climatiques (respect de la biodiversité, nature en ville, traitement des îlots de chaleur, mobilités douces et logistique décarbonée, bâtiments à faible impact carbone, réversibilité du bâti, mesures d’adaptation au changement climatique…) ;&lt;/li&gt; 	&lt;li&gt;améliorer la qualité paysagère et architecturale des entrées de ville.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P115" s="1" t="inlineStr">
+        <is>
+          <t>10/03/2026</t>
+        </is>
+      </c>
+      <c r="Q115" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;étude doit viser au moins trois des objectifs ci-dessous :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;inciter à la mixité fonctionnelle de ces espaces périphériques (services, logements, bureaux, parcs, activités économiques, espaces naturels/agricoles…) visant à conserver leur vocation commerciale dans des modalités plus durables ;&lt;/li&gt; 	&lt;li&gt;optimiser l’usage des surfaces artificialisées dans une logique de sobriété foncière et d’intensification des usages ;&lt;/li&gt; 	&lt;li&gt;améliorer l’intégration de ces zones dans le tissu urbain, notamment en repensant et en diversifiant les mobilités ;&lt;/li&gt; 	&lt;li&gt;adapter le territoire aux enjeux environnementaux et climatiques (respect de la biodiversité, nature en ville, traitement des îlots de chaleur, mobilités douces et logistique décarbonée, bâtiments à faible impact carbone, réversibilité du bâti, mesures d’adaptation au changement climatique…) ;&lt;/li&gt; 	&lt;li&gt;améliorer la qualité paysagère et architecturale des entrées de ville.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Par mail sur la boite &lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt; en envoyant les pièces indiquées ci-dessus &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V115" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/ami-redirection-ecologique-des-zones-commerciales</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt; sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ami-redirection-ecologique-des-zones-commerciales/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>165993</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Aider les communes dans la gestion des obligations légales de débroussaillement</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Aide en faveur des communes dans la gestion des obligations légales de débroussaillement</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le principal objectif du débroussaillement est de réduire la quantité de combustible&lt;br /&gt; végétal, afin de diminuer l’intensité des incendies et limiter leur propagation pour :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Assurer une autoprotection des personnes et des biens ;&lt;/li&gt; 	&lt;li&gt;Permettre le confinement des habitants dans leur maison ;&lt;/li&gt; 	&lt;li&gt;Sécuriser et faciliter les interventions des pompiers ;&lt;/li&gt; 	&lt;li&gt;Éviter une trop grande mobilisation des moyens de lutte pour la défense des zones habitées au détriment de celle de la forêt ;&lt;/li&gt; 	&lt;li&gt;Minimiser le risque de départ de feu accidentel à partir des habitations et autres bâtiments et des chantiers.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Sont considérées comme éligibles, les communes répondant aux conditions suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Être un territoire soumis aux obligations légales de débroussaillement ;&lt;/li&gt; 	&lt;li&gt;Communes de moins de 20 000 habitants situés sur les zones à risque incendie élevé&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;La Région se réserve le droit de prioriser les projets suivant l’indice de risque défini&lt;br /&gt; selon les cartographies DFCI de l’ONF.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P116" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2024</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les phases d’élaboration et de mise en œuvre des plans financés sont les suivantes :&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Phase 1 : Élaboration d’un plan communal de gestion des OLD&lt;/span&gt;&lt;br /&gt; Ces projets doivent comprendre obligatoirement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’élaboration d’une cartographie des OLD de la commune,&lt;/li&gt; 	&lt;li&gt;La planification et la priorisation de la mise en oeuvre des OLD,&lt;/li&gt; 	&lt;li&gt;Une stratégie de mise en oeuvre,&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dépenses éligibles :&lt;br /&gt; Prestation extérieure pour l’accompagnement de la commune ; subvention de 50% du montant subventionnable et plafond de subvention de 8 000€ maximum.&lt;br /&gt; Livrable au paiement du solde : rapport récapitulatif des éléments cités plus haut&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Phase de 2 : Mise en oeuvre d’un plan communal de gestion des OLD&lt;/span&gt;&lt;br /&gt; Seules les communes ayant élaboré un plan communal de gestion des OLD conforme aux critères de la phase 1 seront éligibles.&lt;br /&gt; Dépenses éligibles :&lt;br /&gt; Prestation extérieure pour l’accompagnement de la commune - subvention de 50% du montant subventionnable et plafond de subvention de 18 000€ maximum :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Pour l’organisation des réunions d’information, la rédaction des courriers aux administrés&lt;/li&gt; 	&lt;li&gt;Pour la formation des agents communaux en charge des visites OLD&lt;/li&gt; 	&lt;li&gt;Dans le cadre des visites diagnostic et premières visites de contrôle sur une année&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Livrables au paiement du solde : rapport d’activités de la commune sur la mise en oeuvre des OLD sur une année ; ce rapport devra justifier les zones du plan communal concernées, le nombre de réunions organisées, le nombre d’habitations visitées (diagnostic et premières visites), le nombre de propriétaires en infraction et verbalisés, la réalisation des OLD communales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-en-faveur-des-communes-dans-la-gestion-des-obligations-legales-de-debroussaillement</t>
+        </is>
+      </c>
+      <c r="W116" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_OLD/depot/simple</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Forêt Natura 2000 -&lt;br /&gt; &lt;a href="mailto:sdalmasso&amp;#64;maregionsud.fr"&gt;sdalmasso&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-en-faveur-des-communes-dans-la-gestion-des-obligations-legales-de-debroussaillement-1/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>165995</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’équipement informatique et numérique du réseau régional de lecture publique</t>
+        </is>
+      </c>
+      <c r="D117" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’équipement informatique et numérique du réseau régional de lecture publique</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs de cette mesure sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de participer à l’amélioration des conditions de gestion informatique des fonds de livres et documents conservés en région,&lt;/li&gt; 	&lt;li&gt;d’accompagner la transition numérique dans le réseau régional de lecture publique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les collectivités territoriales pour leur bibliothèque.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles dans ce cadre les projets d’acquisition :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de matériel informatique pour la gestion des collections des bibliothèques et médiathèques,&lt;/li&gt; 	&lt;li&gt;de matériel numérique pour la diffusion des œuvres sur les nouveaux supports.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P117" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lequipement-informatique-et-numerique-du-reseau-regional-de-lecture-publique</t>
+        </is>
+      </c>
+      <c r="W117" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_INFRRLP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-equipement-informatique-et-numerique-du-reseau-regional-de-lecture-publique/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>165996</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création ou la rénovation de lieux de lecture ouverts au public</t>
+        </is>
+      </c>
+      <c r="D118" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la création ou la rénovation de lieux de lecture ouverts au public</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs de ce dispositif sont de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Soutenir la création et la rénovation du réseau régional de lecture publique dans une perspective d’aménagement équitable du territoire culturel régional&lt;/li&gt; 	&lt;li&gt;Offrir aux usagers et aux professionnels des conditions de conservation, d’accueil et de travail répondant aux normes techniques actuels dans le domaine de la lecture.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ce dispositif permet de soutenir des projets de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Construction ou d’extension de bâtiments à destination de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; 	&lt;li&gt;Rénovation d’équipements culturels ou de bâtiments réaffectés à l’usage de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les collectivités territoriales pour leur bibliothèque&lt;/li&gt; 	&lt;li&gt;Les établissements pénitentiaires ou GIP de Provence-Alpes-Côte d&amp;#039;Azur&lt;/li&gt; &lt;/ul&gt; &lt;h3&gt;&lt;br /&gt;&lt;/h3&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P118" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;Sont éligibles dans ce cadre la réalisation de projets de :&lt;/h3&gt;
+&lt;ul&gt; 	&lt;li&gt;Construction ou d’extension de bâtiments à destination de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; 	&lt;li&gt;Rénovation d’équipements culturels ou de bâtiments réaffectés à l’usage de la lecture publique ou de la diffusion du livre et de la lecture.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Concernant les bibliothèques pénitentiaires : la construction ou l’extension des bâtiments n’est pas éligibles.&lt;/p&gt;
+&lt;h3&gt;En revanche, sont éligibles:&lt;/h3&gt;
+&lt;ul&gt; 	&lt;li&gt;la rénovation des lieux de lecture&lt;/li&gt; 	&lt;li&gt;l’acquisition de mobilier, de rangements et de postes informatiques.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-la-creation-ou-la-renovation-de-lieux-de-lecture-ouverts-au-public</t>
+        </is>
+      </c>
+      <c r="W118" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_SCREARENO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-creation-ou-la-renovation-de-lieux-de-lecture-ouverts-au-public/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>165997</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets innovants qui favorisent la transition des bibliothèques vers une offre de services leur permettant de répondre aux défis technologiques</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Fonds régional d’innovation en bibliothèque</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce dispositif est de soutenir des projets innovants qui favorisent la transition des bibliothèques vers une offre de services leur permettant de répondre aux défis technologiques ainsi qu’aux nouvelles pratiques de leurs usagers.&lt;/p&gt; &lt;p&gt;Sont éligibles dans le cadre de ce dispositif les collectivités territoriales de la région Provence-Alpes-Côte d’Azur ou leurs regroupements ainsi que les associations qui œuvrent dans le domaine de la lecture publique et sont domiciliées en Provence-Alpes-Côte d&amp;#039;Azur ou disposent d’un établissement ou d’une succursale en région et ayant plus d’une année d’existence.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P119" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projets éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Numérisation des fonds des bibliothèques&lt;/li&gt; 	&lt;li&gt;Création de contenus numériques&lt;/li&gt; 	&lt;li&gt;Développement de pratiques numériques&lt;/li&gt; 	&lt;li&gt;Ouverture de la bibliothèque à de nouvelles pratiques&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fonds-regional-dinnovation-en-bibliotheque</t>
+        </is>
+      </c>
+      <c r="W119" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_FRIB/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-regional-d-innovation-en-bibliotheque/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>165998</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir un fonds de livres</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de fonds de livres</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs de cette mesure sont de faciliter l’accès de tous les publics de la région à une offre diversifiée de livres et de documents de prêt et/ou de consultation dans le réseau des bibliothèques régional.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P120" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités territoriales ayant présenté un dossier complet&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les lycées et centres d’apprentissage publics ou privés sélectionnés par la Région pour participer au Prix littéraire des lycéens et apprentis de la région Provence-Alpes-Côte d’Azur et ayant déposé un dossier complet.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;A titre exceptionnel, les associations gérant un centre de référence dans le domaine du livre&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les établissements pénitentiaires ou GIP de Provence-Alpes-Côte d&amp;#039;Azur déposant un dossier pour une bibliothèque de prison&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations éligibles sont :&lt;br /&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour les lycées et centres d’apprentissage : l’acquisition des livres sélectionnés dans le cadre du prix littéraire des lycéens et apprentis&lt;/li&gt; 	&lt;li&gt; pour les autres demandeurs : l’acquisition de livres ou de documents audiovisuels sur support physique ou numérique destinés au prêt et/ou la consultation&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer le dossier en cliquant sur bouton &amp;#34;Je fais ma demande&amp;#34;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/acquisition-de-fonds-de-livres</t>
+        </is>
+      </c>
+      <c r="W120" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_FRAL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/acquisition-de-fonds-de-livres/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>165999</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l’accès des jeunes à l’enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Cordées de la réussite</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif, initié par l’Education Nationale, vise à favoriser l’accès des jeunes à l’enseignement supérieur quel que soit leur milieu socio-culturel, en leur donnant les clés pour s’engager avec succès dans les filières d’excellence. Elles sont fondées sur des partenariats entre des établissements de l&amp;#039;enseignement supérieur et des lycées, ou collèges, situés majoritairement dans des quartiers prioritaires de la politique de la ville ou en zones rurales, et se traduisent par des actions d’aide à l’orientation, de tutorat, de préparation à l’entrée dans les filières sélectives et d’ouverture sociale et culturelle dans un objectif de réussite éducative.&lt;/p&gt; &lt;p&gt;Les bénéficiaires éligibles à l’attribution d’une subvention régionale sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les établissements d’enseignement supérieur (universités, lycées ayant des formations post bac et grandes écoles) agissant en tant que tête de cordée ;&lt;/li&gt; 	&lt;li&gt; Les opérateurs (organismes de recherche, associations) délégataires agissant pour le compte d’une tête de cordée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P121" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une convention de partenariat (2023-2027) entre l’Etat (Préfecture de région pour le volet politique de la ville et les deux Rectorats pour le volet Education nationale) et la Région a été approuvée en mars 2023.&lt;br /&gt; Elle prévoit une possible participation de la Région ciblée sur des projets de « Cordées de la réussite » incluant des lycéens, avec une attention particulière sur les projets dont les thématiques répondent aux priorités régionales (diffusion de la culture scientifique et plan climat régional).&lt;br /&gt; &lt;br /&gt; Au préalable, conformément à la concertation Etat-Région, le projet de cordée doit passer en commission pédagogique et en commission financière.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide de la Région sera réservée aux projets incluant des lycéens parmi leur public cible.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une attention particulière sera portée aux projets :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;destinés à être mis en œuvre dans les lycées installés sur des territoires fragiles (notamment les territoire ruraux),&lt;/li&gt; 	&lt;li&gt;portant des actions relevant des thématiques du plan climat régional,&lt;/li&gt; 	&lt;li&gt; de diffusion de la culture scientifique&lt;/li&gt; &lt;/ul&gt; 
+&lt;p&gt;Le projet de cordée doit faire l&amp;#039;objet d&amp;#039;une validation pédagogique en région académique.&lt;br /&gt; La sous commission se prononce sur la qualité et la cohérence du projet d&amp;#039;actions des cordées candidate à l&amp;#039;appel à projet de l&amp;#039;année en cours. La demande doit être adressée au Rectorat de la région académique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/cordees-de-la-reussite</t>
+        </is>
+      </c>
+      <c r="W121" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CORDEES/depot/simple</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laury TOMAS: &lt;a href="mailto:latomas&amp;#64;maregionsud.fr"&gt;latomas&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
+&lt;p&gt;Sandrine Denis: &lt;a href="mailto:sadenis&amp;#64;maregionsud.fr"&gt;sadenis&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cordees-de-la-reussite-1/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>166000</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le réseau régional de centres pour le livre et la lecture</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au réseau régional de centres pour le livre et la lecture</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de cette mesure est de structurer le territoire régional du livre et de la lecture en soutenant un réseau de centres de référence à l’échelle régionale, nationale et internationale dont la vocation est notamment de compléter l’action culturelle accomplie par le réseau de lecture publique des bibliothèques et médiathèques de Provence-Alpes-Côte d’Azur en :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; favorisant la rencontre des publics de la région avec la création contemporaine par des actions de diffusion et de recherche de nouveaux lecteurs menées sur l’ensemble du territoire,&lt;/li&gt; 	&lt;li&gt; accueillant des écrivains et des traducteurs ou des acteurs des métiers du livre dans les meilleures conditions professionnelles,&lt;/li&gt; 	&lt;li&gt; entreprenant des actions professionnelles de coopération et d’échanges internationaux destinés à ouvrir les publics et les professionnels du secteur sur le monde et en particulier l’espace euroméditerranéen,&lt;/li&gt; 	&lt;li&gt; participant au développement de l’économie régionale par la création d’emplois et à l’attractivité touristique du territoire régional.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt; Les collectivités locales de la région Provence-Alpes-Côte d’Azur ayant présenté un dossier complet&lt;/li&gt; 	&lt;li&gt;Les associations dont le siège social est domicilié en Provence-Alpes-Côte d’Azur ou disposant d’un établissement ou d’une succursale en région, ayant au moins une année d’existence et présentant un dossier de demande de subvention complet.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Cette mesure a pour vocation de participer au financement de centres qui mènent une action d’intérêt régional, national, voire international, servant de référence pour les publics et professionnels de Provence-Alpes-Côte d’Azur et répondent aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’organisation de manifestations régulières à destination du public et/ou des professionnels du livre et accueillant des écrivains et des professionnels du livre&lt;/li&gt; 	&lt;li&gt;L’organisation de rencontres entre les acteurs culturels du secteur du livre et de la lecture et d’actions de promotion de la diversité des expressions culturelles ou de sensibilisation à la bibliodiversité&lt;/li&gt; 	&lt;li&gt;L’organisation d’un programme de résidences d’auteurs conciliant temps de création des artistes et actions d’accompagnement à destination des publics,&lt;/li&gt; 	&lt;li&gt;L’organisation d’actions de coopération internationale, prioritairement centrées sur les territoires de coopération de la Région&lt;/li&gt; 	&lt;li&gt;La constitution d’un fonds documentaire&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Sont notamment exclus du dispositif :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’action culturelle générale des bibliothèques et médiathèques&lt;/li&gt; 	&lt;li&gt;Les projets de rayonnement exclusivement local&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P122" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="R122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette mesure a pour vocation de participer au financement de centres qui mènent une action d’intérêt régional, national, voire international, servant de référence pour les publics et professionnels de Provence-Alpes-Côte d’Azur et répondent aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’organisation de manifestations régulières à destination du public et/ou des professionnels du livre et accueillant des écrivains et des professionnels du livre&lt;/li&gt; 	&lt;li&gt;L’organisation de rencontres entre les acteurs culturels du secteur du livre et de la lecture et d’actions de promotion de la diversité des expressions culturelles ou de sensibilisation à la bibliodiversité&lt;/li&gt; 	&lt;li&gt;L’organisation d’un programme de résidences d’auteurs conciliant temps de création des artistes et actions d’accompagnement à destination des publics,&lt;/li&gt; 	&lt;li&gt;L’organisation d’actions de coopération internationale, prioritairement centrées sur les territoires de coopération de la Région&lt;/li&gt; 	&lt;li&gt;La constitution d’un fonds documentaire&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Sont notamment exclus du dispositif :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’action culturelle générale des bibliothèques et médiathèques&lt;/li&gt; 	&lt;li&gt;Les projets de rayonnement exclusivement local&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer le dossier en cliquant sur bouton &amp;#34;Je fais ma demande&amp;#34;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-au-reseau-regional-de-centres-pour-le-livre-et-la-lecture</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-au-reseau-regional-de-centres-pour-le-livre-et-la-lecture-1/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>166001</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les manifestations pour le livre et aux résidences d’auteurs</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux manifestations pour le livre et aux résidences d’auteurs</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs de cette mesure sont : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de favoriser le développement et le renouvellement de lieux de rencontres entre les écrivains, les auteurs et les publics lecteurs ou non lecteurs sur l’ensemble du territoire régional&lt;/li&gt; 	&lt;li&gt;d’inciter les acteurs de la promotion de la lecture à accueillir des écrivains et des auteurs dans le cadre de l’organisation d’une manifestation ou d’une résidence&lt;/li&gt; 	&lt;li&gt;de contribuer à l’attractivité économique des territoires et à la professionnalisation des acteurs du livre en région&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les associations dont le siège social est domicilié en Provence-Alpes-Côte d’Azur ou disposant d’un établissement ou d’une succursale en région Provence Alpes-Côte d’Azur, ayant au moins une année d’existence&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P123" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2024</t>
+        </is>
+      </c>
+      <c r="R123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette mesure vise à soutenir des projets correspondant aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accueil d’écrivains et d’auteurs dans le cadre d’une manifestation ou d’une programmation de manifestations qui prévoit des rencontres et des débats ouverts au grand public ainsi qu’une action culturelle de recherche et de sensibilisation de nouveaux lecteurs, en particulier les jeunes, lycéens et apprentis.&lt;/li&gt; 	&lt;li&gt;l’accueil d’un écrivain ou d’un auteur en résidence conciliant temps de création des artistes et actions d’accompagnement à destination des publics.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont notamment exclus de cette mesure :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les opérations de sensibilisation des lycéens et apprentis qui peuvent être examinées dans le cadre du Prix littéraire des lycéens et apprentis ou des financements régionaux prévus spécifiquement à l’intention des lycées et centres d’apprentissage dans le cadre de l’action éducative.&lt;/li&gt; 	&lt;li&gt;Les colloques universitaires, les opérations de promotion purement touristiques ou commerciales, les simples opérations de signatures, de dédicaces, de remises de prix littéraires, de conférences et débats,&lt;/li&gt; 	&lt;li&gt;Les opérations organisées par les bibliothèques et médiathèques municipales, intercommunales ou départementales,&lt;/li&gt; 	&lt;li&gt;Les manifestations ponctuelles d’intérêt exclusivement local&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer le dossier en cliquant sur bouton &amp;#34;Je fais ma demande&amp;#34;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-manifestations-pour-le-livre-et-la-lecture-et-aux-residences-dauteurs</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Valérie Miletto: &lt;a href="mailto:vmiletto&amp;#64;maregionsud.fr"&gt;vmiletto&amp;#64;maregionsud.fr &lt;/a&gt; &lt;br /&gt; Tél:  04 88 73 67 06 / 06 86 53 56 77 &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Gestionnaire pour le livre et la lecture :&lt;/strong&gt;&lt;br /&gt; Estelle Monier : &lt;a href="mailto:emonier&amp;#64;maregionsud.fr"&gt;emonier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Tél: 04 91 57 59 69&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-manifestations-pour-le-livre-et-aux-residences-d-auteurs/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>166008</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les travaux de résorption de fuites sur les réseaux d'eau potable</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de résorption de fuites sur les réseaux d'eau potable</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce dispositif d’aide est de pouvoir accompagner les collectivités gestionnaires de réseaux d’eau potable, qui doivent entreprendre des travaux sur leurs réseaux de distribution d’eau potable afin de lutter efficacement contre les gaspillages d’eau liés aux fuites et contribuer ainsi à réduire les prélèvements sur la ressource en eau dans les milieux naturels.&lt;/p&gt; &lt;p&gt;Les organismes publics ayant la compétence de distribution d’eau potable :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Communes,&lt;/li&gt; 	&lt;li&gt;Communautés de Communes et d’Agglomération,&lt;/li&gt; 	&lt;li&gt;Métropoles,&lt;/li&gt; 	&lt;li&gt;Syndicats d’eau potable,&lt;/li&gt; 	&lt;li&gt;Régies des eaux...&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P124" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2024</t>
+        </is>
+      </c>
+      <c r="R124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région intervient exclusivement en co-financement de l’Agence de l’Eau Rhône-Méditerranée Corse.&lt;br /&gt; Ceci signifie qu’à minima les critères d’intervention de l’Agence de l’Eau seront respectés afin de pouvoir bénéficier de l’aide régionale.&lt;br /&gt; Par ailleurs, les projets doivent être inscrits dans le cadre des contractualisations de la Région « Nos territoires d’abord ».&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Les critères techniques suivants doivent être respectés :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les travaux portent sur les opérations définies comme prioritaires et les plus urgentes au sein d’un schéma directeur ou d’une étude diagnostic de réseaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent porter sur un projet mûr et avancé au stade AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Les opérations de résorption des fuites doivent se traduire par une diminution effective des prélèvements dans le milieu, au point de prélèvement.&lt;/li&gt; 	&lt;li&gt;La collectivité doit appliquer un prix minimum pour le service de l’eau potable, à hauteur de 1€ HT /m3.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Enfin, ce dispositif concerne les secteurs en déséquilibre chronique/structurel ou en équilibre fragile vis-à-vis de la ressource en eau au sens du SDAGE Rhône Méditerranée Corse 2022-2027 ; il s’agit (cf Carte 7B du SDAGE) :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions sont nécessaires pour tout ou partie du territoire pour résorber les déséquilibres quantitatifs et atteindre le bon état (enjeu 1)&lt;/li&gt; 	&lt;li&gt;des sous bassins sur lesquels des actions de préservation des équilibres quantitatifs sont nécessaires pour tout ou partie du territoire pour l&amp;#039;atteinte du bon état (enjeu 2)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Seront prioritairement aidés les travaux permettant de contribuer à améliorer l’état quantitatif des secteurs en enjeu 1 définis ci-avant.&lt;br /&gt; L’analyse prendra en compte l’origine de la ressource en eau prélevée pour l’alimentation en eau potable.&lt;br /&gt; Les opérations portant sur les secteurs en enjeu 2 seront étudiés en fin d’année civile en fonction du budget disponible.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Le dépôt du dossier de demande d’aide doit se faire via la plateforme d’aide en ligne.&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; Au-delà des pièces administratives et techniques prévues par le règlement financier de la Région en vigueur, le dossier devra comprendre :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une attestation de dépôt de dossier auprès de l’Agence de l’eau Rhône-Méditerranée Corse&lt;/li&gt; 	&lt;li&gt;le schéma directeur d’eau potable ou l’étude diagnostic réseaux&lt;/li&gt; 	&lt;li&gt;les études AVP ou PRO&lt;/li&gt; 	&lt;li&gt;Par ailleurs, le dossier de présentation devra clairement faire apparaître l’origine de la ressource en eau prélevée pour l’alimentation en eau potable, permettant d’attester que le bénéfice portera sur les milieux naturels des secteurs prioritaires définis ci-dessus.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-resorption-de-fuites-sur-les-reseaux-deau-potable</t>
+        </is>
+      </c>
+      <c r="W124" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_FUITEAEP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;a href="mailto:fuites-aep&amp;#64;maregionsud.fr" title="mailto:fuites-aep&amp;#64;maregionsud.fr"&gt;fuites-aep&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-resorption-de-fuites-sur-les-reseaux-d-eau-potable/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>166009</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la structuration de la filière truffes : animation, plantation, expérimentation, structuration de l’interprofession et commercialisation.</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif d’aide pour la structuration de la filière truffes : animation, plantation, expérimentation, structuration de l’interprofession et commercialisation.</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La région Provence-Alpes-Côte d’Azur est le premier territoire français producteur de truffe. Outre sa renommée gastronomique, la trufficulture joue un rôle crucial en tant que bouclier naturel contre les incendies, et valorise des terrains délaissés.&lt;br /&gt; &lt;br /&gt; Cependant, les aléas climatiques et la concurrence croissante mettent en péril cette production régionale. Afin de relever ces défis, l’exécutif régional souhaite à travers le plan truffe encourager la structuration et le développement de la filière. L&amp;#039;objectif majeur est d&amp;#039;assurer la pérennité de la trufficulture régionale en favorisant la transparence, l&amp;#039;adhésion aux syndicats, et en renforçant l&amp;#039;ensemble de la chaîne de production, de la plantation à la commercialisation. Le dispositif est composé de 5 axes :&lt;br /&gt; &lt;br /&gt; • Axe n°1 : consolidation et animation collective de la filière&lt;br /&gt; • Axe n°2 : soutien à la plantation&lt;br /&gt; • Axe n°3 : Conseils aux trufficulteurs&lt;br /&gt; • Axe n°4 : soutien à l’expérimentation&lt;br /&gt; • Axe n°5 : soutien aux foires agrées par la charte qualité de la Fédération Nationale des Trufficulteurs&lt;/p&gt; &lt;p&gt;Suivant les axes du dispositif, différentes structures peuvent bénéficier de cette aide.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Axes1&amp;amp;3&lt;/strong&gt; - Organismes de développement agricole et de conseil, œuvrant sur le territoire régional et affiliés à la Fédération Française des Trufficulteurs ;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Axe 2&lt;/strong&gt; - Exploitations agricoles (à titre principal, secondaire ou cotisant solidaire) qui a pour projet une plantation de parcelles trufficoles en région Provence-Alpes-Côte-d’Azur, quelque que soit le siège de l’exploitation.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Axe 4&lt;/strong&gt; - Structures affiliées à la Fédération Française des Trufficulteurs ; Organismes de développement agricole et de conseil, Instituts et centres techniques et Stations d’expérimentation.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Axe 5&lt;/strong&gt; - Collectivité ainsi que toutes les formes de structures professionnelles des filières (groupements, organismes de défense et de gestion, associations professionnelles, interprofessions...).&lt;br /&gt;  &lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P125" s="1" t="inlineStr">
+        <is>
+          <t>21/01/2024</t>
+        </is>
+      </c>
+      <c r="R125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour la demande d’aide à la plantation&lt;br /&gt; Le bénéficiaire doit être adhérent au syndicat départemental affilié à la Fédération Régionale des Trufficulteurs, et ce, pour une durée minimale de 5 années à compter de la date de réception de la demande d’aide.&lt;br /&gt; &lt;br /&gt; Pour être éligible, le projet de plantation devra présenter :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Des plants certifiés INRA ou CTIFL&lt;/li&gt; 	&lt;li&gt;Une densité de plantation comprise entre 150 et de 300 plants par hectare.&lt;/li&gt; 	&lt;li&gt;Une présentation de la structure et du statut du bénéficiaire, de son projet : nombre d’hectares plantés, circuits de commercialisation, technique de production AB/HVE (formulaire truffe à remplir) ; et comprendra : 	&lt;ul&gt; 		&lt;li&gt;une expertise de la compatibilité du sol de la parcelle, établie par la FRT ou le syndicat, à partir d’analyses de sol effectuées en laboratoire ;&lt;/li&gt; 		&lt;li&gt;la certification AB ou HVE de l’exploitant, le cas échéant.&lt;/li&gt; 		&lt;li&gt;les devis des plants&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Cf. Cadre d’intervention pour les axes 1,3,4 et 5.&lt;br /&gt; &lt;br /&gt; Pour toutes les demandes, le dossier doit être déposé en ligne depuis le site de la Région Provence-Alpes-Côte d’Azur au minimum 3 mois avant l’engagement du projet.&lt;/p&gt; &lt;p&gt;Déposer son dossier de demande en ligne pour le type de subvention &amp;#34;Fonctionnement&amp;#34; sur les axes 1,3,4,5 et &amp;#34;Investissement&amp;#34; pour l’axe 2 soutien à la plantation.&lt;br /&gt; &lt;br /&gt; Fournir toutes les pièces demandées pour un dossier complet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositif-daide-pour-la-structuration-de-la-filiere-truffes-animation-plantation-experimentation-structuration-de-linterprofession-et-commercialisation</t>
+        </is>
+      </c>
+      <c r="W125" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_SOUTPLTRU/depot/simple</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:serviceagri&amp;#64;maregionsud.fr"&gt;serviceagri&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-d-aide-pour-la-structuration-de-la-filiere-truffes-animation-plantation-experimentation-structuration-de-l-interprofession-et-commercialisation/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>166011</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité et territoires - Stratégies</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les territoires organisés et gérés par des collectivités (Communes, EPCI, Syndicats mixtes…) sont un des maillons essentiels pour déployer une politique dynamique d’adaptation face aux changements globaux (changement climatique, érosion de la biodiversité…), prenant en compte la biodiversité et les services écosystémiques.&lt;br /&gt; Il s’agit pour la Région d’accompagner et de soutenir les dynamiques des territoires pour développer leur résilience face au changement climatique et à l’effondrement de la biodiversité pour une transition réussie, par l’élaboration stratégies territoriales biodiversité.&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt; &lt;p&gt;Elaboration de stratégies territoriales pour la biodiversité, avec un objectif d’adaptation du territoire au changement climatique, ainsi que leurs programmes d’actions, prenant impérativement en compte les services écosystémiques et les solutions d’adaptation fondées sur la nature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; Les actions suivantes pourront être soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Prestations de maîtrise d’œuvre ou d’accompagnement par un bureau d’étude ou équivalent,&lt;/li&gt; 	&lt;li&gt;Implication des parties prenantes : élus, acteurs privés et publics du territoires, citoyens,&lt;/li&gt; 	&lt;li&gt;Identification et hiérarchisation des enjeux de biodiversité du territoire, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Évaluation de services écosystémiques et de la dépendance du territoire à ces services,&lt;br /&gt; Impacts directs et indirects des actions de la collectivité sur la biodiversité et les services écosystémiques,&lt;br /&gt; &lt;br /&gt; Cartographie et hiérarchisation des enjeux ;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Formalisation de la stratégie biodiversité et élaboration de son plan d’action,&lt;/li&gt; 	&lt;li&gt;Élaboration du système de suivi de la stratégie biodiversité, dont notamment :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Définition et surveillance des indicateurs, analyse des résultats des indicateurs,&lt;br /&gt; Procédure de mise à jour de la stratégie biodiversité,&lt;br /&gt; Audit de la stratégie et de sa mise en œuvre par la collectivité.&lt;br /&gt; &lt;br /&gt; Les démarches telles que « territoire engagé pour la nature », stratégies locales biodiversité, liste verte UICN, voire de certification pour faire suite à la mise en œuvre de normes volontaires relatives à une démarche biodiversité pourront être soutenues dans ce cadre.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P126" s="1" t="inlineStr">
+        <is>
+          <t>13/07/2023</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires : &lt;/p&gt;&lt;p&gt;Collectivités locales et leurs Groupements (Communes, EPCI, Syndicats mixtes).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les démarches devront impérativement associer des acteurs des territoires, et notamment les citoyens et/ou groupes de citoyens.&lt;br /&gt; Actions inéligibles :&lt;br /&gt; Les phases d’élaboration des plans territoriaux climat, air, énergie, des agenda 21, les démarches « contrats de transition écologique », « contrats de relance et de transition écologique » ou « territoire engagé transition écologique », qu’ils prennent en compte ou non la biodiversité.&lt;br /&gt; Les plans de gestion des Réserves naturelles régionales et les chartes des Parcs naturels régionaux ne sont pas éligibles à ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/biodiversite-et-territoires-strategies</t>
+        </is>
+      </c>
+      <c r="W126" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_STRATLOC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/biodiversite-et-territoires-strategies-1/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>166012</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer les connaissances sur la biodiversité.</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Amélioration des connaissances sur la biodiversité.</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La connaissance est un préalable indispensable à toute action de protection, de conservation et de sensibilisation sur la biodiversité. Il s’agit ici de soutenir des actions d’acquisition et de valorisation de connaissances faunistiques, floristiques, sur les milieux et leur fonctionnement, dans le cadre d’une stratégie régionale d’acquisition et d’amélioration de la connaissance naturaliste.&lt;br /&gt; Pour cela, la Région souhaite mobiliser tous les acteurs dans le développement de la connaissance, d’aider à analyser et mettre à disposition de l’information fiable et compréhensible par tous, de favoriser sa valorisation et son harmonisation.&lt;/p&gt; &lt;p&gt;Types de projets soutenus&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Soutien aux inventaires de terrain, bilans stationnels, suivis et surveillance inscrits dans le cadre de plan d’actions de stratégies régionales,&lt;/li&gt; 	&lt;li&gt;Acquisition et développement des applications informatiques et bases de données (Système d’information et de localisation des espèces -SILENE-, Système d’information de l’inventaire du patrimoine naturel -SINP-)3,&lt;/li&gt; 	&lt;li&gt;Recueil, intégration et structuration des données et métadonnées,&lt;/li&gt; 	&lt;li&gt;Analyse et valorisation des données/études produites (listes rouges, inventaires Zones Naturelles d&amp;#039;Intérêt Écologique, Faunistique et Floristique ZNIEFF),&lt;/li&gt; 	&lt;li&gt;Soutien aux actions de l&amp;#039;observatoire régional de la biodiversité (production d&amp;#039;indicateurs, suivi d&amp;#039;espèces, outils de sensibilisation),&lt;/li&gt; 	&lt;li&gt;Étude des effets du changement climatique sur les écosystèmes terrestres (projets sentinelles),&lt;/li&gt; 	&lt;li&gt;Cartographie et études de définition des continuités écologiques ou étude visant leur amélioration,&lt;/li&gt; 	&lt;li&gt;Actions menées dans le cadre de la stratégie en faveur de l’amélioration et l’acquisition des connaissances naturalistes à l’échelle régionale,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances de la stratégie régionale de conservation de la flore,&lt;/li&gt; 	&lt;li&gt;Actions d’amélioration des connaissances menées dans le cadre du Plan national en faveur des insectes pollinisateurs et de la pollinisation 2021-2026,&lt;/li&gt; 	&lt;li&gt;Projets relatifs à la prise en compte de la trame noire dans les politiques publiques (impact suivi des espèces, appui à la définition de stratégie).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P127" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2023</t>
+        </is>
+      </c>
+      <c r="R127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Etablissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats, des services écosystémiques et des processus écologiques.&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Critères spécifiques de priorisation&lt;br /&gt; Les zones et espèces ciblées par les porteurs de projet devront s’inscrire prioritairement dans les documents stratégiques régionaux (notamment Schéma régional d&amp;#039;aménagement, de développement durable et d&amp;#039;égalité des territoires SRADDET, futures stratégie régionale biodiversité et stratégie régionale de la connaissance, stratégie de conservation de la flore, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V127" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/amelioration-des-connaissances-sur-la-biodiversite</t>
+        </is>
+      </c>
+      <c r="W127" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CONNAISS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amelioration-des-connaissances-sur-la-biodiversite-1/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>166013</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’achat et la plantation d’arbres, d’arbustes et arbrisseaux en milieu urbain</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Nature ta ville</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La présence de la nature en milieu urbain est reconnue dans son rôle de préservation de la biodiversité, d&amp;#039;amélioration du cadre de vie, d&amp;#039;attractivité, de lutte contre la pollution atmosphérique et d&amp;#039;atténuation des effets du changement climatique.&lt;/p&gt;
+&lt;p&gt;Le dispositif permet de financer l’achat et la plantation d’arbres, d’arbustes et arbrisseaux en milieu urbain à l’exclusion de toutes autres dépenses (systèmes d’arrosage, aménagements paysagers, achat et plantation de plantes, aménagements urbains types dallages, trottoirs, etc.). La région soutient également les prestations de conseil et d’assistance techniques des opérations de plantation et de restauration (localisation, choix des essences, périodes de réalisation…) et la formation du personnel en charge de l’entretien des espaces verts.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P128" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités et leurs groupements (notamment syndicats mixtes), établissements publics, groupements d’intérêts publics, gestionnaires d’espaces naturels, associations, entreprises.&lt;/p&gt;&lt;ul&gt; 	&lt;li&gt;Il sera exigé des essences autochtones, de type « végétal local » ou équivalent, dont les garanties de reprises sont optimales. La plantation ne devra pas utiliser d’espèces exotiques envahissantes et d’espèces fortement allergènes (cyprès).&lt;/li&gt; 	&lt;li&gt;S’inscrire dans une réflexion stratégique mettant en avant la politique de biodiversité ancrée dans le projet de territoire, avec notamment un mode de gestion détaillé et pérenne (gestion en eau raisonné, économe en moyen humain, etc.).&lt;/li&gt; 	&lt;li&gt;Projet intégré dans une politique globale de désimperméabilisation.&lt;/li&gt; 	&lt;li&gt;Projet accompagné d’actions de communication &amp;amp; sensibilisation à destination à minima du grand public.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié (voir rubrique « JE FAIS MA DEMANDE »).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/nature-ta-ville</t>
+        </is>
+      </c>
+      <c r="W128" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_NATUREVIL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:naturetaville&amp;#64;maregionsud.fr"&gt;naturetaville&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/nature-ta-ville-1/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>166014</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets de protection, de conservation, de préservation et de gestion des espèces.</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Préservation des espèces</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Provence-Alpes-Côte d’Azur est la région de France métropolitaine la plus riche en termes d’espèces : elle abrite 60 à 90 % de la totalité des espèces recensées en France métropolitaine.&lt;/p&gt;
+&lt;p&gt;On y retrouve 65% des espèces végétales, 83 % des oiseaux nicheurs, 87 % des libellules et demoiselles, 63 % d’amphibiens reptiles.&lt;/p&gt;
+&lt;p&gt;Plusieurs d’entre elles ne sont présentes que sur le territoire régional (Vipère d’Orsini, Romulée d’Arnaud…) ce qui confère une responsabilité importante aux acteurs régionaux, et nombreuses sont inscrites sur les listes rouges régionales d’espèces menacées qui évaluent les risques d’extinction des espèces.&lt;br /&gt; &lt;br /&gt; La préservation de ces espèces doit ainsi porter sur les espèces menacées, mais celles dites ordinaires pour lesquelles on constate d’importants déclins et qui constituent un levier de sensibilisation à la préservation de la biodiversité.&lt;br /&gt; &lt;br /&gt; Il s’agit ici de soutenir des projets de protection, de conservation, de préservation et de gestion des espèces.&lt;/p&gt; &lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces naturels, Associations, Entreprises.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P129" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Thématique : les actions devront porter sur des espèces, des communautés, des habitats et des processus écologiques. Pour les projets expérimentaux de lutte contre les espèces exotiques envahissantes, les espèces devront être inscrites dans les listes des stratégies végétale et animale correspondantes,&lt;/li&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées, au moins pour partie, dans le périmètre administratif de la région Provence-Alpes- Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Critères spécifiques de sélection&lt;/strong&gt;&lt;br /&gt; Les espèces identifiées devront s’inscrire dans une stratégie opérationnelle régionale (stratégie de conservation de la flore, stratégies espèces exotiques envahissantes, stratégie régionale biodiversité, stratégie locale biodiversité…) ; Le caractère expérimental, transférable, reproductible pourra être évalué afin de prioriser les projets financés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/preservation-des-especes</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversité&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-des-especes-1/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>166015</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, maintenir et restaurer les continuités écologiques</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Préservation, maintien et restauration des continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le contexte de changement climatique et plus généralement des changements globaux, les espaces naturels de Provence-Alpes-Côte d’Azur subissent des pressions importantes liés à l’urbanisation, à la sur fréquentation, aux prélèvements et aux pollutions qui conduisent à leur morcellement et à leur perte de fonctionnalités.&lt;br /&gt; Face à ces bouleversements, il est essentiel de pouvoir renforcer globalement la résilience du territoire régional et ses fonctionnalités écologiques, en assurant leur restauration tout en réduisant les sources de pression.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P130" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2023</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités et leurs groupements (notamment Syndicats mixtes), Établissements publics, Groupements d’intérêts publics, Gestionnaires d’espaces, naturels, Associations, Entreprises.&lt;/p&gt;&lt;ul&gt; 	&lt;li&gt;Géographique : les opérations prévues dans le projet devront être réalisées dans le périmètre administratif de la région Provence-Alpes-Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;Thématiques spécifiques : Acquisitions foncières : espaces naturels à fort enjeu avec obligation d’établir un plan de gestion pluriannuel dans les deux années qui suivent l’acquisition ou d’engager le bien acquis dans un statut de protection. La pérennité et la vocation des espaces naturels des zones acquises avec le soutien régional devront être garanties. L’acquisition devra être réalisée par une structure publique ou des gestionnaires associatifs d’espaces protégés.&lt;/li&gt; 	&lt;li&gt;Mise à disposition des données : toute production de données devra être versée dans la base de données naturalistes SILENE.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/preservation-maintien-et-restauration-des-continuites-ecologiques</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:biodiversite&amp;#64;maregionsud.fr"&gt;biodiversite&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-maintien-et-restauration-des-continuites-ecologiques-1/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>166016</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>S’engager dans les contrats stations 2030</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Contrats stations 2030 : un cap d'avance"</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Au travers de l&amp;#039;appel à manifestation d’intérêt “Contrat Stations 2030” (AMI), l&amp;#039;ambition de la Région Sud est triple :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Poursuivre activement son accompagnement à l’investissement des stations au regard des expertises apportées par l’étude prospective et en tenant compte des spécificités de chaque territoire de projet. Le soutien régional sera prioritairement en faveur du maintien de la pratique des sports d’hiver, de la diversification des activités touristiques et de l’innovation environnementale.&lt;/li&gt; 	&lt;li&gt;Accompagner les domaines skiables afin qu’ils puissent atteindre la neutralité carbone dès 2030 avec zéro émission de CO2.&lt;/li&gt; 	&lt;li&gt;Donner l’opportunité aux acteurs du tourisme des Alpes du Sud de présenter leurs démarches d&amp;#039;évolution du modèle de développement économique et touristique des stations de montagne intégrée dans leur écosystème valléen à l’horizon 2030-2050.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités locales et leurs regroupements&lt;/li&gt; 	&lt;li&gt;Etablissements Publics de Coopération Intercommunale&lt;/li&gt; 	&lt;li&gt;Parcs Naturels Régionaux&lt;/li&gt; 	&lt;li&gt;Syndicats Mixtes&lt;/li&gt; 	&lt;li&gt;Sociétés d’Economie Mixte&lt;/li&gt; 	&lt;li&gt;Sociétés Publics Locales&lt;/li&gt; 	&lt;li&gt;Structures gestionnaires des domaines skiables dont régie personnalisée&lt;/li&gt; 	&lt;li&gt;Sociétés et opérateurs privés&lt;/li&gt; 	&lt;li&gt;Associations&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les candidatures devront démontrer leur capacité à atténuer les impacts du changement climatique et à la prise en compte de la performance économique, énergétique et de la sobriété d’utilisation des ressources naturelles. Une attention particulière sera portée aux projets favorisant l’accessibilité des sites et équipements touristiques, aux publics en situation de handicap.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q131" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité présentés ci-dessous doivent permettre d’aiguiller les bénéficiaires sur le contenu des projets attendus. Les projets doivent avoir été priorisés lors du Comité de Pilotage et répondre à la stratégie définie par le porteur de la candidature.&lt;br /&gt; &lt;br /&gt; 1) Les projets devront démontrer leur capacité à atténuer les impacts du changement&lt;br /&gt; climatique et à la prise en compte de la performance économique, énergétique et de la sobriété&lt;br /&gt; d’utilisation des ressources naturelles.&lt;br /&gt; &lt;br /&gt; 2) Pour les projets de construction ou de réhabilitation de bâtiments ou d’équipement public&lt;br /&gt; les critères d’éligibilité spécifiques suivants s’appliquent :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;dans le cas d’une construction neuve, la performance énergétique du bâtiment doit être supérieure ou égale à la Règlementation Thermique 2012 (RT) -20 % hors production photovoltaïque. Pour la future Règlementation Environnementale (RE), il s’agira d’atteindre à minima la CEP – 20 % du niveau E1.&lt;/li&gt; 	&lt;li&gt;dans le cas d’une rénovation/réhabilitation, la performance énergétique du bâtiment doit être supérieure au BBC Rénovation hors production d’énergie locale. Dans le cas où le niveau BBC rénovation ne pourrait être atteint, l’obtention du label Effinergie Patrimoine sera recommandée.&lt;br /&gt; 	Dans les deux cas, ces bâtiments doivent Favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ; Intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’Eau Chaude Sanitaire (ECS) ; Comporter des éco matériaux et des matériaux biosourcés, notamment labélisés «bois des Alpes ; (le polystyrène en isolant de façade étant proscrit sauf en pied de façade) ; Prendre en compte les questions d’énergies renouvelables (réseau de chaleur chaud/ froid notamment), la prévention, la gestion et le traitement des déchets, la nature en ville et la transition vers une mobilité décarbonée (stations de ravitaillement vélos, scooters et voitures en carburant propre, stationnements vélo sécurisés en pied d’immeuble, services d’autopartage, nombre de stationnements réduits et potentiellement mutualisés).&lt;/li&gt; 	&lt;li&gt;Le recours à des entreprises labellisées RGE sera à privilégier.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;3) Une attention particulière sera portée aux projets favorisant l’accessibilité des sites et&lt;br /&gt; équipements touristiques, aux publics en situation de handicap.&lt;/p&gt; &lt;p&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-&lt;br /&gt; Côte d’Azur. La demande doit être déposée &lt;strong&gt;au moins trois mois avant la date prévisionnelle du début de réalisation du projet&lt;/strong&gt; concerné par la demande.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/contrats-stations-2030-un-cap-davance</t>
+        </is>
+      </c>
+      <c r="W131" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_STATIONS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Valerie CONTE -&lt;br /&gt; vconte&amp;#64;maregionsud.fr&lt;br /&gt; 04.92.53.26.23.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrats-stations-2030-un-cap-d-avance/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>166017</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de mouillage</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Mouillages organisés -"Sauvons nos Posidonies"</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région apporte un appui technique et financier aux projets de mouillages organisés, répondant à un enjeu environnemental (préservation des fonds marins côtiers).&lt;br /&gt; &lt;br /&gt; Afin de limiter les impacts des mouillages et garantir le développement durable des activités et du tourisme nautique sur notre territoire, la Région accompagne ainsi les projets de mouillage en intervenant prioritairement sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les projets de Zones de Mouillage et d’Equipement Légers – ZMEL (petite et grande plaisance) &lt;/li&gt; 	&lt;li&gt;les coffres de mouillage (grande plaisance / navires de croisière de moyen tonnage).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Etablissements publics&lt;/li&gt; 	&lt;li&gt;Structures gestionnaires d&amp;#039;Aires Marines Protégées&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Opération située sur des sites présentant des enjeux écologiques réels, identifiés dans les secteurs à enjeux de la Stratégie de gestion des mouillages pour la petite et la grande plaisance et de la Stratégie de gestion durable des sites de plongée relevant du Document Stratégique de Façade&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P132" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2023</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Opération située sur des sites présentant des enjeux écologiques réels, identifiés dans les secteurs à enjeux de la Stratégie de gestion des mouillages pour la petite et la grande plaisance et de la Stratégie de gestion durable des sites de plongée relevant du Document Stratégique de Façade&lt;/p&gt; &lt;p&gt;Dépôt des demandes en ligne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/mouillages-organises-sauvons-nos-posidonies</t>
+        </is>
+      </c>
+      <c r="W132" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_SNP_MOUILLAGE/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mouillages-organises-sauvons-nos-posidonies-1/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>166018</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’acquisition d’instruments de musique : INSTRUMENTARIUM</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif accompagne les musiciens, qu’ils soient amateurs ou futurs professionnels. Il finance l’acquisition d’instruments de musique par les conservatoires et écoles de musique publiques ; la Région Sud apporte ainsi son concours à un enseignement artistique de qualité, garantit une équité territoriale, encourage les projets collectifs.&lt;/p&gt; &lt;p&gt;Les établissements d’enseignement artistique publics, communaux, intercommunaux, conservatoires à rayonnement communal, intercommunal, départemental ou régional, les pôles supérieurs d’enseignement artistique, les établissements d’enseignement supérieur artistique conventionnés par la Région ou en délégation de service public.&lt;/p&gt;
+&lt;p&gt;Ne sont pas éligibles : les écoles de musique associatives, les ensembles instrumentaux, vocaux professionnels ou amateurs (orchestre, harmonie, chorale…) et toute autre structure n’ayant pas pour objet l’enseignement artistique.&lt;/p&gt; &lt;p&gt;L’aide permet de cofinancer l’acquisition d’instruments rares ou onéreux ou spécifiques, ou bien des programmes globaux d’équipements d’instruments, en vue de l&amp;#039;enseignement artistique général et/ou de projets culturels et de pratique menés par l&amp;#039;établissement.&lt;/p&gt; &lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;L’aide permet de cofinancer l’acquisition d’instruments rares ou onéreux ou spécifiques, ou bien des programmes globaux d’équipements d’instruments, en vue de l&amp;#039;enseignement artistique général et/ou de projets culturels et de pratique menés par l&amp;#039;établissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Education et renforcement des compétences
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P133" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="R133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour bénéficier de l’aide, les projets devront justifier d’un projet sur un et/ou deux volets ci-dessous et présenter la liste et les devis (ou accord-cadre) du plan d&amp;#039;acquisition des instruments :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Équipement en vue d’un enseignement artistique de qualité et accessible : justifier le projet en nombre d’élèves, de classes, d’enseignants et de pédagogie.&lt;/li&gt; 	&lt;li&gt;Équipement en vue d’un rayonnement territorial, d’accès à la culture et de formation des publics : présentation du projet culturel faisant apparaître a minima : des pratiques collectives et participatives, une diffusion en et hors les murs, une articulation avec le territoire.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dossier de demande de subvention est à déposer au moins 3 mois avant le début des acquisitions en cliquant sur le bouton &amp;#34;Je fais ma demande&amp;#34;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lacquisition-dinstruments-de-musique-instrumentarium</t>
+        </is>
+      </c>
+      <c r="W133" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_INSTRUMENTARI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de la Culture / Service création artistique&lt;br /&gt; &lt;span&gt;&lt;a href="mailto:culture&amp;#64;maregionsud.fr"&gt;culture&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; tel : 04 88 73 66 76&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-acquisition-d-instruments-de-musique-instrumentarium/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>166019</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la politique d'acquisition des musées</t>
+        </is>
+      </c>
+      <c r="D134" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Régional d'Acquisition pour les Musées</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;Créés en 1982 à l’initiative du ministère de la Culture, dans le cadre de la politique globale de décentralisation, les Fonds régionaux d’acquisition pour les musées (FRAM) sont financés par l’État (Direction régionale des affaires culturelles) et le Conseil régional. &lt;/span&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;&lt;span&gt;Ce dispositif a pour objectif de soutenir la politique d&amp;#039;acquisition des musées ayant l’appellation Musées de France afin &lt;/span&gt;&lt;span&gt;d’accompagner ces établissements dans leur perspective de développement, &lt;/span&gt;&lt;span&gt;d&amp;#039;enrichissement et de diversification de leurs collections.&lt;/span&gt;&lt;/span&gt;&lt;/p&gt; &lt;p&gt;Les musées ayant l&amp;#039;appellation Musées de France – Publics ou privés&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les musées éligibles sont ceux justifiant de l’appellation Musées de France et disposant d’un responsable scientifique issu du corps des attachés ou des conservateurs du patrimoine.&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Les projets d’acquisition doivent avoir reçu au préalable un avis favorable de la commission scientifique régionale compétente en matière d’acquisition.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dépenses subventionnables :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Dans le cas d&amp;#039;une œuvre vendue par un professionnel du commerce de l&amp;#039;art ou par un particulier, le montant subventionnable est strictement limité au prix d&amp;#039;achat de l’œuvre estimé à partir du devis du vendeur.&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Dans le cas d&amp;#039;une œuvre vendue aux enchères publiques, le prix d&amp;#039;achat est déterminé sur la base de l&amp;#039;estimation du commissaire-priseur et le montant subventionnable comprend, outre le prix de l&amp;#039;œuvre, le montant des frais de vente.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P134" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Les musées éligibles sont ceux justifiant de l’appellation Musées de France et disposant d’un responsable scientifique issu du corps des attachés ou des conservateurs du patrimoine.&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Les projets d’acquisition doivent avoir reçu au préalable un avis favorable de la commission scientifique régionale compétente en matière d’acquisition.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dépenses subventionnables :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Dans le cas d&amp;#039;une œuvre vendue par un professionnel du commerce de l&amp;#039;art ou par un particulier, le montant subventionnable est strictement limité au prix d&amp;#039;achat de l’œuvre estimé à partir du devis du vendeur.&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Dans le cas d&amp;#039;une œuvre vendue aux enchères publiques, le prix d&amp;#039;achat est déterminé sur la base de l&amp;#039;estimation du commissaire-priseur et le montant subventionnable comprend, outre le prix de l&amp;#039;œuvre, le montant des frais de vente.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les dossiers doivent être déposés simultanément sur la plateforme dématérialisée de la Région Sud, en cliquant sur le bouton &amp;#34;Je fais ma demande&amp;#34; et auprès de la &lt;a href="https://www.culture.gouv.fr/Regions/Drac-Provence-Alpes-Cote-d-Azur"&gt;DRAC Provence-Alpes-Côte d&amp;#039;Azur&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fonds-regional-dacquisition-pour-les-musees</t>
+        </is>
+      </c>
+      <c r="W134" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_FRAM/depot/simple</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chargée de mission : Gaëlle Cuesta - &lt;a href="mailto:gcuesta&amp;#64;maregionsud.fr" title="mailto:gcuesta&amp;#64;maregionsud.fr"&gt;gcuesta&amp;#64;maregionsud.fr&lt;/a&gt; - 04 88 73 60 48/&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-regional-d-acquisition-pour-les-musees/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>166020</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la réalisation d'études pour la protection réglementaire des espaces agricoles</t>
+        </is>
+      </c>
+      <c r="D135" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation d'études pour la protection réglementaire des espaces agricoles</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région aide les études d&amp;#039;opportunité et de mise en œuvre des démarches règlementaires suivantes &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Zones agricoles protégées, définies à l&amp;#039;article L.112-2 du code Rural et de la Pêche Maritime&lt;/li&gt; 	&lt;li&gt;Périmètres de protection des espaces agricoles et naturels périurbains, définis à l&amp;#039;article L.143-1 du Code de l&amp;#039;Urbanisme&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les communes et leurs groupements&lt;/p&gt; &lt;p&gt;La démarche de protection règlementaire devra s&amp;#039;inscrire dans une politique plus globale en faveur de la dynamisation et du maintien des activités agricoles (ex : charte agricole, animation foncière, animation transmission-installation, actions en faveur des circuits court, système alimentaire territorial, etc...)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P135" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2023</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La démarche de protection règlementaire devra s&amp;#039;inscrire dans une politique plus globale en faveur de la dynamisation et du maintien des activités agricoles (ex : charte agricole, animation foncière, animation transmission-installation, actions en faveur des circuits court, système alimentaire territorial, etc...)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-la-realisation-detudes-pour-la-protection-reglementaire-des-espaces-agricoles</t>
+        </is>
+      </c>
+      <c r="W135" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_ZAP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alexandre BOTELLA &lt;br /&gt; Service Souveraineté Alimentaire&lt;br /&gt; &lt;a href="mailto:abotella&amp;#64;maregionsud.fr"&gt;abotella&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-realisation-d-etudes-pour-la-protection-reglementaire-des-espaces-agricoles/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>166021</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'autoconsommation photovoltaïque</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : Sud PV Plus en soutien de l'autoconsommation photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le dispositif SUD PV PLUS s’applique aux projets d’investissement photovoltaïques montés en autoconsommation, qui se caractérisent par :&lt;/strong&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;&lt;strong&gt;une conception orientée vers la couverture « en temps réel » des besoins énergétiques locaux ;&lt;/strong&gt;&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;une gestion efficiente, voire intelligente, du système électrique (installation photovoltaïque &amp;#43; réseau électrique interne &amp;#43; réseau de distribution) ;&lt;/strong&gt;&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;une gestion maîtrisée de la demande d’électricité, couplée à la production photovoltaïque locale.&lt;/strong&gt;&lt;/li&gt; &lt;/ol&gt; &lt;p&gt;Sont éligibles au dispositif SUD PV PLUS toutes personnes morales publiques et privées, dont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les collectivités territoriales (CT) et les établissements publics (EP)&lt;/li&gt; 	&lt;li&gt;les sociétés d’économie mixte et les sociétés publiques locales&lt;/li&gt; 	&lt;li&gt;les entreprises de tout statut (sauf les entreprises individuelles et structures équivalentes)&lt;/li&gt; 	&lt;li&gt;les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;les copropriétés ou leur syndic&lt;/li&gt; 	&lt;li&gt;les associations&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Seuil de 10 kWc, taux d’autoconsommation &amp;gt; 80%, taux de couverture &amp;gt; 10%&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;3 aspects à renseigner : 	&lt;ul&gt; 		&lt;li&gt;Configuration énergétique ; &lt;/li&gt; 		&lt;li&gt;Analyse économique ; &lt;/li&gt; 		&lt;li&gt;Montage juridico-financier (formulaire technique téléchargeable sur le compte de dépôt en ligne – voir section « Comment faire sa demande »).&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;TRB avec subvention(s) entre 6 et 15 ans&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Qualification professionnelle : entreprise de travaux qualifiée RGE (Reconnu Garant de l’Environnement) pour le photovoltaïque&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Se reporter à la notice d’intervention pour les conditions dérogatoires, les coûts, les matériels éligibles et inéligibles, ainsi que le type de projets inéligibles, et autres détails.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P136" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2024</t>
+        </is>
+      </c>
+      <c r="R136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Seuil de 10 kWc, taux d’autoconsommation &amp;gt; 80%, taux de couverture &amp;gt; 10%&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;3 aspects à renseigner : 	&lt;ul&gt; 		&lt;li&gt;Configuration énergétique ; &lt;/li&gt; 		&lt;li&gt;Analyse économique ; &lt;/li&gt; 		&lt;li&gt;Montage juridico-financier (formulaire technique téléchargeable sur le compte de dépôt en ligne – voir section « Comment faire sa demande »).&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;TRB avec subvention(s) entre 6 et 15 ans&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Qualification professionnelle : entreprise de travaux qualifiée RGE (Reconnu Garant de l’Environnement) pour le photovoltaïque&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Se reporter à la notice d’intervention pour les conditions dérogatoires, les coûts, les matériels éligibles et inéligibles, ainsi que le type de projets inéligibles, et autres détails.&lt;/p&gt; &lt;p&gt;Cliquer sur le bouton « Je fais ma demande » en haut à droite de la page.&lt;/p&gt;
+&lt;p&gt;S’il existe déjà un compte au nom de la structure candidate, il suffit d’accéder à ce compte et ne surtout pas en créer un autre, sinon il faut le créer.&lt;/p&gt;
+&lt;p&gt;Dès lors, après avoir sélectionné le téléservice PLAN SOLAIRE – INVESTISSEMENT, suivre les instructions, renseigner notamment les différents champs et formulaires et déposer les pièces demandées.&lt;/p&gt;
+&lt;p&gt;L’objet du dossier doit être précédé de la mention « Sud PV Plus : [objet de l’opération] ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-sud-pv-plus-en-soutien-de-lautoconsommation-photovoltaique</t>
+        </is>
+      </c>
+      <c r="W136" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Monsieur Jocelyn Espéron : &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt; ;&lt;/p&gt;
+&lt;p&gt;en cas d’absence, Monsieur Gaëtan Burle : &lt;a href="mailto:gburle&amp;#64;maregionsud.fr"&gt;gburle&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-sud-pv-plus-en-soutien-de-l-autoconsommation-photovoltaique/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>166022</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Rendre compatible son toit à l’installation de panneaux photovoltaïques</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : Dispositif "Paré pour le solaire"</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de continuer son appui aux installations photovoltaïques et avec le constat qu’en dépit des conditions d’achat de ce nouvel arrêté, la solarisation de toitures peut s’avérer très souvent ne pas être rentable du fait de la nécessité de travaux annexes au coût significatif (désamiantage, renforcement de structure, étanchéité, etc.), la Région a souhaité orienter son soutien en faveur du déploiement de bâtiments « solarisables », dits « solaire ready», aptes à recevoir des installations photovoltaïques dans le respect des contraintes techniques et du maintien de l’assurabilité de l’ouvrage. &lt;/p&gt; &lt;p&gt;&lt;strong&gt;Bénéficiaires &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Collectivités - Associations - Entreprises privées - Bailleurs sociaux - Syndic de copropriétés - Collectifs citoyens.&lt;br /&gt; toute personne morale publique ou privée désirant installer du solaire et devant adapter leur toiture pour ce faire.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Engagements des maîtres d’ouvrage&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Les candidats lauréats auront l’obligation de : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Impliquer la Région avant toute opération de communication, manifestation ou inauguration. &lt;/li&gt; 	&lt;li&gt;Avertir la Région de tout changement de tous ordres (technique, juridique, économique…) sur le projet.&lt;/li&gt; 	&lt;li&gt;Impliquer la Région à chaque étape importante du projet : rédaction de cahier des charges, choix du prestataire, etc. &lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les dépenses éligibles sont les dépenses d’investissement liées aux travaux permettant de rendre le projet compatible à l’installation de panneaux photovoltaïques ou solaire thermique, à savoir les coûts suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Désamiantage de la toiture, y compris diagnostic préalable (sur l’ensemble des pans de toiture)12.&lt;/li&gt; 	&lt;li&gt;Renforcement de la toiture.&lt;/li&gt; 	&lt;li&gt;Couverture permettant l’installation solaire et/ou reprise de l’étanchéité et/ou de l’isolation (hors coûts de l’installation photovoltaïque).&lt;/li&gt; 	&lt;li&gt;Toutes missions de bureau de contrôles et bureau d’étude (diagnostics préalables, étude sol, étude structure, ERP, EDVV13, etc.).&lt;/li&gt; 	&lt;li&gt;Dispositifs de protection foudre et de sécurisation des toitures14 sous réserve de leur conception selon les règles de l’art (à démontrer).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour tous travaux sur toiture, le ratio surface couverte en photovoltaïque par rapport à la surface traitée fera partie des critères d’analyse des projets et devra être au moins supérieur à 35% minimum.&lt;br /&gt; &lt;br /&gt; Une rentabilité non excessive de la globalité du projet (l’installation photovoltaïque et les travaux annexes aidés dans le cadre de ce dispositif) sera prise en compte dans les critères d’analyse. Le projet global devra en effet, avec l’aide régionale, se caractériser par un temps de retour sur investissement supérieur à 5 ans.&lt;br /&gt; &lt;br /&gt; Les opérations citées ci-dessus ne seront éligibles que si elles ont pour objet l’installation ultérieure d’équipements photovoltaïques. De plus, les projets où le maître d’ouvrage s’engage à porter lui-même le financement de la future installation photovoltaïque seront priorisés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P137" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dépenses éligibles sont les dépenses d’investissement liées aux travaux permettant de rendre le projet compatible à l’installation de panneaux photovoltaïques ou solaire thermique, à savoir les coûts suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Désamiantage de la toiture, y compris diagnostic préalable (sur l’ensemble des pans de toiture)12.&lt;/li&gt; 	&lt;li&gt;Renforcement de la toiture.&lt;/li&gt; 	&lt;li&gt;Couverture permettant l’installation solaire et/ou reprise de l’étanchéité et/ou de l’isolation (hors coûts de l’installation photovoltaïque).&lt;/li&gt; 	&lt;li&gt;Toutes missions de bureau de contrôles et bureau d’étude (diagnostics préalables, étude sol, étude structure, ERP, EDVV13, etc.).&lt;/li&gt; 	&lt;li&gt;Dispositifs de protection foudre et de sécurisation des toitures14 sous réserve de leur conception selon les règles de l’art (à démontrer).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour tous travaux sur toiture, le ratio surface couverte en photovoltaïque par rapport à la surface traitée fera partie des critères d’analyse des projets et devra être au moins supérieur à 35% minimum.&lt;br /&gt; &lt;br /&gt; Une rentabilité non excessive de la globalité du projet (l’installation photovoltaïque et les travaux annexes aidés dans le cadre de ce dispositif) sera prise en compte dans les critères d’analyse. Le projet global devra en effet, avec l’aide régionale, se caractériser par un temps de retour sur investissement supérieur à 5 ans.&lt;br /&gt; &lt;br /&gt; Les opérations citées ci-dessus ne seront éligibles que si elles ont pour objet l’installation ultérieure d’équipements photovoltaïques. De plus, les projets où le maître d’ouvrage s’engage à porter lui-même le financement de la future installation photovoltaïque seront priorisés.&lt;/p&gt; &lt;p&gt;&lt;br /&gt; En faisant une demande de subvention en ligne et en joignant les devis ou estimatifs des travaux envisagés &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-dispositif-pare-pour-le-solaire</t>
+        </is>
+      </c>
+      <c r="W137" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Injection PV :&lt;br /&gt; Marie-Aimée Quadrio (&lt;a href="mailto:maquadrio&amp;#64;maregionsud.fr"&gt;maquadrio&amp;#64;maregionsud.fr&lt;/a&gt;) et Gaëtan Burle (&lt;a href="mailto:gburle&amp;#64;maregionsud.fr"&gt;gburle&amp;#64;maregionsud.fr&lt;/a&gt;) &lt;/p&gt;
+&lt;p&gt;Autoconsommation PV :&lt;br /&gt; Jocelyn Espéron (&lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt;)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-dispositif-pare-pour-le-solaire/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>166023</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de solaire thermique (eau chaude sanitaire, chaleur)</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études de faisabilité technico-économique pour des projets d’installations solaires centralisées de production d’eau chaude peuvent bénéficier d’un soutien financier sous forme de subvention, pour les bâtiments existants.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P138" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/li&gt; 	&lt;li&gt;L&amp;#039;étude de faisabilité doit impérativement respecter le cahier des charges de l&amp;#039;ADEME : &amp;#34;Etude de faisabilité et de dimensionnement d&amp;#039;une installation de solaire thermique&amp;#34;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur</t>
+        </is>
+      </c>
+      <c r="W138" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-solaire-thermique-eau-chaude-sanitaire-chaleur-1/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>166024</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Projets solaires thermiques collectifs pour production d'eau chaude sanitaire, chauffage (nouveaux projets)</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les principales applications du solaire thermique sont la production d’eau chaude sanitaire (pour l’habitat, l’hôtellerie, les établissements de santé, …), la fourniture de chaleur pour l’industrie et l’agriculture, l’alimentation de réseaux de chaleur et le chauffage de l’eau des bassins de piscine.&lt;br /&gt; Les aides aux investissements concernent les projets des installations solaires collectives de production d’eau chaude. Les installations sont considérées comme collectives dès lors qu’elles répondent à un besoin en eau chaude collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P139" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Réalisation préalable d’une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m² ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m²&lt;/li&gt; 	&lt;li&gt;Capteurs solaires certifiés (CSTBat ou SolarKeymark)&lt;/li&gt; 	&lt;li&gt;Respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL20 ou mesures des besoins réels en ECS à partir de mesures in situ&lt;/li&gt; 	&lt;li&gt;Productivité minimale de l’installation solaire supérieure à 450 kWh/an.m²&lt;/li&gt; 	&lt;li&gt;Mise en place d’un télé suivi simplifié des performances avec système d’alerte et maintenance curative&lt;/li&gt; 	&lt;li&gt;Mise en service dynamique selon les préconisations de SOCOL&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/projets-solaires-thermiques-collectifs-nouveaux-projets</t>
+        </is>
+      </c>
+      <c r="W139" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-solaires-thermiques-collectifs-pour-production-d-eau-chaude-sanitaire-chauffage-nouveaux-projets/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>166025</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux audits et réhabilitation d’installations solaires thermiques collectives (installations existantes)</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif est de porter assistance aux Maîtres d’ouvrages qui font face à des installations présentant des dysfonctionnements, en les accompagnant techniquement et financièrement dans la mise en place d’audits de ces installations, suivis d’une réhabilitation, à laquelle sera associée un contrat de maintenance intégrant un engagement de bon fonctionnement ou un contrat de performance, selon le souhait de la maîtrise d’ouvrage.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les entreprises et industries&lt;/li&gt; 	&lt;li&gt;Les collectivités territoriales&lt;/li&gt; 	&lt;li&gt;Les établissements publics&lt;/li&gt; 	&lt;li&gt;Les associations&lt;/li&gt; 	&lt;li&gt;Les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;Les campings&lt;/li&gt; 	&lt;li&gt;Les piscines&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P140" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Prestataire d’ingénierie RGE « Solaire thermique collectif » (sur la partie audit) : qualification 20.14 délivrée par l’OPQIBI ou équivalent.&lt;/li&gt; 	&lt;li&gt;Installateurs RGE « Solaire thermique collectif » (sur la partie réhabilitation) :&lt;/li&gt; 	&lt;li&gt;Qualification Qualisol Collectif délivrée par Qualit’Enr,&lt;/li&gt; 	&lt;li&gt;Qualifications 5131 ou 5132 délivrées par Qualibat &amp;#43; une formation « Qualisol solaire thermique collectif »2&lt;/li&gt; 	&lt;li&gt;Exploitants formés selon le référentiel de formation « SOCOL exploitant » (formation dispensée à ce jour par le COSTIC, le CRER et l’INES).&lt;/li&gt; 	&lt;li&gt;L’installation devra être suivie et maintenue par un exploitant (contrat d’exploitation obligatoire). Enfin, l’ensemble des moyens de recours (à l’amiable ou judiciaire) contre les parties responsables de l’installation auront été utilisés.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : Mme. Alexia AYME : &lt;a href="mailto:aayme&amp;#64;sev84.fr"&gt;aayme&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-audits-et-rehabilitation-dinstallations-solaires-thermiques-collectives-installations-existantes</t>
+        </is>
+      </c>
+      <c r="W140" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-audits-et-rehabilitation-d-installations-solaires-thermiques-collectives-installations-existantes/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>166026</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de faisabilité pour des projets de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les études des projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Géothermie, et énergie de l’eau de mer (valorisée directement ou par l&amp;#039;intermédiaire de pompes à chaleur) Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme aux cahiers des charges de l’ADEME : « Etude de faisabilité mise en place de pompe(s) à chaleur géothermique(s) sur aquifère superficiel ou sur champ de sondes » ou « Réalisation d’un test de réponse thermique de terrain (TRT) » ou « Etude de faisabilité mise en place de pompe(s) à chaleur sur eaux usées ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P141" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme aux cahiers des charges de l’ADEME : « Etude de faisabilité mise en place de pompe(s) à chaleur géothermique(s) sur aquifère superficiel ou sur champ de sondes » ou « Réalisation d’un test de réponse thermique de terrain (TRT) » ou « Etude de faisabilité mise en place de pompe(s) à chaleur sur eaux usées ».&lt;/p&gt; 
+&lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-geothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="W141" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-geothermie-thalassothermie-1/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>165892</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Animer et structurer les filières agricoles</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Animation et structuration des filières agricoles</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;animation et la structuration de filières agricoles en région Provence - Alpes - Côte d&amp;#039;Azur sont des enjeux majeurs puisque cela permet de maintenir la compétitivité de l&amp;#039;agriculture régionales.&lt;/p&gt;
+&lt;p&gt;En effet, l&amp;#039;organisation collective renforce les filières existantes et facilite l&amp;#039;émergence de nouvelles filières. Il s&amp;#039;agit d&amp;#039;un levier essentiel pour pérenniser l’agriculture de la région, en assurant une meilleure organisation et en renforçant la valeur ajoutée des produits agricoles.&lt;br /&gt; Consciente de cet enjeu, la Région propose donc de soutenir les structures qui y contribuent au travers d&amp;#039;un dispositif dédié.&lt;/p&gt; &lt;p&gt;Structures assurant des missions d&amp;#039;animation et/ou structuration de filières (organismes publics, associations, etc.)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P142" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2024</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projets en cohérence avec la politique régionale et ses priorités (filières stratégiques, etc.)&lt;/p&gt; &lt;p&gt;Prendre rendez-vous en amont du dépôt avec le chargé de mission référent de la filière concernée afin de valider que le projet correspond aux priorités du moment.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/animation-et-structuration-des-filieres-agricoles</t>
+        </is>
+      </c>
+      <c r="W142" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_ANIMAGRI/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animation-et-structuration-des-filieres-agricoles/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>165895</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Développer la recherche, l’animation et la reconnaissance du pastoralisme</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Recherche, animation et reconnaissance du pastoralisme</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le pastoralisme constitue une activité essentielle au « bon fonctionnement » de nombreux territoires ruraux de Provence-Alpes-Côte d&amp;#039;Azur et plus largement des territoires alpins et méditerranéens, de plaine mais aussi de montagne. Ces élevages ont en commun le fait d’être déployés de façon importante sur les espaces naturels (alpages, parcours de piémont…) qui contribuent fortement à l’alimentation des troupeaux. Ces filières ont avant tout un rôle de production et se sont orientées vers des démarches de qualité (AOP, AOC, IGP, appellation &amp;#34;montagne&amp;#34;) afin de segmenter leurs produits et les valoriser.&lt;/p&gt;
+&lt;p&gt;Un tissu économique à part entière s’est organisé autour de ces filières, afin de rationaliser les coûts et les contraintes liées à la zone de montagne (coûts et difficultés de collecte du lait et des animaux, moindre productivité, peu de possibilités de produire des aliments pour animaux…).&lt;br /&gt; &lt;br /&gt; Plusieurs organismes sur le territoire ont fait de leur cœur d&amp;#039;activité la recherche, la promotion et l&amp;#039;animation du pastoralisme. Afin de faire perdurer ce modèle d&amp;#039;élevage vertueux, la Région Sud accompagne financièrement ces organismes dans certaines de leurs actions.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Association&lt;/li&gt; 	&lt;li&gt;Etablissement public&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P143" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Actions de recherche, expérimentation, animation et promotion en lien avec le pastoralisme.&lt;/p&gt; &lt;p&gt;Demander le lien du dispositif au chargé de mission de la thématique ou en envoyant un mail au service filières agricoles et transition agroenvironnementale&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/recherche-animation-et-reconnaissance-du-pastoralisme</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:serviceagri&amp;#64;maregionsud.fr"&gt;serviceagri&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-animation-et-reconnaissance-du-pastoralisme/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>165896</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la concrétisation de projets photovoltaïques grâce à l’AMO Opéra – Plan Solaire</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Plan Solaire : AMO Opéra favorise la concrétisation de projets photovoltaïques</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud propose via le dispositif AMO OPÉRA, inscrit au plan solaire, une aide financière à l’accompagnement des territoires dans la phase majeure de concrétisation des projets photovoltaïques qu’ils ambitionnent, qu’il s’agisse de projets d’injection totale d’électricité d’envergure ou d’autoconsommation collective, pour les rendre effectivement opérationnels.&lt;/p&gt; &lt;p&gt;Pour bénéficier de cette aide, il faut être :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une collectivité&lt;/li&gt; 	&lt;li&gt;un groupement intercommunal&lt;/li&gt; 	&lt;li&gt;une structure juridique portant un projet photovoltaïque d’intérêt territorial, soutenu par une collectivité ou un groupement intercommunal (intérêt et soutien à argumenter).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P144" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+      <c r="R144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif AMO OPÉRA pourra aider au financement de l’accompagnement à la réalisation concrète et au montage juridico-réglementaire et financier effectif :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;d’un projet de grappes photovoltaïques sur toitures/ombrières, sur des sites publics ou un mix de sites publics et privés, qui aura fait l’objet d’une étude préalable démontrant sa faisabilité technico-économique. La réalisation de projets de grappes exclusivement sur des sites privés pourra être accompagnée sous réserve qu’elle bénéficie du soutien de la collectivité. Priorité donnée aux territoires ayant déjà réalisé un travail d’analyse du potentiel photovoltaïque de leur patrimoine, notamment via le dispositif « AMI foncier dérisqué » du Plan Solaire régional. Pour les autres types de projets, analyse au cas par cas.&lt;/li&gt; 	&lt;li&gt;d’un projet d’autoconsommation collective qui aura fait l’objet d’une étude préalable démontrant sa faisabilité juridico-technico-économique, l’opération pouvant intégrer un mix de sites publics et de sites privés. La réalisation de projets d’autoconsommation collective exclusivement sur des sites privés pourra être accompagnée sous réserve qu’elle bénéficie du soutien de la collectivité (zone d’activité économique, par exemple). Priorité donnée aux lauréats du dispositif Sud PV Plus du Plan Solaire régional. Pour les autres types de projets, analyse au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;La Région Sud sera très sélective en matière de projets à accompagner, en fonction de l’originalité, la complexité et/ou l’envergue des opérations à monter ou de la réplicabilité du montage en jeu ou de l’appétence des territoires pour ce dernier. L’accompagnement devra intégrer en effet une mission de capitalisation des enseignements et données sur le montage effectif de l’opération, à laquelle devront contribuer activement les bénéficiaires, en vue d’en faire bénéficier d’autres territoires.&lt;/p&gt;
+&lt;p&gt;Seuls les frais de prestation d’accompagnement externalisée sont éligibles, mais est attendu de la part du candidat une mobilisation significative de ses ressources humaines sur la mise en œuvre effective de son opération avec l’assistance du prestataire d’accompagnement sélectionné.&lt;/p&gt;
+&lt;p&gt;Se reporter à la notice d’intervention du dispositif pour plus de détails.&lt;/p&gt; &lt;p&gt;Cliquer sur le bouton « Je fais ma demande » en haut à droite de la page.&lt;br /&gt; &lt;br /&gt; S’il existe déjà un compte au nom de la structure candidate, il suffit d’accéder à ce compte et ne surtout pas en créer un autre, sinon il faut le créer.&lt;br /&gt; &lt;br /&gt; Dès lors, après avoir sélectionné le téléservice PLAN SOLAIRE – INVESTISSEMENT, suivre les instructions, renseigner notamment les différents champs et formulaires et déposer les pièces demandées.&lt;br /&gt; &lt;br /&gt; L’objet du dossier doit être précédé de la mention « AMO Opéra : [objet de l’opération] ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-amo-opera-favorise-la-concretisation-de-projets-photovoltaiques</t>
+        </is>
+      </c>
+      <c r="W144" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Monsieur Gaëtan Burle : &lt;a href="mailto:gburle&amp;#64;maregionsud.fr"&gt;gburle&amp;#64;maregionsud.fr&lt;/a&gt; / Projets photovoltaïques en autoconsommation collective - Monsieur Jocelyn Espéron : &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-amo-opera-favorise-la-concretisation-de-projets-photovoltaiques/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>165897</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets solaires innovants via le dispositif SOLAIRE INNOV’ – Plan Solaire</t>
+        </is>
+      </c>
+      <c r="D145" s="1" t="inlineStr">
+        <is>
+          <t>Plan Solaire : SOLAIRE INNOV’ en soutien de projets solaires innovants</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif Solaire Innov’ propose d’apporter une aide :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;aux études de faisabilité technico-économiques particulières, notamment les études multi-énergies portant soit sur des projets solaires mixtes (photovoltaïque et thermique), soit sur des projets explorant toutes les énergies renouvelables exploitables sur le site d’étude&lt;/li&gt; 	&lt;li&gt;à la réalisation de démonstrateurs ou projets solaires photovoltaïques ou thermiques, et études associées, présentant des innovations sur les plans technique, juridique, social ou un fort caractère structurant, notamment ceux se couplant à d’autres technologies d’énergies renouvelables.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le présent dispositif est ouvert aux personnes morales publiques ou privées à l’exception des auto-entrepreneurs et entreprises individuelles, ou structure équivalente.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P145" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+      <c r="R145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Etudes et travaux &lt;/strong&gt;: justifier l’innovation, s’appuyer sur les cahiers des charges de l’ADEME, notamment pour les PAC solaires thermiques ou capteurs hybrides (avec ou sans PAC), qualifications dans les domaines concernés, respecter des critères de consommation spécifiques pour les installations alimentant du chauffage, prévoir une installation de compteurs et/ou d’outils de suivi de performances, ainsi que la maintenance préventive et corrective de l’installation thermique, un bilan d’exploitation après un à deux ans de fonctionnement étant également à prévoir.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Etudes multi-énergies spécifiquement : &lt;/strong&gt;coordonner le volet électrique (photovoltaïque) et le volet thermique, en réservant le photovoltaïque aux besoins d’électricité spécifique et en maximisant la couverture des besoins de chauffage (et/ou de rafraîchissement) et/ou d’eau chaude sanitaire par les solutions d’énergie renouvelable thermique et de récupération soutenues par la Région : solaire thermique, géothermie/aquathermie, bois-énergie, récupération de chaleur. Suivre la méthode EnR’CHOIX de l’ADEME.&lt;br /&gt; &lt;br /&gt; Pour les études, les dépenses éligibles portent sur les études de faisabilité technico-économique réalisées selon le cahier des charges de l’ADEME en vigueur (notamment pour les énergies thermiques), études multi-énergies conformes aux attentes du dispositif, études de conception pour la composante thermique du projet, études préalables à des démonstrateurs ou opérations solaires photovoltaïques ou thermiques innovantes conformes aux attentes du dispositif.&lt;br /&gt; &lt;br /&gt; Pour les travaux, les dépenses d’investissement éligibles portent uniquement sur les équipements de production d’énergies solaires, les autres dépenses d’énergies renouvelables en couplage étant retenues dans le même dossier mais au titre du cadre d’intervention correspondant, et sur le réseau primaire lié à l’installation thermique.&lt;br /&gt; &lt;br /&gt; Se reporter à la notice d’intervention du dispositif pour plus de détails.&lt;/p&gt; &lt;p&gt;Cliquer sur le bouton « Je fais ma demande » en haut à droite de la page.&lt;br /&gt; &lt;br /&gt; S’il existe déjà un compte au nom de la structure candidate, il suffit d’accéder à ce compte et ne surtout pas en créer un autre, sinon il faut le créer.&lt;br /&gt; &lt;br /&gt; Dès lors, après avoir sélectionné le téléservice PLAN SOLAIRE – INVESTISSEMENT, suivre les instructions, renseigner notamment les différents champs et formulaires et déposer les pièces demandées.&lt;br /&gt; &lt;br /&gt; L’objet du dossier doit être précédé de la mention « Solaire innov : [objet de l’opération] ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V145" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-solaire-innov-en-soutien-de-projets-solaires-innovants</t>
+        </is>
+      </c>
+      <c r="W145" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Monsieur Jocelyn Espéron : &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt; ; en cas d’absence, Monsieur Gaëtan Burle : gburle&amp;#64;maregionsud.fr / Thermique - Madame Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-solaire-innov-en-soutien-de-projets-solaires-innovants/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>165898</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études d’autoconsommation spécifiques via le dispositif EFICAS – Plan Solaire</t>
+        </is>
+      </c>
+      <c r="D146" s="1" t="inlineStr">
+        <is>
+          <t>Plan Solaire : EFICAS en soutien des études d’autoconsommations spéciales</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif EFICAS soutient les Etudes de Faisabilité d’Installation ou de Configurations d’Autoconsommation Spéciales, soit d&amp;#039;une part, les études d&amp;#039;autoconsommation collective et d&amp;#039;autre part, les études de mix photovoltaïque en injection et autoconsommation sur des sites de grande envergure.&lt;/p&gt; &lt;p&gt;Sont éligibles au dispositif « EFICAS » toutes personnes morales publiques et privées, dont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les collectivités territoriales (CT) et les établissements publics (EP)&lt;/li&gt; 	&lt;li&gt;les sociétés d’économie mixte et les sociétés publiques locales&lt;/li&gt; 	&lt;li&gt;les entreprises de tout statut (sauf entreprises individuelles et structures équivalentes)&lt;/li&gt; 	&lt;li&gt;les bailleurs sociaux&lt;/li&gt; 	&lt;li&gt;les copropriétés ou leur syndic&lt;/li&gt; 	&lt;li&gt;les associations&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P146" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2024</t>
+        </is>
+      </c>
+      <c r="R146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;2 types d’études éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etude d’autoconsommation collective, incluant a minima l’étude du scénario d’un projet photovoltaïque d’autoconsommation collective qui satisfasse aux attentes du dispositif « Sud PV Plus ». D’autres scénarios peuvent être étudiés, y compris ceux rendant impossible une candidature au dispositif « Sud PV Plus ».&lt;/li&gt; 	&lt;li&gt;Etude de mix autoconsommation/injection, sur un site d’envergure (résidentiel, activité économique, tertiaire, industriel…) offrant un grand éventail de possibilités d’implantation photovoltaïque. Elle devra analyser l’ensemble des configurations de montage possibles (injection, autoconsommation individuelle, autoconsommation collective). Pour la partie autoconsommation qui se dégagera de l’étude, elle devra suivre la même démarche que celle décrite au point 1, en faisant le lien avec le dispositif « Sud PV Plus » du Plan Solaire régional.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les études d’autoconsommation photovoltaïque, individuelle ou collective, s’inscrivant dans le cadre général d’une étude multi-énergie, intégrant un volet thermique, se reporter au dispositif « Solaire Innov’ ».&lt;/p&gt;
+&lt;p&gt;Les études portant sur des projets prévoyant des installations photovoltaïques en espace naturel, forestier ou agricole, y compris sur de nouvelles constructions agricoles, sont éligibles sous conditions (cf. la notice d’intervention pour plus de détail).&lt;/p&gt;
+&lt;p&gt;Projets inéligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etudes portant sur des copropriétés dont les consommations de chauffage en énergie finale sont au-dessus des seuils suivants : 40 kWh/m².an pour la zone climatique H3 ; 50 kWh/m².an en zone H2 ; 60 kWh/m².an en zone H1.&lt;/li&gt; 	&lt;li&gt;Etudes portant sur un site recourant à un mode de chauffage électrique par effet joule ou aérothermie, pour le bâti et l’eau chaude sanitaire, dont la consommation est supérieure à 40% de la consommation électrique totale du site (cf. notice d’intervention pour plus de précision).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Cliquer sur le bouton « Je fais ma demande » en haut à droite de la page.&lt;br /&gt; &lt;br /&gt; S’il existe déjà un compte au nom de la structure candidate, il suffit d’accéder à ce compte et ne surtout pas en créer un autre, sinon il faut le créer.&lt;br /&gt; &lt;br /&gt; Dès lors, après avoir sélectionné le téléservice PLAN SOLAIRE – INVESTISSEMENT, suivre les instructions, renseigner notamment les différents champs et formulaires et déposer les pièces demandées.&lt;br /&gt; &lt;br /&gt; En cours de dépôt, la structure candidate sera invitée à télécharger un guide rédactionnel pour aider à la constitution d’un cahier des charges de l’étude qui soit conforme aux attentes.&lt;br /&gt; &lt;br /&gt; L’objet du dossier doit être précédé de la mention « Plan solaire : [objet de l’opération] ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-eficas-en-soutien-des-etudes-dautoconsommations-speciales</t>
+        </is>
+      </c>
+      <c r="W146" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Monsieur Jocelyn Espéron : &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt; ; en cas d’absence, Monsieur Gaëtan Burle : &lt;a href="mailto:gburle&amp;#64;maregionsud.fr"&gt;gburle&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-eficas-en-soutien-des-etudes-d-autoconsommations-speciales/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>165900</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer les actions de Fond SDIS</t>
+        </is>
+      </c>
+      <c r="D147" s="1" t="inlineStr">
+        <is>
+          <t>Fond SDIS</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les services départementaux d’incendie et de secours (SDIS) contribuent activement à la prévention et à la lutte contre les incendies et sont essentiels à la mise en oeuvre du plan incendie régional « guerre du feu ».&lt;/p&gt;
+&lt;p&gt;La Région souhaite renforcer les actions du plan incendie « guerre du feu » par la création d&amp;#039;une aide financière visant à accompagner les services départementaux d’incendie et de secours dans l’exercice de leurs missions en participant financièrement au renouvellement du parc de matériels nécessitant de lourds investissements.&lt;/p&gt; &lt;p&gt;L’aide régionale est attribuée aux services départementaux d’incendie et de secours et aux marins pompiers de la région Provence-Alpes-Côte d’Azur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P147" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="R147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Type de matériel varié qui nécessite un investissement important ;&lt;/li&gt; 	&lt;li&gt;Travaux sur bâtis inéligibles ;&lt;/li&gt; 	&lt;li&gt;Investissements non financés par les Conseils départementaux ;&lt;/li&gt; 	&lt;li&gt;Matériel à usage interdépartemental favorisé ;&lt;/li&gt; 	&lt;li&gt;Taux d’aide maximum : 80% ;&lt;/li&gt; 	&lt;li&gt;Durée de validité de la subvention : 3 ans ;&lt;/li&gt; 	&lt;li&gt;Dans le plan de financement, possibilité de faire appel aux fonds FEDER mais pas de&lt;br /&gt; 	financement des Conseils départementaux.&lt;/li&gt; &lt;/ul&gt; &lt;div&gt;&lt;p&gt;Il est nécessaire de faire une demande par email à l’adresse &lt;a href="mailto:service_foret_natura_2000&amp;#64;maregionsud.fr"&gt;service_foret_natura_2000&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;
+&lt;div&gt;&lt;p&gt;Dossier à constituer.&lt;/p&gt;&lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fond-sdis</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fond-sdis/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>165901</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Acheter des véhicules porteurs d’eau pour les CCFF/RCSC</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Achat des véhicules CCFF/RCSC porteurs d’eau</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les Réserves communales de sécurité civile (RCSC) et les Comités communaux feux de forêt (CCFF) jouent un rôle irremplaçable pour la protection du patrimoine forestier et de l’environnement. Leurs missions s’articulent autour de 2 axes précis :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;d’une part la prévention, l’intervention sur feux naissants, la participation à la lutte contre les feux de forêts ;&lt;/li&gt; 	&lt;li&gt;d’autre part, et par extension, la prévention des risques majeurs naturels.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ils sont essentiels à la mise en oeuvre du plan incendie régional « guerre du feu ».&lt;br /&gt; La Région souhaite renforcer les actions du plan incendie « guerre du feu » par le vote d’un cadre d’intervention.&lt;br /&gt; Cette aide vise à accompagner les communes qui se sont dotées d’une Réserve communale de sécurité civile et/ou d’un Comité communal feux de forêt, dans le cadre des missions de ces entités, en participant financièrement au renforcement et/ou renouvellement de leur parc de matériels nécessitant de lourds investissements.&lt;/p&gt; &lt;p&gt;L’aide régionale est attribuée aux communes dotées d’une Réserve communale de sécurité civile et/ou d’un Comité communal feux de forêt.&lt;/p&gt;&lt;p&gt;Véhicule porteur d’eau équipé selon les caractéristiques indiquées ci-après :&lt;/p&gt;&lt;p&gt;Kit incendie amovible et montage sur un véhicule déjà existant sous condition d’un contrôle technique valide et de moins de 3 mois lors du dépôt du dossier de demande de subvention ;&lt;/p&gt;&lt;p&gt;Matériel radio.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P148" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="R148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le versement de la subvention sera conditionné par le respect des principales caractéristiques du matériel :&lt;br /&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Description des principales caractéristiques du type de véhicule : 	&lt;ul&gt; 		&lt;li&gt;Pick-up 4 X 4 - simple cabine – 2 places – ou cabine approfondie 2 &amp;#43; 2 places&lt;/li&gt; 		&lt;li&gt;Charge utile autorisant la mise en place d’un Kit DFCI incluant une citerne&lt;/li&gt; 		&lt;li&gt;Une fois le véhicule équipé, le Poids Total Autorisé en Charge (PTAC) ne devra pas excéder 3 500 Kg&lt;/li&gt; 		&lt;li&gt;Le véhicule, une fois équipé, doit pouvoir être conduit par un conducteur titulaire du PERMIS B.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Descriptif des équipements et des options : 	&lt;ul&gt; 		&lt;li&gt;Fourniture et installation d’un équipement d’intervention « KIT DFCI » sur véhicule Pick-up 4X4 « Tous Chemins ».&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Peinture : 	&lt;ul&gt; 		&lt;li&gt;Peinture complète du véhicule pantone : ORANGE « RAL2008 » sauf pavillon (toit) de couleur blanche&lt;/li&gt; 		&lt;li&gt;Peinture cuve couleur ORANGE « RAL2008 ».&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Balisage : 	&lt;ul&gt; 		&lt;li&gt;Balisage classe I&lt;/li&gt; 		&lt;li&gt;Gyrophare LED (Orange)&lt;/li&gt; 		&lt;li&gt;Marquage pavillon (toit) « Nom de la commune au format Trigramme pompier (Exemple : VEN pour VENELLES ») sur fond blanc&lt;/li&gt; 		&lt;li&gt;Marquage avec blason de la commune et Réserve communale de sécurité civile ou Comité communal feux de forêt et le logo de la Région Sud – Provence-Alpes-Côte d’Azur qui devra être apposé, de façon très visible, sur chacun des côtés du véhicule.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Spécificités : 	&lt;ul&gt; 		&lt;li&gt;Cuve aluminium ou inox&lt;/li&gt; 		&lt;li&gt;Groupe Moto Pompe essence ou diesel Basse pression OU Groupe Moto Pompe essence ou diesel Haute pression &amp;#43; additif moussant/mouillant Débit maximum 50 litres/minutes à 200 Bars Maximum.&lt;/li&gt; 		&lt;li&gt;Capacité en eau : 400 à 700 Litres en fonction de la charge utile du véhicule portant.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Dépôt de la demande d&amp;#039;aide 3 mois avant l&amp;#039;acquisition.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/achat-des-vehicules-ccff/rcsc-porteurs-deau</t>
+        </is>
+      </c>
+      <c r="W148" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ACHATVEHI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sdalmasso&amp;#64;maregionsud.fr"&gt;sdalmasso&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/achat-des-vehicules-ccff-rcsc-porteurs-d-eau/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>165902</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux pour des projets de bois énergie</t>
+        </is>
+      </c>
+      <c r="D149" s="1" t="inlineStr">
+        <is>
+          <t>Etudes et travaux pour des projets de Bois Energie</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H112" s="1" t="inlineStr">
+      <c r="H149" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L112" s="1" t="inlineStr">
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre du Contrat Plan Etat Région, la Région finance déjà depuis plusieurs années les études et travaux permettant la fourniture du combustible bois énergie (plateforme bois énergie, unité de production de granulés) ainsi que la mise en place de chaufferies et les réseaux de chaleur.&lt;/p&gt;
+&lt;p&gt;Ces projets sont souvent co-financés par l’Agence de l’environnement et de la maitrise de l’énergie (ADEME) dans le cadre du fonds Chaleur, via les Contrats de Chaleurs Renouvelables de Territoires (CCRT). Des dotations de l’Etat ou les Départements peuvent selon les cas co-financer également.&lt;/p&gt;
+&lt;p&gt;L’objectif de ce cadre d’intervention est donc de promouvoir la biomasse-énergie et de préciser les aides :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;en contribuant au développement des chaufferies biomasse et réseaux de chaleur pour soutenir la mobilisation des bois, les débouchés de la filière et l’atteinte de nos objectifs de production d’énergie renouvelable par biomasse ;&lt;/li&gt; 	&lt;li&gt;en soutenant la production locale de bois granulés et les plateformes d&amp;#039;approvisionnement et stockage de bois énergie.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ce cadre d&amp;#039;intervention à lire en détail est disponible sur le lien &lt;a href="https://actes.maregionsud.fr/"&gt;actes.maregionsud.fr&lt;/a&gt; du 15 décembre 2023.&lt;/p&gt; &lt;p&gt;Ce cadre d’intervention concerne tous les maîtres d’ouvrages, hormis les particuliers et les structures qui sont soumises à l’impôt sur le revenu ou dont le bien (une maison individuelle ou un appartement) est destiné à la vente et sur lequel l’installation bois est individualisée (les chambres d’hôtes ne sont pas concernées par ce dispositif et peuvent solliciter les aides publiques pour les particuliers).&lt;br /&gt; Seuls les maîtres d’ouvrages ayant un numéro de SIRET et un code APE valides sont éligibles.&lt;/p&gt;
+&lt;p&gt;Les coûts éligibles seront retenus en € HT pour les structures assujetties à la TVA, en € TTC pour les non-assujetties.&lt;br /&gt; Dans le cas d’un syndic de copropriété bénévole, une attestation de publication au fichier immobilier du règlement de copropriété sera nécessaire, ainsi qu’une délibération du conseil syndical décidant les travaux. Pour les meublés de tourisme (gîtes ruraux) et gîtes d’étape et de séjour, si le maître d’ouvrage est une personne physique, il devra fournir l’arrêté de classement en Préfecture.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P149" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2024</t>
+        </is>
+      </c>
+      <c r="R149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d&amp;#039;attribution de subvention sont détaillées dans le règlement financier de la Région.&lt;br /&gt; Pour les chaufferies et réseaux de chaleurs, il est nécessaire que le rendement de l&amp;#039;installation soit supérieur à 85 %.&lt;br /&gt; Pour plus de précisions, se référer au cadre d&amp;#039;intervention Bois Energie selon le type d&amp;#039;investissement demandé.&lt;/p&gt; &lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etudes-et-travaux-pour-des-projets-de-bois-energie</t>
+        </is>
+      </c>
+      <c r="W149" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_BOISENER/depot/simple</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l&amp;#039;Agriculture, de l&amp;#039;Eau et de la Forêt - Service Forêt Natura 2000 - Delphine tripier Chiausa - &lt;a href="mailto:dtripier-chiausa&amp;#64;maregionsud.fr"&gt;dtripier-chiausa&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-travaux-pour-des-projets-de-bois-energie/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>165904</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement des Organismes de Défense et de Gestion (ODG) et des Organismes de Producteurs (OP)</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au développement des Organismes de Défense et de Gestion (ODG) et des Organismes de Producteurs (OP)</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans un objectif de structuration des filières agricoles, la Région accompagne les Organismes de Défense et de Gestion (ODG) et les Organismes de Producteurs (OP) dans leur déploiement.&lt;/p&gt;
+&lt;p&gt;Les ODG ou leur structure de préfiguration sont soutenus lors de leur démarrage pour la création d’un nouveau signe de qualité.&lt;br /&gt; Les ODG sont également soutenus lorsqu’ils mettent en œuvre des stratégies nouvelles pour :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Développer de nouvelles démarches de contractualisation et de mise en marché ;&lt;/li&gt; 	&lt;li&gt;Développer de nouveaux marchés ;&lt;/li&gt; 	&lt;li&gt;Actualiser les cahiers des charges pour y intégrer des critères agroenvironnementaux (les ODG de la filière viticole ne seront éligibles que dans ce cas de figure) ;&lt;/li&gt; 	&lt;li&gt;Travailler au renouvellement des producteurs et à la pérennisation des volumes de production.&lt;br /&gt; 	Les projets prévoyant une mutualisation entre plusieurs Organismes de gestion seront retenus en priorité.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les OP sont accompagnées dans leur phase de création (moins de 2 ans) ou dans leur phase de développement, si elles portent un projet de structuration de filière ambitieux.&lt;/p&gt; &lt;p&gt;Pour les ODG :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;nouvel organisme de gestion ou structure de préfiguration ;&lt;/li&gt; 	&lt;li&gt;ODG existant mettant en œuvre de nouvelles stratégies de développement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les OP :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;nouvelle OP au sens européen du terme ;&lt;/li&gt; 	&lt;li&gt;OP existante mettant en œuvre de nouvelles stratégies de développement.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P150" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2024</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-au-developpement-des-organismes-de-defense-et-de-gestion-odg-et-des-organismes-de-producteurs-op</t>
+        </is>
+      </c>
+      <c r="W150" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_SOUTOP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alexandre BOTELLA &lt;br /&gt; Service Souveraineté Alimentaire&lt;br /&gt; &lt;a href="mailto:abotella&amp;#64;maregionsud.fr"&gt;abotella&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-au-developpement-des-organismes-de-defense-et-de-gestion-odg-et-des-organismes-de-producteurs-op/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>165905</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement durable - volet bâtiment</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement durable - volet bâtiment</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le secteur du bâtiment représente environ un tiers des consommations énergétiques régionales et près de 10 % de ses émissions de gaz à effet de serre. Il représente en outre l’un des principaux postes de dépenses des communes pour lesquelles il pèse pour 76 % dans la facture énergétique.&lt;br /&gt; Outre la réduction des charges de fonctionnement des collectivités, œuvrer à la réduction des consommations des bâtiments tertiaires publics permet aussi de contribuer à la lutte contre le changement climatique.&lt;br /&gt; &lt;br /&gt; Dans ce cadre, la Région propose de soutenir les collectivités locales dans leurs efforts de réduction des consommations énergétiques à travers trois axes :&lt;br /&gt; 1. Soutien aux études de stratégie patrimoniale et aux audits ;&lt;br /&gt; 2. Création de groupements de commande pour réduire les coûts des petits travaux rentables dans les bâtiments publics tertiaires ;&lt;br /&gt; 3. Accompagner les travaux permettant l’efficacité énergétique des bâtiments.&lt;br /&gt; &lt;br /&gt; Les projets doivent nécessairement figurer dans les contrats Nos territoires d’abord.&lt;/p&gt; &lt;p&gt;EPCI, communes, établissements publics, syndicats mixtes, SPL&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P151" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2024</t>
+        </is>
+      </c>
+      <c r="R151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Sur le volet stratégie patrimoniale : les audits patrimoniaux sur parcs bâtis et stratégies patrimoniales pluriannuelles ou schémas directeurs immobiliers énergétiques ;&lt;/li&gt; 	&lt;li&gt;Sur le volet groupement de commande : les travaux relevant d’une faible technicité et d’une facilité de mise en œuvre ne nécessitant pas le recours à une maîtrise d’œuvre de conception au sens de la loi MOP, par exemple : isolation de combles perdues sur dalle béton, calorifugeage de réseaux d’eau chaude (dans les locaux non chauffés, en chaufferie ou entre bâtiments), relamping (remplacement des ampoules et luminaires par des équipements récents économes), ajout de sous-compteurs (tous fluides), minuteurs, horloges, détecteurs, appareils de mesure (luxmètre, sondes diverses …), mais également isolation de rampants, de planchers sur vide sanitaires et garages, robinets thermostatiques, végétalisation des bâtiments…&lt;/li&gt; 	&lt;li&gt;Sur le volet travaux d’efficacité énergétique : les AMO Qualité environnementale, les rénovations de bâtiment atteignant a minima le niveau BBC Rénovation hors production photovoltaïque, les constructions neuves sous réserve d’exemplarité globale en matière de performance énergétique, consommation foncière, biodiversité, mobilité, etc.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-lamenagement-durable-volet-batiment</t>
+        </is>
+      </c>
+      <c r="W151" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENABAT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-amenagement-durable-volet-batiment/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>165906</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement durable - volet aménagement</t>
+        </is>
+      </c>
+      <c r="D152" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'aménagement durable - volet aménagement</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région souhaite promouvoir la renaturation d’espaces publics intégrant les enjeux d’aménagement durable et d’adaptation au changement climatique afin d’améliorer le cadre de vie et les conforts d’usage pour les habitants (lutte contre les îlots de chaleur, développement des modes actifs notamment), de protéger et renforcer la biodiversité et ses services, ainsi que d’accompagner la transition vers une mobilité décarbonée. Ce soutien se décline sur trois types d’opérations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La renaturation d’espaces publics dans le cadre de projets de revitalisation de centres-villes et de quartiers en reconversion ;&lt;/li&gt; 	&lt;li&gt;La requalification des espaces publics dans les zones d’activités économiques ;&lt;/li&gt; 	&lt;li&gt;Les projets d’aménagement en faveur des modes actifs (hors schéma régional des véloroutes).&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O152" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P152" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="R152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent nécessairement figurer dans les contrats Nos territoires d’abord.&lt;/p&gt;&lt;p&gt;EPCI, communes, établissements publics, syndicats mixtes, SPL&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Sur le volet renaturation d’espaces publics en centre-ville ou quartiers en reconversion : prioritairement les projets dans les centralités du SRADDET, les quartiers de gares ou en lien avec les démarches structurantes portées par la Région et construits sur une réflexion globale des enjeux de l’aménagement (îlots de chaleurs, biodiversité, eaux de pluie, déchets, mobilité, etc.) ;&lt;/li&gt; 	&lt;li&gt;Sur le volet requalification des zones d’activités : uniquement les projets en zones d’activités économiques existantes et d’intérêt communautaire, construits sur une réflexion globale des enjeux de l’aménagement (îlots de chaleurs, biodiversité, eaux de pluie, déchets, mobilité, etc.). L’inscription dans la démarche PARC&amp;#43; est valorisée ;&lt;/li&gt; 	&lt;li&gt;Sur le volet aménagements favorables aux modes actifs : créations, améliorations ou sécurisations d’aménagements cyclables (pistes cyclables, bandes cyclables, voies vertes, etc.) et justifiant d’un intérêt en termes de desserte, d’interconnexion, d’accessibilité ou de report modal. L’inscription dans un document de planification est valorisée.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-lamenagement-durable-volet-amenagement</t>
+        </is>
+      </c>
+      <c r="W152" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENAME/depot/simple</t>
+        </is>
+      </c>
+      <c r="X152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-amenagement-durable-volet-amenagement/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>165907</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production et la réhabilitation énergétique de logements sociaux</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Soutien régional à l'habitat</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La Région peut soutenir dans le cadre des contrats Nos territoires d’abord la production et la réhabilitation énergétique de logements sociaux. A ce titre, elle vient appuyer les collectivités qui portent des projets de requalification de centre-ancien ou développent des projets d’aménagement d’ensemble via notamment l’intervention de l’Etablissement public foncier, pour concrétiser ces projets en sortie de portage. Les EPCI signataires des contrats Nos territoires d&amp;#039;abord sont les interlocuteurs privilégiés des organismes de logement social pour inscrire leur opération dans la programmation du contrat avec la Région.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt; &lt;br /&gt; La Région souhaite promouvoir la qualité environnementale dans les bâtiments et les logements et permettre ainsi de diminuer la consommation d’énergie, de favoriser le mix énergétique par la production d’énergie renouvelable et d’améliorer le confort des usagers notamment par le confort d’été.&lt;br /&gt; &lt;br /&gt; La Région portera une attention particulière aux aspects suivants pour l’ensemble des dossiers de demande de subvention :
+&lt;ul&gt; 	&lt;li&gt;Favoriser le confort d’été sans avoir recours à la climatisation dans une logique d’architecture bioclimatique ;&lt;/li&gt; 	&lt;li&gt;Intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire ;&lt;/li&gt; 	&lt;li&gt;Comporter des éco matériaux et des matériaux biosourcés ;&lt;/li&gt; 	&lt;li&gt;Favoriser l’intégration des opérations dans un projet d’aménagement d’ensemble prenant en compte les questions d’énergies renouvelables (réseau de chaleur chaud/ froid notamment), la prévention, la gestion et le traitement des déchets, la nature en ville et la transition vers une mobilité décarbonée (stations de ravitaillement vélos, scooters et voitures en carburant propre, stationnements vélo sécurisés en pied d’immeuble, services d’autopartage, nombre de stationnements réduits et potentiellement mutualisés) ;&lt;/li&gt; 	&lt;li&gt;Favoriser la création de logements évolutifs.&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P153" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2024</t>
+        </is>
+      </c>
+      <c r="R153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Organismes de logement social&lt;/p&gt;&lt;p&gt;Seuls les logements conventionnés PLUS et PLAI sont éligibles. Le dossier doit être déposé après avoir obtenu la décision de financement du délégataire des aides à la pierre et avant tout commencement d&amp;#039;exécution.&lt;/p&gt; &lt;p&gt;Seules les opérations incluses dans les contrats Nos territoires d&amp;#039;abord sont éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-regional-a-lhabitat</t>
+        </is>
+      </c>
+      <c r="W153" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMENHABIT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-regional-a-l-habitat/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>165909</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Financer des outils financiers - Mon projet d’entreprise</t>
+        </is>
+      </c>
+      <c r="D154" s="1" t="inlineStr">
+        <is>
+          <t>Financement des outils financiers - Mon projet d’entreprise</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Engagée à renforcer l’entrepreneuriat en Provence-Alpes-Côte d&amp;#039;Azur, la Région Sud déploie depuis 2019 le parcours d’accompagnement et de financement &amp;#34;Mon projet d’entreprise&amp;#34;. Il permet aux entrepreneurs et chefs d&amp;#039;entreprise du territoire d’accéder facilement à une offre adaptée à toutes les phases de vie des entreprises.&lt;br /&gt; &lt;br /&gt; Pour la période 2025-2029, la Région renouvelle son soutien aux outils financiers portés par les partenaires de &amp;#34;Mon projet d&amp;#039;entreprise&amp;#34; retenus au titre du montage financier.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les structures retenues dans le cadre du Service d’Intérêt Économique Général (SIEG) &lt;a href="https://www.maregionsud.fr/vos-aides/detail/mon-projet-dentreprise" target="_self"&gt;Mon projet d’entreprise&lt;/a&gt; au titre du montage financier&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Dont le siège social ou l’établissement est situé en Provence-Alpes-Côte d’Azur et/ou réalisant une part significative de leur activité sur le territoire régional&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;À jour de leurs obligations sociales et fiscales&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Agréés au titre de l’article 1511-7 du Code général des collectivités territoriales (CGCT) pour les prêts d’honneur&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ou&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Répondant à leur règlementation en vigueur pour les autres outils financiers (fonds de garantie, contre garantie, etc.)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La subvention sera attribuée en fonction de :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L&amp;#039;effet levier de l’intervention régionale&lt;/li&gt; 	&lt;li&gt;La situation de trésorerie du fonds impactée par une hausse notable de l’activité et/ou du niveau de perte ou encore de l’évolution du montant moyen de prêt ou de garantie&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Seront priorisées répondant aux critères de la politique régionale en faveur de l’entrepreneuriat avec des outils financiers s’adressant aux :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Publics éloignés de l’emploi ou spécifiques (femmes, jeunes, issus des quartiers prioritaires ou de zones rurales, personnes en situation de handicap, etc.)&lt;/li&gt; 	&lt;li&gt;Secteurs d’activités porteurs d’emplois de proximité et facteur de lien et de redynamisation des territoires (artisanat, commerce, tourisme, services aux particuliers, petite industrie, silver économie, naturalité, industries créatives et culturelles en lien avec les filières stratégiques et le champ de l’économie sociale et solidaire)&lt;/li&gt; 	&lt;li&gt;Projets intégrant une logique de transition écologique (en prenant en compte les enjeux de la gestion de l’énergie, de l’eau, la réduction des déchets, de l’approvisionnement local….)&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Demande en ligne &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les dossiers peuvent être déposés au plus tard le 15 juin de l’année N pour une instruction au titre de l’année N.&lt;br /&gt; &lt;br /&gt; Pour procéder au dépôt de leur demande, les structures éligibles sont invitées à utiliser le lien communiqué par les services régionaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/financement-des-outils-financiers-mon-projet-dentreprise</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Portail Entreprises de la Région Sud&lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de &lt;strong&gt;8h30&lt;/strong&gt; à &lt;strong&gt;12h00&lt;/strong&gt; et de &lt;strong&gt;13h30&lt;/strong&gt; à &lt;strong&gt;17h00&lt;/strong&gt; au &lt;strong&gt;0 805 805 145&lt;/strong&gt; (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financement-des-outils-financiers-mon-projet-d-entreprise/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>165914</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les langues régionales</t>
+        </is>
+      </c>
+      <c r="D155" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux langues régionales</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce dispositif est de soutenir les actions d’initiation, de sensibilisation, de valorisation, d’apprentissage et de diffusion des langues régionales. Le ministère de la Culture définit les langues régionales comme des langues parlées sur une partie du territoire national depuis plus longtemps que le français langue commune. En région Provence-Alpes-Côte d’Azur, il s’agit de l’occitan-langue d’oc dont les expressions locales sont le provençal, le nissart et l’alpin;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P155" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="R155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Associations, collectivités locales, organismes publics&lt;/p&gt;&lt;p&gt;La présentation d’une programmation d’activités annuelle, ou d’un projet, détaillée et argumentée garantissant la faisabilité des activités ou du projet et la qualité pédagogique, artistique ou technique des propositions faites aux publics régionaux .&lt;br /&gt; Une attention portée aux publics scolaires, en particulier les lycéens.&lt;br /&gt; Les autres conditions d&amp;#039;éligibilité sont détaillées par nature de l&amp;#039;aide et par type de bénéficiaire.&lt;/p&gt; &lt;p&gt;Déposer sa demande en ligne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-langues-regionales</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Patrimoine, Traditions, Inventaire - Direction des Arts et de la Culture&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-langues-regionales/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>165915</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les solutions de production et préparation de la matière en vue d'utilisation ou de fabrication de matières premières recyclées.</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux solutions de production et préparation de la matière en vue d'utilisation ou de fabrication de matières premières recyclées.</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif développé grâce à délégation d’une partie du fonds économie circulaire de l’ADEME, permet d’accompagner des projets relatifs à la création de déchèteries professionnelles, les centres de tri et de sur-tri, et les installations et/ou équipements de production, de préparation en vue de la fabrication ou d’utilisation de matières premières recyclées.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P156" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="R156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les entreprises de l’économie conventionnelle et les collectivités locales.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;br /&gt; Les équipements mobiles s’ils assurent un fonctionnement optimisé du process et sont indissociables de l’opération (chargeurs, presse à balles, …) ;&lt;br /&gt; Les équipements process (cribles, broyeurs, équipements pour le stockage de liants, mélangeur, …);&lt;br /&gt; - Les équipements fixes, comme les dispositifs de pesée ou de contrôle d’accès (badges, barrières...) ;&lt;br /&gt; - Les logiciels de gestion du centre de tri (traçabilité, déchets entrants/sortants).&lt;br /&gt; - La construction des bâtiments nécessaires à l’exploitation,&lt;br /&gt; - Les VRD (voiries, réseaux, divers)&lt;br /&gt; - L’ingénierie, comprenant la maîtrise d’œuvre et l’assistance à maîtrise d’ouvrage. La réalisation des tâches de maîtrise d’œuvre devra privilégier la prestation externe au bénéficiaire. Dans le cas particulier où ces tâches seraient réalisées par le bénéficiaire, les dépenses éligibles seront limitées à 10% de l’ensemble des dépenses éligibles ;&lt;br /&gt; - Les dépenses externes de formation liée à l’opération d’investissement dans la limite de 10% des dépenses éligibles&lt;/p&gt; &lt;p&gt;Il est obligatoire de contacter à l’adresse suivante &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr &lt;/a&gt;, préalablement à toute démarche et par mail,&lt;/p&gt;
+&lt;p&gt;le Service Economie Circulaire et Déchets (SECD) de la Région Provence-Alpes-Côte d’Azur en charge de l’instruction des dossiers avant le dépôt de la demande de subvention sur la plateforme des aides en ligne AIDEN&lt;br /&gt; &lt;br /&gt; Le dossier doit être déposé sur la plateforme régionale, sur le lien qui sera communiqué par le service Economie circulaire et déchets, après le rendez-vous préalable avec le porteur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-solutions-de-production-et-preparation-de-la-matiere-en-vue-dutilisation-ou-de-fabrication-de-matieres-premieres-recyclees</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plan Régional Déchets : &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-solutions-de-production-et-preparation-de-la-matiere-en-vue-d-utilisation-ou-de-fabrication-de-matieres-premieres-recyclees/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>165916</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'investissement pour le réemploi, la réparation et la réutilisation</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l'investissement pour le réemploi, la réparation et la réutilisation</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif, issu de la délégation d’une partie du fonds économie circulaire de l’ADEME, permet d’accompagner en investissement des projets relatifs au réemploi, à la réparation et à la réutilisation ainsi que l’étude de leur faisabilité (hors projets liés aux emballages et contenants, au BTP, et de revente exclusive d’invendus).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P157" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="R157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les entreprises de l’économie conventionnelle dont les TPE/PME, les acteurs de l’économie sociale et solidaire, les collectivités territoriales, les associations…&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les équipements permettant la collecte préservante et la remise en état des produits, objets et matériaux à des fins de réemploi réutilisation ;&lt;/li&gt; 	&lt;li&gt;les travaux et aménagements nécessaires à l’installation de l’activité, l’ingénierie et l’acquisition de bâtiments soumis à plafonds et conditions.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Il est obligatoire de contacter par mail, à l’adresse suivante &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;
+&lt;p&gt;le Service Economie Circulaire et Déchets (SECD) de la Région Provence-Alpes-Côte d’Azur en charge de l’instruction des dossiers avant le dépôt de la demande de subvention sur la plateforme des aides en ligne AIDEN.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-linvestissement-pour-le-reemploi-la-reparation-et-la-reutilisation</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-investissement-pour-le-reemploi-la-reparation-et-la-reutilisation/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>165917</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le réemploi des emballages et développer la vente en vrac et la consigne</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>Aide au réemploi des emballages et au développement de la vente en vrac et de la consigne.</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif s’inscrit dans le cadre de la délégation à la Région d’une partie du Fonds économie circulaire de l’ADEME. Il permet d’accompagner des projets d’investissements (étude et accompagnements préalables aux investissements, investissements en phase opérationnelle) favorisant le passage au réemploi des emballages et contenants recyclables.&lt;/p&gt; &lt;p&gt;Les entreprises et les associations exerçant une activité économique, les collectivités et autres établissements publics&lt;br /&gt; Secteurs d’activités concernés : restauration collective, agroalimentaire, unités de production-conditionnement, de massification-stockage, centres de lavage etc.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P158" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="R158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les dépenses éligibles sont celles liées à :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;- La réalisation d’études externalisées de diagnostic territorial et celles préalables aux projets d’investissement&lt;/li&gt; 	&lt;li&gt;- Les charges et salaires d’un ETP dédié à l’ingénierie et à la mise en place du projet en interne ainsi que les dépenses de communication (dans la limite de 10% du montant subventionnable)&lt;/li&gt; 	&lt;li&gt;- L’achat de matériel ou de prestations nécessaires à la réalisation d’expérimentations préalables au déploiement d’un projet à plus grande échelle ou innovant&lt;/li&gt; 	&lt;li&gt;- L’aménagement d’un bâtiment pour le développement d’une unité de production-conditionnement, de stockage massification, de lavage&lt;/li&gt; 	&lt;li&gt;- L’achat de matériel, d’équipements liés au passage vers une production-conditionnement-restauration en contenants ou vaisselle ré employables, liés à la logistique interne, au stockage des emballages ré employables. Ces contenants garantiront l’absence de migration de substances polluantes pouvant porter atteinte à la santé ou à l’environnement&lt;/li&gt; 	&lt;li&gt;- Le matériel informatique et logiciel destinés au suivi, à la traçabilité, au contrôle qualité, à l’hygiénisation permettant la réalisation du projet&lt;/li&gt; 	&lt;li&gt;- L’achat d’un véhicule, neuf, ou d’occasion (sous certaines conditions), pour assurer la logistique de collecte B2B ou B2C de contenants lavables et ré employables.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Autres critères pris en compte :&lt;/strong&gt;&lt;br /&gt; Les emballages et contenants ré employables devront être recyclables en fin de vie et garantiront l’absence de migration de substances polluantes pouvant porter atteinte à la santé ou à l’environnement.&lt;br /&gt; Une analyse sera conduite pour vérifier si les projets relèvent de la responsabilité d’un éco-organisme&lt;br /&gt; Le prestataire réalisant l’étude doit être externe au bénéficiaire de l’étude et doit s’engager à n’exercer aucune activité incompatible avec son indépendance de jugement et son intégrité.&lt;br /&gt; Pour les projets d’investissement, le porteur de projet doit avoir réalisé en amont les études justifiant l’intérêt économique et écologique de son investissement (conformité réglementaire, intérêt environnemental et sanitaire, viabilité technico-économique) et les joindra au dossier de demande d’aide.&lt;/p&gt; &lt;p&gt;Un lien sera communiqué par le Service Economie circulaire et déchets pour le dépôt du dossier de demande de subvention, une fois l’entretien préalable mené et la liste des pièces à joindre à la demande établie avec le porteur de projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-au-reemploi-des-emballages-et-au-developpement-de-la-vente-en-vrac-et-de-la-consigne</t>
+        </is>
+      </c>
+      <c r="X158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-reemploi-des-emballages-et-au-developpement-de-la-vente-en-vrac-et-de-la-consigne/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>165921</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Aider les jeunes inscrits au Service Militaire Volontaire (SMV) de Marseille</t>
+        </is>
+      </c>
+      <c r="D159" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux jeunes inscrits au sein du Service Militaire Volontaire (SMV) de Marseille</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes âgés de 18 à 25 ans, non indemnisé par France Travail et vous êtes inscrit au centre Service Militaire Volontaire (SMV) de Marseille ?&lt;br /&gt; Avec la Région, une aide individuelle peut vous être attribuée durant toute la durée de votre formation vous permettant d’acquérir des compétences professionnelles dans un cadre structurant et formateur pour préparer efficacement votre avenir.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les jeunes âgés de 18 à 25 ans non indemnisés par France Travail&lt;/li&gt; 	&lt;li&gt;De nationalité française&lt;/li&gt; 	&lt;li&gt;Ayant effectué leur Journée Défense et Citoyenneté (JDC)&lt;/li&gt; 	&lt;li&gt; Inscrits au sein du Service Militaire Volontaire (SMV) de Marseille&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Le Centre SMV se charge de la complétude et du dépôt des dossiers des engagés sur la plateforme SUDREMU mise en place par la Région Sud.&lt;br /&gt; &lt;br /&gt; À l&amp;#039;issue, l&amp;#039;aide régionale sera elle versée directement aux bénéficiaires par Docaposte en charge de l&amp;#039;instruction et du versement des aides pour le compte de la Région.&lt;br /&gt; &lt;br /&gt; Pour toute difficulté sur la plateforme régionale, Docaposte assure une permanence téléphonique du lundi au vendredi de 9h00 à 12h00 et de 13h30 à 17h00 au 03 87 18 36 15 ou à l&amp;#039;adresse &lt;a href="mailto:assistance.maregionsud&amp;#64;docaposte.fr"&gt;assistance.maregionsud&amp;#64;docaposte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-aux-jeunes-inscrits-au-sein-du-service-militaire-volontaire-smv-de-marseille</t>
+        </is>
+      </c>
+      <c r="W159" s="1" t="inlineStr">
+        <is>
+          <t>https://remu.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00 au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-jeunes-inscrits-au-sein-du-service-militaire-volontaire-smv-de-marseille/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>165922</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Consulter les points d’arrêt du réseau de transports ZOU!</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>Points d'arrêts du réseau de transports ZOU!</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent cadre définit les modalités d’intervention de la Région relatives aux points d’arrêt (PA) relevant de l’exercice de sa compétence d’autorité organisatrice de transport routier interurbain et scolaire pour desservir le territoire régional avec son réseau ZOU.&lt;/p&gt; &lt;p&gt;Commune, groupement de collectivités&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P160" s="1" t="inlineStr">
+        <is>
+          <t>24/07/2025</t>
+        </is>
+      </c>
+      <c r="R160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projet sur le Domaine Public et permission de voirie accordée à la Région&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/points-darrets-du-reseau-de-transports-zou</t>
+        </is>
+      </c>
+      <c r="W160" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PTARTZOU/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/points-d-arrets-du-reseau-de-transports-zou/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>165923</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Déployer des projets via le parcours Sud Territoires intelligents</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Parcours sud territoires intelligents innovants et durables</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un EPCI et vous souhaitez lancer des services numériques basés sur le socle commun de la data, en matière de mobilité, de développement économique local, d’énergie, d&amp;#039;environnement, de prévention des risques, d’économie circulaire ou de e-administration ?&lt;/p&gt;
+&lt;p&gt;Avec le Parcours sud territoires intelligents innovants et durables accédez à une prestation de conseil ou d&amp;#039;une aide à l&amp;#039;investissement pour accélérer l’émergence de vos projets smart territoires et labellisez vos projets.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les métropoles&lt;/li&gt; 	&lt;li&gt;Les communautés d&amp;#039;agglomération&lt;/li&gt; 	&lt;li&gt;Les communautés de communes&lt;/li&gt; 	&lt;li&gt;Implantées en Provence-Alpes-Côte d&amp;#039;Azur&lt;/li&gt; 	&lt;li&gt;Porteuses d&amp;#039;un projet de territoire intelligent, innovant et durable&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Citoyenneté
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P161" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2025</t>
+        </is>
+      </c>
+      <c r="R161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Finalités des projets soutenus :&lt;/span&gt; &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La réduction ou l’optimisation de la consommation de ressources&lt;/li&gt; 	&lt;li&gt;La réduction de l’impact environnemental d’une activité ou d’un équipement&lt;/li&gt; 	&lt;li&gt;L’anticipation ou la préparation aux conséquences du changement climatique&lt;/li&gt; 	&lt;li&gt;La gestion des risques naturels&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Dépenses éligibles (non exhaustif) : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Matériel et équipements dédiés au projet&lt;/li&gt; 	&lt;li&gt;Immobilisations incorporelles (logiciels)&lt;/li&gt; 	&lt;li&gt;Formation des agents liées à l’usage des matériels&lt;/li&gt; 	&lt;li&gt;Etudes techniques (hors faisabilité) liées au matériel&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Les candidatures des EPCI sont instruites en appliquant les critères suivants :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Volet 1 - Aide à l’ingénierie pour favoriser et accélérer l’émergence de projets&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Caractérisation des objectifs du projet&lt;/li&gt; 	&lt;li&gt;Capacité à engager l’accompagnement à court terme et mobiliser des ressources humaines en interne&lt;/li&gt; 	&lt;li&gt;Contribution du projet aux orientations du &lt;a&gt;Plan Climat régional&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Volet 2 - Aide à l’investissement pour la mise en œuvre des projets structurants&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Caractère innovant du projet&lt;/li&gt; 	&lt;li&gt;Maturité du projet&lt;/li&gt; 	&lt;li&gt;Adéquation des moyens humains et matériels engagés avec les objectifs du projet&lt;/li&gt; 	&lt;li&gt;Contribution du projet aux orientations du &lt;a&gt;Plan Climat régional&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;Impacts du projet (services, usagers, partenaires, etc.) à moyen et long terme&lt;/li&gt; 	&lt;li&gt;Mise en place de la mesure des impacts (indicateurs)&lt;/li&gt; 	&lt;li&gt;Calendrier de réalisation&lt;/li&gt; 	&lt;li&gt;Lisibilité et transparence de la méthodologie&lt;/li&gt; 	&lt;li&gt;Prise en compte de la dimension numérique responsable (écolabels, écoconception du projet, analyse d’impact du projet, etc.)&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les dossiers de demande doivent être transmis de manière dématérialisée sur la plateforme régionale Subventions en ligne avant le démarrage des acquisitions liées au projet.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;L&amp;#039;entreprise doit créer ou se connecter à son compte puis effectuer sa demande de subvention d&amp;#039;investissement. Les pièces justificatives nécessaires à l’instruction du dossier doivent être jointes directement dans le dossier dématérialisé.&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les dossiers peuvent être déposés tout au long de l’année. Leur analyse sera faite chronologiquement, par ordre d’arrivée. &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Un échange préalable auprès des services de la Région Sud est fortement recommandé afin de vérifier l’éligibilité au dispositif régional.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S161" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/parcours-sud-territoires-intelligents-innovants-et-durables</t>
+        </is>
+      </c>
+      <c r="W161" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PSST/depot/simple</t>
+        </is>
+      </c>
+      <c r="X161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers &lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00&lt;br /&gt; au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/parcours-sud-territoires-intelligents-innovants-et-durables/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>165931</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Proposer un kit de lutte contre les déserts médicaux</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>Kit de lutte contre les déserts médicaux et de soutien aux professionnels de santé</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face à la progression des déserts médicaux, qui n’épargne aujourd’hui aucune région française, l’exécutif régional souhaite renforcer sa politique de santé en s’engageant dans une démarche d’aménagement solidaire des territoires en matière d’accès aux soins qui s’appuie sur le cadre d’intervention du Kit de lutte contre les déserts médicaux.&lt;br /&gt; Ainsi la Région s’engage dans une démarche de soutien auprès des communes et des professionnels de santé à travers une palette de dispositifs, d’aides et d’outils, articulés autour de volets d’intervention complémentaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le soutien aux structures d’exercice coordonné : maisons de santé pluriprofessionnelles régionales ou centre de santé ;&lt;/li&gt; 	&lt;li&gt;L’installation des médecins généralistes en zones sous denses ;&lt;/li&gt; 	&lt;li&gt;L’accueil d’étudiants en médecine générale dans les territoires ;&lt;/li&gt; 	&lt;li&gt;L’hébergement territorial des étudiants en santé ;&lt;/li&gt; 	&lt;li&gt;Le déploiement de la télémédecine et du numérique en santé ;&lt;/li&gt; 	&lt;li&gt;Une meilleure accessibilité aux soins d’urgence.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Selon les volets, le Kit s’adresse aux communes, collectivités territoriales et établissements publics de coopération intercommunale (EPCI), établissements de santé, professionnels de santé libéraux et regroupements de professionnels de santé.&lt;/p&gt; &lt;p&gt;Chacun de ces volets représente un levier de lutte contre la désertification médicale. Leur mobilisation associe l’agence régionale de santé, les professionnels et les établissements de santé, ainsi que les élus des collectivités territoriales et des établissements publics de coopération intercommunale.&lt;/p&gt; &lt;p&gt;Chacun de ces volets représente un levier de lutte contre la désertification médicale. Leur mobilisation associe l’agence régionale de santé, les professionnels et les établissements de santé, ainsi que les élus des collectivités territoriales et des établissements publics de coopération intercommunale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N162" s="1" t="inlineStr">
+        <is>
+          <t>Santé</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P162" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
+      <c r="S162" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U162" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V162" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/kit-de-lutte-contre-les-deserts-medicaux-et-de-soutien-aux-professionnels-de-sante</t>
+        </is>
+      </c>
+      <c r="W162" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_DESERTS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Plus d’infos : &lt;a href="mailto:kitdesertsmedicaux&amp;#64;maregionsud.fr"&gt;kitdesertsmedicaux&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y162" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/kit-de-lutte-contre-les-deserts-medicaux/</t>
+        </is>
+      </c>
+      <c r="AA162" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>165932</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine</t>
+        </is>
+      </c>
+      <c r="D163" s="1" t="inlineStr">
+        <is>
+          <t>Valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;objectif est la diversification de l&amp;#039;offre d&amp;#039;information en direction des publics, par des pratiques systématiques de diffusion des résultats des inventaires, par le soutien aux projets de médiatisation du patrimoine, répond aux ambitions de qualité scientifique, d&amp;#039;efficacité, d&amp;#039;impact sur la vie culturelle régionale propres à une réelle valorisation économique et touristique des territoires.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P163" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Communes, intercommunalités, groupements de communes, départements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Associations dont l&amp;#039;objet patrimonial est ancré sur le territoire régional&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Domaine patrimonial éligible&lt;/span&gt;&lt;br /&gt; Patrimoine matériel relevant de l&amp;#039;urbanisme, de l&amp;#039;architecture, des décors portés, du mobilier et des objets d&amp;#039;art situés sur le territoire de la région Provence-Alpes-Côte d&amp;#039;Azur, collections des établissements labellisés Musées de France.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Types de projets éligibles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expositions temporaires dont les thèmes présentent un intérêt scientifique pertinent par rapport au patrimoine régional et dont le rayonnement public potentiel s’étend sur territoire régional ou a minima sur 3 départements de la région&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les lieux d&amp;#039;exposition doivent être dédiés spécifiquement à la médiatisation, aux normes de sécurité, d’accessibilité et d&amp;#039;accueil du public&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Diffusion numérique des fonds patrimoniaux, des collections des Musées de France, du patrimoine culturel des territoires étudiés par l’Inventaire général ou en convention de recherche avec l’Inventaire général, en cours de Plan concerté ou dont le Plan concerté est achevé depuis moins de deux ans&lt;/li&gt; 	&lt;li&gt; Tout type de restitution des études réalisées en conventionnement avec l&amp;#039;Inventaire général, dont les publications papier et numérique, sous réserve d’une validation scientifique par l&amp;#039;Inventaire général.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/valorisation-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="X163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Patrimoine et Musée : &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Gaëlle Cuesta: &lt;a href="mailto:gcuesta&amp;#64;maregionsud.fr"&gt;gcuesta&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valorisation-du-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>165933</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les artistes : musique, théâtre, arts du mouvement</t>
+        </is>
+      </c>
+      <c r="D164" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux artistes : musique, théâtre, arts du mouvement</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt; favoriser la permanence d’artistes professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt;encourager leur rayonnement en région et à l’échelle nationale et internationale&lt;/li&gt; 	&lt;li&gt; soutenir l’emploi des artistes professionnels&lt;/li&gt; 	&lt;li&gt; soutenir la création et la production dans la pluralité des esthétiques musicales&lt;/li&gt; 	&lt;li&gt;encourager la rencontre avec les publics les plus diversifiés et les acteurs des territoires&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les équipes artistiques professionnelles ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt; Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;Ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;En conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt; Subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dans le cadre d’une action spécifique de résidence pourront être éligibles des projets portés par des associations autour d’une équipe artistique professionnelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Ne sont pas éligibles:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les compagnies&lt;/li&gt; 	&lt;li&gt;Groupes et ensembles de pratiques amateurs (orchestres, harmonies, chorales, etc.)&lt;/li&gt; 	&lt;li&gt;Les autres structures représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;Les communes et intercommunalités et leurs établissements publics&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P164" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Sont éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les équipes artistiques professionnelles ayant un établissement ou une succursale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Situés en région Provence-Alpes-Côte d’Azur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ayant au moins une année d’existence à la date du vote&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;En conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans le cadre d’une action spécifique de résidence pourront être éligibles des projets portés par des associations autour d’une équipe artistique professionnelle.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne sont pas éligibles:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Les compagnies&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Groupes et ensembles de pratiques amateurs (orchestres, harmonies, chorales, etc.)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les autres structures représentant les pratiques amateurs&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les communes et intercommunalités et leurs établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour bénéficier de l’aide régionale, les structures présentent un programme prévisionnel.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;a) Pour une aide au fonctionnement annuel (exploitation)&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Les programmes d’activité annuels doivent répondre aux critères suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Un projet artistique et culturel détaillé garantissant une qualité artistique&lt;/li&gt; 	&lt;li&gt;Un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;Un ancrage territorial&lt;/li&gt; 	&lt;li&gt;Une mise en œuvre régulière de nouvelles productions et de créations, et la diffusion d’un répertoire&lt;/li&gt; 	&lt;li&gt;Une diffusion à l’échelle régionale, nationale et internationale&lt;/li&gt; 	&lt;li&gt;Un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt;Des collaborations régulières avec les acteurs culturels du territoire régional&lt;/li&gt; 	&lt;li&gt;Une démarche écoresponsable&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;b) Pour une aide au projet (action spécifique)&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Le programme du projet doit répondre aux critères suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Projets d’artistes professionnels et confirmés, s’appuyant sur une dynamique de coopération entre des acteurs de terrain : acteurs publics locaux, équipes artistiques et acteurs associatifs culturels et non culturels, sur les pratiques des populations et permettant de répondre à des disparités d’offre culturelle&lt;/li&gt; 	&lt;li&gt;Projets structurants d’accueil en résidence artistique longue permettant l’inscription d’artistes et de groupes professionnels confirmés sur un territoire, mis en œuvre par au moins trois acteurs de terrain différents autour de l’artiste : acteurs publics, associations culturelles et non culturelles&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pacte régional : Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Sont exclus : &lt;/strong&gt;les actions pouvant être examinées dans le cadre de l&amp;#039;action éducative de la Région, les projets de création artistique pouvant être examinés dans le cadre de l’appel à projets Carte blanche aux artistes, les stages et master-classes, les tremplins, les concours, les cours de pratiques artistiques, les académies de formation musicale.&lt;/p&gt;
+ &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique ou une demande concernant de l&amp;#039;investissement, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, de l&amp;#039;achat, de l&amp;#039;investissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-artistes-musique-theatre-arts-du-mouvement</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-artistes-musique-theatre-arts-du-mouvement-1/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
+        <v>165942</v>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Lancer mon projet de boutique</t>
+        </is>
+      </c>
+      <c r="D165" s="1" t="inlineStr">
+        <is>
+          <t>Mon projet de boutique</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H165" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez redynamiser votre centre-ville ou centre-bourg et faciliter le démarrage de nouvelles activités commerciales dans des conditions sécurisantes pour les entrepreneurs ?&lt;/p&gt;&lt;p&gt; Avec Mon projet de boutique, la Région Sud en partenariat avec Bpifrance et Initiative Sud prend en charge jusqu&amp;#039;à 50% du coût d’implantation d’une boutique sur votre territoire et accompagne les porteurs de projets à concrétiser la création de leur entreprise du montage de leur projet jusqu’au financement.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les communes&lt;/li&gt; 	&lt;li&gt;Les syndicats de communes&lt;/li&gt; 	&lt;li&gt;Les communautés de communes&lt;/li&gt; 	&lt;li&gt;Les communautés urbaines&lt;/li&gt; 	&lt;li&gt;Les communautés d&amp;#039;agglomération&lt;/li&gt; 	&lt;li&gt;Les Métropoles&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N165" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O165" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P165" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2024</t>
+        </is>
+      </c>
+      <c r="R165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En complémentarité d&amp;#039;&lt;a href="https://agence-cohesion-territoires.gouv.fr/action-coeur-de-ville-42" target="_blank"&gt;Action cœur de ville&lt;/a&gt;, &lt;a href="https://agence-cohesion-territoires.gouv.fr/petites-villes-de-demain-45"&gt;Petite ville de demain&lt;/a&gt; et des politiques d’aménagement favorisant le commerce de centre-ville ou de réhabilitation de cellules commerciales, Initiative Sud vous accompagne à favoriser l&amp;#039;implantation de nouveaux commerces au sein de locaux vacants situé sur votre territoire.&lt;br /&gt; &lt;br /&gt; Les porteurs de projets ayant candidaté sur la base d’un dossier constitué avec l’appui d’un conseiller d&amp;#039;Initiative Sud font l’objet d’un examen par un Comité technique de pré-sélection constitué des parties prenantes de l&amp;#039;Appel à projets (Initiative Sud, commune, EPCI, etc.).&lt;br /&gt; &lt;br /&gt; A l’issue, les candidats présélectionnés sont conviés à un comité de sélection qui délibérera du projet retenu.&lt;br /&gt; &lt;br /&gt; &lt;a href="https://sud.monprojetdeboutique.com/" target="_blank"&gt;Consulter les appels à projets en cours&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; &lt;a href="https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html"&gt;Trouver la plateforme Initiative au plus proche de chez vous&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S165" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U165" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V165" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/mon-projet-de-boutique</t>
+        </is>
+      </c>
+      <c r="W165" s="1" t="inlineStr">
+        <is>
+          <t>https://www.initiative-france.fr/je-me-lance/trouver-mon-interlocuteur.html</t>
+        </is>
+      </c>
+      <c r="X165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;&lt;span&gt;Portail Entreprises de la Région Sud&lt;/span&gt;&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;&lt;span&gt;Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00 au &lt;/span&gt;&lt;/span&gt;&lt;strong&gt;&lt;a href="tel:0805805145"&gt;&lt;strong&gt;0 805 805 145&lt;/strong&gt;&lt;/a&gt;&lt;/strong&gt;&lt;span&gt;&lt;span&gt; (services et appels gratuits) &lt;/span&gt;&lt;/span&gt;ou par courriel à &lt;strong&gt;&lt;a href="mailto:relationentrepriseusager&amp;#64;maregionsud.fr"&gt;&lt;strong&gt;relationentrepriseusager&amp;#64;maregionsud.fr&lt;/strong&gt;&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y165" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mon-projet-de-boutique-1/</t>
+        </is>
+      </c>
+      <c r="AA165" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
+        <v>165944</v>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Devenir éco-ambassadeur</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>Devenez éco-Ambassadeur !</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H166" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les éco-ambassadeurs sont des jeunes volontaires, entre 2 et 5 par établissement, choisis pour impulser une dynamique collective. Si le nombre de candidats dépasse ce quota, un tirage au sort sera effectué.&lt;/p&gt;
+&lt;p&gt;Ces éco-ambassadeurs ont vocation à s’exprimer et agir sur les enjeux environnementaux au sein de leurs établissements :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;par l’élaboration de projets de développement durable dans les établissements afin de sensibiliser le plus grand nombre de jeunes,&lt;/li&gt; 	&lt;li&gt;par la participation aux commissions restauration des établissements afin de contribuer à une alimentation plus saine et plus locale,&lt;/li&gt; 	&lt;li&gt;par des initiatives encourageant les établissements à l’obtention d’un écolabel,&lt;/li&gt; 	&lt;li&gt;par la mise en place d’un dialogue inter-établissements visant à promouvoir les bonnes pratiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le statut d’éco-ambassadeur est compatible et complémentaire avec celui de l’éco-délégué.&lt;br /&gt; &lt;br /&gt; Une charte rédigée par les membres du Parlement Régional de la Jeunesse a pour objectif de clarifier le rôle, le statut et les missions de ces éco-ambassadeurs.&lt;/p&gt; &lt;p&gt;Les lycéens/lycéennes et les étudiants en IFSI (Institut de formation en soins infirmiers).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N166" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Formation professionnelle
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O166" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P166" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="R166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Être lycéen/lycéenne ou en ISFI.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S166" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U166" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V166" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/devenez-eco-ambassadeur</t>
+        </is>
+      </c>
+      <c r="W166" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_PARLREGJ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cécile CRISTOL : &lt;a href="https://www.maregionsud.fr/vos-aides/detail?tx_eannuaires_pi2%5Baction%5D&amp;#61;show&amp;amp;tx_eannuaires_pi2%5Bcontroller%5D&amp;#61;Fiche&amp;amp;tx_eannuaires_pi2%5Bfiche_preview%5D&amp;#61;5990&amp;amp;cHash&amp;#61;110a7844d71f685980a59f80492caadf#"&gt;ccristol&amp;#64;maregionsud.fr &lt;/a&gt;- 0664387070&lt;br /&gt; et Laurie DEBELLE :&lt;a href="https://www.maregionsud.fr/vos-aides/detail?tx_eannuaires_pi2%5Baction%5D&amp;#61;show&amp;amp;tx_eannuaires_pi2%5Bcontroller%5D&amp;#61;Fiche&amp;amp;tx_eannuaires_pi2%5Bfiche_preview%5D&amp;#61;5990&amp;amp;cHash&amp;#61;110a7844d71f685980a59f80492caadf#"&gt; ldebelle&amp;#64;maregionsud.fr&lt;/a&gt; - 0662111639&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y166" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z166" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/devenez-eco-ambassadeur-1/</t>
+        </is>
+      </c>
+      <c r="AA166" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>165947</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Financer les équipements scientifiques des organismes publics de recherche et d’enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Financement des équipements scientifiques des organismes publics de recherche et d'enseignement supérieur</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H167" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un organisme public de recherche et d&amp;#039;enseignement supérieur, lauréat de l&amp;#039;appels à projets LabCom et/ou Chaires Industrielles de l&amp;#039;Agence Nationale de la Recherche (ANR) et vous souhaitez acquérir des équipements scientifiques complémentaires ?&lt;br /&gt; Avec cet appel à projets, la Région souhaite soutenir la création de partenariats structurants entre acteurs publics et privés régionaux permettant ainsi d&amp;#039;accroitre les capacités de recherche et d’innovation en vue de conforter l’excellence de la recherche et de favoriser son rayonnement à l’échelle nationale et internationale.&lt;/p&gt; &lt;p&gt;&lt;span&gt;&lt;strong&gt;Sont éligibles : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les organismes publics de recherche et d&amp;#039;enseignement supérieur (universités, EPST, EPIC, Ecoles, etc.)&lt;/li&gt; 	&lt;li&gt;Implantés en Provence-Alpes-Côte d&amp;#039;Azur&lt;/li&gt; 	&lt;li&gt;Lauréats des Appels à Projets (AAP) &lt;a href="https://anr.fr/fr/detail/call/labcom-2025-laboratoires-communs-organismes-de-recherche-publics-pme-eti-et-start-up/"&gt;LabCom&lt;/a&gt; ou &lt;a href="https://anr.fr/fr/detail/call/chaires-industrielles-edition-2025/"&gt;Chaires Industrielles&lt;/a&gt; de l&amp;#039;Agence Nationale de la Recherche (ANR)&lt;/li&gt; 	&lt;li&gt;Pour les organismes retenus aux AAP LabCom : un partenariat avec une PME (Petite et Moyenne Entreprise) ou une ETI (Entreprise de Taille Intermédiaire) dont le siège social ou l’établissement est situé sur le territoire régional est obligatoire&lt;/li&gt; 	&lt;li&gt;Pour les organismes retenus aux AAP Chaires Industrielles : un partenariat avec, a minima, une entreprise implantée sur le territoire régional est obligatoire&lt;/li&gt; 	&lt;li&gt;Souhaitant acquérir des équipements scientifiques complémentaires ne relevant pas du périmètre du dossier de candidature déposé à l’ANR&lt;/li&gt; 	&lt;li&gt;N&amp;#039;ayant pas fait l’objet d’autres financements de la Région Sud pour le projet présenté&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Emploi</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="Q167" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les équipements doivent être liés directement à la mise en œuvre du partenariat public-privé envisagé dans le dossier de candidature ANR et avoir un effet structurant, accélérateur et facilitateur de la nouvelle collaboration laboratoire/entreprise en émergence sur le territoire régional.&lt;br /&gt; &lt;br /&gt; La présentation du projet doit indiquer l’articulation avec le projet déposé à l’AAP ANR LabCom ou Chaires Industrielles et permettre de renforcer la collaboration entre les partenaires.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Les critères de sélection sont :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La pertinence au regard des objectifs de l’AAP&lt;/li&gt; 	&lt;li&gt;L&amp;#039;adéquation des moyens demandés avec le projet LabCom ou Chaires Industrielles de l&amp;#039;ANR&lt;/li&gt; 	&lt;li&gt;L&amp;#039;effet incitatif et/ou accélérateur de l’intervention régionale sur le partenariat public/privé&lt;/li&gt; 	&lt;li&gt;La crédibilité de l’impact des équipements acquis sur les travaux de recherche du laboratoire et le potentiel d’innovation&lt;/li&gt; 	&lt;li&gt;La pertinence du calendrier&lt;/li&gt; 	&lt;li&gt;Les retombées prévisionnelles en matière de propriété intellectuelle (brevets, licences, etc.) et de production scientifique (publications, colloques, etc.)&lt;/li&gt; 	&lt;li&gt;La stratégie de pérennisation de la collaboration laboratoire/entreprise(s)&lt;/li&gt; 	&lt;li&gt;Le caractère stratégique à l’échelle régionale&lt;/li&gt; 	&lt;li&gt;L&amp;#039;incitativité de l’aide demandée&lt;/li&gt; 	&lt;li&gt;Le concours au développement des &lt;a href="https://www.risingsud.fr/transformer-mon-entreprise/nos-filieres-dexcellence"&gt;8 filières d’avenir de la Région&lt;/a&gt; et/ou du &lt;a&gt;Plan Climat : gardons une Cop d&amp;#039;avance&lt;/a&gt; et/ou s’inscrire dans le cadre du &lt;a&gt;Schéma Régional de Développement Économique d’Innovation et d’Internationalisation 2022-2028&lt;/a&gt; &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;S’agissant de demande d’équipements scientifiques complémentaires à des projets déposés en parallèle à l’ANR, les services de la Région pourront solliciter l&amp;#039;agence sur le contenu des dossiers déposés au titre des AAP LabCom et Chaires Industrielles. Au regard des dossiers présentés, les porteurs de projet pourront être auditionnés.&lt;/p&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; L&amp;#039;Appel à Projets (AAP) est ouvert à compter du 1er janvier 2025 jusqu’au 31 décembre 2026 sous réserve des disponibilités budgétaires annuelles.&lt;br /&gt; &lt;br /&gt; Pour chaque année, la date limite de dépôt des dossiers sur la plateforme régionale seront précisées dans le dossier de candidature, en cohérence avec les calendriers des AAP « LabCom » et « Chaires industrielles » de l’ANR. Les dates prévisionnelles des relèves sont le 15 juillet et le 15 décembre.&lt;br /&gt; &lt;br /&gt; Le présent dispositif étant dédié uniquement aux lauréats des AAP de l&amp;#039;ANR, un échange préalable auprès du Service Innovation Recherche et Enseignement Supérieur (SIRES) à l&amp;#039;adresse &lt;a href="mailto:scoppens&amp;#64;maregionsud.fr"&gt;scoppens&amp;#64;maregionsud.fr&lt;/a&gt; est demandé afin de vérifier l’éligibilité au dispositif régional et d&amp;#039;obtenir le dossier de candidature.&lt;br /&gt; &lt;br /&gt; Pour procéder au dépôt de leur demande, les structures éligibles sont invitées à utiliser le lien communiqué par le SIRES.&lt;br /&gt; &lt;br /&gt; En complément, une copie en version numérique du formulaire devra être transmise au SIRES à l&amp;#039;adresse &lt;a href="mailto:ldelamare&amp;#64;maregionsud.fr"&gt;ldelamare&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/financement-des-equipements-scientifiques-des-organismes-publics-de-recherche-et-denseignement-superieur</t>
+        </is>
+      </c>
+      <c r="X167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Relations Entreprises et Usagers&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00&lt;br /&gt; au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y167" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financement-des-equipements-scientifiques-des-organismes-publics-de-recherche-et-d-enseignement-superieur/</t>
+        </is>
+      </c>
+      <c r="AA167" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
+        <v>165953</v>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier  du Pass Sud Montagne</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Pass Sud Montagne - Partenaires</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H168" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Avec le Pass Sud Montagne, la Région Sud accompagne les lycéennes et lycéens scolarisés en Provence-Alpes-Côte d’Azur, grâce à une aide individuelle de 100€ par an, pour pratiquer des activités sportives et de loisirs de montagne, d’été et d’hiver.&lt;br /&gt; &lt;br /&gt; Ce pass est entièrement dématérialisé ! Il est accessible depuis l’application mobile et le site « ça se pass avec la Région Sud ».&lt;br /&gt; &lt;br /&gt; La Région Sud s’engage pour le développement des filières économiques et sportives de ses territoires de montagne.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Vous êtes déjà partenaires du Pass Sud Montagne ? &lt;a href="https://pass.maregionsud.fr/login/partner" rel="noreferrer" target="_blank"&gt;Connectez-vous ici&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;Seuls les partenaires domiciliés au sein de communes du territoire régional visées par les dispositions de la loi Montagne, sont éligibles au dispositif et référençables sur la plateforme. &lt;a href="https://www.maregionsud.fr/fileadmin/user_upload/1-FICHIERS/2-DOCUMENTS/Education-lycee-Formation/Communes_region_Loi_Montagne_-_Region_Sud.pdf" target="_blank"&gt;Voir la liste des communes concernées(pdf - 528 Ko)&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Font exception les activités relevant du Hockey sur glace, des Sports de glace, du Ski et du Sport scolaire, pour lesquelles l&amp;#039;ensemble des partenaires concernés par ces activités et domiciliés en Provence-Alpes-Côte d’Azur sont éligibles, sans distinction géographique. &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;span&gt;Disciplines et activités sportives éligibles : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Sports de neige&lt;/strong&gt; : ski alpin/ski alpin handi, ski de fond/ski de fond handi, biathlon/biathlon handi, rollerski, saut à ski, combiné nordique, ski freestyle, ski de vitesse, ski de randonnée, raquettes, snowboard/snowboard handi, télémark, escalade sur glace.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Sports de glace&lt;/strong&gt; : patinage artistique, patinage de vitesse, curling/curling fauteuil, hockey sur glace/para hockey sur glace, luge, skeleton, bobsleigh.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Sports en eau vive &lt;/strong&gt;: rafting, canoë kayak, canyoning, hydrospeed.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Sports aériens &lt;/strong&gt;: deltaplane, parapente, vol à voile, paralpinisme, highline.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Sports terrestres&lt;/strong&gt; : alpinisme, cani-rando, escalade, escalade en salle, marche nordique, randonnée à pied, randonnée aquatique, trail, trekking, vélo de montagne, VTT, gravel, VTTAE et via Ferrata.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;La Région se réserve le droit de faire évoluer la liste des activités sportives et de loisirs éligibles, au fur et à mesure de la vie du dispositif.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Téléchargez et diffusez les supports officiels du dispositif !&lt;/strong&gt;&lt;br /&gt; Dans le drive, vous trouverez tous les supports utiles pour relayer et communiquer le Pass Sud Montagne sur vos canaux : affiches, kit réseaux sociaux, bannières web, vidéos... À partager autour de vous !&lt;/p&gt;
+&lt;p&gt;&lt;a&gt;Télécharger le kit de communication pass Sud Montagne&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N168" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O168" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P168" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="R168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Parmi les critères d’éligibilité des partenaires, on retrouve leur catégorisation selon la nature des activités proposées, via leur code APE (Activité Principale Exercée). &lt;/p&gt;
+&lt;p&gt;Dans le cadre du Pass Sud Montagne, seuls les codes APE suivants sont éligibles au dispositif au titre de l’année 2025-2026 :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;N°93.11Z - Gestion d&amp;#039;installations sportives, dont les salles d’escalade et les patinoires ;&lt;/li&gt; 	&lt;li&gt;N°77.21Z - Location et location-bail d&amp;#039;articles de loisirs et de sport, dont la location de cycles, de skis, de vélos, d&amp;#039;articles de loisirs et de sport et d&amp;#039;équipement de sport ;&lt;/li&gt; 	&lt;li&gt;N°49.39C - Téléphériques et remontées mécaniques ;&lt;/li&gt; 	&lt;li&gt;N°85.51Z - Enseignement de disciplines sportives et d&amp;#039;activités de loisirs, dont les cours de ski et de sports d’hiver de glisse dispensés par des moniteurs ;&lt;/li&gt; 	&lt;li&gt;N°93.19Z - Autres activités liées au sport, dont la randonnée et le trekking avec un guide de montagne ;&lt;/li&gt; 	&lt;li&gt;N°93.12Z - Activités de clubs de sports dont l’achat de licences sportives ; &lt;/li&gt; 	&lt;li&gt;N°94.11Z - Activités des organisations patronales et consulaires lorsque ces activités concernent des écoles et des moniteurs de ski &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Lorsque des activités de téléphériques et de remontées mécaniques sont gérées sous le régime d’une régie municipale, la Commune concernée est également éligible au dispositif.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Inscrivez-vous au Pass Sud Montagne en quelques étapes :&lt;/strong&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Créez votre compte, saisissez vos coordonnées et renseignez l’ensemble des rubriques demandées&lt;/li&gt; 	&lt;li&gt;Joignez les pièces nécessaires à l’affiliation au dispositif&lt;/li&gt; 	&lt;li&gt;Signez la convention d&amp;#039;affiliation via l&amp;#039;outil en ligne dédié&lt;/li&gt; &lt;/ol&gt;
+&lt;p&gt;Une fois votre demande d’affiliation instruite et validée, vous serez référencé en tant que partenaire du Pass Sud Montagne et aurez la possibilité de réaliser des transactions avec les bénéficiaires du dispositif. Vous serez remboursé automatiquement tous les 15 jours par le prestataire de la Région au titre des transactions enregistrées dans le cadre du Pass Sud Montagne.&lt;/p&gt;
+&lt;p&gt;Le montant d’une transaction ne peut être supérieur au solde du porte-monnaie numérique alloué à chaque lycéen, soit 100€ maximum. Si le montant facturé est supérieur à ce solde, la différence est à la charge du bénéficiaire.&lt;/p&gt;
+&lt;p&gt;Une utilisation simple, grâce à une application mobile partenaires gratuite mise à votre disposition !&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S168" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U168" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V168" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/pass-sud-montagne-partenaires</t>
+        </is>
+      </c>
+      <c r="W168" s="1" t="inlineStr">
+        <is>
+          <t>https://pass.maregionsud.fr/partners/register</t>
+        </is>
+      </c>
+      <c r="X168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute question sur le dispositif &lt;a href="https://www.maregionsud.fr/contacter-la-region" target="_blank"&gt;contactez Allo Région Sud&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Pour toute question d’ordre technique (problème de connexion, de création de compte, de mot de passe, de signature de convention…), l’assistance téléphonique est accessible au &lt;strong&gt;0 806 707 650 (service gratuit &amp;#43; prix d’un appel local), du lundi au samedi de 9h à 18h.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y168" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/pass-sud-montagne-partenaires/</t>
+        </is>
+      </c>
+      <c r="AA168" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
+        <v>165954</v>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les conditions d’exercice de mission des forces de l'ordre</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux forces de sécurité</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H169" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région s’engage pour la modernisation des conditions d’exercice des missions dévolues aux forces de sécurité en Provence-Alpes-Côte d’Azur en accompagnant les efforts des communes et des organismes publics et privés intervenant dans les champs de la sécurité et de la défense par la création d’un nouveau volet du dispositif d’aide dans le cadre du Plan « Région Sud, la région sûre ».&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Le dispositif à l’attention des communes&lt;/span&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Le dispositif « Région Sud, la région sûre » s’adresse aux communes pour leurs polices municipales notamment lorsqu’une convention de coordination a été passée avec l’Etat ou que le service de police municipale ait été autorisé par un arrêté du Préfet ou du Procureur de la République.&lt;/p&gt;
+&lt;p&gt;Il permet aux communes éligibles de solliciter un cofinancement régional pour l’acquisition d’équipements pour les services de police municipale Le dispositif « Région Sud, la région sûre » permet également aux communes éligibles de solliciter un cofinancement régional pour la création ou l’extension d’un réseau de vidéoprotection réalisé en maîtrise d’ouvrage communale afin de sécuriser les équipements et les espaces publics ou pour l’équipement des centres de supervision urbains (CSU) ou des centres de supervision intercommunaux (CSI). Seules les dépenses d’investissement sont éligibles.&lt;/p&gt;
+&lt;p&gt;Le dispositif « Région Sud, la région sûre » s’adresse aux communes pour leurs polices municipales notamment lorsqu’une convention de coordination a été passée avec l’Etat ou que le service de police municipale ait été autorisé par un arrêté du Préfet ou du Procureur de la République.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;Il s’adresse également aux organismes privés (associations) œuvrant dans les domaines à vocation sociale, sportive ou culturelle intervenant dans le champ de la sécurité et de la défense.&lt;/p&gt; &lt;p&gt;Une  convention a été signée avec l’Etat (Ministre de l’Intérieur) pour répondre aux quatre objectifs suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de moderniser les conditions d’exercice des missions dévolues aux forces de sécurité de l’Etat en Provence-Alpes-Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;de renforcer la sécurité des usagers des gares et des transports publics,&lt;/li&gt; 	&lt;li&gt;de renforcer la sécurité des élèves et des personnels des lycées, des centres de formation d’apprentis, des centres de formations sanitaires et sociales relevant de la compétence régionale, ainsi que de leurs moyens de transports,&lt;/li&gt; 	&lt;li&gt;de renforcer la sécurité des touristes, dont la qualité de l’accueil est déterminant pour l’attractivité internationale et le tissu économique régional.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ainsi, peuvent être soutenues les opérations de construction ou de reconstruction de locaux affectés aux polices municipales, à la police nationale ou à la gendarmerie nationale, de même que  leurs équipements.&lt;/p&gt;
+&lt;p&gt;Aujourd’hui nous allons plus loin en soutenant les communes pour leur équipement en vidéoprotection.&lt;/p&gt; &lt;p&gt;Une  convention a été signée avec l’Etat (Ministre de l’Intérieur) pour répondre aux quatre objectifs suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;moderniser les conditions d’exercice des missions dévolues aux forces de sécurité de l’Etat en Provence-Alpes-Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;renforcer la sécurité des usagers des gares et des transports publics,&lt;/li&gt; 	&lt;li&gt;renforcer la sécurité des élèves et des personnels des lycées, des centres de formation d’apprentis, des centres de formations sanitaires et sociales relevant de la compétence régionale, ainsi que de leurs moyens de transports,&lt;/li&gt; 	&lt;li&gt;renforcer la sécurité des touristes, dont la qualité de l’accueil est déterminant pour l’attractivité internationale et le tissu économique régional.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Aujourd’hui nous allons plus loin en soutenant les communes pour leur équipement en vidéoprotection.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N169" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O169" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P169" s="1" t="inlineStr">
+        <is>
+          <t>04/10/2022</t>
+        </is>
+      </c>
+      <c r="R169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour les communes :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Le dispositif « Région Sud, la région sûre » s’adresse aux communes pour leurs polices municipales notamment lorsqu’une convention de coordination a été passée avec l’Etat ou que le service de police municipale ait été autorisé par un arrêté du Préfet ou du Procureur de la République.&lt;/p&gt;
+&lt;p&gt;&lt;em&gt;Important&lt;/em&gt; : sont notamment éligibles les services de police municipale installés ou intervenant sur un des périmètres suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;communes disposant de : 	&lt;ul&gt; 		&lt;li&gt;un ou plusieurs lycées ;&lt;/li&gt; 		&lt;li&gt;une ligne de Train Express Régional, une Ligne Express Régionale, une ligne de bus régulière mise en oeuvre par la Région ;&lt;/li&gt; 		&lt;li&gt;un classement en zone touristique internationale (au sens de l’article 242 de la loi du 6 août 2015) ;&lt;/li&gt; 		&lt;li&gt;un classement en zone touristique fixé par arrêtés des Préfets de département en région ;&lt;/li&gt; 		&lt;li&gt;une station thermale ;&lt;/li&gt; 		&lt;li&gt;une station de sport d’hiver.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les associations :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Le dispositif « Région Sud, la région sûre » s’adresse aux organismes publics et privés (associations) œuvrant dans les domaines à vocation sociale, sportive ou culturelle intervenant dans le champ de la sécurité et de la défense.&lt;/p&gt;
+&lt;p&gt;&lt;em&gt;Important&lt;/em&gt; : sont notamment éligibles les associations installées sur le territoire de la Région Provence-Alpes-Côte d’Azur et intervenant sur l’ensemble des périmètres suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;associations relevant des champs de la sécurité et de la défense, dont l’objet ou l’action est à vocation sociale, sportive ou culturelle ;&lt;/li&gt; 	&lt;li&gt;associations intervenant au bénéfice des personnels des forces de sécurité et de la défense ou de leurs familles.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les locaux doivent être rattachés aux locaux opérationnels de la police et de la gendarmerie. Le cas échéant, les besoins liés au « bâtiment » devront être instruits dans le cadre des opérations soumises au fonds de concours pour la police et la gendarmerie nationale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S169" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U169" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V169" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-aux-forces-de-securite</t>
+        </is>
+      </c>
+      <c r="W169" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AFS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:afs&amp;#64;maregionsud.fr"&gt;afs&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y169" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z169" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-forces-de-securite/</t>
+        </is>
+      </c>
+      <c r="AA169" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
+        <v>165965</v>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les dépôts sauvages</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif de lutte contre les dépôts sauvages</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H170" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région met gratuitement à disposition des lauréats de l&amp;#039;AMI un bureau d&amp;#039;études qui construira avec la Commune une stratégie complète de lutte contre les dépôts sauvages.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N170" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O170" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P170" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2024</t>
+        </is>
+      </c>
+      <c r="Q170" s="1" t="inlineStr">
+        <is>
+          <t>30/10/2026</t>
+        </is>
+      </c>
+      <c r="R170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les bénéficiaires éligibles sont :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- les Communes de moins de 5000 habitants,&lt;br /&gt;&lt;/p&gt;&lt;p&gt;les établissements publics de coopération intercommunale qui bénéficient d’un transfert des prérogatives des Maires en application de l&amp;#039;article L. 541-3 du code de l&amp;#039;environnement, et dont la population est inférieure à 25 000 habitants.La Région sera avant tout attentive à la volonté effective de la Commune de mettre en œuvre le plan d’actions qui sera coconstruit avec l’aide du bureau d’études financé par la Région et valorisera, dans son évaluation des candidatures, toutes les garanties en ce sens.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Les candidatures ou les questions&lt;/strong&gt; sont à adresser à Plan Régional Déchets &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;A l’étape du dépôt de candidature, les éléments ci-après sont obligatoires :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Une délibération de principe portant sur l’engagement de la Commune en faveur de la lutte contre les dépôts sauvages, la volonté de s’inscrire dans une stratégie de court et moyen terme sur le sujet, et la formalisation de la candidature à l’appel à manifestation d’intérêt régional (AMI).&lt;/li&gt; 	&lt;li&gt;Le questionnaire technique, proposé en téléchargement, signé du Maire de la Commune ou Président de l’établissement public de coopération intercommunale ;&lt;/li&gt; 	&lt;li&gt;Tous les éléments techniques que la Commune souhaite porter à la connaissance de la Région à des fins de diagnostic, d’engagement, d’innovation, d’exemplarité.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;La Commune a en charge :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La participation au Webinaire de lancement de la prestation qui la concerne ;&lt;/li&gt; 	&lt;li&gt;La réalisation de la cartographie des dépôts sauvages, au plus tôt, dans tous les cas pas plus de 3 semaines après le démarrage de la mission du prestataire ; La Région mettra à disposition de la Commune une application de géolocalisation. Les données seront partagées avec la Région et son Observatoire (ORD (ordeec.org)) mais ne seront pas accessibles au public.&lt;/li&gt; 	&lt;li&gt;L’identification des partenaires pertinents (associations, etc.)&lt;/li&gt; 	&lt;li&gt;Les invitations aux différents temps de travail sur son territoire, l’accueil de ces réunions ;&lt;/li&gt; 	&lt;li&gt;Les décisions sur les propositions d’actions formulées par le prestataire ;&lt;/li&gt; 	&lt;li&gt;La présentation en Conseil municipal du livrable définitif « livret communal de lutte contre les dépôts sauvages » ;&lt;/li&gt; 	&lt;li&gt;La mise en œuvre des actions librement choisies ;&lt;/li&gt; 	&lt;li&gt;La réponse au questionnaire que lui adressera la Région en fin de prestation, à des fins d’amélioration de ses dispositifs.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;A noter que, l’adhésion à la charte régionale Zéro déchet plastique et la participation à l’opération régionale Nettoyons le Sud sont des éléments de bonification de la candidature.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S170" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U170" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V170" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositif-de-lutte-contre-les-depots-sauvages</t>
+        </is>
+      </c>
+      <c r="X170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y170" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z170" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-de-lutte-contre-les-depots-sauvages-1/</t>
+        </is>
+      </c>
+      <c r="AA170" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
+        <v>165966</v>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les dépôts/déchets sauvages : aide à l'investissement</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre les dépôts/déchets sauvages : aide à l'investissement</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H171" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent dispositif permet le financement d’investissements participant à la lutte contre les dépôts sauvages, par exemple :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Dispositifs de limitation des accès (exemples : barrières, panneaux, rochers, aménagement de tranchées, …)&lt;/li&gt; 	&lt;li&gt;Dispositifs de type pièges photographiques, vidéos mobiles etc.&lt;/li&gt; 	&lt;li&gt;Aménagements ou équipements induisant un changement de comportement des usagers&lt;/li&gt; 	&lt;li&gt;Panneaux de communication, signalétique&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Ne sont pas éligibles, notamment : les véhicules, le matériel informatique et bureautique, l’enlèvement, le nettoyage et la dépollution des sites.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N171" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O171" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P171" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2024</t>
+        </is>
+      </c>
+      <c r="Q171" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les bénéficiaires éligibles sont les communes, et les établissements de coopération intercommunale qui bénéficient, au titre de l’article L. 5211-9-2 du Code général des collectivités territoriales, d’un transfert des prérogatives des Maires des communes membres qu&amp;#039;ils détiennent en application de l&amp;#039;article L. 541-3 du code de l&amp;#039;environnement.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Lors de l’instruction des demandes de subventions, la qualité des projets est appréciée au regard des éléments ci-après :&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; 1. Le Livret communal de lutte contre les dépôts sauvages (renseigné sur la base de la trame proposée en téléchargement) ( noté sur 18 points)&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Cohérence du livret dans son ensemble : le programme de mesures correspond au&lt;br /&gt; 	diagnostic, les modalités de concertation et communication sont calibrées sur les enjeux etc.&lt;/li&gt; 	&lt;li&gt;Ambition : le livret communal a fait l’objet d’une délibération, les objectifs de réduction fixés&lt;br /&gt; 	sont significatifs&lt;/li&gt; 	&lt;li&gt;Exhaustivité : le programme ne vise pas qu’un seul type de dépôts (par exemple incivilité&lt;br /&gt; 	urbaine), mais tient compte des différentes typologies&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;2. L’adhésion à la charte régionale Zéro déchet plastique (2 points)&lt;br /&gt; &lt;br /&gt; Les projets présentant une note inférieure à 12 points/20 points ne seront pas retenus.&lt;br /&gt; Les projets dont la note est supérieure ou égale à 12 points seront éligibles au dispositif, dans la limite des crédits disponibles.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;La demande en investissement comprendra :&lt;/strong&gt;&lt;br /&gt; &lt;br /&gt; 1. Le formulaire de demande de subvention régionale à un projet d’investissement avec les pièces administratives obligatoires relatives au bénéficiaire et au projet.&lt;br /&gt; &lt;br /&gt; 2. Les documents spécifiques au présent dispositif, qui serviront à l’évaluation du projet :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le livret communal de lutte contre les dépôts sauvages sur la trame proposée en téléchargement, et la délibération l’approuvant si elle a été prise,&lt;/li&gt; 	&lt;li&gt;Les devis estimatifs établis par des entreprises qualifiées.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Le bénéficiaire s’engage à :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Rendre compte régulièrement de l’avancée du projet,&lt;/li&gt; 	&lt;li&gt;Associer la Région aux comités de pilotage organisés,&lt;/li&gt; 	&lt;li&gt;Remettre à la Région, à la fin du projet, une fiche de retour d’expérience (sur la base du&lt;br /&gt; 	modèle en téléchargement),&lt;/li&gt; 	&lt;li&gt;Apposer le logo régional (condition d’obtention des aides, &lt;a href="https://www.maregionsud.fr/logo-region-sud"&gt;www.maregionsud.fr/logo-region-sud&lt;/a&gt;)  sur les documents, réalisations et investissements liés au projet.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S171" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U171" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V171" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-daction-regional-de-lutte-contre-les-depots-sauvages-aide-a-linvestissment</t>
+        </is>
+      </c>
+      <c r="W171" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_LUTDEPOTS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr" title="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y171" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z171" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutte-contre-les-depots-dechets-sauvages-aide-a-l-investissement/</t>
+        </is>
+      </c>
+      <c r="AA171" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
+        <v>165968</v>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la réussite de tous les jeunes avec les stages au Sud</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Stages au Sud : pour contribuer à la réussite de tous les jeunes</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H172" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce nouvel outil comporte trois grandes parties. D’abord, une banque de données, les entreprises y déposent leurs offres de stages destinées aux élèves de troisième, seconde et aux étudiants. Plus de 1 000 offres de stages sont référencées.&lt;/p&gt;
+&lt;p&gt;Les candidats peuvent répondre directement sur l’interface. Ensuite, un réseau d’ambassadeurs métiers, constitué de professionnels disponibles pour parler devant des classes, les professeurs intéressés par ces témoignages peuvent ainsi solliciter un ou plusieurs ambassadeurs directement via la plateforme. Enfin, les entreprises volontaires pour accueillir des visites sont répertoriées et peuvent être également directement contactées par les enseignants.&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://stages.maregionsud.fr/"&gt;Découvrez la plateforme numérique Stages au Sud&lt;/a&gt;&lt;/p&gt; &lt;p&gt;Les collégiens, lycéens et étudiants mais également les acteurs économiques, entreprises, associations, administrations, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N172" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O172" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P172" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2025</t>
+        </is>
+      </c>
+      <c r="R172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dépôt, suivi, consultation des offres de stages ainsi que des autre modalités (organisation de visites d&amp;#039;entreprises ou témoignages de professionnels en classe) via cette adresse : &lt;a href="http://www.stages.maregionsud.fr" target="_blank"&gt;www.stages.maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S172" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U172" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V172" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/stages-au-sud-pour-contribuer-a-la-reussite-de-tous-les-jeunes</t>
+        </is>
+      </c>
+      <c r="X172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute question générique : &lt;a href="mailto:stages&amp;#64;maregionsud.fr"&gt;stages&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Pour les professionnels qui souhaitent s&amp;#039;engager en tant qu&amp;#039;ambassadeur métier : &lt;a href="mailto:ambassadeurs-metiers&amp;#64;maregionsud.fr"&gt;ambassadeurs-metiers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y172" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z172" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/stages-au-sud-pour-contribuer-a-la-reussite-de-tous-les-jeunes/</t>
+        </is>
+      </c>
+      <c r="AA172" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>165979</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’innovation dans la formation</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'innovation pour la formation</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H173" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez un projet d’innovation formative répondant aux besoins en compétences des filières et métiers stratégiques régionaux (filières fortement pourvoyeuses d’emplois et d’enjeux d’avenir, nouveau métier ou métier en forte évolution, métiers en tension de recrutement).&lt;/p&gt;
+&lt;p&gt;Vous êtes organisme de formation, entreprise, Campus des métiers et qualifications et vous souhaitez éprouver un nouveau référentiel de formation, de nouvelles modalités pédagogiques ou encore proposer et tester un outillage innovant de l’approche par les compétences. Le Fonds d’innovation pour la formation vous permet de financer la recherche appliquée ou le développement expérimental avec une subvention pouvant aller jusqu’à 70% du coût du projet maximum, et 50% des investissements nécessaires à l’expérimentation.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Un organisme de formation, agissant en propre ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Un campus des métiers, ou un membre d’un campus des métiers, agissant au nom du campus ou comme mandataire d’un groupement dans lequel les entreprises sont présentes ou représentées,&lt;/li&gt; 	&lt;li&gt;Une entreprise, un groupement d’intérêt économique, une association, une société coopérative d’intérêt collective, ou d’autres formes de groupements d’entreprises, agissant comme mandataire d’un groupement associant au moins un organisme de formation continue ou initiale.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Emploi
+Mobilité pour tous
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O173" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P173" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets du Fonds d’innovation pour la formation doivent s’inscrire dans le champ de la formation professionnelle et viser prioritairement les personnes en recherche d’emploi. Ils doivent proposer l’ingénierie, le test et/ou l’expérimentation d’une solution pédagogique nouvelle et apportant une réelle plus-value à la résolution d’une problématique emploi-formation clairement et objectivement identifiée.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Le Fonds d’innovation pour la formation peut être mobilisé pour soutenir des projets visant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la création ou l’adaptation d’un référentiel de formation, en vue de son éventuel référencement au répertoire national des certifications professionnelles ou au répertoire spécifique, pour répondre aux besoins suscités par une économie en forte mutation (métiers émergents ou en forte évolution) ;&lt;/li&gt; 	&lt;li&gt;Le test de modalités pédagogiques rénovées susceptibles de favoriser un engagement durable dans le parcours vers l’emploi, d’individualiser les apprentissages, de favoriser l’inclusivité et la mixité ;&lt;/li&gt; 	&lt;li&gt; l’installation d’une offre de formation professionnelle inexistante ou insuffisante en région pour répondre à un enjeu de recrutement objectivé ; l’expérimentation doit permettre à la Région d’identifier la pertinence d’intégrer cette action au droit commun, notamment via le catalogue des formations professionnelles continues achetées par la Région à destination des demandeurs d’emploi ;&lt;/li&gt; 	&lt;li&gt; L’outillage de l’approche par les compétences, notamment en tirant profit des opportunités ouvertes par le numérique, l’IA ou encore le Big data.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les projets à impact significativement négatif sur le climat et sans intégration de la portée climatique ;&lt;/li&gt; 	&lt;li&gt; les actions de préqualification classiques, sauf à démontrer une approche complètement renouvelée ;&lt;/li&gt; 	&lt;li&gt; les actions portant uniquement sur l’accompagnement du bénéficiaire, sans intervention sur la formation en tant que telle ;&lt;/li&gt; 	&lt;li&gt; les projets se résumant au passage en tout distanciel d’une offre de formation ;&lt;/li&gt; 	&lt;li&gt; les actions de formation à la création d’entreprise.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Par mail adressé à &lt;a href="mailto:innovation-formation&amp;#64;maregionsud.fr"&gt;innovation-formation&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S173" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U173" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V173" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/fonds-dinnovation-pour-la-formation</t>
+        </is>
+      </c>
+      <c r="X173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:innovation-formation&amp;#64;maregionsud.fr"&gt;innovation-formation&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y173" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z173" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-d-innovation-pour-la-formation/</t>
+        </is>
+      </c>
+      <c r="AA173" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
+        <v>165980</v>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les festivals et manifestations de musique, théâtre, arts du mouvement et arts visuels</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux festivals manifestations : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H174" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Contribuer à structurer une offre artistique et culturelle accessible, diversifiée et de qualité,&lt;/li&gt; 	&lt;li&gt; Favoriser la programmation d’artistes professionnels régionaux, nationaux, internationaux&lt;/li&gt; 	&lt;li&gt;Soutenir l’emploi et participer à l’émergence d’artistes et au développement des carrières,&lt;/li&gt; 	&lt;li&gt; Développer des événements artistiques, festivals et expositions dans le domaine des arts visuels,&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et au développement économique et touristique des territoires,&lt;/li&gt; 	&lt;li&gt; Favoriser la rencontre avec un public large et diversifié, en période estivale et aussi toute l’année,&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations ayant un établissement ou une succursale&lt;/li&gt; 	&lt;li&gt;Situés en région Provence-Alpes-Côte d’Azur&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (collectivités, Etat, Europe...)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Et présentant un dossier complet :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt; Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les festivals et manifestations portés par les structures d’enseignement artistique&lt;/li&gt; 	&lt;li&gt;les établissements scolaires et universitaires&lt;/li&gt; 	&lt;li&gt;les grands orchestres, opéras, ballets et centres chorégraphiques nationaux&lt;/li&gt; 	&lt;li&gt;les centres sociaux&lt;/li&gt; 	&lt;li&gt;les structures représentant les pratiques amateurs&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N174" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O174" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P174" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt; Soutien au fonctionnement dans la musique et les arts de la scène :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une programmation artistique détaillée garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt; une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt; une dynamique de développement et une prise de risque artistique&lt;/li&gt; 	&lt;li&gt; l’emploi d’artistes professionnels, notamment régionaux et émergents&lt;/li&gt; 	&lt;li&gt; un projet de territoire à rayonnement régional ou intercommunal a minima ou concourant à la valorisation d’un patrimoine remarquable&lt;/li&gt; 	&lt;li&gt;une durée supérieure à 2 jours et des actions dans l’année&lt;/li&gt; 	&lt;li&gt;des collaborations avec les acteurs du territoire (éducatif, social, entreprises, tourisme, etc.)&lt;/li&gt; 	&lt;li&gt;une démarche écoresponsable&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Soutien au fonctionnement dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une programmation d’exposition(s) présentant les oeuvres de créateurs et tout particulièrement la création émergente,&lt;/li&gt; 	&lt;li&gt; une action culturelle de diffusion et de promotion des artistes à destination des publics de la région,&lt;/li&gt; 	&lt;li&gt;l’organisation d’actions de communication et de promotion destinées à sensibiliser le public régional et le milieu de l’art contemporain à la créativité des artistes, des galeries et des musées du secteur&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le montant de l’aide régionale est plafonné à 500 000 euros et ne peut excéder 40 % du montant total des dépenses subventionnables retenues.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Le montant de l’aide est estimé en fonction de :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la qualité artistique et culturelle du projet et l’accompagnement des artistes&lt;/li&gt; 	&lt;li&gt;de l’impact social auprès des publics&lt;/li&gt; 	&lt;li&gt;de l’engagement et de l’implication des financeurs publics et privés&lt;/li&gt; 	&lt;li&gt;de la participation à la structuration de la filière professionnelle des arts visuels&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional : &lt;/strong&gt;Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les manifestations ponctuelles ou à rayonnement exclusivement local&lt;/li&gt; 	&lt;li&gt;les commémorations et anniversaires&lt;/li&gt; 	&lt;li&gt;les festivals du rire&lt;/li&gt; 	&lt;li&gt;les reconstitutions historiques ou folkloriques&lt;/li&gt; 	&lt;li&gt;les manifestations liées aux fêtes religieuses&lt;/li&gt; 	&lt;li&gt;les rencontres citoyennes sans caractère culturel&lt;/li&gt; 	&lt;li&gt;les manifestations à but commercial, ou ayant pour but la récolte de fonds&lt;/li&gt; 	&lt;li&gt;les jumelages entre villes&lt;/li&gt; 	&lt;li&gt;les voyages à caractère culturel&lt;/li&gt; 	&lt;li&gt;les conférences&lt;/li&gt; 	&lt;li&gt;les concours&lt;/li&gt; 	&lt;li&gt;les tremplins/battles&lt;/li&gt; 	&lt;li&gt;les manifestations représentant les pratiques amateurs&lt;/li&gt; 	&lt;li&gt;les académies de formation musicale&lt;/li&gt; 	&lt;li&gt; les spectacles de cabaret et d’humour&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Ne sont pas éligibles: &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets ponctuels d’exposition, de résidence, de production ou d’édition qui sont examinés dans le cadre du dispositif « Carte blanche aux artistes Arts Visuels ».&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt; Pour un projet d’investissement :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt;Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;Equipements bureautique et informatique, achat de véhicules, création et maintenance de sites internet.&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Pour les arts visuels : &lt;/span&gt;seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S174" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U174" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V174" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="X174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y174" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z174" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-festivals-manifestations-musique-theatre-arts-du-mouvement-arts-visuels-1/</t>
+        </is>
+      </c>
+      <c r="AA174" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>165981</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les lieux dédiés à la musique, au théâtre, aux arts du mouvement et aux arts visuels</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux lieux : musique, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Contribuer à structurer une offre artistique et culturelle accessible et de qualité toute l’année, complémentaires aux festivals et manifestations&lt;/li&gt; 	&lt;li&gt;Favoriser la présence d’artistes sur le territoire et accompagner les artistes, notamment régionaux, dans leur parcours et soutenir l’emploi des professionnels&lt;/li&gt; 	&lt;li&gt;Accueillir les artistes et les œuvres majeures de l’art d’aujourd’hui dans le domaine des arts visuels&lt;/li&gt; 	&lt;li&gt;Contribuer à l’aménagement culturel et à l’attractivité économique et touristique du territoire&lt;/li&gt; 	&lt;li&gt;Favoriser la rencontre de l’offre culturelle avec les publics les plus diversifiés, par des actions de diffusion, de médiation, de participation et de recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; Encourager la coopération professionnelle et territoriale dans une dynamique de filière et de mutualisations&lt;/li&gt; 	&lt;li&gt; Inciter à une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Sont éligibles à une aide régionale :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;span&gt; &lt;/span&gt;les lieux et structures de production et/ou de diffusion dirigés par des artistes ou des professionnels du monde culturel,&lt;/li&gt; 	&lt;li&gt;ayant un établissement ou une succursale situés en région Provence-Alpes-Côte d’Azur,&lt;/li&gt; 	&lt;li&gt;ayant au moins une année d’existence à la date du vote,&lt;/li&gt; 	&lt;li&gt;en conformité avec la réglementation liée à l’obtention d’une licence d’entrepreneur du spectacle actualisée,&lt;/li&gt; 	&lt;li&gt;le droit de la propriété intellectuelle et du travail,&lt;/li&gt; 	&lt;li&gt;subventionnés par au moins deux partenaires institutionnels (Europe, Etat, collectivités…)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Et présentant un dossier complet :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour la musique et les arts de la scène : associations, entreprises, établissements publics ; les communes et intercommunalités de moins de 80.000 habitants peuvent être éligibles si leur projet concerne des publics ou des zones territoriales éloignées de l’offre culturelle.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les arts visuels : associations, entreprises, établissements publics, fondations reconnues d’utilité publique, collectivités&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N175" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O175" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P175" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Soutien au fonctionnement des lieux dans la musique et les arts de la scène :&lt;/span&gt;&lt;br /&gt; L’aide régionale participe au financement de lieux qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;un projet artistique et culturel détaillé garantissant une offre de qualité&lt;/li&gt; 	&lt;li&gt;un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;une politique d’accès s&amp;#039;adressant à un public large et diversifié&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt;un soutien à la création artistique, aux artistes, en particulier régionaux, à travers des résidences, des soutiens à la production, à l’insertion professionnelle&lt;/li&gt; 	&lt;li&gt; un programme d’actions culturelles et sociales, notamment en direction de la jeunesse et des publics éloignés de la culture&lt;/li&gt; 	&lt;li&gt; des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; 	&lt;li&gt;une démarche éco-responsable&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt; &lt;span&gt;Soutien au fonctionnement des lieux dans les arts visuels :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Une programmation d’expositions régulières qui présentent les artistes confirmés ou émergents de la scène de l’art contemporain et contribuent à la recherche de nouveaux publics&lt;/li&gt; 	&lt;li&gt; L’organisation d’un programme de résidence d’artistes et/ou de spectateurs conciliant temps de création des artistes et participation des spectateurs et actions de rencontres avec le grand public, le public professionnel et les publics éloignés&lt;/li&gt; 	&lt;li&gt;La proposition d’actions culturelles et artistiques de médiation, d’échanges et de rencontres avec le public, en particulier les jeunes et les publics éloignés de l’offre culturelle.&lt;/li&gt; 	&lt;li&gt;Les conditions générales de l’accueil des artistes doivent faire l’objet d’une convention entre la structure d’accueil et les artistes. La résidence et le travail des artistes doivent être rémunérés conformément au droit du travail et au code de la propriété littéraire et artistique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Pacte régional :&lt;/strong&gt; Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur. Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Pour un projet d’investissement&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Soutenir nos partenaires culturels professionnels sur l’ensemble du territoire&lt;/li&gt; 	&lt;li&gt; Offrir aux publics et aux artistes des conditions techniques et d’accueil optimales&lt;/li&gt; 	&lt;li&gt;Permettre une transition vers des investissements durables et éco-responsables&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Sont éligibles les associations, entreprises, collectivités, fondations, établissements publics éligibles au dispositif (critères ci-dessus) et partenaires de la Région ou bénéficiant d’une convention avec la Région.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour les arts visuels : seules sont prises en compte les dépenses directement liées à l’activité du demandeur en faveur des arts visuels, à savoir : les coûts d’acquisition des matériels et des études éventuelles liées directement à ces acquisitions, sur présentation de devis.&lt;/p&gt;&lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur : pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action, une demande d&amp;#039;exploitation, la demande doit être déposée Au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S175" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U175" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V175" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="X175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y175" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z175" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-lieux-musique-theatre-arts-du-mouvement-arts-visuels-1/</t>
+        </is>
+      </c>
+      <c r="AA175" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
+        <v>165982</v>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la gestion et l'investigation de réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>Gestion et investigation de réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H176" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutien à la gestion de Réserve naturelle régionale&lt;/p&gt;
+&lt;p&gt;La Région soutient les coûts relatifs à la gestion, le gardiennage, la surveillance de la Réserve naturelle régionale.&lt;/p&gt;
+&lt;p&gt;Soutien aux investigations de nouvelles Réserves naturelles régionales&lt;/p&gt;
+&lt;p&gt;La Région soutient les études relatives aux investigations pour la création de nouvelle réserves naturelles régionales (justification patrimoniale, proposition d’un périmètre, animation foncière, concertation pour élaborer une proposition de réglementation...)&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Pour les investigations :&lt;/span&gt; temps passé pour l&amp;#039;étude et/ou prestations externes.&lt;br /&gt; &lt;span&gt;Pour la gestion:&lt;/span&gt; temps passé du/de la conservateur/rice, sur un exercice annuel.&lt;/p&gt;
+&lt;p&gt;Frais annexes de fonctionnement (petits matériels et consommables), déplacements (dans la limite de 20 % des dépenses éligibles).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N176" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O176" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P176" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements (notamment Syndicats mixtes)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Groupements d’intérêts publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’espaces naturels&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S176" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U176" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V176" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-et-investigation-de-reserves-naturelles-regionales</t>
+        </is>
+      </c>
+      <c r="W176" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_GEST_RNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:ebouvier&amp;#64;maregionsud.fr"&gt;ebouvier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y176" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z176" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-et-investigation-de-reserves-naturelles-regionales/</t>
+        </is>
+      </c>
+      <c r="AA176" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
+        <v>165983</v>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'offre de formation musiques, danse, théâtre, art du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H177" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Consciente de la complexité et de la précarité inhérente au secteur d’activité de la Culture, les enjeux de développement de la qualification, de création et de consolidation des emplois et de l&amp;#039;insertion des jeunes professionnels sont au cœur de l’approche intégrée « formation-économie-emploi » développée par l’action régionale.&lt;br /&gt; &lt;br /&gt; En effet, depuis une vingtaine d’années, le monde du spectacle et de la culture s’est profondément transformé sous l’effet conjugué d’évolutions artistiques, technologiques, sociales, économiques et structurelles qui ont eu des conséquences majeures sur l’emploi.&lt;br /&gt; La Région poursuit et consolide son projet de soutenir sur le territoire des outils de formation et d’accompagnement des parcours professionnels pouvant répondre de façon globale à la demande des acteurs du secteur culturel.&lt;/p&gt;
+&lt;p&gt;La volonté de la Région vise à préparer les jeunes professionnels et les adultes à l’évolution des métiers, ainsi qu’à répondre par la professionnalisation aux enjeux de renouvellement des qualifications et d’évolution des métiers du secteur culturel.&lt;/p&gt; &lt;p&gt;La région dispose, dans le domaine des arts visuels et d’arts vivants de plusieurs établissements d’enseignement supérieur et/ou professionnel inscrits dans un cadre d’intervention très spécifique.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;En effet ces organismes de formation se distinguent par :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les caractéristiques de leur champ d&amp;#039;intervention non concurrentiel &lt;/li&gt; 	&lt;li&gt; les compétences professionnelles spécifiques mises en œuvre pour la professionnalisation des personnes de ces secteurs d&amp;#039;activités &lt;/li&gt; 	&lt;li&gt; la reconnaissance de leur caractère structurant dans le développement de la formation professionnelle tout au long de la vie&lt;/li&gt; 	&lt;li&gt; la mobilisation de financements croisés relevant du champ de la culture et de celui de la formation professionnelle continue&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N177" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O177" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P177" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’aide régionale participe au financement de ces établissements qui mènent une action d’intérêt régional, national, voire international, et répondent aux orientations suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;un projet pédagogique et culturel détaillé garantissant une offre de qualité dans l’enseignement supérieur et professionnel spécialisé&lt;/li&gt; 	&lt;li&gt; la construction des cursus d&amp;#039;étude délivrant des diplômes et des certifications en lien avec l&amp;#039;Université permettant la délivrance conjointe de titres de qualification professionnelle et d&amp;#039;un titre universitaire inscrit dans le schéma LMD&lt;/li&gt; 	&lt;li&gt; un modèle économique soutenable et cohérent&lt;/li&gt; 	&lt;li&gt;un ancrage et un rayonnement territorial&lt;/li&gt; 	&lt;li&gt; une démarche éco-responsable&lt;/li&gt; 	&lt;li&gt;des collaborations régulières avec les acteurs culturels du territoire régional et au-delà&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux...&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S177" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U177" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V177" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-loffre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="X177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y177" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z177" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-offre-de-formation-musiques-danse-theatre-art-du-mouvement-arts-visuels/</t>
+        </is>
+      </c>
+      <c r="AA177" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
+        <v>165985</v>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'investissement pour musiques, théâtre, arts du mouvement, arts visuels</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H178" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif doit soutenir nos partenaires culturels professionnels sur l’ensemble du territoire, offrir aux publics et aux artistes des conditions techniques et d’accueil optimales et permettre une transition vers des investissements durables et éco-responsables.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N178" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O178" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P178" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les structures:&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;bénéficiant d’un soutien régional au fonctionnement ou d’une convention particulière avec la Région, ayant un établissement ou une succursale,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;situés en Région Provence-Alpes-Côte d’Azur et ayant au moins une année d’existence à la date du vote.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les bâtiments privés, obligation est faite de détenir un bail non précaire d’une durée au moins égale à la durée d’amortissement des travaux.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les studios d’enregistrement&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures d’enseignement artistique (hors Pôles d’enseignement supérieur)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les établissements scolaires et universitaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les centres sociaux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures non financées en fonctionnement par la Culture&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les structures représentant les pratiques amateurs&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Sont éligibles les projets d’investissement directement liées à l’activité artistique :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Etudes&lt;/li&gt; 	&lt;li&gt; Travaux, aménagements spécifiques (acoustique, insonorisation…)&lt;/li&gt; 	&lt;li&gt; Equipements : matériels scéniques, son, lumières, équipements plateau et publics…&lt;/li&gt; 	&lt;li&gt; Logiciels spécifiques : musique assistée par ordinateur, billetterie…&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les dossiers seront étudiés au regard de la prise en compte de contraintes spécifiques liées au développement durable (voir annexes pour la prise en compte des critères et pièces spécifiques).&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Equipements bureautique et informatique&lt;/li&gt; 	&lt;li&gt;achat de véhicules&lt;/li&gt; 	&lt;li&gt;création et maintenance de sites internet&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Le demandeur ne pourra présenter une nouvelle aide à l’investissement qu&amp;#039;après présentation des justificatifs définitifs de réalisation du projet pour lequel il a déjà été aidé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S178" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U178" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels</t>
+        </is>
+      </c>
+      <c r="W178" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_INVMUSIQ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y178" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z178" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-investissement-pour-musiques-theatre-arts-du-mouvement-arts-visuels/</t>
+        </is>
+      </c>
+      <c r="AA178" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
+        <v>165986</v>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans les réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>Investissements dans les réserves naturelles régionales</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H179" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations d’investissement sur les Réserves naturelles régionales peuvent être très variées. Aussi, la priorisation des &lt;strong&gt;travaux, équipements, matériels (etc.) &lt;/strong&gt;que soutiendra la Région, chaque année, en fonction de son budget, s’effectuera après connaissance et examen de la maturité des projets sur chaque Réserve naturelle régionale.&lt;/p&gt;
+&lt;p&gt;Les objectifs visés par la mise en œuvre de ces actions d’investissement sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Amélioration de la fonctionnalité des milieux et des habitats&lt;/li&gt; 	&lt;li&gt;Amélioration de l’état de conservation des milieux et espèces&lt;/li&gt; 	&lt;li&gt;Réduction des impacts sur la Réserve&lt;/li&gt; 	&lt;li&gt;Meilleure compatibilité des pratiques anthropiques autorisées sur la Réserve&lt;/li&gt; 	&lt;li&gt;Amélioration de la maîtrise de la fréquentation, de l’accessibilité et de la circulation&lt;/li&gt; 	&lt;li&gt; Amélioration des conditions de gestion de la Réserve&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N179" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O179" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P179" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gestionnaires de réserves naturelles régionales.&lt;/p&gt;&lt;p&gt;Tout investissement (études préalable à travaux, travaux, matériels, équipements…) répondant aux objectifs détaillés dans la présentation du dispositif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S179" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U179" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V179" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/investissements-dans-les-reserves-naturelles-regionales</t>
+        </is>
+      </c>
+      <c r="W179" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_AMNGT_RNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:ebouvier&amp;#64;maregionsud.fr"&gt;ebouvier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y179" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z179" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investissements-dans-les-reserves-naturelles-regionales-1/</t>
+        </is>
+      </c>
+      <c r="AA179" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
+        <v>165987</v>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Faire découvrir la richesse des espaces naturels sous compétence régionale</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
+        <is>
+          <t>A la découverte des Réserves et des Parcs naturels régionaux</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H180" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour faire découvrir la richesse des espaces naturels sous compétence régionale, trois types d’actions sont soutenues :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Développement d’activité de découvertes dans les Parcs naturels régionaux et Réserves naturelles régionales, prioritairement les jeunes de moins de 30 ans : soutien financier aux programmes annuels « éducation au territoire » des Parcs naturels régionaux et aux actions d’éducation à l’environnement des plans de gestion des RNR ;&lt;/li&gt; 	&lt;li&gt;Mise en œuvre de politiques de promotion des métiers du territoire et de leurs productions comme la marque « Valeurs Parcs » ;&lt;/li&gt; 	&lt;li&gt;Structuration des actions de sensibilisation au niveau régional : soutien à l’animation d’une dynamique régionale « Interparcs éducation à l’environnement des Parcs naturels régionaux » par les Parcs naturels régionaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N180" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O180" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P180" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2024</t>
+        </is>
+      </c>
+      <c r="R180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicats mixtes de gestion de Parcs naturels régionaux, gestionnaires de Réserves naturelles régionales (associations, Communes, EPCI…)&lt;/p&gt;&lt;p&gt;Voir présentation du dispositif&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S180" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U180" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V180" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/a-la-decouverte-des-reserves-et-des-parcs-naturels-regionaux</t>
+        </is>
+      </c>
+      <c r="W180" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_EDULYCEE/depot/simple</t>
+        </is>
+      </c>
+      <c r="X180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:pnr&amp;#64;maregionsud.fr"&gt;pnr&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y180" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z180" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a-la-decouverte-des-reserves-et-des-parcs-naturels-regionaux-1/</t>
+        </is>
+      </c>
+      <c r="AA180" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
+        <v>165988</v>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de restauration d'édifices, de décors portés, de mobilier monumental et objets de propriété</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine - Chaîne patrimoniale</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H181" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Son objectif est de soutenir les projets de restauration d&amp;#039;édifices, de décors portés, de mobilier monumental et objets de propriété publique ou privée, qu&amp;#039;ils soient protégés ou non au titre des Monuments historiques, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N181" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O181" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P181" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Les propriétaires publics ou privés dont le bien concerné par la demande a été étudié par l&amp;#039;Inventaire général ou est situé sur un territoire en cours d’étude par l’Inventaire général.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Les structures de droit privé désirant assurer la maîtrise d&amp;#039;ouvrage pour des travaux sur une œuvre appartenant à une personne publique doivent obligatoirement justifier d&amp;#039;une convention de délégation de maîtrise d&amp;#039;ouvrage passée avec le propriétaire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Types de projet éligibles : &lt;/span&gt;travaux de conservation préventive, de restauration, de réhabilitation, de mise aux normes de sécurité.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;br /&gt; &lt;span&gt;Projets non éligibles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Reconstruction de bâtiments ou parties de bâtiments détruits,&lt;/li&gt; 	&lt;li&gt;Création ex-nihilo, y compris de projets historiques non réalisés,&lt;/li&gt; 	&lt;li&gt;Achat d&amp;#039;objets ou de meubles,&lt;/li&gt; 	&lt;li&gt;Construction, remplacement d&amp;#039;un instrument du culte ou d’un orgue&lt;/li&gt; 	&lt;li&gt; Travaux de confort (chauffage, climatisation, ameublement)&lt;/li&gt; 	&lt;li&gt;Adaptation à des usages non patrimoniaux,&lt;/li&gt; 	&lt;li&gt;Signalétique et mise en lumière.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S181" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U181" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V181" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-chaine-patrimoniale</t>
+        </is>
+      </c>
+      <c r="W181" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CHPATRI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Patrimoine et Musées : &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Gaëlle Cuesta: &lt;a href="mailto:gcuesta&amp;#64;maregionsud.fr"&gt;gcuesta&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y181" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z181" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-chaine-patrimoniale-1/</t>
+        </is>
+      </c>
+      <c r="AA181" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG181" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
+        <v>165989</v>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en sécurité du patrimoine communal ayant subi de graves dommages</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine - Fonds d’intervention d’urgence pour le patrimoine communal</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H182" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dispositif d&amp;#039;aide d&amp;#039;urgence pour une mise en sécurité du patrimoine communal ayant subi de graves dommages suite à un accident civil majeur, une catastrophe naturelle (inondation, tempête, orage, mouvement de terrain, affaissement de terrain ou secousse sismique, avalanche), attentat, acte de terrorisme, acte de vandalisme, effraction ou tentative d’effraction ayant gravement endommagé le patrimoine visé et rendant nécessaire un sauvetage ou une mise en sécurité.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N182" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O182" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P182" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;intercommunalités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;groupements de communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Domaines patrimoniaux éligibles :&lt;br /&gt; Le patrimoine architectural et le patrimoine mobilier, y compris les archives communales.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Types de travaux éligibles : &lt;/span&gt;étaiement, confortement, mise hors d’eau, ainsi que toute intervention nécessaire à la préservation des œuvres.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Ne sont pas éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les communes et agglomérations de plus de 100 000 habitants,&lt;/li&gt; 	&lt;li&gt; Les communes ayant bénéficié des aides dans le cadre du Plan d’Urgence décrété par la Préfecture&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S182" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U182" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V182" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-fonds-dintervention-durgence-pour-le-patrimoine-communal</t>
+        </is>
+      </c>
+      <c r="W182" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_FIUPTCOM/depot/simple</t>
+        </is>
+      </c>
+      <c r="X182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Patrimoine et Musée :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Gaëlle Cuesta: &lt;a href="mailto:gcuesta&amp;#64;maregionsud.fr"&gt;gcuesta&amp;#64;maregionsud.fr &lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Chef de service adjoint (Patrimoine, traditions, Inventaire) :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pascal Guillermin: &lt;a href="mailto:pguillermin&amp;#64;maregionsud.fr"&gt;pguillermin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y182" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z182" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-fonds-d-intervention-d-urgence-pour-le-patrimoine-communal/</t>
+        </is>
+      </c>
+      <c r="AA182" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG182" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
+        <v>165827</v>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place de ambassadeurs du sport</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
+          <t>Devenez Ambassadeur du sport !</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H183" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K183" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le projet de création des ambassadeurs du sport, pensé par le Parlement Régional de la Jeunesse, vise à permettre une véritable démocratisation de la pratique et de la promotion des valeurs du sport. Les ambassadeurs du sport joueront un rôle d&amp;#039;intermédiaire entre leur établissement et les instances régionales.&lt;/p&gt;
+&lt;p&gt;Ces ambassadeurs du sport ont vocation à s&amp;#039;exprimer et agir au sein de leur établissement. Ils sont volontaires, entre 2 et 5 par établissement, choisis pour impulser une dynamique collective. Si le nombre de candidats dépasse ce quota, un tirage au sort sera effectué.&lt;/p&gt; &lt;p&gt;Les objectifs principaux poursuivis par les ambassadeurs du sport sont de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Créer des projets sportifs et bien être visant l&amp;#039;amélioration des conditions de vie de l&amp;#039;ensemble des jeunes et encourager la pratique sportive ;&lt;/li&gt; 	&lt;li&gt;Encourager la participation des élèves aux activités sportives (UNSS/AS) ;&lt;/li&gt; 	&lt;li&gt;Diffuser des informations sportives via les canaux de communication du lycée ;&lt;/li&gt; 	&lt;li&gt;Améliorer la visibilité et l&amp;#039;accessibilité du sport au sein du lycée ;&lt;/li&gt; 	&lt;li&gt;Favoriser les relations entre les différents établissements scolaires ;&lt;/li&gt; 	&lt;li&gt;Sensibiliser les élèves aux bienfaits du sport (physique, mental et social).&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N183" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O183" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P183" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="R183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les lycéens et lycéennes inscrits dans un établissement public ou privé sous contrat d&amp;#039;association avec l&amp;#039;Etat situé en Région Provence Alpes Côte d&amp;#039;Azur.&lt;/p&gt;&lt;p&gt;Être lycéen ou lycéenne dans un établissement public ou privé sous contrat d&amp;#039;association avec l&amp;#039;Etat situé en Région Provence Alpes Côte d&amp;#039;Azur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S183" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U183" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V183" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/devenez-ambassadeur-du-sport</t>
+        </is>
+      </c>
+      <c r="W183" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_PARLREGJ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cécile CRISTOL : &lt;a href="mailto:ccristol&amp;#64;maregionsud.fr"&gt;ccristol&amp;#64;maregionsud.fr&lt;/a&gt; - 0664387070&lt;/p&gt;
+&lt;p&gt;et Laurie DEBELLE : &lt;a href="mailto:ldebelle&amp;#64;maregionsud.fr"&gt;ldebelle&amp;#64;maregionsud.fr &lt;/a&gt;- 0662111639&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y183" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z183" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ambassadeurs-du-sport/</t>
+        </is>
+      </c>
+      <c r="AA183" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
+        <v>165828</v>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les communes</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>Nos communes d'abord</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H184" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à soutenir les projets des communes permettant de décliner opérationnellement les objectifs régionaux en termes de sobriété foncière, d’aménagement durable et de transition énergétique et écologique. Il s’agit également d’accompagner les démarches de revitalisation des centres-anciens et de sobriété énergétique menées par les communes qu’il s’agisse d’étude ou de travaux.&lt;/p&gt; &lt;p&gt;Ce dispositif s&amp;#039;adresse aux communes.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N184" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O184" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P184" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2024</t>
+        </is>
+      </c>
+      <c r="Q184" s="1" t="inlineStr">
+        <is>
+          <t>01/10/2026</t>
+        </is>
+      </c>
+      <c r="R184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif s&amp;#039;adresse aux communes.&lt;/p&gt;&lt;p&gt;Quatre types d’opérations sont concernées :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les études concernant la rénovation énergétique et le management de l’énergie des bâtiments tertiaires publics.&lt;/li&gt; 	&lt;li&gt;Les projets de renaturation des espaces publics intégrant les enjeux de lutte contre les ilots de chaleur, de gestion de la ressource en eau et du pluvial, d’urbanisme favorable à la santé et de biodiversité.&lt;/li&gt; 	&lt;li&gt;Les projets de réhabilitation énergétique de bâtiments et d’équipements publics s’inscrivant dans des démarches de rénovation globale.&lt;/li&gt; 	&lt;li&gt;Les études et acquisitions foncières (patrimoine bâti) dans la mesure où elles sont liées aux projets listés ci-dessus.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les communes de moins de 1 500 habitants (population DGF) peuvent bénéficier d’un dossier supplémentaire dans le cadre de ce dispositif par an pour soutenir des opérations d’investissement prioritaires et indispensables au maintien et au renforcement de la dynamique des communes concernées et de la sobriété énergétique.&lt;/p&gt; &lt;p&gt;Dépôt en ligne du dossier de demande de subvention sur la plateforme dédiée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S184" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U184" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V184" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/nos-communes-dabord</t>
+        </is>
+      </c>
+      <c r="W184" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_COMMUVERT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:sah&amp;#64;maregionsud.fr"&gt;sah&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y184" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z184" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/nos-communes-d-abord/</t>
+        </is>
+      </c>
+      <c r="AA184" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
+        <v>165834</v>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la mise en oeuvre de politiques partenariales pour la gestion intégrée de l’eau et des milieux aquatiques à l’échelle des bassins versants</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>Gestion intégrée des milieux aquatiques et humides</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H185" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner la mise en oeuvre de politiques partenariales pour la gestion intégrée de l’eau et des milieux aquatiques à l’échelle des bassins versants, telles que les contrats de milieux et les SAGE, de promouvoir la restauration morphologique des cours d’eau, de développer et diffuser la connaissance sur les milieux et les espèces et d&amp;#039;oeuvrer pour la protection de la biodiversité par la reconquête de la trame bleue et des fonctionnalités des zones humides et la lutte contre les espèces invasives.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Les actions éligibles aux aides de la Région s’inscrivent dans le cadre d’intervention « Gestion intégrée des milieux aquatiques et humides » qui comprend notamment les dispositifs suivants :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Gouvernance - Animation territoriale ;&lt;/li&gt; 	&lt;li&gt; Connaissance, recherche, expertise technique ;&lt;/li&gt; 	&lt;li&gt; Restauration physique / morphologique&lt;/li&gt; 	&lt;li&gt;- Biodiversité aquatique - Trame bleue - Zones humides ;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N185" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O185" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P185" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les structures publiques gestionnaires de milieu aquatique (intercommunalités compétentes à l’échelle d’un bassin ou d’un sous-bassin versant, EPAGE, EPTB, établissements publics) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les associations et fondations oeuvrant dans la protection des milieux aquatiques ou humides et ayant une portée régionale,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les organismes de recherche;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les conseils départementaux,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les fédérations départementales de pêche&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Type d&amp;#039;actions soutenues :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Elaboration d’un outil de programmation de gestion intégrée des milieux aquatiques et humides à l’échelle des bassins versants&lt;/li&gt; 	&lt;li&gt; Actions et assistance à maîtrise d’ouvrage en concertation et communication&lt;/li&gt; 	&lt;li&gt;Actions et assistance à maîtrise d’ouvrage en ingénierie financière et en ingénierie de projets&lt;/li&gt; 	&lt;li&gt;Outils de connaissance et de suivi des milieux aquatiques et humides, visant à améliorer l’état des cours d’eau et des zones humides et actions de recherche&lt;/li&gt; 	&lt;li&gt; Etudes scientifiques et techniques et actions d’animations réalisées dans le cadre de partenariats associatifs avec des structures de portée régionale oeuvrant dans la protection des milieux aquatiques et humides &lt;/li&gt; 	&lt;li&gt;Etude de connaissance permettant l&amp;#039;identification, la délimitation des zones humides et de leur espace de fonctionnalité et la caractérisation de leur état de conservation et actions de recherche &lt;/li&gt; 	&lt;li&gt; Stratégie &amp;#34;zones humides&amp;#34; à l&amp;#039;échelle d&amp;#039;un bassin versant ou plan de gestion d&amp;#039;une zone humide &lt;/li&gt; 	&lt;li&gt; Restauration des zones humides et rétablissement ou maintien de leurs fonctions &lt;/li&gt; 	&lt;li&gt;Animation, sensibilisation, communication sur les zones humides, émergence d’un réseau régional des gestionnaires de zones humides &lt;/li&gt; 	&lt;li&gt; Lutte contre les espèces invasives : actions de connaissance, de veille et d’élimination &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;br /&gt; Les actions réalisées en régie ne sont pas éligibles, sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements, et dans la limite d’un montant plafond de dépenses de 400 €/jour.&lt;br /&gt; Pour les conditions d&amp;#039;éligibilité, se référer aux dispositifs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S185" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U185" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V185" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-integree-des-milieux-aquatiques-et-humiques-1</t>
+        </is>
+      </c>
+      <c r="X185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y185" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z185" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-integree-des-milieux-aquatiques-et-humides/</t>
+        </is>
+      </c>
+      <c r="AA185" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH185" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:34" customHeight="0">
+      <c r="A186" s="1">
+        <v>165835</v>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Développer la résilience des territoires et des populations face aux risques naturels en montagne</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>Développer la résilience des territoires et des populations face aux risques naturels en montagne</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H186" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit de soutenir :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;le développement et la poursuite des démarches engagées en matière de gestion intégrée des risques naturels à partir d’approches territoriales multirisques,&lt;/li&gt; 	&lt;li&gt; les projets interrégionaux d’animation, de sensibilisation et de mise en réseau pour une meilleurs gestion des risques naturels.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Il s&amp;#039;agit de favoriser les actions coordonnées et collectives de gestion intégrée des risques naturels en optimisant la gouvernance selon des territoires cohérents.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N186" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O186" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P186" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités territoriales&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Etablissements Publics de Coopération Intercommunale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les syndicats mixtes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les établissements et sociétés publics, porteurs d’une démarche de gestion intégrée des risques naturels &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les collectivités et structures publiques porteuses d’une réflexion concertée à l’échelle pertinente au vu de l’aléa visé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dispositif &lt;span&gt;« Développer la connaissance locale et la sensibilisation sur les risques naturels »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Diagnostics locaux des aléas : calcul des intensités, estimation des fréquences, cartographie des emprises, etc.&lt;/li&gt; 	&lt;li&gt; Identification et évaluation des enjeux humains et matériels dans l’espace soumis à un aléas naturels ;&lt;/li&gt; 	&lt;li&gt;Mettre en œuvre des opérations ciblées (adaptées à la sociologie et nature des aléas du territoire) de sensibilisation et de communication auprès du grand public, des scolaires et des touristes ;&lt;/li&gt; 	&lt;li&gt; Formation des élus, des techniciens des collectivités et des acteurs socio-professionnels locaux&lt;/li&gt; 	&lt;li&gt; Etude historique des aléas / des territoires&lt;/li&gt; 	&lt;li&gt;Formation à la gestion de crise&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Soutenir la gouvernance locale et les réseaux d’acteurs »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Accompagner l’élaboration concertée de stratégies globales pluriannuelles de gestion intégrée des risques naturels (plan pluriannuel d’actions)&lt;/li&gt; 	&lt;li&gt; Animation de réseaux régionaux d’acteurs impliqués dans la Gestion Intégrée des Risques Naturels en montagne : formations, conférences, retours d’expériences, etc.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Dispositif &lt;span&gt;« Réduire la vulnérabilité des territoires »&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Etude préalable à la réalisation d’ouvrages de protection, diagnostics d’ouvrages de protection&lt;/li&gt; 	&lt;li&gt; Réalisation d’ouvrages de protection / prévention des aléas avec priorité données aux techniques basées sur la nature&lt;/li&gt; 	&lt;li&gt; Accompagner le déploiement des systèmes de suivi des aléas et d’alerte à la population et/ou aux autorités locales de gestion de crise (stations hydrométriques, pluviographes, stations GPS, outils de modélisation, systèmes de communication, etc.)&lt;/li&gt; 	&lt;li&gt; Prise en compte des risques naturels dans les documents d’urbanismes&lt;/li&gt; 	&lt;li&gt; Actualisation des DICRIM (Document d&amp;#039;information communal sur les risques majeurs) dans le cadre des connaissances acquises via la GIRN&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Actions non éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les actions menées en dehors d’une démarche territoriale intégrée.&lt;/li&gt; 	&lt;li&gt; Les approches monorisques sont exclues du financement européen.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Types de dépenses non éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Les dépenses participant à la réalisation de documents réglementaires communaux dans le domaine des risques (PPR) ;&lt;/li&gt; 	&lt;li&gt; Les amendes, pénalités financières, frais de justice et de contentieux, exonérations de charges ;&lt;/li&gt; 	&lt;li&gt; Les frais débiteurs, agios et autres frais financiers.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S186" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U186" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V186" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/developper-la-resilience-des-territoires-et-des-populations-face-aux-risques-naturels-en-montagne</t>
+        </is>
+      </c>
+      <c r="X186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y186" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z186" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-la-resilience-des-territoires-et-des-populations-face-aux-risques-naturels-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA186" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF186" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG186" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH186" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:34" customHeight="0">
+      <c r="A187" s="1">
+        <v>165836</v>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la résilience du territoire régional face aux risques naturels majeurs</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H187" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner les territoires à vivre avec les risques naturels à travers notamment une meilleure connaissance des aléas et des enjeux mais également une approche renouvelée de l&amp;#039;aménagement du territoire, le développement d&amp;#039;une conscience du risque et une meilleure surveillance et prévision&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N187" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P187" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Chambres consulaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Gestionnaires de milieux aquatiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Types d’actions soutenues&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;  Développer et partager la connaissance&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Amélioration et développement de la connaissance sur les aléas, sur les enjeux (populations, habitats, activités économiques, réseaux, enjeux environnementaux) et de la vulnérabilité des territoires ; Elaboration de stratégie de résilience du territoire.&lt;/li&gt; 	&lt;li&gt;Amélioration et développement de la connaissance sur l’incidence du changement climatique sur les aléas et la vulnérabilité des territoires par des études prospectives.&lt;/li&gt; 	&lt;li&gt;Actions de valorisation, capitalisation et diffusion de la connaissance.&lt;/li&gt; 	&lt;li&gt; Diagnostic de réduction de la vulnérabilité individuelle des biens et des personnes.&lt;/li&gt; 	&lt;li&gt; Caractérisation des risques à l’échelle d’un document d’urbanisme (plui ou scot), sous réserve que les territoires concernés ne disposent pas d’études réalisées dans le cadre de l’élaboration des plans de prévention des risques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Apprendre à vivre avec le risque&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Actions d’information et de sensibilisation permettant une meilleure appropriation des risques naturels et le développement d’une culture du risque et de la résilience par les différents acteurs du territoire régional. Ceci doit permettre de favoriser les bons comportements pour prévenir le risque et de développer les bons réflexes en cas de crise pour limiter ses conséquences.&lt;/li&gt; 	&lt;li&gt;Actions permettant l’intégration des enjeux liés aux risques naturels dans les politiques d’aménagement du territoire et la montée en compétence de l’ensemble des acteurs de l’urbanisme sur ce sujet.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;    &lt;strong&gt;Outils de surveillance, de prévision, d’alerte et gestion de crise&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Etudes préalables (définition d’objectifs, enjeux, localisation) et mise en place d’équipements permettant de développer et d’améliorer, la surveillance, la prévision et/ou l’avertissement sous réserve que l’opération soit portée à minima à l’échelle d’un bassin de risque.&lt;/li&gt; 	&lt;li&gt; Actions visant à l’appropriation des outils de surveillance, de prévision et d’alerte par les acteurs locaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Dépenses non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La réalisation des schémas directeurs de gestion des eaux pluviales et zonages pluviaux hormis les études globales à l’échelle bassin versant sur les ruissellements intenses urbains dont le financement sera étudié au cas par cas.&lt;/li&gt; 	&lt;li&gt; Les actions d’éducation à l’environnement.&lt;/li&gt; 	&lt;li&gt; L’élaboration des Documents d’Information Communaux sur les Risques Majeurs (dicrim) pour les communes disposant d’un plan de prévention des risques naturels (pprn) exceptées les actions inscrites dans un Programme d’Actions de Prévention des Inondations (papi) voté par la Région.&lt;/li&gt; 	&lt;li&gt; L’achat et la pose des panneaux de signalétique des repères de crues.&lt;/li&gt; 	&lt;li&gt;La mise en place des réseaux citoyens ou réserve communale de sauvegarde ;&lt;/li&gt; 	&lt;li&gt; La réalisation des Plans Communaux de Sauvegarde ;&lt;/li&gt; 	&lt;li&gt;La réalisation des exercices de gestion de crise ;&lt;/li&gt; 	&lt;li&gt; L’entretien des systèmes de prévision, de surveillance et d’alerte.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Conditions de réalisation :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les actions réalisées en régie ne sont pas éligibles sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements.&lt;/li&gt; 	&lt;li&gt; Les opérations doivent être portées à minima à l’échelle d’un bassin versant ou d’un bassin de risque.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Se référer plus précisément au cadre d&amp;#039;intervention&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S187" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U187" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V187" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs</t>
+        </is>
+      </c>
+      <c r="X187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y187" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z187" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-resilience-du-territoire-regional-face-aux-risques-naturels-majeurs-1/</t>
+        </is>
+      </c>
+      <c r="AA187" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF187" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG187" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH187" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:34" customHeight="0">
+      <c r="A188" s="1">
+        <v>165837</v>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la recherche en partenariat et soutien aux projets de recherche - Patrimoine</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine - Recherche en partenariat et soutien aux projets de recherche</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H188" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Axer la politique patrimoniale sur la connaissance scientifique implique d&amp;#039;étendre et de renforcer cette connaissance afin qu&amp;#039;elle puisse fournir une expertise la plus large et la plus approfondie possible sur un spectre de plus en plus grand d&amp;#039;objets et de territoires.&lt;/p&gt;
+&lt;p&gt;Ce dispositif vise à la régulation des initiatives en matière d’inventaire du patrimoine matériel, à la mise en place de pratiques cohérentes, et à susciter l&amp;#039;émergence de projet de haute qualité scientifique.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N188" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O188" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P188" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Recherche partenariale&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Collectivité territoriale ou groupement de collectivités compris sur le territoire régional&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Association dont l&amp;#039;objet patrimonial est ancré sur le territoire régional&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Université ou unité de recherche du CNRS&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutien aux projets de recherche&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Universités ou unité de recherche du CNRS&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations dont l&amp;#039;objet patrimonial est ancré sur le territoire régional&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La recherche en partenariat&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Cadre réglementaire : loi 2004-809 Libertés et responsabilités locales, article 95&lt;/li&gt; 	&lt;li&gt;Domaine éligible : toute étude d&amp;#039;inventaire topographique ou thématique du patrimoine culturel matériel (architectural ou mobilier) situé sur le territoire géographique de la région Provence-Alpes-Côte d&amp;#039;Azur, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent (champ de compétence chronologique de l&amp;#039;Inventaire général du patrimoine culturel).&lt;/li&gt; 	&lt;li&gt; Une convention entre la Région et le partenaire précise les conditions administratives, juridiques, financières et scientifiques du partenariat. Toute convention doit être accompagnée d&amp;#039;un cahier des clauses scientifiques et techniques en annexe.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Tout inventaire conduit ou soutenu par la Région doit respecter les normes et la méthodologie nationale de l&amp;#039;Inventaire général.&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les résultats de l&amp;#039;opération doivent être publics sans restriction pour ce qui concerne les œuvres de propriété publique. La diffusion des informations sur les œuvres de propriété privée est soumise aux restrictions d&amp;#039;usage (droit à l&amp;#039;image des personnes, protection de la vie privée).&lt;/li&gt; 	&lt;li&gt;Le service de l&amp;#039;Inventaire conserve, quels que soient les termes de la convention, le contrôle scientifique et technique de l&amp;#039;opération. Il est le seul habilité à valider les résultats de l&amp;#039;opération pour versement dans le système d&amp;#039;information documentaire national du patrimoine culturel aux fins de mise à disposition du public.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Le soutien aux projets de recherche&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Domaine éligible : étude du patrimoine culturel matériel situé sur le territoire régional, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent.&lt;/li&gt; 	&lt;li&gt;Existence d&amp;#039;un protocole scientifique rédigé ou validé par un chercheur universitaire compétent dans le domaine visé.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S188" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U188" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V188" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-recherche-en-partenariat-et-soutien-aux-projets-de-recherche</t>
+        </is>
+      </c>
+      <c r="W188" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_RPSPR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chef de service adjoint&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pascal Guillermin :&lt;a href="mailto:pguillermin&amp;#64;maregionsud.fr"&gt; pguillermin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y188" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z188" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-recherche-en-partenariat-et-soutien-aux-projets-de-recherche-1/</t>
+        </is>
+      </c>
+      <c r="AA188" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF188" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG188" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH188" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" spans="1:34" customHeight="0">
+      <c r="A189" s="1">
+        <v>165838</v>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets et manifestations d'intérêt régional conçus dans la perspective de valoriser auprès des publics les expressions artistiques</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>Traditions - Valorisation et diffusion des traditions régionales</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H189" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;objectif du dispositif est de soutenir des projets et manifestations d&amp;#039;intérêt régional conçus dans la perspective :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de valoriser auprès des publics les expressions artistiques et les pratiques culturelles traditionnelles matérielles et immatérielles,&lt;/li&gt; 	&lt;li&gt;de transmettre et renouveler les approches de la culture et des traditions régionales.&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N189" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O189" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P189" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;collectivités régionales&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les actions de valorisation, d&amp;#039;initiation aux langues régionales et langues de France au sens de la Délégation à la langue française et aux langues de France du ministère de la culture et de la communication,&lt;/li&gt; 	&lt;li&gt;l&amp;#039;organisation d&amp;#039;expositions destinées à diffuser une meilleure connaissance de la culture régionale et des traditions,&lt;/li&gt; 	&lt;li&gt;les manifestations et festivals qui proposent une programmation représentative des mouvements contemporains de la création et de leurs sources traditionnelles et populaires,&lt;/li&gt; 	&lt;li&gt; les spectacles de danse, musique, conte, théâtre, mettant en scène le répertoire traditionnel une évolution contemporaine de ce répertoire. Ces manifestations doivent avoir recours à des artistes professionnels ou à des troupes amateurs ayant un nombre significatif d’adhérents.&lt;/li&gt; 	&lt;li&gt;les actions ou manifestations perpétuant et valorisant le patrimoine culturel immatériel et les savoir-faire régionaux&lt;/li&gt; 	&lt;li&gt; la publication de revues d&amp;#039;information et de valorisation destinées à diffuser des informations d&amp;#039;actualité et de réflexion consacrées à la situation et aux mutations des traditions régionales,&lt;/li&gt; 	&lt;li&gt; l’édition d’ouvrages de recherche ou de témoignage sur la culture et les traditions régionales,&lt;/li&gt; 	&lt;li&gt; l’édition de produits audiovisuels et numériques destinés à la diffusion de la culture et des traditions régionales&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Ces projets devront répondre aux critères suivants :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; la présentation d&amp;#039;une programmation d&amp;#039;activités détaillée et argumentée garantissant une qualité artistique, scientifique ou technique des propositions faites aux publics régionaux&lt;/li&gt; 	&lt;li&gt; une attention portée à la recherche de nouveaux publics, en particulier les lycéens et les apprentis&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S189" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U189" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V189" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/traditions-valorisation-et-diffusion-des-traditions-regionales</t>
+        </is>
+      </c>
+      <c r="X189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Traditions et Cultures régionales&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Adeline Aouni : &lt;a href="mailto:aaouni&amp;#64;maregionsud.fr"&gt;aaouni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y189" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z189" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/traditions-valorisation-et-diffusion-des-traditions-regionales-1/</t>
+        </is>
+      </c>
+      <c r="AA189" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF189" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG189" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH189" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:34" customHeight="0">
+      <c r="A190" s="1">
+        <v>165839</v>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création et la rénovation de lieux dédiés à la conservation et la transmission des traditions et de la culture régionale</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
+        <is>
+          <t>Traditions - Lieux de conservation des traditions régionales</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H190" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutenir la création et la rénovation de lieux dédiés à la conservation et la transmission des traditions et de la culture régionale, afin de pouvoir proposer au public des ressources et des documentations de qualité et l&amp;#039;orienter dans la découverte des traditions régionales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N190" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O190" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P190" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Intercommunalités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les lieux doivent proposer :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La conservation et l&amp;#039;enrichissement d&amp;#039;un fonds documentaire et de ressources accessibles au public&lt;/li&gt; 	&lt;li&gt;La gestion de l&amp;#039;accès du public à l&amp;#039;ensemble des ressources conservées par le centre&lt;/li&gt; 	&lt;li&gt;L&amp;#039;organisation d&amp;#039;animations, d&amp;#039;expositions, de rencontres ou plus généralement, d&amp;#039;opérations de sensibilisation des publics à la culture régionale&lt;/li&gt; 	&lt;li&gt;La diffusion d&amp;#039;information sur supports papier ou numérique conçus et réalisés par le centre&lt;/li&gt; 	&lt;li&gt;Une attention portée à la recherche de nouveaux publics, en particulier les lycéens et les apprentis&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types de projets éligibles en investissement :&lt;/span&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Études préalables aux travaux, travaux de construction, de réhabilitation et d’agrandissement, d’aménagement intérieur ; opérations de mise aux normes de sécurité et d&amp;#039;accueil du public ; scénographie et mise en œuvre d’expositions permanentes.&lt;/li&gt; 	&lt;li&gt;Acquisition de matériels directement affectés à la création artistique ou la diffusion&lt;/li&gt; &lt;/ol&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types de projets éligibles en fonctionnement :&lt;/span&gt;&lt;br /&gt;         La programmation annuelle des structures est éligible sous condition d’assurer une véritable          offre répartie sur la totalité de l’année.&lt;br /&gt;          Sont éligibles en exploitation comme en action spécifique les actions contribuant à la                       diffusion et la valorisation de la culture et des traditions régionales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S190" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U190" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V190" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/traditions-lieux-de-conservation-des-traditions-regionales</t>
+        </is>
+      </c>
+      <c r="X190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Traditions et Cultures régionales :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Adeline Aouni : &lt;a href="mailto:aaouni&amp;#64;maregionsud.fr"&gt;aaouni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y190" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z190" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/traditions-lieux-de-conservation-des-traditions-regionales-1/</t>
+        </is>
+      </c>
+      <c r="AA190" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF190" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG190" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH190" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:34" customHeight="0">
+      <c r="A191" s="1">
+        <v>165840</v>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Aider les collectivités à conserver et restaurer les monuments aux morts de la guerre de 1914-1918</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
+        <is>
+          <t>Mémoire - Restauration des monuments aux morts de la Grande Guerre</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H191" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aider les collectivités à conserver et restaurer les monuments aux morts de la guerre de 1914-1918, afin de préserver ce patrimoine d&amp;#039;exception et de contribuer à perpétuer le souvenir des morts pour la France.&lt;/p&gt; &lt;p&gt;Réfection des maçonneries et ornements (haut et bas-relief, statues, groupes sculptés), inscriptions, clôtures.&lt;br /&gt; Les projets devront utiliser des techniques et matériaux respectueux de l&amp;#039;œuvre originelle et ne pas avoir pour résultat de modifier la structure, le décor ou la disposition du monument.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N191" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O191" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P191" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;communes, intercommunalités dépositaires d&amp;#039;une délégation de maîtrise d’ouvrage.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Réfection des maçonneries et ornements (haut et bas-relief, statues, groupes sculptés), inscriptions, clôtures.&lt;br /&gt; Les projets devront utiliser des techniques et matériaux respectueux de l&amp;#039;œuvre originelle et ne pas avoir pour résultat de modifier la structure, le décor ou la disposition du monument.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S191" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U191" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V191" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/memoire-restauration-des-monuments-aux-morts-de-la-grande-guerre</t>
+        </is>
+      </c>
+      <c r="W191" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_MONUMMGG/depot/simple</t>
+        </is>
+      </c>
+      <c r="X191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Patrimoine et Musées &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Gaëlle Cuesta: &lt;a href="mailto:gcuesta&amp;#64;maregionsud.fr"&gt;gcuesta&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y191" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z191" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/memoire-restauration-des-monuments-aux-morts-de-la-grande-guerre-1/</t>
+        </is>
+      </c>
+      <c r="AA191" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF191" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG191" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH191" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:34" customHeight="0">
+      <c r="A192" s="1">
+        <v>166293</v>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser les jeunes autour de projets environnementaux dans les établissements scolaires</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets Eco-Ambassadeur</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H192" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K192" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Provence-Alpes-Côte d’Azur place la transition écologique et la préservation de la biodiversité au cœur de ses priorités avec un Plan Climat ambitieux, une stratégie Régionale de la Biodiversité et des actions concrètes pour réduire l’impact environnemental.&lt;/p&gt;
+&lt;p&gt;Dans ce cadre, le dispositif Éco-Ambassadeurs, créé en 2018 à l’initiative du Parlement Régional de la Jeunesse, mobilise les jeunes autour de projets environnementaux dans les établissements scolaires. Les éco-ambassadeurs, avec l’appui d’un référent adulte, conçoivent et mettent en œuvre des projets favorisant la transition écologique et la sensibilisation de leurs pairs. Ce dispositif a déjà permis à plus d’un millier de jeunes de devenir acteurs du changement, en imaginant et en réalisant des initiatives concrètes pour la planète. Par cet appel à projets, la Région souhaite amplifier cette dynamique en soutenant des initiatives qui contribuent à la lutte contre le changement climatique, à la protection de la biodiversité et à la diffusion des bonnes pratiques au sein des établissements.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Objectifs :&lt;/span&gt;&lt;br /&gt; Sensibiliser et mobiliser les jeunes sur les enjeux de la transition écologique&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Informer sur les impacts du changement climatique, la préservation des ressources naturelles et de la biodiversité ;&lt;/li&gt; 	&lt;li&gt;Développer une culture écologique et citoyenne au sein des établissements.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Encourager la conception et la mise en œuvre de projets concrets de développement&lt;br /&gt; durable&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Favoriser des actions dans les établissements qui ont un impact réel et (réduction des déchets, économies d’énergie, création d’espaces verts, etc.) ;&lt;/li&gt; 	&lt;li&gt;Intégrer des approches pédagogiques innovantes pour rendre la transition écologique accessible et attractive et faire évoluer les comportements vers des pratiques et modes de vie durables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Valoriser l’engagement citoyen et la responsabilisation des jeunes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Promouvoir l’autonomie et la créativité des éco-ambassadeurs dans la définition et la réalisation des projets ;&lt;/li&gt; 	&lt;li&gt;Renforcer la coopération entre les jeunes, les équipes éducatives et les partenaires associatifs pour créer une dynamique collective et agir de façon collaborative en faveur de l’environnement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Créer des espaces d’échange et de diffusion des bonnes pratiques&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Encourager le partage d’expériences entre établissements pour inspirer et multiplier les initiatives ;&lt;/li&gt; 	&lt;li&gt;Mettre en avant et valoriser les projets pour susciter l’émulation et la fierté de l’engagement écologique.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;L’organisation d’évènements collaboratifs &lt;/strong&gt;au sein de l’établissement tels que des opérations de nettoyage, des journées dédiées à la protection de l’environnement et à la préservation de la biodiversité, à la mobilité douce ou à la réduction des déchets ainsi que des défis collectifs favorisant les comportements responsables ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;La conception et la diffusion de supports de sensibilisation &lt;/strong&gt;tels que des expositions, des reportages audiovisuels, des outils pédagogiques, des quiz interactifs, des podcasts, afin de promouvoir les enjeux du développement durable auprès de la communauté éducative et des élèves ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;La mise en œuvre d’initiatives concrètes, locales et ancrées dans le territoire&lt;/strong&gt; au sein de l’établissement visant à réduire les déchets, à organiser des collectes pour le recyclage et à encourager des pratiques responsables, par exemple par des défis autour de la diminution des consommations énergétiques, etc ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;La réalisation de projets&lt;/strong&gt; pouvant combiner sensibilisation, actions matérielles, organisation d’événements et collaboration avec des associations environnementales ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le lancement de projets collaboratifs inter-établissements&lt;/strong&gt;, favorisant le partage de bonnes pratiques et la création d’une dynamique régionale autour des enjeux environnementaux.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Des projets collaboratifs associant Eco-ambassadeurs et Ambassadeurs du sport&lt;/strong&gt;, alliant environnement et sport pour une pratique sportive durable, responsable et respectueuse de l’environnement.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N192" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Citoyenneté
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O192" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P192" s="1" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="R192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Structures éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les établissements publics locaux d’enseignement de Provence-Alpes-Côte d’Azur et les établissements scolaires sous contrat d’association avec l’Etat.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Public cible :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les lycéens et lycéennes en région Provence-Alpes-Côte d’Azur inscrits dans le dispositif Eco-ambassadeurs.&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Critères d’éligibilité :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets doivent être initiés et mis en œuvre par les éco-ambassadeurs et validés par leur référent ;&lt;/li&gt; 	&lt;li&gt;L’ensemble des actions devra faire l’objet d’une validation par le chef d’établissement ;&lt;/li&gt; 	&lt;li&gt;Les actions bénéficiant à un maximum de lycéens au sein de l’établissement ;&lt;/li&gt; 	&lt;li&gt;Les projets menés avant la fin de l’année scolaire en cours ou programmés pour l’année scolaire suivante.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Ne sont pas éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets déjà réalisés ou en cours de réalisation ;&lt;/li&gt; 	&lt;li&gt;Les projets exclusivement ludiques ou de loisirs, les sorties scolaires ;&lt;/li&gt; 	&lt;li&gt;Les projets se limitant à une simple demande de financement pour une association, ou un investissement pur, sans engagement actif des éco-ambassadeurs ni autres actions concrètes dans l’établissement ;&lt;/li&gt; 	&lt;li&gt;L’achat de matériel dépassant les 20% du montant de la subvention accordée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les projets peuvent être déposés tout au long de l’année par l’établissement.&lt;br /&gt; Dépôt exclusivement sur le portail des aides de la Région Sud&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S192" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U192" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V192" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/appel-a-projets-eco-ambassadeur</t>
+        </is>
+      </c>
+      <c r="W192" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_PARLREGJ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laurie DEBELLE :&lt;a href="https://www.maregionsud.fr/vos-aides/detail?tx_eannuaires_pi2%5Baction%5D&amp;#61;show&amp;amp;tx_eannuaires_pi2%5Bcontroller%5D&amp;#61;Fiche&amp;amp;tx_eannuaires_pi2%5Bfiche_preview%5D&amp;#61;5990&amp;amp;cHash&amp;#61;110a7844d71f685980a59f80492caadf#"&gt; ldebelle&amp;#64;maregionsud.fr&lt;/a&gt; - 0662111639&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y192" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z192" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-eco-ambassadeur/</t>
+        </is>
+      </c>
+      <c r="AA192" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF192" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG192" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH192" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" spans="1:34" customHeight="0">
+      <c r="A193" s="1">
+        <v>166294</v>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser les jeunes autour de projets favorisant l’activité physique, l’esprit d’équipe, l’inclusion et le bien-être</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
+          <t>Appel à projets Ambassadeur du Sport</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H193" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K193" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;La Région Provence-Alpes-Côte d’Azur place l’engagement des jeunes et la promotion des valeurs du sport au cœur de ses priorités, en cohérence avec sa politique sportive, éducative et citoyenne. &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Dans ce cadre, le dispositif Ambassadeurs du Sport, créé à l’initiative du Parlement Régional de la Jeunesse, vise à mobiliser les jeunes autour de projets favorisant l’activité physique, l’esprit d’équipe, l’inclusion et le bien-être. Les Ambassadeurs du Sport, accompagnés d’un référent adulte, conçoivent et réalisent des initiatives sportives, solidaires et éducatives destinées à promouvoir la pratique sportive et les valeurs qui y sont associées : respect, engagement, dépassement de soi, mixité, inclusion, persévérance. Par cet appel à projets, la Région souhaite amplifier cette dynamique en soutenant des actions concrètes menées dans les établissements et sur l’ensemble de ses territoires.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Objectifs :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Sensibiliser et mobiliser les jeunes autour des valeurs du sport&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Encourager la pratique sportive comme vecteur de santé, d’équilibre et d’épanouissement ;&lt;/li&gt; 	&lt;li&gt;Promouvoir les valeurs citoyennes portées par le sport : respect, solidarité, esprit d’équipe, fair-play.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Encourager la conception et la mise en œuvre de projets sportifs et citoyens&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Favoriser des initiatives ayant un impact réel dans les établissements : tournois responsables, actions de promotion du sport féminin, défis sportifs solidaires ;&lt;/li&gt; 	&lt;li&gt;Développer des projets accessibles, inclusifs et adaptés à tous les publics.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Valoriser l’engagement et la responsabilité des jeunes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Soutenir l’autonomie et la créativité des Ambassadeurs du Sport dans l’organisation de leurs projets ;&lt;/li&gt; 	&lt;li&gt;Renforcer la coopération entre jeunes, équipes éducatives, associations sportives et collectivités.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Créer des espaces d’échange et de diffusion des bonnes pratiques&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Faciliter le partage d’expériences entre établissements ;&lt;/li&gt; 	&lt;li&gt;Mettre en avant les projets exemplaires pour inspirer d’autres initiatives.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Organisation d’événements sportifs et citoyens&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Tournois sportifs interclasses ou inter-établissements ;&lt;/li&gt;&lt;li&gt;Journées du sport scolaire ou olympique ;&lt;/li&gt;&lt;li&gt;Challenges solidaires (défis kilométriques, collectes sportives…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Actions de sensibilisation et de promotion du sport&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagnes contre la sédentarité, ateliers autour de la santé et du bien-être ;&lt;/li&gt;&lt;li&gt;Promotion de la pratique féminine ou inclusive du sport ;&lt;/li&gt;&lt;li&gt;Conférences, témoignages de sportifs, expositions thématiques.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Mise en place d’initiatives innovantes autour du sport&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Parcours d’activités physiques, animations sur la pause méridienne ;&lt;/li&gt;&lt;li&gt;Projets alliant sport et citoyenneté : lutte contre les discriminations, cohésion, respect ;&lt;/li&gt;&lt;li&gt;Création de supports : vidéos, podcasts, reportages, web-séries sportives.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Projets collaboratifs associant plusieurs établissements&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Rencontres régionales, tournois partagés, défis collectifs ;&lt;/li&gt;&lt;li&gt;Coopération avec des clubs sportifs ou des associations locales.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Projets collaboratifs associant Eco-ambassadeurs et Ambassadeurs du sport&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets alliant sport et environnement pour une pratique sportive durable, responsable et respectueuse de l’environnement.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N193" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Santé</t>
+        </is>
+      </c>
+      <c r="O193" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P193" s="1" t="inlineStr">
+        <is>
+          <t>16/04/2026</t>
+        </is>
+      </c>
+      <c r="R193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Structures éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les établissements publics locaux d’enseignement de Provence-Alpes-Côte d’Azur et les établissements scolaires sous contrat d’association avec l’Etat.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Public cible :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les lycéens et lycéennes en région Provence-Alpes-Côte d’Azur inscrits dans le dispositif Ambassadeurs du Sport.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Critères d’éligibilité :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets doivent être initiés et mis en œuvre par les ambassadeurs du sport et validés par leur référent ;&lt;/li&gt; 	&lt;li&gt;L’ensemble des actions devra faire l’objet d’une validation par le chef d’établissement ;&lt;/li&gt; 	&lt;li&gt;Les actions bénéficiant à un maximum de lycéens au sein de l’établissement ;&lt;/li&gt; 	&lt;li&gt;Les projets menés avant la fin de l’année scolaire en cours ou programmés pour l’année scolaire suivante.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Ne sont pas éligibles :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets déjà réalisés ou en cours de réalisation ;&lt;/li&gt; 	&lt;li&gt;Les projets exclusivement ludiques ou de loisirs, les sorties scolaires ;&lt;/li&gt; 	&lt;li&gt;Les projets se limitant à une simple demande de financement pour une association, ou un investissement pur, sans engagement actif des ambassadeurs du sport ni autres actions concrètes dans l’établissement ;&lt;/li&gt; 	&lt;li&gt;L’achat de matériel dépassant les 20% du montant de la subvention accordée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Modalités de dépôt :&lt;/strong&gt;&lt;br /&gt; Les projets peuvent être déposés tout au long de l’année par l’établissement.&lt;br /&gt; Dépôt exclusivement sur le portail des aides de la Région Sud&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S193" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U193" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V193" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/appel-a-projets-ambassadeur-du-sport</t>
+        </is>
+      </c>
+      <c r="W193" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_PARLREGJ/depot/simple</t>
+        </is>
+      </c>
+      <c r="X193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Laurie DEBELLE : &lt;a href="mailto:ldebelle&amp;#64;maregionsud.fr"&gt;ldebelle&amp;#64;maregionsud.fr &lt;/a&gt;- 0662111639&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y193" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z193" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-projets-ambassadeur-du-sport/</t>
+        </is>
+      </c>
+      <c r="AA193" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF193" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG193" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH193" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:34" customHeight="0">
+      <c r="A194" s="1">
+        <v>166296</v>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les mobilités innovantes et décarbonées</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
+        <is>
+          <t>Mobilités innovantes et décarbonées, Jeux Olympiques et Paralympiques 2030</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H194" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K194" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face à l’émergence de nouveaux besoins en termes de services de mobilités (véhicules décarbonés et/ou partagés, optimisation des chaînes d’approvisionnement), la Région soutient le développement et l’expérimentation de nouvelles solutions de mobilité des personnes et/ou des biens, et d’adaptation des modèles d’organisation des chaînes logistiques, au bénéfice des sites olympiques régionaux, et plus globalement des territoires des Alpes du Sud&lt;br /&gt; L’Appel à projets cible les changements de comportements et/ou de pratiques (mutualisation, report modal, circuits courts) et les solutions nouvelles, des premiers aux derniers kilomètres.&lt;br /&gt;  &lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Entreprises de toute taille (dont groupements ou associations d’entreprises) ;&lt;/li&gt; 	&lt;li&gt;Auto-entrepreneurs, commerçants, artisans, SCOP ;&lt;/li&gt; 	&lt;li&gt;Fédérations professionnelles et chambres consulaires ;&lt;/li&gt; 	&lt;li&gt;Opérateurs, transporteurs, logisticiens, gestionnaires d’infrastructures, aménageurs, promoteurs ;&lt;/li&gt; 	&lt;li&gt;Collectivités territoriales, EPCI et autres établissements publics disposant de compétences en matière de mobilité ;&lt;/li&gt; 	&lt;li&gt;Associations&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N194" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Mobilité pour tous
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O194" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P194" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2026</t>
+        </is>
+      </c>
+      <c r="Q194" s="1" t="inlineStr">
+        <is>
+          <t>28/08/2026</t>
+        </is>
+      </c>
+      <c r="R194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les projets proposés doivent&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Être situés en région Provence-Alpes-Côte d’Azur et&lt;/li&gt; 	&lt;li&gt;Démontrer leur bénéfice pour les sites olympiques, dans une logique d’héritage post JOP pour les Alpes du Sud ainsi que leur crédibilité opérationnelle et économique (phase de déploiement à court terme, entre 6 et 24 mois)&lt;/li&gt; 	&lt;li&gt;Répondre à un besoin avéré et non ou partiellement pourvu (à objectiver)&lt;/li&gt; 	&lt;li&gt;Ne pas avoir commencé avant le dépôt du dossier complet de demande de subvention auprès de la Région (via sa plateforme en ligne).&lt;/li&gt; 	&lt;li&gt;Démontrer la nécessité de bénéficier d’une aide publique sans laquelle le projet ne pourrait pas aboutir.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Les projets pourront consister en :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;De la sensibilisation-communication-formation ;&lt;/li&gt; 	&lt;li&gt;Des technologies (y compris digitales) ;&lt;/li&gt; 	&lt;li&gt;Des outils/équipements ;&lt;/li&gt; 	&lt;li&gt;Des services de mobilités et logistiques.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dates clés :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Avant le 26/06/2026 &lt;/strong&gt;: envoi d’une présentation sommaire du projet et de son budget prévisionnel par mail : &lt;a href="mailto:mobidec-JOP2030&amp;#64;maregionsud.fr"&gt;mobidec-JOP2030&amp;#64;maregionsud.fr&lt;/a&gt; (pré-dépôt)&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Entre fin juin et mi-juillet 2026 &lt;/strong&gt;: temps d’échange, audition pour présenter le projet plus en détail, selon renforcer sa solidité du projet, compléter certains aspects, suggérer des partenariats&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Avant le 28/08/2026 : &lt;/strong&gt;dépôt du dossier de candidature finalisé sur l&lt;a href="https://sudconnect.maregionsud.fr/auth/realms/citoyen/protocol/openid-connect/auth?response_type&amp;#61;code&amp;amp;client_id&amp;#61;usager-mgdis-portail&amp;amp;redirect_uri&amp;#61;https%3A%2F%2Faidesenligne.maregionsud.fr%2Faccount-management%2Fcrsud-demandeurs%2Foidc%2FMoncompteRegionSud%2Fcode&amp;amp;scope&amp;#61;email&amp;#43;profile&amp;#43;openid&amp;#43;donnees_personnelles&amp;amp;state&amp;#61;65f04402-40f9-414d-80d9-37991a86a805"&gt;a plateforme numérique de demande de subvention&lt;/a&gt; de la Région Provence-Alpes-Côte d’Azur &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les dossiers doivent être complets au moment du dépôt, y compris la fiche projet renseignée (jointe en annexe).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S194" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U194" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V194" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/mobilites-innovantes-et-decarbonees-jeux-olympiques-et-paralympiques-2030</t>
+        </is>
+      </c>
+      <c r="W194" s="1" t="inlineStr">
+        <is>
+          <t>https://crsud-sddc-production.mgcloud.fr/aides/#/crsud/connecte/F_S_I_MOBIDEC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:mobidec-JOP2030&amp;#64;maregionsud.fr"&gt;mobidec-JOP2030&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y194" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z194" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobilites-innovantes-et-decarbonees-jeux-olympiques-et-paralympiques-2030/</t>
+        </is>
+      </c>
+      <c r="AA194" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF194" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG194" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH194" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:34" customHeight="0">
+      <c r="A195" s="1">
+        <v>166027</v>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de géothermie/thalassothermie</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H195" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de travaux production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Géothermie, et énergie de l’eau de mer (valorisée directement ou par l&amp;#039;intermédiaire de pompes à chaleur) Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en&lt;br /&gt; synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;- COP &amp;gt; 4 (pour les PACs géothermiques)&lt;br /&gt; - Respect des normes de forage et de la réglementation sous-sol&lt;br /&gt; - Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;br /&gt; - Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N195" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O195" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P195" s="1" t="inlineStr">
+        <is>
+          <t>28/03/2023</t>
+        </is>
+      </c>
+      <c r="R195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- COP &amp;gt; 4 (pour les PACs géothermiques)&lt;br /&gt; - Respect des normes de forage et de la réglementation sous-sol&lt;br /&gt; - Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;br /&gt; - Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/p&gt; 
+&lt;p&gt;Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S195" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U195" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V195" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-geothermie-thalassothermie</t>
+        </is>
+      </c>
+      <c r="W195" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos :&lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt; cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y195" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z195" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-geothermie-thalassothermie-1/</t>
+        </is>
+      </c>
+      <c r="AA195" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF195" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG195" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH195" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:34" customHeight="0">
+      <c r="A196" s="1">
+        <v>166028</v>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de faisabilité pour des projets de méthanisation</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de méthanisation</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H196" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études de faisabilité de projet de méthanisation peuvent bénéficier, selon la nature du projet, d’un financement au titre du cadre d’intervention gaz renouvelable de la Région ou du fonds chaleur de l’ADEME (NB unités en cogénération non éligible au fonds chaleur). Ces deux dispositifs étant gérés par la Région, le Service de Transition Energétique (STE) doit être contacté au préalable afin de déterminer le dispositif approprié au projet.&lt;br /&gt; L’étude devra concerner les types de projets de méthanisation suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les unités agricoles à la ferme ou centralisées,&lt;/li&gt; 	&lt;li&gt;les unités industrielles,&lt;/li&gt; 	&lt;li&gt;les unités territoriales,&lt;/li&gt; 	&lt;li&gt;les unités sur station d’épuration (STEP)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Des études complémentaires à l’étude de faisabilité peuvent être financées pour lever des points de blocage : étude d’impact environnementale, étude d’acceptabilité sociale.&lt;br /&gt; Le soutien financier de la Région et du fonds chaleur ne sont pas systématiques.&lt;br /&gt; En fonction de la typologie du projet, les réglementations suivantes seront appliquées :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026;&lt;/li&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111726 relatif aux aides en faveur de la protection de l’environnement pour la période 2024-2026;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/p&gt; &lt;p&gt;Agriculteurs et groupement d’agriculteurs, entreprises, entreprises publiques locales, établissement publics, collectivités territoriales et leur groupement, associations.&lt;/p&gt; &lt;p&gt;L’étude de faisabilité technico-économiques devra respecter à minima le cahier des charges développé par le groupe « Métha’Synergie » et sera réalisée par prestation externalisée. Ce point sera vérifié à l’instruction de la demande subvention (sur la base du cahier des charges du porteur et de l’offre du prestataire) et lors de la demande de paiement (sur la base du rapport d’étude réalisé) de la subvention.&lt;br /&gt; L’acceptabilité locale des projets est une condition importante de réussite. Le porteur de projet devra prévoir de mettre en place des mesures pendant l’étude, afin de favoriser l’acceptation par les élus locaux, le voisinage et les populations locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N196" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O196" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P196" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="R196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’étude de faisabilité technico-économiques devra respecter à minima le cahier des charges développé par le groupe « Métha’Synergie » et sera réalisée par prestation externalisée. Ce point sera vérifié à l’instruction de la demande subvention (sur la base du cahier des charges du porteur et de l’offre du prestataire) et lors de la demande de paiement (sur la base du rapport d’étude réalisé) de la subvention.&lt;br /&gt; L’acceptabilité locale des projets est une condition importante de réussite. Le porteur de projet devra prévoir de mettre en place des mesures pendant l’étude, afin de favoriser l’acceptation par les élus locaux, le voisinage et les populations locales.&lt;/p&gt; &lt;p&gt;Dans un premier temps, il est indispensable de contacter le GERES pour l’élaboration du pré-diagnostic d’opportunité :&lt;br /&gt; Amélie Himpens : &lt;a href="mailto:a.himpens&amp;#64;geres.eu"&gt;a.himpens(at)geres.eu&lt;/a&gt;&lt;br /&gt; Aurélie Levet : &lt;a href="mailto:a.levet&amp;#64;geres.eu"&gt;a.levet&amp;#64;geres.eu&lt;/a&gt;&lt;br /&gt; Aurélie Reibel : &lt;a href="mailto:a.reibel&amp;#64;geres.eu"&gt;a.reibel&amp;#64;geres.eu&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; Dans un deuxième temps, lorsque le potentiel est avéré : contacter le chargé de mission régional (coordonnées ci-dessous) pour le détail des dispositifs et les modalités de dépôt de la demande.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S196" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U196" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V196" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-methanisation</t>
+        </is>
+      </c>
+      <c r="X196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Transition Energétique&lt;br /&gt; Direction de la Transition Energétique et des Territoires&lt;br /&gt; M. Emmanuel Giovannoni : &lt;a href="mailto:egiovannoni&amp;#64;maregionsud.fr"&gt;egiovannoni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y196" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z196" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-methanisation-1/</t>
+        </is>
+      </c>
+      <c r="AA196" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF196" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG196" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH196" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" spans="1:34" customHeight="0">
+      <c r="A197" s="1">
+        <v>166029</v>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'investissement en méthanisation</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
+        <is>
+          <t>Aides à l'investissement en méthanisation</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H197" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux de projet de méthanisation peuvent bénéficier, selon la nature du projet, d’un financement réalisé au titre du cadre d’intervention gaz renouvelables de la Région et/ou du fonds chaleur de l’ADEME (NB unités en cogénération non éligibles au fonds chaleur). Les deux dispositifs étant gérés par la Région, le Service de Transition Énergétique (STE) doit être contacté au préalable afin de déterminer le dispositif approprié au projet.&lt;br /&gt; Les projets éligibles sont les projets de méthanisation suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les unités agricoles à la ferme ou centralisées,&lt;/li&gt; 	&lt;li&gt;les unités industrielles,&lt;/li&gt; 	&lt;li&gt;les unités territoriales,&lt;/li&gt; 	&lt;li&gt;les unités sur station d’épuration (STEP)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;La finalité doit être la production de biogaz valorisé en chaleur (projets prioritaires) ou injection réseau de gaz ou cogénération.&lt;br /&gt; Les réseaux de chaleur au sens fiscal raccordés à une unité de méthanisation peuvent faire l’objet d’une aide distincte. Pour en savoir plus, consulter les modalités d’aides spécifiques à ces équipements auprès de l’ADEME et de la Région.&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement.&lt;br /&gt; En fonction de la typologie du projet, les réglementations suivantes seront appliquées :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026;&lt;/li&gt; 	&lt;li&gt;le régime cadre exempté de notification N° SA. 111726 relatif aux aides en faveur de la protection de l’environnement pour la période 2024-2026;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;/p&gt; &lt;p&gt;Agriculteurs et groupement d’agriculteurs, entreprises, entreprises publiques locales, établissement publics, collectivités territoriales et leur groupement, associations.&lt;/p&gt; &lt;p&gt;La liste exhaustive et précise des critères d’éligibilité sera envoyée aux porteurs de projets par le chargé de mission régional (contact en bas de page) à la suite d’un échange sur les spécificités du projet.&lt;br /&gt; &lt;br /&gt; Les principaux critères portent sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la réalisation préalable à la demande de subvention d’une étude de faisabilité conforme au cahier des charges Méthasynergie. Ces études peuvent faire l’objet d’une aide de l’ADEME ou de la Région.&lt;/li&gt; 	&lt;li&gt;Le choix d’entreprises de travaux qualifiées Qualimétha® ou équivalent&lt;/li&gt; 	&lt;li&gt;L’économie du projet notamment le TRI inférieur à 10% (cf nature de l’aide).&lt;/li&gt; 	&lt;li&gt;L’approvisionnement et la maîtrise du gisement&lt;/li&gt; 	&lt;li&gt;La concertation et l’ancrage territorial, dont non-déstabilisation des filières locales performantes de valorisation sur le plan environnemental et économique&lt;/li&gt; 	&lt;li&gt;La valorisation du digestat dans le cadre d’un plan d’épandage ou par un compostage aboutissant à un compost « normalisé ».&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N197" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O197" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P197" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="R197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La liste exhaustive et précise des critères d’éligibilité sera envoyée aux porteurs de projets par le chargé de mission régional (contact en bas de page) à la suite d’un échange sur les spécificités du projet.&lt;br /&gt; &lt;br /&gt; Les principaux critères portent sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la réalisation préalable à la demande de subvention d’une étude de faisabilité conforme au cahier des charges Méthasynergie. Ces études peuvent faire l’objet d’une aide de l’ADEME ou de la Région.&lt;/li&gt; 	&lt;li&gt;Le choix d’entreprises de travaux qualifiées Qualimétha® ou équivalent&lt;/li&gt; 	&lt;li&gt;L’économie du projet notamment le TRI inférieur à 10% (cf nature de l’aide).&lt;/li&gt; 	&lt;li&gt;L’approvisionnement et la maîtrise du gisement&lt;/li&gt; 	&lt;li&gt;La concertation et l’ancrage territorial, dont non-déstabilisation des filières locales performantes de valorisation sur le plan environnemental et économique&lt;/li&gt; 	&lt;li&gt;La valorisation du digestat dans le cadre d’un plan d’épandage ou par un compostage aboutissant à un compost « normalisé ».&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Prendre contact avec le chargé de mission qui transmettra le détail des dispositifs et les modalités de dépôt de la demande après échange sur le projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S197" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U197" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V197" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aides-a-linvestissement-en-methanisation</t>
+        </is>
+      </c>
+      <c r="X197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Transition Energétique&lt;br /&gt; Direction de la Transition Energétique et des Territoires&lt;/p&gt;
+&lt;p&gt;M. Emmanuel Giovannoni : &lt;a href="mailto:egiovannoni&amp;#64;maregionsud.fr"&gt;egiovannoni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y197" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z197" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-a-l-investissement-en-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA197" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF197" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG197" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH197" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" spans="1:34" customHeight="0">
+      <c r="A198" s="1">
+        <v>166030</v>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets innovants de production de gaz renouvelables (études &amp; travaux)</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="inlineStr">
+        <is>
+          <t>Projets innovants de production de gaz renouvelables (études &amp; travaux)</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H198" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les démonstrateurs ou projets de la filière biogaz et hydrogène présentant des innovations sur les plans techniques, du portage juridique, social ou un fort caractère structurant, peuvent être soutenus au cas par cas. Plusieurs nouvelles filières de production de gaz renouvelable, l’hydrogène, la pyrogazéification et le power-to-gas sont particulièrement en train de se structurer pour répondre aux enjeux de développement des gaz « verts » d’ici 2030.&lt;/p&gt; &lt;p&gt;Consortium industriel du secteur, énergéticiens et développeurs de projets, détenteurs de biomasse ou déchets ; collectivités locales, etc.&lt;/p&gt; &lt;p&gt;Les projets doivent impérativement présenter des innovations sur les plans techniques ou un fort caractère structurant.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N198" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O198" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P198" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2025</t>
+        </is>
+      </c>
+      <c r="R198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent impérativement présenter des innovations sur les plans techniques ou un fort caractère structurant.&lt;/p&gt; &lt;p&gt;Prendre contact avec le chargé de mission.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S198" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U198" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V198" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/projets-innovants-de-production-de-gaz-renouvelables-etudes-travaux</t>
+        </is>
+      </c>
+      <c r="X198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Transition Énergétique&lt;br /&gt; Direction de la Transition Énergétique et des Territoires&lt;/p&gt;
+&lt;p&gt;M. Emmanuel Giovannoni : &lt;a href="mailto:egiovannoni&amp;#64;maregionsud.fr"&gt;egiovannoni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y198" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z198" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-innovants-de-production-de-gaz-renouvelables-etudes-travaux-1/</t>
+        </is>
+      </c>
+      <c r="AA198" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF198" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG198" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH198" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" spans="1:34" customHeight="0">
+      <c r="A199" s="1">
+        <v>166031</v>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études de faisabilité pour des projets de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des projets de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H199" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Création et extension des réseaux de chaleur et de froid associés à ces modes de production renouvelable et de récupération, y compris les boucles d’eau tempérée géothermiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt;
+&lt;div&gt;&lt;p&gt;&lt;strong&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ? &lt;/strong&gt;&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme au cahier des charges de l’ADEME : « Etude de faisabilité récupération de chaleur fatale pour valorisation interne et/ou externe ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N199" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O199" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P199" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent), l’étude de faisabilité doit impérativement être conforme au cahier des charges de l’ADEME : « Etude de faisabilité récupération de chaleur fatale pour valorisation interne et/ou externe ».&lt;/p&gt; &lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;ul&gt;&lt;br /&gt; 	&lt;li&gt; &lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S199" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U199" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V199" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-projets-de-recuperation-de-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="W199" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y199" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z199" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-projets-de-recuperation-de-chaleur-fatale-1/</t>
+        </is>
+      </c>
+      <c r="AA199" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF199" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG199" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH199" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" spans="1:34" customHeight="0">
+      <c r="A200" s="1">
+        <v>166032</v>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="D200" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de récupération de chaleur fatale</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H200" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Chaleur de récupération (chaleur &amp;#34;fatale&amp;#34; issue notamment des eaux usées ou des process industriels)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale,&lt;br /&gt; sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt;
+&lt;div&gt;&lt;p&gt;Vous avez déposé une demande avant le 1er octobre 2024 ? &lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;/li&gt; 	&lt;li&gt;Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N200" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O200" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P200" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Respect des exigences réglementaires de performance thermique du bâtiment ;&lt;/li&gt; 	&lt;li&gt;Installation d’un comptage énergétique permettant de vérifier le bon fonctionnement de l’installation.&lt;/li&gt; &lt;/ul&gt; &lt;div&gt;&lt;p&gt;Vous avez déposé une demande avant le 1er octobre 2024 ? &lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S200" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U200" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V200" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-recuperation-de-chaleur-fatale</t>
+        </is>
+      </c>
+      <c r="W200" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y200" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z200" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-recuperation-de-chaleur-fatale-1/</t>
+        </is>
+      </c>
+      <c r="AA200" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF200" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG200" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH200" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" spans="1:34" customHeight="0">
+      <c r="A201" s="1">
+        <v>166033</v>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études de faisabilité pour des réseaux de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="D201" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité pour des réseaux de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H201" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Création et extension des réseaux de chaleur et de froid associés à ces modes de production renouvelable et de récupération, y compris les boucles d’eau tempérée géothermiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N201" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O201" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P201" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bureaux d’études et experts choisis doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation (RGE études ou équivalent).&lt;/p&gt; 
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr" title="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr" title="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr" title="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr" title="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour les Alpes Maritimes : Fabrice FAYNET : &lt;a href="mailto:capther06&amp;#64;departement06.fr"&gt;capther06&amp;#64;departement06.fr&lt;/a&gt;  &lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr" title="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le Vaucluse : Alexya Ayme : &lt;a href="mailto:aayme&amp;#64;sev84.fr"&gt;aayme&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S201" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U201" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V201" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/etude-de-faisabilite-pour-des-reseaux-de-chaleur-et-de-froid</t>
+        </is>
+      </c>
+      <c r="W201" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : c&lt;a href="mailto:ramos&amp;#64;maregionsud.fr"&gt;ramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y201" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z201" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etude-de-faisabilite-pour-des-reseaux-de-chaleur-et-de-froid-1/</t>
+        </is>
+      </c>
+      <c r="AA201" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF201" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG201" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH201" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" spans="1:34" customHeight="0">
+      <c r="A202" s="1">
+        <v>166034</v>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les travaux de réseaux de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="D202" s="1" t="inlineStr">
+        <is>
+          <t>Travaux de réseaux de chaleur et de froid</t>
+        </is>
+      </c>
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H202" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cadre d’intervention régional chaleur et froid renouvelable vise le soutien à l’amorçage des projets de chaleur et de froid renouvelables et de récupération ainsi que le soutien à leur réalisation. Afin d’atteindre les objectifs du Plan climat, il concerne les projets de production de chaleur et de froid ayant recours aux énergies renouvelables et de récupération (EnR&amp;amp;R) suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Création et extension des réseaux de chaleur et de froid associés à ces modes de production renouvelable et de récupération, y compris les boucles d’eau tempérée géothermiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Le soutien financier de la Région n’est pas systématique. Il s’apprécie par la Région à partir d’une analyse de la rentabilité prévisionnelle des projets et de leur qualité technique et environnementale, sur la base du modèle économique du projet et du temps de retour sur investissement. Le porteur s’attachera à démontrer l’impact de l’intervention publique sur le temps de retour sur investissement du projet. L’attribution de la subvention fera l’objet d’un vote par le Conseil régional ou sa commission permanente.&lt;br /&gt; &lt;br /&gt; L’ensemble des interventions peut notamment être financé dans le cadre du Contrat d’Avenir, en synergie avec le Fonds Chaleur de l’ADEME.&lt;/p&gt; &lt;p&gt;Les entreprises et industries, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.&lt;/p&gt; &lt;p&gt;Pour les réseaux primaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération ;&lt;/li&gt; 	&lt;li&gt;pour les réseaux de chaleur primaires et leur extension, une densité thermique minimum de 1 MWh par mètre linéaire est exigée ainsi qu’un minimum linéaire de 200 mètres pour une extension ;&lt;/li&gt; 	&lt;li&gt;les coûts d’investissement éligibles sont les coûts concernant la maîtrise d’œuvre, le réseau primaire et les sous-stations ;&lt;/li&gt; 	&lt;li&gt;le maître d’ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour les réseaux secondaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N202" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O202" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P202" s="1" t="inlineStr">
+        <is>
+          <t>28/02/2023</t>
+        </is>
+      </c>
+      <c r="R202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour les réseaux primaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération ;&lt;/li&gt; 	&lt;li&gt;pour les réseaux de chaleur primaires et leur extension, une densité thermique minimum de 1 MWh par mètre linéaire est exigée ainsi qu’un minimum linéaire de 200 mètres pour une extension ;&lt;/li&gt; 	&lt;li&gt;les coûts d’investissement éligibles sont les coûts concernant la maîtrise d’œuvre, le réseau primaire et les sous-stations ;&lt;/li&gt; 	&lt;li&gt;le maître d’ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Pour les réseaux secondaires :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide est strictement conditionnée au fait que le réseau soit alimenté globalement, extension comprise, au minimum par 70 % d&amp;#039;énergies renouvelables et de récupération&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt; Il suffit de déposer une demande de subventions sur la plateforme.&lt;/p&gt;
+&lt;p&gt;Afin de bénéficier de conseils ou bien d’un accompagnement, il est possible de contacter les CCRt (Contrats Chaleur renouvelable territoriaux), qui sont des opérateurs de l’ADEME présents sur le territoire régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour la métropole Aix-Marseille-Provence : contacter Mme Hélène Beisson : &lt;a href="mailto:helene.beisson&amp;#64;ampmetropole.fr"&gt;helene.beisson&amp;#64;ampmetropole.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le pays d&amp;#039;Arles : contacter Mme. Zoé Soussan-Rabette : &lt;a href="mailto:z.soussan-rabette&amp;#64;ville-arles.fr"&gt;z.soussan-rabette&amp;#64;ville-arles.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-de-Haute-Provence : Mme. Fanny Gaborit : &lt;a href="mailto:f.gaborit&amp;#64;sde04.fr"&gt;f.gaborit&amp;#64;sde04.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Hautes-Alpes : M. Nicolas Ferrand : &lt;a href="mailto:nicolas.ferrand&amp;#64;syme05.fr"&gt;nicolas.ferrand&amp;#64;syme05.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département des Alpes-Maritimes : M. Nathael-Christian Galante-Gras : &lt;a href="mailto:ncgalantegras&amp;#64;departement06.fr"&gt;ncgalantegras&amp;#64;departement06.fr&lt;/a&gt;;&lt;/li&gt; 	&lt;li&gt;pour le département du Var : M. Christophe Thierry : &lt;a href="mailto:christophe.thierry&amp;#64;te83.fr"&gt;christophe.thierry&amp;#64;te83.fr&lt;/a&gt;&lt;/li&gt; 	&lt;li&gt;pour le département du Vaucluse : M. Léonard Ricolleau : &lt;a href="mailto:lricolleau&amp;#64;sev84.fr"&gt;lricolleau&amp;#64;sev84.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans un deuxième temps, concernant la partie administrative : il est possible de contacter la chargée de missions régionales :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Mme. Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr" title="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S202" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U202" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V202" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/travaux-de-reseaux-de-chaleur-et-de-froid</t>
+        </is>
+      </c>
+      <c r="W202" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CADRECHA/depot/simple</t>
+        </is>
+      </c>
+      <c r="X202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Catherine Ramos : &lt;a href="mailto:cramos&amp;#64;maregionsud.fr"&gt;cramos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y202" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z202" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/travaux-de-reseaux-de-chaleur-et-de-froid-1/</t>
+        </is>
+      </c>
+      <c r="AA202" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF202" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG202" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH202" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" spans="1:34" customHeight="0">
+      <c r="A203" s="1">
+        <v>166035</v>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser un développement pérenne des sites touristiques exemplaires</t>
+        </is>
+      </c>
+      <c r="D203" s="1" t="inlineStr">
+        <is>
+          <t>Sites touristiques exemplaires</t>
+        </is>
+      </c>
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H203" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K203" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vous êtes gestionnaire d&amp;#039;un site touristique emblématique, à fort potentiel de développement ou qui présente une urgence de préservation et vous souhaitez améliorer l&amp;#039;expérience client ou recourir à des solutions numériques de gestion des flux touristiques ?&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;La Région Sud vous accompagne, via l&amp;#039;Appel à projets &amp;#34;Sites touristiques exemplaires&amp;#34; afin de favoriser un développement pérenne de ces sites mais également d’optimiser les conditions d’accueil et d’information des visiteurs.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles, les gestionnaires de grands sites touristiques et de sites &amp;#34;alternatifs&amp;#34;, à savoir : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les départements ;&lt;/li&gt; 	&lt;li&gt;les établissement Public de Coopération Intercommunale (EPCI) ;&lt;/li&gt; 	&lt;li&gt;les parcs naturels ;&lt;/li&gt; 	&lt;li&gt;les communes ;&lt;/li&gt; 	&lt;li&gt;les offices de tourisme ;&lt;/li&gt; 	&lt;li&gt;les associations ;&lt;/li&gt; 	&lt;li&gt;les entreprises.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Volet 1 - l’expérience client et à la mise en valeur touristique :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les gestionnaires de sites devront présenter une réflexion globale incluant, lorsque cela s’avère pertinent, des actions de promotion, de sensibilisation à la préservation des territoires, voire des offres alternatives vers d’autres sites complémentaires.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;schémas d’aménagement ;&lt;/li&gt; 	&lt;li&gt;canalisation de la fréquentation ;&lt;/li&gt; 	&lt;li&gt;achat et pose d’éco-compteurs ;&lt;/li&gt; 	&lt;li&gt;signalétique et pupitres d’interprétation ;&lt;/li&gt; 	&lt;li&gt;cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage ;&lt;/li&gt; 	&lt;li&gt;accès aux personnes à mobilité réduite ;&lt;/li&gt; 	&lt;li&gt;bornes de rechargement pour véhicules et vélos électriques ;&lt;/li&gt; 	&lt;li&gt;outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont exclus : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les parkings (seul l’aménagement paysager est éligible) ;&lt;/li&gt; 	&lt;li&gt;les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études relatives à la capacité de charge d’un site ;&lt;/li&gt; 	&lt;li&gt;les schémas d’accueil et de visite ;&lt;/li&gt; 	&lt;li&gt;les outils de réservation de navettes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Volet 2 - l&amp;#039;expérimentation de solutions technologiques de pilotage des flux&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études préalables à ces investissements.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N203" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O203" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P203" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2025</t>
+        </is>
+      </c>
+      <c r="Q203" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Volet 1 - l’expérience client et à la mise en valeur touristique :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les gestionnaires de sites devront présenter une réflexion globale incluant, lorsque cela s’avère pertinent, des actions de promotion, de sensibilisation à la préservation des territoires, voire des offres alternatives vers d’autres sites complémentaires.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;schémas d’aménagement ;&lt;/li&gt; 	&lt;li&gt;canalisation de la fréquentation ;&lt;/li&gt; 	&lt;li&gt;achat et pose d’éco-compteurs ;&lt;/li&gt; 	&lt;li&gt;signalétique et pupitres d’interprétation ;&lt;/li&gt; 	&lt;li&gt;cheminements, points d’entrée et d’accueil, appontements, aires paysagères de stationnement, scénarisation de l’information, points d’eau, toilettes, location de vélo, gardiennage ;&lt;/li&gt; 	&lt;li&gt;accès aux personnes à mobilité réduite ;&lt;/li&gt; 	&lt;li&gt;bornes de rechargement pour véhicules et vélos électriques ;&lt;/li&gt; 	&lt;li&gt;outils d’interprétation par la réalité virtuelle et augmentée au cas par cas.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont exclus : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les parkings (seul l’aménagement paysager est éligible) ;&lt;/li&gt; 	&lt;li&gt;les frais de fonctionnement (frais de personnel, actions de communication, frais occasionnés pour l’obtention de labels, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études relatives à la capacité de charge d’un site ;&lt;/li&gt; 	&lt;li&gt;les schémas d’accueil et de visite ;&lt;/li&gt; 	&lt;li&gt;les outils de réservation de navettes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Volet 2 - l&amp;#039;expérimentation de solutions technologiques de pilotage des flux&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les projets devront être intégrés dans une réflexion globale intégrant les quatre composantes essentielles que sont la gouvernance d’ensemble, la mesure et le pilotage par les données, la mobilité sur le territoire concerné et l’aménagement du site. Une réflexion relative à la capacité de charges des sites concernés sera appréciée.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les aménagements, équipements pour la mise en place de services, d’outils et services numériques de pilotage des flux : mesure de flux, collecte, traitement (temps-réel et/ou prédictif) et visualisation de données, interaction avec les usagers (applications mobiles, bornes d’information, signalétique, etc.) ;&lt;/li&gt; 	&lt;li&gt;les études préalables à ces investissements.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Demande en ligne&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Au préalable, les structures candidates doivent échanger auprès des services de la Région afin de vérifier l’éligibilité au dispositif régional et échanger sur les objectifs du projet et les moyens qui y seront consacrés.&lt;br /&gt; &lt;br /&gt; Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité&lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Si le projet est recevable, le dossier de candidature sera fourni sur demande et devra être retourné aux services de la Région de manière dématérialisée sur la plateforme régionale avant le démarrage du projet.&lt;/p&gt;
+&lt;p&gt;Le demandeur doit créer ou se connecter à son compte puis effectuer sa demande de subvention d&amp;#039;investissement. Les pièces justificatives nécessaires à l’instruction du dossier doivent être jointes directement dans le dossier dématérialisé.&lt;/p&gt;
+&lt;p&gt;Une copie mail du dossier doit également être transmis à l’adresse &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Les dossiers peuvent être déposés tout au long de l&amp;#039;année. Leur analyse sera faite chronologiquement, par ordre d’arrivée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S203" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U203" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V203" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sites-touristiques-exemplaires</t>
+        </is>
+      </c>
+      <c r="X203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité&lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y203" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z203" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sites-touristiques-exemplaires/</t>
+        </is>
+      </c>
+      <c r="AA203" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF203" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG203" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH203" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" spans="1:34" customHeight="0">
+      <c r="A204" s="1">
+        <v>166036</v>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Candidater à l’appel à manifestation d’intérêt pour l’occupation d’un bâtiment à Puget-Théniers (06)</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="inlineStr">
+        <is>
+          <t>Appel à manifestation d’intérêt pour l’occupation d’un bâtiment à Puget-Théniers (06)</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H204" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K204" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aux termes d’une convention avec l’Etat, approuvée par décret ministériel du 19 décembre 1972, le SYMA, Syndicat Mixte Méditerranée Alpes, avait reçu la concession du réseau secondaire d’intérêt général des Chemins de Fer de Provence. Depuis le 1er janvier 2007, la concession a été transférée par avenant n°2 au traité de concession, à la Région Provence-Alpes-Côte d&amp;#039;Azur. Cette convention prévoit dans son article 3 la possibilité pour le concessionnaire de disposer du domaine du réseau à des fins conformes à l’intérêt général.&lt;/p&gt;
+&lt;p&gt;En application de l’article L. 2122-1-1 du Code Général de la Propriété des Personnes Publiques, la Région lance un appel à manifestation d’intérêt en vue de l’occupation de ce bâtiment sur la commune de Puget-Théniers.&lt;/p&gt;
+&lt;p&gt;Le(s) futur(s) occupant(s) ne pourra(ont) se prévaloir de la législation relative aux baux d’une quelconque nature (civil, commercial, professionnel ou autres).&lt;/p&gt; &lt;p&gt;Tout opérateur économique.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N204" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O204" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P204" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="R204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Tout projet soumettant un dossier complet comprenant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Une lettre à l’attention de Monsieur le Président du Conseil Régional manifestant l’intérêt du candidat à présenter une candidature et sollicitant à ce titre une autorisation d’occuper le domaine public concerné.&lt;/li&gt; 	&lt;li&gt;Un document justifiant de la forme juridique du candidat : société, auto-entrepreneur, ... (Kbis ou tout autre document équivalent de moins de 3 mois).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt; Une note présentant :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le candidat.&lt;/li&gt; 	&lt;li&gt;Son activité.&lt;/li&gt; 	&lt;li&gt;Son projet d’utilisation du site.&lt;/li&gt; 	&lt;li&gt;La durée d’occupation souhaitée par le candidat.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;En cas de travaux envisagé sur le bâtiment, il est demandé les éléments éventuels suivants :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le détail des aménagements avec les matériaux utilisés.&lt;/li&gt; 	&lt;li&gt;Les devis demandés aux artisans et entrepreneurs.&lt;/li&gt; 	&lt;li&gt;Un tableau récapitulant le chiffrage global des travaux.&lt;/li&gt; 	&lt;li&gt;Un plan des aménagements projetés.&lt;/li&gt; 	&lt;li&gt;En cas de travaux affectant l’apparence extérieure du bâtiment, les documents nécessaires à la demande d’autorisation d’urbanisme correspondante (arrêté de permis de construire ou de déclaration préalable) tel que les plans et le CERFA complété. La Région se réserve le droit pendant la procédure de demander au candidat de modifier son projet sur ce point si elle estime que cela porte atteinte à l’esthétique globale du site de la gare dans le cadre de sa charte architecturale.&lt;/li&gt; 	&lt;li&gt;Les documents nécessaires à l’exercice de l’activité projetée : autorisation, agrément, habilitation, autres.&lt;/li&gt; 	&lt;li&gt;Les attestations d’assurance civile et professionnelle couvrant les risques liés à l’activité.&lt;/li&gt; 	&lt;li&gt;Eventuellement, la proposition tarifaire du candidat pour le montant de la redevance. La proposition tarifaire devra être justifiée, au regard de l’investissement réalisé pour l’aménagement du bâtiment, par une note détaillant : 	&lt;ul&gt; 		&lt;li&gt;Le chiffre d’affaires de la structure ;&lt;/li&gt; 		&lt;li&gt;Le bénéfice de la structure.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt; Le mode de financement des investissements : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;prêts bancaires ;&lt;/li&gt; 	&lt;li&gt;subventions ;&lt;/li&gt; 	&lt;li&gt;fonds propres.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;En cas de subventions :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; il est demandé de fournir le règlement relatif à la subvention et les coordonnées du gestionnaire de la subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;En cas de prêts bancaires :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; il est demandé un accord de principe du prêteur avec les conditions du prêts (taux annuel, assurance, remboursement mensuel).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt; La durée d’amortissement de l’investissement ou du prêt afin de vérifier sa cohérence avec la durée d’autorisation demandée par le candidat.&lt;/p&gt;
+&lt;p&gt;Le candidat peut fournir librement d’autres documents sous forme d&amp;#039;annexes : Dossier de presse, adresse du site internet, page Facebook et autres réseaux sociaux, ...&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Choix de la proposition :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;La Région examinera les propositions reçues sur le fondement des critères dont la hiérarchie est la suivante (du plus important au moins important) :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’intérêt que présente la proposition eu égard à la promotion de la ligne de Chemin de fer ;&lt;/li&gt; 	&lt;li&gt;l’impact positif de l’occupation sur la vie du quartier (notamment animation, service) ;&lt;/li&gt; 	&lt;li&gt;a redevance proposée par le candidat.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;La Région éliminera les candidatures incomplètes ou non conformes à l’objet du présent appel à propositions.&lt;/p&gt;
+&lt;p&gt;La Région pourra, le cas échéant, prendre contact avec les candidats afin d&amp;#039;obtenir toute précision qu&amp;#039;elle jugera utile, et, à cet effet, se réserve le droit de réclamer toute pièce qui lui semblera nécessaire.&lt;/p&gt;
+&lt;p&gt;Il est précisé que la Région n&amp;#039;est tenue par aucun délai pour la délivrance de l’autorisation. La Région se réserve, en outre, le droit de ne pas donner suite à la présente consultation.&lt;/p&gt;
+&lt;p&gt;Aucune indemnisation ne sera versée aux candidats, quelle que soit la suite donnée à leur proposition.&lt;/p&gt;
+&lt;p&gt;Si deux intérêts ou plus se manifestent, les candidatures seront départagées sur la base des critères précités.&lt;/p&gt;
+&lt;p&gt;Le choix effectué par la Région fera l’objet de mesures de publicité adéquates.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S204" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U204" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V204" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/ami-occupation-batiment-puget-theniers</t>
+        </is>
+      </c>
+      <c r="X204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="tel:0491575057"&gt;04 91 57 50 57&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y204" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z204" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appel-a-manifestation-d-interet-pour-l-occupation-d-un-batiment-a-puget-theniers-06/</t>
+        </is>
+      </c>
+      <c r="AA204" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF204" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG204" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH204" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" spans="1:34" customHeight="0">
+      <c r="A205" s="1">
+        <v>166037</v>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les activités pastorales : héliportages en alpages d’accès difficile</t>
+        </is>
+      </c>
+      <c r="D205" s="1" t="inlineStr">
+        <is>
+          <t>Héliportages en alpages d’accès difficile</t>
+        </is>
+      </c>
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H205" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Moderniser les activités pastorales en permettant d’améliorer les performances économiques des exploitations pastorales et en conjuguant une production de qualité, respectueuse de l’environnement, et l’amélioration des conditions de travail.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les travaux d’héliportage doivent être coordonnés pour les départements des Alpes de Haute-Provence et des Hautes-Alpes par le CERPAM et pour le département des Alpes-Maritimes par la Chambre d’Agriculture des Alpes-Maritimes. Les aides apportées dans le cadre de ce dispositif sont soumises aux régimes des aides « de minimis agricoles ».&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N205" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O205" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P205" s="1" t="inlineStr">
+        <is>
+          <t>31/01/2020</t>
+        </is>
+      </c>
+      <c r="R205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires indirects sont : Groupements pastoraux et leurs fédérations, Éleveurs, Collectivités territoriales et leurs groupements, Commissions syndicales, Établissements publics.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S205" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U205" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V205" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/heliportages-en-alpages-dacces-difficile</t>
+        </is>
+      </c>
+      <c r="W205" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_HELIPCOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l’Agriculture, de la Forêt et de l’Eau&lt;br /&gt; Service Agriculture-Forêt&lt;br /&gt; Hôtel de Région - 27, place Jules Guesde 13481 Marseille Cedex 20&lt;br /&gt; Tél. : 04 91 57 53 32&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y205" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z205" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/heliportages-en-alpages-d-acces-difficile/</t>
+        </is>
+      </c>
+      <c r="AA205" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF205" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG205" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH205" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" spans="1:34" customHeight="0">
+      <c r="A206" s="1">
+        <v>166038</v>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les activités pastorales : médiation territoriale sur les estives</t>
+        </is>
+      </c>
+      <c r="D206" s="1" t="inlineStr">
+        <is>
+          <t>Médiation territoriale sur les estives</t>
+        </is>
+      </c>
+      <c r="E206" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G206" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H206" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Moderniser les activités pastorales en permettant d’améliorer les performances économiques des exploitations pastorales et en conjuguant une production de qualité, respectueuse de l’environnement et l’amélioration des conditions de travail&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales et leurs groupements (Offices de tourisme...)&lt;/li&gt; 	&lt;li&gt;Commissions syndicales&lt;/li&gt; 	&lt;li&gt;Établissements publics&lt;/li&gt; 	&lt;li&gt;Association de municipalités&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N206" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O206" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P206" s="1" t="inlineStr">
+        <is>
+          <t>31/01/2020</t>
+        </is>
+      </c>
+      <c r="R206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’intégralité du temps de travail pris en compte devra être dédiée à cette tâche, durant la période s’étalant du 15 juin au 15 septembre. Le coût est plafonné à 6 000 € sur la durée de la période estivale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S206" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U206" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V206" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/mediation-territoriale-sur-les-estives</t>
+        </is>
+      </c>
+      <c r="W206" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/dashboard/accueil</t>
+        </is>
+      </c>
+      <c r="X206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l’Agriculture, de la Forêt et de l’Eau&lt;br /&gt; Service Agriculture-Forêt&lt;br /&gt; Hôtel de Région - 27, place Jules Guesde 13481 Marseille Cedex 20&lt;br /&gt; Tél. : 04 91 57 53 32&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y206" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z206" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mediation-territoriale-sur-les-estives-1/</t>
+        </is>
+      </c>
+      <c r="AA206" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF206" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG206" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH206" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" spans="1:34" customHeight="0">
+      <c r="A207" s="1">
+        <v>166041</v>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l’acquisition de véhicules utilitaires propres</t>
+        </is>
+      </c>
+      <c r="D207" s="1" t="inlineStr">
+        <is>
+          <t>Aide à l’acquisition de véhicules utilitaires propres</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H207" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour une aide directe en direction des entreprises de transport routier afin de les inciter à de nouvelles pratiques dans une logique de réduction des émissions CO2. Jusqu’à 15 000€ pour un véhicule neuf.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;La Région Provence-Alpes-Côte d&amp;#039;Azur fait de la transition énergétique et de l’atteinte d’une neutralité carbone l’une de ses priorités. Le dispositif d&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres s&amp;#039;inscrit ainsi dans la mesure 11 du Plan Climat qui vise à « inciter à l’émergence de nouvelles pratiques au sein des entreprises de transport routier dans une logique de réduction des émissions CO2 ».&lt;/p&gt;
+&lt;p&gt;Les camions représentent 5% des émissions de gaz à effet de serre du territoire et les camionnettes (Véhicule Utilitaire Léger, VUL) en représentent 4%. Les véhicules électriques, hydrogènes ou bioGNV réduisant significativement ces émissions en comparaison de leurs équivalents thermiques, ils constituent l’un des outils principaux de la transition énergétique du transport de marchandise.&lt;br /&gt; &lt;br /&gt; En plus de largement participer aux émissions carbones, les camionnettes et poids lourds participent à la dégradation de la qualité de l’air en ville. Les conséquences s’observent par exemple dans les données locales des émissions puisqu’ATMOSUD estime que les camionnettes contribuent à 22% des émissions de Nox du secteur des transports sur la Ville de Nice.  Dans les métropoles concernées par le contentieux avec la Commission européenne sur la qualité de l’air, on dénombre 50 000 VUL avec une vignette crit’air 4, 5 ou non classé sur la Métropole Aix- Marseille, 15 000 sur la Métropole Nice Côte d’Azur et 12 000 sur Toulon Provence Métropole.&lt;/p&gt;
+&lt;p&gt;Le éveloppement et l’usage des carburants alternatifs, faiblement émetteurs de GES et autres polluants, est donc l’un des leviers à activer. L’offre « constructeur » s’étoffe régulièrement que ce soit sur des véhicules de 1,7t ou des véhicules de 3,5t. Même si l’offre électrique et hydrogène sur le segment des véhicules de plus de 7t est encore balbutiante, elle s’enrichit régulièrement. Le taux de renouvellement du parc est faible (5% par an) et le parc est vieillissant (25% des véhicules ont 15 ans et plus).&lt;/p&gt;
+&lt;p&gt;Afin d’accélérer la transition énergétique du transport de marchandise, d’anticiper et de rendre acceptable les Zones à Faibles Emissions (ZFE), tout en évitant l’assèchement des centres villes et les levées de bouclier de certains secteurs, il faudra être en mesure de montrer des exemples qui fonctionnent. Le dispositif d&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres participe largement à l’activation de ces leviers d’actions.&lt;/p&gt;
+&lt;p&gt;Ce dispositif vient compléter les financements de la Région concernant le déploiement des bornes de recharge électrique ou hydrogène à travers l’appel à projets régional « Zéro émission sur routes »3 , et le déploiement d’installations de production d’électricité renouvelable en autoconsommation à travers le dispositif « Smart PV 4.0 »&lt;/p&gt; &lt;p&gt;L&amp;#039;aide à l&amp;#039;acquisition de véhicules utilitaires propres doit permettre aux auto-entrepreneurs, Très Petites Entreprises (TPE) ou les petites et moyennes entreprises (PME) - ayant un établissement ou une succursale en Région Provence-Alpes-Côte d&amp;#039;Azur - d&amp;#039;effectuer leur transition énergétique. Les collectivités peuvent aussi être aidées si elles vont au-delà de leurs obligations règlementaires. Le dispositif focalise sur le transport de marchandise et de matériel.&lt;/p&gt; &lt;p&gt;Le dossier complet de demande de financement devra porter sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’acquisition d’un véhicule neuf à émissions nulles ou faibles ;&lt;/li&gt; 	&lt;li&gt;L’acquisition d’un véhicule d’occasion à émissions nulles ou faibles, à la condition qu’il n’ait pas déjà bénéficié d’une aide dans le cadre du présent dispositif ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Un seul dossier peut être déposé par porteur de projet. Un dossier peut concerner l’achat ou la location de 1 à 5 véhicules (le nombre pourra être porté à 10 véhicules si l’enveloppe budgétaire associée à l’ensemble du dispositif régional le permet). Les véhicules à faibles émissions de moins de 3,5 tonnes éligibles sont visés dans le décret n° 2017-24 du 11 janvier 2017 pris pour l&amp;#039;application des articles L. 224-7 du code de l&amp;#039;environnement et L. 318-1 du code de la route :&lt;/p&gt;
+&lt;p&gt;- EL (électricité) ;&lt;br /&gt; - H2 (hydrogène) ;&lt;br /&gt; - HE (hydrogène-électricité [hybride rechargeable]) ;&lt;br /&gt; - HH (hydrogène-électricité [hybride non rechargeable]) ;&lt;br /&gt;  - AC (air comprimé).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N207" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O207" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P207" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2020</t>
+        </is>
+      </c>
+      <c r="R207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dossier complet de demande de financement devra porter sur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’acquisition d’un véhicule neuf à émissions nulles ou faibles ;&lt;/li&gt; 	&lt;li&gt;L’acquisition d’un véhicule d’occasion à émissions nulles ou faibles, à la condition qu’il n’ait pas déjà bénéficié d’une aide dans le cadre du présent dispositif ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Un seul dossier peut être déposé par porteur de projet. Un dossier peut concerner l’achat ou la location de 1 à 5 véhicules (le nombre pourra être porté à 10 véhicules si l’enveloppe budgétaire associée à l’ensemble du dispositif régional le permet). Les véhicules à faibles émissions de moins de 3,5 tonnes éligibles sont visés dans le décret n° 2017-24 du 11 janvier 2017 pris pour l&amp;#039;application des articles L. 224-7 du code de l&amp;#039;environnement et L. 318-1 du code de la route :&lt;/p&gt;
+&lt;p&gt;- EL (électricité) ;&lt;br /&gt; - H2 (hydrogène) ;&lt;br /&gt; - HE (hydrogène-électricité [hybride rechargeable]) ;&lt;br /&gt; - HH (hydrogène-électricité [hybride non rechargeable]) ;&lt;br /&gt;  - AC (air comprimé).&lt;/p&gt; &lt;p&gt;La demande de subvention doit être faite et enregistrée par la Région avant la date de livraison du véhicule et sur la base d’un devis, d’un bon de commande ou de réservation. Le dépôt des demandes de subvention doit être effectué en ligne ou par voie postale à l’adresse suivante :&lt;/p&gt;
+&lt;p&gt;Monsieur le Président du Conseil régional Provence-Alpes-Côte d’Azur&lt;br /&gt; Direction des Finances et du Contrôle de Gestion Service des Subventions&lt;br /&gt; Unité Subventions et Partenaires&lt;br /&gt; Hôtel de Région 27 Place Jules Guesde&lt;br /&gt; 13481 MARSEILLE Cedex 20&lt;br /&gt; &lt;br /&gt; &lt;em&gt;(Préciser sur le courrier d’accompagnement : « à l’attention du Service Transition Energétique – Direction de la Transition Energétique et des Territoires »). &lt;/em&gt;&lt;/p&gt;
+&lt;p&gt;Pour qu’une demande soit recevable, le demandeur devra fournir :&lt;/p&gt;
+&lt;p&gt;- L’ensemble des documents administratifs exigés lors du dépôt de demande de subvention (cf. plateforme en ligne https://subventionsenligne.maregionsud.fr/ - Fiche N°4);&lt;/p&gt;
+&lt;p&gt;- Les devis ou bons de commande ou bons de réservation détaillés du (des) véhicule(s) à acquérir précisant s’il est neuf ou d’occasion et indiquant ses caractéristiques techniques en lien avec les critères d’éligibilité et les émissions de CO2 ou accompagné d’un document technique du constructeur les stipulant ;&lt;/p&gt;
+&lt;p&gt;- Pour les collectivités ou entreprises soumises à des obligations d’acquisition de véhicules propres lors de renouvellement de flottes : un état des lieux du parc de véhicules du bénéficiaire (type de véhicule, vignette crit&amp;#039;air, etc.), une lettre d&amp;#039;engagement indiquant le nombre de véhicules acquis dans l&amp;#039;opération de renouvellement et le nombre de véhicules propres acquis dans cette opération, une lettre d’engagement sur le nombre de véhicules acquis allant au-delà de la réglementation, documents formels associés à la commande de véhicules (dossier d&amp;#039;appel d&amp;#039;offre, documents d&amp;#039;achat groupé, etc., etc.)&lt;/p&gt;
+&lt;p&gt;- Après validation du dossier de demande de subvention par la Région, une facture devra être présentée pour le versement de l’aide. Les factures antérieures à la date de dépôt du dossier de demande d’aide ne pourront pas être prises en compte.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S207" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U207" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V207" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-lacquisition-de-vehicules-utilitaires-propres</t>
+        </is>
+      </c>
+      <c r="W207" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ZEROEMI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Franck FERRIZ -&lt;br /&gt; Service Transition Energétique -&lt;br /&gt; Région Provence-Alpes-Côte d&amp;#039;Azur -&lt;/strong&gt;&lt;br /&gt; &lt;a href="mailto:fferriz&amp;#64;maregionsud.fr" title="mailto:fferriz&amp;#64;maregionsud.fr"&gt;fferriz&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y207" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z207" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-l-acquisition-de-vehicules-utilitaires-propres/</t>
+        </is>
+      </c>
+      <c r="AA207" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF207" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG207" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH207" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" spans="1:34" customHeight="0">
+      <c r="A208" s="1">
+        <v>166043</v>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'optimisation du potentiel photovoltaïque territorial</t>
+        </is>
+      </c>
+      <c r="D208" s="1" t="inlineStr">
+        <is>
+          <t>Plan solaire : AMI - Foncier dérisqué</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H208" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K208" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région souhaite soutenir l&amp;#039;optimisation du potentiel photovoltaïque territorial, en équipant le plus de sites possible. Cette étude a donc pour but d&amp;#039;identifier sur l&amp;#039;ensemble d&amp;#039;un patrimoine, toutes les installations possibles, et d&amp;#039;étudier leur faisabilité technique et économique afin de tendre vers une planification du photovoltaïque saine et durable. L&amp;#039;objectif est de permettre la réalisation d&amp;#039;installations groupées.&lt;/p&gt; &lt;p&gt;Entreprises, collectivités, parcs naturels régionaux, toute personne morale publique ou privée.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt; &lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt; &lt;p&gt;Dans cet esprit et dans le but de ne pas gâcher le gisement et de tendre vers une planification du photovoltaïque saine et durable, la Région souhaite prioriser son soutien aux déploiements de projets photovoltaïques raccordés au réseau qui visent l’optimisation du potentiel territorial et équipent notamment le plus de sites possibles sans limitation aux plus rentables (opérations collectives, projets citoyens, grappes d’installations, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N208" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O208" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P208" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2023</t>
+        </is>
+      </c>
+      <c r="R208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets prioritaires seront ceux intégrant une forte implication des citoyens et des élus, démontrant une implication et une volonté de déployer massivement le photovoltaique, intégrant une cohérence sur la démarche apportée dans la planification territoriale et se positionnant sur un engagement de réalisation des projets réalisables.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S208" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U208" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V208" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-solaire-ami-foncier-derisque</t>
+        </is>
+      </c>
+      <c r="W208" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PLANSOL/depot/simple</t>
+        </is>
+      </c>
+      <c r="X208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;gburle&amp;#64;maregionsud.fr;&lt;/p&gt;
+&lt;p&gt;maquadrio&amp;#64;maregionsud.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y208" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z208" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-solaire-ami-foncier-derisque-1/</t>
+        </is>
+      </c>
+      <c r="AA208" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF208" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG208" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH208" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" spans="1:34" customHeight="0">
+      <c r="A209" s="1">
+        <v>166049</v>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>S’inscrire à la 48e compétition des métiers WorldSkills</t>
+        </is>
+      </c>
+      <c r="D209" s="1" t="inlineStr">
+        <is>
+          <t>Inscriptions à la 49e compétition des métiers Worldskills</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H209" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes passionné par votre métier ? Vous souhaitez vous affirmer comme l’un des meilleurs professionnels ? Relevez le défi de l’excellence !&lt;/p&gt;
+&lt;p&gt;Créée en 1946, la Compétition des métiers Worldskills, connue auparavant sous le nom d’Olympiades des Métiers, est le plus grand concours mondial des métiers. Elle se déroule tous les deux ans et constitue de véritables championnats du monde professionnels durant lesquels 1600 jeunes représentant plus de 80 pays mesurent leur savoir-faire et leur créativité dans une soixantaine de métiers. &lt;br /&gt; En partenariat avec les organisations professionnelles, les centres de formation d’apprentis et les lycées professionnels, la Région Sud organise et finance la Compétition Worldskills en Provence-Alpes-Côte d’Azur. Elle soutient les jeunes qui souhaitent vivre cette expérience unique et porter haut les couleurs régionales.&lt;br /&gt; Alors, pour vivre une aventure humaine inoubliable, accélérer votre carrière professionnelle.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://www.maregionsud.fr/medias/detail/48e-edition-des-worldskills"&gt;&lt;strong&gt;Découvrez la 47&lt;sup&gt;ème &lt;/sup&gt;édition de la compétition WORLDSKILLS !&lt;/strong&gt;&lt;/a&gt;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;La Compétition Worldskills est ouverte à tous les jeunes qui :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;sont nés à partir du 1er janvier 2001 ou 2004  selon les métiers &lt;/li&gt; 	&lt;li&gt;habitent, travaillent ou sont en formation en région Provence-Alpes-Côte d’Azur.&lt;/li&gt; 	&lt;li&gt;ont rempli et complété avec les pièces demandées, le dossier d’inscription&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Aucune condition de formation, de diplôme ou de statut n’est requise. Apprenti, en alternance, élève de lycée, étudiant, entrepreneur, jeune salarié, demandeur d’emploi peuvent participer, et la participation est gratuite.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N209" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O209" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P209" s="1" t="inlineStr">
+        <is>
+          <t>15/03/2024</t>
+        </is>
+      </c>
+      <c r="R209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://inscriptions.worldskills-france.org/login" target="_blank"&gt;Inscription&lt;/a&gt; avant le 15 octobre 2024&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S209" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U209" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V209" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/inscriptions-a-la-49e-competition-des-metiers-worldskills</t>
+        </is>
+      </c>
+      <c r="W209" s="1" t="inlineStr">
+        <is>
+          <t>https://inscriptions.worldskills-france.org/login</t>
+        </is>
+      </c>
+      <c r="X209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:worldskills&amp;#64;maregionsud.fr" title="mailto:worldskills&amp;#64;maregionsud.fr"&gt;worldskills&amp;#64;maregionsud.fr&lt;/a&gt;  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y209" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z209" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/inscriptions-a-la-48e-competition-des-metiers-worldskills-1/</t>
+        </is>
+      </c>
+      <c r="AA209" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF209" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG209" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH209" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" spans="1:34" customHeight="0">
+      <c r="A210" s="1">
+        <v>166050</v>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’organisation de manifestations sportives</t>
+        </is>
+      </c>
+      <c r="D210" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’organisation de manifestations sportives</t>
+        </is>
+      </c>
+      <c r="E210" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H210" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L210" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif concerne les manifestations sportives de niveau national ou international, organisées sous l’égide d’une fédération sportive et inscrites aux calendriers fédéraux, ainsi que les événements d’E-sport d’envergure nationale ou internationale.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les associations sportives, affiliées à une fédération sportive agréée par le Ministère chargé des sports&lt;/li&gt; 	&lt;li&gt;Les fédérations sportives agréées par le Ministère chargé des sports et leurs organes déconcentrés (ligues et comités régionaux sportifs)&lt;/li&gt; 	&lt;li&gt;Les comités d&amp;#039;organisation constitués sous forme associative exclusivement pour l&amp;#039;organisation d’une manifestation sportive&lt;/li&gt; 	&lt;li&gt;Les Groupements d’Intérêt Public (GIP)&lt;/li&gt; 	&lt;li&gt;Les organisateurs d’E-sport reconnus par l’association France E-sports&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sont exclus : les collectivités territoriales et les EPCI, les offices de tourisme, les offices des sports, les sociétés privées et les associations sportives scolaires et universitaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N210" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O210" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P210" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2023</t>
+        </is>
+      </c>
+      <c r="R210" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Date de dépôt des dossiers :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Avant le 31 octobre de l&amp;#039;année précédant l&amp;#039;exercice au titre duquel est demandée la subvention.&lt;/p&gt;
+&lt;p&gt;Toute demande doit être déposée de façon dématérialisée sur la plateforme régionale dédiée.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S210" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U210" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V210" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-lorganisation-de-manifestations-sportives</t>
+        </is>
+      </c>
+      <c r="W210" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_SOUTSPO/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y210" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z210" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-organisation-de-manifestations-sportives/</t>
+        </is>
+      </c>
+      <c r="AA210" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF210" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG210" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH210" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" spans="1:34" customHeight="0">
+      <c r="A211" s="1">
+        <v>166051</v>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la réalisation de diagnostics pastoraux</t>
+        </is>
+      </c>
+      <c r="D211" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de diagnostics pastoraux</t>
+        </is>
+      </c>
+      <c r="E211" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G211" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H211" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Financement des coûts liés à la réalisation du travail d’expertise.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Moderniser les activités pastorales en permettant d’améliorer les performances économiques des exploitations pastorales et en conjuguant une production de qualité, respectueuse de l’environnement, et l’amélioration des conditions de travail&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Organisme reconnu sur le champ de l’expertise pastorale :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Collectivités et leurs groupements&lt;/li&gt; 	&lt;li&gt;Commissions syndicales&lt;/li&gt; 	&lt;li&gt;Établissements publics&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N211" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O211" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P211" s="1" t="inlineStr">
+        <is>
+          <t>31/01/2020</t>
+        </is>
+      </c>
+      <c r="S211" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U211" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V211" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-a-la-realisation-de-diagnostics-pastoraux</t>
+        </is>
+      </c>
+      <c r="W211" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_RDPASTO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l’Agriculture, de la Forêt et de l’Eau&lt;br /&gt; Service Agriculture-Forêt&lt;br /&gt; Hôtel de Région - 27, place Jules Guesde 13481 Marseille Cedex 20&lt;br /&gt; Tél. : 04 91 57 53 32&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y211" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z211" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-realisation-de-diagnostics-pastoraux-1/</t>
+        </is>
+      </c>
+      <c r="AA211" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF211" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG211" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH211" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="212" spans="1:34" customHeight="0">
+      <c r="A212" s="1">
+        <v>166052</v>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier le tourisme toutes saisons des vallées de montagne</t>
+        </is>
+      </c>
+      <c r="D212" s="1" t="inlineStr">
+        <is>
+          <t>Diversifier le tourisme toutes saisons des vallées de montagne</t>
+        </is>
+      </c>
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H212" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique).&lt;/p&gt;
+&lt;p&gt;Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide CIMA Espaces valléens est destiné à soutenir des territoires de projets qui ont été retenus dans le cadre de l&amp;#039;appel à manifestation d&amp;#039;intérêt &amp;#34;Espaces valléen&amp;#34;. L&amp;#039;aide vise à répondre aux enjeux alpins de diversification touristique toute saison par le développement de la découverte des patrimoines naturels et culturels qui fondent la spécificité et la notoriété des territoires alpins. Autour du patrimoine, il s’agit également d’innover par la création de nouvelles activités (croisement du patrimoine naturel, culturel et immatériel, activités avec neige et sans neige, s’adressant à de nouveaux publics…).&lt;br /&gt; L’échelle retenue est celle de la destination (territoire, vallée), celle-ci couvrant potentiellement plusieurs collectivités.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens.&lt;/p&gt;
+&lt;h5&gt;Espaces valléens :&lt;/h5&gt;
+&lt;p&gt;Ce dispositif est destiné à soutenir des territoires de projets regroupant les enjeux alpins de diversification touristique toute saison par le développement de la découverte des patrimoines naturels et culturels qui fondent la spécificité et la notoriété des territoires alpins. Autour du patrimoine, il s’agit également d’innover par la création de nouvelles activités (croisement du patrimoine naturel, culturel et immatériel, activités avec neige et sans neige, s’adressant à de nouveaux publics…).&lt;br /&gt; L’échelle retenue est celle de la destination (territoire, vallée), celle-ci couvrant potentiellement plusieurs collectivités.&lt;/p&gt;
+&lt;h5&gt;Hors Espaces valléens :&lt;/h5&gt;
+&lt;p&gt;C’est le dispositif interrégional propre au Comité de Massif des Alpes destiné à porter des projets de développement variés en phase avec le Schéma inter régional du Massif des Alpes. Les opérations sont inscrites par l’Etat (Commissariat Général à Egalité des Territoires - CGET), potentiellement sur proposition de la Région Provence-Alpes-Côte d’Azur.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les thématiques sont larges :&lt;/strong&gt;&lt;br /&gt; bois et forêt, pastoralisme, activités de pleine nature&lt;/p&gt; &lt;p&gt;&lt;span&gt;Type d’actions éligibles pour les actions des Espaces valléens :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions d’études et d’expérimentations visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la transition du modèle économique des stations, l’évolution de leur gouvernance et faire partager dans la durée les enjeux de transition du modèle touristique actuel (benchmark, AMO …) ;&lt;/li&gt; 	&lt;li&gt;le meilleur outillage des territoires espaces valléens à l’échelle pour répondre aux enjeux de diversification touristique et de changement, notamment climatique, appliqués aux territoires ;&lt;/li&gt; 	&lt;li&gt;la définition et la construction d’une offre touristique de valorisation des ressources naturelles et culturelles à l’échelle de l’espace valléen à l’année ;&lt;/li&gt; 	&lt;li&gt;le développement des activités de loisirs et de découverte : démarches stratégiques, schéma directeur, études ;&lt;/li&gt; 	&lt;li&gt;le développement de l’offre de services au vu des besoins identifiés dans la stratégie du territoire pour répondre aux attentes des clientèles de séjour et des habitants ;&lt;/li&gt; 	&lt;li&gt;la mise œuvre d’une stratégie territoriale intégrée qui vise un changement de modèle touristique, social et organisationnel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’investissement, d’aménagement et d’équipement visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la mise en valeur du patrimoine naturel et culturel : aménagement de sites d’accueil et d’infrastructures de découverte ;&lt;/li&gt; 	&lt;li&gt;l’installation de petits équipements renforçant le lien station / vallée ;&lt;/li&gt; 	&lt;li&gt;les équipements structurants pour l’espace valléen ;&lt;/li&gt; 	&lt;li&gt;le soutien aux projets visant à développer les activités sur les ailes de saison ;&lt;/li&gt; 	&lt;li&gt;la rénovation et le renforcement de l’efficacité énergétique des bâtiments d’accueil touristique de montagne (refuges, lieux d’accueil du tourisme social, gites d’étapes collectifs, logements des saisonniers) qui pourront être soutenus dans le cadre de la mesure 1.3 sur la base de critères de priorisation spécifiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions de sensibilisation structurante au travers de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accompagnement à la qualification de l’offre ;&lt;/li&gt; 	&lt;li&gt;le développement d’offres expérientielles et des offres visant habitants et visiteurs ;&lt;/li&gt; 	&lt;li&gt;l’appropriation et la découverte de la culture de la montagne, notamment du public jeune.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d&amp;#039;actions éligibles sur l&amp;#039;itinérance et les sites naturels majeurs :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions en matière d’ingénierie, d’études et d’expérimentations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Permettant l’animation des partenaires et l’écriture d’une stratégie : étude clientèle, fréquentation, appui marketing…etc.&lt;/li&gt; 	&lt;li&gt;Visant l’accompagnement pour la structuration d’une gouvernance par itinéraire et mise en réseau des itinéraires.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’aménagement et d’équipement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Portant sur la qualification des itinéraires (exemples : aménagement de sites comme un col, mise en place de panneaux d’interprétation, de signalétique, requalification paysagère …).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;voies cyclables : l’aménagement de l’infrastructure proprement dite ;&lt;/li&gt; 	&lt;li&gt;la réalisation de parkings (terrassement, enrobée…) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition de parc vélos destinés à la location ;&lt;/li&gt; 	&lt;li&gt;les investissements immobiliers et/ou travaux de réaménagements sur les offices de tourisme (OTI, bureaux d’informations touristiques …) ;&lt;/li&gt; 	&lt;li&gt;les aménagements et mobiliers destinés uniquement aux fonctions d’accueil et d’information ;&lt;/li&gt; 	&lt;li&gt;les projets relevant des missions (classiques) des offices du tourisme : support de promotion, de communication (papiers, numérique, e-influenceurs …), GRC, fonctionnement, investissement, toutes dépenses liées à la réorganisation conséquence loi NOTRe ;&lt;/li&gt; 	&lt;li&gt;les projets visant à accompagner les actions événementielles (festivals, fêtes de village – pastorales …, évènements sportifs, derby, concerts, marchés thématiques, films …).&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N212" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O212" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Type d’actions éligibles pour les actions des Espaces valléens :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions d’études et d’expérimentations visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la transition du modèle économique des stations, l’évolution de leur gouvernance et faire partager dans la durée les enjeux de transition du modèle touristique actuel (benchmark, AMO …) ;&lt;/li&gt; 	&lt;li&gt;le meilleur outillage des territoires espaces valléens à l’échelle pour répondre aux enjeux de diversification touristique et de changement, notamment climatique, appliqués aux territoires ;&lt;/li&gt; 	&lt;li&gt;la définition et la construction d’une offre touristique de valorisation des ressources naturelles et culturelles à l’échelle de l’espace valléen à l’année ;&lt;/li&gt; 	&lt;li&gt;le développement des activités de loisirs et de découverte : démarches stratégiques, schéma directeur, études ;&lt;/li&gt; 	&lt;li&gt;le développement de l’offre de services au vu des besoins identifiés dans la stratégie du territoire pour répondre aux attentes des clientèles de séjour et des habitants ;&lt;/li&gt; 	&lt;li&gt;la mise œuvre d’une stratégie territoriale intégrée qui vise un changement de modèle touristique, social et organisationnel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’investissement, d’aménagement et d’équipement visant :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la mise en valeur du patrimoine naturel et culturel : aménagement de sites d’accueil et d’infrastructures de découverte ;&lt;/li&gt; 	&lt;li&gt;l’installation de petits équipements renforçant le lien station / vallée ;&lt;/li&gt; 	&lt;li&gt;les équipements structurants pour l’espace valléen ;&lt;/li&gt; 	&lt;li&gt;le soutien aux projets visant à développer les activités sur les ailes de saison ;&lt;/li&gt; 	&lt;li&gt;la rénovation et le renforcement de l’efficacité énergétique des bâtiments d’accueil touristique de montagne (refuges, lieux d’accueil du tourisme social, gites d’étapes collectifs, logements des saisonniers) qui pourront être soutenus dans le cadre de la mesure 1.3 sur la base de critères de priorisation spécifiques.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les actions de sensibilisation structurante au travers de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’accompagnement à la qualification de l’offre ;&lt;/li&gt; 	&lt;li&gt;le développement d’offres expérientielles et des offres visant habitants et visiteurs ;&lt;/li&gt; 	&lt;li&gt;l’appropriation et la découverte de la culture de la montagne, notamment du public jeune.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d&amp;#039;actions éligibles sur l&amp;#039;itinérance et les sites naturels majeurs :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les actions en matière d’ingénierie, d’études et d’expérimentations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Permettant l’animation des partenaires et l’écriture d’une stratégie : étude clientèle, fréquentation, appui marketing…etc.&lt;/li&gt; 	&lt;li&gt;Visant l’accompagnement pour la structuration d’une gouvernance par itinéraire et mise en réseau des itinéraires.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les projets en matière d’aménagement et d’équipement :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Portant sur la qualification des itinéraires (exemples : aménagement de sites comme un col, mise en place de panneaux d’interprétation, de signalétique, requalification paysagère …).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;voies cyclables : l’aménagement de l’infrastructure proprement dite ;&lt;/li&gt; 	&lt;li&gt;la réalisation de parkings (terrassement, enrobée…) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition de parc vélos destinés à la location ;&lt;/li&gt; 	&lt;li&gt;les investissements immobiliers et/ou travaux de réaménagements sur les offices de tourisme (OTI, bureaux d’informations touristiques …) ;&lt;/li&gt; 	&lt;li&gt;les aménagements et mobiliers destinés uniquement aux fonctions d’accueil et d’information ;&lt;/li&gt; 	&lt;li&gt;les projets relevant des missions (classiques) des offices du tourisme : support de promotion, de communication (papiers, numérique, e-influenceurs …), GRC, fonctionnement, investissement, toutes dépenses liées à la réorganisation conséquence loi NOTRe ;&lt;/li&gt; 	&lt;li&gt;les projets visant à accompagner les actions événementielles (festivals, fêtes de village – pastorales …, évènements sportifs, derby, concerts, marchés thématiques, films …).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S212" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U212" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V212" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/espaces-valleens</t>
+        </is>
+      </c>
+      <c r="W212" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/page-intermediaire/espaces-valleens?tx_eannuaires_pi2%5Bbacklink%5D=https%3A%2F%2Fwww.maregionsud.fr%2Fvos-aides%2Fdetail%2Fespaces-valleens&amp;cHash=f8e2b68dcdbef704bcd60ce35716f11e</t>
+        </is>
+      </c>
+      <c r="X212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y212" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z212" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/diversifier-le-tourisme-toutes-saisons-des-vallees-de-montagne/</t>
+        </is>
+      </c>
+      <c r="AA212" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF212" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG212" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH212" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="213" spans="1:34" customHeight="0">
+      <c r="A213" s="1">
+        <v>166053</v>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Rémunérer les stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="D213" s="1" t="inlineStr">
+        <is>
+          <t>Rémunération des stagiaires de la formation professionnelle</t>
+        </is>
+      </c>
+      <c r="E213" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G213" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H213" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes en recherche d&amp;#039;emploi non indemnisé par France Travail et vous souhaitez suivre une formation pour élever vos compétences ?&lt;br /&gt; Avec la Rémunération des stagiaires de la formation professionnelle, la Région Sud contribue à l’égalité des chances en vous accompagnant à concrétiser votre projet professionnel dans des conditions sécurisantes.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles &lt;/span&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les personnes en recherche d’emploi de plus de 16 ans non indemnisés par France Travail&lt;/li&gt; 	&lt;li&gt;Les personnes étrangères à l’Union Européenne, à l’Espace Économique Européen (EEE) ou à la Confédération suisse en possession d’un titre de séjour permettant de suivre une formation professionnelle&lt;/li&gt; 	&lt;li&gt;Les bénéficiaires du RSA (Revenu de Solidarité Active), de l’ASS (Allocation de Solidarité Spécifique) et DE l’ATA (Allocation Temporaire d’Attente)&lt;/li&gt; 	&lt;li&gt;Les bénéficiaires de l&amp;#039;allocation aux adultes handicapés et de la prestation de compensation&lt;/li&gt; 	&lt;li&gt;Les stagiaires reconnus handicapés en centres et établissements et services de réadaptation professionnelle, centres de pré-orientation et unités d’évaluation, de réentraînement et d’orientation sociale et professionnelle&lt;/li&gt; 	&lt;li&gt;Les personnes placées sous main de justice (détenus, condamnés ou prévenus) en formation en milieu ouvert ou fermé&lt;/li&gt; 	&lt;li&gt;Les personnes salariées et non salariées cumulant travail et formations&lt;/li&gt; 	&lt;li&gt;Les étudiants ayant interrompu leur parcours de formation initiale depuis plus de 14 mois entrant en formation d’aide-soignant, d&amp;#039;auxiliaire de puériculture et d&amp;#039;ambulancier&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Formations éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Centre de rééducation professionnelle&lt;/li&gt; 	&lt;li&gt;Centre de Ressources, d’expertise et de performance sportive&lt;/li&gt; 	&lt;li&gt;Compétences professionnelles&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;aide-soignant&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;ambulancier&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;auxiliaire de puériculture&lt;/li&gt; 	&lt;li&gt;École de la 2ᵉ chance&lt;/li&gt; 	&lt;li&gt;Enseignement supérieur&lt;/li&gt; 	&lt;li&gt;Fonds d&amp;#039;Innovation pour la Formation Professionnelle&lt;/li&gt; 	&lt;li&gt;Fonds Sud Compétences&lt;/li&gt; 	&lt;li&gt;Marché Filières stratégiques&lt;/li&gt; 	&lt;li&gt;Métiers de la culture&lt;/li&gt; 	&lt;li&gt;Service militaire volontaire&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N213" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Emploi</t>
+        </is>
+      </c>
+      <c r="O213" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P213" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2019</t>
+        </is>
+      </c>
+      <c r="R213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Formations éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Centre de rééducation professionnelle&lt;/li&gt; 	&lt;li&gt;Centre de Ressources, d’expertise et de performance sportive&lt;/li&gt; 	&lt;li&gt;Compétences professionnelles&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;aide-soignant&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;ambulancier&lt;/li&gt; 	&lt;li&gt;Diplôme d&amp;#039;État d&amp;#039;auxiliaire de puériculture&lt;/li&gt; 	&lt;li&gt;École de la 2ᵉ chance&lt;/li&gt; 	&lt;li&gt;Enseignement supérieur&lt;/li&gt; 	&lt;li&gt;Fonds d&amp;#039;Innovation pour la Formation Professionnelle&lt;/li&gt; 	&lt;li&gt;Fonds Sud Compétences&lt;/li&gt; 	&lt;li&gt;Marché Filières stratégiques&lt;/li&gt; 	&lt;li&gt;Métiers de la culture&lt;/li&gt; 	&lt;li&gt;Service militaire volontaire&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;DEMANDE EN LIGNE&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ÉTAPE 1&lt;/strong&gt;&lt;br /&gt; Selon votre situation, contactez l’un des organismes en charge du &lt;a href="https://mon-cep.org/"&gt;Conseil en Évolution Professionnelle&lt;/a&gt; (CEP) qui vous accompagnera à élaborer votre projet professionnel :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Missions locales&lt;/li&gt; 	&lt;li&gt;France Travail&lt;/li&gt; 	&lt;li&gt;CAP emploi&lt;/li&gt; 	&lt;li&gt;Association pour l’emploi des cadres (APEC)&lt;/li&gt; 	&lt;li&gt;Réseau des centres interinstitutionnels de bilan de compétences (CIBC)&lt;/li&gt; 	&lt;li&gt;Conseils départementaux pour les bénéficiaires du Revenu de solidarité active (RSA)&lt;/li&gt; 	&lt;li&gt;Plans locaux pluriannuels pour l’insertion et l’emploi (PLIE)&lt;/li&gt; 	&lt;li&gt;La maison régionale de la performance pour les sportifs de haut niveau&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;ÉTAPE 2&lt;/strong&gt;&lt;br /&gt; Élaborez votre projet avec un conseiller des réseaux d&amp;#039;accompagnement du CEP. Votre projet sera alors soumis à une validation préalable de ce dernier avant toute demande de prise en charge sur la base de la cohérence et de l’adéquation de votre projet post-formation dans le cadre du &lt;a href="https://www.francetravail.fr/candidat/pole-emploi-et-vous/le-projet-personnalise-dacces-a.html"&gt;Projet Personnalisé d’Accès à l’Emploi&lt;/a&gt; (PPAE).&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;ÉTAPE 3&lt;/strong&gt;&lt;br /&gt; Après validation, chaque dossier de demande devra être déposé, au plus tard à la date de fin de la formation, auprès d&amp;#039;un organisme de formation chargé de la complétude des demandes, de votre accompagnement et de la saisie de votre dossier dans l’application SUDREMU mise en place par la Région Sud.&lt;br /&gt; &lt;br /&gt; À l&amp;#039;issue, la rémunération professionnelle sera elle versée directement aux bénéficiaires par Docaposte en charge de l&amp;#039;instruction et le versement des aides aux stagiaires de la formation professionnelle pour le compte de la Région.&lt;br /&gt; &lt;br /&gt; Pour toute difficulté sur la plateforme régionale, Docaposte assure une permanence téléphonique du lundi au vendredi de 9h00 à 12h00 et de 13h30 à 17h00 au 03 87 18 36 15 ou à l&amp;#039;adresse &lt;a href="mailto:assistance.maregionsud&amp;#64;docaposte.fr"&gt;assistance.maregionsud&amp;#64;docaposte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S213" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U213" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V213" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/remuneration-des-stagiaires-de-la-formation-professionnelle</t>
+        </is>
+      </c>
+      <c r="W213" s="1" t="inlineStr">
+        <is>
+          <t>https://remu.maregionsud.fr/</t>
+        </is>
+      </c>
+      <c r="X213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers&lt;/strong&gt;&lt;br /&gt; Permanence téléphonique du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00 au 0 805 805 145 (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y213" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z213" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/remuneration-des-stagiaires-de-la-formation-professionnelle-1/</t>
+        </is>
+      </c>
+      <c r="AA213" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF213" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG213" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH213" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" spans="1:34" customHeight="0">
+      <c r="A214" s="1">
+        <v>166055</v>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de recharges intelligentes pour véhicules électriques</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
+          <t>Infrastructures de recharges intelligentes pour véhicules électriques</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H214" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K214" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour poursuivre le maillage du territoire en bornes de recharge publique et développer des projets innovants réduisant l&amp;#039;impact du véhicule électrique sur le réseau.&lt;/p&gt;
+&lt;p&gt;Cette nouvelle édition a vocation à poursuivre le maillage du territoire en bornes de recharge publique et développer des projets innovants réduisant l&amp;#039;impact du véhicule électrique sur le réseau. Elle a aussi vocation à accompagner la transition des taxis vers des véhicules propres en finançant les bornes associées (en complément de l&amp;#039;autre dispositif de financement des véhicules). Cette édition vient remplacer la précédente édition.&lt;/p&gt; &lt;p&gt;Les bénéficiaires peuvent être des aménageurs publics ayant la compétence infrastructures de recharge des véhicules intelligents ou des entreprises privées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N214" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mobilité pour tous
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O214" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P214" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2019</t>
+        </is>
+      </c>
+      <c r="S214" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U214" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V214" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/infrastructures-de-recharges-intelligentes-pour-vehicules-electriques</t>
+        </is>
+      </c>
+      <c r="W214" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ZEROEMI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de la Transition Energétique et des Territoires&lt;/p&gt;
+&lt;p&gt;Service Transition Energétique&lt;/p&gt;
+&lt;p&gt;Franck FERRIZ – &lt;a href="mailto:fferriz&amp;#64;maregionsud.fr"&gt;fferriz&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Tél : 0491575839&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y214" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z214" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/infrastructures-de-recharges-intelligentes-pour-vehicules-electriques-1/</t>
+        </is>
+      </c>
+      <c r="AA214" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF214" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG214" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH214" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" spans="1:34" customHeight="0">
+      <c r="A215" s="1">
+        <v>166058</v>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser et développer des centres, clubs et bases nautiques</t>
+        </is>
+      </c>
+      <c r="D215" s="1" t="inlineStr">
+        <is>
+          <t>Modernisation et développement des centres, clubs et bases nautiques</t>
+        </is>
+      </c>
+      <c r="E215" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H215" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K215" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En vue de l’accueil en 2024 des épreuves olympiques de Voile à Marseille, la Région met en œuvre un Plan Voile et Nautisme 2018/2024. Dans ce cadre, elle soutient l’accompagnement du sport de haut niveau, l’investissement en équipement, la professionnalisation des acteurs, le développement de la pratique, le développement économique de la filière, la rénovation des bases nautiques et l’excellence environnementale.&lt;/p&gt;
+&lt;h3&gt;Le &lt;a&gt;plan nautisme et voile&lt;/a&gt;, c&amp;#039;est :&lt;/h3&gt;
+&lt;p&gt;• 21 M€ INVESTIS D’ICI 2024&lt;/p&gt;
+&lt;p&gt;• UN DEFI MAJEUR : faire de l’accueil des JO 2024 un vecteur d’accélération du développement et de la promotion de l’ensemble du territoire régional&lt;/p&gt;
+&lt;p&gt;• QUATRE GRANDES AMBITIONS&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt;Viser l’excellence sportive&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Booster l’activité économique de la filière nautique&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Développer l’offre de formation des métiers du nautisme et de la voile, l’excellence environnementale&lt;br /&gt; 	 &lt;/li&gt; 	&lt;li&gt;Valoriser et promouvoir le territoire régional aux plans économique et touristique&lt;/li&gt; &lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N215" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O215" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P215" s="1" t="inlineStr">
+        <is>
+          <t>04/03/2019</t>
+        </is>
+      </c>
+      <c r="S215" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U215" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V215" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/modernisation-et-developpement-des-centres-clubs-et-bases-nautiques</t>
+        </is>
+      </c>
+      <c r="Y215" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z215" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/modernisation-et-developpement-des-centres-clubs-et-bases-nautiques-1/</t>
+        </is>
+      </c>
+      <c r="AA215" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF215" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG215" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH215" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" spans="1:34" customHeight="0">
+      <c r="A216" s="1">
+        <v>166060</v>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Créer des stationnements vélo : Schéma régional des véloroutes de Provence Alpes Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="D216" s="1" t="inlineStr">
+        <is>
+          <t>Schéma régional des véloroutes de Provence Alpes Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H216" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les véloroutes sont des itinéraires cyclables attractifs et sécurisés, de longue distance, destinés à un public et des usages variés (itinérance touristique, loisirs, utilitaire). Leur intérêt pour la Région est de permettre le développement économique des territoires traversés, dont elles constituent également des axes structurants pour la mobilité quotidienne à vélo.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Ces itinéraires fonctionnent bien s’ils sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Continus ;&lt;/li&gt; 	&lt;li&gt;Bien connectés aux pôles d’échanges (avec du stationnement pour vélos) ;&lt;/li&gt; 	&lt;li&gt;Dotés de services aux cyclistes (hébergement, location vélos…) ;&lt;/li&gt; 	&lt;li&gt;Promus auprès du grand public local, national et international (site internet, réseaux sociaux,véloguides ...).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour développer l’intermodalité train &amp;#43; vélo et car/bus &amp;#43; vélo. La création de stationnements pour les vélos dans ou aux abords immédiats des PEM éligibles est donc soutenue, pour que chaque PEM dispose d’au moins 10 places de stationnements ouverts et donne facilement accès aux véloroutes.&lt;/p&gt; &lt;p&gt;Les départements, les communes et leurs groupements.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N216" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O216" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P216" s="1" t="inlineStr">
+        <is>
+          <t>28/09/2023</t>
+        </is>
+      </c>
+      <c r="S216" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U216" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V216" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/schema-regional-des-veloroutes-de-provence-alpes-cote-dazur</t>
+        </is>
+      </c>
+      <c r="W216" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_VELOROUTE/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y216" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z216" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/schema-regional-des-veloroutes-de-provence-alpes-cote-d-azur/</t>
+        </is>
+      </c>
+      <c r="AA216" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF216" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG216" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH216" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="217" spans="1:34" customHeight="0">
+      <c r="A217" s="1">
+        <v>166067</v>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les travaux sur les équipements sportifs collectifs</t>
+        </is>
+      </c>
+      <c r="D217" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux travaux sur les équipements sportifs collectifs</t>
+        </is>
+      </c>
+      <c r="E217" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G217" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H217" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L217" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de garantir un accès de qualité et accessible à tous sur l&amp;#039;ensemble de son territoire, la Région accompagne les associations sportives et les communes dans la réalisation de travaux de construction et d&amp;#039;aménagement sur les équipements sportifs collectifs dont ils sont propriétaires.&lt;/p&gt; &lt;p&gt;Ce dispositif s&amp;#039;adresse :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Aux communes lorsque le projet de travaux s’intègre dans un plan national d&amp;#039;aménagement sportif porté par une fédération sportive agréée par le ministère chargé des sports, ou l&amp;#039;Agence Nationale du Sport, et s&amp;#039;il permet d’assurer l&amp;#039;héritage des Jeux olympiques en mettant à disposition des équipements au plus près des pratiquants qui favorisent des pratiques sportives nouvelles.&lt;/li&gt; 	&lt;li&gt; Aux associations sportives lorsqu&amp;#039;elles sont propriétaires de l&amp;#039;équipement ou bénéficiaires d&amp;#039;un bail emphytéotique ou d&amp;#039;une convention de mise à disposition par le propriétaire, d&amp;#039;une durée adaptée à celle de l&amp;#039;amortissement de l&amp;#039;équipement.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Sont éligibles les dépenses relatives à la réalisation de ces travaux, en dehors des frais d’études préalables.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les aires de jeux (toboggans, balançoires…) ;&lt;/li&gt; 	&lt;li&gt; les petits équipements des cours de récréation des établissements scolaires ;&lt;/li&gt; 	&lt;li&gt; les aires de pique-nique ;&lt;/li&gt; 	&lt;li&gt; les aires de stationnement ;&lt;/li&gt; 	&lt;li&gt; les aménagements paysagers ;&lt;/li&gt; 	&lt;li&gt; l’aménagement et restauration de locaux d’accueil et de convivialité ;&lt;/li&gt; 	&lt;li&gt; les clubs house ;&lt;/li&gt; 	&lt;li&gt; les locaux administratifs ;&lt;/li&gt; 	&lt;li&gt; les vestiaires, sanitaires et douches ;&lt;/li&gt; 	&lt;li&gt; les locaux techniques de stockage de matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Au-delà des exclusions mentionnées dans les conditions générales, sont également retirées les&lt;br /&gt; dépenses non liées à l’équipement sportif proprement dit, ainsi que les frais d’études, annexes&lt;br /&gt; et VRD&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N217" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O217" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P217" s="1" t="inlineStr">
+        <is>
+          <t>21/05/2024</t>
+        </is>
+      </c>
+      <c r="R217" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles les dépenses relatives à la réalisation de ces travaux, en dehors des frais d’études préalables.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; les aires de jeux (toboggans, balançoires…) ;&lt;/li&gt; 	&lt;li&gt; les petits équipements des cours de récréation des établissements scolaires ;&lt;/li&gt; 	&lt;li&gt; les aires de pique-nique ;&lt;/li&gt; 	&lt;li&gt; les aires de stationnement ;&lt;/li&gt; 	&lt;li&gt; les aménagements paysagers ;&lt;/li&gt; 	&lt;li&gt; l’aménagement et restauration de locaux d’accueil et de convivialité ;&lt;/li&gt; 	&lt;li&gt; les clubs house ;&lt;/li&gt; 	&lt;li&gt; les locaux administratifs ;&lt;/li&gt; 	&lt;li&gt; les vestiaires, sanitaires et douches ;&lt;/li&gt; 	&lt;li&gt; les locaux techniques de stockage de matériel.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Au-delà des exclusions mentionnées dans les conditions générales, sont également retirées les&lt;br /&gt; dépenses non liées à l’équipement sportif proprement dit, ainsi que les frais d’études, annexes&lt;br /&gt; et VRD&lt;/p&gt; &lt;p&gt;&lt;span&gt;Date de dépôt des dossiers :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Avant le 31 octobre de l&amp;#039;année précédant l&amp;#039;exercice au titre duquel est demandée la subvention.&lt;br /&gt; &lt;br /&gt; Toute demande doit être déposée de façon dématérialisée sur la plateforme régionale dédiée&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S217" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U217" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V217" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-travaux-sur-les-equipements-sportifs-collectifs</t>
+        </is>
+      </c>
+      <c r="W217" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_TRAVEQUIP/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y217" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z217" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-travaux-sur-les-equipements-sportifs-collectifs-1/</t>
+        </is>
+      </c>
+      <c r="AA217" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE217" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF217" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG217" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH217" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" spans="1:34" customHeight="0">
+      <c r="A218" s="1">
+        <v>166077</v>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+        </is>
+      </c>
+      <c r="D218" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l’investissement pour la création, l’équipement et la réhabilitation des salles de cinéma</t>
+        </is>
+      </c>
+      <c r="E218" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G218" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H218" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud a pour but de :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;créer, maintenir et moderniser un réseau de salles indépendantes, de proximité et classées « art et essai » ;&lt;/li&gt; 	&lt;li&gt;assurer un confort et un accueil au plus proche des standards en vigueur dans le respect des normes d’écoconstruction pour lutter contre le gaspillage énergétique et réduire l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;encourager la sobriété foncière, prioriser la reconversion et la réhabilitation des friches par rapport à la construction neuve dans une démarche de sobriété énergétique.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Toutes les salles de cinéma en gestion publique, associative ou privée correspondant aux critères fixés par la loi Sueur N°92-651 du 13 juillet 1992 (CGCT, L2251-4,3232- 4 et L4211-1) et qui sont situées sur le territoire de la région Provence-Alpes-Côte d&amp;#039;Azur.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les salles de cinéma classées « art et essai » réalisant moins de 7 500 entrées hebdomadaires ;&lt;/li&gt; 	&lt;li&gt;les investissements dans les salles proprement dites et les cabines de projection ;&lt;/li&gt; 	&lt;li&gt;les investissements visant la lutte contre le gaspillage énergétique et la réduction de l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;les salles porteuses de projets culturels forts proposant : 	&lt;ul&gt; 		&lt;li&gt;une programmation exigeante comprenant la diffusion de films peu distribués ;&lt;/li&gt; 		&lt;li&gt;une sensibilisation des publics éloignés de la culture et l’accueil des dispositifs scolaires ;&lt;/li&gt; 		&lt;li&gt;des approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans l’équipe, les intervenants et le public ;&lt;/li&gt; 		&lt;li&gt;des animations spécifiques (débats, avant-premières, etc.)&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;les établissements qui présentent un plan de financement dans lequel le soutien régional s’effectue en complément des soutiens des autres collectivités locales et des soutiens automatique ou sélectif apportés par le CNC dont la confirmation de l’apport devra être apportée avant le vote de l’assemblée régionale ;&lt;/li&gt; 	&lt;li&gt;les projets de réhabilitation de bâtiments existants seront privilégiés par rapport à la construction neuve. Ces derniers sont éligibles uniquement s’ils s’inscrivent dans des démarches de sobriété foncière : dent creuse dans le cadre de projet de revitalisation de centre-ville et de recyclage foncier (notamment de friches) ;&lt;/li&gt; 	&lt;li&gt;les projets conçus et mis en œuvre dans une logique de développement durable notamment dans la gestion des chantiers, des déchets, des énergies ainsi que dans le choix des matériaux, selon les normes et les réglementations en vigueur.&lt;/li&gt; 	&lt;li&gt;Les projets doivent : 	&lt;ul&gt; 		&lt;li&gt;favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ;&lt;/li&gt; 		&lt;li&gt;intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire (ECS) ;&lt;/li&gt; 		&lt;li&gt;comporter des éco matériaux et des matériaux biosourcés (le polystyrène en isolant de façade étant proscrit).&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Plusieurs études spécifiques sont à intégrer dans le cahier des charges : simulation thermique dynamique, étude facteur lumière jour ou autonomie en lumière naturelle, étude RT globale si le projet n’y est pas soumis ainsi qu’un suivi tout au long de l’opération et jusqu’à deux années à minima après réception des travaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent prévoir la réalisation de tests d’étanchéité à l’air sans obligation de résultats.&lt;/li&gt; 	&lt;li&gt;Les missions de l’AMO QE doivent être définies par le maître d’ouvrage sur la base du cahier des charges ; celui-ci sera demandé par la Région au moment de l’instruction de la demande de subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les créations de salles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets qui présentent un budget prévisionnel de fonctionnement crédible et compatible avec les capacités de financement du maître d’ouvrage ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une étude de marché attestant de la crédibilité culturelle et économique du projet ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une performance énergétique du bâtiment conforme à la RE2020. L’opération d’ensemble devra justifier la maximisation du recours aux énergies renouvelables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les rénovations/réhabilitations&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N218" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O218" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour l’ensemble des projets&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les salles de cinéma classées « art et essai » réalisant moins de 7 500 entrées hebdomadaires ;&lt;/li&gt; 	&lt;li&gt;les investissements dans les salles proprement dites et les cabines de projection ;&lt;/li&gt; 	&lt;li&gt;les investissements visant la lutte contre le gaspillage énergétique et la réduction de l’empreinte carbone du bâtiment ;&lt;/li&gt; 	&lt;li&gt;les salles porteuses de projets culturels forts proposant : 	&lt;ul&gt; 		&lt;li&gt;une programmation exigeante comprenant la diffusion de films peu distribués ;&lt;/li&gt; 		&lt;li&gt;une sensibilisation des publics éloignés de la culture et l’accueil des dispositifs scolaires ;&lt;/li&gt; 		&lt;li&gt;des approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans l’équipe, les intervenants et le public ;&lt;/li&gt; 		&lt;li&gt;des animations spécifiques (débats, avant-premières, etc.)&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;les établissements qui présentent un plan de financement dans lequel le soutien régional s’effectue en complément des soutiens des autres collectivités locales et des soutiens automatique ou sélectif apportés par le CNC dont la confirmation de l’apport devra être apportée avant le vote de l’assemblée régionale ;&lt;/li&gt; 	&lt;li&gt;les projets de réhabilitation de bâtiments existants seront privilégiés par rapport à la construction neuve. Ces derniers sont éligibles uniquement s’ils s’inscrivent dans des démarches de sobriété foncière : dent creuse dans le cadre de projet de revitalisation de centre-ville et de recyclage foncier (notamment de friches) ;&lt;/li&gt; 	&lt;li&gt;les projets conçus et mis en œuvre dans une logique de développement durable notamment dans la gestion des chantiers, des déchets, des énergies ainsi que dans le choix des matériaux, selon les normes et les réglementations en vigueur.&lt;/li&gt; 	&lt;li&gt;Les projets doivent : 	&lt;ul&gt; 		&lt;li&gt;favoriser le confort d’été sans avoir recours à la climatisation (sauf obligation règlementaire) dans une logique d’architecture bioclimatique ;&lt;/li&gt; 		&lt;li&gt;intégrer des installations de production d’énergie renouvelable dans le programme de travaux et éviter le recours à l’électricité notamment pour le poste chauffage y compris l’eau chaude sanitaire (ECS) ;&lt;/li&gt; 		&lt;li&gt;comporter des éco matériaux et des matériaux biosourcés (le polystyrène en isolant de façade étant proscrit).&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;Plusieurs études spécifiques sont à intégrer dans le cahier des charges : simulation thermique dynamique, étude facteur lumière jour ou autonomie en lumière naturelle, étude RT globale si le projet n’y est pas soumis ainsi qu’un suivi tout au long de l’opération et jusqu’à deux années à minima après réception des travaux.&lt;/li&gt; 	&lt;li&gt;Les travaux doivent prévoir la réalisation de tests d’étanchéité à l’air sans obligation de résultats.&lt;/li&gt; 	&lt;li&gt;Les missions de l’AMO QE doivent être définies par le maître d’ouvrage sur la base du cahier des charges ; celui-ci sera demandé par la Région au moment de l’instruction de la demande de subvention.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les créations de salles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets qui présentent un budget prévisionnel de fonctionnement crédible et compatible avec les capacités de financement du maître d’ouvrage ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une étude de marché attestant de la crédibilité culturelle et économique du projet ;&lt;/li&gt; 	&lt;li&gt;les projets qui présentent une performance énergétique du bâtiment conforme à la RE2020. L’opération d’ensemble devra justifier la maximisation du recours aux énergies renouvelables.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour les rénovations/réhabilitations&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les travaux de rénovation devront être réalisés dans le respect de l’intégrité patrimoniale et environnementale du site ;&lt;/li&gt; 	&lt;li&gt;les prestations externes d’assistance à maîtrise d’ouvrage qualité environnementale, devront intégrer les composantes suivantes a minima : 	&lt;ul&gt; 		&lt;li&gt;une performance énergétique BBC rénovation (hors production locale d’électricité) ou RE 2020 avec recours aux énergies renouvelables ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux énergies renouvelables (photovoltaïque en toiture, solaire thermique selon les besoins, énergie thermique pour le chauffage) ;&lt;/li&gt; 		&lt;li&gt;prendre en compte les possibilités de recours à des solutions de végétalisation du bâti ;&lt;/li&gt; 		&lt;li&gt;un recours significatif aux éco-matériaux biosourcés ou recyclés lesquels doivent répondre aux standards des matériaux sains pour l’environnement et les usagers.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Sauf dérogation exceptionnelle, les demandes de subvention doivent être déposées au plus tard trois mois avant la date prévisionnelle de début de réalisation du projet concerné pour les demandes de subvention d’investissement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S218" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U218" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V218" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-linvestissement-pour-la-creation-lequipement-et-la-rehabilitation-des-salles-de-cinema</t>
+        </is>
+      </c>
+      <c r="W218" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_DIFF_SCIN/depot/simple</t>
+        </is>
+      </c>
+      <c r="X218" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Charlotte Le Bos-Schneegans : &lt;a href="mailto:clebos&amp;#64;maregionsud.fr"&gt;clebos&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Jocelyne Rogliano : &lt;a href="mailto:jrogliano&amp;#64;maregionsud.fr"&gt;jrogliano&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y218" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z218" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-l-investissement-pour-la-creation-l-equipement-et-la-rehabilitation-des-salles-de-cinema/</t>
+        </is>
+      </c>
+      <c r="AA218" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE218" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF218" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG218" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH218" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" spans="1:34" customHeight="0">
+      <c r="A219" s="1">
+        <v>166078</v>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les équipements et filières de valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="D219" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux équipements et filières de valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="E219" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G219" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H219" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L219" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à accompagner les investissements prévus ou compatibles avec la planification régionale, et leurs études préalables, en matière de prévention et de gestion des déchets. Les objectifs de ce dispositif sont l&amp;#039;augmentation du réemploi, l&amp;#039;amélioration du tri et du recyclage des matériaux; la mise en œuvre de solution de valorisation matière innovante ou la préparation de déchets pour optimiser le fonctionnement des installations existantes.&lt;/p&gt; &lt;p&gt;Tout porteur de projet, public ou privé ayant un établissement ou une succursale en région ou dont le projet sera implanté en région.&lt;br /&gt; Les projets portés par une personne morale privée pour gérer ses propres déchets ne sont pas éligibles.&lt;/p&gt; &lt;p&gt;Les dépenses éligibles sont les études, les travaux, le matériel d&amp;#039;équipement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M219" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Quelle est la nature de l&amp;#039;aide ?&lt;/p&gt;&lt;p&gt;l&amp;#039;aide est variable en fonction du type de projet:&lt;/p&gt;&lt;p&gt;Sites de réemploi / taux d&amp;#039;intervention: 60% / montant d&amp;#039;aide plafonné à 100 000 euros.&lt;/p&gt;&lt;p&gt;Centres de tri / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 200 000 euros.&lt;/p&gt;&lt;p&gt;Déchèteries professionnelles / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 200 000 euros.&lt;/p&gt;&lt;p&gt;Déchèteries publiques / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 300 000 euros.&lt;/p&gt;&lt;p&gt;Solutions de valorisation matière innovantes / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 50 000 euros.&lt;/p&gt;&lt;p&gt;Solutions de valorisation matière / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 300 000 euros.&lt;/p&gt;&lt;p&gt;Solutions de valorisation innovante pour les déchets du BTP / taux d&amp;#039;intervention: 50% / montant d&amp;#039;aide plafonné à 50 000 euros.&lt;/p&gt;&lt;p&gt;Unités de préparation de déchets / taux d&amp;#039;intervention: 20% / montant d&amp;#039;aide plafonné à 50 000 euros.&lt;/p&gt;&lt;p&gt;Cas particuliers des moyens de collecte (bacs, points d&amp;#039;apport volontaire, matériel nécessaire à l&amp;#039;opération, étude d&amp;#039;optimisation) : uniquement pour les EPCI - taux d&amp;#039;aide modulé en fonction de la population et des dossiers précédents.&lt;/p&gt;&lt;p&gt;Les taux, dans la limite du maximum fixé, seront modulés en fonction de la qualité technique du projet et sa pertinence notamment territoriale, et des impacts attendus et objectifs fixés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N219" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O219" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P219" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="R219" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dépenses éligibles sont les études, les travaux, le matériel d&amp;#039;équipement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S219" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U219" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V219" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-equipements-et-filieres-de-valorisation-des-dechets</t>
+        </is>
+      </c>
+      <c r="W219" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_VALODECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X219" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y219" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z219" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-equipements-et-filieres-de-valorisation-des-dechets/</t>
+        </is>
+      </c>
+      <c r="AA219" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE219" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF219" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG219" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH219" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="220" spans="1:34" customHeight="0">
+      <c r="A220" s="1">
+        <v>166079</v>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir la culture et les savoir-faire alpins</t>
+        </is>
+      </c>
+      <c r="D220" s="1" t="inlineStr">
+        <is>
+          <t>Promotion de la culture et des savoir-faire alpins</t>
+        </is>
+      </c>
+      <c r="E220" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G220" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H220" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L220" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La cohésion du massif des Alpes repose sur la reconstruction d’une culture commune alpine s’appuyant sur les patrimoines culturels typiques à l’arc alpin et dans sa capacité à tisser des liens afin de permettre aux territoires de préserver leurs savoir-faire spécifiques.&lt;br /&gt; &lt;br /&gt; Ce dispositif a pour objectifs :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Le maintien et le développement d’une culture alpine vivante, avec des actions de sauvegarde et de valorisation des patrimoines culturels typiques à l’arc alpin (immatériels et matériels) qui visent à la fois l’histoire locale, les savoir-faire locaux et les patrimoines bâtis associés, qui fondent l’identité des territoires.&lt;/li&gt; 	&lt;li&gt;La promotion de la culture alpine en direction des populations locales, notamment les jeunes, et touristiques.&lt;/li&gt; 	&lt;li&gt;De traiter la culture sous un angle thématique ou de filière, de façon transversale en relation avec les domaines d’intervention de la CIMA (agriculture, bois, eau, risques…)&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;Groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d’actions éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions portant la restauration des patrimoines vernaculaires en lien avec les savoir-faire alpins et dans une démarche de mise en tourisme au sein des stratégies espaces valléens ;&lt;/li&gt; 	&lt;li&gt;Projets de développement et maintien des savoir-faire en matière d’artisanat local (promotion, formation, transmission, école des savoir-faire…) &lt;/li&gt; 	&lt;li&gt;Actions visant la mise en tourisme (itinérance / découverte) de savoir-faire, traditions, de coutumes montagnardes, d’art, de chemins de mémoire &lt;/li&gt; 	&lt;li&gt;Démarches de sensibilisation auprès des populations locales (jeunes, scolaires) et touristiques ; projets de découverte des métiers artisanaux (conception) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur des évènements/ festivals de portée régionale, interrégionale voire nationale ;&lt;/li&gt; 	&lt;li&gt;Création d’ateliers partagés (mise en commun de matériel de transformation) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur la signalétique et les supports de communication dématérialisés ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Evènements/ festivals de portée locale.&lt;/li&gt; 	&lt;li&gt;Toutes les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toutes saisons mise en œuvre par les territoires « espaces valléens ».&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères de priorisation&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets de coopération inter-espace valléens et tous autres projets conduits à l’échelle interrégionale sont vivement encouragés. Ils devront être validés par les instances dédiées.&lt;/li&gt; 	&lt;li&gt;Les actions ayant un caractère d’exemplarité, transposable, duplicable seront recherchées.&lt;/li&gt; 	&lt;li&gt;Les projets ayant un impact local favorisant la dimension économique de la culture montagnarde.&lt;/li&gt; 	&lt;li&gt;Une priorité sera accordée aux projets favorisant la découverte des savoir-faire par des publics jeunes et des populations à revenu modeste.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères d’éco conditionnalité&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Démarche d’écolabels environnement pour la garantie d’un tourisme durable (charte européenne du tourisme durable …).&lt;/li&gt; 	&lt;li&gt;Intérêt du projet en termes de valorisation et de transfert vers d’autres territoires alpins ou de massifs.&lt;/li&gt; 	&lt;li&gt;Recours à des matériaux certifiés ou labélisés sur le plan environnemental (lieux de production, conditions de fabrication, de transport, de durabilité, impact environnemental).&lt;/li&gt; 	&lt;li&gt;Utilisation ou mobilisation de ressources en matériaux et compétences locales ou du massif visant à limiter les transports et développer les circuits courts.&lt;/li&gt; 	&lt;li&gt;Accroissement de la part de réunions de travail organisées en visioconférence pour la conception et la mise en oeuvre, afin de limiter les déplacements induits.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N220" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O220" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R220" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d’actions éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions portant la restauration des patrimoines vernaculaires en lien avec les savoir-faire alpins et dans une démarche de mise en tourisme au sein des stratégies espaces valléens ;&lt;/li&gt; 	&lt;li&gt;Projets de développement et maintien des savoir-faire en matière d’artisanat local (promotion, formation, transmission, école des savoir-faire…) &lt;/li&gt; 	&lt;li&gt;Actions visant la mise en tourisme (itinérance / découverte) de savoir-faire, traditions, de coutumes montagnardes, d’art, de chemins de mémoire &lt;/li&gt; 	&lt;li&gt;Démarches de sensibilisation auprès des populations locales (jeunes, scolaires) et touristiques ; projets de découverte des métiers artisanaux (conception) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur des évènements/ festivals de portée régionale, interrégionale voire nationale ;&lt;/li&gt; 	&lt;li&gt;Création d’ateliers partagés (mise en commun de matériel de transformation) ;&lt;/li&gt; 	&lt;li&gt;Actions portant sur la signalétique et les supports de communication dématérialisés ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Evènements/ festivals de portée locale.&lt;/li&gt; 	&lt;li&gt;Toutes les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toutes saisons mise en œuvre par les territoires « espaces valléens ».&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères de priorisation&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les projets de coopération inter-espace valléens et tous autres projets conduits à l’échelle interrégionale sont vivement encouragés. Ils devront être validés par les instances dédiées.&lt;/li&gt; 	&lt;li&gt;Les actions ayant un caractère d’exemplarité, transposable, duplicable seront recherchées.&lt;/li&gt; 	&lt;li&gt;Les projets ayant un impact local favorisant la dimension économique de la culture montagnarde.&lt;/li&gt; 	&lt;li&gt;Une priorité sera accordée aux projets favorisant la découverte des savoir-faire par des publics jeunes et des populations à revenu modeste.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Critères d’éco conditionnalité&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Démarche d’écolabels environnement pour la garantie d’un tourisme durable (charte européenne du tourisme durable …).&lt;/li&gt; 	&lt;li&gt;Intérêt du projet en termes de valorisation et de transfert vers d’autres territoires alpins ou de massifs.&lt;/li&gt; 	&lt;li&gt;Recours à des matériaux certifiés ou labélisés sur le plan environnemental (lieux de production, conditions de fabrication, de transport, de durabilité, impact environnemental).&lt;/li&gt; 	&lt;li&gt;Utilisation ou mobilisation de ressources en matériaux et compétences locales ou du massif visant à limiter les transports et développer les circuits courts.&lt;/li&gt; 	&lt;li&gt;Accroissement de la part de réunions de travail organisées en visioconférence pour la conception et la mise en oeuvre, afin de limiter les déplacements induits.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S220" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U220" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V220" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/promotion-de-la-culture-et-des-savoir-faire-alpins</t>
+        </is>
+      </c>
+      <c r="W220" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/dashboard/accueil</t>
+        </is>
+      </c>
+      <c r="X220" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Montagne et Massif Alpin&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y220" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z220" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/promotion-de-la-culture-et-des-savoir-faire-alpins-1/</t>
+        </is>
+      </c>
+      <c r="AA220" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE220" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF220" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG220" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH220" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="221" spans="1:34" customHeight="0">
+      <c r="A221" s="1">
+        <v>166080</v>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpe</t>
+        </is>
+      </c>
+      <c r="D221" s="1" t="inlineStr">
+        <is>
+          <t>Recherche et réseaux alpins</t>
+        </is>
+      </c>
+      <c r="E221" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G221" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H221" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L221" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. &lt;/p&gt;
+&lt;p&gt;L&amp;#039;aide &amp;#34;CIMA Recherche et réseaux&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens :&lt;/p&gt;
+&lt;p&gt;Elle a pour objectif d&amp;#039;encourager la mise en capacité des territoires de projets et des filières économiques du Massif des Alpes ; elle soutient des dynamiques précises de réseaux permettant une capitalisation et une diffusion de toutes les expériences et bonnes pratiques à l’ensemble des territoires alpins ; elle contribue à l&amp;#039;émergence de projets innovants et la production de connaissance en décloisonnant les filières.&lt;br /&gt; &lt;br /&gt; Le Schéma de Massif des Alpes met en avant l’importance de soutenir les réseaux d’acteurs structurés à l’échelle du massif des Alpes, dont les têtes de réseaux participent activement au bon fonctionnement de la gouvernance alpine.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N221" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+International
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O221" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R221" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions doivent servir la politique du Comité de Massif des Alpes.&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Type d&amp;#039;actions éligibles&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Appuyer les réseaux scientifiques et professionnels d’observation, analyse, études et alertes&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Travaux de recherches appliquées et d’actions thématiques partagés soit en inter massifs français, soit entre partenaires alpins ;&lt;/li&gt; 	&lt;li&gt;Production et gestion de connaissances (inventaires naturalistes, programmes de recherche, création d’outils d’observation visant la production de données, leur validation, leur regroupement, leur traitement référentiel, leur mise à disposition, dispositifs d’alerte) dans les domaines de la biodiversité, des risques naturels, de la gestion de l’eau ou autres enjeux identifiés par le Comité de Massif des Alpes dans son Schéma Interrégional, notamment au regard du changement climatique ;&lt;/li&gt; 	&lt;li&gt;Promotion, capitalisation et diffusion de travaux conduits sur les domaines précités ; animation a minima à l’échelle régionale d’interfaces scientifiques et opérationnelles, de mise en réseau des acteurs sur des thématiques dont les enjeux ont été définis dans le Schéma Interrégional du Massif des Alpes (dont notamment la gestion des risques naturels, le changement; climatique, la biodiversité) ;&lt;/li&gt; 	&lt;li&gt;Mise en place de formations-actions permettant d’intégrer les travaux de l’arc alpin relatifs au changement climatique.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Soutien aux associations ou structures assurant un rôle de &amp;#34;tête de réseau&amp;#34; à l&amp;#039;échelle alpine :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions de mise en réseau d’acteurs et de territoires, dont la portée est a minima régionale, visant la promotion, la capitalisation d’outils et de ressources, la mutualisation et la diffusion des connaissances et des pratiques sur des thématiques dont les enjeux sont spécifiés dans le Schéma Interrégional du Massif des Alpes ; A titre d’exemples : savoir-faire et culture alpine, produits de montagne, éducation à la montagne (actions en direction notamment des populations citadines et/ou des jeunes), valorisation touristique des patrimoines naturels et culturels de montagne, gestion des risques naturels, le changement climatique, ressource en eau, dynamique des territoires « Espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;Actions d’animation des travaux du Comité de massif par la production de contenu, la mise en réseaux d’acteurs et la mise en œuvre des outils d’intervention ;&lt;/li&gt; 	&lt;li&gt;Des actions ou rencontres permettant de faire bénéficier les territoires des Alpes du sud des travaux et expériences conduits dans d’autres régions alpines d’Europe ;&lt;/li&gt; 	&lt;li&gt;Des événementiels d&amp;#039;envergure régionale, interrégionale ou nationale mettant en valeur les territoires de montagne, permettant la mise en réseau d&amp;#039;acteurs et renforçant la politique du massif des Alpes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Type d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Investissements lourds, infrastructures ;&lt;/li&gt; 	&lt;li&gt;Les événements locaux reconduits annuellement.&lt;/li&gt; &lt;/ul&gt; &lt;div&gt;&lt;p&gt;&lt;strong&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ? &lt;/strong&gt;&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi de votre dossier&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;
+&lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S221" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U221" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V221" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/recherche-reseaux-alpins</t>
+        </is>
+      </c>
+      <c r="W221" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CIMARECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X221" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y221" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z221" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-et-reseaux-alpins-1/</t>
+        </is>
+      </c>
+      <c r="AA221" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE221" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF221" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG221" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH221" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="222" spans="1:34" customHeight="0">
+      <c r="A222" s="1">
+        <v>166081</v>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la filière hydrogène</t>
+        </is>
+      </c>
+      <c r="D222" s="1" t="inlineStr">
+        <is>
+          <t>Plan régional hydrogène</t>
+        </is>
+      </c>
+      <c r="E222" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G222" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H222" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dynamique européenne et nationale annonce l&amp;#039;hydrogène comme une solution pertinente à la décarbonation d&amp;#039;activité émettrice de gaz à effet de serre, tel que les secteurs des transports et de l&amp;#039;industrie.&lt;/p&gt;
+&lt;p&gt;Le Plan Régional Hydrogène de la Région est l&amp;#039;aboutissement d&amp;#039;un travail collaboratif public-privé dont l&amp;#039;ambition est d&amp;#039;apporter de la visibilité aux orientations à prendre pour soutenir la filière hydrogène en région Provence-Alpes-Côte d&amp;#039;Azur et répondre aux enjeux de décarbonation et d&amp;#039;intégration des énergies renouvelables. Ce document présente le contexte territorial favorable à l&amp;#039;hydrogène, définit des priorités et objectifs chiffrés ainsi que des actions à entreprendre pour permettre le développement de la filière hydrogène.&lt;/p&gt;
+&lt;p&gt;Les 4 priorités de ce Plan Régional Hydrogène sont la décarbonation de la mobilité, la décarbonation de l&amp;#039;industrie, la production d&amp;#039;hydrogène renouvelable et bas carbone et la structuration d&amp;#039;une filière créatrice d&amp;#039;activités et d&amp;#039;emplois.&lt;/p&gt;
+&lt;p&gt;Dans ce cadre, les type de projet concernés sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la production d&amp;#039;hydrogène ;&lt;/li&gt; 	&lt;li&gt;le transport, le stockage et la distribution d&amp;#039;hydrogène ;&lt;/li&gt; 	&lt;li&gt;le déploiement d&amp;#039;usage de l&amp;#039;hydrogène les plus pertinents ;&lt;/li&gt; 	&lt;li&gt;la recherche et développement ;&lt;/li&gt; 	&lt;li&gt;les études d&amp;#039;opportunité ;&lt;/li&gt; 	&lt;li&gt;les études de faisabilité.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Consortium industriel du secteur ;&lt;/li&gt; 	&lt;li&gt;énergéticiens et développeurs de projets ;&lt;/li&gt; 	&lt;li&gt;collectivités locales.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les projets doivent impérativement présenter un caractère mature et respecter les priorités du Plan régional hydrogène.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N222" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mobilité pour tous
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O222" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P222" s="1" t="inlineStr">
+        <is>
+          <t>30/05/2024</t>
+        </is>
+      </c>
+      <c r="R222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent impérativement présenter un caractère mature et respecter les priorités du Plan régional hydrogène.&lt;/p&gt; &lt;p&gt;Dans un premier temps il est indispensable de contacter le chargé de missions régionale pour présenter le projet et demander des renseignements.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S222" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U222" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V222" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/plan-regional-hydrogene</t>
+        </is>
+      </c>
+      <c r="W222" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_HYDREGIO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X222" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Stéphane Faudon&lt;/p&gt;
+&lt;p&gt;Mail : &lt;a href="mailto:sfaudon&amp;#64;maregionsud.fr"&gt;sfaudon&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y222" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z222" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/plan-regional-hydrogene-1/</t>
+        </is>
+      </c>
+      <c r="AA222" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE222" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF222" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG222" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH222" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="223" spans="1:34" customHeight="0">
+      <c r="A223" s="1">
+        <v>166082</v>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Développer les services et les mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="D223" s="1" t="inlineStr">
+        <is>
+          <t>Services et mobilités en montagne</t>
+        </is>
+      </c>
+      <c r="E223" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G223" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H223" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L223" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;CIMA Services et mobilités en montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; Le dispositif vise à apporter des réponses nouvelles aux besoins liés :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;A l’amélioration des conditions de vie en montagne des résidents à l’année ou à la saison au travers notamment d’opérations d’aménagement exemplaire intégrant l’habitat (offre de logement diversifiée et performance énergétique des logements neufs ou réhabilités), l’aménagement d’espaces publics et des équipements (commerces et services, dont ceux proposés aux familles), services aux salariés, dont ceux spécifiques à destination des saisonniers, accès à l’emploi et à la formation, etc. ;&lt;/li&gt; 	&lt;li&gt;Aux stratégies et services de mobilité, notamment celle des : derniers kilomètres ; accessibilité aux villages et stations, aux sites touristiques et liaisons régulières ou à la demande avec les villes en vallées, que ce soit des solutions de mobilités multimodales (Pôles d’échange multimodal PEM), douces, à énergie décarbonée ainsi que l’accompagnement des projets d’ascenseurs valléens et des transports collectifs interrégionaux (lignes ferroviaires, …).&lt;/li&gt; 	&lt;li&gt;Aux actions de natures diverses entre communes et intercommunalités, en partenariat avec les acteurs locaux, répondant aux enjeux de : réciprocité ; vallées-villages ou stations (échanges matériels ou immatériels entre collectivités, habitants, entreprises, etc. visant à apporter des ressources, entraides, complémentarités entre territoires en interrelations).&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) et structures de réseaux.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les projets de mobilités :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;organisme ou autorité organisatrice des mobilités (AOM) (dans le cas de solution « derniers kms ») ;&lt;/li&gt; 	&lt;li&gt;plusieurs AOM ou organismes (dans une logique de desserte de transports collectifs plus large).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N223" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Santé
+Formation professionnelle
+Equipement public
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O223" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R223" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; &lt;u&gt;Les services &lt;/u&gt;:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Actions visant le renforcement de l’offre et de l’accessibilité des services marchands et non-marchands à la population et aux entreprises pour les saisonniers, les jeunes les pluriactifs et les entreprises saisonnières ou pluriactives, dans les villages, stations et territoires peu denses ;&lt;/li&gt; 	&lt;li&gt;Projets de confortement du réseau d’animation locale en communes de montagne (espaces saisonniers, services publics) ;&lt;/li&gt; 	&lt;li&gt;Développement des usages numériques sur les lieux d’accueil des publics s’inscrivant dans une chaîne d’accès aux services spécialisés, dans la logique des « smart villages » ;&lt;/li&gt; 	&lt;li&gt;Actions permettant d’identifier et d’adapter les nouvelles formes d’organisation des activités économiques en montagne (ex : formes innovantes d’organisation du travail, formes innovantes d’accompagnement à l’installation d’entreprises, d’activités pluriactives, de partenariats inter-entreprises et intersectoriels, de coopération et soutien aux systèmes d’activités pluriactifs) en lien avec le tourisme et les autres secteurs d&amp;#039;activité, impliquant de nouvelles compétences et de nouveaux métiers ;&lt;/li&gt; 	&lt;li&gt;Dispositifs permettant une meilleure accessibilité aux services de santé via notamment la télémédecine et la médiation santé ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;u&gt;En lien avec la mobilité durable&lt;/u&gt; :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Expérimentations de nouveaux usages et solutions de mobilité écotouristiques en montagne (transport collectif ou partagé, mobilité active, à énergie décarbonée) pour les résidents à l’année et les visiteurs, en cohérence avec la démarche « Espaces valléens » et adaptées aux bassins de vie de montagne et aux bassins touristiques ;&lt;/li&gt; 	&lt;li&gt;Création de pôles multimodaux (PEM 3.0) intégrant de nouvelles offres de mobilité autour des gares et des zones de flux (notamment lieux touristiques) ;&lt;/li&gt; 	&lt;li&gt;Etudes et expérimentations pour l’usage des carburants alternatifs comme l’hydrogène (cartographie du réseau par exemple) ;&lt;/li&gt; 	&lt;li&gt;Solutions innovantes, expérimentales et transférables mises en place dans le cadre de l’accès en transport collectif à de grands sites ou lieux d’évènements alpins de grande envergure pour désengorger les routes d’accès et réduire les émissions de gaz à effet de serre ;&lt;/li&gt; 	&lt;li&gt;Solutions de covoiturage et d’auto partage dans une logique ville-montagne, prenant en compte les complémentarités de besoins entre populations urbaines et montagnardes ;&lt;/li&gt; 	&lt;li&gt;Projets d’itinéraires cyclables à destination des mobilités du quotidien, sportives et touristiques ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Infrastructures de transport et acquisition de véhicules ;&lt;/li&gt; 	&lt;li&gt;Aménagements et équipements lourds ;&lt;/li&gt; 	&lt;li&gt;Travaux publics majeurs ou acquisition des flottes de véhicules.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Des critères d&amp;#039;éco-conditionnalités et de priorisation sont précisés dans le cadre d&amp;#039;intervention.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S223" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U223" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V223" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/services-mobilites-montagne</t>
+        </is>
+      </c>
+      <c r="X223" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y223" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z223" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/services-et-mobilites-en-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA223" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE223" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF223" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG223" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH223" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" spans="1:34" customHeight="0">
+      <c r="A224" s="1">
+        <v>166083</v>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Aider les jeunes pour bien vivre en montagne</t>
+        </is>
+      </c>
+      <c r="D224" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux jeunes pour bien vivre en montagne</t>
+        </is>
+      </c>
+      <c r="E224" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G224" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H224" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K224" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L224" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;CIMA Aide aux jeunes pour bien vivre en montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; L&amp;#039;aide vise 4 orientations :&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Orientation 1 : Instaurer le réflexe jeune au sein de la CIMA et mettre en place des éléments de suivi&lt;/li&gt; 	&lt;li&gt;Orientation 2 : Soutenir des initiatives, des démarches intégrant des formes de partenariat innovant et la participation des jeunes&lt;/li&gt; 	&lt;li&gt;Orientation 3 : Éducation, sensibilisation, découverte de la montagne&lt;/li&gt; 	&lt;li&gt;Orientation 4 : Emplois, création d’activités et formation des jeunes&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Associations ;&lt;/li&gt; 	&lt;li&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/li&gt; 	&lt;li&gt;établissements publics et privés ;&lt;/li&gt; 	&lt;li&gt;entreprises publiques et privées ;&lt;/li&gt; 	&lt;li&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/li&gt; 	&lt;li&gt;groupements d’intérêt public (GIP) ;&lt;/li&gt; 	&lt;li&gt;structures de réseaux.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Démarches de mise en place d’espaces de création d’activités liée à la montagne par des jeunes à l’échelle d’un espace valléen, en cohérence avec la stratégie touristique identifiée ;&lt;/li&gt; 	&lt;li&gt;Actions visant à dynamiser la mise en réseau d’acteurs relais du « réflexe jeunes » à l’échelle interrégionale ainsi que le partage, la valorisation et la mise en commun des expériences et des bonnes pratiques ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des formes de partenariat entre jeunes et décideurs et la participation des jeunes dans les différentes instances autour des spécificités de la montagne et sur les enjeux de la jeunesse dans les Alpes ;&lt;/li&gt; 	&lt;li&gt;Actions de sensibilisation, d’éducation (projets à vocation éducative) et de formation pour découvrir la montagne (métiers et vie en montagne) par les jeunes portées par des groupements multi-acteurs (collectivités locales, professionnels, jeunes …) ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des programmes jeunesse &amp;#34;ville-montagne&amp;#34; de proximité des agglomérations et métropoles au pied des Alpes ;&lt;/li&gt; 	&lt;li&gt;Projets expérimentaux de développement des outils numériques et/ou des contenus de formation à distance pour les jeunes en milieu rural montagnard ;&lt;/li&gt; 	&lt;li&gt;Les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toute saisons mise en œuvre à l’échelle d’un espace valléen.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Forums et festivals des métiers de la montagne.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N112" s="1" t="inlineStr">
+      <c r="N224" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
 Sols
 Citoyenneté
 Formation professionnelle
 Risques naturels
 Qualité de l'air
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O112" s="1" t="inlineStr">
+      <c r="O224" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R112" s="1" t="inlineStr">
+      <c r="R224" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Démarches de mise en place d’espaces de création d’activités liée à la montagne par des jeunes à l’échelle d’un espace valléen, en cohérence avec la stratégie touristique identifiée ;&lt;/li&gt; 	&lt;li&gt;Actions visant à dynamiser la mise en réseau d’acteurs relais du « réflexe jeunes » à l’échelle interrégionale ainsi que le partage, la valorisation et la mise en commun des expériences et des bonnes pratiques ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des formes de partenariat entre jeunes et décideurs et la participation des jeunes dans les différentes instances autour des spécificités de la montagne et sur les enjeux de la jeunesse dans les Alpes ;&lt;/li&gt; 	&lt;li&gt;Actions de sensibilisation, d’éducation (projets à vocation éducative) et de formation pour découvrir la montagne (métiers et vie en montagne) par les jeunes portées par des groupements multi-acteurs (collectivités locales, professionnels, jeunes …) ;&lt;/li&gt; 	&lt;li&gt;Projets de soutien des programmes jeunesse &amp;#34;ville-montagne&amp;#34; de proximité des agglomérations et métropoles au pied des Alpes ;&lt;/li&gt; 	&lt;li&gt;Projets expérimentaux de développement des outils numériques et/ou des contenus de formation à distance pour les jeunes en milieu rural montagnard ;&lt;/li&gt; 	&lt;li&gt;Les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toute saisons mise en œuvre à l’échelle d’un espace valléen.&lt;/li&gt; &lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt; &lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
 &lt;ul&gt; 	&lt;li&gt;Forums et festivals des métiers de la montagne.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S112" s="1" t="inlineStr">
+      <c r="S224" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U112" s="1" t="inlineStr">
+      <c r="U224" s="1" t="inlineStr">
         <is>
           <t>Provence-Alpes-Côte d'Azur</t>
         </is>
       </c>
-      <c r="V112" s="1" t="inlineStr">
+      <c r="V224" s="1" t="inlineStr">
         <is>
           <t>https://www.maregionsud.fr/vos-aides/detail/aide-jeunes-bien-vivre-en-montagne</t>
         </is>
       </c>
-      <c r="W112" s="1" t="inlineStr">
+      <c r="W224" s="1" t="inlineStr">
         <is>
           <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_CIMAJEUN/depot/simple</t>
         </is>
       </c>
-      <c r="X112" s="1" t="inlineStr">
+      <c r="X224" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Service Montagne et Massif Alpin&lt;/p&gt;
 &lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y112" s="1" t="inlineStr">
+      <c r="Y224" s="1" t="inlineStr">
         <is>
           <t>webpresse@maregionsud.fr</t>
         </is>
       </c>
-      <c r="Z112" s="1" t="inlineStr">
+      <c r="Z224" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-jeunes-pour-bien-vivre-en-montagne-1/</t>
         </is>
       </c>
-      <c r="AA112" s="1" t="inlineStr">
+      <c r="AA224" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE112" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF112" s="1" t="inlineStr">
+      <c r="AE224" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF224" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG112" s="1" t="inlineStr">
+      <c r="AG224" s="1" t="inlineStr">
         <is>
           <t>23/02/2026</t>
         </is>
       </c>
-      <c r="AH112" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>27/02/2026</t>
+      <c r="AH224" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="225" spans="1:34" customHeight="0">
+      <c r="A225" s="1">
+        <v>165875</v>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les violences faites aux femmes</t>
+        </is>
+      </c>
+      <c r="D225" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre les violences faites aux femmes</t>
+        </is>
+      </c>
+      <c r="E225" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G225" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H225" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L225" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour lutter contre les violences faites aux femmes, la Région Sud se mobilise à chaque étape grâce à un Parcours d’Accompagnement des Femmes. Ce dispositif de soutien repose sur trois piliers essentiels :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;La prévention&lt;/li&gt; 	&lt;li&gt;La protection&lt;/li&gt; 	&lt;li&gt;La reconstruction.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Il vise à accompagner les victimes et à sensibiliser l&amp;#039;ensemble de la société à cette problématique.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N225" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion</t>
+        </is>
+      </c>
+      <c r="O225" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P225" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="R225" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les associations du territoire régional répondant aux axes identifiés dans le plan&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les associations d’aide aux victimes du réseau France Victimes.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les structures reconnues sur le territoire dans leur mission d’accueil, d’écoute et d’orientation des femmes victimes de violences&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les structures agréées d’intermédiation locative&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les gendarmeries&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes devront s’inscrire dans les deux axes précités au regard des modalités du règlement financier de la Région et du cadre d’intervention du Plan de lutte contre les violences faites aux femmes.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Les actions financées doivent obligatoirement :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;faire apparaître un cofinancement public&lt;/li&gt; 	&lt;li&gt; ne pas dépendre de la seule subvention de la Région.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S225" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U225" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V225" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/lutte-contre-les-violences-faites-aux-femmes</t>
+        </is>
+      </c>
+      <c r="X225" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Jeunesse et Engagement Civique - &lt;a href="tel:0491575251"&gt;04 91 57 52 51&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y225" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z225" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutte-contre-les-violences-faites-aux-femmes-1/</t>
+        </is>
+      </c>
+      <c r="AA225" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE225" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF225" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG225" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH225" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="226" spans="1:34" customHeight="0">
+      <c r="A226" s="1">
+        <v>165876</v>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre la précarité et l'exclusion</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="inlineStr">
+        <is>
+          <t>Lutte contre la précarité et l'exclusion</t>
+        </is>
+      </c>
+      <c r="E226" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G226" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H226" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L226" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de sa politique de solidarité et de lutte contre la pauvreté, la Région a décidé de soutenir des démarches et des initiatives sur l’ensemble du territoire régional.&lt;/p&gt;
+&lt;p&gt;Ainsi, la Région a la volonté d’articuler son intervention en particulier avec les structures dont l’ancrage territorial permet d’offrir des dispositifs adaptés aux diverses réalités locales.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N226" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion</t>
+        </is>
+      </c>
+      <c r="O226" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P226" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2024</t>
+        </is>
+      </c>
+      <c r="R226" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les associations et Centres Communaux d’Actions Sociales autour de projets alimentaires.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Une priorité est donnée aux associations faisant l’objet d’un conventionnement pluriannuel avec la Région ou porteuses d’une épicerie sociale et solidaire.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Le réseau des Banques alimentaires.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les associations d’accueil, d’écoute et d’orientation des publics précaires et/ou en grande difficulté tels les accueils de jour.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les demandes devront s’inscrire dans les deux axes précités au regard des modalités du règlement financier de la Région et du cadre d’intervention du Service Jeunesse et Engagement civique.&lt;br /&gt; Les subventions d’investissement concernent, en priorité le domaine alimentaire et ciblent l’aménagement et l’équipement logistique des structures départementales conventionnées (Antennes départementales uniquement).&lt;br /&gt; La subvention régionale ne peut excéder &lt;span&gt;un taux de 50 % &lt;/span&gt;du coût total TTC du projet.&lt;br /&gt; Elle est fixée au regard du coût total de la dépense et des cofinancements.&lt;br /&gt; L’activité soutenue doit obligatoirement faire apparaître un cofinancement public&lt;br /&gt; et ne pas dépendre de la seule subvention de la Région.&lt;br /&gt; Les actions financées doivent obligatoirement faire apparaître un cofinancement public&lt;br /&gt; et ne pas dépendre de la seule subvention de la Région.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S226" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U226" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V226" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/lutte-precarite-exclusion</t>
+        </is>
+      </c>
+      <c r="X226" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Jeunesse et Engagement Civique - &lt;a href="tel:0491575251"&gt;04 91 57 52 51&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y226" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z226" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutte-contre-la-precarite-et-l-exclusion/</t>
+        </is>
+      </c>
+      <c r="AA226" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE226" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF226" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG226" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH226" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="227" spans="1:34" customHeight="0">
+      <c r="A227" s="1">
+        <v>165878</v>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Développer le tri à la source et valorisation des biodéchets</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="inlineStr">
+        <is>
+          <t>Tri à la source et valorisation des biodéchets</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G227" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H227" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K227" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région accompagne le déploiement de stratégies territoriales pour la mise en œuvre du tri à la sources des biodéchets alimentaires et des déchets verts afin de permettre une valorisation matière et un retour au sol de la matière organique, grâce au compostage domestique, partagé et à la collecte des biodéchets alimentaires.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N227" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O227" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P227" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="R227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Porteur de projets public ayant la compétence déchets ou entreprise publique locale de la région ayant un établissement ou une succursale en région&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les dépenses strictement liées aux projets et indispensables à sa réalisation: études externalisées, équipements et infrastructures de tri et valorisation, communication, animation, formation.&lt;br /&gt; L&amp;#039;aide à l&amp;#039;achat de composteurs individuels est possible mais ne peut constituer la part principale du projet et doit s&amp;#039;inscrire dans une stratégie territoriale de la gestion de la matière organique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S227" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U227" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V227" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/tri-a-la-source-et-valorisation-des-biodechets</t>
+        </is>
+      </c>
+      <c r="X227" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Marine Allix: &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt; &lt;br /&gt; Olivier Gairalidi: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y227" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z227" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/tri-a-la-source-et-valorisation-des-biodechets/</t>
+        </is>
+      </c>
+      <c r="AA227" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE227" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF227" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG227" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH227" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="228" spans="1:34" customHeight="0">
+      <c r="A228" s="1">
+        <v>165879</v>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études stratégiques économie circulaire déchets</t>
+        </is>
+      </c>
+      <c r="D228" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux études stratégiques économie circulaire déchets</t>
+        </is>
+      </c>
+      <c r="E228" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G228" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H228" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K228" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L228" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide aux études stratégiques en matière d&amp;#039;économie circulaire et déchets permet aux bénéficiaires de disposer d&amp;#039;une connaissance approfondie des enjeux d&amp;#039;un sujet afin de prendre des actions et de concrétiser des projets. Ces études peuvent concerner tous les domaines - technique; organisationnel; financier; juridiques - les différentes échelles territoriales (territoires; bassin SRADDET; région; supra-régionale) et s&amp;#039;appliquer à un ensemble de flux ou une filière spécifique (exemple: bois ou déchets d&amp;#039;activités économiques gérés par un EPCI).&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N228" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O228" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P228" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="R228" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aux personnes morales de droit public: collectivités territoriales et leurs groupements compétentes en matière de déchets et d&amp;#039;économie circulaire, établissements publics (chambres consulaires, etc);&lt;/p&gt;&lt;p&gt;Aux personnes morales de droit privé: associations, syndicats ou fédérations professionnelles.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les dépenses de prestation de services pour la réalisation de l&amp;#039;étude et éventuellement les dépenses liées à la diffusion et communication des résultats.&lt;br /&gt; Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S228" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U228" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V228" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-etudes-strategiques-economie-circulaire-dechets</t>
+        </is>
+      </c>
+      <c r="W228" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_ETUDECH/depot/simple</t>
+        </is>
+      </c>
+      <c r="X228" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt;  / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y228" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z228" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-etudes-strategiques-economie-circulaire-dechets/</t>
+        </is>
+      </c>
+      <c r="AA228" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE228" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF228" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG228" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH228" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="229" spans="1:34" customHeight="0">
+      <c r="A229" s="1">
+        <v>165880</v>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la mobilisation des bois par câble</t>
+        </is>
+      </c>
+      <c r="D229" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la mobilisation des bois par câble</t>
+        </is>
+      </c>
+      <c r="E229" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G229" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H229" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K229" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La forêt de Provence-Alpes-Côte d’Azur couvre plus de 1,6 millions d’hectares, dont 1,38 millions sont disponibles pour la production de bois dont 56% sont classés par l’IGN en « exploitation difficile ou très difficile ». De fait, beaucoup de massifs sont aujourd’hui encore peu exploités.&lt;/p&gt;
+&lt;p&gt;L’augmentation de la mobilisation de bois passe donc impérativement par :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;une amélioration de l’accès à la ressource forestière dans les massifs, notamment pour les massifs identifiés comme prioritaires en matière de mobilisation ;&lt;/li&gt; 	&lt;li&gt;par la sécurisation des itinéraires de transports des bois entre les massifs forestiers et les lieux de transformation.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’exploitation par câble reste encore limitée notamment pour des raisons de rentabilité intrinsèque des opérations : celles-ci doivent en effet supporter des surcoûts inhérents à l’économie d’investissements en dessertes classiques que permet ce mode d’exploitation alternatif pour des terrains autrement inexploitables.&lt;/p&gt;
+&lt;p&gt;Le câble est pertinent dans les cas où l’exploitation classique n’est pas techniquement et/ou économiquement possible, ou dans des secteurs présentant des enjeux très particuliers - par exemple les zones ne pouvant être desservies par des pistes forestières mais avec des bois de grande qualité, ou des zones à enjeux écologiques spécifiques interdisant l’accès aux engins (tourbières, restanques).&lt;/p&gt;
+&lt;p&gt;Le présent dispositif vise à :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;mobiliser plus de bois notamment dans des contextes particulièrement pentus et/ou présentant des risques naturels et/ou à enjeux environnementaux notamment en zone de montagne ;&lt;/li&gt; 	&lt;li&gt;réaliser une opération de gestion sylvicole non déficitaire ;&lt;/li&gt; 	&lt;li&gt;valoriser davantage de produits façonnés via une filière de transformation locale, notamment à travers les entreprises certifiées Bois des Alpes ;&lt;/li&gt; 	&lt;li&gt;maintenir et développer l’activité des cablistes ;&lt;/li&gt; 	&lt;li&gt;préserver les sols et la biodiversité ;&lt;/li&gt; 	&lt;li&gt;concourir à une meilleure acceptabilité sociale des coupes et des entreprises forestières.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N229" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O229" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations ou groupements de Propriétaires forestiers privés (dont GIEEF) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Office National des Forêts, communes et leurs groupements, ainsi que les établissements publics communaux intervenant sur leur voirie privée ou dans les forêts communales ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;syndicats intercommunaux lorsque leurs statuts prévoient que leur domaine de compétence comprend la création et/ou l&amp;#039;entretien des chemins forestiers et la mise en valeur des massifs forestiers ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;structures de regroupement des investissements à condition qu&amp;#039;elles soient titulaires des engagements liés à la réalisation de l&amp;#039;opération :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de gestion et d&amp;#039;exploitation en commun (OGEC)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations syndicales autorisées (ASA) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations Syndicales Libres (ASL) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;coopératives forestières ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;communes lorsqu&amp;#039;elles interviennent comme maître d&amp;#039;ouvrage délégué pour plusieurs propriétaires de forêt.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travaux d’installation d’infrastructure fixes et mobiles, pose et dépose câble, surcoûts d’aménagement ou de mise en oeuvre spécifiques, abattage, débardage ;&lt;/li&gt; 	&lt;li&gt;ingénierie (plafonnée à 15% du montant des travaux).&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Demande à déposer sur le portail des aides de la Région. Il n&amp;#039;y a pas de date butoir. Les demandes peuvent être déposées tout au long de l&amp;#039;année en respectant le principe d’antériorité de la demande par rapport à la réalisation ( dépôt 3 mois avant la réalisation).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S229" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U229" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V229" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-a-la-mobilisation-des-bois-par-cable</t>
+        </is>
+      </c>
+      <c r="W229" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_SMBPC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X229" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:service_foret_natura2000&amp;#64;maregionsud.fr"&gt;service_foret_natura2000&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y229" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z229" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-mobilisation-des-bois-par-cable-1/</t>
+        </is>
+      </c>
+      <c r="AA229" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE229" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF229" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG229" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH229" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="230" spans="1:34" customHeight="0">
+      <c r="A230" s="1">
+        <v>165881</v>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement sylvicole et l’adaptation au changement climatique</t>
+        </is>
+      </c>
+      <c r="D230" s="1" t="inlineStr">
+        <is>
+          <t>Soutien au développement sylvicole et aux besoins d’adaptation au changement climatique</t>
+        </is>
+      </c>
+      <c r="E230" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G230" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H230" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K230" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L230" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le cycle forestier présente la caractéristique d’être en mesure de générer à la fois plus-value économique grâce à la valorisation des produits bois et bénéfice environnemental (aménités de la forêt).&lt;/p&gt;
+&lt;p&gt;Dans certains cas, des travaux sylvicoles peuvent être nécessaires à l’accomplissement du cycle de production et justifier des financements incitatifs ciblés sur les interventions les plus pertinentes.&lt;/p&gt;
+&lt;p&gt;La mise en évidence d’itinéraires de travaux sylvicoles prioritaires répond à ce besoin.&lt;/p&gt;
+&lt;p&gt;En complément de ces itinéraires, une approche large de reboisement ou d’enrichissement vis-à-vis des objectifs sylvicoles et des essences d’accompagnement permettra de financer l’achat de plants et les investissements liés à des plantations en forêt lorsque la régénération naturelle rencontre des difficultés à se mettre en place et dans le cas de dépérissement dû au changement climatique.&lt;/p&gt;
+&lt;p&gt;Les objectifs sont :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;inciter les propriétaires publics et privés à augmenter les surfaces avec un objectif de valorisation « bois d’oeuvre » dans les documents de gestion durable ;&lt;/li&gt; 	&lt;li&gt;inciter et aider les propriétaires à réaliser des travaux sylvicoles et des opérations de reboisement ou d’enrichissement le cas échéant ;&lt;/li&gt; 	&lt;li&gt;aider à la régénération naturelle et à l’adaptation au changement climatique ;&lt;/li&gt; 	&lt;li&gt;favoriser et structurer le type de travaux pouvant émarger au Fonds RESPIR ;&lt;/li&gt; 	&lt;li&gt;favoriser l&amp;#039;intervention d&amp;#039;un gestionnaire en forêts privées.&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales, Office national des forêts, EPCI ;&lt;/li&gt; 	&lt;li&gt;toutes structures publiques ou privées gestionnaires d’un patrimoine forestier dotées d’une personne morale constituée (GIEEF, ASL, ASF, ASA…) et qui possèdent des statuts, un SIRET et un RIB au nom de la personne morale ;&lt;/li&gt; 	&lt;li&gt;propriétaires de forêts privées et leurs groupements ;&lt;/li&gt; 	&lt;li&gt;OGEC (coopératives forestières) ;&lt;/li&gt; 	&lt;li&gt;structures oeuvrant dans le cadre de l’amélioration des forêts et la valorisation des services écosystémiques ;&lt;/li&gt; 	&lt;li&gt;experts forestiers ou gestionnaires forestiers professionnels éligibles.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N230" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O230" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R230" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Travaux de reboisement ou d’enrichissement&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Fourniture et mise en place des plants : respect des conditions de l’arrêté régional relatif aux Matériels Forestiers de Reproduction (MFR) éligibles aux aides de l’État en vigueur au moment&lt;br /&gt; 	du dépôt du dossier (arrêté disponible sur le site internet de la &lt;a href="http://draaf.paca.agriculture.gouv.fr/"&gt;DRAAF PACA&lt;/a&gt; , rubrique productions et filières forêt/bois énergie/gestion durable des forêts et réglementation générale/graines et plants forestiers - MFR). Tout changement par rapport aux prescriptions de l’arrêté devra être justifié. Le conditionnement des plants et leurs modalités de transport et de conservation devront également être justifiés (en cas d’indisponibilité des plants prévus dans l’étude préalable, une adaptation justifiée des choix techniques réalisés pourra être étudiée au cas par cas)&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Travaux de préparation du sol&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Travaux de reboisement&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Achat et travaux de mise en place de protection des plants (et potentiellement des protections (cf IV.2)&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Frais de maitrise d’oeuvre ou d’expertise forestière liés à la réalisation des travaux plafonnés à 15% du montant de travaux forestiers éligibles&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S230" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U230" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V230" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-au-developpement-sylvicole-et-aux-besoins-dadaptation-au-changement-climatique</t>
+        </is>
+      </c>
+      <c r="W230" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_SDSBAC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X230" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:service_foret_natura2000&amp;#64;maregionsud.fr"&gt;service_foret_natura2000&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y230" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z230" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-au-developpement-sylvicole-et-aux-besoins-d-adaptation-au-changement-climatique/</t>
+        </is>
+      </c>
+      <c r="AA230" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE230" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF230" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG230" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH230" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="231" spans="1:34" customHeight="0">
+      <c r="A231" s="1">
+        <v>165882</v>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Mener des recherches et expérimentations agricoles</t>
+        </is>
+      </c>
+      <c r="D231" s="1" t="inlineStr">
+        <is>
+          <t>Recherche Expérimentation Agricole</t>
+        </is>
+      </c>
+      <c r="E231" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G231" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H231" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K231" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce dispositif est de faciliter la mise en œuvre des actions régionales de recherche expérimentation en agriculture, dernière étape expérimentale avant la diffusion de connaissances nouvelles, la mise en place de protocoles expérimentaux pertinents et les modalités de diffusions adaptées. Soutenir pour certaines filières l’acquisition de références technico-économiques.&lt;/p&gt; &lt;p&gt;Établissements reconnus et compétents à l’échelle régionale pour porter des actions de recherche expérimentation :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Stations d’expérimentations ;&lt;/li&gt; 	&lt;li&gt;Structures de développement agricole ;&lt;/li&gt; 	&lt;li&gt;Organisations professionnelles agricoles ;&lt;/li&gt; 	&lt;li&gt;Instituts ou centres techniques.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N231" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O231" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P231" s="1" t="inlineStr">
+        <is>
+          <t>22/07/2024</t>
+        </is>
+      </c>
+      <c r="R231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour être éligibles, les projets doivent répondre aux thématiques suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;action de recherche appliquée portant sur des problématiques impactant directement la performance économique et/ou sociale et/ou environnementale des exploitations agricoles ;&lt;/li&gt; 	&lt;li&gt;porter sur un enjeu qualifié de prioritaire dans le cadre des comités de filières ;&lt;/li&gt; 	&lt;li&gt;adhésion de la structure à l’écosystème régional de Recherche - Expérimentation animé par la Chambre Régionale d’Agriculture (forum des techniciens, coordination des démarches, incitation aux projets inter filières et partage des informations à l’échelle régionale, …) ;&lt;/li&gt; 	&lt;li&gt;programme d’action devant émarger au minimum à 4 des 6 priorités régionales : 	&lt;ul&gt; 		&lt;li&gt;enjeux liés au changement climatique ;&lt;/li&gt; 		&lt;li&gt;enjeux agro-environnementaux ;&lt;/li&gt; 		&lt;li&gt;enjeux outils numériques ;&lt;/li&gt; 		&lt;li&gt;mise en œuvre d’essais directement sur les exploitations agricoles ;&lt;/li&gt; 		&lt;li&gt;satisfaction des consommateurs sur les aspects santé, plaisir et sécurité alimentaire ;&lt;/li&gt; 		&lt;li&gt;collaboration à la création d’un centre de ressource régional agro météo/irrigation/machinisme.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Les dossiers doivent être déposés en ligne &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S231" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U231" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V231" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/recherche-experimentation-agricole</t>
+        </is>
+      </c>
+      <c r="X231" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a&gt;www.maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Allo Région : &lt;a href="tel:0491575757"&gt;04.91.57.57.57.&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y231" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z231" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recherche-experimentation-agricole/</t>
+        </is>
+      </c>
+      <c r="AA231" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE231" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF231" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG231" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH231" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="232" spans="1:34" customHeight="0">
+      <c r="A232" s="1">
+        <v>165883</v>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Participer à Erasmus sanitaire et social</t>
+        </is>
+      </c>
+      <c r="D232" s="1" t="inlineStr">
+        <is>
+          <t>Erasmus sanitaire et social</t>
+        </is>
+      </c>
+      <c r="E232" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G232" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="H232" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K232" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L232" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région a été sélectionnée pour piloter jusqu’en 2027 un projet Erasmus&amp;#43; de mobilité européenne et internationale dans le but de favoriser l’attractivité des formations sanitaires et sociales et le rayonnement international des établissements régionaux.&lt;br /&gt; &lt;br /&gt; Ce projet de consortium, actuellement composé de 13 établissements régionaux de formation sanitaire et sociale, piloté par la Région pourra s’ouvrir à d’autres établissements jusqu’en 2027.&lt;br /&gt; &lt;br /&gt; L’objectif principal est d&amp;#039;améliorer la qualité des formations sanitaires et sociales agréées par la Région en proposant une plus-value européenne et internationale au contenu de formation et en favorisant l&amp;#039;acquisition de compétences transversales (ouverture interculturelle, esprit d&amp;#039;initiative, capacité d&amp;#039;adaptation, amélioration de la maîtrise d&amp;#039;une langue étrangère, curiosité, indépendance, autonomie…).&lt;br /&gt; &lt;br /&gt; Les financements européens jouent un rôle majeur dans le financement de nombreux projets pour les opérateurs du territoire régional. Ce projet s’inscrit dans la politique régionale ambitieuse de captation des fonds européens, adoptée en décembre 2021 « Stratégie Europe 2030 : objectif 10 milliards »&lt;/p&gt; &lt;p&gt;Les étudiants et le personnel administratif et académique des établissements régionaux de formation sanitaire et sociale membres du projet Erasmus &amp;#43; coordonné par la Région à savoir :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Instituts de Formation en Soins Infirmiers de l’Assistance Publique des Hôpitaux de Marseille&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers du Centre Hospitalier d’Arles&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers du Centre Gérontologique Départemental – Marseille&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers du Centre Hospitalier de Martigues&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers du Centre Hospitalier Intercommunal des Alpes-du Sud Gap-Sisteron&lt;/li&gt; 	&lt;li&gt;Institut Régional de Formation Sanitaire et Sociale Provence-Alpes-Côte d’Azur &amp;amp; Corse– Gémenos&lt;/li&gt; 	&lt;li&gt;Institut de Formation Public Varois des Professions de Santé – Toulon&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers Saint Jacques – Marseille&lt;/li&gt; 	&lt;li&gt;Établissement Régional de Formation des Professions Paramédicales du Groupement d’Intérêt Public des Établissements de Santé (ERFPP du GIPES) d’Avignon et du pays de Vaucluse&lt;/li&gt; 	&lt;li&gt;Institut de formation aux professions paramédicales (IFPP) et Ecole de sages femmes du Centre Hospitalier Universitaire de Nice&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers du Groupement de Coopération Sanitaire du Pays d&amp;#039;Aix – Site d’Aix-en-Provence et de Salon-de-Provence&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers du Centre Hospitalier La Palmosa de Menton&lt;/li&gt; 	&lt;li&gt;Institut de Formation en Soins Infirmiers Blancarde – Marseille&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N232" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences
+Formation professionnelle
+International</t>
+        </is>
+      </c>
+      <c r="O232" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R232" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt; 	&lt;li&gt;Être étudiant (préparant un diplôme post-bac) ou personnel d&amp;#039;un établissement membre du projet Erasmus Sanitaire et social piloté par la Région,&lt;/li&gt; 	&lt;li&gt;Réaliser une mobilité européenne validée par son établissement de rattachement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Pour les étudiants :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Effectuer une mobilité d&amp;#039;études ou de stage d&amp;#039;une durée minimum de deux mois.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Pour les personnels :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Effectuer une mobilité de formation ou d&amp;#039;enseignement d&amp;#039;une durée de 2 jours à 2 mois.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S232" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U232" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V232" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/erasmus-sanitaire-et-social</t>
+        </is>
+      </c>
+      <c r="W232" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_ERASMUS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X232" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Coopération Européenne&lt;br /&gt; Tél. : 04 88 73 67 18 Mail : &lt;a href="mailto:maguiral&amp;#64;maregionsud.fr"&gt;maguiral&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y232" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z232" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/erasmus-sanitaire-et-social-1/</t>
+        </is>
+      </c>
+      <c r="AA232" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE232" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF232" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG232" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH232" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="233" spans="1:34" customHeight="0">
+      <c r="A233" s="1">
+        <v>165885</v>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les aires de covoiturage dans leur dimension multimodale</t>
+        </is>
+      </c>
+      <c r="D233" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux aires de covoiturage ou de mobilité</t>
+        </is>
+      </c>
+      <c r="E233" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G233" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H233" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K233" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L233" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il est aujourd&amp;#039;hui nécessaire de décarboner nos mobilités en diminuant la part de l&amp;#039;autosolisme, et en donnant une place plus importante aux modes actifs et à la prise en compte des performances des TC et du covoiturage.&lt;/p&gt;
+&lt;p&gt;L’objectif de la Région est d’encourager ce mode de déplacement partagé en développant les parkings de covoiturage qui intègrent une dimension multimodale.&lt;/p&gt; &lt;p&gt;Collectivités locales (Départements, communes, EPCI...)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N233" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O233" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P233" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2026</t>
+        </is>
+      </c>
+      <c r="R233" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le financement par la Région des projets d’aires de covoiturage implique donc que 2 conditions soient réunies :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;la localisation de l’aire sur ou à proximité immédiate d’une ligne ou d’un arrêt TC du réseau ZOU ! afin de favoriser l’intermodalité avec les services routiers régionaux ;&lt;/li&gt; 	&lt;li&gt;l’intégration de tout ou partie des équipements suivants conférant à ces aires une dimension multimodale : 	&lt;ul&gt; 		&lt;li&gt;stationnement couvert et sécurisé pour vélos ;&lt;/li&gt; 		&lt;li&gt;panneaux d’information multimodale ;&lt;/li&gt; 		&lt;li&gt;bornes de recharge électrique (pour véhicule léger et/ou vélo) ;&lt;/li&gt; 		&lt;li&gt;cheminement piéton sécurisé jusqu’à l’arrêt TC.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S233" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U233" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V233" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-aires-de-covoiturage-ou-de-mobilite</t>
+        </is>
+      </c>
+      <c r="W233" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_COVOIT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X233" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Remi DORNE - &lt;a href="mailto:rdorne&amp;#64;maregionsud.fr"&gt;rdorne&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y233" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z233" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-aires-de-covoiturage-dans-leur-dimension-multimodale-1/</t>
+        </is>
+      </c>
+      <c r="AA233" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE233" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF233" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG233" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH233" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="234" spans="1:34" customHeight="0">
+      <c r="A234" s="1">
+        <v>165886</v>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>Créer des refuges zéro fumée</t>
+        </is>
+      </c>
+      <c r="D234" s="1" t="inlineStr">
+        <is>
+          <t>Refuges zéro fumée</t>
+        </is>
+      </c>
+      <c r="E234" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G234" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H234" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K234" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L234" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif intervient, en phase étude ou travaux, sur l’installation d’équipements d’énergies renouvelables, électriques ou thermiques, au sein de refuges de moyenne et haute montagne en site isolé sur le territoire régional. Parmi les technologies éligibles, selon des critères particuliers à satisfaire : photovoltaïque, éolien, hydroélectricité, batterie plomb, solaire thermique, bois-énergie...&lt;/p&gt; &lt;p&gt;Toute personne morale supportant le financement de l’opération en tant que propriétaire ou bailleur du refuge objet de l’opération ou en tant que tiers investisseur peut prétendre aux aides présentées dans ce cadre.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N234" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O234" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P234" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2024</t>
+        </is>
+      </c>
+      <c r="R234" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif intervient, en phase d&amp;#039;étude préalable, si nécessaire, et de travaux sur les installations photovoltaïques, éoliennes, hydroélectriques (pico-centrales), de stockage (batteries plomb), de solaire thermique, de chaudière et de poêle à bois, ainsi que sur des équipements d&amp;#039;exploitation écologiques, comme les toilettes sèches, les douches et fours solaires, et ce selon des conditions techniques et réglementaires particulières à découvrir dans le texte complet du cadre.&lt;/p&gt;
+&lt;p&gt;Un comité de sélection rassemblant a minima les services de la Région et du Commissariat de Massif des Alpes constitue l’instance de programmation annuelle. Les projets doivent d&amp;#039;abord lui être soumis, via une fiche projet à télécharger et compléter, avant dépôt, pour analyse puis sélection des projets éligibles et détermination du mode d&amp;#039;intervention.&lt;/p&gt; &lt;p&gt;Les fiches projet sont à transmettre dans un premier temps aux contacts indiqués ci-après.&lt;br /&gt; &lt;br /&gt; En fonction de la décision du comité de soutien sus-évoqué, les dossiers qui sont à déposer auprès de la Région doivent l&amp;#039;être sur la plateforme régionale dématérialisée accessible par le bouton de dépôt d&amp;#039;une demande d&amp;#039;aide sur cette page. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S234" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U234" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V234" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/refuge-zero-fumee</t>
+        </is>
+      </c>
+      <c r="W234" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_REFZERFUM/depot/simple</t>
+        </is>
+      </c>
+      <c r="X234" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour les équipements d&amp;#039;énergies renouvelables : Jocelyn Espéron &lt;a href="mailto:jesperon&amp;#64;maregionsud.fr"&gt;jesperon&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Pour les équipements d&amp;#039;exploitation écologiques : Jean-Blaise Baron &lt;a href="mailto:jbbaron&amp;#64;maregionsud.fr"&gt;jbbaron&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y234" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z234" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/refuges-zero-fumee-1/</t>
+        </is>
+      </c>
+      <c r="AA234" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE234" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF234" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG234" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH234" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="235" spans="1:34" customHeight="0">
+      <c r="A235" s="1">
+        <v>165887</v>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Gérer et préserver la ressource en eau</t>
+        </is>
+      </c>
+      <c r="D235" s="1" t="inlineStr">
+        <is>
+          <t>Gestion et préservation de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E235" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G235" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H235" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K235" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L235" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit d&amp;#039;accompagner la mise en œuvre d&amp;#039;actions en faveur de la gestion durable et raisonnée des ressources en eau à l’échelle des bassins versants en suivant l&amp;#039;évolution de la qualité et de l&amp;#039;état quantitatif des cours d&amp;#039;eau et des nappes, en améliorant les connaissances sur le fonctionnement des masses d&amp;#039;eau souterraines, en accompagnant les territoires vers une sobriété de prélèvements et de consommations d&amp;#039;eau et en recherchant et valorisant des ressources alternatives (telle la réutilisation des eaux usées traitées).&lt;/p&gt;
+&lt;p&gt;Les actions éligibles aux aides de la Région s’inscrivent dans le cadre d’intervention « Gestion de la ressource en eau » qui comprend notamment les dispositifs suivants : - Gestion quantitative de la ressource et économies d&amp;#039;eau - Qualité des eaux superficielles - Gestion des eaux souterraines.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Structures publiques gestionnaires de milieu aquatique ;&lt;/li&gt; 	&lt;li&gt;collectivités et leurs groupements ;&lt;/li&gt; 	&lt;li&gt;départements ;&lt;/li&gt; 	&lt;li&gt;autres établissements publics ;&lt;/li&gt; 	&lt;li&gt;associations ;&lt;/li&gt; 	&lt;li&gt;organismes de recherche.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N235" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O235" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P235" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2024</t>
+        </is>
+      </c>
+      <c r="R235" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Types d&amp;#039;actions soutenues :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;instrumentation et mise en place de réseaux de suivi des masses d&amp;#039;eau superficielles et souterraines ;&lt;/li&gt; 	&lt;li&gt;études/stratégies globales de connaissance des ressource en eau superficielles et souterraines sur un territoire cohérent (bassin versant a minima) intégrant un volet prospectif ;&lt;/li&gt; 	&lt;li&gt;étude de connaissance et de détermination de sources de pollutions (dont polluants émergents) ;&lt;/li&gt; 	&lt;li&gt;étude et programmes de recherche sur l’impact des polluants émergents sur l’environnement, leur évolution et leur persistance dans le milieu ;&lt;/li&gt; 	&lt;li&gt;études et programme de recherche sur les ressources stratégiques, sur le fonctionnement et la vulnérabilité des aquifères et interactions eaux souterraines/eaux superficielles ;&lt;/li&gt; 	&lt;li&gt;audits de bâtiments publics pour la définition de mesures de bonne gestion des consommations d’eau ;&lt;/li&gt; 	&lt;li&gt;études pour l’évolution de la tarification du service de l’eau ;&lt;/li&gt; 	&lt;li&gt;achat et installation de petits équipements hydro-économes dans les bâtiments publics ;&lt;/li&gt; 	&lt;li&gt;valorisation, diffusion des données, communication et sensibilisation sur les résultats des études et suivis.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Les actions réalisées en régie ne sont pas éligibles, sauf pour les bénéficiaires autres que les collectivités territoriales et leurs groupements, et dans la limite d’un montant plafond de dépenses de 400 €/jour. Pour les conditions d&amp;#039;éligibilité, se référer aux dispositifs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S235" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U235" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V235" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/gestion-et-preservation-de-la-ressource-en-eau</t>
+        </is>
+      </c>
+      <c r="Y235" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z235" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gestion-et-preservation-de-la-ressource-en-eau-1/</t>
+        </is>
+      </c>
+      <c r="AA235" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE235" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF235" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG235" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH235" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="236" spans="1:34" customHeight="0">
+      <c r="A236" s="1">
+        <v>165889</v>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les festivals, manifestations et la diffusion du cinéma et de l’audiovisuel</t>
+        </is>
+      </c>
+      <c r="D236" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux festivals, manifestations et à la diffusion : cinéma et audiovisuel</t>
+        </is>
+      </c>
+      <c r="E236" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G236" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H236" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K236" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L236" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le soutien à la diffusion a pour but de contribuer à :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;favoriser un accès à la diversité de la création cinématographique et audiovisuelle pour tous et sur l’ensemble du territoire régional ;&lt;/li&gt; 	&lt;li&gt;développer l&amp;#039;animation de proximité, faciliter la diffusion des œuvres cinématographiques et audiovisuelles de qualité et souvent peu médiatisées ;&lt;/li&gt; 	&lt;li&gt;contribuer à l’attractivité économique des territoires, à la professionnalisation des acteurs du cinéma et de l’audiovisuel en région ;&lt;/li&gt; 	&lt;li&gt;accompagner la création cinématographique et audiovisuelle ;&lt;/li&gt; 	&lt;li&gt;soutenir l’émergence de nouveaux talents sur le territoire ;&lt;/li&gt; 	&lt;li&gt;renouveler et rajeunir le public en salles ;&lt;/li&gt; 	&lt;li&gt;mettre en place des mesures réduisant l’empreinte écologique des festivals et des lieux de diffusion ;&lt;/li&gt; 	&lt;li&gt;aider à la structuration du secteur en développant des marchés professionnels et rencontres de l’écosystème.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Des associations :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;dont l’objet statutaire est en lien avec le cinéma ou l’audiovisuel ;&lt;/li&gt; 	&lt;li&gt;pouvant justifier d’au moins une année de fonctionnement ;&lt;/li&gt; 	&lt;li&gt;présentant un compte de résultat équilibré à l’année N-1.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N236" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O236" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R236" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour les festivals et manifestation&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Une durée supérieure à 3 jours ;&lt;/li&gt; 	&lt;li&gt;une direction artistique affirmée attestant d’un travail de fond sur les œuvres cinématographiques ou audiovisuelles concernées, avec une place donnée à la découverte, à l’émergence et à l&amp;#039;innovation dans la programmation. Une part très significative du budget doit être consacrée aux postes artistiques ;&lt;/li&gt; 	&lt;li&gt;une recherche de la diversification des publics par la mise en place : 	&lt;ul&gt; 		&lt;li&gt;d&amp;#039;une politique tarifaire et de relations avec les populations, en particulier le public jeune (lycéens, apprentis) ainsi que les publics issus de milieux défavorisés ou éloignés de la culture ;&lt;/li&gt; 		&lt;li&gt;d&amp;#039;actions culturelles (rencontres avec les scolaires, ateliers d’éducation aux images...), avec implication du tissu professionnel, économique, social et associatif local dans la mise en œuvre de l&amp;#039;événement ;&lt;/li&gt; 		&lt;li&gt;approches inclusives, favorisant la diversité et la mixité dans la programmation mais aussi dans les équipes artistiques et techniques, les intervenants et le public.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;développer une démarche écoresponsable lors de la préparation et pendant le déroulement du festival ou de la manifestation afin de réduire l’empreinte carbone et sensibiliser les intervenants et le public à cette démarche ;&lt;/li&gt; 	&lt;li&gt;une démarche de structuration du secteur ;&lt;/li&gt; 	&lt;li&gt;accueil de réalisateurs, de techniciens, d&amp;#039;interprètes ;&lt;/li&gt; 	&lt;li&gt;rencontres professionnelles ;&lt;/li&gt; 	&lt;li&gt;participation à des réseaux régionaux ou nationaux ;&lt;/li&gt; 	&lt;li&gt;développement de partenariats avec d&amp;#039;autres manifestations ou structures culturelles ;&lt;/li&gt; 	&lt;li&gt;organisation d’événements (rencontres, ateliers, résidences) visant l’appui à la jeune création, l&amp;#039;émergence ou l’accompagnement de nouveaux scénaristes ;&lt;/li&gt; 	&lt;li&gt;des implications financières multiples : publiques et privées, et en particulier une aide significative des collectivités locales (communes et/ou communauté de communes, département) manifestant ainsi leur intérêt et leur soutien pour les projets présentés. La Région n’intervient pas isolément des autres partenaires institutionnels qui partagent avec elle la responsabilité du territoire de Provence-Alpes-Côte d’Azur ; elle ne peut donc pas être appelée en substitution aux carences des autres collectivités publiques ;&lt;/li&gt; 	&lt;li&gt;un partenariat (information, communication, suivi, bilan) avec l&amp;#039;institution régionale pour : 	&lt;ul&gt; 		&lt;li&gt;une complémentarité avec la politique régionale menée sur le cinéma et l&amp;#039;audiovisuel (éducation aux images, diffusion de films produits ou réalisés en région, etc.) ;&lt;/li&gt; 		&lt;li&gt;favoriser la dimension territoriale régionale et la dynamique culturelle en termes de diffusion, création (soutien aux artistes régionaux), partenariat et communication avec les autres manifestations.&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Pour le soutien à la diffusion&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Sont éligibles :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;l’activité de réseau de salles labellisées art et essai et indépendantes ;&lt;/li&gt; 	&lt;li&gt;les réseaux itinérants dans la mesure où ils sont labellisés art et essai et donnent accès à la diversité de la création cinématographique dans les territoires éloignés de la culture (à l’exclusion des salles fixes) ;&lt;/li&gt; 	&lt;li&gt;la diffusion du patrimoine cinématographique, y compris dans le cadre d’actions de collecte, de conservation et de valorisation de ce patrimoine et dans la mesure où les normes requises en la matière sont respectée.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Une demande en action spécifique&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les subventions spécifiques doivent avoir un effet incitatif, c&amp;#039;est-à-dire que le porteur de projet doit déposer sa demande de subvention à la Région au plus tard trois mois avant la date prévisionnelle de début de réalisation de l’action en question. Le dépôt de dossier de demande de subvention ne vaut pas promesse de subvention.&lt;/p&gt;
+&lt;p&gt;Le dépôt de dossier de demande de subvention ne vaut pas promesse de subvention.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une demande en exploitation&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les demandes de subvention d’exploitation doivent être déposées au plus tard trois mois avant le début de l’exercice comptable concerné. Un même bénéficiaire ne peut prétendre à plus d’une subvention d’exploitation sur un même exercice comptable.&lt;/p&gt;
+&lt;p&gt;Le dépôt de dossier de demande de subvention ne vaut pas promesse de subvention.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Une demande en investissement&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Les subventions régionales doivent avoir un effet incitatif, c’est-à-dire que le porteur de projet doit déposer sa demande de subvention à la Région au moins trois mois avant la date prévisionnelle de commencement d’exécution du projet en question.&lt;/p&gt;
+&lt;p&gt;Le dépôt de dossier de demande de subvention ne vaut pas promesse de subvention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S236" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U236" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V236" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-festivals-aux-manifestations-et-a-la-diffusion</t>
+        </is>
+      </c>
+      <c r="X236" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Fanny GRAFFAULT, Chargée de mission production-diffusion&lt;/p&gt;
+&lt;p&gt;&lt;a href="mailto:fgraffault&amp;#64;maregionsud.fr"&gt;       fgraffault&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Jocelyne ROGLIANO, Assistante gestionnaire&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;&lt;u&gt;&lt;a href="mailto:jrogliano&amp;#64;maregionsud.f"&gt;jrogliano&amp;#64;maregionsud.f&lt;/a&gt;&lt;/u&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y236" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z236" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-festivals-manifestations-et-a-la-diffusion-cinema-et-audiovisuel/</t>
+        </is>
+      </c>
+      <c r="AA236" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE236" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF236" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG236" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH236" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="237" spans="1:34" customHeight="0">
+      <c r="A237" s="1">
+        <v>165891</v>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des dispositifs d’éducation artistique et culturelle</t>
+        </is>
+      </c>
+      <c r="D237" s="1" t="inlineStr">
+        <is>
+          <t>Dispositifs d'Education Artistique et Culturelle</t>
+        </is>
+      </c>
+      <c r="E237" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G237" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H237" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K237" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L237" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tous les dispositifs d&amp;#039;Education Artistique et Culturelle en direction des lycéens et apprentis de notre région:&lt;/p&gt; &lt;p&gt;Lycées, CFA, GIP&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N237" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O237" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P237" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="R237" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Se conformer au dispositif&lt;/p&gt; &lt;p&gt;Sur l&amp;#039;applicatif Viladeduc pour les établissements scolaires ou via la téleprocedure le cas échéant pour certaines structures (GIP)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S237" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U237" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V237" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositifs-deducation-artistique-et-culturelle</t>
+        </is>
+      </c>
+      <c r="X237" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:jhanania&amp;#64;maregionsud.fr"&gt;jhanania&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y237" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z237" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositifs-d-education-artistique-et-culturelle/</t>
+        </is>
+      </c>
+      <c r="AA237" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE237" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF237" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG237" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH237" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="238" spans="1:34" customHeight="0">
+      <c r="A238" s="1">
+        <v>165992</v>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Structurer la filière vrac et Consigne</t>
+        </is>
+      </c>
+      <c r="D238" s="1" t="inlineStr">
+        <is>
+          <t>Vrac et Consigne</t>
+        </is>
+      </c>
+      <c r="E238" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G238" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H238" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K238" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L238" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;Appel à Projets s’attache à cibler les briques manquantes de la chaîne de valeur du &amp;#34;Vrac et de la consigne&amp;#34; à l’échelle des territoires en soutenant les projets permettant la structuration de cette filière en région.&lt;/p&gt;
+&lt;p&gt;Les aides cibleront les investissements permettant la création d&amp;#039;infrastructures, l&amp;#039;achat d&amp;#039;équipements dont les structures resteraient propriétaire, de matériels nécessaires au déploiement de projets structurants, engageant de multiples partenariats, et dont l&amp;#039;objectif permettra de limiter le recours aux emballages et contenants (hors plastiques) à usage unique grâce au ré emploi.&lt;br /&gt; &lt;br /&gt; Les projets devront s&amp;#039;inscrire dans un des 3 volets suivants:&lt;br /&gt; Volet 1 : Soutien aux projets d’acquisition d’équipements et de matériel nécessaires au développement de la vente en vrac et/ou de la consigne et du réemploi&lt;br /&gt; Volet 2 : Soutien à la création de centres de massification et de distribution&lt;br /&gt; Volet 3 : Soutien à la création et à l’installation de centres de lavage&lt;/p&gt; &lt;p&gt;Les acteurs publics (communes, EPCI, établissements scolaires, de santé……..) qui portent des projets de prévention et de réduction des déchets ainsi que les entreprises, les associations et les organisations professionnelles qui portent des projets d’économie circulaire en faveur de la réduction des emballages à usage unique.&lt;/p&gt; &lt;p&gt;Conditions d&amp;#039;éligibilité, tous volets confondus: la légitimité du porteur de projet, la mise en œuvre du projet en région, la conformité avec la règlementation&lt;br /&gt; Les critères de sélection des projets noteront les quantités de déchets évités et la plus value environnementale, le rayonnement territorial du projet, le nombre de structures engagées, la viabilité du modèle économique&lt;br /&gt; Ne sont pas éligibles les dépenses liées entre autres à: l&amp;#039;achat de véhicule de collecte transport, de terrain, la construction d&amp;#039;un bâtiment, la gestion des déchets issus de l&amp;#039;activité de l&amp;#039;entreprise, ainsi que toutes autres dépenses inéligibles référencées dans le règlement financier de la Région en vigueur&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N238" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O238" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P238" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2024</t>
+        </is>
+      </c>
+      <c r="R238" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conditions d&amp;#039;éligibilité, tous volets confondus: la légitimité du porteur de projet, la mise en œuvre du projet en région, la conformité avec la règlementation&lt;br /&gt; Les critères de sélection des projets noteront les quantités de déchets évités et la plus value environnementale, le rayonnement territorial du projet, le nombre de structures engagées, la viabilité du modèle économique&lt;br /&gt; Ne sont pas éligibles les dépenses liées entre autres à: l&amp;#039;achat de véhicule de collecte transport, de terrain, la construction d&amp;#039;un bâtiment, la gestion des déchets issus de l&amp;#039;activité de l&amp;#039;entreprise, ainsi que toutes autres dépenses inéligibles référencées dans le règlement financier de la Région en vigueur&lt;/p&gt; &lt;p&gt;&lt;span&gt;Pièces à fournir&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Une fiche de candidature appelée &amp;#34;Fiche Projet&amp;#34; spécifique à un des trois volets. Tout document supplémentaire permettant d&amp;#039;apprécier plus précisément le projet peut être accepté.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Obligations du porteur de projet&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Compléter les éléments attendus dans les fiches projet.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Comment faire sa demande ?&lt;/span&gt;&lt;br /&gt; &lt;a href="mailto:planregionaldechets&amp;#64;maregionsud.fr"&gt;planregionaldechets&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; &lt;strong&gt;L’objet du mail devra débuter par : « AAP VRAC et CONSIGNE 2024 ».&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S238" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U238" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V238" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/vrac-et-consigne</t>
+        </is>
+      </c>
+      <c r="X238" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Région Provence-Alpes-Côte-d’Azur&lt;br /&gt; Direction de la Biodiversité et de la Mer Service Économise Circulaire et Déchets&lt;/strong&gt;&lt;br /&gt; 27 place Jules GUESDE&lt;br /&gt; 13481 MARSEILLE Cedex 20&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Chargé de Projets Économie Circulaire Service Économie Circulaire et Déchets&lt;/strong&gt;&lt;br /&gt; Gérald Daudé&lt;br /&gt; Ligne directe : 04 91 57 58 42&lt;br /&gt; &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Chargée de Mission Déchet et Économie Circulaire Service Économie Circulaire et Déchets&lt;/strong&gt;&lt;br /&gt; Mylène Raynaud&lt;br /&gt; Ligne directe : &amp;#43;04 88 10 76 52&lt;br /&gt; Mobile :&amp;#43;33764591670&lt;br /&gt; &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Chef de service Service Économie Circulaire et Déchets&lt;/strong&gt;&lt;br /&gt; Véronique Volland&lt;br /&gt; &lt;a href="mailto:vvolland&amp;#64;maregionsud.fr"&gt;vvolland&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y238" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z238" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/vrac-et-consigne-1/</t>
+        </is>
+      </c>
+      <c r="AA238" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE238" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF238" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG238" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH238" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="239" spans="1:34" customHeight="0">
+      <c r="A239" s="1">
+        <v>165991</v>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Compléter le dispositif Natura 2000</t>
+        </is>
+      </c>
+      <c r="D239" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Natura 2000</t>
+        </is>
+      </c>
+      <c r="E239" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G239" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H239" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K239" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L239" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif de ce cadre d’intervention est de compléter le dispositif Natura 2000 financé via le FEADER et de préciser les aides pouvant être allouées dans le cadre régional :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;En finançant certains contrats Natura 2000,&lt;/li&gt; 	&lt;li&gt;En incitant les propriétaires à pérenniser l’investissement par le biais d’une ORE pour la contractualisation d’un contrat Natura 2000.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Les personnes :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;physiques ou morales ;&lt;/li&gt; 	&lt;li&gt;publiques ou privées ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;qui disposent :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;de droits réels ou personnels sur les espaces sur lesquels s’appliquent les opérations ;&lt;/li&gt; 	&lt;li&gt;ou d’un mandat les qualifiant juridiquement pour intervenir sur ces espaces.&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Conditions spécifiques : vocation non agricole des actions mises en place par les personnes pratiquant une activité agricole : &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les personnes physiques ou morales pratiquant une activité agricole&lt;/strong&gt; au sens de l’article L.311-1 du Code rural ne peuvent signer un contrat Natura 2000 sur des surfaces déclarées à la PAC que pour les actions à vocation non agricole suivantes (actions précisées dans le paragraphe sur les dépenses éligibles) :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Opérations innovantes en faveur d’espèces ou d’habitats d’intérêt communautaire (N27Pi – cf. Annexe) ;&lt;/li&gt; 	&lt;li&gt;Aménagements artificiels en faveur d’espèces d’intérêt communautaire justifiant la désignation du site (N23Pi – Cf. Annexe) ;&lt;/li&gt; 	&lt;li&gt;Contrats forestiers.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Pour chaque action contractuelle se référer à la circulaire du 27 AVRIL 2012 relative à la gestion contractuelle des sites Natura 2000 majoritairement terrestres en application des articles R414-8 à 18 du Code de l’Environnement&lt;/strong&gt;&lt;strong&gt; NOR : DEVL1131446C.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;span&gt;Localisation du projet&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les projets éligibles sont :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Situés sur un site pour lequel la Région Provence-Alpes Côte d’Azur est désignée comme autorité de gestion du site en question ;&lt;/li&gt; 	&lt;li&gt;Situés dans le périmètre d’un site Natura 2000 terrestre ou mixte : 	&lt;ul&gt; 		&lt;li&gt;déjà désigné ;&lt;/li&gt; 		&lt;li&gt;ou proposé à désignation.&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Actions éligibles&lt;/span&gt;&lt;br /&gt; Le DOCOB du site liste les actions contractuelles pouvant être mises en œuvre via des contrats sur le site concerné. Seuls les contrats correspondants aux mesures prévues au DOCOB du site sont éligibles.&lt;br /&gt; Les contrats possibles sont listés dans l’annexe technique.&lt;br /&gt;  &lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Listes des dépenses éligibles &lt;/span&gt;&lt;br /&gt; Les dépenses éligibles aux contrats Natura 2000 correspondent aux frais engagés par le bénéficiaire. Il s’agit :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Prestations de service hors frais d’études et frais d’expert : &lt;/strong&gt;les frais de notaire pour la réalisation d’actions de maintien de l’investissement (ORE, bail emphytéotique) sont éligibles à condition d’avoir un devis, à la condition qu’ils viennent en complément du contrat Natura 2000 objet du dossier de demande d’aide. &lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais de personnel :&lt;/strong&gt; supportés par le bénéficiaire, nécessaires à la réalisation de l&amp;#039;opération et  comportant un lien démontré avec celle-ci.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais professionnels associés (hébergement, restauration, déplacements) :&lt;/strong&gt; Sous la forme d’option de coûts simplifiés, valorisés à hauteur de 5% des frais de personnel éligibles.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Coûts indirects:&lt;/strong&gt; Sur la base d’un forfait de 15% des frais de personnel directs éligibles.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais d’études et frais d’expert:&lt;/strong&gt; Ces dépenses sont plafonnées à 10 % du montant éligible du montant cumulé des autres postes.&lt;/li&gt; &lt;/ul&gt;
+&lt;table cellspacing="0" summary="Contrat Natura 2000"&gt; 	&lt;tbody&gt; 		&lt;tr&gt; 			&lt;td&gt; 			&lt;p&gt; &lt;/p&gt; 			&lt;/td&gt; 		&lt;/tr&gt; 	&lt;/tbody&gt; &lt;/table&gt;
+&lt;p&gt;Les dépenses dans le cadre de contrats forestiers sont soumises aux barèmes en vigueur.&lt;br /&gt;  &lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Listes des dépenses non éligibles &lt;/span&gt;&lt;br /&gt; Les dépenses inéligibles aux contrats Natura 2000 sont les suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les dépenses réalisées pour le respect des législations communautaires, nationales et des réglementations en matière d’environnement et notamment les mises aux normes, de santé publique, de santé des animaux et des végétaux, de bien-être animal et de sécurité du travail ;&lt;/li&gt; 	&lt;li&gt;les diagnostics ou expertises préalables au dépôt d’une demande de contrat Natura 2000 ;&lt;/li&gt; 	&lt;li&gt;l’animation de la mise en œuvre du DOCOB et les actions de sensibilisation ou de communication globale sur le site ;&lt;/li&gt; 	&lt;li&gt;les dépenses liées à la mise en place de mesures compensatoires (loi sur l’eau, protection des espèces protégées, urbanisme, défrichement…) ;&lt;/li&gt; 	&lt;li&gt;l’achat de gros matériels tels que véhicules ou engins professionnels, les investissements de simple remplacement, le matériel d’occasion ;&lt;/li&gt; 	&lt;li&gt;l’achat d’animaux, la location d’animaux reproducteurs, ou l’achat de saillie ;&lt;/li&gt; 	&lt;li&gt;les acquisitions foncières ;&lt;/li&gt; 	&lt;li&gt;les impôts et frais financiers.&lt;/li&gt; 	&lt;li&gt;les dépenses liées aux stagiaires, apprentis ou le bénévolat ;&lt;/li&gt; 	&lt;li&gt;les suivis scientifiques ;&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Particularités pour les contrats Natura 2000 Forestier&lt;/span&gt;&lt;br /&gt; Les propriétaires ou gestionnaires des bois, forêts et terrains à boiser relevant du régime forestier ne peuvent prétendre à la signature d’un contrat Natura 2000 que si ces bois, forêts et terrains à boiser sont dotés d&amp;#039;un &lt;span&gt;document de gestion satisfaisant aux exigences du Code forestier. &lt;/span&gt;Les propriétaires forestiers dont les forêts doivent être dotées d&amp;#039;un plan simple de gestion au titre de l’article L.312-1 du Code forestier ne peuvent prétendre à la signature d’un contrat Natura 2000 que si un tel plan, agréé par le Centre régional de la propriété forestière, est en vigueur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N239" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O239" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P239" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2024</t>
+        </is>
+      </c>
+      <c r="R239" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Localisation du projet&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Les projets éligibles sont :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Situés sur un site pour lequel la Région Provence-Alpes Côte d’Azur est désignée comme autorité de gestion du site en question ;&lt;/li&gt; 	&lt;li&gt;Situés dans le périmètre d’un site Natura 2000 terrestre ou mixte : 	&lt;ul&gt; 		&lt;li&gt;déjà désigné ;&lt;/li&gt; 		&lt;li&gt;ou proposé à désignation.&lt;br /&gt; 		 &lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Actions éligibles&lt;/span&gt;&lt;br /&gt; Le DOCOB du site liste les actions contractuelles pouvant être mises en œuvre via des contrats sur le site concerné. Seuls les contrats correspondants aux mesures prévues au DOCOB du site sont éligibles.&lt;br /&gt; Les contrats possibles sont listés dans l’annexe technique.&lt;br /&gt;  &lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Listes des dépenses éligibles &lt;/span&gt;&lt;br /&gt; Les dépenses éligibles aux contrats Natura 2000 correspondent aux frais engagés par le bénéficiaire. Il s’agit :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;&lt;strong&gt;Prestations de service hors frais d’études et frais d’expert : &lt;/strong&gt;les frais de notaire pour la réalisation d’actions de maintien de l’investissement (ORE, bail emphytéotique) sont éligibles à condition d’avoir un devis, à la condition qu’ils viennent en complément du contrat Natura 2000 objet du dossier de demande d’aide. &lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais de personnel :&lt;/strong&gt; supportés par le bénéficiaire, nécessaires à la réalisation de l&amp;#039;opération et  comportant un lien démontré avec celle-ci.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais professionnels associés (hébergement, restauration, déplacements) :&lt;/strong&gt; Sous la forme d’option de coûts simplifiés, valorisés à hauteur de 5% des frais de personnel éligibles.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Coûts indirects:&lt;/strong&gt; Sur la base d’un forfait de 15% des frais de personnel directs éligibles.&lt;/li&gt; 	&lt;li&gt;&lt;strong&gt;Frais d’études et frais d’expert:&lt;/strong&gt; Ces dépenses sont plafonnées à 10 % du montant éligible du montant cumulé des autres postes.&lt;/li&gt; &lt;/ul&gt;
+&lt;table cellspacing="0" summary="Contrat Natura 2000"&gt; 	&lt;tbody&gt; 		&lt;tr&gt; 			&lt;td&gt; 			&lt;p&gt; &lt;/p&gt; 			&lt;/td&gt; 		&lt;/tr&gt; 	&lt;/tbody&gt; &lt;/table&gt;
+&lt;p&gt;Les dépenses dans le cadre de contrats forestiers sont soumises aux barèmes en vigueur.&lt;br /&gt;  &lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Listes des dépenses non éligibles &lt;/span&gt;&lt;br /&gt; Les dépenses inéligibles aux contrats Natura 2000 sont les suivantes :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les dépenses réalisées pour le respect des législations communautaires, nationales et des réglementations en matière d’environnement et notamment les mises aux normes, de santé publique, de santé des animaux et des végétaux, de bien-être animal et de sécurité du travail ;&lt;/li&gt; 	&lt;li&gt;les diagnostics ou expertises préalables au dépôt d’une demande de contrat Natura 2000 ;&lt;/li&gt; 	&lt;li&gt;l’animation de la mise en œuvre du DOCOB et les actions de sensibilisation ou de communication globale sur le site ;&lt;/li&gt; 	&lt;li&gt;les dépenses liées à la mise en place de mesures compensatoires (loi sur l’eau, protection des espèces protégées, urbanisme, défrichement…) ;&lt;/li&gt; 	&lt;li&gt;l’achat de gros matériels tels que véhicules ou engins professionnels, les investissements de simple remplacement, le matériel d’occasion ;&lt;/li&gt; 	&lt;li&gt;l’achat d’animaux, la location d’animaux reproducteurs, ou l’achat de saillie ;&lt;/li&gt; 	&lt;li&gt;les acquisitions foncières ;&lt;/li&gt; 	&lt;li&gt;les impôts et frais financiers.&lt;/li&gt; 	&lt;li&gt;les dépenses liées aux stagiaires, apprentis ou le bénévolat ;&lt;/li&gt; 	&lt;li&gt;les suivis scientifiques ;&lt;br /&gt; 	 &lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Particularités pour les contrats Natura 2000 Forestier&lt;/span&gt;&lt;br /&gt; Les propriétaires ou gestionnaires des bois, forêts et terrains à boiser relevant du régime forestier ne peuvent prétendre à la signature d’un contrat Natura 2000 que si ces bois, forêts et terrains à boiser sont dotés d&amp;#039;un &lt;span&gt;document de gestion satisfaisant aux exigences du Code forestier. &lt;/span&gt;Les propriétaires forestiers dont les forêts doivent être dotées d&amp;#039;un plan simple de gestion au titre de l’article L.312-1 du Code forestier ne peuvent prétendre à la signature d’un contrat Natura 2000 que si un tel plan, agréé par le Centre régional de la propriété forestière, est en vigueur.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S239" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U239" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V239" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/contrat-natura-2000</t>
+        </is>
+      </c>
+      <c r="W239" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CONTNAT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X239" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;span&gt;Allo Région : 04.91.57.57.57.&lt;/span&gt;&lt;/em&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y239" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z239" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/contrat-natura-2000-1/</t>
+        </is>
+      </c>
+      <c r="AA239" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE239" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF239" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG239" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH239" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="240" spans="1:34" customHeight="0">
+      <c r="A240" s="1">
+        <v>165841</v>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les structures qui oeuvrent pour la Mémoire des 20e et 21e siècles</t>
+        </is>
+      </c>
+      <c r="D240" s="1" t="inlineStr">
+        <is>
+          <t>Mémoire des 20e et 21e siècles</t>
+        </is>
+      </c>
+      <c r="E240" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G240" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H240" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K240" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L240" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;objectif de cette mesure est de soutenir l&amp;#039;action des structures qui œuvrent pour :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Perpétuer le souvenir et honorer la Mémoire de tous ceux qui ont combattu, sont morts pour la France et pour notre liberté lors des conflits des 20e et 21e siècles.&lt;/li&gt; 	&lt;li&gt;Honorer ceux qui ont été victimes de tous les génocides et de la barbarie.&lt;/li&gt; 	&lt;li&gt;Faire vivre le travail de mémoire engagé par nos concitoyens rapatriés d’Algérie, Harkis et Pieds Noirs.&lt;/li&gt; 	&lt;li&gt;Transmettre l’histoire et le souvenir aux générations futures.&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N240" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O240" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P240" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2024</t>
+        </is>
+      </c>
+      <c r="R240" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;fondations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Est éligible tout projet contribuant au devoir de mémoire, à titre commémoratif, documentaire ou pédagogique.&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Construction, agrandissement et rénovation de bâtiments à usage de centres de documentation historiques ouverts au public&lt;/li&gt; 	&lt;li&gt;Numérisation d’archives spécifiques dans l’objectif d’une communication publique&lt;/li&gt; 	&lt;li&gt; Achat de matériel numérique et multimédia contribuant à une diffusion publique des connaissances&lt;/li&gt; 	&lt;li&gt;Publication d’ouvrages historiques papier ou numérique, création et enrichissement de sites internet dédiés à l’histoire et à la diffusion de la connaissance&lt;/li&gt; 	&lt;li&gt; Achat de matériel commémoratif dédié aux cérémonies publiques&lt;/li&gt; 	&lt;li&gt;Organisation de journées d’hommage ou de commémoration publiques, organisation d’événements centrés sur la diffusion de la connaissance et la sensibilisation des publics (salons, festivals, actions pédagogiques en direction de tout type de public, expositions, etc.)&lt;/li&gt; 	&lt;li&gt; Constitution, gestion, enrichissement de fonds documentaires spécifiques.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S240" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U240" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V240" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/memoire-des-20e-et-21e-siecles</t>
+        </is>
+      </c>
+      <c r="X240" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Mémoire:&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Adeline Aouni: &lt;a href="mailto:aaouni&amp;#64;maregionsud.fr"&gt;aaouni&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y240" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z240" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/memoire-des-20e-et-21e-siecles-1/</t>
+        </is>
+      </c>
+      <c r="AA240" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE240" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF240" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG240" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH240" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="241" spans="1:34" customHeight="0">
+      <c r="A241" s="1">
+        <v>165844</v>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les refuges de montagne</t>
+        </is>
+      </c>
+      <c r="D241" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux refuges de montagne</t>
+        </is>
+      </c>
+      <c r="E241" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G241" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H241" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K241" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L241" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La CIMA s’inscrit dans une approche interrégionale qui détermine des orientations à l’échelle du massif des Alpes dans tous les secteurs d’activité à spécificité « montagne » (tourisme, services, agriculture, pastoralisme, forêt, transition énergétique). Elle se décline autour de deux dispositifs : Espaces valléens et hors Espaces valléens. L&amp;#039;aide &amp;#34;Soutien aux refuges de montagne&amp;#34; s&amp;#039;inscrit dans le champs hors Espaces valléens.&lt;br /&gt; &lt;br /&gt; Les refuges de montagne font partie des hébergements touristiques emblématiques du massif&lt;br /&gt; des Alpes, lequel concentre la majorité du parc français. Quelle que soit l’altitude, ces bâtiments rassemblent plusieurs fonctions complémentaires pour les territoires de montagne :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Support des différentes activités ludiques et sportives de montagne&lt;/li&gt; 	&lt;li&gt;Fonction générale d’abri de sécurité en montagne et de surveillance&lt;/li&gt; 	&lt;li&gt;Lieu d’initiation à la montagne, d’échanges, de rencontres et d’apprentissage&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Compte tenu de leurs différentes fonctions, ils contribuent au renouvellement des clientèles en montagne et constituent des lieux d’expérimentation et d’innovation. Leur situation particulière d’hébergement en site isolé de montagne induit également des contraintes fortes que ce soit en matière d’exploitation ou d’investissement ainsi qu&amp;#039;un modèle économique plus fragile que d’autres hébergements touristiques plus classiques.&lt;br /&gt; &lt;br /&gt; Objectifs de la CIMA : conforter et pérenniser l’offre de refuges gardés sur le massif alpin en&lt;br /&gt; cohérence avec les aspirations des nouvelles clientèles et dans le sens de la transition écologique.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;Conformément au décret n° 2007-407 du 23 mars 2007, un refuge est un établissement d&amp;#039;hébergement recevant du public gardé ou non, situé en altitude dans un site isolé.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; Son isolement est caractérisé par l&amp;#039;absence d&amp;#039;accès tant par voie carrossable que par remontée mécanique de type téléporté ouvertes au public et par l&amp;#039;inaccessibilité pendant au moins une partie de l&amp;#039;année aux véhicules et engins de secours.&lt;br /&gt; Le refuge est situé en zone de montagne, au sens du chapitre Ier du titre Ier de la loi n° 85-30 du 9 janvier 1985 relative au développement et à la protection de la montagne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N241" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O241" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R241" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;collectivités territoriales et leurs regroupements (communes, EPCI, départements) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;établissements publics et privés ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;entreprises publiques et privées ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;syndicats mixtes (notamment les Parcs Naturels Régionaux) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Groupements d’intérêt public (GIP) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;structures de réseaux.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Types d’actions éligibles :&lt;/span&gt;&lt;br /&gt; &lt;br /&gt; Les projets de création, rénovation ou réhabilitation exemplaire de refuges de montagne. Ces projets incluent une exigence de performance énergétique, d’utilisation de ressources et matériaux locaux biosourcés et de consommation d’énergies renouvelables. Ils visent le renforcement quantitatif et qualitatif de l’offre touristique des espaces valléens. Pour information, les projets de petits équipements visant la transition énergétique et écologique des refuges sont éligibles dans le cadre du dispositif « refuges zéro fumée ».&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Types d’actions non éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;équipements nécessitant l’utilisation d’énergies fossiles ;&lt;/li&gt; 	&lt;li&gt;valorisation du temps de travail d’installation dans la part d’autofinancement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Critères d’éco conditionnalité :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;diminution des consommations d’énergie primaire, augmentation de la part des énergies renouvelables et utilisation de matériaux biosourcés sur les bâtiments rénovés ;&lt;/li&gt; 	&lt;li&gt;concernant les réseaux de chaleur utilisant du bois énergie, rayon d’approvisionnement raisonnable (à titre indicatif : environ 80km), attesté par des contrats d’approvisionnement adossés à des Projet alimentaires territoriaux (PAT) ;&lt;/li&gt; 	&lt;li&gt;priorité aux outils dématérialisés dans la conception et la mise en œuvre des opérations de communication ainsi que dans les moyens d’information du public.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Critères d’éligibilité :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les actions devront impérativement s’intégrer dans la stratégie de diversification touristique toutes saisons mise en œuvre par les territoires « espaces valléens » ;&lt;/li&gt; 	&lt;li&gt;les projets devront nécessairement participer au renforcement de l’offre d’itinérance alpine.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Critères de priorisation :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;utilisation de bois certifié Bois des Alpes ;&lt;/li&gt; 	&lt;li&gt;refuges qui sont localisés sur des axes d’itinérance reconnus d’intérêt interrégional ;&lt;/li&gt; 	&lt;li&gt;projets qui mobilisent conjointement le dispositif « refuges zéro fumés ».&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; 	&lt;li&gt;Les dossiers doivent être déposés sur la plateforme dématérialisée de la Région Provence-Alpes-Côte d’Azur ;&lt;/li&gt; 	&lt;li&gt;la demande doit être déposée au moins trois mois avant la date prévisionnelle du début de réalisation du projet concerné par la demande.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S241" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U241" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V241" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-refuges-montagne</t>
+        </is>
+      </c>
+      <c r="W241" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CIMAREFU/depot/simple</t>
+        </is>
+      </c>
+      <c r="X241" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Montagne et Massif Alpin&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Tel : &lt;a href="tel:0492532624"&gt;04 92 53 26 24&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y241" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z241" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-refuges-de-montagne-1/</t>
+        </is>
+      </c>
+      <c r="AA241" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE241" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF241" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG241" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH241" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="242" spans="1:34" customHeight="0">
+      <c r="A242" s="1">
+        <v>165848</v>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les instituts de formations sanitaires sociales</t>
+        </is>
+      </c>
+      <c r="D242" s="1" t="inlineStr">
+        <is>
+          <t>Modernisation des instituts de formations sanitaires sociales</t>
+        </is>
+      </c>
+      <c r="E242" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G242" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H242" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K242" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L242" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le secteur de la santé et de l’action sociale joue un rôle majeur pour le développement du territoire régional. Compétence forte de la Région, les formations sanitaires et du travail social financent et accompagnent les parcours de plus de 18 500 élèves et étudiants chaque année.&lt;/p&gt;
+&lt;p&gt;Afin de moderniser les établissements de formations sanitaires et du travail social et offrir aux élèves et étudiants les meilleures conditions de vie et d’études, la Région s’engage à soutenir des projets d’investissement s’inscrivant dans les orientations du schéma régional des formations sanitaires et du travail social et de sa politique en matière de développement durable.&lt;br /&gt; L’objectif est de permettre à ces futurs professionnels d&amp;#039;étudier dans de bonnes conditions correspondant aux référentiels de formation et aux outils qu’ils utilisent dans leurs divers lieux de stage.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N242" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Formation professionnelle</t>
+        </is>
+      </c>
+      <c r="O242" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P242" s="1" t="inlineStr">
+        <is>
+          <t>28/05/2024</t>
+        </is>
+      </c>
+      <c r="R242" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles à ce dispositif les personnes morales publiques ou privées gestionnaires d’un établissement de formation sanitaire ou du travail social autorisé ou agréé par le Président du Conseil régional. Ces établissements doivent en outre être signataires d’une convention d’objectifs et de moyens avec la Région.&lt;/p&gt;&lt;p&gt;Les demandes de subvention déposées dans ce cadre concernent les établissements de formation paramédicale et du travail social agréés ou autorisés par le Président du Conseil régional et signataires d’une convention d’objectifs et de moyens avec la Région.&lt;/p&gt;
+&lt;p&gt;Les projets déposés doivent porter sur l’un des objets suivants :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;achat de matériel numérique et informatique ;&lt;/li&gt; 	&lt;li&gt;achat d’équipement pédagogique et de simulation ;&lt;/li&gt; 	&lt;li&gt;achat d’équipement ou de mobilier pour l’amélioration des conditions de vie et d&amp;#039;études ;&lt;/li&gt; 	&lt;li&gt;petits travaux et aménagements ;&lt;/li&gt; 	&lt;li&gt;petits travaux de mise aux normes et achat de matériel de sécurité.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;A l’exception des dossiers dont l’objet porte sur des petits travaux de mises aux normes et achat de matériel de sécurité, les dossiers déposés devront s’inscrire dans la mesure 137 du plan Climat.&lt;br /&gt; Les demandes doivent par ailleurs s’inscrire dans un programme d’investissement pluriannuel de l’établissement de formation. Dans ce cadre, l’établissement devra présenter sa stratégie et articuler sa demande aux investissements déjà réalisés et à venir, tout en joignant une étude d’impact financier démontrant sa capacité d’anticipation et de maîtrise des coûts.&lt;/p&gt; &lt;p&gt;L’établissement de formation dépose son dossier dans les mêmes conditions que tout dépôt de dossier de demande de subvention d’investissement sur le site dédié de la Région.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S242" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U242" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V242" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/modernisation-des-instituts-de-formations-sanitaires-sociales</t>
+        </is>
+      </c>
+      <c r="W242" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_MODERSANI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X242" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Formations Sanitaires et Sociales&lt;/strong&gt;&lt;br /&gt; Tel : 04.88.10.76.43 et 04.91.57.51.08 &lt;br /&gt; Mail : &lt;a href="mailto:sfss-secretariat&amp;#64;maregionsud.fr"&gt;sfss-secretariat&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y242" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z242" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/modernisation-des-instituts-de-formations-sanitaires-sociales-1/</t>
+        </is>
+      </c>
+      <c r="AA242" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE242" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF242" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG242" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH242" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="243" spans="1:34" customHeight="0">
+      <c r="A243" s="1">
+        <v>165849</v>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les parcs naturels régionaux</t>
+        </is>
+      </c>
+      <c r="D243" s="1" t="inlineStr">
+        <is>
+          <t>Parcs naturels régionaux</t>
+        </is>
+      </c>
+      <c r="E243" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G243" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H243" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K243" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L243" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutien aux projets en investissement permettant la déclinaison des orientations définies dans la charte.&lt;/p&gt;
+&lt;p&gt;Aide pour les études et les travaux pour les Maisons de Parcs (construction, rénovation...).&lt;br /&gt; Soutien pour les projets inscrits au contrat de Parc.&lt;/p&gt;
+&lt;p&gt;Soutien aux projets permettant la déclinaison des orientations définies dans la charte, notamment en matière d’éducation à l’environnement, de promotion collective de la marque Valeurs Parcs…&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N243" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O243" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P243" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R243" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicats mixtes de gestion des Parcs naturels régionaux, communes et leur groupements.&lt;/p&gt;&lt;p&gt;Projet inscrit au contrat de Parc en cours de validité ou concernant des travaux pour les Maisons de Parcs.&lt;/p&gt;
+&lt;p&gt;Projets constituant une déclinaison des orientation de la charte du PNR.&lt;br /&gt; En priorité les projets relatifs à l&amp;#039;éducation au territoire.&lt;/p&gt; &lt;p&gt;Dépôt des demandes de subvention tout au long de l’année sur le portail Région dédié.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S243" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U243" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V243" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/creation-renouvellement-gestion-et-investissements-pour-les-parcs-naturels-regionaux</t>
+        </is>
+      </c>
+      <c r="W243" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PARCNR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X243" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:pnr&amp;#64;maregionsud.fr"&gt;pnr&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y243" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z243" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/parcs-naturels-regionaux/</t>
+        </is>
+      </c>
+      <c r="AA243" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE243" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF243" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG243" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH243" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="244" spans="1:34" customHeight="0">
+      <c r="A244" s="1">
+        <v>165850</v>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les agences et réseaux</t>
+        </is>
+      </c>
+      <c r="D244" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux agences et réseaux</t>
+        </is>
+      </c>
+      <c r="E244" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G244" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H244" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K244" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L244" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Les agences de la Région ont pour mission :&lt;/span&gt;&lt;/p&gt;
+&lt;ol&gt; 	&lt;li&gt; Accompagner / professionnaliser les filières des arts de la scène, des arts visuels et du livre ;&lt;/li&gt; 	&lt;li&gt; Programmer / promouvoir les richesses artistiques et patrimoniales auprès du grand public ;&lt;/li&gt; 	&lt;li&gt; Observer / informer en faveur de prise de décisions stratégiques par les acteurs publics.&lt;/li&gt; &lt;/ol&gt;
+&lt;p&gt;&lt;br /&gt; Dans un même dynamique d’accompagnement des filières, la Région soutient les réseaux professionnels qui mettent en œuvre la mise en réseau, la professionnalisation et l’animation des acteurs professionnels.&lt;/p&gt; &lt;p&gt;Le dépôt doit se faire selon le règlement financier en vigueur :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;pour une action spécifique, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;action&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;exploitation, la demande doit être déposée au plus tard 3 mois avant le début de l&amp;#039;exercice comptable de la structure&lt;/li&gt; 	&lt;li&gt;pour une demande d&amp;#039;investissement, la demande doit se faire trois mois au plus tard avant le début de l&amp;#039;action, de l&amp;#039;achat, des travaux....&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N244" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O244" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P244" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R244" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les associations et les établissements publics ayant un établissement ou une succursale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; situés en région Provence-Alpes-Côte d’Azur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;ayant au moins une année d’existence à la date du vote&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; en conformité avec la réglementation liée avec l’obtention d’une licence d’entrepreneur du spectacle actualisée, le droit de la propriété intellectuelle et du travail&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; subventionnés par au moins deux partenaires institutionnels&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Les projets devront attester des actions suivantes :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; des actions de mise en valeur des compétences et des réalisations culturelles de la région&lt;/li&gt; 	&lt;li&gt; des actions d’information générale et régulière des structures de la filière culturelle&lt;/li&gt; 	&lt;li&gt; une attention particulière pour les publics lycéens, apprentis ou éloignés de la culture (quartiers urbains sensibles éloignement géographique, publics empêchés) &lt;/li&gt; 	&lt;li&gt; l’organisation de manifestations destinés à promouvoir les capacités des acteurs culturels régionaux &lt;/li&gt; 	&lt;li&gt;des actions d’assistance technique aux acteurs culturels régionaux par le conseil et le soutien logistique &lt;/li&gt; 	&lt;li&gt; des activités de ressources, d’études et d’observations&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Les structures s’engagent à suivre les recommandations inscrites dans le Pacte régional pour la transition du spectacle vivant en Provence-Alpes-Côte d’Azur.&lt;/p&gt;
+&lt;p&gt;Pour celles qui sont conventionnées, leur engagement sera formalisé dans le cadre de leur convention pluriannuelle.&lt;br /&gt; &lt;strong&gt;Ne sont pas éligibles : &lt;/strong&gt;Les actions pouvant être examinées dans le cadre des dispositifs de la Culture dédiés aux actions culturelles, aux aides à la création ou aux programmations artistiques ; les actions destinées aux pratiques amateurs, les stages et master-classes, les tremplins, les concours, les cours de pratiques artistiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S244" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U244" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V244" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-aux-agences-et-reseaux</t>
+        </is>
+      </c>
+      <c r="X244" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y244" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z244" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-agences-et-reseaux-1/</t>
+        </is>
+      </c>
+      <c r="AA244" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE244" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF244" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG244" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH244" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="245" spans="1:34" customHeight="0">
+      <c r="A245" s="1">
+        <v>165851</v>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place le dispositif ports propres et ports propres actifs en biodiversité</t>
+        </is>
+      </c>
+      <c r="D245" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif ports propres et ports propres actifs en biodiversité</t>
+        </is>
+      </c>
+      <c r="E245" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G245" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H245" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K245" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L245" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit d’accompagner le développement durable des activités maritimes en promouvant les certifications Ports propres et les Ports propres actifs en biodiversité et la charte des ports.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N245" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O245" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P245" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R245" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les modalités d’interventions de la Région relèvent du régime des aides directes (subventions d’investissement ou de fonctionnement).&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Sont éligibles:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;toutes les opérations qui participent au développement durable des activités maritimes.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Sur le plan des investissements, le soutien de la Région porte uniquement sur les travaux d’aménagement ou mise en place d’équipements réalisés sur les infrastructures. Sont exclus les équipements de type mobilier&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S245" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U245" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V245" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositif-ports-propres-et-ports-propres-actifs-en-biodiversite</t>
+        </is>
+      </c>
+      <c r="W245" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PORTPROP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X245" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles Giorgetti : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y245" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z245" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-ports-propres-et-ports-propres-actifs-en-biodiversite-1/</t>
+        </is>
+      </c>
+      <c r="AA245" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE245" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF245" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG245" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH245" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="246" spans="1:34" customHeight="0">
+      <c r="A246" s="1">
+        <v>165852</v>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Moderniser les bases nautiques</t>
+        </is>
+      </c>
+      <c r="D246" s="1" t="inlineStr">
+        <is>
+          <t>Modernisations des bases nautiques</t>
+        </is>
+      </c>
+      <c r="E246" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G246" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H246" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K246" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L246" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit de moderniser les infrastructures portuaires et nautiques du littoral régional.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N246" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O246" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P246" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R246" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Chambres consulaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les modalités d’interventions de la Région relèvent du régime des aides directes (subventions d’investissement ou de fonctionnement.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;toutes les opérations d’investissement des ports de plaisance de pêche qui visent à leur transition écologique et énergétique promue par la norme « Ports Propres », au développement des activités maritimes et à l’aménagement du territoire.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les bases nautiques, sont éligibles toutes les opérations d’investissement qui visent à la création et à la modernisation des infrastructures qui participent à favoriser la pratique et l’enseignement des sports nautiques pour tous.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S246" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U246" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V246" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/modernisations-des-bases-nautiques</t>
+        </is>
+      </c>
+      <c r="W246" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_MODERNAUT/depot/simple</t>
+        </is>
+      </c>
+      <c r="X246" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles GIORGETTI : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y246" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z246" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/modernisations-des-bases-nautiques-1/</t>
+        </is>
+      </c>
+      <c r="AA246" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE246" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF246" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG246" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH246" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="247" spans="1:34" customHeight="0">
+      <c r="A247" s="1">
+        <v>165853</v>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les publics à la mer</t>
+        </is>
+      </c>
+      <c r="D247" s="1" t="inlineStr">
+        <is>
+          <t>Sensibilisation des publics à la mer</t>
+        </is>
+      </c>
+      <c r="E247" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G247" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H247" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K247" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L247" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s&amp;#039;agit de développer la sensibilisation des publics dans tous les domaines ayant traits à la mer et au littoral (préservation des espaces marins et littoraux, circuits courts des produits de la mer, modification des comportements…), d&amp;#039;utiliser le Parlement de la mer comme ‘ caisse de résonance’ pour faire savoir et partager le savoir-faire, promouvoir l’identité maritime de notre région et développer la connaissance des métiers de la mer pour participer au développement de l’emploi maritime.&lt;br /&gt; Les aides accordées sont des subventions de fonctionnement.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Elles sont donc examinées sur la base d’un programme d’activités ou d’actions spécifique explicitement identifiées :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Sur des actions ou des campagnes régionales sur la protection de l’environnement marin et littoral, sur les changements de comportements et sur le patrimoine maritime.&lt;/li&gt; 	&lt;li&gt; Sur la promotion et le développement de l’emploi maritime pour toutes et tous sur le territoire régional, sur l’accompagnement vers l’emploi maritime (maritimisation des compétences, validation des acquis de l’expérience, etc. ..,) sur la sensibilisation des acteurs de l’emploi aux métiers de l’économie maritime, sur le soutien de l’égalité femmes-hommes dans les métiers maritimes et sur la contribution à l’objectif national de 32 % de métiers mixtes (contre 12 % actuellement.)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N247" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O247" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P247" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R247" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes d’études et de recherche…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Projets se déroulant sur le territoire régional&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S247" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U247" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V247" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sensibilisation-des-publics-a-la-mer</t>
+        </is>
+      </c>
+      <c r="W247" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_MERSENS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X247" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Martine CHEVALIER : &lt;a href="mailto:MCHEVALIER&amp;#64;maregionsud.fr"&gt;MCHEVALIER&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y247" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z247" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibilisation-des-publics-a-la-mer-1/</t>
+        </is>
+      </c>
+      <c r="AA247" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE247" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF247" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG247" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH247" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="248" spans="1:34" customHeight="0">
+      <c r="A248" s="1">
+        <v>165854</v>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Développer les manifestations nautiques inclusives</t>
+        </is>
+      </c>
+      <c r="D248" s="1" t="inlineStr">
+        <is>
+          <t>Manifestations nautiques inclusives</t>
+        </is>
+      </c>
+      <c r="E248" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G248" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H248" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K248" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L248" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;‘La Mer’ constitue un facteur avéré d’inclusion et permet à des personnes mentalement ou physiquement défaillantes de découvrir un monde auquel elles ne pensaient jamais avoir accès.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;De nombreuses structures de la région pratiquent des activités “handi” et l’organisation de manifestations, journées Portes ouvertes ou toute autre forme d’opération visant à développer l’accès aux sports nautiques pour tous bénéficie d’un accompagnement de la collectivité.&lt;/p&gt; &lt;p&gt;Associations; communes; fédérations; organisant des manifestations destinées aux personnes en situation de handicap.&lt;/p&gt; &lt;p&gt;Manifestations se déroulant sur le littoral de la Région Sud ou concernant des publics issus de la région&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N248" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Santé</t>
+        </is>
+      </c>
+      <c r="O248" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P248" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="S248" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U248" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V248" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/manifestations-nautiques-inclusives</t>
+        </is>
+      </c>
+      <c r="W248" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_MANIFNAU/depot/simple</t>
+        </is>
+      </c>
+      <c r="X248" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Virginie MICHEL : &lt;a href="mailto:VMICHEL&amp;#64;maregionsud.fr"&gt;VMICHEL&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y248" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z248" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/manifestations-nautiques-inclusives-1/</t>
+        </is>
+      </c>
+      <c r="AA248" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE248" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF248" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG248" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH248" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="249" spans="1:34" customHeight="0">
+      <c r="A249" s="1">
+        <v>165855</v>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'adaptation des littoraux au changement climatique et la gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion</t>
+        </is>
+      </c>
+      <c r="D249" s="1" t="inlineStr">
+        <is>
+          <t>Nos territoires d'abord adaptation des littoraux au changement climatique volet 2</t>
+        </is>
+      </c>
+      <c r="E249" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G249" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H249" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K249" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L249" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutenir l&amp;#039;adaptation des littoraux au changement climatique et la gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion dont les projets d’investissements sont inscrits dans les Contrats ‘Nos territoires d’abord’.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales ou leurs groupements&lt;/li&gt; 	&lt;li&gt;des syndicats mixtes&lt;/li&gt; 	&lt;li&gt;des établissements publics gestionnaires de sites.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N249" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O249" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P249" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R249" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’accompagnement de la Région s’appuie sur les modalités du Dispositif ‘Trait de côte’ adopté en 2021 avec trois volets :&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Volet 1 :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Il concerne la définition de stratégies territoriales de gestion du trait de côte :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;« la Région accompagne les collectivités qui anticipent et planifient l’avenir de leur front de mer face au changement climatique ».&lt;/li&gt; 	&lt;li&gt;L’aide apportée est une aide à la planification pour inciter les porteurs de projets à définir des futurs projets à la bonne échelle spatiale et temporelle. Elle concerne les études, les frais de conception et d’ingénierie aboutissant à la définition d’un document de nature stratégique (planification).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;strong&gt;Volet 2 :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Il concerne la définition de stratégies locales relatives aux réaménagements d’espaces littoraux particulièrement vulnérables et à la mise en œuvre de travaux de requalification des sites balnéaires majeurs :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;« la Région accompagne les collectivités ou les EPCI qui (ré)inventent les littoraux de demain et renforcent leur attractivité ».&lt;/li&gt; &lt;/ul&gt;
+&lt;ul&gt; 	&lt;li&gt;L’aide de la Région pourra porter à la fois sur l’ingénierie (étude préalable) ou sur la réalisation de travaux quand le projet est suffisamment abouti.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Nota : &lt;/strong&gt;Pour les aides à l’investissement, le projet devra être inscrit dans les Contrats ’Nos territoires d’Abord’.&lt;br /&gt; &lt;br /&gt; &lt;strong&gt;Volet 3 : &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Il concerne la mise en œuvre de travaux d’adaptation des plages face au risque d’érosion et de mise en œuvre de solutions fondées sur la nature, pour des « Plages de caractère en Méditerranée » :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;« la Région accompagne les collectivités qui osent le pari de plages plus naturelles et résilientes face au changement climatique ».&lt;/li&gt; 	&lt;li&gt;Afin de permettre l’émergence de projets ambitieux et de qualité, une aide à l’ingénierie pourra être envisagée en amont afin d’affiner les projets (cf point d) ci-dessus).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;L’aide apportée par la Région pourra porter à la fois sur l’ingénierie (étude, conception) et sur la réalisation de travaux sur les plages.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S249" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U249" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V249" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/nos-territoires-dabord-adaptation-des-littoraux-au-changement-climatique-volet-2</t>
+        </is>
+      </c>
+      <c r="W249" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_LITTOVOL2/depot/simple</t>
+        </is>
+      </c>
+      <c r="X249" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thierry CORNELOUP : &lt;a href="mailto:tcorneloup&amp;#64;maregionsud.fr"&gt;tcorneloup&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y249" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z249" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/nos-territoires-d-abord-adaptation-des-littoraux-au-changement-climatique-volet-2/</t>
+        </is>
+      </c>
+      <c r="AA249" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE249" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF249" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG249" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH249" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="250" spans="1:34" customHeight="0">
+      <c r="A250" s="1">
+        <v>165856</v>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d’expérimentation, d’innovation et de développement durable des activités économiques maritimes</t>
+        </is>
+      </c>
+      <c r="D250" s="1" t="inlineStr">
+        <is>
+          <t>Nos territoires d'abord développement durable des activités nautiques</t>
+        </is>
+      </c>
+      <c r="E250" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G250" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H250" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K250" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L250" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif affiché est d’accompagner le développement durable des activités maritimes, en particulier le secteur du nautisme.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Concrètement, il s’agit de soutenir les projets portés par les territoires ou les entreprises qui participent à l’expérimentation, à l’innovation et au développement durable des activités économiques maritimes. L’intervention de la Région porte alors essentiellement sur la partie immobilière. Tout type de projet peut être considéré : aménagement de zones économiques, implantation ou modernisation des structures économiques.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités&lt;/li&gt; 	&lt;li&gt; entreprises&lt;/li&gt; 	&lt;li&gt;associations&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Projets situés sur le territoire régional&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N250" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O250" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P250" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R250" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Projets situés sur le territoire régional&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S250" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U250" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V250" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/nos-territoires-dabord-developpement-durable-des-activites-nautiques</t>
+        </is>
+      </c>
+      <c r="W250" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_DEVNAU/depot/simple</t>
+        </is>
+      </c>
+      <c r="X250" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles GIORGETTI : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y250" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z250" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/nos-territoires-d-abord-developpement-durable-des-activites-nautiques/</t>
+        </is>
+      </c>
+      <c r="AA250" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE250" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF250" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG250" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH250" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="251" spans="1:34" customHeight="0">
+      <c r="A251" s="1">
+        <v>165857</v>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'adaptation des littoraux au changement climatique</t>
+        </is>
+      </c>
+      <c r="D251" s="1" t="inlineStr">
+        <is>
+          <t>Adaptation des littoraux au changement climatique</t>
+        </is>
+      </c>
+      <c r="E251" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G251" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H251" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K251" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L251" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adapter les littoraux au changement climatique et favoriser une gestion souple du trait de côte pour faire face aux enjeux d’érosion des plages et de submersion&lt;br /&gt; Afin de répondre à ces défis, la Région organise la mise en œuvre du dispositif autour de cinq principaux leviers décrits ci-dessous :&lt;/p&gt;
+&lt;p&gt; La plateforme Monlittoral &lt;a href="https://www.monlittoral.fr/"&gt;https://www.monlittoral.fr/&lt;/a&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Il s’agit d’un outil régional de capitalisation, de valorisation et de diffusion des données relatives à la gestion du trait de côte copiloté depuis janvier 2022 par l’Etat et la Région.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; La plateforme de mobilisation pour des plages de caractères &lt;a href="https://www.act4posidonia.eu/"&gt;https://www.act4posidonia.eu/&lt;/a&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Outil développé dans le cadre d’un projet européen INTERREG MED, il est à destination de l’ensemble des acteurs et usagers des plages de Méditerranée. La plateforme permet de s’engager concrètement en agissant chacun à son niveau pour des plages plus naturelles, des plages de caractère qui respectent le fonctionnement des écosystèmes côtiers et préservent les banquettes de Posidonie.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Des formations et des actions de sensibilisation pour renforcer les capacités des acteurs et faciliter l’acceptabilité sociale du changement à travers :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Un partenariat avec le CNFPT &lt;/li&gt; 	&lt;li&gt;La participation à des projets européens de Coopération Méditerranéenne &lt;/li&gt; 	&lt;li&gt; Des actions de sensibilisation et d’information sur l’adaptation des littoraux au changement climatique et les enjeux érosion et submersion.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;  Une assistance à ingénierie :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Il s’agit dans ce volet de développer une assistance à l’ingénierie auprès des collectivités locales littorales pour les accompagner dans leurs projets d’adaptation au changement climatique par des appuis ponctuel à la définition de projets innovants (Convention CEREMA notamment).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt; L’adaptation des littoraux au changement climatique »&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;L’accompagnement de la Région s’appuie sur les modalités du Dispositif ‘Trait de côte’ adopté en 2021 avec trois volets :&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Volet 1 :&lt;/span&gt; Il concerne la définition de stratégies territoriales de gestion du trait de côte &lt;br /&gt; &lt;span&gt;Volet 2 :&lt;/span&gt; Il concerne la définition de stratégies locales relatives aux réaménagements d’espaces littoraux particulièrement vulnérables et à la mise en œuvre de travaux de requalification des sites balnéaires majeurs&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; L’aide de la Région pourra porter à la fois sur l’ingénierie (étude préalable) ou sur la réalisation de travaux quand le projet est suffisamment abouti.&lt;br /&gt; &lt;strong&gt;Nota : &lt;/strong&gt;Pour les aides à l’investissement, le projet devra être inscrit dans les Contrats ’Nos territoires d’Abord’.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Volet 3 :&lt;/span&gt; Il concerne la mise en œuvre de travaux d’adaptation des plages face au risque d’érosion et de mise en œuvre de solutions fondées sur la nature, pour des « Plages de caractère en Méditerranée »&lt;br /&gt; Afin de permettre l’émergence de projets ambitieux et de qualité, une aide à l’ingénierie pourra être envisagée en amont afin d’affiner les projets&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Collectivités territoriales ou leurs groupements&lt;/li&gt; 	&lt;li&gt; des syndicats mixtes&lt;/li&gt; 	&lt;li&gt; des établissements publics gestionnaires de sites&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N251" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espace public
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O251" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P251" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="R251" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères suivants sont regardés pour les trois volets :&lt;span&gt; &lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Administratif :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Complétude / lettres d’engagement des partenaires ;&lt;/li&gt; 	&lt;li&gt; Faisabilité financière / Caractère raisonnable des dépenses / Cofinancements existants ;&lt;/li&gt; 	&lt;li&gt; Calendrier de l’action / Maturité du projet ;&lt;/li&gt; 	&lt;li&gt; Clarté du dossier.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Environnemental :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Approche écosystémique / cellule hydrosédimentaire / prise en compte du changement climatique à l’horizon 2050/2100 ;&lt;/li&gt; &lt;/ul&gt;
+&lt;ul&gt; 	&lt;li&gt;Solution fondée sur la nature / méthodes souples / Caractère réversible/impact écosystèmes marins / renaturation des sites / Restauration écologique des milieux/ désimpermabilisation des sols ;&lt;/li&gt; 	&lt;li&gt; Implication des habitants et acteurs privés (Concertation et démarche participative) / Actions de sensibilisation et éducation en accompagnement.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Innovation :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Caractère innovant (démarches ou technologies) / Crédibilité de l’expérimentation (principe de précaution) / labellisation / Lien avec la recherche scientifique ;&lt;/li&gt; 	&lt;li&gt; Ambition et exemplarité / Réplicabilité / Transférabilité / Echelle spatiotemporelle adaptée / approche holistique ;&lt;/li&gt; 	&lt;li&gt; Qualité des partenariats/ cohérence ou lien avec d’autres actions conduites sur la commune sur l’interco ou la région.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S251" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U251" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V251" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/adaptation-des-littoraux-au-changement-climatique-1</t>
+        </is>
+      </c>
+      <c r="W251" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_ADAPLITTO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X251" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Thierry CORNELOUP : &lt;a href="mailto:tcorneloup&amp;#64;maregionsud.fr"&gt;tcorneloup&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y251" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z251" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/adaptation-des-littoraux-au-changement-climatique-2/</t>
+        </is>
+      </c>
+      <c r="AA251" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE251" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF251" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG251" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH251" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="252" spans="1:34" customHeight="0">
+      <c r="A252" s="1">
+        <v>165858</v>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer la biodiversité marine</t>
+        </is>
+      </c>
+      <c r="D252" s="1" t="inlineStr">
+        <is>
+          <t>Préservation et restauration de la biodiversité marine</t>
+        </is>
+      </c>
+      <c r="E252" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G252" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H252" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K252" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L252" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour une région à l’identité méditerranéenne et maritime profonde, la résilience face au changement climatique et la transition souhaitée vers un modèle de développement vertueux passent nécessairement par la valorisation, la protection et la gestion de son patrimoine naturel marin et littoral.&lt;/p&gt;
+&lt;p&gt;Espace de rencontre entre la terre et la mer, le littoral régional est en effet un espace à forts enjeux pour l’aménagement du territoire et son développement économique, que les pressions liées aux activités humaines et le changement climatique impactent sérieusement. Toutes les activités développées sur la zone littorale dépendent de fait directement ou indirectement de la qualité environnementale des milieux marins et littoraux.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Conservatoire du littoral pour les investissements&lt;/li&gt; 	&lt;li&gt;Associations&lt;/li&gt; 	&lt;li&gt;Collectivités territoriales et leurs groupements&lt;/li&gt; 	&lt;li&gt;Etablissements publics&lt;/li&gt; 	&lt;li&gt;Organismes d’études et de recherche&lt;/li&gt; 	&lt;li&gt;Entreprises pour le fonctionnement&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Pour la préservation et la valorisation des écosystèmes marins, les critères suivants sont étudiés :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Appréciation de la cohérence du projet avec les politiques régionales (SRADDET, Stratégie régionale biodiversité, …) et les Directives européennes (Eau, Stratégie Milieu Marin, Planification de l’Espace maritime)&lt;/li&gt; 	&lt;li&gt;Aspect partenarial &lt;/li&gt; 	&lt;li&gt; Projet inscrit dans une démarche de gestion intégrée &lt;/li&gt; 	&lt;li&gt; Projet innovant, expérimental &lt;/li&gt; 	&lt;li&gt;Valorisation des données / open data&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N252" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O252" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P252" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="S252" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U252" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V252" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/preservation-et-restauration-de-la-biodiversite-marine</t>
+        </is>
+      </c>
+      <c r="X252" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alexis ULRICH : &lt;a href="mailto:aulrich&amp;#64;maregionsud.fr"&gt;aulrich&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y252" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z252" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-restauration-de-la-biodiversite-marine-1/</t>
+        </is>
+      </c>
+      <c r="AA252" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE252" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF252" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG252" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH252" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="253" spans="1:34" customHeight="0">
+      <c r="A253" s="1">
+        <v>165859</v>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>Développer la filière subaquatique</t>
+        </is>
+      </c>
+      <c r="D253" s="1" t="inlineStr">
+        <is>
+          <t>Développement de la filière subaquatique</t>
+        </is>
+      </c>
+      <c r="E253" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G253" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H253" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K253" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L253" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour une région à l’identité méditerranéenne et maritime profonde, la résilience face au changement climatique et la transition souhaitée vers un modèle de développement vertueux passent nécessairement par la valorisation, la protection et la gestion de son patrimoine naturel marin et littoral.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Espace de rencontre entre la terre et la mer, le littoral régional est en effet un espace à forts enjeux pour l’aménagement du territoire et son développement économique, que les pressions liées aux activités humaines et le changement climatique impactent sérieusement. Toutes les activités développées sur la zone littorale dépendent de fait directement ou indirectement de la qualité environnementale des milieux marins et littoraux.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Conservatoire du littoral pour les investissements&lt;/li&gt; 	&lt;li&gt; Associations&lt;/li&gt; 	&lt;li&gt;Collectivités territoriales et leurs groupements&lt;/li&gt; 	&lt;li&gt; Etablissements publics&lt;/li&gt; 	&lt;li&gt;Organismes d’études et de recherche&lt;/li&gt; 	&lt;li&gt;Entreprises pour le fonctionnement&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Pour la préservation et la valorisation des écosystèmes marins, les critères suivants sont étudiés:&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Appréciation de la cohérence du projet avec les politiques régionales (SRADDET, Stratégie régionale biodiversité, …) et les Directives européennes (Eau, Stratégie Milieu Marin, Planification de l’Espace maritime) &lt;/li&gt; 	&lt;li&gt; Aspect partenarial &lt;/li&gt; 	&lt;li&gt;Projet inscrit dans une démarche de gestion intégrée &lt;/li&gt; 	&lt;li&gt; Projet innovant, expérimental &lt;/li&gt; 	&lt;li&gt; Valorisation des données / open data&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N253" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O253" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P253" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2024</t>
+        </is>
+      </c>
+      <c r="S253" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U253" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V253" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/developpement-de-la-filiere-subaquatique</t>
+        </is>
+      </c>
+      <c r="X253" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alexis ULRICH : &lt;a href="mailto:aulrich&amp;#64;maregionsud.fr"&gt;aulrich&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y253" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z253" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developpement-de-la-filiere-subaquatique-1/</t>
+        </is>
+      </c>
+      <c r="AA253" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE253" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF253" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG253" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH253" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="254" spans="1:34" customHeight="0">
+      <c r="A254" s="1">
+        <v>165860</v>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les démarches de préservation et de valorisation de l’espace marin</t>
+        </is>
+      </c>
+      <c r="D254" s="1" t="inlineStr">
+        <is>
+          <t>Conservatoire du littoral</t>
+        </is>
+      </c>
+      <c r="E254" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G254" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H254" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K254" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L254" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit de soutenir les démarches de préservation et de valorisation de l’espace marin à travers notamment les actions du Conservatoire du Littoral et des gestionnaires d’espaces naturels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N254" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O254" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P254" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R254" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Conservatoire du littoral pour les investissements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes d’études et de recherche&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises pour le fonctionnement&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Projets se déroulant sur le territoire géographique de la Région Sud&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S254" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U254" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V254" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/conservatoire-du-littoral</t>
+        </is>
+      </c>
+      <c r="X254" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Service Mer et Littoral &lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y254" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z254" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/conservatoire-du-littoral-1/</t>
+        </is>
+      </c>
+      <c r="AA254" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE254" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF254" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG254" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH254" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" spans="1:34" customHeight="0">
+      <c r="A255" s="1">
+        <v>165861</v>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l’exercice des missions des bénévoles de la S.N.S.M. dans le périmètre des ports et bases nautiques</t>
+        </is>
+      </c>
+      <c r="D255" s="1" t="inlineStr">
+        <is>
+          <t>Equipement de la Snsm et des clubs nautiques</t>
+        </is>
+      </c>
+      <c r="E255" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G255" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H255" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K255" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L255" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le partenariat entre la Région et la S.N.S.M. a plus de trente ans et le modèle de secours en mer porté par cette structure associative composée uniquement de bénévoles bénéficie depuis de nombreuses années du soutien de la collectivité, notamment en ce qui concerne l’équipement des 21 stations réparties sur le littoral de Provence-Alpes Côte d’Azur en supports de navigation performants et sécurisés.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; Une convention a été signée en juin 2020 qui permet notamment de faciliter l’exercice de leurs missions aux bénévoles de la S.N.S.M. dans le périmètre des ports et bases nautiques (accès à la mer, zones d’accueil, etc ...).&lt;br /&gt; Les clubs et structures nautiques sont nombreux sur le littoral de Provence-Alpes Côte d’Azur et jouent un rôle de facilitateur dans l’accès à la mer pour tous.&lt;br /&gt; Dans ce cadre, la collectivité accompagne leurs démarches d’équipement en matériel de sécurité et de navigation performants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N255" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O255" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P255" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R255" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La Société nationale de Sauvetage en Mer.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les gestionnaires de ports (collectivités, entreprises, associations, chambres consulaires).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les structures nautiques sous forme associative ainsi que les communes gestionnaires de bases nautiques municipales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Projets situés sur la zone géographique de la Région Sud.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S255" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U255" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V255" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/equipement-de-la-snsm-et-des-clubs-nautiques</t>
+        </is>
+      </c>
+      <c r="W255" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_CLUBNAU/depot/simple</t>
+        </is>
+      </c>
+      <c r="X255" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles GIORGETTI : &lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt;ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Virginie MICHEL : &lt;a href="mailto:VMICHEL&amp;#64;maregionsud.fr"&gt;VMICHEL&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y255" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z255" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/equipement-de-la-snsm-et-des-clubs-nautiques-1/</t>
+        </is>
+      </c>
+      <c r="AA255" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE255" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF255" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG255" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH255" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" spans="1:34" customHeight="0">
+      <c r="A256" s="1">
+        <v>165862</v>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>favoriser les établissements muséaux et les centres d'interprétation</t>
+        </is>
+      </c>
+      <c r="D256" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine - Plan musées et Ciap</t>
+        </is>
+      </c>
+      <c r="E256" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G256" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H256" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K256" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L256" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif vise à favoriser les établissements muséaux et les centres d&amp;#039;interprétation répondant aux attentes du public en terme de qualité scientifique et culturelle, validé par le ministère en charge de la culture.&lt;/p&gt;
+&lt;p&gt;Il permet d&amp;#039;aider les collectivités à entreprendre des investissements ambitieux en matière d&amp;#039;aménagement culturel des territoires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N256" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O256" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P256" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R256" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Collectivités territoriales (communes, intercommunalités, départements)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Association ou fondation si elle est propriétaire des murs et des collections musée de France&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Sont éligibles:&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les établissements justifiant de l’appellation Musées de France ainsi que les projets de création de Centres d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine&lt;/li&gt; 	&lt;li&gt;dans les communes ou territoires&lt;/li&gt; 	&lt;li&gt;ayant le label Villes et Pays d’art et d’histoire, délivré par le Ministère en charge de la culture&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Type de projets éligibles :&lt;/span&gt;&lt;br /&gt; &lt;strong&gt;Musées de France :&lt;/strong&gt; &lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;travaux de construction, de rénovation et d’agrandissement &lt;/li&gt; 	&lt;li&gt;opérations d&amp;#039;entretien, de restauration&lt;/li&gt; 	&lt;li&gt;mise aux normes de sécurité et d&amp;#039;accueil du public&lt;/li&gt; 	&lt;li&gt;équipement en conservation préventive&lt;/li&gt; 	&lt;li&gt;aménagement de centres de conservation &lt;/li&gt; 	&lt;li&gt;modernisation de la muséographie&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;CIAP :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;travaux de construction, de réhabilitation, d’aménagement intérieur et de scénographie pour l’exposition principale.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Études d&amp;#039;ingénierie et de muséographie-scénographie préalables aux travaux de ces deux types de lieux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S256" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U256" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V256" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-plan-musees-et-ciap</t>
+        </is>
+      </c>
+      <c r="W256" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_MUSCIAP/depot/simple</t>
+        </is>
+      </c>
+      <c r="X256" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chargée de mission Patrimoine et Musée &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Gaëlle Cuesta: &lt;a href="mailto:gcuesta&amp;#64;maregionsud.fr"&gt;gcuesta&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y256" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z256" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-plan-musees-et-ciap-1/</t>
+        </is>
+      </c>
+      <c r="AA256" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE256" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF256" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG256" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH256" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="257" spans="1:34" customHeight="0">
+      <c r="A257" s="1">
+        <v>165863</v>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les acteurs de la filière nautique</t>
+        </is>
+      </c>
+      <c r="D257" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des acteurs de la filière nautique</t>
+        </is>
+      </c>
+      <c r="E257" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G257" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H257" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K257" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L257" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il s’agit, de financer les programmes d’activités des principaux acteurs incontournables qui participent à la mise en œuvre des politiques régionales et d’accompagner les actions collectives pour le développement de l’économie, de l’emploi et la formation dans le secteur des activités maritimes.&lt;/p&gt;
+&lt;p&gt;Ces partenariats sont encadrés sous la forme de conventions qui visent à déployer les enjeux et les objectifs en lien avec les orientations stratégiques de la Région, inscrites dans le Plan climat « Gardons une COP d’avance » et ses déclinaisons telle que la stratégie régionale en faveur du nautisme, l’Opération d’Intérêt Régional Economie de la Mer ou le Plan voile.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N257" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O257" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P257" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R257" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Projets présentés par des porteurs dont l&amp;#039;activité est située en région Sud&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S257" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U257" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V257" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/accompagnement-des-acteurs-de-la-filiere-nautique</t>
+        </is>
+      </c>
+      <c r="W257" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_ACNAUTI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X257" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Gilles GIORGETTI :&lt;a href="mailto:ggiorgetti&amp;#64;maregionsud.fr"&gt; ggiorgetti&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y257" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z257" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-acteurs-de-la-filiere-nautique-1/</t>
+        </is>
+      </c>
+      <c r="AA257" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE257" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF257" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG257" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH257" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="258" spans="1:34" customHeight="0">
+      <c r="A258" s="1">
+        <v>165864</v>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la conservation, la restauration et la mise en valeur du patrimoine public</t>
+        </is>
+      </c>
+      <c r="D258" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine - Plan concerté de restauration et valorisation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E258" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G258" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H258" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K258" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L258" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Soutenir la conservation, la restauration et la mise en valeur du patrimoine public, aider les collectivités gestionnaires à mener des programmations concertées de valorisation à l’échelle d’un territoire dans un objectif de dynamisation économique et touristique.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N258" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O258" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P258" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R258" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les communes et les intercommunalités en charge du patrimoine&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les personnes publiques propriétaires d’une œuvre située sur le territoire visé par le Plan concerté ou agissant en tant que maître d’ouvrage délégué d’une autre personne publique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent porter sur un territoire pris dans sa globalité (commune, intercommunalité) et être inscrits dans des logiques de développement et d&amp;#039;aménagement du territoire. Ils doivent faire l’objet d’une planification pluriannuelle des travaux et des financements.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt; &lt;span&gt;Domaines patrimoniaux éligibles&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Architecture, décors portés, mobilier monumental et objets de propriété publique, qu&amp;#039;ils soient protégés ou non au titre des Monuments historiques, compris dans une fourchette chronologique entre le 5e siècle de notre ère et 30 ans avant le présent.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Pour les édifices protégés au titre des Monuments historiques, le plan de financement devra obligatoirement faire apparaître une participation du ministère en charge de la Culture (Direction régionale des Affaires culturelles).&lt;br /&gt; &lt;br /&gt; &lt;span&gt;Sont éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;Les opérations de conservation préventive, de restauration, de réhabilitation, de mise aux normes de sécurité&lt;/li&gt; 	&lt;li&gt; Les études de diagnostic ou expertise d&amp;#039;ingénierie patrimoniale&lt;/li&gt; 	&lt;li&gt; Pour les édifices du culte, le projet doit englober le bâti et le mobilier&lt;/li&gt; 	&lt;li&gt; Le projet doit comporter un volet de mise en valeur ou de restitution au public.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S258" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U258" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V258" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/patrimoine-plan-concerte-de-restauration-et-valorisation-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="W258" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_PCRVPR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X258" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Chef de service adjoint (Patrimoine, Traditions, Inventaire) :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pascal Guillermin: &lt;a href="mailto:pguillermin&amp;#64;maregionsud.fr"&gt;pguillermin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y258" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z258" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/patrimoine-plan-concerte-de-restauration-et-valorisation-du-patrimoine-1/</t>
+        </is>
+      </c>
+      <c r="AA258" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE258" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF258" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG258" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH258" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="259" spans="1:34" customHeight="0">
+      <c r="A259" s="1">
+        <v>165865</v>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser une pêche durable et la restauration et la conservation des ressources biologiques aquatiques</t>
+        </is>
+      </c>
+      <c r="D259" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif régional pêche aquaculture</t>
+        </is>
+      </c>
+      <c r="E259" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G259" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H259" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K259" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L259" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Il s&amp;#039;agira de :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt; Favoriser une pêche durable et la restauration et la conservation des ressources biologiques aquatiques&lt;/li&gt; 	&lt;li&gt; Encourager les activités aquacoles durables&lt;/li&gt; 	&lt;li&gt; Soutenir les mesures liées à la commercialisation et à la transformation&lt;/li&gt; 	&lt;li&gt;Accompagner l’animation et le soutien aux programmes d’action des structures professionnelles&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N259" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O259" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P259" s="1" t="inlineStr">
+        <is>
+          <t>24/05/2024</t>
+        </is>
+      </c>
+      <c r="R259" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Entreprises de pêche artisanale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;entreprises aquacoles&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;coopératives maritimes et de production&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;organisations de producteurs&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;organismes professionnels&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations regroupant des professionnels&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prud’homies de pêche&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;comités départementaux et comité régional des pêches maritimes et des élevages marins&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;collectivités et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;organismes d’étude et de recherche&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;gestionnaires de port&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Projets situés sur le territoire régional.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S259" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U259" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V259" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/dispositif-regional-peche-aquaculture</t>
+        </is>
+      </c>
+      <c r="X259" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.maregionsud.fr/contacter-la-region#"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y259" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z259" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dispositif-regional-peche-aquaculture-1/</t>
+        </is>
+      </c>
+      <c r="AA259" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE259" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF259" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG259" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH259" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="260" spans="1:34" customHeight="0">
+      <c r="A260" s="1">
+        <v>165867</v>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la prévention des déchets et à la tarification incitative</t>
+        </is>
+      </c>
+      <c r="D260" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la prévention des déchets et à la tarification incitative</t>
+        </is>
+      </c>
+      <c r="E260" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G260" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H260" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K260" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L260" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à accompagner spécifiquement les projets de prévention des déchets qui ciblent des gisements prioritaires, les projets d&amp;#039;économie circulaire, la généralisation de la redevance spéciale et la mise en œuvre de la tarification incitative.&lt;/p&gt;
+&lt;div&gt;&lt;p&gt;Vous avez déposé une demande &lt;u&gt;avant le 1er octobre 2024&lt;/u&gt; ?&lt;br /&gt; &lt;a href="https://subventionsenligne.maregionsud.fr/" rel="noreferrer" target="_blank"&gt;Accédez à la plateforme de suivi&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N260" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Risques naturels
+Qualité de l'air
+Biodiversité
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O260" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P260" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2024</t>
+        </is>
+      </c>
+      <c r="R260" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités qui portent des projets de préventions des déchets et/ou de déploiement de la tarification incitative ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les collectivités, entreprises et associations qui portent des projets d&amp;#039;économie circulaire.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; 	&lt;li&gt;Les projets portés par une personne morale de droit privé pour gérer ses propres déchets ne sont pas éligibles.&lt;/li&gt; 	&lt;li&gt;Les projets de tri à la source des biodéchets sont gérés dans un autre dispositif.&lt;/li&gt; 	&lt;li&gt;Le taux d&amp;#039;intervention est modulé en fonction de la qualité technique du projet, de sa pertinence territoriale, des impacts attendus et des objectifs fixés.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S260" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U260" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V260" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/soutien-prevention-dechets-et-tarification-incitative</t>
+        </is>
+      </c>
+      <c r="X260" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bassin Azuréen: &lt;a href="mailto:dnakache&amp;#64;maregionsud.fr"&gt;dnakache&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:dfrequelin&amp;#64;maregionsud.fr"&gt;dfrequelin&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Alpin: &lt;a href="mailto:mlraynaud&amp;#64;maregionsud.fr"&gt;mlraynaud&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mallix&amp;#64;maregionsud.fr"&gt;mallix&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Provençal: &lt;a href="mailto:ogairaldi&amp;#64;maregionsud.fr"&gt;ogairaldi&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:mtourniaire&amp;#64;maregionsud.fr"&gt;mtourniaire&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Bassin Rhodanien: &lt;a href="mailto:npouteau&amp;#64;maregionsud.fr"&gt;npouteau&amp;#64;maregionsud.fr&lt;/a&gt; / &lt;a href="mailto:yknoppers&amp;#64;maregionsud.fr"&gt;yknoppers&amp;#64;maregionsud.fr&lt;/a&gt;&lt;br /&gt; Projets économie circulaire: &lt;a href="mailto:gdaude&amp;#64;maregionsud.fr"&gt;gdaude&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y260" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z260" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-prevention-des-dechets-et-a-la-tarification-incitative-1/</t>
+        </is>
+      </c>
+      <c r="AA260" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE260" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF260" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG260" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH260" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="261" spans="1:34" customHeight="0">
+      <c r="A261" s="1">
+        <v>165868</v>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Aider les investissements des lycées agricoles publics</t>
+        </is>
+      </c>
+      <c r="D261" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux investissements des lycées agricoles publics</t>
+        </is>
+      </c>
+      <c r="E261" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G261" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H261" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K261" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L261" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud est fortement mobilisée sur la formation des professionnels agricoles de demain. Pour cela, elle s&amp;#039;attache à avoir des exploitations agricoles vitrines dans les lycées agricoles régionaux, afin que ces exploitations soient des supports pédagogiques pertinents pour la valorisation, la mise en pratique et la diffusion des innovations de l&amp;#039;agriculture de demain, durable d&amp;#039;un point de vue environnemental, social et économique.&lt;/p&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N261" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O261" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P261" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="R261" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Lycées agricoles publics de la région Sud.&lt;/p&gt;&lt;p&gt;Investissements en matériels, équipements et aménagements spécifiques agricoles nécessaires à l’activité agricole de l’exploitation.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;La DRAAF, Service régional de la formation et du développement, pôle animation des établissements, se charge de la coordination des demandes des lycées publics. &lt;/li&gt; 	&lt;li&gt;Le dossier devra être déposé en ligne.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S261" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U261" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V261" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-investissements-lycees-agricoles</t>
+        </is>
+      </c>
+      <c r="W261" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_LYCEAGRI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X261" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alexandre BOTELLA &lt;br /&gt; Service Souveraineté Alimentaire&lt;br /&gt; &lt;a href="mailto:abotella&amp;#64;maregionsud.fr"&gt;abotella&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y261" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z261" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-investissements-des-lycees-agricoles-publics-1/</t>
+        </is>
+      </c>
+      <c r="AA261" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE261" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF261" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG261" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH261" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="262" spans="1:34" customHeight="0">
+      <c r="A262" s="1">
+        <v>165869</v>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la construction, la rénovation ou l’équipement de solutions d’hébergements collectifs</t>
+        </is>
+      </c>
+      <c r="D262" s="1" t="inlineStr">
+        <is>
+          <t>Sud saisonniers</t>
+        </is>
+      </c>
+      <c r="E262" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G262" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H262" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K262" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L262" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes une entreprise ou une collectivité et vous rencontrez des difficultés liées à l&amp;#039;accueil de travailleurs saisonniers ? Avec Sud Saisonniers, la Région Sud apporte son soutien à la construction, la rénovation ou l’équipement de solutions d’hébergements collectifs adaptés par l&amp;#039;attribution d&amp;#039;une subvention comprise entre 20 000 et 400 000 euros par projet.&lt;/p&gt; &lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les employeurs privés et publics de Provence-Alpes-Côte d&amp;#039;Azur porteurs de projets collectifs faisant l’objet d’accords de partenariat ou donnant lieu à la création de sociétés communes dédiées (ex : SCIC) ;&lt;/li&gt; 	&lt;li&gt;les communes et Établissements Publics de Coopération Intercommunale (EPCI) dans le cadre d’un partenariat avec les employeurs de leur territoire.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les projets individuels portés par un unique employeur dans le but de loger ses propres salariés saisonniers.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Projets éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;construction ou réhabilitation de logements (ouvert également à des formes d’habitat innovantes) ;&lt;/li&gt; 	&lt;li&gt;aménagement d’espaces d’accueil offrant des services de qualité aux saisonniers.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Si le projet est porté par un organisme de logement social, il devra :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;être intégré au contrat &lt;a&gt;Nos territoires d’abord &lt;/a&gt; signé entre la Région et l’Etablissement Public de Coopération Intercommunale (EPCI) ;&lt;/li&gt; 	&lt;li&gt;répondre aux objectifs fixés par le dispositif &amp;#34;Accompagner l’aménagement durable dans les politiques territoriales de la Région Provence-Alpes-Côte d’Azur&amp;#34; ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans ce cas de figure, Sud Saisonniers pourra être sollicité afin de financer les équipements destinés à améliorer le confort de saisonniers tels que des espaces de restauration collective, de coworking, de laveries ou actions innovantes permettant l&amp;#039;aménagement d&amp;#039;espaces d&amp;#039;accueil dédiés de qualité.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Dans les deux cas, les structures candidates devront réunir de manière cumulative les conditions suivants :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;répondre à un déficit d’offre de logements existants adaptés aux travailleurs saisonniers sur le territoire visé ;&lt;/li&gt; 	&lt;li&gt;accueillir en priorité des travailleurs saisonniers issus du secteur touristique (restauration, hôtellerie indépendante, gestion d’infrastructures touristiques et groupement d’entreprises touristiques en priorité indépendantes) : 	&lt;ul&gt; 		&lt;li&gt;les projets pourront être mixtes en prenant également en compte les besoins des travailleurs agricoles ou du bâtiment&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;assurer les services nécessaires au confort des usagers (accessibilité du site, cuisine, laverie, espaces communs, proximité des transports en commun) ;&lt;/li&gt; 	&lt;li&gt;proposer un loyer modéré compatible avec la rémunération des travailleurs saisonniers : le loyer ne devra pas dépasser le &lt;a href="https://www.anil.org/aj-plafonds-ressources-2024-logement-social/"&gt;plafond de ressources PLUS&lt;/a&gt; (Prêt Locatif à Usage Social) fixé chaque année par arrêté ministériel ;&lt;/li&gt; 	&lt;li&gt;garantir une capacité d’accueil minimale de 10 personnes ;&lt;/li&gt; 	&lt;li&gt;proposer une gestion locative adaptée et un modèle d’exploitation viable économiquement ;&lt;/li&gt; 	&lt;li&gt;justifier d’une adhésion au projet et d’une implication financière des employeurs du territoire (en investissement et/ou en fonctionnement).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Dépenses éligibles (non exhaustif) :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les dépenses de maitrise d’œuvre et d’études pré-opérationnelles (ingénierie financière et juridique, scénarios de programmation, etc.) ;&lt;/li&gt; 	&lt;li&gt;les coûts d&amp;#039;acquisition de terrains ou de bâtiments ;&lt;/li&gt; 	&lt;li&gt;les dépenses d’aménagement du foncier pour accueillir ces opérations ;&lt;/li&gt; 	&lt;li&gt;les coûts des travaux liés au projet (rénovation, construction) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition et l’installation d’habitat innovant ou modulaire ;&lt;/li&gt; 	&lt;li&gt;l&amp;#039;achat de mobilier et équipements nécessaires à l&amp;#039;aménagement des logements et des espaces communs ;&lt;/li&gt; 	&lt;li&gt;les investissements visant à améliorer l&amp;#039;efficacité énergétique des bâtiments.&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N262" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O262" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P262" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2024</t>
+        </is>
+      </c>
+      <c r="R262" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Sont éligibles : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les employeurs privés et publics de Provence-Alpes-Côte d&amp;#039;Azur porteurs de projets collectifs faisant l’objet d’accords de partenariat ou donnant lieu à la création de sociétés communes dédiées (ex : SCIC) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les communes et Établissements Publics de Coopération Intercommunale (EPCI) dans le cadre d’un partenariat avec les employeurs de leur territoire.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Sont exclus :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les projets individuels portés par un unique employeur dans le but de loger ses propres salariés saisonniers.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;Projets éligibles :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;construction ou réhabilitation de logements (ouvert également à des formes d’habitat innovantes) ;&lt;/li&gt; 	&lt;li&gt;aménagement d’espaces d’accueil offrant des services de qualité aux saisonniers.&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Si le projet est porté par un organisme de logement social, il devra :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;être intégré au contrat &lt;a&gt;Nos territoires d’abord &lt;/a&gt; signé entre la Région et l’Etablissement Public de Coopération Intercommunale (EPCI) ;&lt;/li&gt; 	&lt;li&gt;répondre aux objectifs fixés par le dispositif &amp;#34;Accompagner l’aménagement durable dans les politiques territoriales de la Région Provence-Alpes-Côte d’Azur&amp;#34; ;&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;Dans ce cas de figure, Sud Saisonniers pourra être sollicité afin de financer les équipements destinés à améliorer le confort de saisonniers tels que des espaces de restauration collective, de coworking, de laveries ou actions innovantes permettant l&amp;#039;aménagement d&amp;#039;espaces d&amp;#039;accueil dédiés de qualité.&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;Dans les deux cas, les structures candidates devront réunir de manière cumulative les conditions suivants :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;répondre à un déficit d’offre de logements existants adaptés aux travailleurs saisonniers sur le territoire visé ;&lt;/li&gt; 	&lt;li&gt;accueillir en priorité des travailleurs saisonniers issus du secteur touristique (restauration, hôtellerie indépendante, gestion d’infrastructures touristiques et groupement d’entreprises touristiques en priorité indépendantes) : 	&lt;ul&gt; 		&lt;li&gt;les projets pourront être mixtes en prenant également en compte les besoins des travailleurs agricoles ou du bâtiment&lt;/li&gt; 	&lt;/ul&gt; 	&lt;/li&gt; 	&lt;li&gt;assurer les services nécessaires au confort des usagers (accessibilité du site, cuisine, laverie, espaces communs, proximité des transports en commun) ;&lt;/li&gt; 	&lt;li&gt;proposer un loyer modéré compatible avec la rémunération des travailleurs saisonniers : le loyer ne devra pas dépasser le &lt;a href="https://www.anil.org/aj-plafonds-ressources-2024-logement-social/"&gt;plafond de ressources PLUS&lt;/a&gt; (Prêt Locatif à Usage Social) fixé chaque année par arrêté ministériel ;&lt;/li&gt; 	&lt;li&gt;garantir une capacité d’accueil minimale de 10 personnes ;&lt;/li&gt; 	&lt;li&gt;proposer une gestion locative adaptée et un modèle d’exploitation viable économiquement ;&lt;/li&gt; 	&lt;li&gt;justifier d’une adhésion au projet et d’une implication financière des employeurs du territoire (en investissement et/ou en fonctionnement).&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;span&gt;Dépenses éligibles (non exhaustif) :&lt;/span&gt;&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;les dépenses de maitrise d’œuvre et d’études pré-opérationnelles (ingénierie financière et juridique, scénarios de programmation, etc.) ;&lt;/li&gt; 	&lt;li&gt;les coûts d&amp;#039;acquisition de terrains ou de bâtiments ;&lt;/li&gt; 	&lt;li&gt;les dépenses d’aménagement du foncier pour accueillir ces opérations ;&lt;/li&gt; 	&lt;li&gt;les coûts des travaux liés au projet (rénovation, construction) ;&lt;/li&gt; 	&lt;li&gt;l’acquisition et l’installation d’habitat innovant ou modulaire ;&lt;/li&gt; 	&lt;li&gt;l&amp;#039;achat de mobilier et équipements nécessaires à l&amp;#039;aménagement des logements et des espaces communs ;&lt;/li&gt; 	&lt;li&gt;les investissements visant à améliorer l&amp;#039;efficacité énergétique des bâtiments.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;span&gt;Demande en ligne :&lt;/span&gt;&lt;/p&gt;
+&lt;p&gt;Au préalable, les structures candidates doivent échanger auprès des services de la Région afin de vérifier l’éligibilité au dispositif régional et échanger sur les objectifs du projet et les moyens qui y seront consacrés.&lt;/p&gt;
+&lt;p&gt;Service Tourisme, Economie Sociale et Solidaire, Economie de Proximité &lt;br /&gt; &lt;a href="mailto:tourisme&amp;#64;maregionsud.fr"&gt;tourisme&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;Si le projet est recevable, la mobilisation de l’assistance à maîtrise d’ouvrage pourra être demandé pour accompagner les porteurs dans la définition de leur projet et déposer leur dossier de demande de subvention sur la plateforme régionale avant le démarrage des acquisitions liées au projet.&lt;/p&gt;
+&lt;p&gt;Le porteur devra créer ou se connecter à son compte puis effectuer sa demande de subvention. Les pièces justificatives nécessaires à l’instruction du dossier doivent être jointes directement dans le dossier dématérialisé.&lt;/p&gt;
+&lt;p&gt;Les dossiers peuvent être déposés tout au long de l&amp;#039;année. Leur analyse sera faite au fil de l&amp;#039;eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S262" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U262" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V262" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/sud-saisonniers</t>
+        </is>
+      </c>
+      <c r="X262" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Service Relations Entreprises et Usagers :&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Permanence téléphonique d&lt;strong&gt;u lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00&lt;/strong&gt; au&lt;a href="tel:0805805145"&gt; &lt;strong&gt;0 805 805 145&lt;/strong&gt;&lt;/a&gt; (services et appels gratuits)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y262" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z262" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sud-saisonniers/</t>
+        </is>
+      </c>
+      <c r="AA262" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE262" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF262" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG262" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH262" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="263" spans="1:34" customHeight="0">
+      <c r="A263" s="1">
+        <v>165871</v>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la réalisation de Plan d'Occupation Pastorale Intercommunal</t>
+        </is>
+      </c>
+      <c r="D263" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la réalisation de Plan d'Occupation Pastorale Intercommunal</t>
+        </is>
+      </c>
+      <c r="E263" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G263" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H263" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K263" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L263" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le POPI (Plan d’Occupation Pastorale Intercommunale), est conçu comme un outil de concertation visant à dynamiser le pastoralisme à l’échelle des intercommunalités. Ce plan vise à donner plus de visibilité au pastoralisme (cartographie des territoires pastoraux, fiches individuelles des éleveurs, plan d&amp;#039;actions) tout en confortant son poids économique,&lt;br /&gt; social et territorial.&lt;/p&gt;
+&lt;p&gt;La première étape du POPI est la réalisation, sous forme d’enquêtes individuelles, d’un état des lieux précis des exploitations et des territoires pastoraux de chaque éleveur des communes (éleveur local ou transhumant), des périodes d’utilisation, des modes de gestion et des principales contraintes de chaque exploitation. La seconde étape du POPI vise à élaborer une Charte Pastorale Intercommunale par le biais d’un important travail de concertation avec les élus locaux, d’une part, et d’ateliers thématiques avec les élus, les éleveurs et les partenaires techniques impliqués sur le territoire, d’autre part.&lt;/p&gt;
+&lt;p&gt;Le POPI définira les enjeux et déclinera des actions spécifiques ainsi qu’un plan d&amp;#039;actions pastoral (visant à synthétiser les actions de chaque enjeu en les priorisant, en proposant des partenaires et en définissant les moyens nécessaires à engager).&lt;/p&gt;
+&lt;p&gt;Les résultats attendus portent sur la mise en valeur de l&amp;#039;importance de l&amp;#039;activité pastorale et ses bénéfices pour le territoire, sur la traduction d’actions afin de maintenir et développer le pastoralisme, dont notamment la préservation des zones pastorales via les documents d&amp;#039;urbanisme.&lt;/p&gt;
+&lt;p&gt;L’élaboration de cet outil permettra d’enclencher, de définir une politique de soutien du pastoralisme par la mise en oeuvre d’actions concrètes et adaptées aux besoins du territoire.&lt;/p&gt;&lt;ul&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N263" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Agriculture et agroalimentaire
+Equipement public
+Bâtiments et construction
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O263" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P263" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="R263" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités territoriales et leurs groupements.&lt;/p&gt;&lt;ul&gt; 	&lt;li&gt;Les travaux d’élaboration de POPI devront être conduits par un organisme reconnu sur le champ de l’expertise pastorale.&lt;/li&gt; 	&lt;li&gt;Les usagers des espaces considérés devront être associés à la réflexion dès l’entame des travaux, avec des temps de restitution, à prévoir tout au long du déroulement du processus d’élaboration du Plan d’occupation Pastorale Intercommunale.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Déposer sa demande 3 mois avant le démarrage du travail d&amp;#039;expertise sur le Portail des Aides.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S263" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U263" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V263" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/popi</t>
+        </is>
+      </c>
+      <c r="W263" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_FS_POPI/depot/simple</t>
+        </is>
+      </c>
+      <c r="X263" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Isaline Besnier - Chargée de mission élevage et pastoralisme&lt;br /&gt; &lt;a href="mailto:ibesnier&amp;#64;maregionsud.fr"&gt;ibesnier&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y263" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z263" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-a-la-realisation-de-plan-d-occupation-pastorale-intercommunal/</t>
+        </is>
+      </c>
+      <c r="AA263" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE263" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF263" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG263" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH263" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="264" spans="1:34" customHeight="0">
+      <c r="A264" s="1">
+        <v>165873</v>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Aider aux investissements des lycées agricoles privés et maisons familiales rurales</t>
+        </is>
+      </c>
+      <c r="D264" s="1" t="inlineStr">
+        <is>
+          <t>Aide aux investissements des lycées agricoles privés et maisons familiales rurales</t>
+        </is>
+      </c>
+      <c r="E264" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G264" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H264" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K264" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L264" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Sud est fortement mobilisée sur la formation des professionnels agricoles de demain. Pour cela, elle s&amp;#039;attache à avoir des exploitations agricoles vitrines dans les lycées agricoles régionaux et les maisons familiales rurales, afin que ces outils soient des supports pédagogiques pertinents pour la valorisation, la mise en pratique et la diffusion des innovations de l&amp;#039;agriculture de demain, durable d&amp;#039;un point de vue environnemental, social et économique.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N264" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O264" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P264" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2024</t>
+        </is>
+      </c>
+      <c r="R264" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Lycées agricoles privés régionaux ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;maisons familiales rurales régionaux.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Investissements en matériels, équipements et aménagements spécifiques.&lt;/p&gt; &lt;ul&gt; 	&lt;li&gt;Le CNEAP se charge de la coordination des demandes des lycées agricoles privés.&lt;/li&gt; 	&lt;li&gt;Le réseau régional Maisons Familiales Rurales se charge de la coordination des demandes des Maisons Familiales Rurales.&lt;/li&gt; 	&lt;li&gt;Le dossier doit ensuite être déposé sur la plateforme AIDEN &lt;a href="https://entreprises.maregionsud.fr/aides-et-appels-a-projet"&gt;Aides et Appels à projet - Entreprise (maregionsud.fr)&lt;/a&gt;&lt;/li&gt; &lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S264" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U264" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V264" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/aide-aux-investissements-des-lycees-agricoles-prives-et-maisons-familiales-rurales</t>
+        </is>
+      </c>
+      <c r="W264" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_INVESTAGR/depot/simple</t>
+        </is>
+      </c>
+      <c r="X264" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Alexandre BOTELLA &lt;br /&gt; Service Souveraineté Alimentaire&lt;br /&gt; &lt;a href="mailto:abotella&amp;#64;maregionsud.fr"&gt;abotella&amp;#64;maregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y264" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z264" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-aux-investissements-des-lycees-agricoles-prives-et-maisons-familiales-rurales-1/</t>
+        </is>
+      </c>
+      <c r="AA264" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE264" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF264" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG264" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH264" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="265" spans="1:34" customHeight="0">
+      <c r="A265" s="1">
+        <v>165874</v>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Développer des infrastructures cyclables de façon massive</t>
+        </is>
+      </c>
+      <c r="D265" s="1" t="inlineStr">
+        <is>
+          <t>Le Sud à vélo : Aménagements pour desserte d’équipements</t>
+        </is>
+      </c>
+      <c r="E265" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G265" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H265" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K265" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L265" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif est de développer des infrastructures cyclables de façon massive pour qu’une plus grande part des trajets du quotidien s’effectuent à vélo. Le dispositif consiste pour la Région à apporter un soutien financier aux porteurs de projets qui développent des aménagements cyclables autour d’établissements et de pôles qu’elle considère prioritaires et pour lesquels l’accessibilité à vélo doit être encouragée et facilitée. Il s’agit :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;des gares (ferroviaires et routières du réseau Zou !) ;&lt;/li&gt; 	&lt;li&gt;des établissements d’enseignement et de formation régionaux ;&lt;/li&gt; 	&lt;li&gt;des équipements et pôles dits structurants pour un territoire (définis dans les Contrats opérationnels de Mobilité).&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt; &lt;/ul&gt; &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N265" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O265" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P265" s="1" t="inlineStr">
+        <is>
+          <t>20/09/2024</t>
+        </is>
+      </c>
+      <c r="R265" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les Départements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les communes et leurs groupements&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les syndicats d’aménagement ou intercommunaux et autres organismes publics (société publique locale d’aménagement, établissement public)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critère 1 :&lt;br /&gt; appartenir à un itinéraire de schéma vélo ou Plan de Mobilité ou Plan de mobilité simplifié ou document équivalent figurant des itinéraires cyclables . Un rabattement entre un itinéraire vélo et l’équipement à desservir constitue également un projet éligible.&lt;br /&gt; &lt;br /&gt; Critère 2 :&lt;/p&gt;
+&lt;ul&gt; 	&lt;li&gt;desservir une gare (ferroviaire et routière) ou un établissement scolaire sous compétence régionale (sans obligatoirement figurer au Contrat opérationnel de mobilité).&lt;/li&gt; 	&lt;li&gt;desservir des équipements identifiés dans le cadre des Contrats opérationnels de mobilité – COM : pôle touristique, zone d&amp;#039;emploi, pôle sportif, hôpital, groupe scolaire, collège ...&lt;/li&gt; &lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt; Eligibilité cumulative aux critères 1 et 2 et respect des recommandations techniques (CEREMA, Code de la Route, ISSR ...)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S265" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U265" s="1" t="inlineStr">
+        <is>
+          <t>Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="V265" s="1" t="inlineStr">
+        <is>
+          <t>https://www.maregionsud.fr/vos-aides/detail/amenagements-cyclables-le-sud-a-velo</t>
+        </is>
+      </c>
+      <c r="W265" s="1" t="inlineStr">
+        <is>
+          <t>https://aidesenligne.maregionsud.fr/aides/#/crsud/connecte/F_S_I_SUDVELO/depot/simple</t>
+        </is>
+      </c>
+      <c r="X265" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Allo Région Sud&lt;/strong&gt;&lt;br /&gt; Tel : &lt;a href="tel:0491575757"&gt;04 91 57 57 57&lt;/a&gt;&lt;br /&gt; Mail : &lt;a href="mailto:contact&amp;#64;alloregionsud.fr"&gt;contact&amp;#64;alloregionsud.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y265" s="1" t="inlineStr">
+        <is>
+          <t>webpresse@maregionsud.fr</t>
+        </is>
+      </c>
+      <c r="Z265" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/le-sud-a-velo-amenagements-pour-desserte-d-equipements/</t>
+        </is>
+      </c>
+      <c r="AA265" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE265" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF265" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG265" s="1" t="inlineStr">
+        <is>
+          <t>23/02/2026</t>
+        </is>
+      </c>
+      <c r="AH265" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>