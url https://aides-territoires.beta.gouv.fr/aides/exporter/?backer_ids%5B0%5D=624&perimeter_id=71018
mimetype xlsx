--- v0 (2026-02-27)
+++ v1 (2026-04-19)
@@ -263,1555 +263,99 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>93900</v>
+        <v>163767</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Développer la chaleur renouvelable - Prime Chaleur d'Avenir</t>
+          <t>Renforcer l’appui en ingénierie auprès des collectivités ligériennes</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>guichet unique de l’ingénierie territoriale ligérienne</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>SIEL-Territoire d’énergie Loire
-[...1460 lines deleted...]
-          <t>ADEME
+          <t>DDT de la Loire
+Conseil départemental de la Loire
+Commissariat du Massif Central
+Office Français de la Biodiversité (OFB)
+ADEME
 Agence Nationale de l'Habitat (ANAH)
 Agences de l'eau
 Agence nationale de la cohésion des territoires (ANCT)
 ALEC 42 - Agence Locale de l'Energie et du Climat
 Agence Nationale pour la Rénovation Urbaine (ANRU)
 SIEL-Territoire d’énergie Loire
 Banque des Territoires
-Cerema
-[...6 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
+Cerema</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 &lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;préfet
 de la Loire &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 le délégué territorial de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’ANCT&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 assisté d&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;e
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;cinq&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
 délégués territoriaux adjoints : le secrétaire général de
 la préfecture, les deux sous-préfets &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;de
 Montbrison et de Roanne&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
 le directeur départemental des territoires et la directrice
 départementale de l’emploi, du travail et des solidarités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;I&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ls
 sont les premiers interlocuteurs des maires et présidents
 d’intercommunalité pour toute question relative à l’ingénierie.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Les
 collectivités territoriales ont régulièrement besoin du soutien de
 l’État pour développer leurs projets : une aide financière
 mais aussi une aide en ingénierie. L’ingénierie est l’ensemble
 des prestations intellectuelles pour répondre aux questionnements
 autour de ces projets. Elle couvre les aspects technique,
 réglementaire, financier, juridique, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’offre
@@ -1853,193 +397,1649 @@
 vite.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
 chef de file mettra en œuvre la solution retenue ou en assurera le
 pilotage ou le suivi. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Plusieur&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;s
 ressources &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;seront
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;utilisées :
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;les
 marchés à bons de commande de l’ANCT ; les appuis sur mesure
 de l’ANCT ; la &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;mesure
 ingénierie du fonds vert ; &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;appui
 des administrations centrales, des établissements publics &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ou
 bien &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;du
 Conseil départemental. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Certaines figurent déjà sur la plateforme &lt;em&gt;aides-territoires&lt;/em&gt;. La
 solution pourra être une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 directe d’un des membres du guichet unique, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;un
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;groupe
 de travail pour traiter des thématiques multiples, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;la
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 d’un tiers prise en charge par un des membres du guichet unique,
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;une
 participation&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
 financière à une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;opératio&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;n
 dont la collectivité est maître d’ouvrage, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p align="justify"&gt;
 &lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Toutes
 les collectivités territoriales ligériennes s&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ont
 éligibles : les communes, les intercommunalités, leurs
 groupements et le Conseil départemental de la Loire.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’objet
 de la prestation intellectuelle &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;doit
 relever de la compétence, éventuellement partagée, de la
 collectivité territoriale &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;qui
 la demande.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’éligibilité
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
 &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;examinée
 au cas par cas en fonction du dispositif d’appui retenu pour
 répondre à la demande de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
 intellectuelle&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
 &lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Cet
 appui respecte le principe de subsidiarité.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.loire.gouv.fr/Services-de-l-Etat/Agriculture.-environnement.-amenagement-et-logement/Direction-Departementale-des-Territoires</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.loire.gouv.fr/Actions-de-l-Etat/Collectivites-locales/Guide-de-l-ingenierie-territoriale2/Guide-de-l-ingenierie-territoriale</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ingenierie&amp;#64;loire.gouv.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>michel.poiret@loire.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-lappui-en-ingenierie-aupres-des-collectivites-ligeriennes/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>DDT de la Loire</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>14/10/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>141761</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un projet d'installation solaire photovoltaïque</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;une compétence optionnelle, deux solutions sont à disposition des collectivités pour mettre en place leur installation solaire photovoltaïque avec le syndicat :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Faire un transfert de compétences de la collectivité vers le syndicat afin que le SIEL-Territoire d&amp;#039;énergie Loire assure l&amp;#039;investissement et réalise le projet à la place de la collectivité. &lt;/li&gt;
+ &lt;li&gt;
+  Faire appel au syndicat pour être accompagné dans son projet d&amp;#039;un point de vue technique, administratif et décisionnel lorsque la commune souhaite rester maître d&amp;#039;ouvrage.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Électricité renouvelable :
+ &lt;br /&gt;
+ Thierry Suchel
+ &lt;br /&gt;
+ suchel&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 53 92
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9701-mettre-en-place-un-projet-dinstallation-solai/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>141760</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier des meilleurs prix du marché (électricité, gaz naturel et/ou bois-énergie)</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire organise des groupements d&amp;#039;achats d&amp;#039;énergies pour faire bénéficier les adhérents à la compétence des meilleurs prix de l&amp;#039;énergie.
+ &lt;br /&gt;
+ Adhérer au groupement de commandes permet également d&amp;#039;apporter une sécurité technique et juridique pour les procédures d&amp;#039;appels d&amp;#039;offres.
+ &lt;br /&gt;
+ Le syndicat est un service public local qui agit dans l&amp;#039;intérêt des consommateurs d&amp;#039;énergies, en apportant son expertise de manière indépendante et neutre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://te42.fr</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Patrick Mounier&lt;br /&gt;mounier&amp;#64;siel42.fr&lt;br /&gt;04 77 43 89 16&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/196f-beneficier-des-meilleurs-prix-du-marche-elect/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>141759</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Gérer vos données (cadastre, éclairage public, adressage)</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui sommes-nous ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que Géoloire42 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a mis en place un SIG web départemental nommé Géoloire42 – avec des «applications métiers» dédiées – permettant aux collectivités d&amp;#039;accéder en ligne à l&amp;#039;ensemble de leurs données en matière de cadastre, d&amp;#039;éclairage public et d&amp;#039;adressage. Il est issu d&amp;#039;une démarche participative associant les collectivités adhérentes au SIEL-Territoire d&amp;#039;énergie Loire et des acteurs majeurs de l&amp;#039;aménagement du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Technologies numériques et numérisation
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>http://te42.fr</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accueil du SIEL-Territoire d&amp;#039;énergie Loire
+ &lt;br /&gt;
+ 04 77 43 89 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f3c5-gerer-vos-donnees-cadastre-eclairage-public-a/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>141758</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Choisir des objets connectés au service de votre collectivité</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui sommes-nous ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que le réseau d&amp;#039;objets connectés ROC42 ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire propose à ses adhérents et à des tiers non adhérents un réseau d&amp;#039;objets connectés ROC42. C&amp;#039;est un réseau radio bas débit départemental permettant dès aujourd&amp;#039;hui des usages connectés au travers de l&amp;#039;utilisation de capteurs dans le cadre d&amp;#039;une démarche innovante. ROC42 s&amp;#039;intègre dans un nouveau paradigme, celui d&amp;#039;un territoire intelligent et durable rendu possible grâce à une technologie sobre en énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ ROC42 a pour vocation de couvrir intégralement le territoire ligérien, grâce aux passerelles posées principalement sur les sites publics, propriétés des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Equipement public
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Coût forfaitaire annuel en fonction du nombre d&amp;#039;habitants concernés dans la commune ou l&amp;#039;EPCI &amp;#43; coût mensuel selon le nombre de capteurs à installer.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Franck RUARD&lt;br /&gt;
+ ruard&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 89 11
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfb8-choisir-des-objets-connectes-au-service-de-vo/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>141755</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Exploiter une borne de recharge Eborn pour véhicules électriques et hybrides rechargeables</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui sommes-nous ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que le réseau eborn ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le réseau eborn compte 1200 bornes publiques de recharge accélérée et rapide réparties sur 11 départements des régions Auvergne-Rhône-Alpes et Provence-Alpes-Côte d&amp;#039;Azur. Chaque borne est équipée de deux points de charge. Le réseau eborn compte ainsi près de 2 400 points de charge ouverts au public. C&amp;#039;est une compétence optionnelle à la carte pour les collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2020, la gestion opérationnelle du réseau Eborn est confiée à un prestataire, la société Easy Charge, filiale du Groupe Vinci dédiée à la mobilité électrique. Easy Charge a pour mission d&amp;#039;assurer le développement, l&amp;#039;exploitation et la maintenance du parc de bornes actuel et à venir, en collaboration étroite avec le SIEL-Territoire d&amp;#039;énergie Loire. Le SIEL-Territoire d&amp;#039;énergie Loire assure le contrôle de cette délégation de service public pour le territoire ligérien. Les usagers du réseau peuvent trouver davantage d&amp;#039;informations sur eborn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût de raccordement électrique de la borne et la cotisation annuelle sont à la charge de la commune et/ou de l&amp;#039;EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://te42.fr</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Anaïs PEIGNET&lt;br /&gt;
+ peignet&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 89 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7377-installer-une-borne-de-recharge-eborn-pour-ve/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>130994</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la rénovation de l'éclairage public</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre d&amp;#039;une compétence optionnelle, le SIEL-Territoire d&amp;#039;Energie Loire assure les travaux neufs, la maintenance et le contrôle des factures d&amp;#039;énergie liés à l&amp;#039;éclairage public pour les collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est donc le SIEL-Territoire d&amp;#039;énergie Loire qui assure la maîtrise d&amp;#039;ouvrage des nouveaux équipements et qui gère la maintenance avec des entreprises spécialisées. Pour les collectivités, ce fonctionnement permet de bénéficier d&amp;#039;un interlocuteur unique dans le cadre d&amp;#039;une action départementale homogène.
+  Celles-ci peuvent en outre choisir les équipements qu&amp;#039;elles souhaitent (design, budget, etc.) tout en bénéficiant de
+  l&amp;#039;expertise technique et du suivi de chantier par le SIEL-Territoire d&amp;#039;énergie Loire.&lt;/p&gt;
+&lt;p&gt;
+ Grâce à cette solidarité territoriale, le SIEL-Territoire d&amp;#039;énergie Loire mutualise des moyens, apporte son concours financier et offre le même service à toutes les communes de la Loire. En effet, chaque année un taux d&amp;#039;aide est votée en fonction d&amp;#039;un classement des communes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ sous adhésion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacts SIEL-TE Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Responsables :
+&lt;/p&gt;
+&lt;p&gt;
+ -  Pôle SUD Nicolas Brignon - brignon&amp;#64;siel42.fr - 04. 77 43.85.77
+&lt;/p&gt;
+&lt;p&gt;
+ -  Pôle NORD Mickaël EPINAT - epinat&amp;#64;siel42.fr - 04 77 42 10 74
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/707f-accompagner-la-renovation-de-leclairage-publi/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>130993</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour son projet de Bois-Énergie</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre collectivité a un projet bois énergie, le SIEL-TE peut vous accompagner dans sa réalisation ou, par transfert de compétences, assurer la maîtrise d&amp;#039;ouvrage. Dans ce cas-là, une commune ou un groupement de communes n&amp;#039;a pas à porter l&amp;#039;investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4 SOLUTIONS POUR MONTER UN PROJET BOIS-ÉNERGIE AVEC LE SIEL-TE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MAÎTRISE D&amp;#039;OUVRAGE DÉLÉGUÉE - TRANSFERT DE COMPÉTENCE «PRODUCTION ET DISTRIBUTION DE CHALEUR»
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par transfert de compétences de la collectivité, le SIEL-TE est chargé des études et de la réalisation des travaux du projet. Il perçoit, en lieu et place de la collectivité, les subventions éventuellement attribuées par les différents financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ Les ouvrages ainsi réalisés restent la propriété du SIEL-TE pendant 20 ans, qui en assure l&amp;#039;entretien et les loue à la collectivité. Une contribution est appelée pendant 20 ans sous forme de loyer et comprend une participation de la collectivité permettant d&amp;#039;atteindre 100% du montant HT des études et travaux, les frais liés à l&amp;#039;entretien spécialisé et une provision pour le remplacement du matériel en cas de casse.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité continue de s&amp;#039;impliquer dans le projet puisque l&amp;#039;achat des différents combustibles et fuides (bois, appoint, électricité, eau, téléphone) reste à sa charge. La collectivité facture la chaleur à ses abonnés, le cas échéant.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités : 100 € /an &amp;#43; contribution «loyer» selon projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  VENTE DE CHALEUR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du transfert de compétence «Production et distribution de chaleur», le SIEL-TE peut, dans certains cas, proposer la vente de chaleur et ainsi gérer de A à Z le fonctionnement de la chaufferie.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, l&amp;#039;achat des différents combustibles et fluides (bois, appoint, électricité, eau, téléphone), ainsi que les charges de fonctionnement (maintenance, exploitation et renouvellement du matériel) sont à la charge du SIEL-TE qui vend la chaleur à la collectivité pendant une durée de 20 ans, en lieu et place de la contribution annuelle sous forme de loyer.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités : 100 € /an &amp;#43; prix chaleur selon projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MAÎTRISE D&amp;#039;OEUVRE DÉLÉGUÉE - OPTION «ÉNERGIES RENOUVELABLES ET RÉSEAU DE CHALEUR»
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2017, l&amp;#039;option «projets énergies renouvelables et réseaux de chaleur» de la convention SAGE permet à la commune de demander au SIEL-TE, en appui des services, de réaliser la maîtrise d&amp;#039;oeuvre du projet de construction d&amp;#039;une chaufferie bois et d&amp;#039;un réseau de chaleur.
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités d&amp;#039;intervention du SIEL-TE permettent à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-TE pour la réalisation d&amp;#039;un cahier des charges de consultation d&amp;#039;entreprises, l&amp;#039;assistance à la rédaction des dossiers de subvention, l&amp;#039;aide à l&amp;#039;analyse des offres, le suivi du chantier et l&amp;#039;aide à la réalisation des opérations de réception.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités : adhésion à la compétence optionnelle
+&lt;/p&gt;
+&lt;p&gt;
+ «SAGE» &amp;#43; 8,5% du montant d&amp;#039;investissement du projet
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉLÉGATION DE SERVICE PUBLIC
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour la réalisation de projets de puissance bois supérieure à 1 MW, le SIEL-TE retient la Délégation de Service Public (DSP) de type concession comme montage juridique. Dans ce cas, le SIEL-TE conduit la procédure et le contrôle de la concession qui est confié à une entreprise privée. L&amp;#039;entreprise réalise le projet de la conception à la réalisation des travaux puis gère l&amp;#039;exploitation de l&amp;#039;installation pour une durée de 24 ans. L&amp;#039;entreprise sélectionnée porte l&amp;#039;investissement. La collectivité est cliente du réseau et achète la chaleur directement au concessionnnaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de mise en place d&amp;#039;un contrat de DSP par le SIEL-TE : chaudière bois de puissance supérieure à 1MW
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ SAINT-MAURICE-EN-GOURGOIS
+&lt;/p&gt;
+&lt;p&gt;
+ En 2013, la commune de Saint-Maurice-en-Gourgois a choisi d&amp;#039;installer une chaufferie au bois déchiqueté sur son territoire pour chauffer l&amp;#039;école et son extension, l&amp;#039;ancienne école, la crèche communale et la mairie. Un réseau de chaleur souterrain de 170 mètres conduit de l&amp;#039;eau à 80°C vers chaque bâtiment. En 2018, ce réseau de chaleur a été étendu afin de chauffer également le bâtiment «cantine périscolaire».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chaufferie automatique au bois déchiqueté et son réseau de chaleur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Puissance de la chaudière : 90 kW
+  &lt;/li&gt;
+  &lt;li&gt;
+   Consommation annuelle de bois : 99 tonnes
+  &lt;/li&gt;
+  &lt;li&gt;
+   Equivalence énergétique : 27 575 litres de fioul
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bois utilisé : plaquette forestière
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume du silo de stockage : 36 m2
+  &lt;/li&gt;
+  &lt;li&gt;
+   Surface totale chauffée : 2 031 m2
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>http://www.te42.fr</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Responsable du Pôle ENR
+&lt;/p&gt;
+&lt;p&gt;
+ Clément CHAREYRE - chareyre&amp;#64;siel42.fr 04.77.42.10.72
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6ec-le-bois-energie-pour-les-collectivites/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>130992</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un Service d'Assistance à la Gestion Energétique</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>SAGE</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes ou les groupements de communes membres du SIEL-Territoire d&amp;#039;énergie Loire peuvent adhérer à la compétence optionnelle « Service d&amp;#039;Assistance à la Gestion Énergétique» (SAGE).
+&lt;/p&gt;
+&lt;p&gt;
+ Des techniciens spécialisés dans l&amp;#039;énergie sont mutualisés pour les communes et intercommunalités de la Loire. Ils agissent dans l&amp;#039;intérêt des collectivités et sont les interlocuteurs privilégiés des élus et des agents locaux. Pour la plupart des communes, il n&amp;#039;est souvent pas possible de disposer d&amp;#039;un agent permanent pour le suivi énergétique de leur patrimoine. Et pourtant, il y a des choses à faire, tant dans l&amp;#039;ancien que pour les projets à venir. Le technicien SAGE est présent sur votre collectivité chaque fois qu&amp;#039;il est nécessaire et à votre demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Il connaît votre patrimoine et vous apporte des préconisations pour une amélioration soit de l&amp;#039;isolation des bâtiments, soit des systèmes techniques, chauffage et ventilation. Cette initiative du SIEL-Territoire d&amp;#039;énergie Loire est un atout pour les communes rurales, permettant de réduire leurs dépenses.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agents du SAGE sont des spécialistes de la thermique du bâtiment, de la maîtrise de l&amp;#039;énergie et accompagnent le développement des énergies renouvelables. Voici leurs missions :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FAIRE L&amp;#039;ANALYSE ENERGETIQUE DES BATIMENTS PUBLICS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque année, l&amp;#039;agent du SAGE se rend plusieurs fois sur site et échange avec la commune afin d&amp;#039;analyser ses consommations et de suivre un ou plusieurs bâtiment(s).
+&lt;/p&gt;
+&lt;p&gt;
+ Ce travail d&amp;#039;analyse est rendu aux élus l&amp;#039;année suivante sous forme d&amp;#039;un rapport complet ainsi que d&amp;#039;une synthèse pratique portant sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les consommations et dépenses de l&amp;#039;année écoulée et des années précédentes, pour les bâtiments (inter)communaux et pour l&amp;#039;éclairage public.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les actions menées lors de l&amp;#039;année écoulée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les préconisations d&amp;#039;amélioration pour l&amp;#039;année en cours.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;analyse annuelle des factures d&amp;#039;énergies effectuée par le SAGE permet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de déceler d&amp;#039;éventuelles erreurs de calculs de la part des fournisseurs d&amp;#039;énergies et de demander un remboursement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  de connaître les consommations d&amp;#039;énergies réelles du patrimoine de la collectivité, d&amp;#039;identifier les dérives et de suivre les évolutions suite aux travaux réalisés.
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;ajuster les tarifs, les abonnements, les puissances souscrites : cette seule analyse des factures permet dans certains cas de compenser la contribution de la commune au SAGE.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DONNER DES PISTES D&amp;#039;ACTIONS POUR REDUIRE SES DEPENSES D&amp;#039;ENERGIE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Suite aux étapes d&amp;#039;analyse, votre interlocuteur au SAGE vous propose des pistes d&amp;#039;actions pour réduire vos dépenses d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre, le SAGE est en mesure d&amp;#039;accompagner la rédaction d&amp;#039;un cahier des charges (type de chaudière, isolation...) et de suivre l&amp;#039;ensemble des étapes du projet comme le ferait un technicien au sein de la collectivité concernée (chantier, réception, exploitation...). Les collectivités adhérentes au SAGE peuvent souscrire à une ou plusieurs options selon leurs besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MAINTENANCE TELEGESTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mise en place d&amp;#039;une télégestion est un moyen d&amp;#039;être économe et performant dans la gestion de l&amp;#039;énergie. Cet outil permet de suivre et de piloter à distance, par un simple ordinateur, l&amp;#039;ensemble des équipements de chauffage d&amp;#039;un ou plusieurs bâtiment(s). La télégestion est très utile pour gérer l&amp;#039;énergie dans les espaces à forte intermittence d&amp;#039;utilisation comme les salles d&amp;#039;animation ou encore les écoles. L&amp;#039;option « télégestion » intègre l&amp;#039;installation d&amp;#039;un tel équipement et/ou sa maintenance.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  BATIMENTS PUBLICS ET REHABILITATIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;option « bâtiments publics et réhabilitations » permet à la collectivité de bénéficier d&amp;#039;un accompagnement du SIEL-Territoire d&amp;#039;énergie Loire pour favoriser la performance énergétique du projet. Le technicien SAGE apporte alors son avis sur la qualité énergétique globale et assiste si besoin la collectivité dans ses préconisations et échanges avec les professionnels du bâtiment (architectes, artisans...). La souscription à cette option doit être réalisée le plus en amont possible, dans l&amp;#039;idéal avant le choix de l&amp;#039;équipe de maîtrise d&amp;#039;oeuvre et, au plus tard, lors de la phase APS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACCOMPAGNEMENT AU DÉCRET TERTIAIRE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de la mise en place du dispositif éco-énergie tertiaire (« décret tertiaire ») qui impose de nouvelles obligations de performance énergétique pour les bâtiments publics d&amp;#039;une surface supérieure à 1000 m2, les agents du SAGE du SIEL-Territoire d&amp;#039;énergie Loire proposent un accompagnement spécifique complémentaire aux collectivités qui en feront explicitement la demande pour répondre à cette nouvelle mesure.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sous adhésion
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>http://www.te42.fr</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ROLLAND Philippe, Responsable du SAGE
+&lt;/p&gt;
+&lt;p&gt;
+ rolland&amp;#64;siel42.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 04 77 43 97 83
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d72-service-dassistance-a-la-gestion-energetique/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>93900</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Développer la chaleur renouvelable - Prime Chaleur d'Avenir</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire
+ALEC 42 - Agence Locale de l'Energie et du Climat
+Ademe — Direction régionale — Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide forfaitaire, les taux indiqués sont purement indicatifs</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Chaleur Renouvelable, tout un programme...
+&lt;/p&gt;
+&lt;p&gt;
+ Avec le soutien de l&amp;#039;Agence de l&amp;#039;environnement et de la maîtrise de l&amp;#039;Energie (ADEME) et en coopération étroite avec les EPCI, le SIEL- Territoire d&amp;#039;énergie Loire lance le programme « Prime Chaleur d&amp;#039;Avenir ».
+&lt;/p&gt;
+&lt;p&gt;
+ « Prime Chaleur d&amp;#039;Avenir » permet de rendre éligibles les petits projets qui de par leur taille n&amp;#039;atteignaient pas seuls les seuils du Fonds Chaleur afin qu&amp;#039;ils puissent bénéficier de financements. Outre les subventions, « Prime Chaleur d&amp;#039;Avenir » permet d&amp;#039;apporter aux acteurs ligériens désireux de substituer leur mode de production de chaleur un accompagnement technique.
+&lt;/p&gt;
+&lt;p&gt;
+ Porté par le SIEL-Territoire d&amp;#039;énergie Loire pour les acteurs publics et EDEL 42 pour les porteurs de projets privés (agriculteurs, entreprises, bailleurs sociaux, artisans...), il permet de disposer sur le périmètre concerné* d&amp;#039;une enveloppe d&amp;#039;aide de 7 millions d&amp;#039;euros allouée par l&amp;#039;ADEME sur trois ans et déléguée au SIEL-Territoire d&amp;#039;énergie Loire pour favoriser la conversion des systèmes de production de chaleur vers des énergies thermiques renouvelables (bois-énergie, solaire thermique et géothermie).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2024</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2028</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères du Fonds Chaleur de l&amp;#039;ADEME applicables
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
       <c r="V11" s="1" t="inlineStr">
         <is>
-          <t>https://www.loire.gouv.fr/Services-de-l-Etat/Agriculture.-environnement.-amenagement-et-logement/Direction-Departementale-des-Territoires</t>
-[...4 lines deleted...]
-          <t>https://www.loire.gouv.fr/Actions-de-l-Etat/Collectivites-locales/Guide-de-l-ingenierie-territoriale2/Guide-de-l-ingenierie-territoriale</t>
+          <t>https://www.te42.fr/nos-activites/energies-renouvelables/primechaleurdavenir/</t>
         </is>
       </c>
       <c r="X11" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;ingenierie&amp;#64;loire.gouv.fr&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Pour tout contact adresser un mail à
+&lt;/p&gt;
+&lt;p&gt;
+ primechaleurdavenir&amp;#64;siel42.fr
+&lt;/p&gt;
+&lt;p&gt;
+ ou à
+ wilfrid.gerossier&amp;#64;saint-etienne-metropole.fr sur le territoire TEPOS SEM/Pilat
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y11" s="1" t="inlineStr">
         <is>
-          <t>michel.poiret@loire.gouv.fr</t>
+          <t>gayet@siel42.fr</t>
         </is>
       </c>
       <c r="Z11" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-lappui-en-ingenierie-aupres-des-collectivites-ligeriennes/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5027-prime-chaleur-davenir/</t>
         </is>
       </c>
       <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB11" s="1" t="inlineStr">
         <is>
-          <t>Gestion d'une base nautique</t>
+          <t>Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
-          <t>DDT de la Loire</t>
+          <t>SIEL-Territoire d'énergie Loire</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
-          <t>14/10/2024</t>
+          <t>07/06/2021</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>07/02/2026</t>
+          <t>09/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>