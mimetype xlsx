--- v0 (2026-04-20)
+++ v1 (2026-06-06)
@@ -263,8475 +263,954 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>119944</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Comprendre et analyser pour agir sur les mobilités - Capamob</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Comprendre et analyser pour agir sur les mobilités - Capamob</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Cerema a mis en place un outil pour accompagner les collectivités en charge de l&amp;#039;organisation des mobilités dans la réalisation du diagnostic des mobilités sur leur territoire. Appelé CapaMOB, il permet de guider les acteurs dans la démarche, qu&amp;#039;ils soient seuls ou en équipe.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour aider les collectivités ayant pris la compétence mobilités à établir le diagnostic des mobilités sur leur territoire, l&amp;#039;outil CapMOB est disponible en ligne et accessible à tous les acteurs. Conçu pour répondre à un besoin des collectivités, il se veut fonctionnel et simple à utiliser.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://capamob.cerema.fr/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://capamob.cerema.fr/" rel="noopener" target="_blank"&gt;
+   https://capamob.cerema.fr/
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>mathias.gent@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ef7b-comprendre-et-analyser-pour-agir-sur-les-mobi/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>CEREMA</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>101591</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'outils de gestion de projet de mobilité</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>France Mobilités</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+ADEME
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F3" s="1" t="inlineStr">
+        <is>
+          <t>Cellules France Mobilités</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez disposer d&amp;#039;outils vous permettant de mener, en autonomie, vos projets de mobilité.
+&lt;br /&gt;
+&lt;br /&gt;
+France Mobilités vous permet d&amp;#039;avoir un accès aux différents appels à projets (AAP) et appels à manifestation d&amp;#039;intérêt (AMI), tel que Tenmod (« France Mobilités - Territoires de nouvelles mobilités durables »), et ainsi de bénéficier d&amp;#039;un appui au montage de projet présentés dans le cadre des AAP et AMI. France Mobilités vous permet également de bénéficier d&amp;#039;outils (commande publique, réalisation de DCE, base de données opendata des marchés, et cartographie des dispositifs de financements), voire des webinaires accompagnant leur prise en main. Les outils pourront être étoffés au fur et à mesure. Un appui à l&amp;#039;ingénierie territoriale permet d&amp;#039;accompagner l&amp;#039;usage des outils (pour cela, voir le produit &amp;#34;concevoir son projet de mobilité et développer des expérimentations&amp;#34;).</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre cellule régionale : https://www.francemobilites.fr/regions
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3598-beneficier-doutils-de-gestion-de-projet-de-mo/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>101592</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Avenir Montagnes
+France Mobilités</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+ADEME
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F4" s="1" t="inlineStr">
+        <is>
+          <t>Cellules France Mobilités</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.francemobilites.fr/projets
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/ingenierie</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre cellule régionale : https://www.francemobilites.fr/regions
+&lt;/p&gt;
+&lt;p&gt;
+ Une boite fonctionnelle partagée unique pour chaque cellule régionale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  auvergnerhonealpes&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bourgognefranchecomte&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bretagne&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  centrevaldeloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  corse&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  grandest&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  hautsdefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  iledefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  normandie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  nouvelleaquitaine&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  occitanie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  paysdelaloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  provencealpescotedazur&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  antillesguyane&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  oceanindien&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>89471</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Débloquer des projets de revitalisation de friches - UrbanVitaliz</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+Ministères de l'Aménagement du territoire et de la Transition écologique
+Établissement Public Foncier des Hauts-de-France (EPF)
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://urbanvitaliz.fr/" target="_self"&gt;
+  UrbanVitaliz
+ &lt;/a&gt;
+ est un service humain et numérique gratuit qui permet de
+ &lt;strong&gt;
+  lever les blocages rencontrés par les collectivités en déficit d&amp;#039;ingénierie qui souhaitent débloquer le foncier à l&amp;#039;abandon
+ &lt;/strong&gt;
+ sur leur territoire (anciennes zones commerciales, industrielles, ferroviaires, résidences à l&amp;#039;abandon, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Le foncier artificialisé qui a perdu son usage représente une belle opportunité de renouvellement urbain, pour limiter l&amp;#039;artificialisation de sols naturels ou agricoles. Mais il est aussi très complexe à réhabiliter, et de nombreuses collectivités en déficit d&amp;#039;ingénierie renoncent face aux difficultés et inconnues rencontrées.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En lien avec les acteurs ressources des territoires,
+ &lt;a href="https://urbanvitaliz.fr/" target="_self"&gt;
+  UrbanVitaliz
+ &lt;/a&gt;
+ agit d&amp;#039;ores et déjà avec succès auprès des communes et intercommunalités pour
+ &lt;strong&gt;
+  les aiguiller gratuitement dans leur démarche
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;span&gt;👩‍💼&lt;/span&gt;
+ En les orientant vers un
+ &lt;strong&gt;
+  acteur public ou privé
+ &lt;/strong&gt;
+ qui peut intervenir aux côtés de la collectivité en fonction de son cas de figure (EPF, Ademe, services de l&amp;#039;Etat, prestation d&amp;#039;acteur privé, etc.) ;
+ &lt;br /&gt;
+ &lt;span&gt;💸&lt;/span&gt;
+ En faisant le tri parmi les
+ &lt;strong&gt;
+  financements existants
+ &lt;/strong&gt;
+ pour un type de projet donné ;
+ &lt;br /&gt;
+ &lt;span&gt;📌&lt;/span&gt;
+ En proposant les
+ &lt;strong&gt;
+  prochaines étapes à suivre
+ &lt;/strong&gt;
+ jusqu&amp;#039;à la phase travaux, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ La construction du parcours numérique et l&amp;#039;alimentation de l&amp;#039;outil avec les bonnes ressources sont réalisées au fil de l&amp;#039;eau à partir des besoins des collectivités qui sollicitent le service, en partenariat avec l&amp;#039;ensemble des acteurs du territoire (DDT-M, Ademe, Établissements Publics Fonciers, Agences d&amp;#039;urbanisme, SAFER, etc.).
+ &lt;br /&gt;
+ L&amp;#039;équipe est composée de 2 urbanistes conseillères qui répondent aux questions des collectivités, pour apporter des solutions pertinentes, et d&amp;#039;une personne chargée de déploiement disponible pour vous aider sur le service.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 72 % des dossiers sont déposés par des communes de moins de 5000 habitants.&lt;br /&gt;
+ 40% des dossiers par des communes de moins de 2000 habitants.&lt;/p&gt;
+&lt;p&gt;
+ Revitalisation - Renouvellement urbain - Renaturation - Sobriété foncière - Lien entre acteurs du territoire - Appui à l&amp;#039;ingénierie
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;une initiative du Cerema et de beta.gouv.fr en partenariat avec le MTE (DGALN), l&amp;#039;ANCT et l&amp;#039;EPF Hauts-de-France, qui s&amp;#039;inscrit dans le cadre du Zéro Artificialisation Nette.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;appui aux collectivités a démarré en décembre 2020 et déjà 600 collectivités furent mises sur les bons rails pour le démarrage de leur projet. À titre d&amp;#039;exemple, UrbanVitaliz a permis aux collectivités de faire maturer leurs projets pour pouvoir candidater au Fonds vert / Fonds friches, de progresser dans leurs démarches en prenant un contact efficace avec les acteurs locaux ou en candidatant aux financements pertinents.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Economie d'énergie et rénovation énergétique
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Avoir repéré une friche à revitaliser/renaturer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être une collectivité ou en lien avec la collectivité&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://urbanvitaliz.fr/</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://urbanvitaliz.fr/onboarding/project</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ friches&amp;#64;beta.gouv.fr
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;https://urbanvitaliz.fr/onboarding/project&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>friches@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f1b-service-gratuit-urbanvitaliz-debloquer-les-pr/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>UrbanVitaliz</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>24/03/2021</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>09/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>161672</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Etudier le potentiel de développement des réseaux de chaleur et de froid sur mon territoire</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>EnRezo</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour tous les territoires et les collectivités de France, le projet &amp;#34;&lt;a href="https://reseaux-chaleur.cerema.fr/espace-documentaire/enrezo" target="_self"&gt;EnRezo&lt;/a&gt;&amp;#34; du Cerema permet de faciliter la réalisation des études d’opportunité, des schémas directeurs (en identifiant des zones d’extension possibles) et permet d’engager plus rapidement des études de faisabilité sur les secteurs identifiés par les acteurs locaux. En seconde approche, des analyses thématiques peuvent également venir étayer le sujet du potentiel de verdissement des réseaux de chaleur à partir de différentes filières (solaire thermique, chaleur fatale…).&lt;br /&gt;Ces possibilités techniques, amenant à une décision politique plus rapide, participent à l’objectif de massification des réseaux de chaleur et de froid et de décarbonation de la chaleur en France.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La plateforme EnRezo du Cerema est accessible à toutes et à tous.&lt;/p&gt;&lt;p&gt;Pour les collectivités adhérentes du Cerema, un accompagnement à son utilisation peut vous être proposé.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://reseaux-chaleur.cerema.fr/espace-documentaire/enrezo</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour toute question ou demande d&amp;#039;accompagnement : &lt;a href="https://reseaux-chaleur.cerema.fr/contact" target="_self"&gt;https://reseaux-chaleur.cerema.fr/contact&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>luc.petitpain@cerema.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/etudier-le-potentiel-de-developpement-des-reseaux-de-chaleur-et-de-froid-sur-mon-territoire/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>22/02/2024</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1122 lines deleted...]
-      </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>04/06/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>143359</v>
+        <v>143843</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Anticiper l'évolution des comportements de mobilité</t>
+          <t>Sensibiliser les collectivités territoriales et les acteurs économiques aux enjeux de la logistique urbaine</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>Modélisation Multimodale des déplacements</t>
+          <t>LUD+ (lOGISTIQUE URBAINE DURABLE+)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
-        <is>
-[...7129 lines deleted...]
-      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Cerema
 ROZO
 Logistic Low Carbon</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="K37" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L37" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Programme LUD&amp;#43; vise à contribuer à l&amp;#039;accompagnement des acteurs publics et privés vers une logistique urbaine durable, à engager et accélérer la mise en œuvre concrète d&amp;#039;actions opérationnelles qui découlent des chartes LUD en accompagnant leur démarrage et certaines actions inscrites dans leur plan d&amp;#039;actions, en soutenant des expérimentations, en mettant à disposition un centre de ressources pérenne abondé par des outils, des communs, des formations... Le Programme LUD&amp;#43; se décline autour de 4 volets principaux :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Volet 1 :  Accompagner 61 territoires urbains dans l&amp;#039;élaboration de chartes LUD et la mise en œuvre de 120 actions opérationnelles ;
   &lt;/li&gt;
   &lt;li&gt;
    Volet 2 : Former les acteurs, expérimenter des solutions et partager les pratiques entres les acteurs de la logistique urbaine ;
   &lt;/li&gt;
   &lt;li&gt;
    Volet 3 : Construire un centre de ressource pour pérenniser les actions
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   VOLET 1
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -8775,207 +1254,207 @@
  &lt;/ul&gt;
 &lt;p&gt;
  APPUI FINANCIER
 &lt;/p&gt;
 &lt;p&gt;
  Un appui au financement d&amp;#039;un poste de chargé de mission LUD et/ou d&amp;#039;une prestation par un bureau d&amp;#039;études pour l&amp;#039;élaboration et la mise en œuvre d&amp;#039;une charte LUD. Ce financement, venant en complément de l&amp;#039;accompagnement des EPCI par le Cerema et LLC, permet aux EPCI de disposer d&amp;#039;un levier incitatif pour élaborer une charte LUD, puis pour assurer un suivi de sa mise en œuvre, pour compenser le fait que de nombreuses collectivités ne disposent pas de l&amp;#039;ingénierie nécessaire. Le Programme LUD&amp;#43; participera ainsi pour chaque EPCI au financement :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     De postes de techniciens des EPCI dont la logistique urbaine s&amp;#039;inscrit dans leur mission (via un recrutement ou une modification de leur mission) ;
    &lt;/span&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Ou de prestations d&amp;#039;études ou d&amp;#039;ingénierie.
    &lt;/span&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Le Programme contribue également au financement de l&amp;#039;ingénierie associée à certaines actions initiées dans le cadre des chartes LUD pour les territoires volontaires et ceux ayant finalisés leur charte LUD. Cette action vise en particulier le financement d&amp;#039;ingénierie pour la réalisation de 120 actions. Les actions retenues sont celles qui sont le moins facilement réalisables par les territoires et qui de fait nécessitent un appui particulier par le Programme.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Exemples d&amp;#039;actions à mettre en œuvre :
 &lt;/p&gt;
 &lt;p&gt;
  Harmonisation des réglementations
 &lt;/p&gt;
 &lt;p&gt;
  Optimisation des aires de livraison
 &lt;/p&gt;
 &lt;p&gt;
  Mise en place d&amp;#039;ELU
 &lt;/p&gt;
 &lt;p&gt;
  Report modal dont fluvial
 &lt;/p&gt;
 &lt;p&gt;
  Déploiement de la cyclo logistique
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement des acteurs économiques en lien avec les ZFE-m
 &lt;/p&gt;
 &lt;p&gt;
  Logistique des chantiers
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Logistique urbaine</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P37" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>13/01/2023</t>
         </is>
       </c>
-      <c r="Q37" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les EPCI éligibles à la démarche sont les 214 établissements publics de coopération intercommunale à fiscalité propre du territoire français n&amp;#039;ayant pas initié de démarche de charte LUD pour le moment. En plus des EPCI ciblés par le Programme InTerLUD, la démarche sera accessible aux communes dans la mesure où l&amp;#039;EPCI dont elles dépendent ne souhaite pas s&amp;#039;engager.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.interlud.green/</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.interlud.green/
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>l.bonifay@rozo.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cbef-lud-logistique-urbaine-durable/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC37" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>ROZO</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF37" s="1" t="inlineStr">
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>19/06/2023</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>143406</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Former pour elaborer le zonage pluvial, un outil essentiel pour votre territoire (Formation)</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L38" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;urbanisation et l&amp;#039;imperméabilisation croissante des sols engendrent et accentuent les phénomènes d&amp;#039;inondations et de pollutions des milieux aquatiques. Le changement climatique renforce les risques liés à ces phénomènes.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La collectivité compétente doit définir la politique de gestion des eaux pluviales qu&amp;#039;elle souhaite porter, afin que l&amp;#039;urbanisation (actuelle et future) ait un impact le plus faible possible sur le cycle naturel de l&amp;#039;eau, l&amp;#039;environnement au sens large et indirectement sur les finances de la collectivité .
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;article L.2224-10 du code général des collectivités territoriales prévoit que les communes (ou leurs groupements compétents) délimitent un zonage pluvial adapté à leur territoire en répondant aux enjeux actuels.
 &lt;/p&gt;
 &lt;p&gt;
  Pour la collectivité compétente, l&amp;#039;élaboration du zonage pluvial constitue une obligation pour les territoires à enjeu qui s&amp;#039;inscrit dans une politique plus globale d&amp;#039;amélioration du cadre de vie et de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Une démarche propre à chaque territoire doit être élaborée, cette formation proposera une méthodologie décomposée en plusieurs étapes pour l&amp;#039;élaboration du document.
 &lt;/p&gt;
 &lt;p&gt;
  En référence, un guide méthodologique a été publié par le Cerema pour aider et accompagner les acteurs dans cette démarche, en s&amp;#039;appuyant sur des exemples de mise en en place et de mise en œuvre d&amp;#039;un zonage pluvial.
 &lt;/p&gt;
 &lt;p&gt;
  Cette formation s&amp;#039;appuie sur les préconisations du guide zonage pluvial et du P&amp;#039;tit Essentiel associé.
 &lt;/p&gt;
 &lt;h3&gt;
@@ -9116,171 +1595,171 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  Modalités d&amp;#039;évaluation
 &lt;/h4&gt;
 &lt;p&gt;
  Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
 &lt;/p&gt;
 &lt;h4&gt;
  Accessibilité de nos formations aux personnes en situation de handicap
 &lt;/h4&gt;
 &lt;p&gt;
  Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement, merci de contacter le référent handicap : naima.ait-el-hadj&amp;#64;cerema.fr
 &lt;/p&gt;
 &lt;h4&gt;
  Délais d&amp;#039;accès
 &lt;/h4&gt;
 &lt;p&gt;
  En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Sols
 Education et renforcement des compétences
 Risques naturels
 Biodiversité
 Appui méthodologique
 Valorisation d'actions
 Milieux humides</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-elaborer-zonage-pluvial-outil-essentiel-votre</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/71ec-former-pour-elaborer-le-zonage-pluvial-un-out/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB38" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations</t>
         </is>
       </c>
-      <c r="AC38" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF38" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>16/06/2023</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>143405</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Former sur les diagnostics de sécurité des passages à niveau - en distanciel (Formation)</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L39" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les passages à niveaux (PN) sont les points de rencontre entre une voie ferrée et une route dont la gestion relève de mode très différents et représentent en conséquence des zones à forts risques.
 &lt;/p&gt;
 &lt;p&gt;
  La circulaire du 11 juillet 2008 relative à la sécurité des PN a permis le lancement d&amp;#039;une campagne de diagnostics de sécurité dans le but d&amp;#039;évaluer les risques et d&amp;#039;étudier des pistes d&amp;#039;amélioration pour la sécurité au niveau des passages à niveau.
 &lt;/p&gt;
 &lt;p&gt;
  Le 3 mai 2019 un plan d&amp;#039;action national de la sécurisation des passages à niveau a été émis par la Ministre des transports (plan Borne).
 &lt;/p&gt;
 &lt;p&gt;
  Le 24 décembre 2019, la LOM (loi d&amp;#039;orientation des mobilités) impose la réalisation par le gestionnaire de voirie, en coordination avec le gestionnaire ferroviaire, du diagnostic de sécurité routière des passages à niveau.
 &lt;/p&gt;
 &lt;p&gt;
  Pour compléter ces changements, dans le but de répondre à la demande indiquée dans le plan d&amp;#039;action national, le document de diagnostic et sa méthodologie ont été mis en place à travers le décret du 6 avril 2021 puis de l&amp;#039;arrêté du 3 mai 2021.
 &lt;/p&gt;
 &lt;h4&gt;
  Objectifs pédagogiques
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Renseigner le document de diagnostic de sécurité des PN
  &lt;/li&gt;
  &lt;li&gt;
   Connaître et évaluer les informations liées à la sécurité routière au niveau du PN (visibilité, lisibilité, prises en compte des modes actifs, etc.)
@@ -9373,160 +1852,160 @@
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h3&gt;
  Modalités d&amp;#039;évaluation
 &lt;/h3&gt;
 &lt;p&gt;
  Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
 &lt;/p&gt;
 &lt;h3&gt;
  Accessibilité de nos formations aux personnes en situation de handicap
 &lt;/h3&gt;
 &lt;p&gt;
  Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
 &lt;/p&gt;
 &lt;p&gt;
  Pour tout renseignement, merci de contacter le référent handicap
 &lt;/p&gt;
 &lt;h3&gt;
  Délais d&amp;#039;accès
 &lt;/h3&gt;
 &lt;p&gt;
  En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Education et renforcement des compétences
 Appui méthodologique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Sécurité</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-diagnostics-securite-passages-niveau-distanciel</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4d3f-former-sur-les-diagnostics-de-securite-des-pa/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF39" s="1" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>16/06/2023</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>143392</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Optimiser la gestion de votre patrimoine d’ouvrages d’art</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L40" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  Votre besoin
 &lt;/h4&gt;
 &lt;p&gt;
  La bonne gestion de votre patrimoine permet de répondre aux enjeux de libre circulation et de sécurité des usagers, tout en maîtrisant les dépenses publiques.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Gestionnaire de patrimoine d&amp;#039;ouvrages d&amp;#039;art, le Cerema vous accompagne pour identifier votre patrimoine, définir et mettre en oeuvre une politique de surveillance et d&amp;#039;entretien efficace.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment définir votre politique de surveillance et d&amp;#039;entretien en fonction de vos moyens ?
  &lt;/li&gt;
  &lt;li&gt;
   Quelle organisation pour suivre votre patrimoine d&amp;#039;ouvrages d&amp;#039;art ? Avec quels outils ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment identifier les risques spécifiques ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment gérer et réparer les ouvrages pathologiques ?
@@ -9642,166 +2121,10582 @@
  Ils nous font confiance
 &lt;/h3&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Conseil département de Loire-Atlantique
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  Analyse des risques de la gestion du Pont de Saint-Nazaire, pour le compte du Conseil Départemental de Loire-Atlantique (44)
 &lt;/span&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Métropole Nice Côte d&amp;#039;Azur
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;span&gt;
  Évaluation de la tenue au séisme des ouvrages d&amp;#039;art essentiels à la gestion de crise pour la métropole Nice Côte d&amp;#039;Azur
 &lt;/span&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/optimiser-gestion-votre-patrimoine-ouvrages-art</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c63-optimiser-la-gestion-de-votre-patrimoine-douv/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>143318</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser le volet « nuisances sonores » dans les projets d’infrastructures de transport routières - Approfondissement (Formation)</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit routier est la première source de nuisance citée par les Français à leur domicile. Le Conseil National du Bruit (CNB) et l&amp;#039;Agence de la Transition écologique (ADEME) ont publié en juillet 2021 une nouvelle évaluation du coût social du bruit en France qui indique que le bruit des infrastructures de transport routières représente un coût de plus de 80 milliards d&amp;#039;euros par an.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit émis par les infrastructures de transport routières s&amp;#039;inscrit dans un corpus réglementaire ancien, cependant l&amp;#039;Autorité environnementale (Ae) pointe régulièrement les lacunes dans les études acoustiques, qui peuvent impacter directement la qualité de vie des riverains de ces projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation proposée en deux modules vous aidera à mieux appréhender les obligations des gestionnaires routiers, à conduire une étude d&amp;#039;impact acoustique et plus globalement à comprendre l&amp;#039;articulation des différents axes de la politique de lutte contre le bruit : Cartes de Bruit Stratégiques, Classement Sonore des Voies, résorption des Points Noirs du Bruit et protection des riverains
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de ce module, les stagiaires seront capables de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Suivre la réalisation d&amp;#039;une étude d&amp;#039;impact acoustique à chaque étape de conception d&amp;#039;un projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser la qualité des résultats d&amp;#039;une campagne de mesure ou d&amp;#039;une modélisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prendre en compte des aspects innovants dans la lutte contre le bruit
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Matinée
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30 – 10h00  : Présentation de l&amp;#039;équipe d&amp;#039;animation et attentes des stagiaires
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00 – 10h30 : Bref rappel des notions de base de l&amp;#039;acoustique et de la réglementation applicable aux projets de transport routier
+&lt;/p&gt;
+&lt;p&gt;
+ 10h30 – 11h30 : Les différents niveaux d&amp;#039;études acoustiques (illustrations par l&amp;#039;exemple)
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30 – 12h30 : Présentation et analyse d&amp;#039;une étude de cas
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi
+&lt;/p&gt;
+&lt;p&gt;
+ 14h00 – 15h00 : Atelier, mesure acoustique (organisation, exploitation, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ 15h00 – 16h15 : Atelier, étude d&amp;#039;impact (contenu et points de vigilance, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ 16h15 – 17h15 : Pour une meilleure intégration de la réglementation
+&lt;/p&gt;
+&lt;p&gt;
+ 17h15 – 17h30 : Temps d&amp;#039;échange et évaluation de la journée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités de validation individuelle des acquis en fin de formation  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Quiz en fin de journée
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 600€ HT par stagiaire (TVA à 0 %)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner compris
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Santé
+Appui méthodologique
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation s&amp;#039;adresse aux personnels en charge de la thématique acoustique au sein des collectivités gestionnaires d&amp;#039;infrastructures routières, ou dans les bureaux d&amp;#039;études techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre de formation &amp;#34;initiation&amp;#34; est également proposée. A noter : En cas d&amp;#039;inscription d&amp;#039;une même personne aux 2 offres, les modalités d&amp;#039;inscription sont distinctes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Avoir suivi le module Initiation ou connaître les sujets qui y sont abordés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-maitriser-volet-nuisances-sonores-projets</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/06ae-maitriser-le-volet-nuisances-sonores-dans-les/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>143316</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Construire la résilience de son territoire : préparation à la crise et accompagnement post-crise</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes responsable d&amp;#039;une collectivité ou d&amp;#039;un groupement de collectivités territoriales, opérateur ou représentant de l&amp;#039;État. Vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  connaître la vulnérabilité de votre territoire face aux risques naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  vous préparer à la gestion de crise et/ou améliorer l&amp;#039;organisation en place
+ &lt;/li&gt;
+ &lt;li&gt;
+  capitaliser sur les évènements passés pour progresser et entretenir la mémoire du risque
+ &lt;/li&gt;
+ &lt;li&gt;
+  faire appel à une expertise technique « post crise » pour préparer le retour à la normale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Fort de son expertise technique pluridisciplinaire enrichie de retours d&amp;#039;expériences, le Cerema vous accompagne vers une gestion efficace et résiliente des crises :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  préparation à la gestion de crise
+ &lt;/li&gt;
+ &lt;li&gt;
+  analyse de la vulnérabilités des territoires et organisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  assistance à la maîtrise d&amp;#039;ouvrage en matière de planification
+ &lt;/li&gt;
+ &lt;li&gt;
+  formations et mises en situation concrètes (exercices)
+ &lt;/li&gt;
+ &lt;li&gt;
+  expertise technique d&amp;#039;urgence « post-crise »
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les risques naturels (inondation, submersion marine, mouvement de terrain, chute de bloc, cavité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  sur les infrastructures (ouvrages d&amp;#039;art, pont de secours, ouvrages hydrauliques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  organisation de retours d&amp;#039;expérience et protocoles pour les préparer
+ &lt;/li&gt;
+ &lt;li&gt;
+  anticipation et accompagnement au retour à la normale (diagnostics, reconstruction).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  RÉPARATION À LA GESTION DE CRISE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une cellule de veille hydro-météo sur le bassin versant de l&amp;#039;Arc – 2021 – Métropole Aix Marseille Provence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un référentiel métropolitain de gestion de crise – 2021 – Grenoble Alpes Métropole
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EXPERTISES TECHNIQUES D&amp;#039;URGENCE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Expertises des infrastructures, ouvrages d&amp;#039;art, ouvrages maritimes et bâti du littoral suite à l&amp;#039;ouragan Irma – 2017 – Saint-Barthélemy et Saint-Martin
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cartographie de zones inondées de l&amp;#039;Aude appuyée par l&amp;#039;imagerie satellitaire – 2018 – DREAL Occitanie
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  RETOURS D&amp;#039;EXPÉRIENCE (REX)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  REX inondations dans le Var en automne 2018-2019 – CC du Golfe de Saint-Tropez et DDTM du Var
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise hydrologique et Retour d&amp;#039;expérience sur les mouvements de terrain suite à la tempête Alex – 2020 – DDTM des Alpes-Maritimes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;un protocole de retour d&amp;#039;expérience post Inondation à l&amp;#039;échelle intercommunale – CC Méditerranée Portes des Maures – 2021, EPAGE Menelik – 2022
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACCOMPAGNEMENT AU RETOUR À LA NORMALE (DIAGNOSTICS, RECONSTRUCTION)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prévention et gestion des déchets post-inondation issus du Territoire à Risque Important d&amp;#039;Inondation (TRI) de Clermont-Ferrand-Riom : mise en œuvre d&amp;#039;une démarche d&amp;#039;anticipation – 2020 – Clermont Auvergne Métropole et CA Riom Limagne et Volcans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui aux services de l&amp;#039;État et aux collectivités dans le cadre de la reconstruction post Alex – 2022.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos ressources :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Guide pratique d&amp;#039;élaboration du volet inondation du Plan Communal de Sauvegarde – DREAL PACA, Direction Générale de la Sécurité Civile et de la Gestion des Crises, Institut des Risques Majeurs, Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guide méthodologique pour la réalisation d&amp;#039;un REX Inondation – CGEDD, DGPR
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté métier autour des PICS (via la plateforme Expertises Territoires)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plateforme muREX de capitalisation des données après inondation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Application mobile SCOUT : outil de relevé de terrain post-évènement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Montagne
+Risques naturels
+Appui méthodologique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/resilience-territoriale-preparation-crise-accompagnement</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f6a-construire-la-resilience-de-son-territoire-pr/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>143315</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer votre diagnostic territorial pour mettre en œuvre la Gemapi</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Gestion des milieux aquatiques et la prévention des inondations impliquent la connaissance objective des enjeux, milieux et spécificités de votre territoire sous l&amp;#039;angle de ces thématiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la réalisation du diagnostic préalable, indispensable pour appréhender les scénarios de développement territorial durable et guider vos choix stratégiques.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment bien cerner les contours de la Gemapi ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment déterminer les enjeux liés aux milieux aquatiques, à l&amp;#039;aménagement du territoire et au risque inondation ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels outils et méthodes appropriés utiliser pour élaborer votre diagnostic ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels critères retenir pour sélectionner un prestataire ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des capacités d&amp;#039;accompagnement à chaque étape : phases amont, diagnostic, aval, suivi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expertise reconnue en matière d&amp;#039;ouvrages hydrauliques (développement de méthodologies d&amp;#039;évaluation de la sécurité des ouvrages) et d&amp;#039;analyse du fonctionnement des milieux aquatiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des équipes au plus près des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une vision pluridisciplinaire et intégrée de la Gemapi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une participation active aux côtés des pouvoirs publics, à l&amp;#039;élaboration de méthodologies de référence dans ce domaine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner la préparation du diagnostic
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration du plan de phasage des études ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la rédaction du cahier des charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la maîtrise d&amp;#039;ouvrage lors de la réalisation des études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Effectuer (tout ou partie) de votre diagnostic concernant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition et l&amp;#039;analyse des données utiles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La bonne compréhension du fonctionnement des milieux aquatiques et des aléas ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le recensement exhaustif des ouvrages et aménagements hydrauliques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La détermination pertinente des enjeux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Renforcer votre autonomie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Formation de vos équipes aux outils utiles au diagnostic.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Troyes Champagne Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Diagnostic sur les systèmes d&amp;#039;endiguement. Recherche d&amp;#039;organisation pour la gouvernance Gemapi sur le bassin versant.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   CO.BA.H.M.A. – EPTB Mauldre
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Diagnostic territorial intégrant l&amp;#039;évolution hydrologique du bassin versant, les ouvrages hydrauliques et l&amp;#039;historique des crues sur un siècle.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Voirie et réseaux
+Risques naturels
+Equipement public
+Bâtiments et construction
+Mers et océans
+Milieux humides
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/elaborer-votre-diagnostic-territorial-mettre-oeuvre-gemapi</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/93dd-elaborer-votre-diagnostic-territorial-pour-me/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>143314</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir les fondamentaux de la sécurité routière (Formation)</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La sécurité routière est un enjeu incontournable pour les décideurs et gestionnaires routiers des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;amélioration de la prise en compte de la sécurité routière dans les services nécessite des connaissances larges ainsi qu&amp;#039;une réflexion et un regard critique dans le quotidien des agents œuvrant dans les différents métiers en lien avec la sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation, basée sur les fondamentaux de la SR, permet une approche systémique et balaye ainsi différentes thématiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contexte général (accident, enjeux, acteurs, culture SR)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Thématiques particulières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements de la route.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appréhender les fondamentaux de la SR au travers de ses nombreuses composantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter une vision élargie et critique sur tous les aspects de la SR
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les différentes démarches de sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir intégrer la SR dans son quotidien et prendre en compte tous les usagers, tant dans les démarches de sécurité, d&amp;#039;accidentologie ou de conception, entretien et exploitation de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la réglementation et les règles de mise en œuvre des équipements de la route
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Jour 1
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Introduction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les données accident
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accident – les facteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les enjeux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts de l&amp;#039;insécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acteurs de sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Culture sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Politique locale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 2
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les 7 critères de sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démarches sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSPR - Audits
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bilans de sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inspection ISRI, Démarche SURE, Etude Enjeux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic d&amp;#039;itinéraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse d&amp;#039;accidents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lecture PV
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 3
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Thématiques particulières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obstacles latéraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Supports à sécurité passive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contresens
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 RM, Usagers vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Passages à niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echanges et Retours d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guides et références, sites utiles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 4
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conception Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Usagers vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  ARP-ACI
+ &lt;/li&gt;
+ &lt;li&gt;
+  VSA - VRTC
+ &lt;/li&gt;
+ &lt;li&gt;
+  Carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visibilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Code de la rue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;Action Mobilités Actives (PAMA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements Urbains
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 5
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equipements de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs de retenue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisations horizontale/verticale de police
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisation directionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Temporaire et Dynamique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les autres équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Illustrations vidéo et/ou photos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentations d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours et échanges d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges entre stagiaires et formateurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attesttation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité de nos formations aux personnes en situation de handicap :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Délais d&amp;#039;accès :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités locales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chefs de service, chefs de projet, chargés d&amp;#039;études, agents des services sécurité routière, services aménagement, conception, entretien et exploitation, agents en charge de la sécurité routière et des équipements de la route
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acteurs de la sécurité routière et des aménagements routiers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ S&amp;#039;agissant d&amp;#039;une formation initiale, aucun prérequis n&amp;#039;est nécessaire.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-acquerir-fondamentaux-securite-routiere</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/253b-acquerir-les-fondamentaux-de-la-securite-rout/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Installation de miroir de circulation de sécurité routière</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>143309</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Face aux défis énergétiques, climatiques, de biodiversité ou de mobilité, les établissements scolaires nécessitent d&amp;#039;être créés ou rénovés avec de nouvelles approches.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Presque 50 000 bâtiments existants en France, vieillissants et consommateurs, sont confrontés dès à présent aux impératifs de sobriété énergétique et de confort d&amp;#039;usage.
+&lt;/p&gt;
+&lt;p&gt;
+ Penser l&amp;#039;aménagement de ses établissements scolaires, c&amp;#039;est agir pour plus de confort et de bien-être dans la cour ou dans le bâtiment, c&amp;#039;est donner envie de venir à pied ou à vélo à l&amp;#039;école, c&amp;#039;est reconnecter l&amp;#039;école à la nature, à la ville et à ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour améliorer vos écoles en agissant à la fois sur le bâtiment, les cours, les espaces publics et l&amp;#039;accessibilité des abords.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elu d&amp;#039;une collectivité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestionnaire d&amp;#039;un établissement scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Responsable d&amp;#039;exploitation (bâtiments, espaces verts, équipements)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vos besoins :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment optimiser la performance énergétique des bâtiments et réaliser des économies ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions pour rafraîchir l&amp;#039;école, favoriser la biodiversité et sensibiliser les plus jeunes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment sécuriser les espaces extérieurs (cours et abords) ? Les adapter à la diversité des usages ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise transversale (bâtiment, aménagement, mobilité, solutions fondées sur la nature) et écosystémique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expérience confirmée auprès des établissements scolaires (programme Cube S)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une forte proximité (26 implantations en métropole et outre-mer) avec les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une posture fédératrice propice à la concertation avec les acteurs locaux (personnels enseignants, techniques) et les partenaires (publics et privés).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   La réponse du Cerema
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Le Cerema vous accompagne à chaque étape du projet. Nos compétences mobilisables :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil et appui méthodologique intégrant la prise en compte de la règlementation, des besoins des usagers, des enjeux locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui technique et expertises : diagnostic, mise en œuvre, évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation : ateliers techniques, démarches participatives, réseaux d&amp;#039;acteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans le déploiement d&amp;#039;innovations, d&amp;#039;expérimentations et évaluation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NOS PROGRAMMES CUBE.S ET ACTEE CUBE ECOLE
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2018, en partenariat avec l&amp;#039;&amp;#039;Institut Français pour la performance du bâtiment (IFPEB), le Cerema déploie des challenges dédiés aux économies d&amp;#039;énergie dans les bâtiments scolaires à destination
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des collèges et lycées avec CUBE.S Climat, Usages, Bâtiments Enseignement Scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  des écoles avec ACTEE CUBE.Ecoles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Soutenus par les Ministères de l&amp;#039;Education Nationale et de la Transition Écologique, ces challenges fédèrent les parties prenantes autour d&amp;#039;actions permettant de réaliser des économies d&amp;#039;énergie rapidement et sans lourd investissement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;👉&lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ 12% d&amp;#039;économies sur un an, en moyenne, grâce à CubeS
+&lt;/p&gt;
+&lt;p&gt;
+ VERS UN PROJET D&amp;#039;ÉCOLE RÉSILIENT,
+&lt;/p&gt;
+&lt;p&gt;
+ cohérent à l&amp;#039;échelle du territoire, intégrant trois dimensions
+&lt;/p&gt;
+&lt;p&gt;
+ 1. Améliorer le patrimoine bâti
+&lt;/p&gt;
+&lt;p&gt;
+ Stratégie patrimoniale pour rationaliser et améliorer la qualité des bâtiments : diagnostic du parc, priorisation des sites, chiffrage économique en coût global, phasage pluriannuel des travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Plan et appui à la mise en œuvre des travaux (isolation, choix de matériaux performants, qualité de l&amp;#039;air intérieur) afin de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  répondre aux nouvelles exigences environnementales (décret éco-énergie tertiaire, RE 2020), accessibilité, conformité électrique, sécurité incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  garantir un confort optimal été comme hiver entretien et réglage optimal des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien et réglage optimal des équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Compréhension des usages (besoins et pratiques) et actions sur les comportements des occupants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2. Aménager les cours d&amp;#039;écoles
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renaturation : création d&amp;#039;îlots de fraîcheur, aménagement d&amp;#039;espaces végétalisés (vergers, potagers, jardins)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements favorables à la biodiversité et la continuité des trames vertes et bleues
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des eaux pluviales : favoriser l&amp;#039;infiltration et la réutilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;espaces sécurisés et adaptés à divers usages : jeux, temps calme, école dehors
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 3. Rendre les abords sûrs et accueillants
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement des mobilités actives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Itinéraires sécurisés et accessibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement des espaces publics : ludiques, agréables, à hauteur d&amp;#039;enfants
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;👉&lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ Le Cerema vous propose d&amp;#039;expérimenter une démarche intégrant ces 3 thématiques. Contactez-nous !
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ANCT : Revitalisation et ludification des abords d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ville de Sotteville-lès-Rouen (76) : Participation citoyenne et biodiversité pour l&amp;#039;aménagement de cours d&amp;#039;écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ville de Bassens (73) : Elaborer une stratégie patrimoniale pour les bâtiments scolaires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Bâtiments et construction
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/agir-ecole-demain-batiments-cours-espaces-publics</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4285-agir-pour-lecole-de-demain-batiments-cours-et/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Isolation du bâtiment
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>143307</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner, de la réflexion à l’évaluation, la mise en œuvre des mesures de la trame verte et bleue régionale</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez mettre en œuvre les mesures de la trame verte et bleue dans la réalisation de vos opérations, travaux et aménagements sur votre territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue pour vous accompagner dans la prise en compte en compte de l&amp;#039;ensemble des enjeux liés à la trame verte et bleue (de la réflexion à l&amp;#039;évaluation).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la mise en œuvre des mesures de la trame verte et bleue en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous réalisons :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des expertises en amont des projets à partir d&amp;#039;études environnementales établies, auprès des Maîtres d&amp;#039;ouvra­ge afin de choisir le type de mesure en adéquation avec les en­jeux identifiés.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des contrôles de la bonne réalisation de me­sures pour la restauration ou le renforcement de continuités écologiques, fort de notre connaissance des règles de l&amp;#039;art.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Après la réalisation des mesures, un suivi des mesures réalisées pour vérifier la bonne efficacité et l&amp;#039;atteinte des objectifs de ces mesures en s&amp;#039;appuyant sur une expérience solide auprès des services de l&amp;#039;État et sur un matériel performant.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/accompagner-reflexion-evaluation-mise-oeuvre-mesures-tvb</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d17-accompagner-de-la-reflexion-a-levaluation-la-/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>143305</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Effectuer les choix stratégiques adaptés à la mise en œuvre de la Gemapi</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois le diagnostic territorial établi, vous devez formaliser votre stratégie et le programme d&amp;#039;actions pluriannuel à partir desquels la Gemapi sera mise en oeuvre.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour éclairer et justifier la prise de décisions stratégiques et financières.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez analyser et traduire les enjeux liés à la Gemapi sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes prêts à bâtir une stratégie ou un programme d&amp;#039;actions pluriannuel pour déployer la Gemapi ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez sécuriser le choix du scénario de mise en oeuvre (pertinence, faisabilité) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous vous interrogez sur la méthodologie de phasage des actions ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une expertise nationale reconnue dans la co-construction de plans d&amp;#039;actions Gemapi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un maillage territorial favorisant la capitalisation de solutions locales dans la résolution de problématiques globales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche pluridisciplinaire et intégrée de la Gemapi, sur ses deux volets et à leur interface
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une capacité à faire le lien entre Gemapi et petit cycle de l&amp;#039;eau ou risques naturels
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   La réponse du Cerema
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   &amp;gt; Exploiter les résultats de votre diagnostic territorial
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;analyse des enjeux clés de votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition de scénarios de gouvernance en réponse aux enjeux de la Gemapi ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition de modalités de concertation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Formaliser des scénarios de mise en oeuvre efficace et économe de la Gemapi
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Partage et utilisation de retours d&amp;#039;expérience ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Co-construction d&amp;#039;une stratégie adaptée à votre territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support au phasage des actions ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution à la rédaction de votre cahiers des charges.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer les scénarios proposés sur le plan socio-économique et environnemental
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Outils d&amp;#039;aide à la décision.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Agglo Le Puy en Velay
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Réalisation d&amp;#039;un diagnostic territorial. Elaboration d&amp;#039;un plan d&amp;#039;actions permettant une prise de compétence Gemapi réussie.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   CO.BA.H.M.A. – EPTB Mauldre
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Prise en compte des zones humides dans la gestion intégrée du bassin versant (rôles, fonctions hydrauliques), des coûts de gestion et de restauration.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/effectuer-choix-strategiques-adaptes-mise-oeuvre-gemapi</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b75c-effectuer-les-choix-strategiques-adaptes-a-la/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>143300</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Maîtriser le volet « nuisances sonores » dans les projets d’infrastructures de transport routières (Formation / niveau Initiation)</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le bruit routier est la première source de nuisance citée par les Français à leur domicile. Le Conseil National du Bruit (CNB) et l&amp;#039;Agence de la Transition écologique (ADEME) ont publié en juillet 2021 une nouvelle évaluation du coût social du bruit en France qui indique que le bruit des infrastructures de transport routières représente un coût de plus de 80 milliards d&amp;#039;euros par an. Le bruit émis par les infrastructures de transport routières s&amp;#039;inscrit dans un corpus réglementaire ancien, cependant l&amp;#039;Autorité environnementale (Ae) pointe régulièrement les lacunes dans les études acoustiques, qui peuvent impacter directement la qualité de vie des riverains de ces projets. Cette formation proposée en deux modules vous aidera à mieux appréhender les obligations des gestionnaires routiers, à conduire une étude d&amp;#039;impact acoustique et plus globalement à comprendre l&amp;#039;articulation des différents axes de la politique de lutte contre le bruit : Cartes de Bruit Stratégiques, Classement Sonore des Voies, résorption des Points Noirs du Bruit et protection des riverains.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ À l&amp;#039;issue de ce module, les stagiaires seront capables de:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaître les effets du bruit sur la santé et les notions de base de l&amp;#039;acoustique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comprendre les paramètres d&amp;#039;émission et de propagation du bruit routier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décliner la réglementation applicable à un projet routier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser et proposer les solutions de limitation des nuisances sonores les mieux adaptées.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Matinée
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30–10h00 : Présentation de l&amp;#039;équipe d&amp;#039;animation et attentes des stagiaires
+&lt;/p&gt;
+&lt;p&gt;
+ 10h00–11h00 : Effets du bruit sur la santé et notions de base de l&amp;#039;acoustique
+&lt;/p&gt;
+&lt;p&gt;
+ 11h00 –12h00 : Paramètres d&amp;#039;émission et de propagation du bruit routier
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi
+&lt;/p&gt;
+&lt;p&gt;
+ 13h30 –15h00 : Réglementation applicable aux projets de transports routiers
+&lt;/p&gt;
+&lt;p&gt;
+ 15h00 –15h45 : Solutions de limitation des nuisances sonores
+&lt;/p&gt;
+&lt;p&gt;
+ 15h45 –16h45 : Atelier mesure acoustique (principes de mesures et manipulation d&amp;#039;un sonomètre)
+&lt;/p&gt;
+&lt;p&gt;
+ 16h45 –17h00 : Temps d&amp;#039;échange et évaluation de la journée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés théoriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en situation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités de validation individuelle des acquis en fin de formation : Quiz en fin de journée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 500€ HT par stagiaire (TVA à 0%).
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner inclus.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation s&amp;#039;adresse aux personnels en charge de la thématique acoustique au sein des collectivités gestionnaires d&amp;#039;infrastructures routières, ou dans les bureaux d&amp;#039;études techniques.
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre de formation &amp;#34;approfondissement&amp;#34; est également proposée. A noter : En cas d&amp;#039;inscription d&amp;#039;une même personne aux 2 offres, les modalités d&amp;#039;inscription sont distinctes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aucun prérequis.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-maitriser-volet-nuisances-sonores-projets-0</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Information et inscription :
+ &lt;a href="mailto:formation.catalogue&amp;#64;cerema.fr" target="_self"&gt;
+  formation.catalogue&amp;#64;cerema.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f366-maitriser-le-volet-nuisances-sonores-dans-les/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>143296</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Prendre en compte les enjeux et exigences de la RE 2020 dans ses projets de construction neuve (Formation)</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le respect des engagements de la France pris dans la lutte contre le changement climatique, récemment réaffirmés dans la loi Energie-Climat, suppose que la France atteigne la neutralité carbone en 2050. Dans cette optique, la RE 2020 remplace la RT 2012 à compter du 1er juillet 2021 pour un certain nombre de bâtiments. Les évolutions sont majeures et ont pour objectif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La baisse des consommations énergétiques des bâtiments neufs avec des évolutions importantes dans le calcul thermique réglementaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La diminution de l&amp;#039;impact sur le climat grâce à la prise en compte des émissions de gaz à effet de serre sur l&amp;#039;ensemble du cycle de vie des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;adaptation aux changements climatiques avec une meilleure prise en compte du confort d&amp;#039;été
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;ajout d&amp;#039;un calcul d&amp;#039;analyse en cycle de vie est une nouveauté majeure qui nécessite pour les acteurs actuels le développement de nouvelles compétences.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de cette formation est de pouvoir prendre en compte les enjeux et les exigences de la RE 2020 dans ses projets de construction neuve :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Être sensibilisé aux fondamentaux de la performance énergétique et environnementale (ACV)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comprendre l&amp;#039;origine et le contexte de la réglementation environnementale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les évolutions de la RE2020 par rapport à la RT 2012 : énergie carbone et confort d&amp;#039;été
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître et comprendre les nouveaux indicateurs clés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avoir des ordres de grandeur RE 2020.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Matin (9h30-12h30)
+&lt;/p&gt;
+&lt;p&gt;
+ 9h30 - Contexte, enjeux et présentation générale de la RE 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ 10h15 - Méthodes et exigences sur la performance énergétique et le confort d&amp;#039;été, et leviers d&amp;#039;amélioration.
+&lt;/p&gt;
+&lt;p&gt;
+ 11h30 - Méthode et exigences sur la performance environnementale et l&amp;#039;analyse de cycle de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ 12h30 Déjeuner
+&lt;/p&gt;
+&lt;p&gt;
+ Après-midi (14h-17h30)
+&lt;/p&gt;
+&lt;p&gt;
+ 14h00 - Retours d&amp;#039;expérience et enseignements
+&lt;/p&gt;
+&lt;p&gt;
+ 15h15 - Eléments pratiques pour mener à bien un projet à haute performance environnementale
+&lt;/p&gt;
+&lt;p&gt;
+ 17h00 - Echanges et évaluation
+&lt;/p&gt;
+&lt;p&gt;
+ 17h30 - Fin de la journée.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Séquences participatives.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité de nos formations aux personnes en situation de handicap
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations. Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Délais d&amp;#039;accès
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 500€ HT par stagiaire (TVA à 0%)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuner inclus
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Public : L&amp;#039;offre de formation s&amp;#039;adresse aux maîtres d&amp;#039;ouvrage, constructeurs et promoteurs, architectes, économistes du bâtiment et bureaux d&amp;#039;études, souhaitant s&amp;#039;acculturer avec les fondamentaux de la RE 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ Aucun pré-requis nécessaire pour cette formation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-reglementation-environnementale-2020</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2add-prendre-en-compte-les-enjeux-et-exigences-de-/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>143294</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Apprendre à utiliser les fichiers fonciers et DV3F (Formation)</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose des formations pour les acteurs publics de l&amp;#039;aménagement du territoire pour apprendre à utiliser les fichiers fonciers et DV3F. Les formations sont à destination des organismes bénéficiaires des Fichiers Fonciers (collectivités territoriales, Etablissements publics de l&amp;#039;Etat, Agences d&amp;#039;urbanisme, EPF, SAFER, ADIL, OLAP, SCoT, etc.) et les bureaux d&amp;#039;études via le Cerema.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue de la formation, les stagiaires seront capables de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  découvrir et comprendre le contenu des Fichiers fonciers et de DV3F, les notions thématiques liées et les usages possibles des données
+ &lt;/li&gt;
+ &lt;li&gt;
+  connaitre le modèle de données DV3F et l&amp;#039;apport des Fichiers fonciers
+ &lt;/li&gt;
+ &lt;li&gt;
+  savoir manipuler les principaux variables au travers d&amp;#039;expertises pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir une utilisation facilitée de DV3F à partir de la boite à outils AppDVF.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 3 jours sur les Fichiers fonciers (23 au 25 mai)
+&lt;/p&gt;
+&lt;p&gt;
+ Jour 1
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation des Fichiers fonciers : De MAJIC aux Fichiers fonciers, Principes de re-traitement, Contenu des Fichiers fonciers, Accès et accompagnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Première prise en main pratique : Cours progressif en SQL, Exercices simples et concrets, Lien avec QGis
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 2
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Compréhension des Fichiers fonciers : Notions thématiques, Des notions fiscales aux usages concrets, Diaporama des usages classiques des Fichiers fonciers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poursuite de la prise en main : Exercices progressifs, Cas d&amp;#039;usage concrets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 3
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Matinée technique : Exercices avancés, Retour sur les notions importantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Approfondissement à la carte : Notions géomatiques ou thématiques à la demande
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2 jours sur DV3F
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Jour 4
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation de DV3F : De DVF à DV3F, Principes de traitement, Contenu de DV3F (modèle de données, variables), Présentation des outils (PostgreSQL, AppDVF), Utilisation de DV3F (usages, fiabilité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Notions de base : Caractériser un bien dans DV3F à partir de la typologie, Améliorer un indicateur en utilisant les filtres, Identifier des logiques d&amp;#039;acteurs (acheteurs-vendeurs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en main à travers des travaux pratiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 5
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Notions avancées : Principe de la segmentation, Plus loin avec les locaux et les parcelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux pratiques PostgreSQL / Outil SIG / AppDVF : Lister et dénombrer les mutations, Situer un bien sur un territoire, Création des premiers indicateurs de prix, Construire une chaîne de production, Fiabilisation des indicateurs de prix
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La formation se déroule sur 5 jours, sous la forme d&amp;#039;une session de 3 jours sur les Fichiers fonciers et de 2 jours sur DV3F, avec 3 à 4 semaines d&amp;#039;intervalle entre les deux sessions. Elle est encadrée par deux formateurs à chaque session : un chargé d&amp;#039;études thématique référent sur les Fichiers fonciers ou sur DV3F et un géomaticien spécialisé dans les Fichiers fonciers et DV3F.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2500€ HT (TVA à 0 % s&amp;#039;agissant de formation)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuners inclus
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Technologies numériques et numérisation</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Public : Organismes bénéficiaires des Fichiers Fonciers (collectivités territoriales, Etablissements publics de l&amp;#039;Etat, Agences d&amp;#039;urbanisme, EPF, SAFER, ADIL, OLAP, SCoT, etc.) et les bureaux d&amp;#039;études
+&lt;/p&gt;
+&lt;p&gt;
+ Aucun pré-requis n&amp;#039;est nécessaire. La formation propose une initiation complète au SQL (langage de requête structuré), via le client PgAdmin de l&amp;#039;outil libre PostgreSQL.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-utilisation-donnees-foncieres</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b94-apprendre-a-utiliser-les-fichiers-fonciers-et/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>143293</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Apprendre à utiliser les fichiers fonciers (Formation)</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2009, le Cerema retraite, géolocalise et enrichit les Fichiers fonciers de la Direction Générale des Finances Publiques (Dgfip, données MAJIC) pour le compte du Ministère en charge de l&amp;#039;Ecologie et du Logement, afin de permettre aux acteurs pblics de réaliser facilement des analyses fines et comparables sur leur territoire national. Les Fichiers fonciers décrivent de manière détaillée l&amp;#039;occupation du sol fiscale, les locaux ainsi que les différents droits de propriété qui leur sont liés. Ils sont aujourd&amp;#039;hui devenus essentiels pour à une meilleure connaissance du foncier dans de nombreuses politiques publiques telles que l&amp;#039;occupation du sol, l&amp;#039;aménagement, le logement, la gestion du risque et l&amp;#039;énergie. Le Cerema vous propose de découvrir le contenu et les usages des Fichiers fonciers à travers une prise en main opérationnelle des données. La formation apporte des notions thématiques sur les données et leur utilisation, et des notions techniques pour la manipulation des données
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comprendre le contenu des Fichiers fonciers et les usages des données, savoir apprécier la fiabilité des variables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir des outils adaptés aux ambitions des politiques publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir manipuler les principales variables des Fichiers fonciers au travers de requêtes SQL (langage de requête structurée).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Journée 1
+&lt;/p&gt;
+&lt;p&gt;
+ 9h00 - 12h00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de la matrice cadastrale MAJIC aux Fichiers fonciers retraités par le Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  principes de retraitement : géolocalisation, classification des propriétaires, champs métier
+ &lt;/li&gt;
+ &lt;li&gt;
+  contenu des Fichiers fonciers : les produits tables principales et tables agrégées
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 14h00 - 17h00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  cours progressifs en SQL : affichage des colonnes, sélection des lignes renvoyées, tri des résultats, calcul de premières statistiques agrégées
+ &lt;/li&gt;
+ &lt;li&gt;
+  exercices simples et appliquées pour différents usages : occupation du sol, logement et habitat, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  visualisation des données dans le logiciel QGis.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Journée 2
+&lt;/p&gt;
+&lt;p&gt;
+ 9h00 - 12h00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  approche thématique : compréhension des notions présentes dans les Fichiers fonciers et contenu des variables
+ &lt;/li&gt;
+ &lt;li&gt;
+  des notions fiscales aux usages concrets : savoir apprécier le périmètre de fiabilité des variables
+ &lt;/li&gt;
+ &lt;li&gt;
+  diaporama des usages classiques des Fichiers fonciers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 14h00 - 17h00
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  suite des exercices SQL : calcul de statistiques sur groupements à la commune ou autre périmètre, jointure entre tables, création de nouvelles tables
+ &lt;/li&gt;
+ &lt;li&gt;
+  cas d&amp;#039;usage concrets : repérage des droits de propriété, recherche du foncier d&amp;#039;une personne morale, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Journée 3
+&lt;/p&gt;
+&lt;p&gt;
+ 9h00 - 12h00 : matinée technique
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  jointure géographique et mini cas d&amp;#039;usage
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de colonnes d&amp;#039;indicateurs à façon, filtres SQL avancés
+ &lt;/li&gt;
+ &lt;li&gt;
+  retour sur les notions importantes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 14h00 - 17h00 : approfondissement au choix
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  notions géomatiques ou thématiques à la demande : exercices de prise en main avancés
+ &lt;/li&gt;
+ &lt;li&gt;
+  approfondissement sur les variables disponibles et leurs cas d&amp;#039;usage
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en pratique sur un court cas d&amp;#039;usage classique : occupation du sol, évaluation des enjeux en zones à risque, etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en pratique autour de cas concrets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support de présentation
+ &lt;/li&gt;
+ &lt;li&gt;
+  La formation se déroule en présentiel. 8 postes informatiques dotés de Qgis et serveur PostgreSQL/client PgAdmin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attesttation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité de nos formations aux personnes en situation de handicap
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Délais d&amp;#039;accès
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Frais d&amp;#039;inscription
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1500€ HT (TVA à 0 % s&amp;#039;agissant de formation)
+&lt;/p&gt;
+&lt;p&gt;
+ Déjeuners inclus
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Foncier</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes bénéficiaires des Fichiers fonciers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissements publics de l&amp;#039;État
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agences d&amp;#039;urbanisme, EPF, SAFER, ADIL, OLAP, SCoT, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bureaux d&amp;#039;études
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau prérequis
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aucun prérequis n&amp;#039;est nécessaire. La formation propose une initiation complète au SQL (langage de requête structuré), via le client PgAdmin de l&amp;#039;outil libre PostgreSQL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une connaissance basique d&amp;#039;un logiciel bureautique SIG (Système d&amp;#039;Information Géographique) tel que Qgis est souhaitable.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-savoir-utiliser-fichiers-fonciers-0</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://datafoncier.cerema.fr/donnees/fichiers-fonciers/contact</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/46b5-savoir-utiliser-les-fichiers-fonciers-formati/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>143292</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Appréhender les phénomènes hydrauliques dans les milieux maritimes ou fluviaux (via Modélisation numérique)</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez mieux appréhender les phénomènes hydrauliques dans les milieux maritimes ou fluviaux et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue pour représenter schématiquement un site ou un phénomène dans le but de comprendre et d&amp;#039;expliquer son fonctionnement mais également de prévoir son comportement comme par exemple :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaître les courants (champs de vitesse) des voies navigables à différents niveaux de débits (étiage, moyen, crue) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les courants en amont immédiat d&amp;#039;ouvrages hydrauliques transversaux des voies navigables (barrages, seuils...) à différents niveaux de débits (étiage, moyen, crue) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les conditions de navigation sur une voie navigable (simulateur trajectographie) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître l&amp;#039;agitation (états de mer), les vitesses de courants et le niveau marin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la dynamique de la propagation d&amp;#039;une crue ou d&amp;#039;une submersion marine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les champs d&amp;#039;expansion des crues ou de submersion marine (interaction niveau d&amp;#039;eau et Modèle numérique de terrain) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;un outil de prévision des inondations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la modélisation numérique des phénomènes hydrauliques en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins. Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La récupération des différentes données de terrains et hydrauliques existantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;analyse et la construction du modèle numérique spécifique à la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le calage du modèle en fonction d&amp;#039;éléments ou d&amp;#039;événements connus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les sorties graphiques d&amp;#039;études et rapports d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  La formation potentielle des futurs utilisateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude qualitative et quantitative de l&amp;#039;aléa inondation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Risques naturels
+Appui méthodologique
+Valorisation d'actions
+Mers et océans
+Mobilité fluviale
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/modelisation-numerique-hydraulique-maritime-fluviale</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2c2a-apprehender-les-phenomenes-hydrauliques-dans-/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>143291</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>S'engager pour la sobriété foncière</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En réaffirmant l&amp;#039;objectif de zéro artificialisation nette à l&amp;#039;horizon 2050 et la diminution de moitié du rythme annuel de consommation foncière d&amp;#039;ici 2031, la loi énergie-climat de 2019 appelle les collectivités à repenser en profondeur l&amp;#039;ensemble de la chaîne de l&amp;#039;aménagement bien au-delà des mesures déjà mises en œuvre. Fort de sa posture transversale (planification, stratégies territoriales, aménagement, foncier, biodiversité), le Cerema vous guide pour définir une politique foncière durable et mettre en œuvre vos projets à chaque échelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez optimiser votre gestion foncière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous avez un projet de requalification de friches ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous avez besoin d&amp;#039;éclairages techniques en matière de conception urbaine, renaturation, recyclage de friches ou planification ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez mettre en œuvre des stratégies foncières pour atteindre le Zéro Artificialisation Nette (ZAN) ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous éclairer sur les enjeux de gestion et préservation du foncier : partage d&amp;#039;outils et de connaissances sur les marchés fonciers et leur évolution (analyses des valeurs foncières, appui à la mise en place d&amp;#039;observatoires...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recueillir et analyser des données foncières, détecter des gisements fonciers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaborer le diagnostic multicritère préalable au lancement d&amp;#039;une prestation et analyser les options envisageables (en matière de réaménagement urbain, évolution des documents d&amp;#039;urbanisme, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous conseiller et vous outiller pour définir et mettre en œuvre votre stratégie foncière (réglementation locale, conditions économiques, mobilisation d&amp;#039;opérateurs) en intégrant les 3 leviers du ZAN : reconquête des friches, densification, renaturation et compensation de l&amp;#039;artificialisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Outils et méthodes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Données foncières et immobilières pour caractériser les enjeux locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observatoire de l&amp;#039;artificialisation pour évaluer la consommation d&amp;#039;espaces
+ &lt;/li&gt;
+ &lt;li&gt;
+  Urbansimul pour connaître le foncier et élaborer des stratégies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cartofriches pour inventorier les friches et fonciers en renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  UrbanVitaliz pour faciliter la reconversion de foncier complexe.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Grand projet :
+  Accompagner les territoires d&amp;#039;industrie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 146 territoires sont labellisés Territoire d&amp;#039;Industrie, un programme porté par l&amp;#039;Agence Nationale de Cohésion des Territoires pour soutenir les collectivités et les entreprises dans le développement de l&amp;#039;activité industrielle, la formation, l&amp;#039;accès au foncier. L&amp;#039;enjeu est important dans un contexte où 70 % de l&amp;#039;emploi industriel se situe en dehors des métropoles, dans les territoires périurbains, ruraux et villes moyennes. Dans le cadre du programme Territoires d&amp;#039;industrie qui vise à développer les écosystèmes industriels, le Cerema intervient pour des expertises flash sollicitées par les délégués territoriaux de l&amp;#039;ANCT qui porte le programme.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Clermont Auvergne Métropole : Diagnostic flash du foncier économique — juin 2021
+ &lt;/li&gt;
+ &lt;li&gt;
+  Territoire d&amp;#039;Industrie d&amp;#039;Aurillac-Figeac-Rodez, composé de 15 EPCI sur trois départements (Cantal, Aveyron et Lot) et deux régions (Auvergne Rhône- Alpes et Occitanie). Identification des capacités d&amp;#039;accueil des activités économiques en tenant compte de l&amp;#039;objectif du ZAN et de réindustrialisation et partager aux élus et techniciens des outils facilitant un développement économique plus sobre en foncier (2021-2022).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Revitalisation
+Appui méthodologique
+Valorisation d'actions
+Industrie</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/s-engager-sobriete-fonciere</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a996-sengager-pour-la-sobriete-fonciere/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>143290</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Evaluer et maîtriser les nuisances sonores</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Evaluer et maîtriser les nuisances sonores sur votre territoire
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La maîtrise des nuisances sonores contribue à améliorer l&amp;#039;attractivité du territoire et la qualité de vie. Bien identifier les sources d&amp;#039;expositions, évaluer leurs niveaux et leurs impacts sur les riverains sont des prérequis incontournables pour définir une politique efficace de lutte contre les nuisances sonores.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fort de ses compétences et de son expertise technique en acoustique, le Cerema vous accompagne de l&amp;#039;élaboration de votre stratégie à la mise en œuvre de solutions concrètes appliquées aux domaines de la voirie, des espaces publics, bâtiments et transports.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes un maître d&amp;#039;ouvrage public (dans les domaines voirie, bâtiments ou transports) et plus particulièrement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une collectivité (métropole, agglomération, EPCI, commune) en France métropolitaine ou DOM-TOM
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un gestionnaire de patrimoine public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un conseil régional
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un conseil départemental
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vos besoins
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez connaître l&amp;#039;exposition au bruit de votre population ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous recherchez un soutien méthodologique pour lutter contre les nuisances sonores ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels outils et solutions concrets mettre en œuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment évaluer l&amp;#039;impact des aménagements réalisés ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires expertes en réglementation, mesures, modélisation, chantier, réception, contrôle avec une expertise technique indépendante avérée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une approche multisectorielle (aménagement, mobilité, infrastructure) et systémique des nuisances environnementales (bruit, vibrations et qualité de l&amp;#039;air)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un maillage territorial pour un accompagnement de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une capacité prospective et d&amp;#039;innovation par notre implication dans la réglementation et la normalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rédaction de guides méthodologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Études techniques de connaissance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de mesures et recueil de données issues d&amp;#039;infrastructures de transports, d&amp;#039;aménagements urbains et de chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation des Cartes de Bruit Stratégiques et des Plans de Prévention du Bruit dans l&amp;#039;Environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractérisation acoustique des revêtements de chaussées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractérisation acoustique des bâtiments
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Conseil pour élaborer et mettre en œuvre vos stratégies de lutte contre les nuisances sonores
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Hiérarchisation des enjeux de nuisances sonores à l&amp;#039;échelle d&amp;#039;un territoire, un réseau, un itinéraire, un quartier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des impacts de projets de transports et d&amp;#039;aménagements urbains (mesures, modélisation, contrôle...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Expertise intégrée (appui méthodologique et gouvernance du projet) : construction de solutions sur mesure, basées sur notre maitrise de la réglementation et notre capacité à mobiliser d&amp;#039;autres partenaires
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Propositions de solutions de résorption du bruit de secteurs fortement exposés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle / réception d&amp;#039;ouvrages de protection contre le bruit
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;études de co-exposition
+  &lt;strong&gt;
+   (Air-Bruit-Vibrations) et de multi-expositions sonores
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Montage et pilotage de plans de formations
+ &lt;/strong&gt;
+ ou journées techniques au regard de vos besoins (élus, services techniques)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Communauté urbaine d&amp;#039;Arras
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pilotage du projet de recherche URBEOL (Implantation en milieu URBain d&amp;#039;EOLiennes : impacts environnementaux).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   SDIS Côtes d&amp;#039;Armor
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ AMO en acoustique sur un bâtiment du SDIS22 pour un réaménagement et amélioration de l&amp;#039;isolement acoustique par rapport au bruit de la RN12.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   DREAL Provence-Alpes-Côte d&amp;#039;Azur
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ AMO en acoustique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Architecture
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-maitriser-nuisances-sonores</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b05-evaluer-et-maitriser-les-nuisances-sonores/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>143289</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Tester sur modèle physique le comportement des ouvrages en canal à houle</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La remontée du niveau des mers va aggraver les
+ &lt;strong&gt;
+  problèmes de protection des zones littorales
+ &lt;/strong&gt;
+ . Les structures côtières seront soumises à des conditions de
+ &lt;strong&gt;
+  houle
+ &lt;/strong&gt;
+ plus sévères. Davantage sollicitées, ces ouvrages connaîtront des dommages plus importants et verront le niveau de protection qu&amp;#039;elles offrent s&amp;#039;abaisser, en particulier leur capacité à limiter les franchissements des vagues.
+&lt;/p&gt;
+&lt;p&gt;
+ En conséquence, en fonction des enjeux de sécurité des biens et des personnes, les autorités locales pourront être amenées à étudier des renforcements ou des adaptations de leurs
+ &lt;strong&gt;
+  structures de protection
+ &lt;/strong&gt;
+ . De même, dans le cadre d&amp;#039;appels de travaux de génie côtier, des entreprises pourraient vouloir tester des variantes d&amp;#039;ouvrages dans l&amp;#039;espoir de bénéficier d&amp;#039;un avantage économique par rapport à la solution de base. Enfin, ces entreprises peuvent avoir besoin de recourir à des outils de modélisation physique dans le cadre de leur propre R&amp;amp;D.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les études de pré-dimensionnement des structures côtières s&amp;#039;appuient sur des formules analytiques très peu fiables. Dès que l&amp;#039;ouvrage est important, de par sa taille ou en raison des enjeux qu&amp;#039;il représente en termes de sécurité publique, la réalisation d&amp;#039;essais physiques pour simuler l&amp;#039;action des houles et le comportement des ouvrages devient indispensable.
+&lt;/p&gt;
+&lt;p&gt;
+ De même, dans le cadre d&amp;#039;un appel d&amp;#039;offres, lorsqu&amp;#039;une entreprise propose une variante, elle doit prouver qu&amp;#039;elle est au moins aussi performante que la solution de base. Cela signifie que l&amp;#039;entreprise devra fournir au Maître d&amp;#039;œuvre des résultats convaincants obtenus sur la base de la réalisation d&amp;#039;essais de modélisation physique.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ESITC dispose des moyens techniques et humains nécessaires à la mise en œuvre de ce type d&amp;#039;essais. Le Cerema, de par ses compétences propres en génie côtier, est en mesure d&amp;#039;intervenir dans la définition du programme d&amp;#039;essais, la conception des structures à tester, l&amp;#039;exploitation des résultats et la synthèse à dégager des tests effectués.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Risques naturels
+Appui méthodologique
+Valorisation d'actions
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/tester-modele-physique-comportement-ouvrages-canal-houle</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0334-tester-sur-modele-physique-le-comportement-de/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>143288</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Développer l’usage des matériaux alternatifs en construction routière</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;utilisation de matériaux alternatifs en substitution de matériaux naturels présente un enjeu majeur pour les acteurs de la construction. La construction routière notamment constitue, par les quantités de matière en jeu, une filière de choix pour valoriser les matériaux alternatifs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Maîtres d&amp;#039;ouvrages de la construction routière
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La loi sur la transition énergétique pour la croissance verte (LTECV) engage l&amp;#039;Etat et les collectivités territoriales maîtres d&amp;#039;ouvrages de la construction et de l&amp;#039;entretien routier sur la voie d&amp;#039;une consommation raisonnée des ressources naturelles granulaires en favorisant le réemploi et le recyclage ou toutes autres formes de valorisation matière, au sens de la directive 2008/98/CE du Parlement européen relative aux déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ La LTECV fixe ainsi à l&amp;#039;Etat et aux collectivités territoriales des objectifs ambitieux pour leurs chantiers de construction et d&amp;#039;entretien routier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   l
+  &lt;/strong&gt;
+  a priorité à l&amp;#039;utilisation des matériaux issus du réemploi, de la réutilisation ou du recyclage de déchets dans les  marchés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des taux élevés de réemploi, de réutilisation ou de recyclage de déchets : au moins 50 % en masse en 2017 et 60 % en 2020.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les besoins des maîtres d&amp;#039;ouvrages concernent donc principalement l&amp;#039;assistance technique pour des actions opérationnelles sur le territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Entreprises du BTP et industriels
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les producteurs de déchets et les entreprises de TP doivent par ailleurs développer l&amp;#039;usage de matériaux alternatifs et investir dans le développement de nouvelles techniques constructives et de traitement des matériaux minéraux et organiques afin de favoriser le recyclage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Fort de sa connaissance historique des matériaux minéraux et biosourcés et de son positionnement entre maîtres d&amp;#039;ouvrages et maîtres d&amp;#039;œuvre, le Cerema propose une offre de services à destination des maîtres d&amp;#039;ouvrages publics et des entreprises des TP.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ces services permettent de rassembler et croiser des compétences variées indispensables pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organiser les filières de gestion, dont la valorisation en technique routière des déchets issus des chantiers du BTP, des industries, des collectivités et des mines et carrières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concevoir et dimensionner les infrastructures routières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractériser les matériaux granulaires utilisés en construction (géotechnique, mécanique et environnement) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtriser les risques environnementaux et sanitaires liés à l&amp;#039;emploi de nouveaux matériaux alternatifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôler les chantiers de construction ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#039;
+  &lt;/strong&gt;
+  Monitorer&amp;#039; la durabilité des constructions routières (environnement et géotechnique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assister techniquement les maîtres d&amp;#039;ouvrage dans la gestion des déchets générés par leur chantier et l&amp;#039;emploi des matériaux alternatifs, sur toutes les phases de leur chantier.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema propose en particulier aux maîtres d&amp;#039;ouvrages de la construction routière :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Assistance pour :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; La promotion des matériaux alternatifs, leur domaine d&amp;#039;emploi au travers une vulgarisation des documents techniques et environnementaux existants ; o l&amp;#039;élaboration de marchés intégrant la gestion des matériaux et des déchets générés dans le cadre de la construction et de l&amp;#039;entretien routier ;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; L&amp;#039;élaboration de marchés « matériaux » favorisant le réemploi et l&amp;#039;utilisation de matériaux alternatifs dans les ouvrages routiers (dont volets mécanique, géotechnique, environnemental et sanitaire, élaboration du plan de contrôle) ;
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; L&amp;#039;élaboration et le suivi de marchés de contrôle de chantiers de mise en œuvre de matériaux alternatifs ;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance technique chantier lors de la mise en œuvre de matériaux alternatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement et/ou mise en œuvre de méthodologies et d&amp;#039;outils pour faciliter l&amp;#039;application des politiques publiques en matière de réemploi, de réutilisation ou de recyclage de déchets en construction et entretien routier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transfert de connaissances (formation des ingénieurs territoriaux).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;établissement propose aux entreprises du BTP et aux industriels une variété de prestations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes de gisements actuels et nouveaux de matériaux alternatifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration de méthodologies et de guides régionaux sur de nouveaux gisements, en collaboration avec les acteurs de la construction, calqués sur les méthodologies nationales ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes de nouveaux usages d&amp;#039;emploi de matériaux recyclés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;outil d&amp;#039;échanges pour mettre en relation fournisseur et utilisateurs de matériaux alternatifs...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transition énergétique
+Innovation, créativité et recherche
+Bâtiments et construction
+Appui méthodologique
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/developper-usage-materiaux-alternatifs-construction-routiere</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b2f-developper-lusage-des-materiaux-alternatifs-e/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>143287</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la gestion de vos eaux pluviales et leurs interactions avec les réseaux d'assainissement en ville</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous avez en charge la gestion des eaux pluviales et devez l&amp;#039;adapter aux contraintes de pollution des sols, de dissolution du gypse, de faible perméabilité, tout en gérant le risque d&amp;#039;inondation par ruissellement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne pour la conception et le dimensionnement de solutions de gestion innovantes et appropriées comme par exemple le traitement ou la reperméabilisation.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment élaborer un diagnostic de l&amp;#039;écoulement et du devenir des eaux pluviales et des réseaux d&amp;#039;assainissement ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment éviter le ruissellement des eaux de pluie ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelles solutions innovantes de reperméabilisation des sols mettre en oeuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment se former à la gestion des eaux pluviales ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des compétences et moyens matériels dans le domaine de l&amp;#039;eau : hydrologie quantitative, hydrogéologie, approche qualitative, hydrobiologie, écologie urbaine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des analyses depuis l&amp;#039;amont (ruissellement, sources de pollution) jusqu&amp;#039;au milieu récepteur (cours d&amp;#039;eau, nappe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des outils développés pour évaluer les services écosystémiques rendus par les ouvrages, leurs performances        hydrauliques et épuratoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises entre ingénierie et recherche pour des solutions innovantes, adaptées aux contextes locaux et aux caractéristiques des sols et du sous-sol
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner l&amp;#039;élaboration d&amp;#039;un diagnostic de l&amp;#039;existant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser le diagnostic de territoire et de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les services écosystémiques rendus par les aménagements en place
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Expertiser les enjeux, déterminer des critères
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluer le potentiel de reperméabilisation à l&amp;#039;échelle du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Exploiter les résultats du diagnostic
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaborer des solutions d&amp;#039;amélioration de la qualité de l&amp;#039;eau, la prévention des inondations, la régulation de l&amp;#039;îlot de chaleur urbain, le développement de paysages naturels, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer la gestion intégrée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser le zonage pluvial
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fournir des recommandations concrètes pour une stratégie de reperméabilisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Assister la construction de nouveaux projets d&amp;#039;aménagement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appuyer la maîtrise d&amp;#039;ouvrage dans l&amp;#039;élaboration d&amp;#039;un cahier des charges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser les scénarios d&amp;#039;aménagement et de modalités d&amp;#039;exploitation associées (gestion différenciée, gestion naturelle, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Examiner, étudier les problématiques locales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Grand Paris Seine &amp;amp; Oise
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude de faisabilité d&amp;#039;une politique d&amp;#039;infiltration des eaux pluviales dans des contextes hydrogéologiques sensibles (risque de dissolution du gypse).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le Grand Narbonne Communauté d&amp;#039;Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Des solutions pour la désimperméabilisation des sols du Grand Narbonne
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Toulouse Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Toulouse Métropole lance une étude sur la débitumisation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/ameliorer-gestion-vos-eaux-pluviales-leurs-interactions</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/be77-ameliorer-la-gestion-de-vos-eaux-pluviales-et/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>143286</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un schéma directeur Réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le concept de schéma directeur s&amp;#039;inscrit dans une démarche d&amp;#039;anticipation dont l&amp;#039;objectif est d&amp;#039;aider chaque maître d&amp;#039;ouvrage d&amp;#039;un réseau existant à réaliser un exercice de projection sur le devenir de son réseau à l&amp;#039;horizon 2020, en lien avec les abonnés et de lui fournir différents scénarios qui lui permettront de décider d&amp;#039;une programmation de travaux à entreprendre durant cette période.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema peut vous accompagner dans votre démarche Schéma Directeur sur le volet Réseaux de chaleur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Grâce aux outils et aux données du groupe Réseaux de chaleur, le Cerema vous accompagne au stade amont de la réflexion sur le schéma directeur afin d&amp;#039;orienter les premiers choix (schéma multi-énergie, schéma multi-réseaux de chaleur, recherches des opportunités locales et régionales de développement, amorce des contacts avec les acteurs locaux et régionaux des réseaux de chaleur etc). L&amp;#039;équipe « Réseaux de chaleur » du Cerema définit le cahier des charges de l&amp;#039;étude et le choix des prestataires.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema apporte son expertise tout au long des étapes clés de la réalisation d&amp;#039;un schéma directeur, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  constituer un comité de pilotage,
+ &lt;/li&gt;
+ &lt;li&gt;
+  dresser un diagnostic technico-économique du réseau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  réaliser un exercice de projection à l&amp;#039;horizon 2020 sur le potentiel d&amp;#039;évolution du        réseau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  élaborer différents scénarios d&amp;#039;évolution,
+ &lt;/li&gt;
+ &lt;li&gt;
+  proposer un plan d&amp;#039;actions.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Pour en savoir plus, consultez le site Réseaux de chaleur du Cerema :
+  &lt;a href="https://reseaux-chaleur.cerema.fr/espace-documentaire/realiser-schema-directeur-reseau-chaleur" target="_self"&gt;
+   https://reseaux-chaleur.cerema.fr/espace-documentaire/realiser-schema-directeur-reseau-chaleur
+  &lt;/a&gt;
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Réhabilitation
+Appui méthodologique
+Animation et mise en réseau
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/realiser-schema-directeur-reseau-chaleur</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a85b-realiser-un-schema-directeur-reseau-de-chaleu/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>143285</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Limiter les rejets en mer (diagnostics portuaires et plans d’actions)</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les gestionnaires portuaires vont être incités à réaliser des diagnostics environnementaux et à mettre en place des actions en faveur de la réduction des pollutions portuaires, via la mise en œuvre de différentes politiques publiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Programme de mesures de la Directive Cadre Stratégie Milieu Marin, qui comporte plusieurs actions en faveur de l&amp;#039;amélioration de l&amp;#039;état environnemental des ports : diminution des rejets liés aux opérations de carénage, amélioration des dispositifs de collecte et de gestion des déchets portuaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les SDAGE, qui prévoient la limitation ou la suppression des rejets en mer et comportent également des mesures dédiées à la limitation des rejets de carénage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les Services Police de l&amp;#039;Eau des départements littoraux peuvent quant à eux imposer, au titre de la Loi sur l&amp;#039;eau, la réalisation de ce type de diagnostics aux gestionnaires portuaires, notamment lors de l&amp;#039;instruction des dossiers de demande d&amp;#039;autorisation de dragage.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, les Agences de l&amp;#039;Eau peuvent financer des actions préventives et curatives concourant à la réalisation des objectifs des SDAGE.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Sur le volet préventif, le Cerema est à même d&amp;#039;assister les acteurs portuaires dans la réalisation des diagnostics environnementaux :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Synthèse et analyse des données de qualité des sédiments portuaires (à partir des bases de données Dragage et REPOM et des données locales)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des rejets liés aux activités portuaires et aux rejets industriels spécifiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse de l&amp;#039;adéquation des systèmes de traitement des effluents de carénage avec les besoins nautiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des types de déchets collectés sur la zone portuaire et analyse de l&amp;#039;adéquation de la collecte avec les besoins liés à l&amp;#039;activité portuaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Sur le volet curatif, le Cerema peut intervenir pour la définition et la mise en œuvre de programmes d&amp;#039;actions visant à limiter les rejets dans les zones portuaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Optimisation des dispositifs de traitement des effluents de carénage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimisation des dispositifs de collecte des déchets portuaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation des usagers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Cerema travaille en lien avec les gestionnaires portuaires, les collectivités locales, les services instructeurs (DIRM, DREAL, DDTM), et les organismes publics concernés (Agences de l&amp;#039;Eau, AFB..).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Risques naturels
+Appui méthodologique
+Valorisation d'actions
+Mers et océans
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/rejets-mer-diagnostics-portuaires-plans-actions</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f07c-limiter-les-rejets-en-mer-diagnostics-portuai/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>143283</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Modéliser et proposer des solutions face aux nuisances (via des études environnementales)</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez modéliser et proposer des solutions face aux nuisances et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue capable de réaliser l&amp;#039;exploitation de données environnementales en Air, Bruit et/ou Vibrations (enrichissement, croisement ou interprétation) afin de proposer des solutions adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins. Dans ce cadre nous vous proposons un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Modéliser des nuisances (pollution de l&amp;#039;air, bruit, vibrations), leurs impacts sanitaires et des scénarios d&amp;#039;atténuation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faire un diagnostic d&amp;#039;une situation particulière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Produire des PPBE, PPA ou autres cartographies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identifier des gains, des évolutions ou des investissements nécessaires face à des nuisances grâce à l&amp;#039;étude de scénarios prospectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer de techniques de réduction des nuisances
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérifier la conformité ou l&amp;#039;efficacité d&amp;#039;équipements mis en place pour réduire des nuisances - disposer d&amp;#039;une expertise pour des nuisances, dans un cadre juridique ou non.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Cerema travaille depuis de nombreuses années sur la collecte et l&amp;#039;exploitation de données environnementales. Sa connaissance des différentes disciplines lui permet une exploitation experte des données, en apportant au commanditaire une vision globale des enjeux et un appui à une exploitation ultérieure.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Cerema dispose de plus d&amp;#039;une excellente connaissance et de liens historiques avec les acteurs qui peuvent être concernés dans ces différents domaines (services de l&amp;#039;État, collectivités, gestionnaires d&amp;#039;infrastructures, établissements publics travaillant dans ces thématiques, acteurs de la santé environnementale...). Cela permet au Cerema de mettre en œuvre une offre complète, diversifiée et adaptée à chaque situation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sa connaissance de l&amp;#039;état de l&amp;#039;art, des liens possibles entre thématiques et des opérations déjà réalisées permet au commanditaire de mieux définir les besoins, afin de répondre pleinement à l&amp;#039;usage qui va en être fait ensuite.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transition énergétique
+Qualité de l'air
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/etudes-environnementales-modeliser-proposer-solutions-face</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d7e6-modeliser-et-proposer-des-solutions-face-aux-/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>143281</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Visualiser l’intérieur du béton précontraint avec la Gammagraphie</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Collectivité d’outre-mer à statut particulier
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La radiographie est l&amp;#039;unique méthode de contrôle non destructif (CND) permettant d&amp;#039;obtenir une image directe des éléments de structure à l&amp;#039;intérieur du béton précontraint ou armé.
+&lt;/p&gt;
+&lt;p&gt;
+ Venez découvrir l&amp;#039;activité gammagraphie que le Cerema met à votre disposition partout en France métropolitaine pour contribuer à vos diagnostics de structures en béton.
+&lt;/p&gt;
+&lt;p&gt;
+ Fort de son expérience de plus de 50 ans dans le domaine, le Cerema dispose d&amp;#039;un matériel mobile permettant d&amp;#039;intervenir sur des structures jusqu&amp;#039;à 60 cm d&amp;#039;épaisseur de béton.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Un produit adapté pour :
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Estimer
+  &lt;strong&gt;
+   la durabilité
+  &lt;/strong&gt;
+  des structures en
+  &lt;strong&gt;
+   béton précontraint
+  &lt;/strong&gt;
+  sans recourir à des méthodes destructives ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Distinguer
+  &lt;/strong&gt;
+  des objets ou
+  &lt;strong&gt;
+   pathologies internes
+  &lt;/strong&gt;
+  au béton (hors oxydation) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Diagnostiquer
+  &lt;/strong&gt;
+  tout type de structure à forte épaisseur de béton (ouvrage d&amp;#039;art, château d&amp;#039;eau, bateau porte...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les
+ &lt;strong&gt;
+  solutions
+ &lt;/strong&gt;
+ offertes par la
+ &lt;strong&gt;
+  gammagraphie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Toutes les infrastructures en béton (routières, ferroviaires, portuaires) peuvent être radiographiées si elles sont accessibles sur leurs 2 faces :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Réalisation d&amp;#039;un diagnostic de structure en béton précontraint :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visualisation du remplissage des gaines de précontrainte par le coulis de ciment.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Observation de fils ou torons rompus ou détendus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investigation en amont des campagnes de diagnostic par arbalète ou vidéo endoscope.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Repérage d&amp;#039;éléments internes au béton :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rositionnement d&amp;#039;objets à l&amp;#039;intérieur du béton.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reconstitution de plans de ferraillage actifs ou passifs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Implantation de forage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Sécurité
+ et
+  certification
+ des interventions
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise en place du balisage de la zone d&amp;#039;opération garantissant une zone publique sécurisée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Respect des mesures de radioprotection définies par la réglementation et surveillées par l&amp;#039;Autorité de Sûreté Nucléaire (ASN).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Respect des normes Nf A09-202 (principes généraux d&amp;#039;examens radiographiques avec rayons X et Gamma).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Indicateur
+ &lt;/strong&gt;
+ de la qualité d&amp;#039;injection
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Extrait du Guide technique VIPP, techniques et méthodes des laboratoires des ponts et chaussées (2001)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Catégorie A : Injection correcte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Catégorie B : Manque partiel de coulis quantitativement peu important
+ &lt;/li&gt;
+ &lt;li&gt;
+  Catégorie C : Manque partiel de coulis quantitativement important
+ &lt;/li&gt;
+ &lt;li&gt;
+  Catégorie D : Manque total ou quantitativement très important
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le résultat du contrôle est mauvais si D &amp;gt; 15 % et • si C &amp;#43; D &amp;gt; 30 %
+&lt;/p&gt;
+&lt;p&gt;
+ Déploiement
+ de l&amp;#039;équipe et du matériel dans toute la France métropolitaine
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Préparation du chantier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude du dossier d&amp;#039;ouvrage.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prévisite sur site.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation du plan
+  d&amp;#039;implantation des tirs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix du matériel.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte de toutes les démarches administratives et de sécurité nécessaires imposées par la réglementation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une équipe Cerema
+  qualifiée
+ pour la radiographie et le diagnostic d&amp;#039;ouvrage d&amp;#039;art,
+  habilitée
+ à l&amp;#039;accès aux OA (cordistes, CACES, Epsilon), disposant de
+  2 véhicules spécialement aménagés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un
+  matériel
+ adapté à
+  différentes
+  utilisations
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un GMA2500 transportable dans sa remorque spécialisée, contenant une source de Cobalt 60 pour des épaisseurs de béton de l&amp;#039;ordre de 30 cm à 60 cm.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un GAM120 mobile contenant une source d&amp;#039;Iridium 192 pour des épaisseurs de béton jusqu&amp;#039;à 30 cm.
+ &lt;/li&gt;
+ &lt;li&gt;
+  crans photosensibles (30 x 40 cm) pour développement numérique à l&amp;#039;aide de matériels spécifiques.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   DIR Massif Central
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Investigations par gammagraphie afin de déterminer la qualité de remplissage du coulis dans les gaines de précontrainte du pont de l&amp;#039;Allagnon sur l&amp;#039;A75
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Groupement Chantiers Modernes Construction (Vinci Construction France)/    Freyssinet
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Repérage des aciers actifs par gammagraphie dans le cadre du renforcement de la tranchée couverte permettant à la piste 3 de l&amp;#039;aéroport d&amp;#039;Orly de franchir la RN7 et le tramway T7
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Conseil Départemental des Alpes de Haute Provence
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Quantifier la durabilité du Pont de Sourribes
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   SNCF
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Affiner l&amp;#039;état de la précontrainte des éléments en béton dans le cadre de projet de Confortement de la Tranché Couverte Rouen Rive Gauche permettant l&amp;#039;accès du FRET ferroviaire au Grand Port Maritime de Rouen
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Bâtiments et construction
+Logement et habitat
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/gammagraphie-visualiser-interieur-du-beton-precontraint</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f135-visualiser-linterieur-du-beton-precontraint-a/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>143280</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la mise en œuvre de la réglementation en environnement santé (air, bruit, vibrations)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez mettre en œuvre la réglementation et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue capable de réaliser l&amp;#039;exploitation de données environnementales en Air, Bruit et/ou Vibrations, en vue de mettre en place des actions de suivi, de formation et d&amp;#039;évaluation des mesures de réduction des nuisances environnementales dans le cadre de la réglementation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins. Dans ce cadre nous vous proposons un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablir un plan d&amp;#039;action de réduction de pollution de l&amp;#039;air
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner la rédaction des PPBE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les effets d&amp;#039;un plan d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Former des agents dans le domaine des nuisances environnementales (air, bruit et vibration).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema travaille depuis de nombreuses années sur la collecte de données environnementales et sanitaire. Sa connaissance des différentes disciplines lui permet non seulement une production de données de qualité, mais aussi de croiser les thématiques pour vision globale des enjeux. Le Cerema dispose de plus de liens historiques avec les acteurs œuvrant dans ces différents domaines (services de l&amp;#039;État, collectivités, gestionnaires d&amp;#039;infrastructures, établissements publics, acteurs de la santé environnementale...), ce qui lui permet de mettre en œuvre une offre complète, diversifiée et adaptée à chaque situation. Sa connaissance de l&amp;#039;état de l&amp;#039;art, des liens possibles entre thématiques et des opérations déjà réalisées permet au commanditaire de mieux définir les données à collecter en fonction de l&amp;#039;existant, afin de répondre pleinement à l&amp;#039;usage qui va en être fait ensuite.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Qualité de l'air
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/accompagner-collectivites-mise-oeuvre-reglementation</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/95e9-accompagner-les-collectivites-dans-la-mise-en/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>143279</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Apporter un appui technique aux gestionnaires d’ouvrages de protection contre les inondations</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La sécurité et la fonctionnalité des ouvrages hydrauliques de protection contre les inondations sont au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue en mesure de vous accompagner par le biais de visites techniques, diagnostics et études réglementaires (études de danger...) sur l&amp;#039;organisation de la maintenance et des travaux d&amp;#039;entretien et l&amp;#039;assistance aux travaux de reconstruction ou réhabilitation des digues et écluses.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema dispose de l&amp;#039;ensemble des compétences techniques et réglementaires lui permettant d&amp;#039;intervenir et d&amp;#039;apporter un appui aux collectivités à tous les niveaux et sur l&amp;#039;ensemble des problématiques associées à la gestion des ouvrages de protection contre les inondations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la définition des systèmes de protection et des sollicitations hydrauliques ou mécaniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites techniques approfondies et diagnostics techniques de l&amp;#039;état des ouvrages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la définition de politiques d&amp;#039;entretien et de surveillance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertises et définition de solutions de confortement ou de travaux lourds
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études réglementaires : Études de danger, dossiers d&amp;#039;autorisation loi sur l&amp;#039;eau...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils et AMO pour les études et travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des personnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement de partenariat de recherche et d&amp;#039;innovation sur le suivi, l&amp;#039;entretien et les travaux sur les ouvrages hydrauliques.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Risques naturels
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/apporter-appui-technique-aux-gestionnaires-ouvrages</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/18cd-apporter-un-appui-technique-aux-gestionnaires/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>143278</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer l'économie circulaire dans vos projets de construction et d'aménagement (Label 2EC)</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Label 2ECEngager une démarche d&amp;#039;économie circulaire dans le BTP répond à de fortes attentes sociétales. En tant que porteur de projet, votre levier d&amp;#039;action consiste à réduire la production et à recycler les déchets dans une double motivation environnementale et économique. Le label 2EC, concourt à la réussite et à l&amp;#039;acceptabilité de vos projets. Le Cerema pilote son déploiement pour le compte du Ministère de la Transition écologique. A ce titre, il vous accompagne pour obtenir le label et promouvoir vos engagements à chaque étape clé de vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous envisagez de réaliser un projet de construction ou d&amp;#039;aménagement et vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Favoriser son acceptabilité sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire son empreinte environnementale par l&amp;#039;utilisation de matériaux alternatifs, la prévention et le recyclage des déchets, tout en optimisant les couts de gestion associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtriser les risques en appliquant une méthodologie éprouvée d&amp;#039;infrastructures de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer la visibilité de vos engagements en faveur de l&amp;#039;économie circulaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un maillage territorial permettant de répondre à vos besoins au plus près de vos projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expertise règlementaire et technique avérée, en matière de prévention et de recyclage des déchets de construction et d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un positionnement guidé par l&amp;#039;intérêt général de part notre  statut d&amp;#039;établissement public indépendant, sous tutelle du Ministère de la Cohésion des territoires et des Relations avec les collectivités territoriales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une légitimité nationale à faire valoir vos initiatives via le site web du label 2EC
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   LE LABEL 2EC : Un label pour structurer et promouvoir vos pratiques
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Sécuriser votre démarche  d&amp;#039;économie circulaire
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La charte d&amp;#039;engagement du label 2EC permet de s&amp;#039;assurer que  votre projet répond aux règles de l&amp;#039;art et aux méthodes reconnues par le ministère en charge de l&amp;#039;environnement pour la prévention et gestion des déchets du BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Instruction de vos engagements  par le Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audits de chantier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Attribution de labels aux stades de conception, réalisation et achèvement des travaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Communiquer sur votre engagement en faveur d&amp;#039;une économie circulaire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;un kit de communication, enrichit tout au long du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en visibilité, au plan national, sur le site internet du label 2EC.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Une charte pour formaliser vos engagements
+   &lt;br /&gt;
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Respecter les référentiels réglementaires et normatifs de l&amp;#039;économie circulaire :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La réglementation sur la prévention et la gestion des déchets du BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les guides méthodologiques validés par le ministère en charge de l&amp;#039;environnement pour la valorisation des matériaux alternatifs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Prévenir et gérer les déchets de vos projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser un diagnostic des déchets générés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le réemploi et gérer les déchets selon la hiérarchie des modes de traitement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inscrire les engagements du porteur de projet dans les marchés ou les contrats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tracer les déchets depuis leur lieu de production jusqu&amp;#039;à la filière de traitement final
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formaliser un bilan afin de capitaliser sur l&amp;#039;expérience acquise
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Valoriser des matériaux alternatifs dans le cadre de vos projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tracer l&amp;#039;origine des matériaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérifier la conformité environnementale des matériaux utilisés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formaliser un bilan afin de capitaliser sur l&amp;#039;expérience acquise.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, rendez-vous sur le site du Label :
+ &lt;a target="_self"&gt;
+  www.label-2ec.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/integrer-economie-circulaire-vos-projets-construction</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa3a-integrer-leconomie-circulaire-dans-vos-projet/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>143277</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les citadins dans leur besoin de nature : la canopée urbaine !</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Collectivités, vous recherchez des conseils pour intégrer la nature en ville et renaturer les espaces urbanisés ?
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet de canopée urbaine peut vous aider :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  A une échelle globale, à planifier des actions pour améliorer l&amp;#039;ambiance urbaine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  A l&amp;#039;échelle de chaque projet concret, à déployer des solutions fondées sur la nature.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Collectivités, le Cerema accompagne vos projets de canopée urbaine, à toute échelle (rue, quartier, ville), en mettant à disposition son expertise. À chaque besoin, une réponse adaptée et construite sur mesure. À l&amp;#039;écoute de vos préoccupations concrètes, au plus proche des territoires, les équipes pluridisciplinaires du Cerema vous proposent outils, méthodes et retours d&amp;#039;expérience.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Conseil, expertise et assistance à maîtrise d&amp;#039;ouvrage
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménager des espaces de nature en ville adaptés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rafraîchir les rues, quartiers, cours d&amp;#039;écoles et créer des îlots de fraîcheur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la biodiversité pour créer un écosystème urbain équilibré
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réguler le ruissellement des eaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stabiliser les sols
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabiliter les friches pour limiter l&amp;#039;étalement urbain et lutter contre l&amp;#039;artificialisation des sols
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;amélioration du cadre de vie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Formation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sensibilisation des agents territoriaux aux enjeux de la nature en ville et du paysage urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Webinaires sur les enjeux de la nature en ville et de l&amp;#039;adaptation au changement climatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Webinaires sur la dés-imperméabilisation des cours d&amp;#039;écoles.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Choisir de manière pertinente les espèces à planter en fonction des services souhaités, avec l&amp;#039;outil innovant SESAME - Services EcoSystémiques rendus par les Arbres, Modulés selon l&amp;#039;Essence – pour la ville de Metz et Metz Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adapter la ville aux îlots de chaleur urbains, avec l&amp;#039;outil de diagnostic climatique urbain Diaclimap pour la Métropole Européenne de Lille et Clermont Auvergne Métropole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Explorer des solutions pour la ville de demain avec la renaturation des sols pour les bureaux d&amp;#039;études et collectivités d&amp;#039;Ile-de-France
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimiser l&amp;#039;évapotranspiration de la végétation sur le futur village des athlètes Paris 2024 et son impact sur le microclimat pour la Société de livraison des ouvrages olympiques (SOLIDEO).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Espace public
+Biodiversité
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/accompagner-citadins-leur-besoin-nature-canopee-urbaine</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aed3-accompagner-les-citadins-dans-leur-besoin-de-/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>143275</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Développer les énergies renouvelables terrestres sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez développer votre production d&amp;#039;énergie renouvelable dans le contexte global de changement climatique, de mise en œuvre et déclinaison locale des engagements internationaux de la France à travers la loi de transition énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue pour développer votre autonomie énergétique en réalisant notamment des études de potentiel de production des différentes filières d&amp;#039;énergies renouvelables thermiques et électriques de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour le développement des énergies renouvelables terrestres en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;identification de nouveaux gisements pour le développement des filières d&amp;#039;énergie renouvelable terrestres
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rédaction de portés à connaissance et de diagnostics territoriaux à destination des services de l&amp;#039;État et collectivités pour prendre en compte les enjeux liés aux énergies renouvelables dans la transition énergétique des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des retours d&amp;#039;expériences sur les nouveaux modes de consommations et nouvelles technologies déployées, pour lesquels le contexte réglementaire continue fortement d&amp;#039;évoluer (autoconsommation, route solaire, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des bilans énergétiques et d&amp;#039;émission de gaz à effet de serre sur les territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/appui-aux-territoires-developpement-energies-renouvelables</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83df-developper-les-energies-renouvelables-terrest/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>143274</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Surveiller et protéger vos ouvrages sensibles des véhicules en surcharge</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ De nombreux ouvrages et infrastructures sensibles, pouvant être interdits aux véhicules les plus lourds, font l&amp;#039;objet de dépassement des conditions d&amp;#039;usage prescrites. Ces surcharges ne sont pas sans conséquences : vieillissement prématuré, incapacité d&amp;#039;usage, voire effondrement. Mettre en œuvre un dispositif de prévention permet aux gestionnaires d&amp;#039;infrastructures de réduire considérablement les risques et les impacts. À l&amp;#039;aide d&amp;#039;outils d&amp;#039;analyse du trafic et d&amp;#039;identification des véhicules dangereux, le Cerema vous guide dans la programmation des actions de surveillance et de protection. Vous êtes gestionnaire d&amp;#039;infrastructures de transport : service de l&amp;#039;État, collectivité territoriale ou société d&amp;#039;autoroute.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vos besoins
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Votre patrimoine comprend des ouvrages sensibles(ouvrages d&amp;#039;art ou chaussées) susceptibles de faire l&amp;#039;objet de restrictions d&amp;#039;usage et pour lesquels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous vous posez des questions sur la nature et la composition du trafic routier ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez quantifier et qualifier les infractions liées à la surcharge des véhicules lourds ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez mettre en œuvre des mesures de surveillance et de protection face aux véhicules en infraction ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaissance des ouvrages d&amp;#039;infrastructures et pathologies associées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité à croiser les données liées aux typologies d&amp;#039;ouvrages, à la surveillance de leur état et à l&amp;#039;exploitation du trafic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseau territorialisé d&amp;#039;experts mobilisables sur des problématiques variées en matière d&amp;#039;infrastructures et de gestion de trafic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise neutre et indépendante reconnue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaissance du marché local et international propice au travail partenarial et à l&amp;#039;innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Label Carnot qui garantit l&amp;#039;excellence scientifique du Cerema.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Établir un diagnostic relatif au trafic empruntant l&amp;#039;ouvrage
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification des données à traiter suivant l&amp;#039;ouvrage et son état
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inventaire des données de trafic existantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Première analyse de la situation de l&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Concevoir un dispositif de surveillance et de mesure de la surcharge
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Proposition d&amp;#039;un dispositif adapté au contexte technique et à l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition d&amp;#039;indicateurs pertinents pour la surveillance et la maintenance de l&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception d&amp;#039;une instrumentation d l&amp;#039;infrastructure pour quantifier / anticiper les désordres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition d&amp;#039;un programme d&amp;#039;intervention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix et expérimentation de technologies et outils techniques utiles à la mise en œuvre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Assister le maître d&amp;#039;ouvrage dans sa stratégie de protection des ouvrages et dans son déploiement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans la définition de la stratégie de surveillance et de protection des ouvrages (information, pédagogie, répression, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Achat et déploiement des outils de surveillance et des équipements d&amp;#039;exploitation (installation, initialisation, contrôle, maintenance)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et analyse des indicateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capitalisation des résultats et AMO pour définir une politique de surveillance du trafic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des agents à l&amp;#039;utilisation des outils de surveillance.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivité Européenne d&amp;#039;Alsace : Peser les convois exceptionnels qui transportent des turbines à gaz depuis Belfort jusqu&amp;#039;aux ports alsaciens afin d&amp;#039;étudier leurs impacts sur un pont cadre béton (2018-2023).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse Métropole : Accompagner la métropole dans la surveillance du trafic lourd sur le pont de Gagnac-sur-Garonne, via un marché public d&amp;#039;innovation (2019-2023).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/surveiller-proteger-vos-ouvrages-sensibles-vehicules</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e0a-surveiller-et-proteger-vos-ouvrages-sensibles/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>143273</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner pour réaliser des études géotechniques</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réalisation de reconnaissances, essais, études et suivi dans le domaine géotechnique
+ &lt;/strong&gt;
+ est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez  un appui technique et une expertise géotechnique pointue notamment pour
+ &lt;strong&gt;
+  les terrassements et pour les ouvrages construits dans des environnements techniques défavorables notamment souterrains.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne pour réaliser des études géotechniques en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisations de missions géotechniques G1, G2, G4 et G5 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition de programmes géotechniques et rédaction de pièces techniques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reconnaissances et essais en place : prélèvement de sols, pose de piézomètres, essais pressiométriques Ménard, essais perméabilité ; pénétromètre dynamique, diagraphies de la radioactivité naturelle ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais de laboratoires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utilisation des bases de données historiques : études géotechniques, sondages ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Modélisation en mécanique des sols ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;études géologiques et géotechniques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôles extérieur des travaux géotechniques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Risques naturels
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/etudes-geotechniques</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/acda-accompagner-pour-realiser-des-etudes-geotechn/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>143271</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Construire votre politique de surveillance et d'entretien d'ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La gestion optimale de vos ouvrages répond aux enjeux environnementaux, économiques, juridiques et de sécurité des usagers. Gestionnaires, le Cerema vous accompagne pour évaluer votre patrimoine et définir les orientations de la politique de surveillance et d&amp;#039;entretien de vos ouvrages.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Quelles sont les principales caractéristiques de votre patrimoine d&amp;#039;ouvrages d&amp;#039;art ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels moyens allouer pour une gestion optimale ? Avec quels outils ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment vous prémunir des risques liés à la sécurité des usagers ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment garantir la continuité de service ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour construire votre politique de surveillance et d&amp;#039;entretien d&amp;#039;ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La conception des méthodes de surveillance et de gestion actuellement déployées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une connaissance fine et exhaustive des typologies d&amp;#039;ouvrages de génie civil en milieu terrestre, hydraulique, fluvial et maritime
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des collaborations réussies auprès de maîtres d&amp;#039;ouvrage tels que communes, grandes métropoles ou établissements publics, opérateurs de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des équipes hautement qualifiées (directeurs de projets et ingénieurs expérimentés en matière d&amp;#039;ouvrages d&amp;#039;art, d&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage et d&amp;#039;élaboration de documentations méthodologiques).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Evaluation de votre patrimoine
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recenser les ouvrages (réalisation ou assistance à l&amp;#039;externalisation de prestations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Constituer une base de données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Effectuer un classement initial de l&amp;#039;état des ouvrages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identifier les ouvrages posant des problèmes de sécurité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Déploiement d&amp;#039;une méthode de gestion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous accompagner dans le choix des outils
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adapter méthode et outils à votre patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous assister dans la mise en place opérationnelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Définition de votre politique de surveillance et d&amp;#039;entretien
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyser et ajuster les moyens mobilisables (financiers et humains)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définir les principes organisationnels et le process décisionnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ajuster le périmètre des interventions d&amp;#039;entretien courant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser la surveillance : planifier les inspections d&amp;#039;ouvrages, les visites spécialisées.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Grand Port Maritime de Dunkerque : Déploiement de la méthode VSC (Visites Simplifiées Comparées) sur le Grand Port Maritime de Dunkerque (GPMD)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des risques appliquée au patrimoine Ouvrages d&amp;#039;Art du Département de Meurthe-et-Moselle (54)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Equipement public
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/construire-votre-politique-surveillance-entretien-ouvrages</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bbbb-construire-votre-politique-de-surveillance-et/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>142835</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Contrôler et suivre la mise en oeuvre des matériaux des ouvrages d’art</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez assurer la qualité et la pérennité d&amp;#039;un ouvrage d&amp;#039;art lors de sa construction ou de sa réhabilitation et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue pour assurer le contrôle et le suivi de la mise en œuvre des matériaux béton et métalliques sur les ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne sur cette problématique en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance technique au maitre d&amp;#039;œuvre et/ou l&amp;#039;entreprise de réalisation avec participation aux levées de points d&amp;#039;arrêt réglementaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérification des caractéristiques des produits béton mis en œuvre (certification COFRAC) : contrôle des aciers dans le ferraillage, Contrôle de la consistance, de l&amp;#039;air occlus et des résistances à la compression et à la traction des bétons ; vérification de l&amp;#039;intégrité des fondations profondes par auscultation sonique, suivi de la mise en tension des câbles de précontrainte, contrôle de l&amp;#039;état de surface du tablier et de la mise en œuvre du complexe d&amp;#039;étanchéité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle du coulage des bétons ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audit des centrales à béton NF BPE ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérification des caractéristiques des produits métalliques mis en œuvre : Contrôle des approvisionnements en matière première, contrôle des découpes, contrôle des assemblages (soudures, boulons, rivets), montage à blanc en atelier, préparation de l&amp;#039;état de surface (sablage), application de la protection anticorrosion.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/controle-suivi-materiaux-ouvrages-art</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z40" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/9c63-optimiser-la-gestion-de-votre-patrimoine-douv/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4f79-controler-et-suivre-la-mise-en-oeuvre-des-mat/</t>
         </is>
       </c>
       <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB40" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
-          <t>15/06/2023</t>
+          <t>10/06/2023</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
-        <v>143390</v>
+        <v>142834</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Former à l'aménagement des routes principales (ARP) : prendre en compte les évolutions apportées par le guide Cerema de 2022 (Formation)</t>
+          <t>Réaliser une Inspection Auscultation Subaquatique des ouvrages d’art</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La surveillance, l&amp;#039;évaluation, la programmation des actions de maintenance des parties immergées des ouvrages d&amp;#039;art sont tout aussi importantes et nécessaires que celles des parties « aériennes ». Une surveillance régulière et l&amp;#039;entretien qui en découle sont le meilleur moyen d&amp;#039;augmenter la durée de vie d&amp;#039;un ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Deux équipes de professionnels expérimentés et qualifiés classe II
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Deux unités comprenant des scaphandriers-inspecteurs d&amp;#039;ouvrage d&amp;#039;art interviennent sur l&amp;#039;ensemble du territoire métropolitain et ultramarin. Elles sont situées à Sourdun (77) et Aix-en-Provence (13).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Spécialisées dans les domaines de l&amp;#039;expertise subaquatique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Leur domaine d&amp;#039;intervention concerne tous les types de structures (ponts, murs, ouvrages portuaires, écluses, barrages) et de matériaux (maçonneries, béton, béton armé, béton précontraint, métal). Il comprend également les reconnaissances élémentaires des milieux marins (suivi environnemental avant et après travaux) et les reconnaissances géotechniques subaquatiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Les méthodes d&amp;#039;évaluation mises en œuvre par ces unités répondent aux textes de référence en vigueur pour les ouvrages du réseau routier national que sont l&amp;#039;instruction technique pour la surveillance et l&amp;#039;entretien des ouvrages d&amp;#039;art (ITSEOA) de 2010 et son guide technique « fascicule 10 : fondations en site aquatique ».
+&lt;/p&gt;
+&lt;p&gt;
+ Leur appartenance à un établissement public du Ministère de l&amp;#039;écologie permet à ces unités à la fois de rendre compte en toute impartialité, et de pouvoir s&amp;#039;appuyer sur des spécialistes et des moyens de l&amp;#039;ensemble du réseau technique lorsque nécessaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/inspection-auscultation-subaquatique-ouvrages-art</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5515-realiser-une-inspection-auscultation-subaquat/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>142833</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser la viabilité hivernale en s’adaptant au changement climatique</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le référentiel français en matière de viabilité hivernale (VH) repose principalement sur une doctrine datant des années 1990. Plusieurs évolutions (d&amp;#039;ordre climatique, technologique ou social) appellent à reconsidérer l&amp;#039;organisation des mobilités. Parmi elles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la réorganisation des services routiers en lien avec la loi 3DS et le périmètre de compétences évolutif des métropoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement des transports en commun et des modes doux
+ &lt;/li&gt;
+ &lt;li&gt;
+  la généralisation des systèmes d&amp;#039;aide à la conduite et les perspectives de véhicules autonomes ou de routes électriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  le changement climatique impactant les conditions de circulation hivernale
+ &lt;/li&gt;
+ &lt;li&gt;
+  la nécessaire prise en compte de l&amp;#039;environnement et de la protection de la ressource en eau.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gestionnaires d&amp;#039;infrastructures routières ou cyclables, le Cerema vous accompagne pour optimiser la viabilité hivernale, tout en réduisant l&amp;#039;impact sur l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Evaluer la sensibilité environnementale de votre réseau en intégrant les évolutions climatiques et sociétales ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostiquer votre organisation VH à des fins d&amp;#039;optimisation ? (i.e. répondre aux besoins économiques et de mobilité en limitant l&amp;#039;impact sur l&amp;#039;environnement et la mobilisation de ressources)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer un service hivernal intégrant l&amp;#039;ensemble des mobilités (cycles, transports en commun...) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suite à la réorganisation des compétences et transferts de réseaux, mettre en place une organisation commune, homogénéiser les pratiques, mutualiser les moyens ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Stratégie et plan d&amp;#039;actions pour optimiser la VH
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Appui à la définition des objectifs et stratégie
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification et pondération des enjeux (économie, mobilités douces, environnement...) et mesures acceptables pour la région et le réseau concernés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de séminaires de sensibilisation et aide aux décisions politiques et stratégiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition de principes de hiérarchisation du réseau et de mesures d&amp;#039;accompagnement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Diagnostic
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des documents d&amp;#039;organisation existants (DOVH) au vu des enjeux préalablement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  Entretien avec des intervenants de différents niveaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audit des matériels et visites de centres
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Elaboration d&amp;#039;un plan d&amp;#039;actions portant sur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La redéfinition des niveaux de service
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le choix du type de fondant et des consignes de traitement
+ &lt;/li&gt;
+ &lt;li&gt;
+  La définition de mesures d&amp;#039;accompagnement (communication, gestion de trafic, etc)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La stratégie d&amp;#039;investissement pour les matériels.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation de l&amp;#039;impact du changement climatique sur la VH
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Définition des phénomènes hivernaux (courants, rares et exceptionnels) actuels et prévisionnels pour la région et le réseau
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Mesure de l&amp;#039;impact sur le choix des techniques de traitement, niveaux de service, gestion de crises.
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Gestion hivernale des itinéraires cyclables
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification des itinéraires prioritaires et critères de hiérarchisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des principes de traitement. Aide à la rédaction des documents de planification et d&amp;#039;organisation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix des techniques et matériels adaptés au réseau. Elaboration d&amp;#039;une stratégie d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   APIEME
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema accompagne l&amp;#039;APIEME (Association de Protection de l&amp;#039;Impluvium des Eaux Minérales d&amp;#039;Evian) pour limiter les apports de chlorures et disposer d&amp;#039;une viabilité hivernale raisonnée.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   DIR Ile-de-France
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En 2020-2021, le Cerema a accompagné la DIR Ile de France dans sa démarche de professionnalisation des acteurs de la viabilité hivernale.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Agence de l&amp;#039;eau Rhin Meuse
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;AERM a confié au Cerema une étude sur la réduction des flux de fondants routiers vers les milieux aquatiques et humides de la communauté de communes de Bruyère Vallon des Vosges.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/optimiser-viabilite-hivernale-s-adaptant-au-changement</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/70f2-optimiser-la-viabilite-hivernale-en-sadaptant/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>142832</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Réussir vos opérations routières à enjeux</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Complexité du projet, conditions d&amp;#039;exploitation particulières, délais de réalisation contraints ou techniques peu conventionnelles, la qualité d&amp;#039;exécution de vos chantiers à enjeux nécessite une assistance spécialisée, à chaque étape de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaires publics et privés, le Cerema vous accompagne pour optimiser vos projets, suivre leur bonne exécution et en maîtriser les risques.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Quelles solutions techniques optimales pour votre projet ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels critères de mise en concurrence intégrer au dossier de consultation ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels contrôles mettre en place dans les phases courantes et critiques du chantier ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quelle assistance prévoir en cas d&amp;#039;imperfection technique détectée ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires hautement qualifiées dans le domaine des voies et plateformes d&amp;#039;infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus de 50 ans d&amp;#039;expérience auprès de gestionnaires routiers sur des missions d&amp;#039;assistance technique, essais, expertise, audit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau territorialisé d&amp;#039;experts (17 agences dont 6 spécialisées en prestations d&amp;#039;essais)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un statut public garant d&amp;#039;indépendance
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une participation active à l&amp;#039;élaboration de normes, méthodologie, documents de recherche appliquée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement d&amp;#039;outils de pointe pour fournir des réponses sur-mesure à nos clients
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; En phase projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;optimisation des solutions sur les aspects techniques, financiers et environnementaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; En phase de consultation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Elaboration du dossier de consultation
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Avis et appui à la rédaction des pièces de marché
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Aide à la définition du règlement de consultation
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des offres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Co-construction de tableaux multicritères
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse technique et environnementale (solutions de base et variantes)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; En phase de réalisation : contrôle extérieur
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance technique au cours du chantier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Avis sur documents techniques, procédures d&amp;#039;exécution, demandes d&amp;#039;acceptation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la levée de points d&amp;#039;arrêt
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;essais ou supervision des essais réalisés par une tierce entreprise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exploitation des données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise (apporter des solutions techniques en cas de problèmes rencontrés sur l&amp;#039;opération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la réception
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ministère de la Transition écologique
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mise à 2x3 voies de la rocade de Bordeaux : assistance technique, contrôle extérieur et gestion environnementale des marchés de travaux (DREAL NA)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Collectivité européenne d&amp;#039;Alsace
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Assistance à maîtrise d&amp;#039;ouvrage sur le dossier PRO du projet RD18 - Liaison A4 / Lorentzen - Bitche sur la partie Terrassements
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ministère de la Transition écologique
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mission d&amp;#039;assistance technique de l&amp;#039;opération Route Centre-Europe Atlantique (RCEA), du stade avant-projet à la réception.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/reussir-vos-operations-routieres-enjeux</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c199-reussir-vos-operations-routieres-a-enjeux/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>142831</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer les vulnérabilités aux aléas climatiques actuels et futurs</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous gérez un réseau d&amp;#039;infrastructures de transport et vous préoccupez de la continuité d&amp;#039;activité.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous craignez que des aléas mal estimés ne viennent anéantir votre patrimoine et mettre en péril l&amp;#039;activité économique de votre région ou de votre périmètre d&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez identifier les vulnérabilités, physiques ou fonctionnelles, de vos infrastructures et préparer une réponse globale.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez être accompagnés par des experts de la résilience des réseaux de transport pour définir la stratégie d&amp;#039;action adaptée à vos besoins réels.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema réalise une analyse de risques sur votre patrimoine, identifie les points critiques de votre réseau ou de vos plateformes, évalue les dommages potentiels et vous propose des solutions d&amp;#039;atténuation des effets de ces aléas. Une offre intégrée d&amp;#039;accompagnement comporte : diagnostic des vulnérabilités, hiérarchisation des différentes solutions, définition et déploiement des solutions, communication vers les parties prenantes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   &amp;gt; Identifier les vulnérabilités : votre stratégie de résilience
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Etape essentielle de la démarche Cerema d&amp;#039;amélioration de la résilience d&amp;#039;un réseau de transport, elle s&amp;#039;appuie sur : un périmètre d&amp;#039;étude adapté aux objectifs du territoire, l&amp;#039;identification des aléas et leurs évolutions possibles, la qualification des vulnérabilités physiques et fonctionnelles, l&amp;#039;analyse des impacts sur les déplacements.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque vulnérabilités des infrastructures et impacts pour le territoire sont connus, le Cerema vous accompagne dans l&amp;#039;identification des solutions et de leurs coûts, afin de les prioriser et les mettre en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   &amp;gt; Assistance à maîtrise d&amp;#039;ouvrage
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre stratégie de résilience étant adoptée, le Cerema propose des solutions techniques éprouvées et neutres et vous accompagne dans la rédaction des marchés de maîtrise d&amp;#039;œuvre. Il vous apporte également son expertise en phase travaux, afin de lever toute difficulté technique. Le Cerema vous aide, enfin, à identifier les aides disponibles et à lancer les travaux au plus vite.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   &amp;gt; Sensibiliser, former et communiquer
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les formations Cerema vous permettent de maîtriser le sujet de la résilience des infrastructures. Un appui est proposé pour vos actions de sensibilisation, de communication ou de concertation : éléments d&amp;#039;analyse et de langage, mise en valeur des actions de résilience sur votre budget et votre patrimoine (réduction de la dette grise).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  AMO – Trois domaines d&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Priorisation des actions de résilience.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de marchés de maîtrise d&amp;#039;œuvre.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise technique spécifique tout au long du projet, des études amont à la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La démarche globale
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Priorisation des actions de résilience, selon vos besoins :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aléas naturels et climatiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aléas anthropiques, socio-économiques, sanitaires ou industriels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bouleversements liés aux nouvelles technologies,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conjugaison de plusieurs types d&amp;#039;aléas
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre du Plan national d&amp;#039;adaptation au changement climatique, le Cerema a développé une méthodologie innovante d&amp;#039;analyse des vulnérabilités des infrastructures déjà appliquée sur de nombreux territoires. Il intervient également au niveau national et international pour les meilleures stratégies d&amp;#039;adaptation adaptées aux différents types de réseaux. Réseau routier national, départementaux, autoroutiers, grands ponts emblématiques, grands ports maritimes ou encore réseaux ferrés et voies navigables, le Cerema accompagne de nombreux gestionnaires pour améliorer la résilience des infrastructures de transport.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Risques naturels</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/diagnostiquer-vulnerabilites-aux-aleas-climatiques-actuels</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/87b3-diagnostiquer-les-vulnerabilites-aux-aleas-cl/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>142830</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un service de transport à l’aide de véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez innover pour répondre à un besoin de mobilité non couvert sur votre territoire ? Vous envisagez d&amp;#039;initier une démarche pilote autour de solutions de transport offertes par les navettes ou voitures autonomes partagées ? Le Cerema vous accompagne, de la définition de votre projet à sa mise en œuvre opérationnelle.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pourquoi mettre en place un service de transport basé sur des véhicules autonomes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour quels itinéraires ? Comment assurer la sécurité routière pour tous les usagers sur les parcours concernés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels contraintes et avantages associés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin d&amp;#039;aide pour obtenir une autorisation d&amp;#039;expérimentation ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la mise en place un service de transport à l&amp;#039;aide de véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Définir les zones de pertinence du territoire pour déployer un service de transport basé sur des véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des besoins de mobilité peu pris en compte par l&amp;#039;offre existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude d&amp;#039;opportunité sur le déploiement de véhicules autonomes pour y répondre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorisation des sites de déploiement potentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation des éléments de coût.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Établir l&amp;#039;itinéraire du service de transport en fonction des contraintes propres aux véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des interactions potentielles avec les autres usagers (piétons, vélos, véhicules conventionnels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;aménagement de la voirie existante.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner le territoire dans la demande d&amp;#039;autorisation d&amp;#039;expérimentation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mémento sur la réglementation, la procédure et les principales étapes d&amp;#039;instruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support à la constitution du dossier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi de la procédure d&amp;#039;instruction jusqu&amp;#039;à l&amp;#039;obtention d&amp;#039;une réponse.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Aix-Marseille-Provence | Thecamp
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé pour une liaison entre le campus et la gare TGV d&amp;#039;Aix-en-Provence (depuis 2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ville de Longwy
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé par la ville pour un service de transport entre ville basse et ville haute (2019-2020)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/mettre-place-service-transport-aide-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d33-mettre-en-place-un-service-de-transport-a-lai/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>142829</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Organiser les mobilités en territoires peu denses</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Votre territoire est en milieu rural ou péri-urbain ? Vous représentez une commune petite ou moyenne et avez besoin d&amp;#039;appui pour imaginer des solutions innovantes adaptées ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour diagnostiquer vos besoins, organiser, planifier et évaluer vos politiques publiques sur ces questions de mobilité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous devez connaître plus finement la mobilité sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez anticiper les évolutions des mobilités ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez élaborer une stratégie de mobilité et identifier les solutions les plus pertinentes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez un retour objectif sur les projets mis en oeuvre ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires et expertes (ingénieurs, techniciens, architectes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises et compétences au plus près de vos besoins, grâce à un réseau territorialisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des compétences multiples pour vos mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plusieurs dizaines d&amp;#039;années d&amp;#039;expérience au service des services publics de l&amp;#039;État et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des participations actives à l&amp;#039;édition de normes et règlement, aux côtés des pouvoirs publics
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Éclairer la décision
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic : collecte et analyse des données de mobilité/méthodologie adaptée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage : assistance pour la conduite de projet et aide à la mise en place de partenariats locaux à travers la concertation et la coconstruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prospective : mobilisation d&amp;#039;outils techniques pour prévoir et quantifier les besoins de mobilité à venir
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Mettre en œuvre vos projets et services de mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Stratégie : accompagnement dans toutes les phases d&amp;#039;élaboration de votre stratégie pour définir objectifs et priorités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions : appui à la définition des services de mobilité en adéquation avec vos enjeux et à partir de retours d&amp;#039;expériences locales (covoiturage, autopartage, transport à la demande, vélo...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation : réalisation du bilan des politiques et services retenus et anticipation des conséquences des choix de mobilités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Parc naturel régional des Volcans d&amp;#039;Auvergne
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ TEAMM Volcans, co-construction de solutions de mobilité avec le Parc naturel régional (PNR) des Volcans d&amp;#039;Auvergne pour les trajets domicile-travail des habitants d&amp;#039;une trentaine de collectivités du parc.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ardèche, le département
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude sur les besoins de mobilité du territoire de l&amp;#039;Ardèche
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Gaillac Graulhet Agglomération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Appui à l&amp;#039;élaboration du plan de mobilité rurale de Gaillac Graulhet Agglomération
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Kintoa Mugi
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aide à la définition d&amp;#039;une solution de mobilité pour la Vallée des Aldudes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Cohésion sociale et inclusion
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/organiser-mobilites-territoires-peu-denses</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01ae-organiser-les-mobilites-en-territoires-peu-de/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>142828</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des voies réservées sur votre réseau structurant</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les voies réservées permettent d&amp;#039;améliorer la régularité des transports collectifs et d&amp;#039;optimiser l&amp;#039;offre de transport sur des axes où l&amp;#039;utilisation de la voiture reste prépondérante.
+&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaire routier ou autorité organisatrice de la mobilité, le Cerema vous accompagne dans vos projets de voies réservées aux transports collectifs et au covoiturage, de l&amp;#039;étude de faisabilité à l&amp;#039;évaluation.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous vous interrogez sur l&amp;#039;opportunité de créer une voie réservée pour optimiser votre réseau ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez développer une offre de transports collectifs ou de covoiturage sur les axes structurants de votre réseau (voie réservée ou aire de transports en commun) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous projetez d&amp;#039;évaluer un aménagement existant et envisagez de l&amp;#039;améliorer ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Établir l&amp;#039;opportunité et la faisabilité d&amp;#039;un projet d&amp;#039;aménagement
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des usages à favoriser
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition et modélisation de scénarios d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des premiers éléments de conception
+ &lt;/li&gt;
+ &lt;li&gt;
+  Estimation des gains (socio-économiques, environnementaux) et des coûts
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Définir un projet de voies réservées ou une aire de transports en commun
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Planification d&amp;#039;un programme d&amp;#039;investissement pluriannuel à l&amp;#039;échelle de votre réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition ou avis sur le parti d&amp;#039;aménagement, sur les aspects conception et équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux demandes d&amp;#039;expérimentation au titre de la signalisation routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des conditions d&amp;#039;exploitation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer un aménagement du point de vue de la sécurité, l&amp;#039;efficience et l&amp;#039;acceptabilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elaboration du protocole d&amp;#039;évaluation : définition des objectifs, méthodologie, échéances
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement au besoin lors de l&amp;#039;évaluation : expertise, adaptation du dispositif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des résultats et préconisations, à chaque période d&amp;#039;évaluation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ATMB
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Appui à l&amp;#039;expérimentation et à l&amp;#039;évaluation d&amp;#039;une voie réservée au covoiturage à la douane de Thonex-Vallard
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Aix-Marseille ProvencE
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Expérimentations d&amp;#039;aménagements en faveur des transports en commun de la Métropole Aix-Marseille ProvencE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Rouen Normandie
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluer la faisabilité d&amp;#039;une voie réservée sur une 2x2 voies : cas de l&amp;#039;A150
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/amenager-voies-reservees-votre-reseau-structurant</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b10-amenager-des-voies-reservees-sur-votre-reseau/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>142827</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Requalifier et moderniser les infrastructures de transports en préservant les continuités écologiques</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au-delà des projets neufs, les maîtres d&amp;#039;ouvrage publics et privés (État, sociétés concessionnaires d&amp;#039;autoroutes, VNF, RFF...) s&amp;#039;investissent dans la
+ &lt;strong&gt;
+  requalification environnementale et la modernisation de leurs infrastructures existantes.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils réservent un volet de leurs investissements pour améliorer la qualité environnementale de leurs infrastructures les plus anciennes, et pour accroître la qualité des services proposés à leurs clients. Dans ce cadre, ces maîtres d&amp;#039;ouvrages expriment des attentes fortes en termes d&amp;#039;expertise depuis
+ &lt;strong&gt;
+  le diagnostic de l&amp;#039;existant jusqu&amp;#039;à l&amp;#039;élaboration de recommandations de solutions rectificatives.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne dans la requalification environnementale et la modernisation de vos infrastructures existantes en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous réalisons :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un diagnostic d&amp;#039;efficacité fonctionnelle des ouvrages existants au regard de différents paramètres (nature des ouvrages, dimension, aménagement, points de conflits, etc.) avec possibilité de mise en place de suivi par piégeage photographique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;adaptations nécessaires à l&amp;#039;amélioration de la fonctionnalité des ouvrages existants (nature du revêtement, dispositif d&amp;#039;accompagnement dans l&amp;#039;ouvrage en entrée et en sortie, etc.),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations relatives à la création de nouveaux ouvrages (passages inférieurs ou supérieurs à grande faune, ouvrages spécialisés à petite faune, ouvrages mixtes), en explorant différentes techniques, dans le cadre d&amp;#039;un projet neuf ou dans l&amp;#039;optique de défragmentation des infrastructures existantes (proposition optimale de localisation),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement du maître d&amp;#039;ouvrage lors de la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Accessibilité
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/requalifier-moderniser-infrastructures-transports-preservant</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>142826</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la sécurité des déplacements des usagers</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Améliorer la sécurité des déplacements des usagers
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accident de la circulation résulte, le plus souvent, de la conjonction de multiples éléments liés au comportement du conducteur, à l&amp;#039;état du véhicule et à la qualité de l&amp;#039;infrastructure. Si le comportement des impliqués est à l&amp;#039;origine de la plupart des accidents de la circulation, il est souvent induit par une configuration inappropriée de l&amp;#039;infrastructure.
+ &lt;strong&gt;
+  L&amp;#039;action sur l&amp;#039;infrastructure routière et sur l&amp;#039;espace public reste donc l&amp;#039;un des leviers majeurs d&amp;#039;une démarche d&amp;#039;amélioration de la sécurité des déplacements.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les objectifs de sécurité sont à articuler avec d&amp;#039;autres objectifs de l&amp;#039;action sur la ville ou sur le réseau routier : accessibilité, attractivité, qualité de l&amp;#039;espace public, équité sociale, valeurs patrimoniales, développement des modes doux, ... Les aménagements doivent intégrer la mixité croissante des usages de l&amp;#039;espace public (véhicules individuels, transports en commun, cycles, piétons, deux-roues motorisés, etc.) dont les besoins et contraintes sont parfois divergents, et dont la cohabitation peut être source de conflits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema réalise des études pour améliorer la sécurité des déplacements des usagers. Ces études comprennent quatre phases ayant des objectifs bien distincts afin de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définir et hiérarchiser les enjeux de sécurité sur un territoire, un réseau, un itinéraire, un quartier, à partir du fichier des accidents, pour connaître
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudier les mécanismes d&amp;#039;accidents à partir de l&amp;#039;exploitation des procédures d&amp;#039;accidents, de l&amp;#039;analyse des comportements et de l&amp;#039;environnement, pour comprendre et identifier les pistes d&amp;#039;action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en œuvre des actions de sécurité par l&amp;#039;aménagement ou par l&amp;#039;information et la sensibilisation, pour agir ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluer les actions mises en œuvre.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Réhabilitation
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/ameliorer-securite-deplacements-usagers</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7a67-ameliorer-la-securite-des-deplacements-des-us/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>142825</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Labelliser les matériels et outils d’auscultation des chaussées routières</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Face à une offre foisonnante de matériels d&amp;#039;auscultation des chaussées, les gestionnaires de réseaux d&amp;#039;infrastructures de transport s&amp;#039;interrogent sur le choix des produits et dispositifs à mettre en œuvre pour garantir des résultats fiables. De leur côté, les prestataires de contrôle souhaitent disposer d&amp;#039;une reconnaissance de leur savoir-faire par un organisme indépendant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema accompagne les bureaux d&amp;#039;ingénierie qui souhaitent apporter des garanties aux donneurs d&amp;#039;ordre publics/privés (collectivités territoriales et autres gestionnaires) sur la qualité et l&amp;#039;unicité des mesures et indicateurs d&amp;#039;évaluation de leur réseau.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Bureaux d&amp;#039;ingénierie, vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Être en mesure de garantir la qualité, pertinence et conformité des matériels que vous louez ? Des mesures que vous réalisez ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimiser le processus de traitement et de valorisation des données ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous développer sur le marché français ? (pour les partenaires européens).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   La réponse du Cerema
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;em&gt;
+   &lt;strong&gt;
+    &amp;gt; Évaluation initiale
+   &lt;/strong&gt;
+  &lt;/em&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1. Étude du dossier technique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour toute primo labellisation d&amp;#039;un appareil de mesure, un dossier technique doit être fourni au Cerema afin d&amp;#039;étudier et d&amp;#039;appréhender son fonctionnement.
+ &lt;br /&gt;
+ &lt;span&gt;
+  &lt;span&gt;👉&lt;/span&gt;
+ &lt;/span&gt;
+ Le Cerema établit une note d&amp;#039;enjeux à l&amp;#039;attention du demandeur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2. Sensibilisation adhérence
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Dans le cas d&amp;#039;une primo labellisation un état de l&amp;#039;art, relatif à la mesure concernée, est réalisé en insistant sur les points techniques essentiel à l&amp;#039;obtention du label.
+ &lt;br /&gt;
+ &lt;span&gt;
+  &lt;span&gt;👉&lt;/span&gt;
+ &lt;/span&gt;
+ Un rapport de synthèse est restitué au demandeur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   &amp;gt; Évaluation périodique
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3. Contrôle métrologique
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Préalablement aux essais, le Cerema vérifie les éléments mécaniques significatifs et les procès verbaux de métrologie des capteurs de mesures.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Essais sur piste
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le Cerema teste les matériels afin de valider la fidélité de la chaîne de mesure.
+ &lt;br /&gt;
+ &lt;span&gt;
+  &lt;span&gt;👉&lt;/span&gt;
+ &lt;/span&gt;
+ Un certificat de conformité est remis au client.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   &amp;gt; Formation continue
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  5. Label Cerema
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Montée en compétences des chargés et responsables d&amp;#039;essais
+ &lt;br /&gt;
+ &lt;span&gt;
+  &lt;span&gt;👉&lt;/span&gt;
+ &lt;/span&gt;
+ Formations certifiées Qualiopi, participation à des groupes utilisateurs en lien avec l&amp;#039;IDRRIM.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  IREX: Essais croisés d&amp;#039;appareils innovants de déflexion pour déterminer la capacité portante des routes – 2022
+ &lt;/li&gt;
+ &lt;li&gt;
+  DIAGWAY
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil Départemental de la Lozère : Accompagnement à la montée en compétences des agents en matière d&amp;#039;auscultation – 2015
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Consommation et production
+Appui méthodologique
+Valorisation d'actions
+Industrie</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/labelliser-materiels-outils-auscultation-chaussees-routieres</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba13-labelliser-les-materiels-et-outils-dauscultat/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>142824</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Évaluer vos projets d'infrastructures de transports</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H51" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
+      <c r="K51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L41" s="1" t="inlineStr">
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;évaluation des projets d&amp;#039;infrastructures de transport
+ &lt;/strong&gt;
+ est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise notamment pour&lt;strong&gt; analyser les bénéfices et les impacts de ces projets tant sur le plan des transports
+ &lt;/strong&gt;
+ (effets sur les déplacements, effets socioéconomiques, effets environnementaux, effets sur la santé)
+ &lt;strong&gt;
+  que sur le plan environnemental
+ &lt;/strong&gt;
+ (études d&amp;#039;impacts).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne sur l&amp;#039;évaluation des projets d&amp;#039;infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation des études nécessaires à la production des évaluations et études d&amp;#039;impact requises ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique du service assurant la maîtrise d&amp;#039;ouvrage des infrastructures de transport (élaboration du cahier des charges, analyse technique des offres, suivi de l&amp;#039;exécution technique de la prestation) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle ou expertise technique des dossiers d&amp;#039;évaluations et des études d&amp;#039;impact ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation sur les méthodes d&amp;#039;évaluation des projets de transport.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Mobilité partagée
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluation-projets-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7877-evaluer-vos-projets-dinfrastructures-de-trans/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>142822</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser l’usage des réseaux de transports</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le développement de nouveaux modes de gestion du trafic, dynamiques et innovants, et des équipements associés (notamment des systèmes d&amp;#039;information et de transports intelligents), doit contribuer à l&amp;#039;amélioration de l&amp;#039;efficacité des réseaux de transports, du point de vue de la fiabilité des temps de parcours, de la sécurité, des émissions de polluants et de la consommation d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez optimiser l&amp;#039;usage des réseaux de transports pour réduire les impacts environnementaux, sociétaux et économiques liés à la mobilité des personnes et des marchandises et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans vos études de régulation et simulation dynamique du trafic en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous vous proposons un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaissance et analyse des flux et des congestions, et leurs impacts socioéconomiques, environnementaux et de sécurité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration des stratégies de régulation destinées à optimiser l&amp;#039;usage des réseaux existants et à limiter les nuisances ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation a priori de l&amp;#039;efficacité des mesures découlant de ces stratégies (y compris sur les aspects environnementaux), et valorisation .     .     socioéconomique ; elle s&amp;#039;appuie en particulier sur l&amp;#039;utilisation d&amp;#039;outils de simulation dynamique de trafic ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation et qualification des systèmes et équipements permettant la mise en œuvre des stratégies de régulation de trafic ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude et analyse de l&amp;#039;apport des technologies STI (Systèmes de Transport Intelligents) dans les systèmes de régulation de trafic : outils d&amp;#039;information aux usagers, communications entre les véhicules et l&amp;#039;infrastructure, systèmes embarqués, etc. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études exploratoires de benchmark et de conception de systèmes innovants et automatiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la définition de stratégies d&amp;#039;exploitation répondant à un objectif d&amp;#039;exploitation du réseau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissement de cahier de charges fonctionnel de systèmes automatiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la mise en œuvre opérationnelle de systèmes automatiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;intégration des mesures de gestion de trafic dans les systèmes centralisés de gestion de trafic (PC régulation) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recette des équipements dynamiques et des stratégies de régulation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation (technique, organisationnelle, impact, acceptabilité).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Mobilité partagée
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/optimiser-usage-reseaux-transports</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/adae-optimiser-lusage-des-reseaux-de-transports/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>142711</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Evaluer la sécurité des aménagements pour l'insertion urbaine des tramways</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La connaissance de la demande de mobilité est un intrant indispensable à l&amp;#039;élaboration et à l&amp;#039;évaluation de politiques publiques liées directement ou indirectement aux déplacements (tourisme, santé, économie). Les méthodes de recueil et les sources de données étant très nombreuses et en constante évolution, une expertise est nécessaire pour identifier la bonne méthode pour obtenir, utiliser, capitaliser et diffuser la donnée répondant aux besoins spécifiques du maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Acteur historique, le Cerema vous accompagne dans les processus de recueil, d&amp;#039;analyse, de capitalisation et de diffusion de données sur la demande de mobilité en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous vous proposons un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Expliciter les besoins en données de mobilité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place les processus de recueil de données ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser les données en lien avec les besoins identifiés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stocker et diffuser les données et les analyses.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etude sur la mobilité des seniors en Bourgogne Franche Comté.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Logistique urbaine
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/analyser-observer-demande-mobilite</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a60-evaluer-la-securite-des-amenagements-pour-lin/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>142710</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Évaluer votre service de transport basé sur des véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez déployer un service de transport innovant pour répondre aux besoins de mobilité sur votre territoire ? Vous vous interrogez sur la pertinence d&amp;#039;un système basé sur des véhicules autonomes ? Le Cerema vous accompagne pour déterminer le niveau d&amp;#039;efficacité, de sécurité et d&amp;#039;acceptation de cette solution.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez évaluer l&amp;#039;efficacité du service mis en œuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous vous interrogez sur son impact en matière de sécurité routière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez mesurer l&amp;#039;adhésion des usagers ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans l&amp;#039;évaluation de votre service de transport basé sur des véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer l&amp;#039;efficacité du service expérimenté sur la base d&amp;#039;indicateurs clés
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mesure de la capacité et de l&amp;#039;usage réel (fréquentation, typologie d&amp;#039;usagers, utilité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse de la souplesse de mise en œuvre, en comparaison avec une offre de transport classique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; S&amp;#039;assurer de la sécurité des déplacements et des autres usagers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic sur les conflits d&amp;#039;usage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation de recommandations (modification d&amp;#039;aménagements, réservation de voies, mise en place d&amp;#039;équipements).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Apprécier le ressenti de la population et l&amp;#039;impact du service sur les comportements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enquête usagers : détermination des ressentis en fonction des profils
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation des critères d&amp;#039;adhésion et des réticences à l&amp;#039;utilisation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sytral
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la desserte du grand stade « Parc Olympique Lyonnais » (2019-2020)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Nantes Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la mise en place d&amp;#039;une navette autonome dans une zone d&amp;#039;activité pour la desserte d&amp;#039;un restaurant d&amp;#039;entreprise (2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Autun
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation du service offert par la navette entre le Champ de Mars et la Cathédrale (2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-votre-service-transport-base-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c9c8-evaluer-votre-service-de-transport-base-sur-d/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>142709</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner votre projet de mobilité servicielle, pour faciliter les déplacements sur votre territoire avec MaaS</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La mobilité servicielle (ou MaaS, Mobility as a service) apporte des services numériques pour simplifier l&amp;#039;usage des différentes offres de mobilité en donnant une information complète et en facilitant l&amp;#039;accès à chaque mode de transport.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous voulez construire un projet de MaaS dans votre ville ou région pour favoriser les modes alternatifs à la voiture individuelle ? Le cerema vous accompagne pour la préparation de votre projet et l&amp;#039;analyse de ses effets sur la mobilité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez connaître les possibilités techniques et les bonnes pratiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez être accompagné pour préparer un projet MaaS sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez évaluer l&amp;#039;impact de vos services numériques sur les mobilités ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour la préparation de votre projet et l&amp;#039;analyse des impacts de votre futur système.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires et expertes (données, information, billettique, gouvernance, intermodalité, tarification, politiques publiques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une participation active aux groupes de travail nationaux sur le MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises et compétences au plus près de vos besoins, grâce à un réseau territorialisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une longue expérience au service de l&amp;#039;État et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des participations actives à la construction des normes (formats de données, billettique...) et textes réglementaires (Loi d&amp;#039;Orientation des Mobilités...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Comprendre les enjeux du MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Formations sur mesure sur le MaaS (définition, enjeux, aspects techniques, données, gouvernance).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Benchmarks pour identifier les bonnes pratiques et les exemples adaptés à votre projet de territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Construire avec vous un projet MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des besoins et des offres de mobilité de votre territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation des objectifs et identification des lignes directrices de votre projet MaaS.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Evaluer les effets de votre projet sur la mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des données issues de vos outils numériques (billettique, applis...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;enquêtes quantitatives et qualitatives.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation des impacts avec une méthodologie éprouvée.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole européenne de Lille
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement de la Métropole européenne de Lille pour élaborer la stratégie de développement du MaaS (2020 - 2021)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sytral
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Appui au Sytral sur la stratégie de développement du MaaS (2021 - 2022)
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   CNFPT
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Réalisation de formation sur les mobilités connectées et le MaaS pour le CNFPT (2020-2021)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Fluidtime
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Animation de l&amp;#039;écosystème des acteurs du MaaS de Grenoble lors du Symposium de Fluidtime à Vienne (Septembre 2021)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ATEC ITS
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Présentation de l&amp;#039;observatoire du MaaS lors du congrès ATEC ITS (Janvier 2020)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   ERTICO
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Présentation sur le rôle du MaaS dans les politiques publiques de mobilité lors du congrès ITS Europe de Lisbonne (Novembre 2020)
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/maas-accompagner-votre-projet-mobilite-servicielle-faciliter</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e9ad-accompagner-votre-projet-de-mobilite-servicie/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>142706</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Rendre accessibles vos bâtiments, espaces publics et transports</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Assurer l&amp;#039;accessibilité de la chaîne des déplacements renforce l&amp;#039;attractivité du territoire et répond à une exigence sociale croissante.
+&lt;/p&gt;
+&lt;p&gt;
+ La prise en compte de la diversité des publics et leurs besoins évolutifs (pour construire des réponses adaptées) constitue un vecteur majeur d&amp;#039;inclusion.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema, fort de son expertise technique et de sa capacité à développer des approches innovantes et intégrées, vous accompagne dans vos stratégies et projets liés à l&amp;#039;accessibilité, qu&amp;#039;ils concernent la voirie et les espaces publics, les bâtiments ou les transports.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment prendre en compte l&amp;#039;ensemble des besoins spécifiques de chaque population (vieillissement, handicaps) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment assurer la continuité de la chaîne du déplacement et traiter les interfaces ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment assurer un cheminement accessible, confortable et sécurisé pour tous ? et permettre à chacun de se repérer et s&amp;#039;orienter ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment garantir l&amp;#039;accès pour tous aux établissements et leur confort d&amp;#039;usage ? Comment assurer l&amp;#039;accessibilité des logements et favoriser le maintien à domicile ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment évaluer le niveau d&amp;#039;accessibilité des transports ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Maître d&amp;#039;ouvrage public ou privé (dans les domaines voirie, bâtiment ou transport), et plus particulièrement : une collectivité (métropole, ville, commune) en France métropolitaine ou d&amp;#039;Outre-mer, un gestionnaire de patrimoine public ou privé, une région, un département, le Cerema vous accompagne dans vos stratégies et projets liés à l&amp;#039;accessibilité..
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil pour l&amp;#039;élaboration et la mise en œuvre de stratégies d&amp;#039;accessibilité (en amont, programmation de l&amp;#039;accessibilité, à une échelle territoriale ou patrimoniale...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise intégrée sur des projets liés à l&amp;#039;accessibilité (appui méthodologique et gouvernance du projet) : construction de solutions sur mesure, basées sur notre :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - bonne connaissance de la réglementation et des besoins des usagers
+&lt;/p&gt;
+&lt;p&gt;
+ - capacité à mobiliser d&amp;#039;autres partenaires (acteurs de la &amp;#34;mise en œuvre&amp;#34;, développeurs de solutions)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réseaux, d&amp;#039;ateliers techniques (démarches participatives)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation / sensibilisation : montage ou support au montage de formations sur-mesure (en présentiel, à distance, ou mixtes)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ville de Paris
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Expérimentations sur le guidage en traversée piétonne avec la ville de Paris
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Solidéo, société de livraison des ouvrages olympiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement de la solidéo pour la livraison de logements accessibles et adaptés au vieillissement sur l&amp;#039;opération &amp;#34;Cluster Média&amp;#34; des JOP Paris 2024
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Lorient Agglomération
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mission d&amp;#039;évaluation du niveau d&amp;#039;accessibilité des transports pour le compte de Lorient Agglomération
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Accès aux services
+Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/rendre-accessibles-vos-batiments-espaces-publics-transports</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3fb-rendre-accessibles-vos-batiments-espaces-publ/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>143390</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Former à l'aménagement des routes principales (ARP) : prendre en compte les évolutions apportées par le guide Cerema de 2022 (Formation)</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les routes principales à 2 voies, 3 voies ou 2x2 voies, situées hors agglomération et équipées de carrefours plans, constituent un patrimoine d&amp;#039;environ 100 000 km, géré pour l&amp;#039;essentiel par les collectivités territoriales. Elles assurent un rôle structurant pour les réseaux et les territoires dans lesquelles elles s&amp;#039;inscrivent, en remplissant des fonctions diverses au service des mobilités.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
  Leur aménagement doit prendre en compte ces différentes fonctions, tout en intégrant la diversité des usagers, motorisés ou non, afin de leur apporter un niveau de service approprié et de renforcer leur sécurité.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour cela, les préconisations techniques ont été mises à jour en août 2022 dans une version renouvelée du guide « Aménagement des Routes principales » qui constitue désormais la référence à prendre en compte par les concepteurs.
 &lt;/p&gt;
 &lt;h4&gt;
  Objectifs pédagogiques
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;br /&gt;
  A l&amp;#039;issue de la formation, le stagiaire sera en capacité de :
  &lt;br /&gt;
  &lt;br /&gt;
  Identifier et appliquer les différentes règles de conception à prendre en compte pour l&amp;#039;aménagement d&amp;#039;une route principale
  &lt;br /&gt;
  Identifier et intégrer les principales évolutions des enjeux et des règles techniques apportées par le guide
  &lt;br /&gt;
  Mettre en œuvre une conception globale d&amp;#039;aménagement intégrant l&amp;#039;ensemble des règles et des enjeux du guide,
  &lt;br /&gt;
@@ -10022,156 +12917,156 @@
 &lt;h4&gt;
  Public
 &lt;/h4&gt;
 &lt;p&gt;
  La formation s&amp;#039;adresse aux personnels en charge de la conception, du contrôle ou du portage des projets routiers dans les collectivités territoriales, les services de l&amp;#039;Etat ou encore les bureaux d&amp;#039;études : chargés d&amp;#039;études et projeteurs, chefs de projets ...
 &lt;/p&gt;
 &lt;h4&gt;
  Niveau pré-requis
 &lt;/h4&gt;
 &lt;p&gt;
  Pas de pré-requis technique, la formation s&amp;#039;adresse à des personnes expérimentées en conception comme à des nouveaux arrivants dans le public cible pour la formation.
  &lt;br /&gt;
  &lt;br /&gt;
  Le service demandeur s&amp;#039;assurera toutefois que les candidats correspondent bien à ce public cible.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  Outils pédagogiques
 &lt;/h4&gt;
 &lt;p&gt;
  Apports méthodologiques intégrant des échanges avec les stagiaires entrecoupés d&amp;#039;exercices d&amp;#039;application des notions ; les exercices s&amp;#039;articulent autour d&amp;#039;une étude de cas portant sur une déviation d&amp;#039;agglomération, ils sont répartis au cours des 2 journées.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Appui méthodologique
 Sécurité</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-developper-projet-maas-acces-unique-aux-services</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e804-former-a-lamenagement-des-routes-principales-/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF41" s="1" t="inlineStr">
+      <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>143389</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Développer un projet MaaS : pour un accès unique aux services de mobilité du territoire (Formation)</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
+      <c r="K58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L42" s="1" t="inlineStr">
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le MaaS (pour Mobility-as-a-Service) vise un accès unique à l&amp;#039;ensemble de l&amp;#039;offre de mobilité. Il se développe fortement en France, grâce aux avancées technologiques et réglementaires. Face aux attentes des usagers, les collectivités se doivent de faire évoluer leurs systèmes pour tendre vers le MaaS. Mais le sujet est complexe, à la fois au niveau technique que de gouvernance. Les collectivités doivent maîtriser cette complexité pour mener à bien leur projet de MaaS, et en faire un outil au service de leurs politiques publiques. Quant aux acteurs privés, ils sont généralement positionnés sur un sous-domaine du MaaS (calcul d&amp;#039;itinéraires, ticket mobile, paiement, application) et doivent étendre leurs compétences pour répondre au mieux aux attentes des collectivités ou des employeurs. La gestion de la donnée et des échanges entre partenaires est essentielle à la réussite de ces projets.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  Objectifs pédagogiques
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  A l&amp;#039;issue du module, le stagiaire doit être en capacité de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Identifier les modalités possibles du développement de la mobilité servicielle sur un territoire et leur contribution aux politiques de mobilité
  &lt;/li&gt;
  &lt;li&gt;
   Connaître les différents modèles économiques du MaaS
  &lt;/li&gt;
  &lt;li&gt;
   Maîtriser les enjeux du développement du MaaS
  &lt;/li&gt;
  &lt;li&gt;
   Savoir trouver les ressources documentaires essentielles sur le MaaS et les projets emblématiques
@@ -10349,161 +13244,161 @@
  Modalités d&amp;#039;évaluation
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
 &lt;/p&gt;
 &lt;h4&gt;
  Accessibilité de nos formations aux personnes en situation de handicap
 &lt;/h4&gt;
 &lt;p&gt;
  Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour tout renseignement, merci de contacter le référent handicap
 &lt;/p&gt;
 &lt;h4&gt;
  Délais d&amp;#039;accès
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-developper-projet-maas-acces-unique-aux-services</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/eb7b-developper-un-projet-maas-formation-pour-un-a/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC42" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE42" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF42" s="1" t="inlineStr">
+      <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG42" s="1" t="inlineStr">
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH42" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="43" spans="1:34" customHeight="0">
-      <c r="A43" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>143387</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K43" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L43" s="1" t="inlineStr">
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette formation vous permettra de sécuriser les déplacements piétons aux abords de vos chantiers et de maintenir la continuité des itinéraires accessibles. Après des apports théoriques sur les enjeux de la mise en accessibilité des chantiers, le cadre réglementaire et les bonnes pratiques, des études de cas concrets et une sensibilisation sur le terrain seront proposées.
 &lt;/p&gt;
 &lt;p&gt;
  Les cheminements piétons au sein des quartiers en chantier peuvent être difficilement praticables par tous. La mise en place des chantiers urbains est caractérisée à la fois par un espace public où cohabitent de nombreux usagers et de multiples usages, mais aussi par l&amp;#039;intervention d&amp;#039;une multitude d&amp;#039;acteurs. L&amp;#039;articulation entre ces différents intervenants (maîtrise d&amp;#039;œuvre voirie, maîtrise d&amp;#039;œuvre bâti, entreprises et concessionnaires de réseaux) nécessite une surveillance en continu et une formation à cette problématique.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La prise en compte des piétons, lors de chantiers en milieu urbain, doit répondre à deux objectifs essentiels : garantir leur sécurité et leur confort, vis-à-vis des dangers liés aux travaux et à la circulation ; assurer la continuité de la chaîne du déplacement et maintenir son accessibilité.
 &lt;/p&gt;
 &lt;h4&gt;
  Objectifs pédagogiques
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Garantir la sécurité et le confort des déplacements des piétons pendant les chantiers.
  &lt;/li&gt;
  &lt;li&gt;
   Connaître les besoins et les difficultés des personnes à mobilité réduite.
  &lt;/li&gt;
  &lt;li&gt;
   Connaître la réglementation accessibilité et identifier les bonnes pratiques en fonction du chantier.
@@ -10620,312 +13515,312 @@
  Modalités d&amp;#039;évaluation
  &lt;br /&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
 &lt;/p&gt;
 &lt;h3&gt;
  Accessibilité de nos formations aux personnes en situation de handicap
  &lt;br /&gt;
 &lt;/h3&gt;
 &lt;p&gt;
  Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour tout renseignement, merci de contacter le référent handicap
 &lt;/p&gt;
 &lt;h3&gt;
  Délais d&amp;#039;accès
 &lt;/h3&gt;
 &lt;p&gt;
  Délais d&amp;#039;accès à la formation : en moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Sécurité</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S59" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-chantiers-urbains-pietons-securiser-deplacements-0</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8936-securiser-les-deplacements-pietons-et-mainten/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB43" s="1" t="inlineStr">
+      <c r="AB59" s="1" t="inlineStr">
         <is>
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC43" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE43" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF43" s="1" t="inlineStr">
+      <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG43" s="1" t="inlineStr">
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH43" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="44" spans="1:34" customHeight="0">
-      <c r="A44" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>143386</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Connaitre la stratégie et les outils pour mettre en oeuvre votre projet de territoire (Formation)</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Formation Territoires en transition - stratégie et outils pour mettre en oeuvre votre projet de territoire</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L44" s="1" t="inlineStr">
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette formation est un jeu de rôle immersif qui permet aux participants de se mettre à la place des différents acteurs de l&amp;#039;aménagement, de comprendre leurs logiques et leurs interactions, tout en apprenant à mettre en œuvre les outils de planification, du foncier et de l&amp;#039;urbanisme opérationnel.
  &lt;br /&gt;
  &lt;br /&gt;
  Au travers de l&amp;#039;application Urbax 21, plusieurs études de cas peuvent être mobilisés en fonction des attentes des stagiaires.
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;étude de cas « Territoire en transition » prend appui sur une petite intercommunalité mêlant enjeux de revitalisation, d&amp;#039;équilibre et de cohésion territoriales et de développement économique dans un environnement contraint et une perspective de transitions.
  &lt;br /&gt;
  &lt;br /&gt;
  D&amp;#039;autres études de cas sont disponibles sur demande (bourg structurant, quartier durable ou régénération urbaine).
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs pédagogiques
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comprendre les logiques et les stratégies des acteurs (collectivités locales, opérateurs publics et privés, acteurs économiques (agriculture, industrie, commerce), propriétaires fonciers)
  &lt;/li&gt;
  &lt;li&gt;
   Comprendre le système de l&amp;#039;aménagement urbain et ses interactions dans un contexte de mutations et de transition
  &lt;/li&gt;
  &lt;li&gt;
   Savoir choisir et utiliser les outils d&amp;#039;aménagement et les méthodes en fonction du contexte
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Architecture
 Accessibilité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-territoires-transition-strategie-outils-mettre</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cf3a-connaitre-la-strategie-et-les-outils-pour-met/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC44" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF44" s="1" t="inlineStr">
+      <c r="AF60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>143384</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Prévenir et gérer les risques naturels terrestres</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L45" s="1" t="inlineStr">
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;br /&gt;
  Le changement climatique amplifie l&amp;#039;intensité et la fréquence des phénomènes naturels, engendrant des problématiques majeures de sécurité et une augmentation du coût des dommages induits.
  &lt;br /&gt;
  &lt;br /&gt;
  Les gestionnaires territoriaux sont appelés à réduire la vulnérabilité de leur patrimoine, anticiper et mettre en oeuvre des stratégies d&amp;#039;aménagement locales pour s&amp;#039;adapter aux risques naturels géotechniques. Fort de son expertise en matière de risques naturels, infrastructures de transports et résilience territoriale, le Cerema vous accompagne pour diagnostiquer, définir et mettre en oeuvre des solutions de gestion des risques dans la durée.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous avez besoin d&amp;#039;un appui technique pour définir des solutions en vue d&amp;#039;un retour à la normale ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez connaitre la vulnérabilité de votre patrimoine ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous vous interrogez sur le coût et la priorisation des travaux de protection à engager ? L&amp;#039;organisation à mettre en place ? L&amp;#039;inspection des ouvrages de protection ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous voulez lancer une démarche de préparation à la gestion de crise ?
@@ -11028,174 +13923,174 @@
   Prestations de recherche appliquée.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
  2. Élaborer votre stratégie de gestion des risques
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Évaluation des enjeux (humains et patrimoniaux) et de leur vulnérabilité
  &lt;/li&gt;
  &lt;li&gt;
   Synthèse de l&amp;#039;état des lieux, identifications d&amp;#039;axes prioritaires et recommandations
  &lt;/li&gt;
  &lt;li&gt;
   Montée en compétences de vos équipes pour construire la stratégie
  &lt;/li&gt;
  &lt;li&gt;
   Co-construction du plan d&amp;#039;actions.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M45" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Département de l&amp;#039;Isère : Expérimentation d&amp;#039;un suivi de l&amp;#039;évolution des hautes falaises de Fontaines-Bénites à Saint-Christophe-en-Oisans — 2022
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes Dronne et Belle : Études géotechniques pour la sécurisation du parcours troglodytique de l&amp;#039;Abbaye de Brantôme (2018-2022)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/prevenir-gerer-risques-naturels-terrestres</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b64a-prevenir-et-gerer-les-risques-naturels-terres/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC45" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF45" s="1" t="inlineStr">
+      <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>143383</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Connaitre les dispositifs de retenue routiers pour collectivités (formation)</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Formation : Dispositifs de retenue routiers pour collectivités</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L46" s="1" t="inlineStr">
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La mise en œuvre des dispositifs de retenue est un élément essentiel de la sécurité des infrastructures routières, que ce soit sur des infrastructures neuves ou sur des infrastructures déjà en service. Aujourd&amp;#039;hui, un quart des décès sur route survient après un choc contre un obstacle.
  &lt;br /&gt;
  &lt;br /&gt;
  Plusieurs guides, instructions ou recommandations précisent les situations et les conditions dans lesquelles les dispositifs de retenue routiers doivent être installés (section courante, terre-plein central ...).
  &lt;br /&gt;
  &lt;br /&gt;
  Un arrêté du 2 mars 2009 modifié (RNER) précise les performances auxquelles ces dispositifs doivent répondre et les règles de leur mise en service. Depuis 2013, l&amp;#039;utilisation de produits certifiés CE est devenu obligatoire. Les services compétents des Collectivités ont besoin de pouvoir définir une politique en la matière, fondée, dans un certain nombre de cas, sur l&amp;#039;opportunité de la mise en place d&amp;#039;un dispositif de retenue.
  &lt;br /&gt;
  &lt;br /&gt;
  Ces choix relèvent de la politique de gestion de ce patrimoine et les personnels à former ont besoin de critères ou de seuils d&amp;#039;appréciation, en plus de la connaissance des textes.
  &lt;br /&gt;
  &lt;br /&gt;
  Cette formation s&amp;#039;inscrit comme un module d&amp;#039;approfondissement permettant de faire le point sur les changements apportés depuis le passage au marquage CE.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs pédagogiques
  &lt;/strong&gt;
  &lt;br /&gt;
  A l&amp;#039;issue de la formation, les stagiaires seront capables de :
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
@@ -11205,584 +14100,584 @@
  &lt;/li&gt;
  &lt;li&gt;
   identifier les principales familles de produits,
  &lt;/li&gt;
  &lt;li&gt;
   connaître la réglementation applicable aux dispositifs de retenue routiers,
  &lt;/li&gt;
  &lt;li&gt;
   évaluer les risques et les responsabilités en ce domaine,
  &lt;/li&gt;
  &lt;li&gt;
   connaître les règles de pose et de retrait ainsi que les normes applicables à ces dispositifs (quel que soit le matériau),
  &lt;/li&gt;
  &lt;li&gt;
   utiliser une méthodologie en fonction des typologies de route et de trafic, avec des critères d&amp;#039;analyse homogènes,
  &lt;/li&gt;
  &lt;li&gt;
   gérer le patrimoine de dispositifs de retenue (de type CEE),
  &lt;/li&gt;
  &lt;li&gt;
   connaître les notions principales pour rédiger des cahiers des charges pour la pose de ces dispositifs.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-dispositifs-retenue-routiers-collectivites</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6829-connaitre-les-dispositifs-de-retenue-routiers/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF46" s="1" t="inlineStr">
+      <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>143382</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Appliquer les nouvelles règles sur la visibilité en conception routière (formation)</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Formation Conception routière : Appliquer les nouvelles règles sur la visibilité</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L47" s="1" t="inlineStr">
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les règles de conception géométrique des infrastructures routières sont basées sur des fondements, généralement anciens, dont certains ont fait l&amp;#039;objet depuis quelques années d&amp;#039;un réexamen global à l&amp;#039;aune d&amp;#039;une mise à jour des connaissances des paramètres influant sur leur définition (évolutions techniques, technologiques, comportement de l&amp;#039;usager,...).
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;objectif de ce réexamen global est notamment de rechercher les marges potentielles permettant d&amp;#039;optimiser l&amp;#039;intégration et le coût des infrastructures.
  &lt;br /&gt;
  &lt;br /&gt;
  Dans le cadre de cette démarche, les règles sur la visibilité et sur les rayons en angle saillant du profil en long, figurant dans les guides techniques actuels (ARP1, ICTAAL2, .... ) ont été révisées et intégrées dans un guide technique du Cerema intitulé « Conception des routes et autoroutes, révision des règles sur la visibilité et sur les rayons en angle saillant du profil en long » paru en octobre 2018.
  &lt;br /&gt;
  &lt;br /&gt;
  Ces nouvelles règles, applicables au réseau routier national par instruction ministérielle du 01 octobre 2018, peuvent, dans un souci de cohérence du réseau routier sur le territoire, servir de document de référence pour l&amp;#039;élaboration des projets des collectivités territoriales.
  &lt;br /&gt;
  &lt;br /&gt;
  ARP (aménagement des routes principales)
  &lt;br /&gt;
  &lt;br /&gt;
  ICTAAL (instruction sur les conditions techniques d&amp;#039;aménagement des autoroutes de liaison)
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs pédagogiques
  &lt;br /&gt;
  &lt;br /&gt;
  A l&amp;#039;issue de la formation, les stagiaires seront capables de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   connaître les nouveautés apportées par le guide technique en matière de règles sur la visibilité
  &lt;/li&gt;
  &lt;li&gt;
   comprendre l&amp;#039;approche performantielle du guide
  &lt;/li&gt;
  &lt;li&gt;
   mettre en œuvre les règles - comprendre les notions de souplesse, d&amp;#039;écart, et les situations où on peut éventuellement y avoir recours
  &lt;/li&gt;
  &lt;li&gt;
   savoir utiliser le guide en fonction du cas de figure
  &lt;/li&gt;
  &lt;li&gt;
   vérifier les distances de visibilité
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-conception-routiere-appliquer-nouvelles-regles</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/91f6-appliquer-les-nouvelles-regles-sur-la-visibil/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF47" s="1" t="inlineStr">
+      <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>143381</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Connaitre les bases des carrefours à feu (formation)</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les carrefours à feux sont par essence un lieu de croisement entre les flux des différents modes de déplacements dans un environnement bien souvent très contraint. Ils assurent le partage du temps entres les différentes branches du  carrefour. La conception des carrefours à feux se fait en deux dimensions : l&amp;#039;espace mais aussi le temps, contrairement à celle des autres carrefours qui se limite à la dimension spatiale. Cela conduit à des règles bien spécifiques de conception souvent contre intuitives pour les néophytes. Une fois mis en service les carrefours à feux doivent faire l&amp;#039;objet d&amp;#039;un suivi, d&amp;#039;une mise à jour régulière de leur fonctionnement et d&amp;#039;une maintenance appropriée.
  &lt;br /&gt;
  Cette formation s&amp;#039;inscrit comme un module d&amp;#039;acculturation aux différents aspects du cycle de vie d&amp;#039;un carrefour à feux.
  &lt;br /&gt;
  Objectifs pédagogiques
  &lt;br /&gt;
  &lt;br /&gt;
  À l&amp;#039;issue de ce module, les stagiaires seront capables de :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Décrypter le vocabulaire propre aux carrefours à feux
  &lt;/li&gt;
  &lt;li&gt;
   Comprendre les différentes étapes de cycle de vie des carrefours à feux : de la conception au suivi opérationnel
  &lt;/li&gt;
  &lt;li&gt;
   Connaître les différents règlements, normes s&amp;#039;appliquant aux carrefours à feux
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-carrefours-feux-bases</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d864-connaitre-les-bases-des-carrefours-a-feu-form/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF48" s="1" t="inlineStr">
+      <c r="AF64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>143380</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Développer la marche en ville : enjeux, outils de planification et d'aménagement (formation)</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L49" s="1" t="inlineStr">
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Que ce soit dans les centres métropolitains, les communes péri-urbaines ou encore les bourgs des territoires moins denses, le potentiel de développement de la  marche reste, aujourd&amp;#039;hui encore, important. La marche est pourtant un mode de déplacement vertueux, bon pour la santé et le climat, efficace, souple, inclusif. C&amp;#039;est aussi un mode de découverte des villes et des territoires, aux réelles retombées économiques et sociales. Il permet d&amp;#039;appréhender les espaces autrement, de flâner, se ressourcer, se divertir, se rencontrer, faire du sport, faire des achats, &amp;#34;vivre ensemble&amp;#34;...
  &lt;br /&gt;
  &lt;br /&gt;
  Aménager des villes &amp;#34;100 % marchables&amp;#34; nécessite de créer les conditions les plus favorables possibles pour les piétons. Il est essentiel de concevoir des aménagements à la fois accessibles et   sécurisés, confortables et attractifs, mais aussi d&amp;#039;utiliser tous les outils de planification pour faciliter les continuités piétonnes et la ville des courtes distances.
  &lt;br /&gt;
  &lt;br /&gt;
  Sur la base de retours d&amp;#039;expériences, de recommandations en matière de conception d&amp;#039;espaces publics, et d&amp;#039;échanges participatifs, le Cerema vous propose dans le cadre de cette formation, des clés concrètes pour vous aider à développer la marche en ville.
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs pédagogiques
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comprendre les enjeux et atouts multiples de la marche
  &lt;/li&gt;
  &lt;li&gt;
   Mieux appréhender les besoins des piétons, en particulier en matière d&amp;#039;accessibilité
  &lt;/li&gt;
  &lt;li&gt;
   Identifier les leviers pour favoriser le développement de la marche
  &lt;/li&gt;
  &lt;li&gt;
   Connaître les outils techniques et réglementaires pour aménager des espaces publics adaptés
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-developper-marche-ville-enjeux-outils</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0330-developper-la-marche-en-ville-enjeux-outils-d/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF49" s="1" t="inlineStr">
+      <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>143379</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Evaluer la sécurité des aménagements pour l'insertion urbaine des tramways</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L50" s="1" t="inlineStr">
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2003, la réglementation impose aux Autorités Organisatrices de la Mobilité (AOM) de faire évaluer leurs projets de tramways (et autres transports guidés) par un Organisme Qualifié Agréé (OQA) indépendant.
  &lt;br /&gt;
  &lt;br /&gt;
  En qualité d&amp;#039;OQA insertion urbaine, le Cerema est en mesure d&amp;#039;évaluer la sécurité des personnes transportées (passagers, conducteurs...) et des tiers (usagers de l&amp;#039;espace public) en interface avec la circulation du tramway.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous avez un projet de création ou d&amp;#039;extension de ligne de tramway ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous cherchez un OQA pour évaluer la sécurité des aménagements de voirie et des espaces publics ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez réaliser un aménagement qui va impacter une ligne existante (modification substantielle ou non) ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous rencontrez des problématiques de sécurité sur votre réseau ?
@@ -11854,197 +14749,197 @@
 &lt;p&gt;
  Évaluation des modifications ou optimisations
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   rapports d&amp;#039;expertise dans le cadre de modifications substantielles
  &lt;/li&gt;
  &lt;li&gt;
   avis dans le cadre de modifications non substantielles.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Réalisation de diagnostics ou d&amp;#039;expertises ponctuelles
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   analyse de configurations accidentogènes
  &lt;/li&gt;
  &lt;li&gt;
   proposition d&amp;#039;actions pour améliorer le niveau de sécurité ou de service.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M50" s="1" t="inlineStr">
+      <c r="M66" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Saint-Etienne métropole
   &lt;/strong&gt;
   : Prolongement de la troisième ligne de tramway de Saint-Etienne entre la gare de Châteaucreux et la rue Bergson avec desserte du stade Geoffroy Guichard
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Métropole Nice Côte d&amp;#039;Azu
   &lt;/strong&gt;
   r : Création de la troisième ligne du tramway de Nice entre la Digue des Français et le terminus Saint-Isidore
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    CGL aménagement
   &lt;/strong&gt;
   : Modification de deux carrefours à feux situés sur la deuxième ligne du tramway de Montpellier
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    STRMTG
   &lt;/strong&gt;
   : Etude de sécurité, avant et après aménagement, sur 10 carrefours accidentogènes situés sur des réseaux de tramways de plusieurs villes françaises
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Grand Lyon, Keolis &amp;amp; Sytral
   &lt;/strong&gt;
   : Expertise Cerema pour les manoeuvres problématiques de tourne-à-gauche VL / tramways gérées par feux R24 ou R14 sur l&amp;#039;avenue Berthelot à Lyon.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/evaluer-securite-amenagements-insertion-urbaine-tramways</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a72c-evaluer-la-securite-des-amenagements-pour-lin/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF50" s="1" t="inlineStr">
+      <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="51" spans="1:34" customHeight="0">
-      <c r="A51" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>143378</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Accompagner les bailleurs publics dans l’amélioration de la conformité réglementaire de leurs logements</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H51" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L51" s="1" t="inlineStr">
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
  &lt;br /&gt;
  En tant que bailleur public, vous gérez un nombre important de logements et vous souhaitez :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une assistance réglementaire et/ou une expertise lors de vos opérations de construction ou de réhabilitation,
  &lt;/li&gt;
  &lt;li&gt;
   être accompagné(e) dans la réception de vos acquisitions en VEFA,
  &lt;/li&gt;
  &lt;li&gt;
   former vos collaborateurs aux exigences réglementaires de la construction de logements.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
@@ -12065,162 +14960,162 @@
   Conseil et avis sur les opérations de réhabilitation,
  &lt;/li&gt;
  &lt;li&gt;
   Expertises de conformité aux règles de construction des opérations achevées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; De vous assister dans la réception de vos acquisitions en vente en l&amp;#039;état futur d&amp;#039;achèvement (VEFA)
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Audit de conformité préalable à la réception de l&amp;#039;opération (analyse des plans et des DOE, visite et mesures sur site).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Des formations courtes à l&amp;#039;adresse de vos chargés d&amp;#039;opération sur les exigences réglementaires du Code de la Construction et de l&amp;#039;Habitation.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Bâtiments et construction
 Réhabilitation
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/accompagner-bailleurs-publics-amelioration-conformite</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3516-accompagner-les-bailleurs-publics-dans-lameli/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC51" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE51" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF51" s="1" t="inlineStr">
+      <c r="AF67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG51" s="1" t="inlineStr">
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH51" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="52" spans="1:34" customHeight="0">
-      <c r="A52" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>143376</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude hydro-morpho-sédimentaires en appui à la gestion du Trait de Côte</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L52" s="1" t="inlineStr">
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
  &lt;br /&gt;
  Besoin d&amp;#039;une étude globale en Appui aux Politiques Publiques pour une meilleure gestion du Trait de Côte.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   risques de sédimentation, d&amp;#039;érosion, d&amp;#039;atteinte à la qualité des eaux à l&amp;#039;intérieur ou à proximité immédiate d&amp;#039;un aménagement côtier et de ses accès (port, prise d&amp;#039;eau, rejet, site remarquable comme le Mont-Saint-Michel...) ;
  &lt;/li&gt;
  &lt;li&gt;
   risques d&amp;#039;affouillement autour de structures installées en mer comme les éoliennes offshore, les hydroliennes, les terminaux ;
  &lt;/li&gt;
  &lt;li&gt;
   rejets en mer comme l&amp;#039;immersion de sédiments dragués, les rejets d&amp;#039;eau chaude ou de stations d&amp;#039;épuration ;
  &lt;/li&gt;
  &lt;li&gt;
   impacts directs et indirects régionaux générés par des aménagements ou opérations du point de vue hydrodynamique, morphodynamique, agitation, salinité, température, turbidité, transport de sédiments ;
  &lt;/li&gt;
  &lt;li&gt;
   aménagements de baies, d&amp;#039;embouchures et d&amp;#039;estuaires : rectification du cours d&amp;#039;un chenal principal ou secondaire, calibration, approfondissement, seuil de fond, digue submersible, création de vasières, dépoldérisation et aux conséquences hydrosédimentaires et sur la qualité des eaux.
  &lt;/li&gt;
@@ -12243,159 +15138,159 @@
  &lt;br /&gt;
  &lt;strong&gt;
   &amp;gt; Ou étude spécifique pour le bénéficiaire de la gestion du trait de côte d&amp;#039;un site littoral :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Phase 1) : étude de caractérisation du site (Tranche Ferme)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Phase 2) : étude de définition de modalités de gestion du littoral (TF)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Phase 3) : propositions d&amp;#039;actions (TF)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Phase X : étude de modélisation numérique des options retenues (Tranche Conditionnelle)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Mers et océans
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/etudes-hydro-morpho-sedimentaires-appui-gestion-du-trait</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://cerema.app.box.com/v/nos-contacts-en-region
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1b21-realiser-une-etude-hydro-morpho-sedimentaires/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC52" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE52" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF52" s="1" t="inlineStr">
+      <c r="AF68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG52" s="1" t="inlineStr">
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH52" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="53" spans="1:34" customHeight="0">
-      <c r="A53" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>143375</v>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Agir sur la qualité de l'air extérieur : Conseils et accompagnement pour des actions opérationnelles &amp; méthodologiques</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G53" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H53" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K53" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L53" s="1" t="inlineStr">
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
  &lt;br /&gt;
  La qualité de l&amp;#039;air extérieur est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner dans la mise en place de la réglementation ou pour évaluer et réduire l&amp;#039;impact des activités humaines sur la qualité de l&amp;#039;air extérieur.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour cela, vous cherchez un appui technique et une expertise pointue capable d&amp;#039;intervenir dans les domaines des infrastructures de transport (terrestres, maritimes et fluviales) en intégrant le cadre des réglementations françaises et européennes relatives à la qualité de l&amp;#039;air extérieur.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
  &lt;br /&gt;
  Le Cerema intervient sur des actions opérationnelles, méthodologiques et de conseil relatives à la qualité de l&amp;#039;air extérieur :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Modélisation de la qualité de l&amp;#039;air extérieur à partir du trafic (routier, maritime ou fluvial), couplée à des mesures in-situ
   &lt;br /&gt;
  &lt;/li&gt;
@@ -12410,311 +15305,311 @@
  &lt;li&gt;
   Réalisation du volet « Air et Santé » des études d&amp;#039;impacts de projets de transport
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des MOA, collectivités dans les projets d&amp;#039;aménagement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Etudes de projet à l&amp;#039;échelle territoriale (PPA, PDU, SRADDET, PLU(i), SCOT, etc.)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Etudes de projet à l&amp;#039;échelle locale (ZFEM, limitation des vitesses, etc.)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux sur les expositions à l&amp;#039;amiante et mesures d&amp;#039;exposition des agents
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Qualité de l'air</t>
         </is>
       </c>
-      <c r="O53" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V53" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/qualite-air-exterieur-conseils-accompagnement-actions</t>
         </is>
       </c>
-      <c r="X53" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z53" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8bdd-agir-sur-la-qualite-de-lair-exterieur-conseil/</t>
         </is>
       </c>
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC53" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE53" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF53" s="1" t="inlineStr">
+      <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG53" s="1" t="inlineStr">
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH53" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="54" spans="1:34" customHeight="0">
-      <c r="A54" s="1">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
         <v>143374</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Recenser et cartographier les cavités souterraines</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L54" s="1" t="inlineStr">
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
  &lt;br /&gt;
  La sécurisation de votre domaine public est au cœur de vos préoccupations et vous souhaitez faire les meilleurs choix en matière d&amp;#039;aménagement du territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Pour cela, vous cherchez des solutions efficaces pour connaître les risques d&amp;#039;effondrement et proposer des solutions de prévention ou de remédiation notamment pour limiter ou réduire la vulnérabilité des personnes et des biens soumis aux risques d&amp;#039;effondrement du sol.
  &lt;br /&gt;
  La réponse du Cerema
  &lt;br /&gt;
  &lt;br /&gt;
  Le Cerema vous accompagne sur ces problématiques de mouvements de terrain et d&amp;#039;effondrement en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Dans ce cadre nous intervenons sur :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Définition de programmes de reconnaissances spécifiques pour recherche de cavités souterraines ;
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration de cartes informatives, caractérisation et zonage d&amp;#039;aléas ;
  &lt;/li&gt;
  &lt;li&gt;
   Diagnostics tels que karstogénèse et ses facteurs d&amp;#039;évolution, stabilité de carrières souterraines, ... ;
  &lt;/li&gt;
  &lt;li&gt;
   Instrumentation in-situ pour surveillance - télémesures ;
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration de modèles géomécaniques ;
  &lt;/li&gt;
  &lt;li&gt;
   Assistance et proposition de solutions techniques (parades actives et passives) ;
  &lt;/li&gt;
  &lt;li&gt;
   Dimensionnement de confortements – Calculs de fondations spéciales (superficielles ou profondes) et traitement des vides (comblement – injection) ;
  &lt;/li&gt;
  &lt;li&gt;
   Suivi de travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Sols
 Risques naturels</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/gestion-cavites-souterraines</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/98ec-recenser-et-cartographier-les-cavites-souterr/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC54" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE54" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF54" s="1" t="inlineStr">
+      <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG54" s="1" t="inlineStr">
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH54" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="55" spans="1:34" customHeight="0">
-      <c r="A55" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>143373</v>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Construire des projets Gemapi adaptés aux enjeux territoriaux et exercer les missions de la Gemapi</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G55" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H55" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K55" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L55" s="1" t="inlineStr">
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
  &lt;br /&gt;
  Vous portez un projet d&amp;#039;aménagement qui doit prendre en compte la gestion du milieu aquatique, la prévention des inondations ou le recul du trait de côte ?
  &lt;br /&gt;
  Les solutions intégrées impliquent la déclinaison de méthodologies à considérer selon une approche globale.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Le Cerema vous accompagne vers la réussite technique et économique de projets pérennes et dans l&amp;#039;exercice des missions Gemapi.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment porter un projet de restauration du milieu aquatique ou de système d&amp;#039;endiguement complexe ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment gérer les aspects règlementaires et techniques d&amp;#039;un tel projet ?
  &lt;/li&gt;
  &lt;li&gt;
   Quelles orientations retenir parmi plusieurs options techniques ?
@@ -12781,180 +15676,180 @@
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   De l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Des formations méthodologiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Former
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sur les outils de connaissance et de suivi (ouvrages, modélisation, fonctions des zones humides).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M55" s="1" t="inlineStr">
+      <c r="M71" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Saint-Malo Agglomération :
   &lt;/strong&gt;
   Définition des systèmes d&amp;#039;endiguement, d&amp;#039;un cahier des charges, d&amp;#039;une méthode d&amp;#039;étude de dangers.Structuration d&amp;#039;une base de données des ouvrages.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Troyes Champagne Métropole :
   &lt;/strong&gt;
   Diagnostic sur les systèmes d&amp;#039;endiguement. Recherche d&amp;#039;organisation pour la gouvernance Gemapi sur le bassin versant.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N55" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>Eau souterraine
 Cours d'eau / canaux / plans d'eau</t>
         </is>
       </c>
-      <c r="O55" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S55" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U55" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V55" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/construire-projets-gemapi-adaptes-aux-enjeux-territoriaux</t>
         </is>
       </c>
-      <c r="X55" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y55" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z55" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d465-construire-des-projets-gemapi-adaptes-aux-enj/</t>
         </is>
       </c>
-      <c r="AA55" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB55" s="1" t="inlineStr">
+      <c r="AB71" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC55" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE55" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF55" s="1" t="inlineStr">
+      <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG55" s="1" t="inlineStr">
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH55" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="56" spans="1:34" customHeight="0">
-      <c r="A56" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>143372</v>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Favoriser une gestion intégrée de l’eau en ville et dans les infrastructures de transport</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G56" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H56" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K56" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L56" s="1" t="inlineStr">
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;br /&gt;
  Alors que les villes rassemblent 80 % de la population française, la gestion de l&amp;#039;eau en milieu urbain est un enjeu majeur pour les collectivités préoccupées par les questions suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Alimenter en eau et assainir les villes ;
  &lt;/li&gt;
  &lt;li&gt;
   Gérer le risque d&amp;#039;inondation (ruissellement et débordement);
  &lt;/li&gt;
  &lt;li&gt;
   Gestion patrimoniale des réseaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Préserver et valoriser la ressource (cadre de vie qualitatif, intégration de l&amp;#039;eau au milieu urbain, favoriser la réutilisation de l&amp;#039;eau)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -12973,164 +15868,164 @@
 &lt;ul&gt;
  &lt;li&gt;
   Le développement de schémas d&amp;#039;organisation des compétences locales de l&amp;#039;eau et à la structuration de la gouvernance : analyses multi-échelles des problématiques, appui à la définition d&amp;#039;orientations politiques territorialisées...
  &lt;/li&gt;
  &lt;li&gt;
   la définition, la mise en œuvre et l&amp;#039;évaluation de stratégie d&amp;#039;économies d&amp;#039;eaux et de mobilisation de ressources alternatives (eaux usées traitées, eaux pluviales,...) : diagnostics de besoins, assistance et expertise d&amp;#039;opportunité – conception – dimensionnement, qualification des systèmes de traitement...
  &lt;/li&gt;
  &lt;li&gt;
   La définition et l&amp;#039;accompagnement de stratégies territoriales de gestion des eaux pluviales et de désimperméabilisation des sols à différentes échelles : expertise liée à la mise en œuvre des techniques alternatives, élaboration de guides locaux et nationaux, approches techniques et socio-économiques, traduction réglementaire (zonage, PLU,...)...
  &lt;/li&gt;
  &lt;li&gt;
   Le développement et l&amp;#039;évaluation de dispositifs innovants de maîtrise des eaux pluviales (hydrologie, polluants, biodiversité,..) : conduite d&amp;#039;activités de recherche opérationnelle, sites pilotes, démonstrateurs physiques et numériques, planches expérimentales, outils d&amp;#039;aide à la conception, au dimensionnement et à la gestion des eaux pluviales urbaines et provenant d&amp;#039;infrastructures de transport...
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation d&amp;#039;actions de surveillance, essais, mesures, développements analytiques pour le suivi des émissions et pressions pouvant impacter les milieux aquatiques : réalisation de campagnes de mesures quantitatives et qualitatives (physico-chimie, hydrobiologie) sur milieu récepteur et réseaux (et STEP), évaluation des impacts des rejets urbains sur les eaux de surface et souterraines, instrumentation d&amp;#039;ouvrages de gestion des eaux pluviales...
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation d&amp;#039;une assistance à maîtrise d&amp;#039;ouvrage sur ces thématiques (rédaction de CCTP, analyse des offres...).
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation d&amp;#039;outils d&amp;#039;accompagnement (sensibilisation, formations)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N56" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Mobilité pour tous
 Milieux humides</t>
         </is>
       </c>
-      <c r="O56" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S56" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U56" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V56" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/favoriser-gestion-integree-eau-ville-infrastructures</t>
         </is>
       </c>
-      <c r="X56" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y56" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z56" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7616-favoriser-une-gestion-integree-de-leau-en-vil/</t>
         </is>
       </c>
-      <c r="AA56" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB56" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC56" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE56" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF56" s="1" t="inlineStr">
+      <c r="AF72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG56" s="1" t="inlineStr">
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH56" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="57" spans="1:34" customHeight="0">
-      <c r="A57" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>143371</v>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Evaluer les Gisements, potentiels et impacts des énergies marines renouvelables</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G57" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H57" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K57" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L57" s="1" t="inlineStr">
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;industrie des énergies renouvelables en mer (éoliennes posées ou flottantes, hydroliennes, systèmes de récupération d&amp;#039;énergie thermique des mers, systèmes houlomoteurs...) en est à ses débuts et pourra être un creuset d&amp;#039;innovations ces prochaines années.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour sécuriser les investissements et diminuer les coûts des projets, une connaissance fine du secteur d&amp;#039;implantation des machines doit être apportée aux acteurs concernés le plus en amont possible de la définition du projet. Cette connaissance porte sur les gisements exploitables et le recensement des enjeux existants (les usages, les contraintes techniques et les sensibilités environnementales du milieu). Ces éléments serviront à réaliser l&amp;#039;état initial du site et à alimenter un éventuel débat public.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les porteurs de projets ont également besoin de ces informations afin de dimensionner le projet, de définir les suivis environnementaux et les mesures « éviter, réduire et compenser » adaptés.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   D&amp;#039;autre part, les porteurs de projets doivent effectuer un suivi des impacts sur le milieu et vérifier l&amp;#039;efficacité des mesures de réduction et de compensation. Ces études doivent faire l&amp;#039;objet d&amp;#039;une expertise spécifique visant à garantir la qualité de ces travaux.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -13139,167 +16034,167 @@
  &lt;/strong&gt;
  &lt;br /&gt;
  Le Cerema vous accompagne dans le développement des énergies renouvelable en mer en contribuant à l&amp;#039;analyse des potentiels, à l&amp;#039;identification des enjeux existants en mer et sur le littoral et au suivi des impacts.
  &lt;br /&gt;
  &lt;br /&gt;
  En fonction des besoins, le Cerema peut vous apporter :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une assistance à maîtrise d&amp;#039;ouvrage, en amont du projet, pour la réalisation des études techniques et environnementales et l&amp;#039;état initial d&amp;#039;un site
  &lt;/li&gt;
  &lt;li&gt;
   Son expertise, durant chaque phase de vie de projet, afin de recenser les résultats des suivis du site et d&amp;#039;analyser l&amp;#039;efficacité des mesures de réduction et de compensation mises en place. Le Cerema pourra mettre en place un observatoire de suivi du site de la conception du parc jusqu&amp;#039;à la remise en état du site.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le Cerema travaillera en lien avec les services de l&amp;#039;État et les autres établissements publics.
  &lt;br /&gt;
  &lt;br /&gt;
  Depuis 2010, le Cerema est un acteur majeur de la planification des énergies renouvelables en mer. Dans ce cadre, il développe une base de données mer et littoral à l&amp;#039;échelle de la France métropolitaine visant à identifier les enjeux à prendre en considération.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M57" s="1" t="inlineStr">
+      <c r="M73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Cerema réalise pour le Ministère une expertise des études techniques et environnementales réalisées par les Établissements Publics pour la levée des risques du projet de parc éolien en mer situé au large de Dunkerque.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N57" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O57" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S57" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U57" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V57" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/gisements-potentiels-impacts-energies-marines-renouvelables</t>
         </is>
       </c>
-      <c r="X57" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y57" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z57" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aef4-evaluer-les-gisements-potentiels-et-impacts-d/</t>
         </is>
       </c>
-      <c r="AA57" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC57" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE57" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF57" s="1" t="inlineStr">
+      <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG57" s="1" t="inlineStr">
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH57" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="58" spans="1:34" customHeight="0">
-      <c r="A58" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>143370</v>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Accéder aux ouvrages d'arts complexes : la passerelle EPSILON</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G58" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H58" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K58" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L58" s="1" t="inlineStr">
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
  &lt;br /&gt;
  La passerelle à câble Epsilon du Cerema est l&amp;#039;unique moyen d&amp;#039;accès aux ouvrages d&amp;#039;art de dimension exceptionnelle ou stratégique. Venez découvrir l&amp;#039;outil unique que le Cerema met à votre disposition pour accéder au contact des ouvrages d&amp;#039;art, comme le préconise l&amp;#039;instruction technique pour la surveillance et l&amp;#039;entretien des ouvrages d&amp;#039;arts (ITSEOA).
  &lt;br /&gt;
  &lt;br /&gt;
  Le Cerema à vos côtés pour vos missions de surveillance, d&amp;#039;investigation, d&amp;#039;inspection détaillée et de réalisation d&amp;#039;entretien courant ou spécialisé.
  &lt;br /&gt;
  Un produit adapté pour :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   accéder à un pont en arc et son intrados
  &lt;/li&gt;
  &lt;li&gt;
   atteindre les parements d&amp;#039;un ouvrage présentant des appuis de grande hauteur
  &lt;/li&gt;
  &lt;li&gt;
   ne pas neutraliser la chaussée
  &lt;/li&gt;
  &lt;li&gt;
@@ -13353,176 +16248,176 @@
   Une utilisation par vos spécialistes en ouvrage d&amp;#039;art pour l&amp;#039;inspection détaillée, l&amp;#039;entretien courant ou spécialisé et l&amp;#039;investigation (carottage, instrumentation, gammagraphie...),ou
  &lt;/li&gt;
  &lt;li&gt;
   Ia réalisation d&amp;#039;une prestation par une équipe qualifiée du Cerema, formée au déplacement sur corde pour les manipulations plus atypiques et de sécurité.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Mise à disposition dans toute la France métropolitaine
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Matériel entièrement démontable et acheminé sur les ouvrages dans un ensemble routier tracteur semi-remorque
  &lt;/li&gt;
  &lt;li&gt;
   Installation sur site en moins de 2 heures par notre équipe
  &lt;/li&gt;
  &lt;li&gt;
   Intervention sans interrompre la circulation - Encombrement de la chaussée réduit : utilisation du trottoir ou de la piste cyclable, grâce à une faible largeur des chariots
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M58" s="1" t="inlineStr">
+      <c r="M74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  - DIR Centre-Est : Le pont de Givors inspecté périodiquement
  &lt;br /&gt;
  - BOAS : Inspection détaillée périodique du pont de Serrières, un pont voûte de grande dimension, sur l&amp;#039;Ain
  &lt;br /&gt;
  - Conseil Départemental du Finistère : Gestion du Pont de Terenez
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N58" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Bâtiments et construction
 Mobilité pour tous
 Sécurité</t>
         </is>
       </c>
-      <c r="O58" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S58" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U58" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V58" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/passerelle-epsilon-acces-aux-ouvrages-art-complexes</t>
         </is>
       </c>
-      <c r="X58" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y58" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z58" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5a3e-acceder-aux-ouvrages-darts-complexes-la-passe/</t>
         </is>
       </c>
-      <c r="AA58" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC58" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE58" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF58" s="1" t="inlineStr">
+      <c r="AF74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG58" s="1" t="inlineStr">
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
-      <c r="AH58" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="59" spans="1:34" customHeight="0">
-      <c r="A59" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>143369</v>
       </c>
-      <c r="B59" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Prévenir et gérer les déchets de chantier du BTP - Anticiper pour s’engager dans l’économie circulaire (Formation)</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G59" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H59" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K59" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L59" s="1" t="inlineStr">
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Description
  &lt;/strong&gt;
  &lt;br /&gt;
  Les déchets du BTP représentent le principal flux de déchets de l&amp;#039;Union Européenne. Leurs prévention et gestion est en enjeu incontournable pour les acteurs de l&amp;#039;acte de construire afin de promouvoir l&amp;#039;économie circulaire dans les territoires.
  &lt;br /&gt;
  &lt;br /&gt;
  Une bonne gestion de ces déchets peut générer des effets bénéfiques considérables en matière de préservation des ressources non-renouvelables, d&amp;#039;amélioration de la qualité de vie et du développement d&amp;#039;un tissu économique local.
  &lt;br /&gt;
  &lt;br /&gt;
  Cette formation s&amp;#039;inscrit comme un module d&amp;#039;amélioration des connaissances dans le domaine des déchets du BTP permettant de pousser le réemploi et la valorisation des déchets issus des chantiers du BTP et de faire le point sur le contexte réglementaire.
  &lt;br /&gt;
  &lt;br /&gt;
  &lt;strong&gt;
   Objectifs pédagogiques
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maîtriser les fondamentaux d&amp;#039;une politique favorable au développement de l&amp;#039;économie circulaire des déchets du BTP
  &lt;/li&gt;
  &lt;li&gt;
@@ -13569,166 +16464,166 @@
   Niveau pré-requis
  &lt;/strong&gt;
  &lt;br /&gt;
  Une bonne connaissance du déroulement des chantiers du BTP
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Outils pédagogiques
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Apports techniques
  &lt;/li&gt;
  &lt;li&gt;
   Études de cas
  &lt;/li&gt;
  &lt;li&gt;
   Retours d&amp;#039;expérience
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N59" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Economie circulaire
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O59" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S59" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T59" s="1" t="inlineStr">
+      <c r="T75" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U59" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V59" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-prevenir-gerer-dechets-chantier-du-btp-anticiper-s</t>
         </is>
       </c>
-      <c r="X59" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y59" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z59" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f835-prevenir-et-gerer-les-dechets-de-chantier-du-/</t>
         </is>
       </c>
-      <c r="AA59" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC59" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE59" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF59" s="1" t="inlineStr">
+      <c r="AF75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG59" s="1" t="inlineStr">
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
-      <c r="AH59" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="60" spans="1:34" customHeight="0">
-      <c r="A60" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>143366</v>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Aménager des Pôles d'Echanges Multimodaux (PEM) en territoires peu denses et villes moyennes (formation)</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G60" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H60" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K60" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L60" s="1" t="inlineStr">
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Description
  &lt;/strong&gt;
  &lt;br /&gt;
  Les pôles d&amp;#039;échanges multimodaux se développent dans les territoires à faible ou moyenne densité. Pôles d&amp;#039;échanges ferroviaires ou routiers, ce sont des lieux sources d&amp;#039;innovation pour les collectivités. Ils visent à rassembler, dans un endroit stratégique du territoire, différents services de mobilités, les rendant ainsi particulièrement visibles dans les territoires.
  &lt;br /&gt;
  &lt;br /&gt;
  Avec la prise de compétence AOM des communautés de communes, beaucoup d&amp;#039;entre elles cherchent à mettre en place des services de mobilité, et à les structurer par l&amp;#039;aménagement de « petits » pôles d&amp;#039;échanges.
  &lt;br /&gt;
  &lt;br /&gt;
  Cette formation vise à former les collectivités aux fondamentaux nécessaires pour aménager ces pôles d&amp;#039;échanges sur le territoire : où les implanter, quels services y inclure, quels aménagements prévoir ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
   Objectifs pédagogiques
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Définir les enjeux d&amp;#039;un pôle d&amp;#039;échanges selon le contexte territorial
  &lt;/li&gt;
@@ -13763,173 +16658,173 @@
  &lt;br /&gt;
  Aucun prérequis
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Outils pédagogiques
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   exposés théoriques
  &lt;/li&gt;
  &lt;li&gt;
   apports techniques
  &lt;/li&gt;
  &lt;li&gt;
   retours d&amp;#039;expériences
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N60" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée</t>
         </is>
       </c>
-      <c r="O60" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S60" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T60" s="1" t="inlineStr">
+      <c r="T76" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U60" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V60" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-amenager-poles-echanges-multimodaux-territoires</t>
         </is>
       </c>
-      <c r="X60" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y60" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z60" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c84d-amenager-des-poles-dechanges-multimodaux-pem-/</t>
         </is>
       </c>
-      <c r="AA60" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC60" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE60" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF60" s="1" t="inlineStr">
+      <c r="AF76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG60" s="1" t="inlineStr">
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
-      <c r="AH60" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="61" spans="1:34" customHeight="0">
-      <c r="A61" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>143365</v>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Engager votre démarche de résilience territoriale - Formation</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Engager votre démarche de résilience territoriale - Formation</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G61" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H61" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K61" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L61" s="1" t="inlineStr">
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Description
  &lt;/strong&gt;
  &lt;br /&gt;
  La pandémie de Covid-19 vient rappeler que les chocs et les crises prennent souvent des formes imprévisibles. Les collectivités, en première ligne de cette crise sanitaire, éprouvent leurs vulnérabilités, mais révèlent, dans le même temps, leur capacité à réagir et à s&amp;#039;adapter, voire se transformer, dans l&amp;#039;espoir d&amp;#039;être mieux préparés à de futures perturbations, par exemple celles qui seront liées au changement climatique.
 &lt;/p&gt;
 &lt;p&gt;
  A partir d&amp;#039;une approche opérationnelle, cette formation vous permettra d&amp;#039;acquérir des méthodes et des outils pour définir et mettre en œuvre une démarche de résilience, adaptée à vos enjeux et vos ambitions.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs pédagogiques
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comprendre les enjeux globaux qui fondent la pertinence du concept de résilience, devenue aujourd&amp;#039;hui incontournable
  &lt;/li&gt;
  &lt;li&gt;
   Maîtriser les fondamentaux du concept de résilience territoriale et connaître les méthodes et outils pour l&amp;#039;élaboration d&amp;#039;une démarche de résilience territoriale
  &lt;/li&gt;
@@ -13951,161 +16846,4073 @@
  Aucun
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Outils pédagogiques :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Conférence inversée et apports méthodologiques
  &lt;/li&gt;
  &lt;li&gt;
   Ateliers participatifs autour de cas concrets
  &lt;/li&gt;
  &lt;li&gt;
   Illustrations par des cas concrets et des retours d&amp;#039;expérience
  &lt;/li&gt;
  &lt;li&gt;
   Techniques d&amp;#039;intelligence collective
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N61" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Risques naturels
 Appui méthodologique
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O61" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S61" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T61" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U61" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V61" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/formation-engager-demarche-resilience-territoriale</t>
         </is>
       </c>
-      <c r="X61" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y61" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z61" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6087-engager-votre-demarche-de-resilience-territor/</t>
         </is>
       </c>
-      <c r="AA61" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC61" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE61" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF61" s="1" t="inlineStr">
+      <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG61" s="1" t="inlineStr">
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
-      <c r="AH61" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="62" spans="1:34" customHeight="0">
-      <c r="A62" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>143364</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Concevoir, entretenir, aménager et exploiter vos infrastructures routières</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La conception, l&amp;#039;entretien, l&amp;#039;exploitation ou encore la modernisation d&amp;#039;un réseau routier peut nécessiter une assistance technique spécialisée, voire experte, pour répondre aux enjeux de sécurité, de développement durable, de résilience ou encore de maîtrise des dépenses publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaires de patrimoine routier, le Cerema vous accompagne pour réussir et optimiser vos projets.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment optimiser vos projets tout en intégrant vos contraintes (coût, complexité, sécurité et prise en compte de l&amp;#039;ensemble des usagers, résilience, durabilité, économie circulaire, environnement) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment contrôler la maîtrise d&amp;#039;œuvre externalisée ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous avez besoin d&amp;#039;outils, méthodes et conseils pour sécuriser vos prises de décisions ?• Comment gérer efficacement imprévus, réclamations, malfaçons, pathologies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1) Assistance à maîtrise d&amp;#039;ouvrage pour concevoir une infrastructure
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → En phase d&amp;#039;étude :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Définition du programme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contractualisation avec le Maître d&amp;#039;Œuvre études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Approbation des études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audit de sécurité en phase étude
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contractualisation avec l&amp;#039;entreprise
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → En phase travaux :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contractualisation avec les prestataires intellectuels (Maître d&amp;#039;Œuvre travaux, contrôle extérieur, suivi environnemental, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérification de l&amp;#039;exécution et de l&amp;#039;efficacité des prestations intellectuelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil continu en phase travaux
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2) Optimisation des opérations d&amp;#039;entretien, d&amp;#039;exploitation et d&amp;#039;aménagement
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Evaluation des solutions étudiées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition de solutions alternatives
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des variantes pour un scénario optimal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démarches de sécurité sur les routes existantes
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → En phase de réception :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance à la réception
+ &lt;/li&gt;
+ &lt;li&gt;
+  Examen des réclamations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audit de sécurité préalable à la mise en service
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3) Appui technique pour gérer une situation d&amp;#039;urgence
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Préparation de la gestion des situations d&amp;#039;urgence
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en sécurité et rétablissement des itinéraires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ils nous font confiance :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  SANEF : Contrôles extérieurs et audits de sécurité en phase conception des projets autoroutiers du groupe (2022-2025)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Strasbourg eurométropole : Assistance à maîtrise d&amp;#039;ouvrage et réalisation d&amp;#039;études de simulation acoustique et de trafics (2021-2022)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Alsace collectivité européenne : Assistance technique, d&amp;#039;études, de contrôle et mesures dans le domaine routier départemental (2020-2024)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil département de la Lozère : Assistance technique et contrôles ponctuels pour les travaux routiers du département de la Lozère
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/concevoir-entretenir-amenager-exploiter-vos-infrastructures</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a73b-concevoir-entretenir-amenager-et-exploiter-vo/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>143362</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement d'une mobilité décarbonée</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour une mobilité décarbonée</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif de neutralité carbone à horizon 2050 implique d&amp;#039;importants changements sur l&amp;#039;organisation des systèmes de transports, les usages et comportements, ainsi que les choix technologiques associés. Tous les leviers (report modal, taux de remplissage, efficacité énergétique, sobriété des déplacements) doivent être mobilisés, à la fois pour les voyageurs et les marchandises.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert public des mobilités, le Cerema accompagne le passage à l&amp;#039;action des collectivités dans le déploiement de solutions structurantes pour la mobilité décarbonée de tous, dans une dynamique vertueuse de réduction des émissions.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA REPONSE DU CEREMA
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Du diagnostic des besoins de déplacements à la mise en place des services de mobilité les plus adaptés, le Cerema s&amp;#039;engage à vos côtés !
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Développer les modes actifs : vélo, marche
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema sécurise et adapte la conception des espaces publics et voiries urbaines au développement de la marche et du vélo.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance à maîtrise d&amp;#039;ouvrage, expertise et conseil pour élaborer votre politique modes actifs et réaliser des aménagements cyclables et piétons
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations aux politiques de développement des modes actifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Programmes et références
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recommandations d&amp;#039;aménagement pour déployer les « coronapistes »
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil technique de proximité pour développer les politiques cyclables (programme CEE AVELO2 avec Ademe) ; faire évoluer la doctrine et la diffuser (programme CEE ADMA).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Favoriser le report modal vers les transports collectifs et services de mobilités partagés (covoiturage, autopartage)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organiser l&amp;#039;intermodalité : pôles d&amp;#039;échanges, coordination des services de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Redynamiser les petites lignes ferroviaires, via des outils d&amp;#039;analyse du potentiel ferroviaire et de la redynamisation des capillaires fret
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser les mobilités et leur intermodalité en villes moyennes et territoires peu denses (programmes France Mobilités et Action Coeur de ville)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des solutions de covoiturage (services et voies réservées)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déployer l&amp;#039;offre de services numériques (systèmes tout en un « MaaS »).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Organiser des actions de logistique urbaine durable pour la décarbonation du dernier kilomètre
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Programme InTerLUD (d&amp;#039;Innovations Territoriales et Logistique Urbaine Durable) avec LLC, Rozo et Ademe, dans le cadre du dispositif des Certificats d&amp;#039;économies d&amp;#039;énergie :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  250 métropoles, communautés urbaines et d&amp;#039;agglomérations sensibilisées
+ &lt;/li&gt;
+ &lt;li&gt;
+  50 chartes locales de logistique urbaine élaborées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des actions spécifiques déployées (espaces logistiques, optimisation des tournées, gestion des livraisons, logistique fluviale...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Accompagner la transition énergétique des systèmes de transport
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui à la mise en oeuvre des SDIRVE (bornes de recharge électriques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation de systèmes pour les autoroutes électriques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil aux collectivités pour la transition des flottes de bus (potentiel d&amp;#039;usage des différentes motorisations, pertinence avec le réseau de transport).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Adapter les conditions d&amp;#039;usages des mobilités
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation des revêtements et voiries urbaines
+ &lt;/li&gt;
+ &lt;li&gt;
+  Management de la mobilité ; adaptation des horaires et politiques temporelles des activités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification de la vulnérabilité des réseaux de transports.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Développer une offre de transports collectifs ou de covoiturage sur les axes structurants de votre réseau
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être accompagné pour préparer un projet MaaS sur votre territoire
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer des aménagements cyclables
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser une logistique urbaine vertueuse
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;efficacité d&amp;#039;un service de mobilité autonome
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/agir-mobilite-decarbonee</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38c4-agir-pour-une-mobilite-decarbonee/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>143361</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’efficacité et la sécurité des bus à haut niveau de service</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;évaluation de votre projet de bus à haut niveau de service (BHNS) par un organisme expert est importante pour garantir son bon fonctionnement. Si elle n&amp;#039;est pas obligatoire, tous les retours d&amp;#039;expériences montrent les bénéfices qu&amp;#039;elle amène.
+&lt;/p&gt;
+&lt;p&gt;
+ Compétent en matière d&amp;#039;aménagements incluant tous types d&amp;#039;usagers (dont les personnes à mobilité réduite), le Cerema vous accompagne à chaque étape de votre démarche, de la conception à l&amp;#039;optimisation de votre ligne BHNS.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous avez un projet de création ou d&amp;#039;extension de ligne de BHNS ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez garantir un haut niveau de service et de sécurité routière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous ambitionnez un meilleur partage de l&amp;#039;espace avec les modes actifs ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous envisagez des modifications pour optimiser une ligne existante ? Vous voulez évaluer sa qualité d&amp;#039;usage ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour renforcer l&amp;#039;efficacité et la sécurité des bus à haut niveau de service.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NOS ATOUTS :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un organisme qualifié agréé par l&amp;#039;État (OQA) dans le domaine de l&amp;#039;insertion urbaine des tramways
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une équipe de spécialistes expérimentés (techniciens et cadres de haut niveau) sur les champs aménagement de la voirie, sécurité et insertion urbaine des transports en commun (TC), modes actifs et accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un réseau territorialisé au plus près de vos besoins
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des collaborations pérennes auprès des collectivités locales et exploitants de TC
+ &lt;/li&gt;
+ &lt;li&gt;
+  La participation active à l&amp;#039;édition de normes, réglementations et référentiels techniques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Déployer votre projet de création ou d&amp;#039;extension de ligne BHNS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A chaque étape de votre projet (des études préliminaires jusqu&amp;#039;à la mise en service commerciale), élaboration d&amp;#039;un rapport d&amp;#039;expertise couvrant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intégration dans le système de mobilité (intermodalité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Partage de l&amp;#039;espace (notamment avec les modes actifs : piétons, vélos)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception des aménagements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fonctionnement des carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pertinence et implantation de la signalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte de l&amp;#039;accessibilité pour les personnes à mobilité réduite (PMR)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Modifier ou optimiser les lignes BHNS en service
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Evaluation de la performance et du niveau de service de la ligne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse de l&amp;#039;usage de la ligne (profils des usagers)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil sur les choix d&amp;#039;optimisation pour un meilleur niveau de service, en intégrant tous les usagers (PMR y compris)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sécurité des modifications d&amp;#039;aménagements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Audits ou expertises ponctuelles (analyse de configurations accidentogènes, proposition d&amp;#039;actions correctives)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ILS NOUS FONT CONFIANCE :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Syndicat mixte des transports urbains du Grand Nouméa
+   - TSCP Grand Nouméa : expertise sécurité (en phase projet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saint Brieuc Armor agglomération
+   - BHNS de Saint-Brieuc (TEO) : missions d&amp;#039;évaluations du projet de BHNS à Saint-Brieuc
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ile-de-France mobilités
+   - BHNS Massy-Saclay : Partenariat lDFMCerema pour un audit de sécurité de la ligne exploitée (audit sur l&amp;#039;infrastructure et sur les comportements)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nantes métropole
+   - Lignes Chronobus à Nantes : évaluation de la qualité d&amp;#039;usage des lignes Chronobus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ile-de-France mobilités &amp;amp; EPA Sénart
+   - TZen1 en Ile-de-France : diagnostic de sécurité de la ligne en exploitation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Cohésion sociale et inclusion
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/renforcer-efficacite-securite-bus-haut-niveau-service</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/06b7-renforcer-lefficacite-et-la-securite-des-bus-/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>143360</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Apprendre à réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les enquêtes ménages-déplacements alimentent les politiques publiques depuis la fin des années 1970.
+ &lt;br /&gt;
+ Initialement conçues pour les zones denses des grandes agglomérations (EMD), les enquêtes ont été déclinées dans les villes moyennes (Enquête Déplacements Villes Moyennes – EDVM) et les couronnes périurbaines (Enquête Déplacements Grands Territoires – EDGT).
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Aujourd&amp;#039;hui, ces méthodes ont été harmonisées pour n&amp;#039;en former qu&amp;#039;une seule : l&amp;#039;enquête mobilité certifiée Cerema (EMC2).
+Avec sa méthodologie modulable, elle s&amp;#039;adapte aux besoins des territoires et étend ses champs de construction de la connaissance.
+Elle continue d&amp;#039;être largement réalisée par les collectivités qui ont besoin de mettre à jour leurs indicateurs de planification et/ou leur modèle multimodaux de prévision de trafic.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;issue du module, les stagiaires doivent être en capacité de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Déterminer les cas pour lesquels il est judicieux de réaliser une EMC2 et à quoi elles servent
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décrire les étapes d&amp;#039;une enquête pour en planifier une.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Citer les grands principes méthodologiques des EMC et leurs justifications 2 : champs temporel, géographique, stratification territoriale, population concernée, taux de sondage, processus de recueil téléphone et/ou face à face, contenu du questionnaire du cœur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utiliser les exploitations standards.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PROGRAMME :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Première journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  10h00 – 10h30 : Accueil des participant·e·s : Présentation de la formation, Tour de table des participant·e·s et de leurs attentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10h30 – 11h15 :   Introduction à la Mobilité : Pourquoi recueille-t-on de la donnée de mobilité et définitions utiles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h15 – 12h30 : Les EMC2 dans le paysage des enquêtes de déplacements : Panorama des enquêtes de mobilité ; Données numériques pour la mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H30 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 17H30 : La méthodologie des EMC2 : Processus d&amp;#039;une EMC2 ; Principes méthodologiques : calendrier, plan de sondage, questionnaire, temporalité ; Le déplacement : unité et variables recueillies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Deuxième journée
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  8h30 – 9H00 :Accueil des participant·e·s : retours sur la journée de la veille, questions éventuelles, présentation de la journée
+ &lt;/li&gt;
+ &lt;li&gt;
+  9h00 – 10H45 : La donnée c&amp;#039;est pas donné ! Les erreurs et biais de l&amp;#039;enquête et comment le Cerema intervient pour les minimiser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  10H45 – 11H00 : Pause
+ &lt;/li&gt;
+ &lt;li&gt;
+  11H00 – 11h45 : Une EMC2 à quoi ça ressemble : Fichier brut, dictionnaire des variables, outils d&amp;#039;exploitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  11h45 – 12h45 : Une EMC2 à quoi ça ressemble : l&amp;#039;exploitation standard ; Présentation de l&amp;#039;exploitation standard et comment l&amp;#039;utiliser.
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H45 – 14H00 : Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14H00 – 15H30  : Les EMC2 : leurs limites et au-delà. Avantages et faiblesses des EMC2 Comment les options y répondent
+ &lt;/li&gt;
+ &lt;li&gt;
+  15H30-16H30 : Evaluation ; Conclusion de la formation, premiers retours.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PUBLIC :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Cette formation vise, à la fois, toute personne en charge de la conception, du suivi d&amp;#039;une EMC2, mais également les personnes en charge de traitements et analyses des données issues des EMC2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Techniciens, chargés d&amp;#039;études des services mobilités des services de l&amp;#039;Etat et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargés d&amp;#039;études en agence d&amp;#039;urbanisme ou bureaux d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chercheurs en mobilité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NIVEAU PRÉ-REQUIS : Aucun
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OUTILS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exposés méthodologiques et apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exercices / études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quiz
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS D&amp;#039;ÉVALUATION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en œuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attestation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACCESSIBILITÉ DE NOS FORMATIONS AUX PERSONNES EN SITUATION DE HANDICAP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉLAIS D&amp;#039;ACCÈS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-realiser-enquete-mobilite-certifiee-cerema-emc2</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa26-formation-realiser-une-enquete-mobilite-certi/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>143359</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Anticiper l'évolution des comportements de mobilité</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Modélisation Multimodale des déplacements</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Anticiper l&amp;#039;évolution des comportements de mobilité et prévoir l&amp;#039;impact d&amp;#039;un projet ou d&amp;#039;une politique de transport sont une nécessité pour les acteurs des territoires en charge des politiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema assiste les acteurs publics dans le développement et l&amp;#039;usage d&amp;#039;outils d&amp;#039;évaluation et d&amp;#039;aide à la décision.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA  :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose des interventions variées dans le domaine de la modélisation multimodale des déplacements :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Assistance à maîtrise d&amp;#039;ouvrage
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audits de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conduite d&amp;#039;études d&amp;#039;opportunité pour l&amp;#039;élaboration de modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pilotage de recueils de données et d&amp;#039;enquêtes de circulation en vue d&amp;#039;alimenter les modèles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;élaboration de modèles multimodaux sur des territoires urbains, métropolitains et régionaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion de modèles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Développement de modèles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Exploitation d&amp;#039;enquêtes transports : enquêtes origine- destination, de préférences déclarées, comptages, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction de modèles multimodaux, de modèles de trafic longue distance et de modèles de trafic simplifiés sur des territoires urbains peu denses
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;outils d&amp;#039;analyse spécifiques aux besoins d&amp;#039;un territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Réalisation d&amp;#039;études de trafics
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Évaluation de la demande de transports pour des projets et des politiques de transports (Transport collectif en site propre, plan de déplacements urbains...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation socio-économique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  → Diffusion de connaissances
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Élaboration de guides et fiches méthodologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation de journées techniques d&amp;#039;échanges
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de réseaux techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et animation de formations
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/modelisation-multimodale-deplacements</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/08b5-modelisation-multimodale-des-deplacements/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>143357</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux diagnostics de sécurité sur les passages à niveau - Formation en présentiel</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostics de sécurité sur les passages à niveau - Formation en présentiel</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les passages à niveaux (PN) sont les points de rencontre entre une voie ferrée et une route dont la gestion relève de mode très différents et représentent en conséquence des zones à forts risques.
+&lt;/p&gt;
+&lt;p&gt;
+ La circulaire du 11 juillet 2008 relative à la sécurité des PN a permis le lancement d&amp;#039;une campagne de diagnostics de sécurité dans le but d&amp;#039;évaluer les risques et d&amp;#039;étudier des pistes d&amp;#039;amélioration pour la sécurité au niveau des passages à niveau.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3 mai 2019 un plan d&amp;#039;action national de la sécurisation des passages à niveau a été émis par la Ministre des transports (plan Borne).
+&lt;/p&gt;
+&lt;p&gt;
+ Le 24 décembre 2019, la LOM (loi d&amp;#039;orientation des mobilités) impose la réalisation par le gestionnaire de voirie, en coordination avec le gestionnaire ferroviaire, du diagnostic de sécurité routière des passages à niveau. Pour compléter ces changements, dans le but de répondre à la demande indiquée dans le plan d&amp;#039;action national, le document de diagnostic et sa méthodologie ont été mis en place à travers le décret du 6 avril 2021 puis de l&amp;#039;arrêté du 3 mai 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renseigner le document de diagnostic de sécurité des PN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître et évaluer les informations liées à la sécurité routière au niveau du PN (visibilité, lisibilité, prises en compte des modes actifs, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pouvoir émettre des propositions de pistes d&amp;#039;actions en réponse aux défauts constatés
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PROGRAMME :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Jour 1
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  9h00. Accueil, présentation des participants et programme de la formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  9h20  Eléments de cadrage, enjeux et problématique
+ &lt;/li&gt;
+ &lt;li&gt;
+  10h20 Présentation de la grille de diagnostic et des textes réglementaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  12h00. Etude de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  12h30  Pause déjeuner
+ &lt;/li&gt;
+ &lt;li&gt;
+  14h00  Inspection d&amp;#039;un PN (déplacement sous la responsabilité du stagiaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  15h30  Retour en salle et restitution
+ &lt;/li&gt;
+ &lt;li&gt;
+  17h30  Fin de la journée
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Jour 2
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  9h00  Accueil
+ &lt;/li&gt;
+ &lt;li&gt;
+  9h15  Introduction aux pistes d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  12h00 Bilan de la formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  12H30  Fin de la formation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PUBLIC :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre de formation s&amp;#039;adresse aux auditeurs chargés d&amp;#039;effectuer des diagnostics de sécurité au niveau des passages à niveau. Il peut s&amp;#039;agir des gestionnaires de voiries au niveau des collectivités ou agglomérations mais aussi des bureaux d&amp;#039;études pouvant effectuer ces diagnostics.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU PRÉ-REQUIS :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Connaissances ou expériences routières au niveau de la règlementation, de la géométrie, de la signalisation, de la sécurité routière...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OUTILS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation et retours d&amp;#039;expériences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en situation par la réalisation d&amp;#039;une inspection à travers une visite terrain
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS D&amp;#039;ÉVALUATION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attesttation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACCESSIBILITÉ DE NOS FORMATIONS AUX PERSONNES EN SITUATION DE HANDICAP :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉLAIS D&amp;#039;ACCÈS :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-diagnostics-securite-passages-niveau-presentiel</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/530b-formation-diagnostics-de-securite-sur-les-pas/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>143356</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la résilience des infrastructures et réseaux de transport : Vers une gestion intégrée des patrimoines d’infrastructures de transports</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes gestionnaire d&amp;#039;un patrimoine d&amp;#039;infrastructures de transport et vous souhaitez optimiser vos investissements, notamment sur les activités d&amp;#039;exploitation, d&amp;#039;entretien et de maintenance.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez présenter une stratégie d&amp;#039;investissement dans la préservation de votre patrimoine, qui sera comprise par les usagers et par les financeurs afin d&amp;#039;entrer dans le cercle vertueux de l&amp;#039;entretien préventif.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez coupler des stratégies d&amp;#039;action pour un réseau plus résilient avec une gestion innovante et adaptée de votre patrimoine.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes à la recherche d&amp;#039;une méthode et d&amp;#039;une stratégie, permettant de répondre à la fois aux besoins d&amp;#039;investissements de court et de long termes.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a développé une démarche innovante de gestion de patrimoine intégrée utilisant une approche systémique de votre réseau de transport.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche permet de mettre en place une stratégie d&amp;#039;investissement tenant compte de l&amp;#039;ensemble des contraintes d&amp;#039;exploitation, d&amp;#039;entretien et de vieillissement de votre réseau au cours de sa vie, afin qu&amp;#039;il remplisse son usage au regard des contraintes actuelles et des évolutions possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous vous proposons des solutions pour que votre réseau puisse s&amp;#039;adapter à une détérioration imprévue, aux dégradations chroniques et aux évolutions de la demande.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette approche, mise en œuvre par nos experts, adaptée à chaque réseau et à chaque territoire, permet de hiérarchiser les investissements et les actions sur les infrastructures pour une gestion moins coûteuse.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle intègre les problématiques environnementales, de sobriété en ressources naturelles et énergétiques, les considérations techniques liées à la durabilité des matériaux ou de l&amp;#039;infrastructure dans son ensemble et les aspects socio-économiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Analyse des vulnérabilités
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aléas climatiques (crues, inondations, sécheresse, chute de blocs, glissements de terrain, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aléas industriels (zones Seveso, pollutions majeures, etc...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les éventuels autres aléas.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   → Définition des indicateurs pertinents
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  État d&amp;#039;endommagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin financier (dépréciation de patrimoine) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vulnérabilité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  →
+  &lt;strong&gt;
+   AMO – Gestion de Patrimoine Intégrée
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des vulnérabilités ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des indicateurs de gestion pertinents, selon la réalité du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;adoption d&amp;#039;une stratégie, visant l&amp;#039;efficacité des investissements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement à la passation de marchés de gestion de patrimoine ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation à la gestion de patrimoine intégrée.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NOS RÉFÉRENCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Expert incontournable et reconnu, le Cerema accompagne depuis de nombreuses années les collectivités territoriales dans la gestion de leurs réseaux de transport, que ce soit en apportant des méthodologies reconnues ou une expertise adaptée à chacun.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/gestion-integree-patrimoines-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c13f-ameliorer-la-resilience-de-vos-infrastructure/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>143355</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'assainissement des infrastructures et la protection des milieux aquatiques</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La gestion des réseaux d&amp;#039;assainissement des infrastructures et la préservation des milieux aquatiques attenants sont au cœur de vos préoccupations et vous souhaitez faire les meilleurs choix en matière d&amp;#039;aménagement et/ou de politique de sécurisation pour assurer, entre autres, la gestion qualitative et quantitative de la ressource en eau.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous souhaitez vous appuyer sur un établissement susceptible de vous offrir une large palette de prestations notamment pour optimiser l&amp;#039;évacuation des eaux de la chaussée, assurer la sécurité des usagers en évitant les risques d&amp;#039;aquaplanage et les projections d&amp;#039;eau (un assainissement correctement conçu et réalisé est gage de pérennité de la chaussée) et préserver les milieux aquatiques contre des pollutions diffuses ou accidentelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne sur ces problématiques de protection des milieux aquatiques et assainissement des infrastructures en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes préalables : assainissement routier, requalification environnementale, conception de dispositifs d&amp;#039;assainissement alternatifs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôles de chantier : gestion des eaux de ruissellement, audits environnements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation et avis dossiers loi sur l&amp;#039;eau  ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formations et sensibilisation des acteurs publics.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Appui méthodologique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/assainissement-infrastructures-protection-milieux-aquatiques</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4f5f-assainissement-des-infrastructures-et-protect/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>143345</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  VOTRE BESOIN :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La réalisation d&amp;#039;audits et essais pour le marquage et la certification NF ou CE de produits et procédés de construction est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pour attester la conformité des produits aux différentes normes et certifications en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA RÉPONSE DU CEREMA :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans les activités de certification et d&amp;#039;audits pour les ouvrages d&amp;#039;arts et infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités de certification de matériaux / produits et d&amp;#039;entreprises pour la marque NF et les autres marques comprennent à la fois :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des audits (audits initiaux et de surveillance) des sites/usines de production et lors de la mise en œuvre des procédés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;essais (essais mécaniques et analyses chimiques) en laboratoire sur ces matériaux/produits.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Activité d&amp;#039;audits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Marquage CE Enrobés bitumineux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marquage CE Granulats ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marquage CE « Kits de protection contre les chutes de blocs » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF BPE : Centrale de béton prêt à l&amp;#039;emploi ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF Acier ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF AFCAB : Aciéries, Armaturiers et fabricants de DRAAB (audits des fabricants et de la pose des armatures) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF030 et marquage CE : Produits spéciaux destinés aux constructions en béton hydraulique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Marque NF058 ASCQUER et marquage CE : Équipements de la Route ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certification ASQPE : Armatures et procédés de précontrainte (mise en œuvre des procédés) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Certification ACQPA : Systèmes de peintures anticorrosion et peintures Marine Nationale.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Activité d&amp;#039;essais et analyses chimiques (AC) en laboratoire :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur béton pour la marque NF BPE ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur aciers, coupleurs et armatures pour la marque NF AFCAB ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les produits spéciaux destinés aux constructions en béton hydraulique pour la marque NF030 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les équipements de la Route pour la marque NF058 ASCQUER ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les adjuvants pour bétons - produits de cure pour la marque NF085 CERIB ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les dispositifs avertisseurs pour la marque NF113 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur peintures anticorrosion pour la marque ACQPA ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais sur les granulats pour le marquage CE.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema est certifié ISO 9001 et est accrédité COFRAC pour les essais sur béton, mortiers et adjuvants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/certification-audits-ouvrages-arts-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d982-certification-et-audits-pour-les-ouvrages-dar/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>143344</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Surveiller et entretenir un système de recueil des données routières SIREDO - Formation</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Département
+Etablissement public dont services de l'Etat
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le système de recueil des données routières SIREDO (capteurs et stations de mesure du trafic) a été mis en place depuis de nombreuses années afin d&amp;#039;améliorer et standardiser la production et le recueil des données de trafic sur le réseau routier national, ainsi que sur les réseaux routiers structurants interurbains des collectivités (départements, métropoles).
+&lt;/p&gt;
+&lt;p&gt;
+ Quelles données mesurer ? Comment fonctionnent les différents types de capteurs et de stations ? Quels travaux de génie civil sont nécessaires pour la bonne implantation des systèmes sur chaussée ? Comment configurer correctement les stations? Quelles exploitations sont possibles ? Comment assurer la maintenance des équipements ? Autant de questions qui appellent des réponses pour mettre en place et utiliser efficacement les différents éléments du système SIREDO et ainsi recueillir des données de trafic de qualité.
+&lt;/p&gt;
+&lt;p&gt;
+ La formation dure 6 jours au total, et se décompose en 2 modules de 3 jours qui forment un tout.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est scindée en deux pour permettre une période de mise en pratique par les apprenants entre les 2 modules.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Module 1 : Connaissance, configuration et pose des équipements
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Module 2 : Approfondissement des paramétrages, maintenance
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, à l&amp;#039;issue du premier module, les apprenants seront capables de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  appréhender le système de recueil de données de trafic SIREDO
+ &lt;/li&gt;
+ &lt;li&gt;
+  connaître les différents types de capteurs SIREDO
+ &lt;/li&gt;
+ &lt;li&gt;
+  connaître et réaliser les mesures électriques relatives aux équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  spécifier les marchés et suivre les travaux d&amp;#039;implantation des capteurs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Et à l&amp;#039;issue du second module :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  connaître    les    différents    fournisseurs    de    matériel  et  les générations de stations
+ &lt;/li&gt;
+ &lt;li&gt;
+  comprendre le principe et les réglages des éléments constituants une station
+ &lt;/li&gt;
+ &lt;li&gt;
+  configurer les stations et les mesures grâce au langage de commande routier LCR
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostiquer et réparer des pannes sur des stations SIREDO
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PUBLIC :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gestionnaires des réseaux routiers d&amp;#039;État et des collectivités ayant en charge le déploiement et l&amp;#039;entretien des systèmes de recueil des données routières ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  agents de maintenance et superviseurs des équipements de terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  chefs d&amp;#039;équipes techniques et opérationnelles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  responsables des marchés d&amp;#039;acquisition ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  utilisateurs et opérateurs en charge de l&amp;#039;acquisition et du traitement des données issues des équipements dynamiques routiers (stations de mesure de trafic, caméras, PMV, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  chargés d&amp;#039;études et d&amp;#039;expérimentations ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  techniciens et ingénieurs en charge des mises en place des capteurs de trafic routier.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU PRÉ-REQUIS :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Connaissances techniques ou expériences en mesure du trafic, recueil des données, installation de capteurs, normes (électricité, trafic, sécurité routière) etc.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fiche de renseignements préalables concernant les besoins fonctionnels, les compétences techniques et l&amp;#039;expérience professionnelle est envoyée aux stagiaires préinscrits.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OUTILS PÉDAGOGIQUES :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  présentations interactives;
+ &lt;/li&gt;
+ &lt;li&gt;
+  apports techniques, études de cas, retours d&amp;#039;expériences ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  travaux pratiques en laboratoire avec du matériel homologué (maquettes de simulation et appareils de mesures, stations de mesure du trafic, matériel de communication, PC et logiciels; spécifiques) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mises en situation et visites techniques documentation mise à disposition
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-surveiller-entretenir-systeme-recueil-donnees</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f054-formation-surveiller-et-entretenir-un-systeme/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>143339</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des auscultations sur ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Département
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les auscultations permettent de mieux connaître l&amp;#039;état de santé d&amp;#039;un ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ Basées sur un ensemble d&amp;#039;examens et de mesures spécifiques, les auscultations et les instrumentations ont pour enjeu de fournir des données fiables afin d&amp;#039;identifier et caractériser les désordres, de contribuer à l&amp;#039;élaboration du diagnostic, puis bâtir des solutions de réparation, de traitement ou de surveillance efficaces.
+&lt;/p&gt;
+&lt;p&gt;
+ Fort du développement de ses propres outils et méthodes, le Cerema s&amp;#039;adapte à votre situation particulière et à toute configuration d&amp;#039;ouvrages de génie civil. Il peut intervenir en tant que conseil ou réaliser les prestations.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un gestionnaire de patrimoine d&amp;#039;ouvrages de génie civil (en infrastructures de transports, industrie, assainissement, bâtiment) public ou privé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un bureau d&amp;#039;études en charge de diagnostics de structures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une entreprise qui réalise une auscultation dans le cadre d&amp;#039;un chantier
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vos besoins :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Comment fixer les objectifs du diagnostic et élaborer le programme d&amp;#039;auscultation ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels outils et méthodes choisir au regard des caractéristiques de l&amp;#039;ouvrage et des pathologies suspectées ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment faire en sorte que le diagnostic repose sur des données fiables ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment mettre en œuvre une auscultation en environnement complexe ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse du dossier de l&amp;#039;ouvrage et de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Examen du rapport d&amp;#039;inspection détaillée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des désordres critiques au regard du fonctionnement de l&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Synthèse des auscultations déjà réalisées (historique et conclusions)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confirmation ou recalibrage du besoin
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration du programme d&amp;#039;interventions, adapté à l&amp;#039;auscultation à réaliser
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise en compte des spécificités de l&amp;#039;ouvrage, de son environnement et de son exploitation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix des méthodes, matériels et conditions de mise en œuvre les plus pertinents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise au point du mode opératoire (dont fréquence d&amp;#039;échantillonnage des mesures) en tenant compte des incidences des auscultations sur l&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition de la périodicité des interventions sur place
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissement du planning associé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en œuvre opérationnelle : réalisation des essais et mesures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déploiement du matériel d&amp;#039;auscultation approprié, collecte et traitement des données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prélèvement d&amp;#039;échantillons de matériaux et analyse en laboratoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pose et maintenance de l&amp;#039;instrumentation : capteurs, moyens d&amp;#039;acquisition et de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Synthèse : bilan des résultats, interprétation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaissance exhaustive des typologies d&amp;#039;ouvrages de génie civil en milieu terrestre, hydraulique, fluvial et maritime
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité à diagnostiquer des ouvrages complexes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise reconnue de nos équipes hautement qualifiées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Cerema est pilote et référent pour l&amp;#039;élaboration de méthodologies et des règles de l&amp;#039;art en matière d&amp;#039;auscultations, de mesures, d&amp;#039;évaluation structurale et de diagnostics applicables à de nombreuses structures de génie civil, innovantes ou en service
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;outils, de méthodes d&amp;#039;auscultation dont certaines exclusives en France (auscultation magnétique des câbles, gammagraphie) et de matériels
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  SNCF réseau : Diagnostic des désordres et évaluation structurale du pont de Fives, surplombant le faisceau de voies ferrées à l&amp;#039;entrée de la gare Lille Flandres.
+ &lt;/li&gt;
+ &lt;li&gt;
+  APRR / AREA : En partenariat avec la Société des Autoroutes-Paris-Rhin-Rhône (APRR). Expérimentation d&amp;#039;une nouvelle méthode d&amp;#039;auscultation magnétique des câbles de précontrainte extérieure, éléments en acier indispensables à la stabilité des structures retenues par leur mise en tension.
+ &lt;/li&gt;
+ &lt;li&gt;
+  SANEF : Réalisation de diagnostics de murs en Terre Armée pour évaluer l&amp;#039;état de conservation des armatures noyées dans le remblai.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T88" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/realiser-auscultations-ouvrages-art</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/41ee-realiser-des-auscultations-sur-ouvrages-dart/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>143338</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Assurer l'auscultation et le diagnostic de vos ouvrages d'art en béton armé pour garantir leur durabilité et leur performance</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous désirez assurer la qualité et la pérennité d&amp;#039;un ouvrage d&amp;#039;art lors de sa construction ou de sa réhabilitation et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour cela, vous cherchez un appui technique et une expertise pointue pour assurer l&amp;#039;auscultation et le diagnostic de vos ouvrages d&amp;#039;art en béton armé et développer une approche performantielle pour la construction ou la réparation de ces derniers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour diagnostiquer et étudier la durabilité et performance du béton armé en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic corrosion avec essais in-situ : profometer 5, GECOR 6, TORRENT,... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dimensionnement des dispositifs de protection des aciers contre la corrosion ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais de durabilité des bétons : migration de chlorures, quantification de la porosité, chambres de carbonatation, enceintes climatique (température, brouillard salin ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractérisation physico-chimique des bétons ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation de la durabilité des matériaux à moindre impact environnemental ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déploiement de l&amp;#039;approche performantielle auprès des maitres d&amp;#039;ouvrage et des maitres d&amp;#039;œuvre : phase conception, réalisation de point zéro de l&amp;#039;ouvrage, élaboration et suivi d&amp;#039;indicateurs de suivi des bétons.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Bâtiments et construction
+Architecture
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/durabilite-performance-du-beton-arme</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/82af-durabilite-et-performance-du-beton-arme/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2023</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>143321</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Apprécier et maîtriser l’impact de vos projets sur la sécurité de la navigation et sur les voies d’eau</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vos projets d&amp;#039;aménagements, de travaux, d&amp;#039;installations en bord à voie d&amp;#039;eau et en cours d&amp;#039;eau, peuvent impacter la navigation.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Cerema vous assiste pour dimensionner les voies navigables et/ ou effectuer des simulations de trajectoire des bateaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cours d&amp;#039;eau ou bord à voie d&amp;#039;eau et vous souhaitez en connaître les impacts sur la navigation ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les usages de la voie d&amp;#039;eau évoluent sur votre territoire (travaux provisoires, création de pontons, évolution de la flotte) ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez connaître la qualité et la sécurité de la navigation sur une voie afin de l&amp;#039;améliorer ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des compétences techniques en modélisation des courants, tracé géométrique et manoeuvrabilité des bateaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des outils numériques évolutifs et adaptables aux spécificités de votre projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un matériel nomade pour réaliser les simulations et les mesures de trajectoires réelles des navires, au plus près de vos besoins
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des sessions de simulation réalisées par un réseau de pilotes expérimenté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expertise nationale confirmée (&amp;#43; 20 ans) dans le domaine de la conception et de l&amp;#039;exploitation des ports et voies navigables
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer la qualité de la navigation sur une voie existante ou un projet
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau de sécurité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Performance de la navigation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Respect de la réglementation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des points sensibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Analyser vos projets et leurs impacts sur la navigation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Méthodologies d&amp;#039;analyse de la sécurité et de référentiels de conception ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utilisation d&amp;#039;outils et logiciels développés en interne pour les études de trajectographie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Application aux bateaux de fret ou de passagers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Eclairer vos choix stratégiques, techniques sur la base de recommandations concrètes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présentation et aide au choix d&amp;#039;un scénario d&amp;#039;aménagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition des conditions d&amp;#039;exploitation envisagées et de la signalisation adaptée.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   VNF - Voies navigables de France
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;étude a analysé le report du trafic fluvial sur le bras secondaire de la Seine (Ile Saint-Denis) pendant la période des JO de 2024.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Logiciel NAVMER
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NAVMER, un logiciel créé par le Cerema pour simuler les trajectoires de bateaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ingérop
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Étude de manœuvrabilité de bateaux en phase travaux sur l&amp;#039;île de Seguin (Hauts-de-Seine).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Voirie et réseaux
+Bâtiments et construction
+Appui méthodologique
+Mobilité fluviale</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/apprecier-maitriser-impact-vos-projets-securite-navigation</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f331-apprecier-et-maitriser-limpact-de-vos-projets/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB90" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>143320</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Connaître et analyser avec précision les états de mer « in situ » en s'appuyant sur des réseaux d'instruments</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La gestion des projets portuaires, d&amp;#039;aménagements côtiers et du risque de submersion marine, exigent une connaissance et analyse fines des données de houle.
+&lt;/p&gt;
+&lt;p&gt;
+ En mobilisant son réseau de 35 houlographes ou des courantomètres à effet Doppler, le Cerema peut connaître et surveiller les conditions de mer sur la côte et au large, en temps réel ou différé.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous devez dimensionner un ouvrage portuaire (digue, quai) ou une structure offshore ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Votre littoral est touché par l&amp;#039;érosion ? Vous envisagez une opération sur le trait de côte ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez caractériser le risque de submersion marine ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez diffuser en temps réel les hauteurs de vagues (aux navigants, usagers ou dans le cadre de travaux en mer) ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un centre de référence : le Cerema gère, depuis 1972, le réseau national CANDHIS (Centre d&amp;#039;Archivage National de Données de Houle InSitu) de stations de mesure de houle le long du littoral français. Ce réseau compte aujourd&amp;#039;hui 35 houlographes en Métropole et en Outre-mer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expertise nationale reconnue auprès des organismes scientifiques et techniques (MétéoFrance, SHOM, Ifremer)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un savoir-faire en matière de positionnement, gestion de matériels et exploitation des données de houle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Assistance à maîtrise d&amp;#039;ouvrage
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Assistance technique pour déterminer le besoin en données de houle (définition des matériels, localisation, type de diffusion souhaité en temps réel ou en différé)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse et interprétation des données de houle selon l&amp;#039;activité en mer ou le projet concerné (par exemple : analyse statistique de climatologie moyenne, zoom sur les tempêtes, estimation des valeurs extrêmes)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Appui opérationnel et suivi
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Installation du matériel en mer (démarches administratives, préparation du matériel, coordination des intervenants)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation des opérations de maintenance préventives et curatives
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Port de Royan
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Développement d&amp;#039;un système de surveillance océanométéo pour l&amp;#039;accueil des paquebots de croisière au port de Royan.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   EDF
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gestion et surveillance de quatre stations de mesure de houle
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Météo-France
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Contrôle et mise à disposition en temps réel de mesures de houle
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Appui méthodologique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/connaitre-analyser-precision-etats-mer-situ-s-appuyant</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60bf-connaitre-et-analyser-avec-precision-les-etat/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>143319</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Produire des données sur la qualité de l'environnement pour expertiser une situation</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez récolter des données sur la qualité de votre environnement et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue capable de réaliser les mesures nécessaires pour un diagnostic, qui peut servir à donner des éléments de décision, ou encore évaluer le respect de la réglementation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous vous proposons un accompagnement pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Quantifier des nuisances (pollution de l&amp;#039;air, bruit, vibrations) et leurs impacts sanitaires (Amiante, HAP...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ausculter des émetteurs de nuisances (infrastructures routières et ferroviaires, chantiers, utilisateurs de pesticides, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter une expertise dans le cadre de plaintes liées à des nuisances ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faire le diagnostic d&amp;#039;une situation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérifier la conformité ou l&amp;#039;efficacité d&amp;#039;équipements mis en place pour réduire des nuisances ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître l&amp;#039;exposition à une nuisance afin de décider des techniques de réduction à adopter ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des campagnes de mesures pour évaluer une conformité réglementaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema travaille depuis de nombreuses années sur la collecte de données environnementales et sanitaire. Sa connaissance des différentes disciplines lui permet non seulement une production de données de qualité, mais aussi de croiser les thématiques pour vision globale des enjeux.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema dispose de plus de liens historiques avec les acteurs œuvrant dans ces différents domaines (services de l&amp;#039;État, collectivités, gestionnaires d&amp;#039;infrastructures, établissements publics, acteurs de la santé environnementale ...), ce qui lui permet de mettre en œuvre une offre complète, diversifiée et adaptée à chaque situation.
+&lt;/p&gt;
+&lt;p&gt;
+ Sa connaissance de l&amp;#039;état de l&amp;#039;art, des liens possibles entre thématiques et des opérations déjà réalisées permet au commanditaire de mieux définir les données à collecter en fonction de l&amp;#039;existant, afin de répondre pleinement à l&amp;#039;usage qui va en être fait ensuite.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Santé
+Agriculture et agroalimentaire
+Qualité de l'air
+Bâtiments et construction
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/donnees-qualite-environnement-produire-donnees-expertiser</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2e99-produire-des-donnees-sur-la-qualite-de-lenvir/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>142705</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser la phase d'études d’une opération d’entretien, de réparation ou de renforcement de chaussées routières</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le renouvellement de votre patrimoine de chaussées routières est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance complète dans cette démarche. Pour cela, vous cherchez un appui technique et une expertise dans le domaine des chaussées routières notamment pour réaliser la phase d&amp;#039;études d&amp;#039;une opération d&amp;#039;entretien, de réparation ou de renforcement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne sur ces études d&amp;#039;entretien et renforcement des chaussées routières en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins. Dans ce cadre nous mettons en œuvre des approches complémentaires, adaptées aux différentes phases d&amp;#039;étude :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recueil des données historiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Auscultation de la chaussée à l&amp;#039;aide d&amp;#039;appareil à grand rendement : mesures de déformation élastique, relevé de dégradations, radar...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration d&amp;#039;un diagnostic et modélisation de l&amp;#039;état de la chaussée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes de solutions de réparation/renforcement en fonction des besoins exprimés par le gestionnaire (durée de vie, trafic poids lourds).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/etudes-entretien-renforcement-chaussees-routieres</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/09fa-realiser-la-phase-detudes-dune-operation-dent/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>142704</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Connaître et visualiser votre patrimoine de voiries</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La gestion optimale de votre patrimoine de voiries (routes, rails, voies cyclables) implique une connaissance fine et à jour de vos réseaux et équipements.
+&lt;/p&gt;
+&lt;p&gt;
+ Fort de techniques d&amp;#039;imagerie routière permettant de visualiser les infrastructures au bureau en toute sécurité, le Cerema vous fournit un outil d&amp;#039;exploitation pour l&amp;#039;état des lieux de votre réseau. Il vous sera ainsi possible de préparer vos chantiers, réaliser des inventaires ou des études de sécurité (conformité par rapport à la réglementation).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez disposer d&amp;#039;une vision complète, rapide et évolutive de vos réseaux ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractériser vos équipements, en garantissant sécurité des agents et continuité de service ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actualiser votre référentiel de repérage ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous assurer de la conformité de votre réseau en matière de sécurité routière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous désirez relever des informations et enrichir vos bases de données pour la gestion patrimoniale ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Que vous soyez gestionnaire de tous types de voirie publique ou privée en Métropole ou dans les DOM-TOM, responsable d&amp;#039;étude de sécurité et de patrimoine, en charge de l&amp;#039;entretien des équipements et dépendances ou de la préparation de travaux, le Cerema vous accompagne pour connaître et visualiser votre patrimoine de voiries.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un réseau territorialisé d&amp;#039;experts au plus près de votre patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  La garantie de résultats qualifiés métrologiquement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des dispositifs d&amp;#039;acquisition d&amp;#039;images développés par le Cerema et adaptés à chaque réseau : IRCAN Stéréo pour tous types de routes, DIATRAM Stéréo pour bus et tramway, VEL&amp;#039;AUDIT pour voies cyclables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le logiciel d&amp;#039;exploitation d&amp;#039;images IREVE pour l&amp;#039;ensemble des réseaux (routes, rails, voies cyclables), intégralement maîtrisé en interne, mature, évolutif, déjà déployé auprès de milliers d&amp;#039;utilisateurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Visualisation du réseau (routes, rails, voies cyclables) via l&amp;#039;acquisition d&amp;#039;images
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Géoréférencement et localisation d&amp;#039;images anonymisées en conformité avec la RGPD
+&lt;/p&gt;
+&lt;p&gt;
+ Calibrage des images permettant localisation et mesure des objets visibles
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise à jour de votre référentiel
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Certification des positions de repérage
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Outillage et accompagnement des gestionnaires via le logiciel d&amp;#039;exploitation d&amp;#039;images IREVE
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mise à disposition du logiciel permettant des mesures automatiques de largeurs de voies, la détection automatique des gammes de panneaux, la détermination semi-automatique des hauteurs de panneaux et glissières, des mesures manuelles en 3 dimensions (linéaires et surfaciques), des relevés d&amp;#039;objets (signalisations verticale et horizontale, équipements, obstacles, dégradations)
+&lt;/p&gt;
+&lt;p&gt;
+ Personnalisation de l&amp;#039;outil au regard de vos besoins et des spécificités de votre réseau
+&lt;/p&gt;
+&lt;p&gt;
+ Formations : prise en main et approfondissement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ancenis-Saint-Géréon : Apport de l&amp;#039;imagerie au Plan Pluriannuel de Travaux de Maintenance de la Voirie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Département de la Loire-Atlantique : Mise à jour du référentiel routier et collecte de données patrimoine dans le Système d&amp;#039;Informations Routières avec la base de données d&amp;#039;imagerie routière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Direction (DIR) Interdépartementale des Routes Massif Central : Évaluation du patrimoine routier, grâce à l&amp;#039;imagerie routière, afin de prioriser les interventions et répartir les budgets d&amp;#039;entretien annuels.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/connaitre-visualiser-votre-patrimoine-voiries</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a6b0-connaitre-et-visualiser-votre-patrimoine-de-v/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>142703</v>
       </c>
-      <c r="B62" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Mettre en place des réseaux de télécommunication et des systèmes de vidéoprotections</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G62" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H62" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K62" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L62" s="1" t="inlineStr">
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous désirez développer vos systèmes d&amp;#039;information relatifs aux réseaux routiers et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue pour mettre en place de réseaux de télécommunications, et de systèmes de vidéoprotections en veillant à leur sécurisation notamment informatique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études d&amp;#039;architecture, de sécurisation ou d&amp;#039;évolution de réseaux haut-débit plus particulièrement à destination des gestionnaires de réseaux de transports
  &lt;/li&gt;
  &lt;li&gt;
   Assistance technique aux maîtres d&amp;#039;ouvrage pour le déploiement et la configuration de réseaux, serveurs, d&amp;#039;outils de pilotage, de connexions d&amp;#039;équipements, de systèmes numériques de vidéoprotection
  &lt;/li&gt;
@@ -14118,294 +20925,294 @@
  &lt;li&gt;
   Qualification et tests d&amp;#039;équipement réseaux, informatiques et vidéos.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les modalités d&amp;#039;intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation des études préalables et d&amp;#039;avant-projets
  &lt;/li&gt;
  &lt;li&gt;
   Assistance technique du service assurant la maîtrise d&amp;#039;ouvrage des installations réseaux (élaboration du cahier des charges, analyse technique des offres, suivi de l&amp;#039;exécution technique de la prestation)
  &lt;/li&gt;
  &lt;li&gt;
   Audits ou expertises techniques des systèmes d&amp;#039;information et réseaux
  &lt;/li&gt;
  &lt;li&gt;
   Formation sur les réseaux, la sécurité informatique et la vidéoprotection.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N62" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Connaissance de la mobilité
 Sécurité</t>
         </is>
       </c>
-      <c r="O62" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S62" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U62" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V62" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/mettre-place-reseaux-telecommunication-systemes-video</t>
         </is>
       </c>
-      <c r="X62" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y62" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z62" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b9d-mettre-en-place-des-reseaux-de-telecommunicat/</t>
         </is>
       </c>
-      <c r="AA62" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB62" s="1" t="inlineStr">
+      <c r="AB95" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un système de vidéo-protection</t>
         </is>
       </c>
-      <c r="AC62" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE62" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF62" s="1" t="inlineStr">
+      <c r="AF95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG62" s="1" t="inlineStr">
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH62" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="63" spans="1:34" customHeight="0">
-      <c r="A63" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>142702</v>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Organiser une logistique durable dans le développement de vos "circuits courts"</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G63" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L63" s="1" t="inlineStr">
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les acteurs du monde agricole sont confrontés à une demande de plus en plus importante de circuits d&amp;#039;approvisionnement alimentaires plus durables, mobilisant davantage les filières locales et la valorisant avec les agriculteurs. Pourtant, la réduction des distances géographiques et relationnelles entre le consommateur et le producteur sont de plus en plus pénalisantes pour ceux qui s&amp;#039;y engagent, notamment par rapport aux filières longues. De plus, le bilan environnemental des circuits courts soulève des interrogations dans la mesure où la multiplicité des trajets de livraison effectués en petits véhicules, rarement complets, peut s&amp;#039;avérer dans certains cas plus néfastes que les transports effectués de manière massifiée par des intermédiaires (grossistes, distributeurs).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema a développé une méthodologie et des outils qui permettent d&amp;#039;accompagner les porteurs de projets de développement des circuits courts dans la conception d&amp;#039;organisations logistiques plus durable. Elle s&amp;#039;appuie notamment sur un outil d&amp;#039;évaluation de la performance économique et environnementale de ces organisations logistiques. L&amp;#039;offre porte sur de l&amp;#039;assistance à l&amp;#039;optimisation de l&amp;#039;organisation logistique. Elle peut prendre la forme de formation à la méthodologie et à l&amp;#039;usage de l&amp;#039;outil d&amp;#039;évaluation des coûts d&amp;#039;exploitation et des coûts environnementaux. Ce peut être une formation directe mais aussi une formation de formateurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Attractivité économique
 Appui méthodologique
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/organiser-logistique-durable-developpement-vos-circuits</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/faff-organiser-une-logistique-durable-dans-le-deve/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF63" s="1" t="inlineStr">
+      <c r="AF96" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>142701</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) sur votre territoire</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L64" s="1" t="inlineStr">
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité, enjeu incontournable du territoire, se construit et s&amp;#039;organise à partir de données fiables.
 &lt;/p&gt;
 &lt;p&gt;
  Les Enquêtes Mobilité Certifiées Cerema (EMC2) permettent de comprendre les déplacements des résidents pour élaborer des stratégies territoriales adaptées. Ce dispositif d&amp;#039;enquête s&amp;#039;adresse aux territoires de plus de 40 000 habitants et peut-être subventionné par l&amp;#039;État.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous souhaitez mieux connaître les pratiques et besoins de déplacements sur votre territoire ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous recherchez un outil d&amp;#039;aide à la décision pour élaborer vos politiques de mobilité ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous voulez mesurer les évolutions des comportements de mobilité pour évaluer les politiques menées ?
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -14460,179 +21267,179 @@
 &lt;p&gt;
  Piloter la phase de recueil de données auprès des ménages
 &lt;/p&gt;
 &lt;p&gt;
  Garantir qualité et cohérence des données
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;appropriation de l&amp;#039;enquête :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Préparer l&amp;#039;exploitation des données
 &lt;/p&gt;
 &lt;p&gt;
  Enrichir les fichiers (dont diagnostic énergie-émissions des mobilités - DEEM)
 &lt;/p&gt;
 &lt;p&gt;
  Effectuer les premiers traitements
 &lt;/p&gt;
 &lt;p&gt;
  Réaliser des analyses complémentaires pour nourrir l&amp;#039;élaboration des politiques publiques (modélisation, planification, évaluation).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M64" s="1" t="inlineStr">
+      <c r="M97" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saint-Etienne Métropole : Réalisation d&amp;#039;une EMC2 sur le périmètre de Saint-Étienne/Loire Sud/Pilat
  &lt;/li&gt;
  &lt;li&gt;
   Rennes Métropole : Réalisation d&amp;#039;une EMC2 sur le périmètre de Rennes Métropole
  &lt;/li&gt;
  &lt;li&gt;
   Métropole européenne de Lille : Réalisation d&amp;#039;une enquête &amp;#34;Fréquence &amp;#43;&amp;#34; sur le périmètre de la Métropole européenne de Lille.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Cohésion sociale et inclusion
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/realiser-enquete-mobilite-certifiee-cerema-emc2-votre</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3daf-realiser-une-enquete-mobilite-certifiee-cerem/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF64" s="1" t="inlineStr">
+      <c r="AF97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>142700</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Développer l’intermodalité sur votre territoire par l’aménagement de Pôles d’Echanges Multimodaux (PEM)</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L65" s="1" t="inlineStr">
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Organiser la multimodalité au cœur des villes ou diversifier l&amp;#039;offre de mobilité des territoires peu denses nécessite l&amp;#039;aménagement de Pôles d&amp;#039;Échanges Multimodaux (PEM), dont le rôle est de mieux connecter les différentes offres de mobilité.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour développer cet outil-clé des politiques d&amp;#039;intermodalité et d&amp;#039;urbanisme.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous souhaitez définir une politique de développement ou de remise à niveau de PEM ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous projetez de créer ou d&amp;#039;adapter un PEM ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous avez besoin d&amp;#039;une expertise (en matière de rabattements, usages, aménagements), ou d&amp;#039;une assistance à l&amp;#039;expérimentation ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous ambitionnez une montée en compétences de vos équipes sur les PEM et l&amp;#039;intermodalité ?
@@ -14700,185 +21507,185 @@
 &lt;/p&gt;
 &lt;p&gt;
  Evaluation d&amp;#039;expérimentations
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Concevoir des aménagements détaillés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pôles connectés aux autoroutes
 &lt;/p&gt;
 &lt;p&gt;
  Expertises thématiques : sécurité des déplacements, parkings relais et gares routières, accessibilité PMR, signalétique
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Monter en compétences
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Formations sur-mesures incluant apports méthodologiques, retours d&amp;#039;expériences, visites de sites, ateliers d&amp;#039;échanges, mises en situation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saint Brieuc Agglomération : Définition des usages et besoins en signalétique d&amp;#039;un PEM (à partir d&amp;#039;observations usagers, entretiens, focus groupes et parcours commentés)
  &lt;/li&gt;
  &lt;li&gt;
   Syndicat Mixte de Transports de l&amp;#039;Aire Métropolitaine Lyonnaise : Production d&amp;#039;un « état de l&amp;#039;art » des politiques territoriales de Parcs Relais et d&amp;#039;amélioration des rabattements sur les gares
  &lt;/li&gt;
  &lt;li&gt;
   Métropole d&amp;#039;Aix Marseille Provence : Assistance à l&amp;#039;élaboration du programme des PEM, et réalisation des études de conception de stations sur autoroutes.
  &lt;/li&gt;
  &lt;li&gt;
   SNCF – Direction des Gares Île-de-France : Formalisation d&amp;#039;un diagnostic exploratoire et identification d&amp;#039;actions innovantes pour améliorer l&amp;#039;insertion urbaine et l&amp;#039;ancrage territorial de la gare de Fontainebleau Avon.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Accessibilité
 Appui méthodologique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Sécurité</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/developper-intermodalite-votre-territoire-amenagement-poles</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y98" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z98" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ac41-developper-lintermodalite-sur-votre-territoir/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA98" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC98" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
+      <c r="AE98" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF65" s="1" t="inlineStr">
+      <c r="AF98" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AG98" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
         <v>142698</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Évaluer et atténuer la vulnérabilité sismique de votre patrimoine d'ouvrages d'art</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H99" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
+      <c r="K99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L66" s="1" t="inlineStr">
+      <c r="L99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cadre national d&amp;#039;Actions pour la Prévention du Risque Sismique (CAPRiS) appelle les gestionnaires territoriaux à réduire la vulnérabilité de leur patrimoine, seul levier pour atténuer l&amp;#039;impact du risque sismique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;évaluation, suivie d&amp;#039;opérations ciblées de réduction de cette vulnérabilité, améliore la résilience de vos infrastructures vis-à-vis de l&amp;#039;aléa sismique, tout en en maîtrisant le coût.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour prioriser les ouvrages à diagnostiquer, définir et mettre en œuvre des techniques de renforcement adaptées aux enjeux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment évaluer le niveau d&amp;#039;exposition et de vulnérabilité de vos ouvrages vis-à-vis de l&amp;#039;aléa sismique ?
  &lt;/li&gt;
  &lt;li&gt;
   Quels ouvrages diagnostiquer et renforcer en priorité ?
  &lt;/li&gt;
  &lt;li&gt;
   Quel niveau de performance viser et à quel coût ?
@@ -14952,359 +21759,359 @@
  &lt;li&gt;
   Une expertise neutre et indépendante reconnue nationalement (dont Commission de Normalisation ParaSismique, Association Française de Génie ParaSismique) et internationalement (dont Commission Européenne de Normalisation)
  &lt;/li&gt;
  &lt;li&gt;
   Des compétences pluridisciplinaires : modélisation et calcul dynamique des structures, géotechnique parasismique, sismologie, caractérisation dynamique des ouvrages et des sols par méthodes instrumentales
  &lt;/li&gt;
  &lt;li&gt;
   Une participation active à l&amp;#039;élaboration des normes et règles parasismiques européennes et nationales
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un réseau d&amp;#039;expert OA territorialisé assurant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un relais au plus près de votre patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;animation de la profession (clubs métiers)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M66" s="1" t="inlineStr">
+      <c r="M99" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Métropole Nice Côte d&amp;#039;Azur et Conseil Départemental des Alpes-Maritimes
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Évaluation de la tenue au séisme des ouvrages d&amp;#039;art essentiels à la gestion de crise pour la métropole de Nice et le conseil départemental 06
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ESCOTA et VINCI Autoroutes
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 Assistance à Maîtrise d&amp;#039;Ouvrage pour l&amp;#039;évaluation du risque sismique sur un itinéraire prioritaire d&amp;#039;accès des secours à Nice
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Conseil Départemental de Loire Atlantique
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 Diagnostic de vulnérabilité sismique du Pont de Saint-Nazaire</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N99" s="1" t="inlineStr">
         <is>
           <t>Risques naturels
 Equipement public
 Bâtiments et construction
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O99" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S99" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T66" s="1" t="inlineStr">
+      <c r="T99" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U99" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V99" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/evaluer-attenuer-vulnerabilite-sismique-votre-patrimoine</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X99" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z99" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c14d-evaluer-et-attenuer-la-vulnerabilite-sismique/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
+      <c r="AE99" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF66" s="1" t="inlineStr">
+      <c r="AF99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
         <v>142697</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Caractériser et évaluer les risques d’effets induits des vibrations environnementales</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L67" s="1" t="inlineStr">
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous désirez prendre en compte les phénomènes vibratoires dans vos nouveaux projets d&amp;#039;aménagement allant de la création à la rénovation en passant par l&amp;#039;entretien et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour cela, vous cherchez un appui technique et une expertise pointue capable d&amp;#039;intervenir sur un projet de petite ou grande envergure pour caractériser et évaluer les risques d&amp;#039;effets induits des vibrations environnementales.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema intervient sur des actions méthodologiques et de recherche relatives à l&amp;#039;étude des vibrations environnementales. Il vous permet d&amp;#039;obtenir une offre complète de la phase d&amp;#039;étude au dimensionnement en intégrant la maîtrise du risque, de suivi et de contrôle des travaux et d&amp;#039;expertise :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etudes de risques vibratoires et vulnérabilité des récepteurs ;
  &lt;/li&gt;
  &lt;li&gt;
   Etudes de dimensionnement des travaux en fonction des contraintes vibratoires ;
  &lt;/li&gt;
  &lt;li&gt;
   Rédaction de cahier des charges et prescriptions pour maîtriser les vibrations ;
  &lt;/li&gt;
  &lt;li&gt;
   Rédaction de documents méthodologiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Rapports d&amp;#039;expertise suite à plaintes / expert en qualité de sapiteur auprès d&amp;#039;experts judiciaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Suivi et contrôle des vibrations dans les chantiers ;
  &lt;/li&gt;
  &lt;li&gt;
   AMO auprès des maîtres d&amp;#039;ouvrages publics ou privés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Risques naturels
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T67" s="1" t="inlineStr">
+      <c r="T100" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/caracteriser-evaluer-risques-effets-induits-vibrations</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7336-caracteriser-et-evaluer-les-risques-deffets-i/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF67" s="1" t="inlineStr">
+      <c r="AF100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>142696</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Optimiser la gestion patrimoniale de vos ouvrages portuaires et fluviaux</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L68" s="1" t="inlineStr">
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;histoire et la complexité de votre patrimoine d&amp;#039;ouvrages ne vous permet pas d&amp;#039;en connaître précisément l&amp;#039;étendue et l&amp;#039;état ?
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour garantir la sécurité, la pérennité, les possibilités d&amp;#039;évolution de vos ouvrages et la disponibilité de vos installations stratégiques.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous souhaitez élaborer une stratégie de gestion de votre patrimoine centrée sur vos enjeux ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous voulez recenser et évaluer l&amp;#039;état et la fonctionnalité de vos ouvrages ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez disposer d&amp;#039;un programme de surveillance et de maintenance de vos ouvrages ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous avez besoin d&amp;#039;outils et de méthodes pour mener à bien un projet de maintenance ou de réparation ?
@@ -15348,197 +22155,197 @@
   Vous accompagner
  &lt;/li&gt;
  &lt;li&gt;
   Définition d&amp;#039;une stratégie de maintenance et de réparation, garante de la sécurité des usagers et ouvrages , ainsi que de l&amp;#039;exploitation actuelle et future des ouvrages.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Vous assister dans votre rôle de Maître d&amp;#039;Ouvrage :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rédaction du cahier des charges, des diagnostics et investigations à mener ;
  &lt;/li&gt;
  &lt;li&gt;
   Contrôle du dossier de diagnostic ;
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration de préconisations de réparations et spécifications techniques associées ;
  &lt;/li&gt;
  &lt;li&gt;
   Analyse des offres techniques.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M68" s="1" t="inlineStr">
+      <c r="M101" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Région Bretagne
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Audit de déploiement de la méthode VSC sur les ports de Brest, Saint-Malo et Lorient à chaque étape de la démarche, déploiement effectué par un tiers.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Port de Dunkerque
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Assistance à la maîtrise d&amp;#039;ouvrage pour le déploiement méthodologique de la démarche VSC dédiée à la maintenance des infrastructures portuaires.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Côtes d&amp;#039;Armor, le Département
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Faisabilité d&amp;#039;une méthode de gestion pour les ports du département des Côtes d&amp;#039;Armor (évaluation stratégique et technique, surveillance, maintenance).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Connaissance de la mobilité
 Mers et océans
 Mobilité fluviale</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T68" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/optimiser-gestion-patrimoniale-vos-ouvrages-portuaires</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2e27-optimiser-la-gestion-patrimoniale-de-vos-ouvr/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF68" s="1" t="inlineStr">
+      <c r="AF101" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>142695</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Gérer les sédiments de dragage fluviaux et marins</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L69" s="1" t="inlineStr">
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous êtes gestionnaire d&amp;#039;un port maritime ou de cours d&amp;#039;eau naturels ou artificiels et vous souhaitez définir une stratégie de dragage et promouvoir les filières de valorisation des sédiments.
  &lt;/li&gt;
  &lt;li&gt;
   Confronté à la nécessité de draguer les fonds pour garantir les conditions de navigabilité ou prévenir les inondations, vous souhaitez faire les meilleurs choix en matière de technique de dragage et de gestion des sédiments, à terre, en mer ou en rivière.
  &lt;/li&gt;
  &lt;li&gt;
   Conscient de la rareté des ressources naturelles et des coûts des filières d&amp;#039;élimination en stockage des sédiments, vous souhaitez développer les filières de valorisation.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne aux différentes étapes de votre démarche en vous fournissant une expertise, adaptée à vos besoins en intervenant notamment pour :
  &lt;br /&gt;
@@ -15557,163 +22364,163 @@
   Conseiller dans les techniques de suivi de leurs impacts ;
  &lt;/li&gt;
  &lt;li&gt;
   Eclairer sur les dispositifs techniques et réglementaires actuels, de l&amp;#039;opération de dragage à la gestion des sédiments ;
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la concertation liée aux lieux de dragage et à leur évacuation et/ou valorisation.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - La valorisation à terre des sédiments :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Identifier les filières de valorisation à terre des sédiments les plus adaptées à votre projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner la conception et la mise en œuvre de filières innovantes des phases expérimentales de laboratoire et de terrain à la réalisation ;
  &lt;/li&gt;
  &lt;li&gt;
   Promouvoir et développer les filières de valorisation à terre (par exemple en technique routière, travaux maritimes, ballastières, aménagement et construction, agricoles).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/gerer-sediments-dragage-fluviaux-marins</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
+      <c r="Z102" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/320c-gerer-les-sediments-de-dragage-fluviaux-et-ma/</t>
         </is>
       </c>
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC69" s="1" t="inlineStr">
+      <c r="AC102" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE69" s="1" t="inlineStr">
+      <c r="AE102" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF69" s="1" t="inlineStr">
+      <c r="AF102" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG69" s="1" t="inlineStr">
+      <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH69" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="70" spans="1:34" customHeight="0">
-      <c r="A70" s="1">
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
         <v>142694</v>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Accompagner l’évaluation des besoins en logement dans les territoires avec OTELO</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G70" s="1" t="inlineStr">
+      <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H70" s="1" t="inlineStr">
+      <c r="H103" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K70" s="1" t="inlineStr">
+      <c r="K103" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L70" s="1" t="inlineStr">
+      <c r="L103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;évaluation des besoins en logements est un sujet majeur pour tous les acteurs des politiques locales de l&amp;#039;habitat. Elle constitue en particulier un volet incontournable des démarches de PLH et PLUI-H. Face à une méthode complexe (guide méthodologique volumineux, 12 sources de données mobilisées, nombreux paramétrages et choix d&amp;#039;options possibles), l&amp;#039;appropriation de la méthode (hypothèses, articulation des étapes, limites, précautions d&amp;#039;utilisation), peut nécessiter un besoin d&amp;#039;accompagnement auquel le Cerema se propose de répondre.
 &lt;/p&gt;
 &lt;p&gt;
  Les acteurs en charge des politiques locales du logement, en particulier les collectivités territoriales, pourront trouver auprès du Cerema un accompagnement au déploiement de la méthode, afin de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   S&amp;#039;approprier de manière approfondie la méthodologie déployée par l&amp;#039;Etat (hypothèses, articulation des étapes, limites, précautions d&amp;#039;usages, nombreux paramétrages et choix d&amp;#039;options possibles, test de sensibilité, alternatives...),
  &lt;/li&gt;
  &lt;li&gt;
   Disposer d&amp;#039;éclairages sur les interprétations des résultats,
  &lt;/li&gt;
  &lt;li&gt;
   Tester par eux-mêmes différents scenarios de développement et évaluer leur impact sur leurs besoins en logements,
  &lt;/li&gt;
  &lt;li&gt;
   Pouvoir engager un dialogue constructif avec les services déconcentrés,
@@ -15739,166 +22546,166 @@
 &lt;ul&gt;
  &lt;li&gt;
   Des formations techniques pour maîtriser la méthodologie et apprendre à manipuler OTELO. La formation, composée de deux modules indicatifs ( module théorique sur la méthodologie d&amp;#039;évaluation des besoins en logements et module pratique sur l&amp;#039;outil OTELO), peut toutefois être adaptée en fonction des attentes.
  &lt;/li&gt;
  &lt;li&gt;
   Cette offre de formation est destinée aux techniciens et chargés d&amp;#039;études, ainsi qu&amp;#039;aux services d&amp;#039;ingénierie amenés à travailler sur l&amp;#039;évaluation des besoins en logements dans le cadre de documents de planification, d&amp;#039;études, ou de réflexions stratégiques au sein des collectivités territoriales, établissements publics fonciers, bailleurs sociaux, agences d&amp;#039;urbanisme, ADIL ou bureaux d&amp;#039;études.
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations d&amp;#039;accompagnement pour l&amp;#039;évaluation des besoins en logements : aide à la définition des paramétrages, remplacement éventuel de certaines données par défaut par des données locales jugées plus fiables ou plus riche (etc).
  &lt;/li&gt;
  &lt;li&gt;
   Des développements « premium » de l&amp;#039;outil OTELO  : création de modules complémentaires, développement d&amp;#039;une interface permettant d&amp;#039;évaluer le besoin sur des territoires « à façon » (EPCI, SCOT...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations de conseil pour aider les acteurs locaux à exploiter les résultats, comparer différents scénarios, analyser l&amp;#039;impact des différents paramètres ;
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations d&amp;#039;animation auprès des techniciens, élus et partenaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations d&amp;#039;études incluant des analyses en aval sur les conséquences en matière de politiques publiques locales de l&amp;#039;habitat et les documents de planification.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N70" s="1" t="inlineStr">
+      <c r="N103" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O70" s="1" t="inlineStr">
+      <c r="O103" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S70" s="1" t="inlineStr">
+      <c r="S103" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U70" s="1" t="inlineStr">
+      <c r="U103" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V70" s="1" t="inlineStr">
+      <c r="V103" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/otelo-accompagner-evaluation-besoins-logement-territoires</t>
         </is>
       </c>
-      <c r="X70" s="1" t="inlineStr">
+      <c r="X103" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y70" s="1" t="inlineStr">
+      <c r="Y103" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z70" s="1" t="inlineStr">
+      <c r="Z103" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3756-accompagner-levaluation-des-besoins-en-logeme/</t>
         </is>
       </c>
-      <c r="AA70" s="1" t="inlineStr">
+      <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB70" s="1" t="inlineStr">
+      <c r="AB103" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC70" s="1" t="inlineStr">
+      <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE70" s="1" t="inlineStr">
+      <c r="AE103" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF70" s="1" t="inlineStr">
+      <c r="AF103" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG70" s="1" t="inlineStr">
+      <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH70" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="71" spans="1:34" customHeight="0">
-      <c r="A71" s="1">
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
         <v>142693</v>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G71" s="1" t="inlineStr">
+      <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H104" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
+      <c r="K104" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L71" s="1" t="inlineStr">
+      <c r="L104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La transformation numérique représente une révolution culturelle. Elle constitue également un enjeu politique majeur pour la transition écologique et solidaire de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans l&amp;#039;élaboration de votre projet de territoire intelligent, depuis l&amp;#039;identification des besoins collectifs jusqu&amp;#039;à la mise en place des solutions technologiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mettre le numérique au service de votre projet de territoire : par où commencer ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment choisir les solutions les plus adaptées ?
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement vers de nouvelles pratiques : comment réussir la conduite du changement ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment rendre l&amp;#039;usage de la donnée pertinent pour favoriser la prise de décision ?
@@ -15938,199 +22745,199 @@
   Identification et priorisation de vos besoins
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Co-construction de la stratégie numérique au service du projet de territoire
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilisation des parties prenantes
  &lt;/li&gt;
  &lt;li&gt;
   Animation d&amp;#039;ateliers d&amp;#039;intelligence collective : vision partagée, grandes orientations
  &lt;/li&gt;
  &lt;li&gt;
   Formalisation du plan d&amp;#039;actions opérationnel (démarche itérative)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des services et montée en compétence des agents
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la rédaction des cahiers des charges pour le choix des solutions techniques adaptées
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Grand Bassin de Bourg-en-Bresse
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N104" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Espace public
 Voirie et réseaux
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Commerces et services
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Médias et communication
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O104" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S104" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U104" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
+      <c r="V104" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/co-construire-votre-projet-territoire-intelligent-ensemble</t>
         </is>
       </c>
-      <c r="X71" s="1" t="inlineStr">
+      <c r="X104" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y104" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
+      <c r="Z104" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
         </is>
       </c>
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="AA104" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AC104" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
+      <c r="AE104" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF71" s="1" t="inlineStr">
+      <c r="AF104" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>08/06/2023</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
-    <row r="72" spans="1:34" customHeight="0">
-      <c r="A72" s="1">
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>142692</v>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Engager une démarche de résilience sur votre territoire</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G72" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H72" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K72" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L72" s="1" t="inlineStr">
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Responsable territorial, vous souhaitez engager vos services, les entreprises et les habitants autour d&amp;#039;une prise de conscience des vulnérabilités locales. Vous souhaitez anticiper collectivement toute forme de risques pour éviter les situations critiques et complexes. Vous souhaitez co-construire avec eux un plan d&amp;#039;actions pour agir et vous adapter en conséquence.
 &lt;/p&gt;
 &lt;p&gt;
  Vous cherchez une expertise de confiance qui vous permettra d&amp;#039;obtenir des résultats concrets : un territoire plus fort, plus solidaire, plus sobre, plus apte à se relever à moindre coût après des épisodes météorologiques atypiques, de fortes variations des marchés, des catastrophes naturelles, industrielles, financières, sanitaires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema propose une offre intégrée d&amp;#039;accompagnement sur-mesure de vos projets en privilégiant les approches collectives :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Diagnostic participatif et identification des priorités d&amp;#039;actions
  &lt;/li&gt;
@@ -16149,6985 +22956,178 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &amp;gt; format découverte de type séminaire « tout public » en une journée,
 &lt;/p&gt;
 &lt;p&gt;
  &amp;gt; format approfondissement pour les chefs de projet (formation / action pour définir et mettre en place le projet territorial) en deux jours.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Evaluation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Suivi de la démarche, évaluation de l&amp;#039;impact des mesures.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Outil boussole de la résilience Cerema
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La boussole de la résilience est un outil proposant une série de leviers. Issu de l&amp;#039;expérience de terrain du Cerema, il permet de consolider ou d&amp;#039;évaluer votre plan d&amp;#039;actions.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M72" s="1" t="inlineStr">
+      <c r="M105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Formation :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ville de Paris (chefs de projets)
  &lt;/li&gt;
  &lt;li&gt;
   DREAL ARA et PACA (chefs de projet)
  &lt;/li&gt;
  &lt;li&gt;
   Groupe immobilier ASTRANCE (séminaire de découverte)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Assistance à la Maîtrise d&amp;#039;Ouvrage :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pôle d&amp;#039;Equilibre des Territoires Ruraux de Montluçon : stratégie de résilience globale
  &lt;/li&gt;
  &lt;li&gt;
   Département de la Nièvre : stratégie d&amp;#039;adaptation et de résilience climatique
  &lt;/li&gt;
  &lt;li&gt;
   Métropole de Lyon : accompagnement dans la dynamique de résilience des services, évaluation de politiques publiques et de projets, création d&amp;#039;une communauté d&amp;#039;acteurs de la résilience à l&amp;#039;échelle de la métropole
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N72" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Espaces verts
 Espace public
 Voirie et réseaux
 Transition énergétique
 Accès aux services
 Cohésion sociale et inclusion
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Risques naturels
 Biodiversité
 Equipement public
 Réhabilitation
 Accessibilité
 Emploi
 Appui méthodologique
 Mobilité pour tous
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Sécurité
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O72" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S72" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U72" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V72" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/engager-demarche-resilience-votre-territoire</t>
         </is>
       </c>
-      <c r="X72" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y72" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z72" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a9e3-engager-une-demarche-de-resilience-sur-votre-/</t>
         </is>
       </c>
-      <c r="AA72" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC72" s="1" t="inlineStr">
+      <c r="AC105" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE72" s="1" t="inlineStr">
+      <c r="AE105" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF72" s="1" t="inlineStr">
+      <c r="AF105" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG72" s="1" t="inlineStr">
+      <c r="AG105" s="1" t="inlineStr">
         <is>
           <t>08/06/2023</t>
         </is>
       </c>
-      <c r="AH72" s="1" t="inlineStr">
-[...6805 lines deleted...]
-      </c>
       <c r="AH105" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>05/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>