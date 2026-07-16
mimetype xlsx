--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -389,85 +389,85 @@
           <t>Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>22/02/2024</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/05/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>143843</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Sensibiliser les collectivités territoriales et les acteurs économiques aux enjeux de la logistique urbaine</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>LUD+ (lOGISTIQUE URBAINE DURABLE+)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Cerema
 ROZO
 Logistic Low Carbon</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Certificat d'économie d'énergie (CEE)
-Ingénierie technique
+          <t>Ingénierie technique
+Certificat d'économie d'énergie (CEE)
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Programme LUD&amp;#43; vise à contribuer à l&amp;#039;accompagnement des acteurs publics et privés vers une logistique urbaine durable, à engager et accélérer la mise en œuvre concrète d&amp;#039;actions opérationnelles qui découlent des chartes LUD en accompagnant leur démarrage et certaines actions inscrites dans leur plan d&amp;#039;actions, en soutenant des expérimentations, en mettant à disposition un centre de ressources pérenne abondé par des outils, des communs, des formations... Le Programme LUD&amp;#43; se décline autour de 4 volets principaux :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Volet 1 :  Accompagner 61 territoires urbains dans l&amp;#039;élaboration de chartes LUD et la mise en œuvre de 120 actions opérationnelles ;
   &lt;/li&gt;
   &lt;li&gt;
    Volet 2 : Former les acteurs, expérimenter des solutions et partager les pratiques entres les acteurs de la logistique urbaine ;
   &lt;/li&gt;
   &lt;li&gt;
    Volet 3 : Construire un centre de ressource pour pérenniser les actions
   &lt;/li&gt;
  &lt;/ul&gt;
@@ -642,51 +642,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>ROZO</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>19/06/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>143406</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Former pour elaborer le zonage pluvial, un outil essentiel pour votre territoire (Formation)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
@@ -947,51 +947,51 @@
           <t>Gestion des inondations</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>16/06/2023</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>143405</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Former sur les diagnostics de sécurité des passages à niveau - en distanciel (Formation)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
@@ -1194,51 +1194,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>16/06/2023</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>143392</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Optimiser la gestion de votre patrimoine d’ouvrages d’art</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
@@ -1467,51 +1467,51 @@
           <t>Entretien des ponts</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>143390</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Former à l'aménagement des routes principales (ARP) : prendre en compte les évolutions apportées par le guide Cerema de 2022 (Formation)</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
@@ -1838,51 +1838,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>143389</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Développer un projet MaaS : pour un accès unique aux services de mobilité du territoire (Formation)</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
@@ -2168,51 +2168,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>143387</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Sécuriser les déplacements piétons et maintenir l'accessibilité : chantiers urbains et piétons (Formation)</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée</t>
         </is>
       </c>
@@ -2443,51 +2443,51 @@
           <t>Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>143386</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Connaitre la stratégie et les outils pour mettre en oeuvre votre projet de territoire (Formation)</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Formation Territoires en transition - stratégie et outils pour mettre en oeuvre votre projet de territoire</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -2588,51 +2588,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>143384</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Prévenir et gérer les risques naturels terrestres</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
@@ -2855,51 +2855,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>143383</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Connaitre les dispositifs de retenue routiers pour collectivités (formation)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Formation : Dispositifs de retenue routiers pour collectivités</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3020,51 +3020,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>143382</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Appliquer les nouvelles règles sur la visibilité en conception routière (formation)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Formation Conception routière : Appliquer les nouvelles règles sur la visibilité</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -3181,51 +3181,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>143381</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Connaitre les bases des carrefours à feu (formation)</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée</t>
         </is>
       </c>
       <c r="H14" s="1" t="inlineStr">
@@ -3315,51 +3315,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>143380</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Développer la marche en ville : enjeux, outils de planification et d'aménagement (formation)</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H15" s="1" t="inlineStr">
         <is>
@@ -3450,51 +3450,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>143379</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Evaluer la sécurité des aménagements pour l'insertion urbaine des tramways</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
@@ -3708,51 +3708,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>143378</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Accompagner les bailleurs publics dans l’amélioration de la conformité réglementaire de leurs logements</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
@@ -3884,51 +3884,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>143376</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Réaliser une étude hydro-morpho-sédimentaires en appui à la gestion du Trait de Côte</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
@@ -4059,51 +4059,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC18" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>143375</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Agir sur la qualité de l'air extérieur : Conseils et accompagnement pour des actions opérationnelles &amp; méthodologiques</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
@@ -4225,51 +4225,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>143374</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Recenser et cartographier les cavités souterraines</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H20" s="1" t="inlineStr">
@@ -4382,51 +4382,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC20" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>143373</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Construire des projets Gemapi adaptés aux enjeux territoriaux et exercer les missions de la Gemapi</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
@@ -4621,51 +4621,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC21" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>143372</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Favoriser une gestion intégrée de l’eau en ville et dans les infrastructures de transport</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H22" s="1" t="inlineStr">
         <is>
@@ -4796,51 +4796,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC22" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>143371</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Evaluer les Gisements, potentiels et impacts des énergies marines renouvelables</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
       <c r="H23" s="1" t="inlineStr">
@@ -4961,51 +4961,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC23" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>143370</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Accéder aux ouvrages d'arts complexes : la passerelle EPSILON</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
@@ -5185,51 +5185,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>15/06/2023</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>143369</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Prévenir et gérer les déchets de chantier du BTP - Anticiper pour s’engager dans l’économie circulaire (Formation)</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
@@ -5391,51 +5391,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>143366</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Aménager des Pôles d'Echanges Multimodaux (PEM) en territoires peu denses et villes moyennes (formation)</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
@@ -5587,51 +5587,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
         <v>143365</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Engager votre démarche de résilience territoriale - Formation</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Engager votre démarche de résilience territoriale - Formation</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5772,51 +5772,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
         <v>143364</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Concevoir, entretenir, aménager et exploiter vos infrastructures routières</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
@@ -6055,51 +6055,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>143362</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Soutenir le développement d'une mobilité décarbonée</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Agir pour une mobilité décarbonée</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6345,51 +6345,51 @@
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
       <c r="AC29" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
         <v>143361</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Renforcer l’efficacité et la sécurité des bus à haut niveau de service</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
@@ -6602,51 +6602,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC30" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>143360</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Apprendre à réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) - Formation</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -6896,51 +6896,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>143359</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Anticiper l'évolution des comportements de mobilité</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Modélisation Multimodale des déplacements</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
@@ -7114,51 +7114,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>143357</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Se former aux diagnostics de sécurité sur les passages à niveau - Formation en présentiel</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Diagnostics de sécurité sur les passages à niveau - Formation en présentiel</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
@@ -7379,51 +7379,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC33" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
         <v>143356</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Améliorer la résilience des infrastructures et réseaux de transport</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Améliorer la résilience des infrastructures et réseaux de transport : Vers une gestion intégrée des patrimoines d’infrastructures de transports</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7618,51 +7618,51 @@
           <t>Gestion des inondations</t>
         </is>
       </c>
       <c r="AC34" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
         <v>143355</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Accompagner l'assainissement des infrastructures et la protection des milieux aquatiques</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H35" s="1" t="inlineStr">
@@ -7782,51 +7782,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC35" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>14/06/2023</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
         <v>143345</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Réaliser des certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Certification et audits pour les ouvrages d’arts et infrastructures de transport</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8002,51 +8002,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>13/06/2023</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
         <v>143344</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Surveiller et entretenir un système de recueil des données routières SIREDO - Formation</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Département
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
       <c r="H37" s="1" t="inlineStr">
@@ -8247,51 +8247,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>13/06/2023</t>
         </is>
       </c>
       <c r="AH37" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
         <v>143339</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Réaliser des auscultations sur ouvrages d'art</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Entreprise privée</t>
         </is>
       </c>
       <c r="H38" s="1" t="inlineStr">
@@ -8511,51 +8511,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>13/06/2023</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>143338</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Assurer l'auscultation et le diagnostic de vos ouvrages d'art en béton armé pour garantir leur durabilité et leur performance</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée</t>
         </is>
       </c>
@@ -8673,51 +8673,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC39" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>13/06/2023</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
         <v>143336</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Opter pour une gestion intégrée du littoral</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H40" s="1" t="inlineStr">
@@ -8897,51 +8897,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>13/06/2023</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
         <v>143321</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Apprécier et maîtriser l’impact de vos projets sur la sécurité de la navigation et sur les voies d’eau</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
@@ -9149,51 +9149,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC41" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
         <v>143320</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Connaître et analyser avec précision les états de mer « in situ » en s'appuyant sur des réseaux d'instruments</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
@@ -9376,51 +9376,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
         <v>143319</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Produire des données sur la qualité de l'environnement pour expertiser une situation</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
@@ -9548,51 +9548,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC43" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH43" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
         <v>143318</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Maîtriser le volet « nuisances sonores » dans les projets d’infrastructures de transport routières - Approfondissement (Formation)</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
@@ -9796,51 +9796,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH44" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
         <v>143316</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Construire la résilience de son territoire : préparation à la crise et accompagnement post-crise</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H45" s="1" t="inlineStr">
         <is>
@@ -10055,51 +10055,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
         <v>143315</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Élaborer votre diagnostic territorial pour mettre en œuvre la Gemapi</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
@@ -10302,51 +10302,51 @@
 Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH46" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
         <v>143314</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Acquérir les fondamentaux de la sécurité routière (Formation)</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H47" s="1" t="inlineStr">
@@ -10716,51 +10716,51 @@
           <t>Installation de miroir de circulation de sécurité routière</t>
         </is>
       </c>
       <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH47" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:34" customHeight="0">
       <c r="A48" s="1">
         <v>143309</v>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Agir pour l’école de demain : bâtiments, cours et espaces publics</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H48" s="1" t="inlineStr">
         <is>
@@ -11048,51 +11048,51 @@
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH48" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
         <v>143307</v>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Accompagner, de la réflexion à l’évaluation, la mise en œuvre des mesures de la trame verte et bleue régionale</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
@@ -11208,51 +11208,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC49" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH49" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
         <v>143305</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Effectuer les choix stratégiques adaptés à la mise en œuvre de la Gemapi</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
@@ -11455,51 +11455,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC50" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:34" customHeight="0">
       <c r="A51" s="1">
         <v>143300</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Maîtriser le volet « nuisances sonores » dans les projets d’infrastructures de transport routières (Formation / niveau Initiation)</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
@@ -11690,51 +11690,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC51" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH51" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:34" customHeight="0">
       <c r="A52" s="1">
         <v>143296</v>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Prendre en compte les enjeux et exigences de la RE 2020 dans ses projets de construction neuve (Formation)</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
@@ -11957,51 +11957,51 @@
 Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH52" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:34" customHeight="0">
       <c r="A53" s="1">
         <v>143294</v>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Apprendre à utiliser les fichiers fonciers et DV3F (Formation)</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
@@ -12207,51 +12207,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE53" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF53" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH53" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:34" customHeight="0">
       <c r="A54" s="1">
         <v>143293</v>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Apprendre à utiliser les fichiers fonciers (Formation)</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
@@ -12543,51 +12543,51 @@
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE54" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH54" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:34" customHeight="0">
       <c r="A55" s="1">
         <v>143292</v>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Appréhender les phénomènes hydrauliques dans les milieux maritimes ou fluviaux (via Modélisation numérique)</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
@@ -12725,51 +12725,51 @@
           <t>Gestion des inondations</t>
         </is>
       </c>
       <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH55" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:34" customHeight="0">
       <c r="A56" s="1">
         <v>143291</v>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>S'engager pour la sobriété foncière</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Région</t>
         </is>
       </c>
       <c r="H56" s="1" t="inlineStr">
@@ -12932,51 +12932,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH56" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:34" customHeight="0">
       <c r="A57" s="1">
         <v>143290</v>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Evaluer et maîtriser les nuisances sonores</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
       <c r="H57" s="1" t="inlineStr">
@@ -13233,51 +13233,51 @@
           <t>Isolation du bâtiment</t>
         </is>
       </c>
       <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH57" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:34" customHeight="0">
       <c r="A58" s="1">
         <v>143289</v>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Tester sur modèle physique le comportement des ouvrages en canal à houle</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
       <c r="H58" s="1" t="inlineStr">
@@ -13387,51 +13387,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH58" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:34" customHeight="0">
       <c r="A59" s="1">
         <v>143288</v>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Développer l’usage des matériaux alternatifs en construction routière</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
@@ -13636,51 +13636,51 @@
           <t>Réfection/aménagement de la voirie</t>
         </is>
       </c>
       <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE59" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH59" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:34" customHeight="0">
       <c r="A60" s="1">
         <v>143287</v>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Améliorer la gestion de vos eaux pluviales et leurs interactions avec les réseaux d'assainissement en ville</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
@@ -13897,51 +13897,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF60" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH60" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:34" customHeight="0">
       <c r="A61" s="1">
         <v>143286</v>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Réaliser un schéma directeur Réseau de chaleur</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Recherche</t>
         </is>
@@ -14065,317 +14065,89 @@
           <t>Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH61" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:34" customHeight="0">
       <c r="A62" s="1">
-        <v>142692</v>
+        <v>143285</v>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Engager une démarche de résilience sur votre territoire</t>
+          <t>Limiter les rejets en mer (diagnostics portuaires et plans d’actions)</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
-        <is>
-[...226 lines deleted...]
-      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H63" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K63" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L63" s="1" t="inlineStr">
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les gestionnaires portuaires vont être incités à réaliser des diagnostics environnementaux et à mettre en place des actions en faveur de la réduction des pollutions portuaires, via la mise en œuvre de différentes politiques publiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le Programme de mesures de la Directive Cadre Stratégie Milieu Marin, qui comporte plusieurs actions en faveur de l&amp;#039;amélioration de l&amp;#039;état environnemental des ports : diminution des rejets liés aux opérations de carénage, amélioration des dispositifs de collecte et de gestion des déchets portuaires
  &lt;/li&gt;
  &lt;li&gt;
   Les SDAGE, qui prévoient la limitation ou la suppression des rejets en mer et comportent également des mesures dédiées à la limitation des rejets de carénage.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les Services Police de l&amp;#039;Eau des départements littoraux peuvent quant à eux imposer, au titre de la Loi sur l&amp;#039;eau, la réalisation de ce type de diagnostics aux gestionnaires portuaires, notamment lors de l&amp;#039;instruction des dossiers de demande d&amp;#039;autorisation de dragage.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin, les Agences de l&amp;#039;Eau peuvent financer des actions préventives et curatives concourant à la réalisation des objectifs des SDAGE.
 &lt;/p&gt;
 &lt;p&gt;
@@ -14402,167 +14174,167 @@
  &lt;li&gt;
   Identification des types de déchets collectés sur la zone portuaire et analyse de l&amp;#039;adéquation de la collecte avec les besoins liés à l&amp;#039;activité portuaire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Sur le volet curatif, le Cerema peut intervenir pour la définition et la mise en œuvre de programmes d&amp;#039;actions visant à limiter les rejets dans les zones portuaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Optimisation des dispositifs de traitement des effluents de carénage ;
  &lt;/li&gt;
  &lt;li&gt;
   Optimisation des dispositifs de collecte des déchets portuaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation des usagers.
  &lt;/li&gt;
  &lt;li&gt;
   Le Cerema travaille en lien avec les gestionnaires portuaires, les collectivités locales, les services instructeurs (DIRM, DREAL, DDTM), et les organismes publics concernés (Agences de l&amp;#039;Eau, AFB..).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N63" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Recyclage et valorisation des déchets
 Risques naturels
 Appui méthodologique
 Valorisation d'actions
 Mers et océans
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O63" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S63" s="1" t="inlineStr">
+      <c r="S62" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U63" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V63" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/rejets-mer-diagnostics-portuaires-plans-actions</t>
         </is>
       </c>
-      <c r="X63" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y63" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z63" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f07c-limiter-les-rejets-en-mer-diagnostics-portuai/</t>
         </is>
       </c>
-      <c r="AA63" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC63" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE63" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF63" s="1" t="inlineStr">
+      <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG63" s="1" t="inlineStr">
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH63" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="64" spans="1:34" customHeight="0">
-      <c r="A64" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>143283</v>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Modéliser et proposer des solutions face aux nuisances (via des études environnementales)</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H64" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L64" s="1" t="inlineStr">
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous désirez modéliser et proposer des solutions face aux nuisances et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue capable de réaliser l&amp;#039;exploitation de données environnementales en Air, Bruit et/ou Vibrations (enrichissement, croisement ou interprétation) afin de proposer des solutions adaptées à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins. Dans ce cadre nous vous proposons un accompagnement pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Modéliser des nuisances (pollution de l&amp;#039;air, bruit, vibrations), leurs impacts sanitaires et des scénarios d&amp;#039;atténuation
  &lt;/li&gt;
  &lt;li&gt;
   Faire un diagnostic d&amp;#039;une situation particulière
  &lt;/li&gt;
  &lt;li&gt;
@@ -14575,162 +14347,162 @@
   Disposer de techniques de réduction des nuisances
  &lt;/li&gt;
  &lt;li&gt;
   Vérifier la conformité ou l&amp;#039;efficacité d&amp;#039;équipements mis en place pour réduire des nuisances - disposer d&amp;#039;une expertise pour des nuisances, dans un cadre juridique ou non.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nos atouts
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le Cerema travaille depuis de nombreuses années sur la collecte et l&amp;#039;exploitation de données environnementales. Sa connaissance des différentes disciplines lui permet une exploitation experte des données, en apportant au commanditaire une vision globale des enjeux et un appui à une exploitation ultérieure.
  &lt;/li&gt;
  &lt;li&gt;
   Le Cerema dispose de plus d&amp;#039;une excellente connaissance et de liens historiques avec les acteurs qui peuvent être concernés dans ces différents domaines (services de l&amp;#039;État, collectivités, gestionnaires d&amp;#039;infrastructures, établissements publics travaillant dans ces thématiques, acteurs de la santé environnementale...). Cela permet au Cerema de mettre en œuvre une offre complète, diversifiée et adaptée à chaque situation.
  &lt;/li&gt;
  &lt;li&gt;
   Sa connaissance de l&amp;#039;état de l&amp;#039;art, des liens possibles entre thématiques et des opérations déjà réalisées permet au commanditaire de mieux définir les besoins, afin de répondre pleinement à l&amp;#039;usage qui va en être fait ensuite.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N64" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transition énergétique
 Qualité de l'air
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O64" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S64" s="1" t="inlineStr">
+      <c r="S63" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U64" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/etudes-environnementales-modeliser-proposer-solutions-face</t>
         </is>
       </c>
-      <c r="X64" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/d7e6-modeliser-et-proposer-des-solutions-face-aux-/</t>
         </is>
       </c>
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC64" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF64" s="1" t="inlineStr">
+      <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG64" s="1" t="inlineStr">
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH64" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-      <c r="A65" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>143281</v>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Visualiser l’intérieur du béton précontraint avec la Gammagraphie</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Collectivité d’outre-mer à statut particulier
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H65" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K65" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L65" s="1" t="inlineStr">
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La radiographie est l&amp;#039;unique méthode de contrôle non destructif (CND) permettant d&amp;#039;obtenir une image directe des éléments de structure à l&amp;#039;intérieur du béton précontraint ou armé.
 &lt;/p&gt;
 &lt;p&gt;
  Venez découvrir l&amp;#039;activité gammagraphie que le Cerema met à votre disposition partout en France métropolitaine pour contribuer à vos diagnostics de structures en béton.
 &lt;/p&gt;
 &lt;p&gt;
  Fort de son expérience de plus de 50 ans dans le domaine, le Cerema dispose d&amp;#039;un matériel mobile permettant d&amp;#039;intervenir sur des structures jusqu&amp;#039;à 60 cm d&amp;#039;épaisseur de béton.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Un produit adapté pour :
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Estimer
@@ -14894,519 +14666,519 @@
   2 véhicules spécialement aménagés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un
   matériel
  adapté à
   différentes
   utilisations
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un GMA2500 transportable dans sa remorque spécialisée, contenant une source de Cobalt 60 pour des épaisseurs de béton de l&amp;#039;ordre de 30 cm à 60 cm.
  &lt;/li&gt;
  &lt;li&gt;
   Un GAM120 mobile contenant une source d&amp;#039;Iridium 192 pour des épaisseurs de béton jusqu&amp;#039;à 30 cm.
  &lt;/li&gt;
  &lt;li&gt;
   crans photosensibles (30 x 40 cm) pour développement numérique à l&amp;#039;aide de matériels spécifiques.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M65" s="1" t="inlineStr">
+      <c r="M64" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    DIR Massif Central
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Investigations par gammagraphie afin de déterminer la qualité de remplissage du coulis dans les gaines de précontrainte du pont de l&amp;#039;Allagnon sur l&amp;#039;A75
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Groupement Chantiers Modernes Construction (Vinci Construction France)/    Freyssinet
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Repérage des aciers actifs par gammagraphie dans le cadre du renforcement de la tranchée couverte permettant à la piste 3 de l&amp;#039;aéroport d&amp;#039;Orly de franchir la RN7 et le tramway T7
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Conseil Départemental des Alpes de Haute Provence
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Quantifier la durabilité du Pont de Sourribes
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    SNCF
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Affiner l&amp;#039;état de la précontrainte des éléments en béton dans le cadre de projet de Confortement de la Tranché Couverte Rouen Rive Gauche permettant l&amp;#039;accès du FRET ferroviaire au Grand Port Maritime de Rouen
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N65" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Bâtiments et construction
 Logement et habitat
 Architecture
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O65" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S65" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U65" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V65" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/gammagraphie-visualiser-interieur-du-beton-precontraint</t>
         </is>
       </c>
-      <c r="X65" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y65" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z65" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f135-visualiser-linterieur-du-beton-precontraint-a/</t>
         </is>
       </c>
-      <c r="AA65" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC65" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE65" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF65" s="1" t="inlineStr">
+      <c r="AF64" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG65" s="1" t="inlineStr">
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH65" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="66" spans="1:34" customHeight="0">
-      <c r="A66" s="1">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
         <v>143280</v>
       </c>
-      <c r="B66" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans la mise en œuvre de la réglementation en environnement santé (air, bruit, vibrations)</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G66" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H66" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K66" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L66" s="1" t="inlineStr">
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous désirez mettre en œuvre la réglementation et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue capable de réaliser l&amp;#039;exploitation de données environnementales en Air, Bruit et/ou Vibrations, en vue de mettre en place des actions de suivi, de formation et d&amp;#039;évaluation des mesures de réduction des nuisances environnementales dans le cadre de la réglementation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins. Dans ce cadre nous vous proposons un accompagnement pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etablir un plan d&amp;#039;action de réduction de pollution de l&amp;#039;air
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner la rédaction des PPBE
  &lt;/li&gt;
  &lt;li&gt;
   Évaluer les effets d&amp;#039;un plan d&amp;#039;actions
  &lt;/li&gt;
  &lt;li&gt;
   Former des agents dans le domaine des nuisances environnementales (air, bruit et vibration).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le Cerema travaille depuis de nombreuses années sur la collecte de données environnementales et sanitaire. Sa connaissance des différentes disciplines lui permet non seulement une production de données de qualité, mais aussi de croiser les thématiques pour vision globale des enjeux. Le Cerema dispose de plus de liens historiques avec les acteurs œuvrant dans ces différents domaines (services de l&amp;#039;État, collectivités, gestionnaires d&amp;#039;infrastructures, établissements publics, acteurs de la santé environnementale...), ce qui lui permet de mettre en œuvre une offre complète, diversifiée et adaptée à chaque situation. Sa connaissance de l&amp;#039;état de l&amp;#039;art, des liens possibles entre thématiques et des opérations déjà réalisées permet au commanditaire de mieux définir les données à collecter en fonction de l&amp;#039;existant, afin de répondre pleinement à l&amp;#039;usage qui va en être fait ensuite.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N66" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Qualité de l'air
 Appui méthodologique
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U66" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V66" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/accompagner-collectivites-mise-oeuvre-reglementation</t>
         </is>
       </c>
-      <c r="X66" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y66" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z66" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/95e9-accompagner-les-collectivites-dans-la-mise-en/</t>
         </is>
       </c>
-      <c r="AA66" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC66" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE66" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF66" s="1" t="inlineStr">
+      <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG66" s="1" t="inlineStr">
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH66" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="67" spans="1:34" customHeight="0">
-      <c r="A67" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>143279</v>
       </c>
-      <c r="B67" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Apporter un appui technique aux gestionnaires d’ouvrages de protection contre les inondations</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G67" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H67" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K67" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L67" s="1" t="inlineStr">
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La sécurité et la fonctionnalité des ouvrages hydrauliques de protection contre les inondations sont au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
 &lt;/p&gt;
 &lt;p&gt;
  Pour cela, vous cherchez un appui technique et une expertise pointue en mesure de vous accompagner par le biais de visites techniques, diagnostics et études réglementaires (études de danger...) sur l&amp;#039;organisation de la maintenance et des travaux d&amp;#039;entretien et l&amp;#039;assistance aux travaux de reconstruction ou réhabilitation des digues et écluses.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema dispose de l&amp;#039;ensemble des compétences techniques et réglementaires lui permettant d&amp;#039;intervenir et d&amp;#039;apporter un appui aux collectivités à tous les niveaux et sur l&amp;#039;ensemble des problématiques associées à la gestion des ouvrages de protection contre les inondations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Appui à la définition des systèmes de protection et des sollicitations hydrauliques ou mécaniques
  &lt;/li&gt;
  &lt;li&gt;
   Visites techniques approfondies et diagnostics techniques de l&amp;#039;état des ouvrages
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la définition de politiques d&amp;#039;entretien et de surveillance
  &lt;/li&gt;
  &lt;li&gt;
   Expertises et définition de solutions de confortement ou de travaux lourds
  &lt;/li&gt;
  &lt;li&gt;
   Études réglementaires : Études de danger, dossiers d&amp;#039;autorisation loi sur l&amp;#039;eau...
  &lt;/li&gt;
  &lt;li&gt;
   Conseils et AMO pour les études et travaux
  &lt;/li&gt;
  &lt;li&gt;
   Formation des personnels
  &lt;/li&gt;
  &lt;li&gt;
   Développement de partenariat de recherche et d&amp;#039;innovation sur le suivi, l&amp;#039;entretien et les travaux sur les ouvrages hydrauliques.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N67" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Risques naturels
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O67" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S67" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V67" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/apporter-appui-technique-aux-gestionnaires-ouvrages</t>
         </is>
       </c>
-      <c r="X67" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z67" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/18cd-apporter-un-appui-technique-aux-gestionnaires/</t>
         </is>
       </c>
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB67" s="1" t="inlineStr">
+      <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations</t>
         </is>
       </c>
-      <c r="AC67" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE67" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF67" s="1" t="inlineStr">
+      <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG67" s="1" t="inlineStr">
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH67" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="68" spans="1:34" customHeight="0">
-      <c r="A68" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>143278</v>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Intégrer l'économie circulaire dans vos projets de construction et d'aménagement (Label 2EC)</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G68" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H68" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K68" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L68" s="1" t="inlineStr">
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Label 2ECEngager une démarche d&amp;#039;économie circulaire dans le BTP répond à de fortes attentes sociétales. En tant que porteur de projet, votre levier d&amp;#039;action consiste à réduire la production et à recycler les déchets dans une double motivation environnementale et économique. Le label 2EC, concourt à la réussite et à l&amp;#039;acceptabilité de vos projets. Le Cerema pilote son déploiement pour le compte du Ministère de la Transition écologique. A ce titre, il vous accompagne pour obtenir le label et promouvoir vos engagements à chaque étape clé de vos projets.
 &lt;/p&gt;
 &lt;p&gt;
  Vous envisagez de réaliser un projet de construction ou d&amp;#039;aménagement et vous souhaitez :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Favoriser son acceptabilité sociale
  &lt;/li&gt;
  &lt;li&gt;
   Réduire son empreinte environnementale par l&amp;#039;utilisation de matériaux alternatifs, la prévention et le recyclage des déchets, tout en optimisant les couts de gestion associés
  &lt;/li&gt;
  &lt;li&gt;
   Maîtriser les risques en appliquant une méthodologie éprouvée d&amp;#039;infrastructures de transport
  &lt;/li&gt;
  &lt;li&gt;
   Renforcer la visibilité de vos engagements en faveur de l&amp;#039;économie circulaire.
@@ -15523,170 +15295,170 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Valoriser des matériaux alternatifs dans le cadre de vos projets :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tracer l&amp;#039;origine des matériaux
  &lt;/li&gt;
  &lt;li&gt;
   Vérifier la conformité environnementale des matériaux utilisés
  &lt;/li&gt;
  &lt;li&gt;
   Formaliser un bilan afin de capitaliser sur l&amp;#039;expérience acquise.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations, rendez-vous sur le site du Label :
  &lt;a target="_self"&gt;
   www.label-2ec.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N68" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Recyclage et valorisation des déchets
 Economie circulaire
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O68" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S68" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U68" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V68" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/integrer-economie-circulaire-vos-projets-construction</t>
         </is>
       </c>
-      <c r="X68" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y68" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z68" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aa3a-integrer-leconomie-circulaire-dans-vos-projet/</t>
         </is>
       </c>
-      <c r="AA68" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB68" s="1" t="inlineStr">
+      <c r="AB67" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC68" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE68" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF68" s="1" t="inlineStr">
+      <c r="AF67" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG68" s="1" t="inlineStr">
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH68" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="69" spans="1:34" customHeight="0">
-      <c r="A69" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>143277</v>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Accompagner les citadins dans leur besoin de nature : la canopée urbaine !</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G69" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L69" s="1" t="inlineStr">
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Collectivités, vous recherchez des conseils pour intégrer la nature en ville et renaturer les espaces urbanisés ?
 &lt;/p&gt;
 &lt;p&gt;
  Un projet de canopée urbaine peut vous aider :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   A une échelle globale, à planifier des actions pour améliorer l&amp;#039;ambiance urbaine,
  &lt;/li&gt;
  &lt;li&gt;
   A l&amp;#039;échelle de chaque projet concret, à déployer des solutions fondées sur la nature.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
   &lt;br /&gt;
@@ -15719,1279 +15491,1279 @@
  &lt;li&gt;
   Réhabiliter les friches pour limiter l&amp;#039;étalement urbain et lutter contre l&amp;#039;artificialisation des sols
  &lt;/li&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;amélioration du cadre de vie.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Formation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sensibilisation des agents territoriaux aux enjeux de la nature en ville et du paysage urbain
  &lt;/li&gt;
  &lt;li&gt;
   Webinaires sur les enjeux de la nature en ville et de l&amp;#039;adaptation au changement climatique
  &lt;/li&gt;
  &lt;li&gt;
   Webinaires sur la dés-imperméabilisation des cours d&amp;#039;écoles.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Choisir de manière pertinente les espèces à planter en fonction des services souhaités, avec l&amp;#039;outil innovant SESAME - Services EcoSystémiques rendus par les Arbres, Modulés selon l&amp;#039;Essence – pour la ville de Metz et Metz Métropole
  &lt;/li&gt;
  &lt;li&gt;
   Adapter la ville aux îlots de chaleur urbains, avec l&amp;#039;outil de diagnostic climatique urbain Diaclimap pour la Métropole Européenne de Lille et Clermont Auvergne Métropole
  &lt;/li&gt;
  &lt;li&gt;
   Explorer des solutions pour la ville de demain avec la renaturation des sols pour les bureaux d&amp;#039;études et collectivités d&amp;#039;Ile-de-France
  &lt;/li&gt;
  &lt;li&gt;
   Optimiser l&amp;#039;évapotranspiration de la végétation sur le futur village des athlètes Paris 2024 et son impact sur le microclimat pour la Société de livraison des ouvrages olympiques (SOLIDEO).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Sols
 Espace public
 Biodiversité
 Appui méthodologique
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/accompagner-citadins-leur-besoin-nature-canopee-urbaine</t>
         </is>
       </c>
-      <c r="X69" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aed3-accompagner-les-citadins-dans-leur-besoin-de-/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>143275</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Développer les énergies renouvelables terrestres sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez développer votre production d&amp;#039;énergie renouvelable dans le contexte global de changement climatique, de mise en œuvre et déclinaison locale des engagements internationaux de la France à travers la loi de transition énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise pointue pour développer votre autonomie énergétique en réalisant notamment des études de potentiel de production des différentes filières d&amp;#039;énergies renouvelables thermiques et électriques de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour le développement des énergies renouvelables terrestres en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;identification de nouveaux gisements pour le développement des filières d&amp;#039;énergie renouvelable terrestres
+ &lt;/li&gt;
+ &lt;li&gt;
+  La rédaction de portés à connaissance et de diagnostics territoriaux à destination des services de l&amp;#039;État et collectivités pour prendre en compte les enjeux liés aux énergies renouvelables dans la transition énergétique des territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des retours d&amp;#039;expériences sur les nouveaux modes de consommations et nouvelles technologies déployées, pour lesquels le contexte réglementaire continue fortement d&amp;#039;évoluer (autoconsommation, route solaire, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des bilans énergétiques et d&amp;#039;émission de gaz à effet de serre sur les territoires.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Appui méthodologique
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/appui-aux-territoires-developpement-energies-renouvelables</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z69" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/aed3-accompagner-les-citadins-dans-leur-besoin-de-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83df-developper-les-energies-renouvelables-terrest/</t>
         </is>
       </c>
       <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH69" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:34" customHeight="0">
       <c r="A70" s="1">
-        <v>143275</v>
+        <v>143274</v>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Développer les énergies renouvelables terrestres sur votre territoire</t>
+          <t>Surveiller et protéger vos ouvrages sensibles des véhicules en surcharge</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Département</t>
         </is>
       </c>
       <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-  Votre besoin
+ De nombreux ouvrages et infrastructures sensibles, pouvant être interdits aux véhicules les plus lourds, font l&amp;#039;objet de dépassement des conditions d&amp;#039;usage prescrites. Ces surcharges ne sont pas sans conséquences : vieillissement prématuré, incapacité d&amp;#039;usage, voire effondrement. Mettre en œuvre un dispositif de prévention permet aux gestionnaires d&amp;#039;infrastructures de réduire considérablement les risques et les impacts. À l&amp;#039;aide d&amp;#039;outils d&amp;#039;analyse du trafic et d&amp;#039;identification des véhicules dangereux, le Cerema vous guide dans la programmation des actions de surveillance et de protection. Vous êtes gestionnaire d&amp;#039;infrastructures de transport : service de l&amp;#039;État, collectivité territoriale ou société d&amp;#039;autoroute.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vos besoins
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Votre patrimoine comprend des ouvrages sensibles(ouvrages d&amp;#039;art ou chaussées) susceptibles de faire l&amp;#039;objet de restrictions d&amp;#039;usage et pour lesquels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous vous posez des questions sur la nature et la composition du trafic routier ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez quantifier et qualifier les infractions liées à la surcharge des véhicules lourds ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez mettre en œuvre des mesures de surveillance et de protection face aux véhicules en infraction ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaissance des ouvrages d&amp;#039;infrastructures et pathologies associées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité à croiser les données liées aux typologies d&amp;#039;ouvrages, à la surveillance de leur état et à l&amp;#039;exploitation du trafic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réseau territorialisé d&amp;#039;experts mobilisables sur des problématiques variées en matière d&amp;#039;infrastructures et de gestion de trafic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise neutre et indépendante reconnue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaissance du marché local et international propice au travail partenarial et à l&amp;#039;innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Label Carnot qui garantit l&amp;#039;excellence scientifique du Cerema.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le Cerema vous accompagne pour le développement des énergies renouvelables terrestres en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
-[...15 lines deleted...]
-  Des bilans énergétiques et d&amp;#039;émission de gaz à effet de serre sur les territoires.
+ &lt;strong&gt;
+  &amp;gt; Établir un diagnostic relatif au trafic empruntant l&amp;#039;ouvrage
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identification des données à traiter suivant l&amp;#039;ouvrage et son état
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inventaire des données de trafic existantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Première analyse de la situation de l&amp;#039;ouvrage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Concevoir un dispositif de surveillance et de mesure de la surcharge
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Proposition d&amp;#039;un dispositif adapté au contexte technique et à l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition d&amp;#039;indicateurs pertinents pour la surveillance et la maintenance de l&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception d&amp;#039;une instrumentation d l&amp;#039;infrastructure pour quantifier / anticiper les désordres
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposition d&amp;#039;un programme d&amp;#039;intervention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix et expérimentation de technologies et outils techniques utiles à la mise en œuvre
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Assister le maître d&amp;#039;ouvrage dans sa stratégie de protection des ouvrages et dans son déploiement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans la définition de la stratégie de surveillance et de protection des ouvrages (information, pédagogie, répression, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Achat et déploiement des outils de surveillance et des équipements d&amp;#039;exploitation (installation, initialisation, contrôle, maintenance)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et analyse des indicateurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capitalisation des résultats et AMO pour définir une politique de surveillance du trafic
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation des agents à l&amp;#039;utilisation des outils de surveillance.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivité Européenne d&amp;#039;Alsace : Peser les convois exceptionnels qui transportent des turbines à gaz depuis Belfort jusqu&amp;#039;aux ports alsaciens afin d&amp;#039;étudier leurs impacts sur un pont cadre béton (2018-2023).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse Métropole : Accompagner la métropole dans la surveillance du trafic lourd sur le pont de Gagnac-sur-Garonne, via un marché public d&amp;#039;innovation (2019-2023).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="N70" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
-[...1 lines deleted...]
-Valorisation d'actions</t>
+          <t>Voirie et réseaux
+Appui méthodologique</t>
         </is>
       </c>
       <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="U70" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V70" s="1" t="inlineStr">
         <is>
-          <t>https://www.cerema.fr/fr/activites/services/appui-aux-territoires-developpement-energies-renouvelables</t>
+          <t>https://www.cerema.fr/fr/activites/services/surveiller-proteger-vos-ouvrages-sensibles-vehicules</t>
         </is>
       </c>
       <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z70" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/83df-developper-les-energies-renouvelables-terrest/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e0a-surveiller-et-proteger-vos-ouvrages-sensibles/</t>
         </is>
       </c>
       <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH70" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:34" customHeight="0">
       <c r="A71" s="1">
-        <v>143274</v>
+        <v>143273</v>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Surveiller et protéger vos ouvrages sensibles des véhicules en surcharge</t>
+          <t>Accompagner pour réaliser des études géotechniques</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réalisation de reconnaissances, essais, études et suivi dans le domaine géotechnique
+ &lt;/strong&gt;
+ est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez  un appui technique et une expertise géotechnique pointue notamment pour
+ &lt;strong&gt;
+  les terrassements et pour les ouvrages construits dans des environnements techniques défavorables notamment souterrains.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le Cerema vous accompagne pour réaliser des études géotechniques en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisations de missions géotechniques G1, G2, G4 et G5 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition de programmes géotechniques et rédaction de pièces techniques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Reconnaissances et essais en place : prélèvement de sols, pose de piézomètres, essais pressiométriques Ménard, essais perméabilité ; pénétromètre dynamique, diagraphies de la radioactivité naturelle ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Essais de laboratoires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Utilisation des bases de données historiques : études géotechniques, sondages ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Modélisation en mécanique des sols ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;études géologiques et géotechniques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôles extérieur des travaux géotechniques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi de travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Risques naturels
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/etudes-geotechniques</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/acda-accompagner-pour-realiser-des-etudes-geotechn/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>143271</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Construire votre politique de surveillance et d'entretien d'ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département</t>
         </is>
       </c>
-      <c r="H71" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K71" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L71" s="1" t="inlineStr">
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- De nombreux ouvrages et infrastructures sensibles, pouvant être interdits aux véhicules les plus lourds, font l&amp;#039;objet de dépassement des conditions d&amp;#039;usage prescrites. Ces surcharges ne sont pas sans conséquences : vieillissement prématuré, incapacité d&amp;#039;usage, voire effondrement. Mettre en œuvre un dispositif de prévention permet aux gestionnaires d&amp;#039;infrastructures de réduire considérablement les risques et les impacts. À l&amp;#039;aide d&amp;#039;outils d&amp;#039;analyse du trafic et d&amp;#039;identification des véhicules dangereux, le Cerema vous guide dans la programmation des actions de surveillance et de protection. Vous êtes gestionnaire d&amp;#039;infrastructures de transport : service de l&amp;#039;État, collectivité territoriale ou société d&amp;#039;autoroute.
-[...3 lines deleted...]
-  Vos besoins
+ &lt;strong&gt;
+  Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ La gestion optimale de vos ouvrages répond aux enjeux environnementaux, économiques, juridiques et de sécurité des usagers. Gestionnaires, le Cerema vous accompagne pour évaluer votre patrimoine et définir les orientations de la politique de surveillance et d&amp;#039;entretien de vos ouvrages.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Quelles sont les principales caractéristiques de votre patrimoine d&amp;#039;ouvrages d&amp;#039;art ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels moyens allouer pour une gestion optimale ? Avec quels outils ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment vous prémunir des risques liés à la sécurité des usagers ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Comment garantir la continuité de service ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour construire votre politique de surveillance et d&amp;#039;entretien d&amp;#039;ouvrages d&amp;#039;art.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nos atouts
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Connaissance des ouvrages d&amp;#039;infrastructures et pathologies associées
-[...14 lines deleted...]
-  Label Carnot qui garantit l&amp;#039;excellence scientifique du Cerema.
+  La conception des méthodes de surveillance et de gestion actuellement déployées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une connaissance fine et exhaustive des typologies d&amp;#039;ouvrages de génie civil en milieu terrestre, hydraulique, fluvial et maritime
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des collaborations réussies auprès de maîtres d&amp;#039;ouvrage tels que communes, grandes métropoles ou établissements publics, opérateurs de réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des équipes hautement qualifiées (directeurs de projets et ingénieurs expérimentés en matière d&amp;#039;ouvrages d&amp;#039;art, d&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage et d&amp;#039;élaboration de documentations méthodologiques).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  &amp;gt; Établir un diagnostic relatif au trafic empruntant l&amp;#039;ouvrage
-[...55 lines deleted...]
-  Formation des agents à l&amp;#039;utilisation des outils de surveillance.
+  &amp;gt; Evaluation de votre patrimoine
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recenser les ouvrages (réalisation ou assistance à l&amp;#039;externalisation de prestations)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Constituer une base de données
+ &lt;/li&gt;
+ &lt;li&gt;
+  Effectuer un classement initial de l&amp;#039;état des ouvrages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identifier les ouvrages posant des problèmes de sécurité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Déploiement d&amp;#039;une méthode de gestion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous accompagner dans le choix des outils
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adapter méthode et outils à votre patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous assister dans la mise en place opérationnelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Définition de votre politique de surveillance et d&amp;#039;entretien
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyser et ajuster les moyens mobilisables (financiers et humains)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définir les principes organisationnels et le process décisionnel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ajuster le périmètre des interventions d&amp;#039;entretien courant
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organiser la surveillance : planifier les inspections d&amp;#039;ouvrages, les visites spécialisées.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M71" s="1" t="inlineStr">
+      <c r="M72" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Collectivité Européenne d&amp;#039;Alsace : Peser les convois exceptionnels qui transportent des turbines à gaz depuis Belfort jusqu&amp;#039;aux ports alsaciens afin d&amp;#039;étudier leurs impacts sur un pont cadre béton (2018-2023).
-[...2 lines deleted...]
-  Toulouse Métropole : Accompagner la métropole dans la surveillance du trafic lourd sur le pont de Gagnac-sur-Garonne, via un marché public d&amp;#039;innovation (2019-2023).
+  Grand Port Maritime de Dunkerque : Déploiement de la méthode VSC (Visites Simplifiées Comparées) sur le Grand Port Maritime de Dunkerque (GPMD)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse des risques appliquée au patrimoine Ouvrages d&amp;#039;Art du Département de Meurthe-et-Moselle (54)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N71" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
+Equipement public
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O71" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U71" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X71" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/construire-votre-politique-surveillance-entretien-ouvrages</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y71" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z71" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA71" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bbbb-construire-votre-politique-de-surveillance-et/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC71" s="1" t="inlineStr">
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Entretien des ponts</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE71" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF71" s="1" t="inlineStr">
+      <c r="AF72" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG71" s="1" t="inlineStr">
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>12/06/2023</t>
         </is>
       </c>
-      <c r="AH71" s="1" t="inlineStr">
-[...168 lines deleted...]
-      </c>
       <c r="AH72" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:34" customHeight="0">
       <c r="A73" s="1">
-        <v>143271</v>
+        <v>142835</v>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Construire votre politique de surveillance et d'entretien d'ouvrages d'art</t>
+          <t>Contrôler et suivre la mise en oeuvre des matériaux des ouvrages d’art</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
-        <is>
-[...232 lines deleted...]
-      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H74" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K74" s="1" t="inlineStr">
+      <c r="K73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L74" s="1" t="inlineStr">
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous désirez assurer la qualité et la pérennité d&amp;#039;un ouvrage d&amp;#039;art lors de sa construction ou de sa réhabilitation et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
 &lt;/p&gt;
 &lt;p&gt;
  Pour cela, vous cherchez un appui technique et une expertise pointue pour assurer le contrôle et le suivi de la mise en œuvre des matériaux béton et métalliques sur les ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne sur cette problématique en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous mettons en œuvre des approches complémentaires :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Assistance technique au maitre d&amp;#039;œuvre et/ou l&amp;#039;entreprise de réalisation avec participation aux levées de points d&amp;#039;arrêt réglementaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Vérification des caractéristiques des produits béton mis en œuvre (certification COFRAC) : contrôle des aciers dans le ferraillage, Contrôle de la consistance, de l&amp;#039;air occlus et des résistances à la compression et à la traction des bétons ; vérification de l&amp;#039;intégrité des fondations profondes par auscultation sonique, suivi de la mise en tension des câbles de précontrainte, contrôle de l&amp;#039;état de surface du tablier et de la mise en œuvre du complexe d&amp;#039;étanchéité ;
  &lt;/li&gt;
  &lt;li&gt;
   Contrôle du coulage des bétons ;
  &lt;/li&gt;
  &lt;li&gt;
   Audit des centrales à béton NF BPE ;
  &lt;/li&gt;
  &lt;li&gt;
   Vérification des caractéristiques des produits métalliques mis en œuvre : Contrôle des approvisionnements en matière première, contrôle des découpes, contrôle des assemblages (soudures, boulons, rivets), montage à blanc en atelier, préparation de l&amp;#039;état de surface (sablage), application de la protection anticorrosion.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N74" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O74" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S74" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U74" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V74" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/controle-suivi-materiaux-ouvrages-art</t>
         </is>
       </c>
-      <c r="X74" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y74" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z74" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4f79-controler-et-suivre-la-mise-en-oeuvre-des-mat/</t>
         </is>
       </c>
-      <c r="AA74" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC74" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE74" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF74" s="1" t="inlineStr">
+      <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG74" s="1" t="inlineStr">
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>10/06/2023</t>
         </is>
       </c>
-      <c r="AH74" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="75" spans="1:34" customHeight="0">
-      <c r="A75" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>142834</v>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Réaliser une Inspection Auscultation Subaquatique des ouvrages d’art</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G75" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H75" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K75" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L75" s="1" t="inlineStr">
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La surveillance, l&amp;#039;évaluation, la programmation des actions de maintenance des parties immergées des ouvrages d&amp;#039;art sont tout aussi importantes et nécessaires que celles des parties « aériennes ». Une surveillance régulière et l&amp;#039;entretien qui en découle sont le meilleur moyen d&amp;#039;augmenter la durée de vie d&amp;#039;un ouvrage.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Deux équipes de professionnels expérimentés et qualifiés classe II
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Deux unités comprenant des scaphandriers-inspecteurs d&amp;#039;ouvrage d&amp;#039;art interviennent sur l&amp;#039;ensemble du territoire métropolitain et ultramarin. Elles sont situées à Sourdun (77) et Aix-en-Provence (13).
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Spécialisées dans les domaines de l&amp;#039;expertise subaquatique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Leur domaine d&amp;#039;intervention concerne tous les types de structures (ponts, murs, ouvrages portuaires, écluses, barrages) et de matériaux (maçonneries, béton, béton armé, béton précontraint, métal). Il comprend également les reconnaissances élémentaires des milieux marins (suivi environnemental avant et après travaux) et les reconnaissances géotechniques subaquatiques.
 &lt;/p&gt;
 &lt;p&gt;
  Les méthodes d&amp;#039;évaluation mises en œuvre par ces unités répondent aux textes de référence en vigueur pour les ouvrages du réseau routier national que sont l&amp;#039;instruction technique pour la surveillance et l&amp;#039;entretien des ouvrages d&amp;#039;art (ITSEOA) de 2010 et son guide technique « fascicule 10 : fondations en site aquatique ».
 &lt;/p&gt;
 &lt;p&gt;
  Leur appartenance à un établissement public du Ministère de l&amp;#039;écologie permet à ces unités à la fois de rendre compte en toute impartialité, et de pouvoir s&amp;#039;appuyer sur des spécialistes et des moyens de l&amp;#039;ensemble du réseau technique lorsque nécessaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N75" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Voirie et réseaux
 Equipement public
 Bâtiments et construction
 Sécurité</t>
         </is>
       </c>
-      <c r="O75" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S75" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U75" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V75" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/inspection-auscultation-subaquatique-ouvrages-art</t>
         </is>
       </c>
-      <c r="X75" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y75" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z75" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5515-realiser-une-inspection-auscultation-subaquat/</t>
         </is>
       </c>
-      <c r="AA75" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC75" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE75" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF75" s="1" t="inlineStr">
+      <c r="AF74" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG75" s="1" t="inlineStr">
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>10/06/2023</t>
         </is>
       </c>
-      <c r="AH75" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="76" spans="1:34" customHeight="0">
-      <c r="A76" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>142833</v>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Optimiser la viabilité hivernale en s’adaptant au changement climatique</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G76" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H76" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K76" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L76" s="1" t="inlineStr">
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le référentiel français en matière de viabilité hivernale (VH) repose principalement sur une doctrine datant des années 1990. Plusieurs évolutions (d&amp;#039;ordre climatique, technologique ou social) appellent à reconsidérer l&amp;#039;organisation des mobilités. Parmi elles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la réorganisation des services routiers en lien avec la loi 3DS et le périmètre de compétences évolutif des métropoles
  &lt;/li&gt;
  &lt;li&gt;
   le développement des transports en commun et des modes doux
  &lt;/li&gt;
  &lt;li&gt;
   la généralisation des systèmes d&amp;#039;aide à la conduite et les perspectives de véhicules autonomes ou de routes électriques
  &lt;/li&gt;
  &lt;li&gt;
   le changement climatique impactant les conditions de circulation hivernale
  &lt;/li&gt;
  &lt;li&gt;
   la nécessaire prise en compte de l&amp;#039;environnement et de la protection de la ressource en eau.
@@ -17096,193 +16868,193 @@
   &lt;strong&gt;
    Mesure de l&amp;#039;impact sur le choix des techniques de traitement, niveaux de service, gestion de crises.
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    Gestion hivernale des itinéraires cyclables
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Identification des itinéraires prioritaires et critères de hiérarchisation
  &lt;/li&gt;
  &lt;li&gt;
   Définition des principes de traitement. Aide à la rédaction des documents de planification et d&amp;#039;organisation.
  &lt;/li&gt;
  &lt;li&gt;
   Choix des techniques et matériels adaptés au réseau. Elaboration d&amp;#039;une stratégie d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M76" s="1" t="inlineStr">
+      <c r="M75" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    APIEME
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le Cerema accompagne l&amp;#039;APIEME (Association de Protection de l&amp;#039;Impluvium des Eaux Minérales d&amp;#039;Evian) pour limiter les apports de chlorures et disposer d&amp;#039;une viabilité hivernale raisonnée.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    DIR Ile-de-France
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  En 2020-2021, le Cerema a accompagné la DIR Ile de France dans sa démarche de professionnalisation des acteurs de la viabilité hivernale.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Agence de l&amp;#039;eau Rhin Meuse
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;AERM a confié au Cerema une étude sur la réduction des flux de fondants routiers vers les milieux aquatiques et humides de la communauté de communes de Bruyère Vallon des Vosges.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N76" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O76" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S76" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U76" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V76" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/optimiser-viabilite-hivernale-s-adaptant-au-changement</t>
         </is>
       </c>
-      <c r="X76" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y76" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z76" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/70f2-optimiser-la-viabilite-hivernale-en-sadaptant/</t>
         </is>
       </c>
-      <c r="AA76" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC76" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE76" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF76" s="1" t="inlineStr">
+      <c r="AF75" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG76" s="1" t="inlineStr">
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>10/06/2023</t>
         </is>
       </c>
-      <c r="AH76" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="77" spans="1:34" customHeight="0">
-      <c r="A77" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>142832</v>
       </c>
-      <c r="B77" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Réussir vos opérations routières à enjeux</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G77" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H77" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K77" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L77" s="1" t="inlineStr">
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Complexité du projet, conditions d&amp;#039;exploitation particulières, délais de réalisation contraints ou techniques peu conventionnelles, la qualité d&amp;#039;exécution de vos chantiers à enjeux nécessite une assistance spécialisée, à chaque étape de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Gestionnaires publics et privés, le Cerema vous accompagne pour optimiser vos projets, suivre leur bonne exécution et en maîtriser les risques.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Quelles solutions techniques optimales pour votre projet ?
  &lt;/li&gt;
  &lt;li&gt;
   Quels critères de mise en concurrence intégrer au dossier de consultation ?
  &lt;/li&gt;
  &lt;li&gt;
   Quels contrôles mettre en place dans les phases courantes et critiques du chantier ?
  &lt;/li&gt;
  &lt;li&gt;
   Quelle assistance prévoir en cas d&amp;#039;imperfection technique détectée ?
@@ -17368,192 +17140,192 @@
 &lt;ul&gt;
  &lt;li&gt;
   Assistance technique au cours du chantier
  &lt;/li&gt;
  &lt;li&gt;
   Avis sur documents techniques, procédures d&amp;#039;exécution, demandes d&amp;#039;acceptation
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la levée de points d&amp;#039;arrêt
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;essais ou supervision des essais réalisés par une tierce entreprise
  &lt;/li&gt;
  &lt;li&gt;
   Exploitation des données
  &lt;/li&gt;
  &lt;li&gt;
   Expertise (apporter des solutions techniques en cas de problèmes rencontrés sur l&amp;#039;opération)
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la réception
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M77" s="1" t="inlineStr">
+      <c r="M76" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Ministère de la Transition écologique
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mise à 2x3 voies de la rocade de Bordeaux : assistance technique, contrôle extérieur et gestion environnementale des marchés de travaux (DREAL NA)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Collectivité européenne d&amp;#039;Alsace
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Assistance à maîtrise d&amp;#039;ouvrage sur le dossier PRO du projet RD18 - Liaison A4 / Lorentzen - Bitche sur la partie Terrassements
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Ministère de la Transition écologique
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mission d&amp;#039;assistance technique de l&amp;#039;opération Route Centre-Europe Atlantique (RCEA), du stade avant-projet à la réception.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N77" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O77" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S77" s="1" t="inlineStr">
+      <c r="S76" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U77" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V77" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/reussir-vos-operations-routieres-enjeux</t>
         </is>
       </c>
-      <c r="X77" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y77" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z77" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c199-reussir-vos-operations-routieres-a-enjeux/</t>
         </is>
       </c>
-      <c r="AA77" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC77" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE77" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF77" s="1" t="inlineStr">
+      <c r="AF76" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG77" s="1" t="inlineStr">
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>10/06/2023</t>
         </is>
       </c>
-      <c r="AH77" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="78" spans="1:34" customHeight="0">
-      <c r="A78" s="1">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
         <v>142831</v>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Diagnostiquer les vulnérabilités aux aléas climatiques actuels et futurs</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G78" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H78" s="1" t="inlineStr">
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K78" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L78" s="1" t="inlineStr">
+      <c r="L77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous gérez un réseau d&amp;#039;infrastructures de transport et vous préoccupez de la continuité d&amp;#039;activité.
 &lt;/p&gt;
 &lt;p&gt;
  Vous craignez que des aléas mal estimés ne viennent anéantir votre patrimoine et mettre en péril l&amp;#039;activité économique de votre région ou de votre périmètre d&amp;#039;action.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez identifier les vulnérabilités, physiques ou fonctionnelles, de vos infrastructures et préparer une réponse globale.
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez être accompagnés par des experts de la résilience des réseaux de transport pour définir la stratégie d&amp;#039;action adaptée à vos besoins réels.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema réalise une analyse de risques sur votre patrimoine, identifie les points critiques de votre réseau ou de vos plateformes, évalue les dommages potentiels et vous propose des solutions d&amp;#039;atténuation des effets de ces aléas. Une offre intégrée d&amp;#039;accompagnement comporte : diagnostic des vulnérabilités, hiérarchisation des différentes solutions, définition et déploiement des solutions, communication vers les parties prenantes.
@@ -17610,171 +17382,171 @@
 &lt;p&gt;
  &lt;strong&gt;
   La démarche globale
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Priorisation des actions de résilience, selon vos besoins :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aléas naturels et climatiques,
  &lt;/li&gt;
  &lt;li&gt;
   Aléas anthropiques, socio-économiques, sanitaires ou industriels,
  &lt;/li&gt;
  &lt;li&gt;
   Bouleversements liés aux nouvelles technologies,
  &lt;/li&gt;
  &lt;li&gt;
   Conjugaison de plusieurs types d&amp;#039;aléas
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M78" s="1" t="inlineStr">
+      <c r="M77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre du Plan national d&amp;#039;adaptation au changement climatique, le Cerema a développé une méthodologie innovante d&amp;#039;analyse des vulnérabilités des infrastructures déjà appliquée sur de nombreux territoires. Il intervient également au niveau national et international pour les meilleures stratégies d&amp;#039;adaptation adaptées aux différents types de réseaux. Réseau routier national, départementaux, autoroutiers, grands ponts emblématiques, grands ports maritimes ou encore réseaux ferrés et voies navigables, le Cerema accompagne de nombreux gestionnaires pour améliorer la résilience des infrastructures de transport.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N78" s="1" t="inlineStr">
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Risques naturels</t>
         </is>
       </c>
-      <c r="O78" s="1" t="inlineStr">
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S78" s="1" t="inlineStr">
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U78" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V78" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/diagnostiquer-vulnerabilites-aux-aleas-climatiques-actuels</t>
         </is>
       </c>
-      <c r="X78" s="1" t="inlineStr">
+      <c r="X77" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y78" s="1" t="inlineStr">
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z78" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/87b3-diagnostiquer-les-vulnerabilites-aux-aleas-cl/</t>
         </is>
       </c>
-      <c r="AA78" s="1" t="inlineStr">
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB78" s="1" t="inlineStr">
+      <c r="AB77" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC78" s="1" t="inlineStr">
+      <c r="AC77" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE78" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF78" s="1" t="inlineStr">
+      <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG78" s="1" t="inlineStr">
+      <c r="AG77" s="1" t="inlineStr">
         <is>
           <t>10/06/2023</t>
         </is>
       </c>
-      <c r="AH78" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="79" spans="1:34" customHeight="0">
-      <c r="A79" s="1">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
         <v>142830</v>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Mettre en place un service de transport à l’aide de véhicules autonomes</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G79" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H79" s="1" t="inlineStr">
+      <c r="H78" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K79" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L79" s="1" t="inlineStr">
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous souhaitez innover pour répondre à un besoin de mobilité non couvert sur votre territoire ? Vous envisagez d&amp;#039;initier une démarche pilote autour de solutions de transport offertes par les navettes ou voitures autonomes partagées ? Le Cerema vous accompagne, de la définition de votre projet à sa mise en œuvre opérationnelle.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pourquoi mettre en place un service de transport basé sur des véhicules autonomes ?
  &lt;/li&gt;
  &lt;li&gt;
   Pour quels itinéraires ? Comment assurer la sécurité routière pour tous les usagers sur les parcours concernés ?
  &lt;/li&gt;
  &lt;li&gt;
   Quels contraintes et avantages associés ?
  &lt;/li&gt;
  &lt;li&gt;
   Besoin d&amp;#039;aide pour obtenir une autorisation d&amp;#039;expérimentation ?
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -17813,194 +17585,194 @@
  &lt;li&gt;
   Analyse des interactions potentielles avec les autres usagers (piétons, vélos, véhicules conventionnels)
  &lt;/li&gt;
  &lt;li&gt;
   Propositions d&amp;#039;aménagement de la voirie existante.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Accompagner le territoire dans la demande d&amp;#039;autorisation d&amp;#039;expérimentation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mémento sur la réglementation, la procédure et les principales étapes d&amp;#039;instruction
  &lt;/li&gt;
  &lt;li&gt;
   Support à la constitution du dossier
  &lt;/li&gt;
  &lt;li&gt;
   Suivi de la procédure d&amp;#039;instruction jusqu&amp;#039;à l&amp;#039;obtention d&amp;#039;une réponse.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M79" s="1" t="inlineStr">
+      <c r="M78" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Sécurité, Acceptabilité, Mobilité autonome
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Métropole Aix-Marseille-Provence | Thecamp
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Analyse de l&amp;#039;itinéraire envisagé pour une liaison entre le campus et la gare TGV d&amp;#039;Aix-en-Provence (depuis 2019)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Ville de Longwy
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Analyse de l&amp;#039;itinéraire envisagé par la ville pour un service de transport entre ville basse et ville haute (2019-2020)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N79" s="1" t="inlineStr">
+      <c r="N78" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Technologies numériques et numérisation
 Qualité de l'air
 Transports collectifs et optimisation des trafics routiers
 Réduction de l'empreinte carbone
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O79" s="1" t="inlineStr">
+      <c r="O78" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S79" s="1" t="inlineStr">
+      <c r="S78" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U79" s="1" t="inlineStr">
+      <c r="U78" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V79" s="1" t="inlineStr">
+      <c r="V78" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/mettre-place-service-transport-aide-vehicules-autonomes</t>
         </is>
       </c>
-      <c r="X79" s="1" t="inlineStr">
+      <c r="X78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y79" s="1" t="inlineStr">
+      <c r="Y78" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z79" s="1" t="inlineStr">
+      <c r="Z78" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d33-mettre-en-place-un-service-de-transport-a-lai/</t>
         </is>
       </c>
-      <c r="AA79" s="1" t="inlineStr">
+      <c r="AA78" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC79" s="1" t="inlineStr">
+      <c r="AC78" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE79" s="1" t="inlineStr">
+      <c r="AE78" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF79" s="1" t="inlineStr">
+      <c r="AF78" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG79" s="1" t="inlineStr">
+      <c r="AG78" s="1" t="inlineStr">
         <is>
           <t>10/06/2023</t>
         </is>
       </c>
-      <c r="AH79" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="80" spans="1:34" customHeight="0">
-      <c r="A80" s="1">
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
         <v>142829</v>
       </c>
-      <c r="B80" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Organiser les mobilités en territoires peu denses</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G80" s="1" t="inlineStr">
+      <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région</t>
         </is>
       </c>
-      <c r="H80" s="1" t="inlineStr">
+      <c r="H79" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K80" s="1" t="inlineStr">
+      <c r="K79" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L80" s="1" t="inlineStr">
+      <c r="L79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Votre territoire est en milieu rural ou péri-urbain ? Vous représentez une commune petite ou moyenne et avez besoin d&amp;#039;appui pour imaginer des solutions innovantes adaptées ?
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour diagnostiquer vos besoins, organiser, planifier et évaluer vos politiques publiques sur ces questions de mobilité.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous devez connaître plus finement la mobilité sur votre territoire ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez anticiper les évolutions des mobilités ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous voulez élaborer une stratégie de mobilité et identifier les solutions les plus pertinentes ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez un retour objectif sur les projets mis en oeuvre ?
@@ -18047,215 +17819,215 @@
  &lt;li&gt;
   Pilotage : assistance pour la conduite de projet et aide à la mise en place de partenariats locaux à travers la concertation et la coconstruction
  &lt;/li&gt;
  &lt;li&gt;
   Prospective : mobilisation d&amp;#039;outils techniques pour prévoir et quantifier les besoins de mobilité à venir
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Mettre en œuvre vos projets et services de mobilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Stratégie : accompagnement dans toutes les phases d&amp;#039;élaboration de votre stratégie pour définir objectifs et priorités
  &lt;/li&gt;
  &lt;li&gt;
   Solutions : appui à la définition des services de mobilité en adéquation avec vos enjeux et à partir de retours d&amp;#039;expériences locales (covoiturage, autopartage, transport à la demande, vélo...)
  &lt;/li&gt;
  &lt;li&gt;
   Évaluation : réalisation du bilan des politiques et services retenus et anticipation des conséquences des choix de mobilités
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M80" s="1" t="inlineStr">
+      <c r="M79" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Parc naturel régional des Volcans d&amp;#039;Auvergne
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  TEAMM Volcans, co-construction de solutions de mobilité avec le Parc naturel régional (PNR) des Volcans d&amp;#039;Auvergne pour les trajets domicile-travail des habitants d&amp;#039;une trentaine de collectivités du parc.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Ardèche, le département
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Étude sur les besoins de mobilité du territoire de l&amp;#039;Ardèche
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Gaillac Graulhet Agglomération
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Appui à l&amp;#039;élaboration du plan de mobilité rurale de Gaillac Graulhet Agglomération
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Kintoa Mugi
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Aide à la définition d&amp;#039;une solution de mobilité pour la Vallée des Aldudes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N80" s="1" t="inlineStr">
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Cohésion sociale et inclusion
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O80" s="1" t="inlineStr">
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S80" s="1" t="inlineStr">
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U80" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V80" s="1" t="inlineStr">
+      <c r="V79" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/organiser-mobilites-territoires-peu-denses</t>
         </is>
       </c>
-      <c r="X80" s="1" t="inlineStr">
+      <c r="X79" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y80" s="1" t="inlineStr">
+      <c r="Y79" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z80" s="1" t="inlineStr">
+      <c r="Z79" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/01ae-organiser-les-mobilites-en-territoires-peu-de/</t>
         </is>
       </c>
-      <c r="AA80" s="1" t="inlineStr">
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB80" s="1" t="inlineStr">
+      <c r="AB79" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AC80" s="1" t="inlineStr">
+      <c r="AC79" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE80" s="1" t="inlineStr">
+      <c r="AE79" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF80" s="1" t="inlineStr">
+      <c r="AF79" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG80" s="1" t="inlineStr">
+      <c r="AG79" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH80" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="81" spans="1:34" customHeight="0">
-      <c r="A81" s="1">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
         <v>142828</v>
       </c>
-      <c r="B81" s="1" t="inlineStr">
+      <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Aménager des voies réservées sur votre réseau structurant</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G81" s="1" t="inlineStr">
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H81" s="1" t="inlineStr">
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K81" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L81" s="1" t="inlineStr">
+      <c r="L80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les voies réservées permettent d&amp;#039;améliorer la régularité des transports collectifs et d&amp;#039;optimiser l&amp;#039;offre de transport sur des axes où l&amp;#039;utilisation de la voiture reste prépondérante.
 &lt;/p&gt;
 &lt;p&gt;
  Gestionnaire routier ou autorité organisatrice de la mobilité, le Cerema vous accompagne dans vos projets de voies réservées aux transports collectifs et au covoiturage, de l&amp;#039;étude de faisabilité à l&amp;#039;évaluation.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous vous interrogez sur l&amp;#039;opportunité de créer une voie réservée pour optimiser votre réseau ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez développer une offre de transports collectifs ou de covoiturage sur les axes structurants de votre réseau (voie réservée ou aire de transports en commun) ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous projetez d&amp;#039;évaluer un aménagement existant et envisagez de l&amp;#039;améliorer ?
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -18298,519 +18070,519 @@
  &lt;li&gt;
   Contribution aux demandes d&amp;#039;expérimentation au titre de la signalisation routière
  &lt;/li&gt;
  &lt;li&gt;
   Analyse des conditions d&amp;#039;exploitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &amp;gt; Évaluer un aménagement du point de vue de la sécurité, l&amp;#039;efficience et l&amp;#039;acceptabilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elaboration du protocole d&amp;#039;évaluation : définition des objectifs, méthodologie, échéances
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement au besoin lors de l&amp;#039;évaluation : expertise, adaptation du dispositif
  &lt;/li&gt;
  &lt;li&gt;
   Analyse des résultats et préconisations, à chaque période d&amp;#039;évaluation
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M81" s="1" t="inlineStr">
+      <c r="M80" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ATMB
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Appui à l&amp;#039;expérimentation et à l&amp;#039;évaluation d&amp;#039;une voie réservée au covoiturage à la douane de Thonex-Vallard
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Métropole Aix-Marseille ProvencE
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Expérimentations d&amp;#039;aménagements en faveur des transports en commun de la Métropole Aix-Marseille ProvencE
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Métropole Rouen Normandie
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Évaluer la faisabilité d&amp;#039;une voie réservée sur une 2x2 voies : cas de l&amp;#039;A150
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N81" s="1" t="inlineStr">
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée</t>
         </is>
       </c>
-      <c r="O81" s="1" t="inlineStr">
+      <c r="O80" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S81" s="1" t="inlineStr">
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U81" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V81" s="1" t="inlineStr">
+      <c r="V80" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/amenager-voies-reservees-votre-reseau-structurant</t>
         </is>
       </c>
-      <c r="X81" s="1" t="inlineStr">
+      <c r="X80" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y81" s="1" t="inlineStr">
+      <c r="Y80" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z81" s="1" t="inlineStr">
+      <c r="Z80" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b10-amenager-des-voies-reservees-sur-votre-reseau/</t>
         </is>
       </c>
-      <c r="AA81" s="1" t="inlineStr">
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB81" s="1" t="inlineStr">
+      <c r="AB80" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AC81" s="1" t="inlineStr">
+      <c r="AC80" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE81" s="1" t="inlineStr">
+      <c r="AE80" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF81" s="1" t="inlineStr">
+      <c r="AF80" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG81" s="1" t="inlineStr">
+      <c r="AG80" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH81" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="82" spans="1:34" customHeight="0">
-      <c r="A82" s="1">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
         <v>142827</v>
       </c>
-      <c r="B82" s="1" t="inlineStr">
+      <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Requalifier et moderniser les infrastructures de transports en préservant les continuités écologiques</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H82" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
+      <c r="K81" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L82" s="1" t="inlineStr">
+      <c r="L81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Au-delà des projets neufs, les maîtres d&amp;#039;ouvrage publics et privés (État, sociétés concessionnaires d&amp;#039;autoroutes, VNF, RFF...) s&amp;#039;investissent dans la
  &lt;strong&gt;
   requalification environnementale et la modernisation de leurs infrastructures existantes.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Ils réservent un volet de leurs investissements pour améliorer la qualité environnementale de leurs infrastructures les plus anciennes, et pour accroître la qualité des services proposés à leurs clients. Dans ce cadre, ces maîtres d&amp;#039;ouvrages expriment des attentes fortes en termes d&amp;#039;expertise depuis
  &lt;strong&gt;
   le diagnostic de l&amp;#039;existant jusqu&amp;#039;à l&amp;#039;élaboration de recommandations de solutions rectificatives.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le Cerema vous accompagne dans la requalification environnementale et la modernisation de vos infrastructures existantes en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous réalisons :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;un diagnostic d&amp;#039;efficacité fonctionnelle des ouvrages existants au regard de différents paramètres (nature des ouvrages, dimension, aménagement, points de conflits, etc.) avec possibilité de mise en place de suivi par piégeage photographique,
  &lt;/li&gt;
  &lt;li&gt;
   Propositions d&amp;#039;adaptations nécessaires à l&amp;#039;amélioration de la fonctionnalité des ouvrages existants (nature du revêtement, dispositif d&amp;#039;accompagnement dans l&amp;#039;ouvrage en entrée et en sortie, etc.),
  &lt;/li&gt;
  &lt;li&gt;
   Recommandations relatives à la création de nouveaux ouvrages (passages inférieurs ou supérieurs à grande faune, ouvrages spécialisés à petite faune, ouvrages mixtes), en explorant différentes techniques, dans le cadre d&amp;#039;un projet neuf ou dans l&amp;#039;optique de défragmentation des infrastructures existantes (proposition optimale de localisation),
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement du maître d&amp;#039;ouvrage lors de la réalisation des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N82" s="1" t="inlineStr">
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Réhabilitation
 Accessibilité
 Appui méthodologique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O82" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S82" s="1" t="inlineStr">
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U82" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/requalifier-moderniser-infrastructures-transports-preservant</t>
         </is>
       </c>
-      <c r="X82" s="1" t="inlineStr">
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c0f6-requalifier-et-moderniser-les-infrastructures/</t>
         </is>
       </c>
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB82" s="1" t="inlineStr">
+      <c r="AB81" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC82" s="1" t="inlineStr">
+      <c r="AC81" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
+      <c r="AE81" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF82" s="1" t="inlineStr">
+      <c r="AF81" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG82" s="1" t="inlineStr">
+      <c r="AG81" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH82" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="83" spans="1:34" customHeight="0">
-      <c r="A83" s="1">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
         <v>142826</v>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Améliorer la sécurité des déplacements des usagers</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G83" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H83" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K83" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L83" s="1" t="inlineStr">
+      <c r="L82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Améliorer la sécurité des déplacements des usagers
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accident de la circulation résulte, le plus souvent, de la conjonction de multiples éléments liés au comportement du conducteur, à l&amp;#039;état du véhicule et à la qualité de l&amp;#039;infrastructure. Si le comportement des impliqués est à l&amp;#039;origine de la plupart des accidents de la circulation, il est souvent induit par une configuration inappropriée de l&amp;#039;infrastructure.
  &lt;strong&gt;
   L&amp;#039;action sur l&amp;#039;infrastructure routière et sur l&amp;#039;espace public reste donc l&amp;#039;un des leviers majeurs d&amp;#039;une démarche d&amp;#039;amélioration de la sécurité des déplacements.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les objectifs de sécurité sont à articuler avec d&amp;#039;autres objectifs de l&amp;#039;action sur la ville ou sur le réseau routier : accessibilité, attractivité, qualité de l&amp;#039;espace public, équité sociale, valeurs patrimoniales, développement des modes doux, ... Les aménagements doivent intégrer la mixité croissante des usages de l&amp;#039;espace public (véhicules individuels, transports en commun, cycles, piétons, deux-roues motorisés, etc.) dont les besoins et contraintes sont parfois divergents, et dont la cohabitation peut être source de conflits.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le Cerema réalise des études pour améliorer la sécurité des déplacements des usagers. Ces études comprennent quatre phases ayant des objectifs bien distincts afin de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Définir et hiérarchiser les enjeux de sécurité sur un territoire, un réseau, un itinéraire, un quartier, à partir du fichier des accidents, pour connaître
  &lt;/li&gt;
  &lt;li&gt;
   Etudier les mécanismes d&amp;#039;accidents à partir de l&amp;#039;exploitation des procédures d&amp;#039;accidents, de l&amp;#039;analyse des comportements et de l&amp;#039;environnement, pour comprendre et identifier les pistes d&amp;#039;action ;
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en œuvre des actions de sécurité par l&amp;#039;aménagement ou par l&amp;#039;information et la sensibilisation, pour agir ;
  &lt;/li&gt;
  &lt;li&gt;
   Evaluer les actions mises en œuvre.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N83" s="1" t="inlineStr">
+      <c r="N82" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Réhabilitation
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Logistique urbaine
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O83" s="1" t="inlineStr">
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S83" s="1" t="inlineStr">
+      <c r="S82" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U83" s="1" t="inlineStr">
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V83" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/ameliorer-securite-deplacements-usagers</t>
         </is>
       </c>
-      <c r="X83" s="1" t="inlineStr">
+      <c r="X82" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y83" s="1" t="inlineStr">
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z83" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7a67-ameliorer-la-securite-des-deplacements-des-us/</t>
         </is>
       </c>
-      <c r="AA83" s="1" t="inlineStr">
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC83" s="1" t="inlineStr">
+      <c r="AC82" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE83" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF83" s="1" t="inlineStr">
+      <c r="AF82" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG83" s="1" t="inlineStr">
+      <c r="AG82" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH83" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="84" spans="1:34" customHeight="0">
-      <c r="A84" s="1">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
         <v>142825</v>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Labelliser les matériels et outils d’auscultation des chaussées routières</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H84" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K84" s="1" t="inlineStr">
+      <c r="K83" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L84" s="1" t="inlineStr">
+      <c r="L83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Face à une offre foisonnante de matériels d&amp;#039;auscultation des chaussées, les gestionnaires de réseaux d&amp;#039;infrastructures de transport s&amp;#039;interrogent sur le choix des produits et dispositifs à mettre en œuvre pour garantir des résultats fiables. De leur côté, les prestataires de contrôle souhaitent disposer d&amp;#039;une reconnaissance de leur savoir-faire par un organisme indépendant.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le Cerema accompagne les bureaux d&amp;#039;ingénierie qui souhaitent apporter des garanties aux donneurs d&amp;#039;ordre publics/privés (collectivités territoriales et autres gestionnaires) sur la qualité et l&amp;#039;unicité des mesures et indicateurs d&amp;#039;évaluation de leur réseau.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bureaux d&amp;#039;ingénierie, vous souhaitez :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Être en mesure de garantir la qualité, pertinence et conformité des matériels que vous louez ? Des mesures que vous réalisez ?
  &lt;/li&gt;
  &lt;li&gt;
   Optimiser le processus de traitement et de valorisation des données ?
  &lt;/li&gt;
  &lt;li&gt;
@@ -18883,1174 +18655,1174 @@
   &lt;span&gt;👉&lt;/span&gt;
  &lt;/span&gt;
  Un certificat de conformité est remis au client.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    &amp;gt; Formation continue
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   5. Label Cerema
  &lt;/strong&gt;
  &lt;br /&gt;
  Montée en compétences des chargés et responsables d&amp;#039;essais
  &lt;br /&gt;
  &lt;span&gt;
   &lt;span&gt;👉&lt;/span&gt;
  &lt;/span&gt;
  Formations certifiées Qualiopi, participation à des groupes utilisateurs en lien avec l&amp;#039;IDRRIM.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M84" s="1" t="inlineStr">
+      <c r="M83" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   IREX: Essais croisés d&amp;#039;appareils innovants de déflexion pour déterminer la capacité portante des routes – 2022
  &lt;/li&gt;
  &lt;li&gt;
   DIAGWAY
  &lt;/li&gt;
  &lt;li&gt;
   Conseil Départemental de la Lozère : Accompagnement à la montée en compétences des agents en matière d&amp;#039;auscultation – 2015
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N84" s="1" t="inlineStr">
+      <c r="N83" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Consommation et production
 Appui méthodologique
 Valorisation d'actions
 Industrie</t>
         </is>
       </c>
-      <c r="O84" s="1" t="inlineStr">
+      <c r="O83" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S84" s="1" t="inlineStr">
+      <c r="S83" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U84" s="1" t="inlineStr">
+      <c r="U83" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V84" s="1" t="inlineStr">
+      <c r="V83" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/labelliser-materiels-outils-auscultation-chaussees-routieres</t>
         </is>
       </c>
-      <c r="X84" s="1" t="inlineStr">
+      <c r="X83" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba13-labelliser-les-materiels-et-outils-dauscultat/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>142824</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Évaluer vos projets d'infrastructures de transports</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;évaluation des projets d&amp;#039;infrastructures de transport
+ &lt;/strong&gt;
+ est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour cela, vous cherchez un appui technique et une expertise notamment pour&lt;strong&gt; analyser les bénéfices et les impacts de ces projets tant sur le plan des transports
+ &lt;/strong&gt;
+ (effets sur les déplacements, effets socioéconomiques, effets environnementaux, effets sur la santé)
+ &lt;strong&gt;
+  que sur le plan environnemental
+ &lt;/strong&gt;
+ (études d&amp;#039;impacts).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne sur l&amp;#039;évaluation des projets d&amp;#039;infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous mettons en œuvre des approches complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation des études nécessaires à la production des évaluations et études d&amp;#039;impact requises ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique du service assurant la maîtrise d&amp;#039;ouvrage des infrastructures de transport (élaboration du cahier des charges, analyse technique des offres, suivi de l&amp;#039;exécution technique de la prestation) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle ou expertise technique des dossiers d&amp;#039;évaluations et des études d&amp;#039;impact ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation sur les méthodes d&amp;#039;évaluation des projets de transport.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Mobilité partagée
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluation-projets-infrastructures-transport</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z84" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/ba13-labelliser-les-materiels-et-outils-dauscultat/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7877-evaluer-vos-projets-dinfrastructures-de-trans/</t>
         </is>
       </c>
       <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
       <c r="AC84" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE84" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF84" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG84" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH84" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:34" customHeight="0">
       <c r="A85" s="1">
-        <v>142824</v>
+        <v>142822</v>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Évaluer vos projets d'infrastructures de transports</t>
+          <t>Optimiser l’usage des réseaux de transports</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
-Département
 Région</t>
         </is>
       </c>
       <c r="H85" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...12 lines deleted...]
- (études d&amp;#039;impacts).
+ Le développement de nouveaux modes de gestion du trafic, dynamiques et innovants, et des équipements associés (notamment des systèmes d&amp;#039;information et de transports intelligents), doit contribuer à l&amp;#039;amélioration de l&amp;#039;efficacité des réseaux de transports, du point de vue de la fiabilité des temps de parcours, de la sécurité, des émissions de polluants et de la consommation d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous désirez optimiser l&amp;#039;usage des réseaux de transports pour réduire les impacts environnementaux, sociétaux et économiques liés à la mobilité des personnes et des marchandises et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le Cerema vous accompagne sur l&amp;#039;évaluation des projets d&amp;#039;infrastructures de transport en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
-[...15 lines deleted...]
-  Formation sur les méthodes d&amp;#039;évaluation des projets de transport.
+ Le Cerema vous accompagne dans vos études de régulation et simulation dynamique du trafic en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre nous vous proposons un accompagnement pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaissance et analyse des flux et des congestions, et leurs impacts socioéconomiques, environnementaux et de sécurité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration des stratégies de régulation destinées à optimiser l&amp;#039;usage des réseaux existants et à limiter les nuisances ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation a priori de l&amp;#039;efficacité des mesures découlant de ces stratégies (y compris sur les aspects environnementaux), et valorisation .     .     socioéconomique ; elle s&amp;#039;appuie en particulier sur l&amp;#039;utilisation d&amp;#039;outils de simulation dynamique de trafic ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation et qualification des systèmes et équipements permettant la mise en œuvre des stratégies de régulation de trafic ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude et analyse de l&amp;#039;apport des technologies STI (Systèmes de Transport Intelligents) dans les systèmes de régulation de trafic : outils d&amp;#039;information aux usagers, communications entre les véhicules et l&amp;#039;infrastructure, systèmes embarqués, etc. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études exploratoires de benchmark et de conception de systèmes innovants et automatiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la définition de stratégies d&amp;#039;exploitation répondant à un objectif d&amp;#039;exploitation du réseau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établissement de cahier de charges fonctionnel de systèmes automatiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à la mise en œuvre opérationnelle de systèmes automatiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance à l&amp;#039;intégration des mesures de gestion de trafic dans les systèmes centralisés de gestion de trafic (PC régulation) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recette des équipements dynamiques et des stratégies de régulation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation (technique, organisationnelle, impact, acceptabilité).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N85" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Mobilité partagée
 Connaissance de la mobilité</t>
         </is>
       </c>
       <c r="O85" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S85" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="U85" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V85" s="1" t="inlineStr">
         <is>
-          <t>https://www.cerema.fr/fr/activites/services/evaluation-projets-infrastructures-transport</t>
+          <t>https://www.cerema.fr/fr/activites/services/optimiser-usage-reseaux-transports</t>
         </is>
       </c>
       <c r="X85" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y85" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z85" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/7877-evaluer-vos-projets-dinfrastructures-de-trans/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/adae-optimiser-lusage-des-reseaux-de-transports/</t>
         </is>
       </c>
       <c r="AA85" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB85" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC85" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE85" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF85" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG85" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH85" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:34" customHeight="0">
       <c r="A86" s="1">
-        <v>142822</v>
+        <v>142711</v>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Optimiser l’usage des réseaux de transports</t>
+          <t>Evaluer la sécurité des aménagements pour l'insertion urbaine des tramways</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
-          <t>Intercommunalité / Pays
-Région</t>
+          <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H86" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K86" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L86" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le développement de nouveaux modes de gestion du trafic, dynamiques et innovants, et des équipements associés (notamment des systèmes d&amp;#039;information et de transports intelligents), doit contribuer à l&amp;#039;amélioration de l&amp;#039;efficacité des réseaux de transports, du point de vue de la fiabilité des temps de parcours, de la sécurité, des émissions de polluants et de la consommation d&amp;#039;énergie.
-[...2 lines deleted...]
- Vous désirez optimiser l&amp;#039;usage des réseaux de transports pour réduire les impacts environnementaux, sociétaux et économiques liés à la mobilité des personnes et des marchandises et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
+ La connaissance de la demande de mobilité est un intrant indispensable à l&amp;#039;élaboration et à l&amp;#039;évaluation de politiques publiques liées directement ou indirectement aux déplacements (tourisme, santé, économie). Les méthodes de recueil et les sources de données étant très nombreuses et en constante évolution, une expertise est nécessaire pour identifier la bonne méthode pour obtenir, utiliser, capitaliser et diffuser la donnée répondant aux besoins spécifiques du maître d&amp;#039;ouvrage.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Le Cerema vous accompagne dans vos études de régulation et simulation dynamique du trafic en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
+ Acteur historique, le Cerema vous accompagne dans les processus de recueil, d&amp;#039;analyse, de capitalisation et de diffusion de données sur la demande de mobilité en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  Dans ce cadre nous vous proposons un accompagnement pour :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Connaissance et analyse des flux et des congestions, et leurs impacts socioéconomiques, environnementaux et de sécurité ;
-[...32 lines deleted...]
-  Évaluation (technique, organisationnelle, impact, acceptabilité).
+  Expliciter les besoins en données de mobilité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en place les processus de recueil de données ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyser les données en lien avec les besoins identifiés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Stocker et diffuser les données et les analyses.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etude sur la mobilité des seniors en Bourgogne Franche Comté.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="N86" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
-Mobilité partagée
-Connaissance de la mobilité</t>
+Logistique urbaine
+Mobilité pour tous</t>
         </is>
       </c>
       <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S86" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="U86" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V86" s="1" t="inlineStr">
         <is>
-          <t>https://www.cerema.fr/fr/activites/services/optimiser-usage-reseaux-transports</t>
+          <t>https://www.cerema.fr/fr/activites/services/analyser-observer-demande-mobilite</t>
         </is>
       </c>
       <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a60-evaluer-la-securite-des-amenagements-pour-lin/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>142710</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Évaluer votre service de transport basé sur des véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez déployer un service de transport innovant pour répondre aux besoins de mobilité sur votre territoire ? Vous vous interrogez sur la pertinence d&amp;#039;un système basé sur des véhicules autonomes ? Le Cerema vous accompagne pour déterminer le niveau d&amp;#039;efficacité, de sécurité et d&amp;#039;acceptation de cette solution.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez évaluer l&amp;#039;efficacité du service mis en œuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous vous interrogez sur son impact en matière de sécurité routière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez mesurer l&amp;#039;adhésion des usagers ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans l&amp;#039;évaluation de votre service de transport basé sur des véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer l&amp;#039;efficacité du service expérimenté sur la base d&amp;#039;indicateurs clés
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mesure de la capacité et de l&amp;#039;usage réel (fréquentation, typologie d&amp;#039;usagers, utilité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse de la souplesse de mise en œuvre, en comparaison avec une offre de transport classique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; S&amp;#039;assurer de la sécurité des déplacements et des autres usagers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic sur les conflits d&amp;#039;usage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation de recommandations (modification d&amp;#039;aménagements, réservation de voies, mise en place d&amp;#039;équipements).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Apprécier le ressenti de la population et l&amp;#039;impact du service sur les comportements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enquête usagers : détermination des ressentis en fonction des profils
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation des critères d&amp;#039;adhésion et des réticences à l&amp;#039;utilisation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sytral
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la desserte du grand stade « Parc Olympique Lyonnais » (2019-2020)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Nantes Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la mise en place d&amp;#039;une navette autonome dans une zone d&amp;#039;activité pour la desserte d&amp;#039;un restaurant d&amp;#039;entreprise (2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Autun
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation du service offert par la navette entre le Champ de Mars et la Cathédrale (2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-votre-service-transport-base-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y86" s="1" t="inlineStr">
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z86" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA86" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c9c8-evaluer-votre-service-de-transport-base-sur-d/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC86" s="1" t="inlineStr">
+      <c r="AC87" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE86" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF86" s="1" t="inlineStr">
+      <c r="AF87" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG86" s="1" t="inlineStr">
+      <c r="AG87" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH86" s="1" t="inlineStr">
-[...155 lines deleted...]
-      </c>
       <c r="AH87" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:34" customHeight="0">
       <c r="A88" s="1">
-        <v>142710</v>
+        <v>142709</v>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Évaluer votre service de transport basé sur des véhicules autonomes</t>
+          <t>Accompagner votre projet de mobilité servicielle, pour faciliter les déplacements sur votre territoire avec MaaS</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
-          <t>Commune
-Région
+          <t>Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H88" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Vous souhaitez déployer un service de transport innovant pour répondre aux besoins de mobilité sur votre territoire ? Vous vous interrogez sur la pertinence d&amp;#039;un système basé sur des véhicules autonomes ? Le Cerema vous accompagne pour déterminer le niveau d&amp;#039;efficacité, de sécurité et d&amp;#039;acceptation de cette solution.
-[...14 lines deleted...]
-&lt;/p&gt;
+ La mobilité servicielle (ou MaaS, Mobility as a service) apporte des services numériques pour simplifier l&amp;#039;usage des différentes offres de mobilité en donnant une information complète et en facilitant l&amp;#039;accès à chaque mode de transport.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous voulez construire un projet de MaaS dans votre ville ou région pour favoriser les modes alternatifs à la voiture individuelle ? Le cerema vous accompagne pour la préparation de votre projet et l&amp;#039;analyse de ses effets sur la mobilité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez connaître les possibilités techniques et les bonnes pratiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez être accompagné pour préparer un projet MaaS sur votre territoire ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous voulez évaluer l&amp;#039;impact de vos services numériques sur les mobilités ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne pour la préparation de votre projet et l&amp;#039;analyse des impacts de votre futur système.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des équipes pluridisciplinaires et expertes (données, information, billettique, gouvernance, intermodalité, tarification, politiques publiques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une participation active aux groupes de travail nationaux sur le MaaS
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des expertises et compétences au plus près de vos besoins, grâce à un réseau territorialisé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une longue expérience au service de l&amp;#039;État et des collectivités locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des participations actives à la construction des normes (formats de données, billettique...) et textes réglementaires (Loi d&amp;#039;Orientation des Mobilités...)
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  &amp;gt; Évaluer l&amp;#039;efficacité du service expérimenté sur la base d&amp;#039;indicateurs clés
-[...33 lines deleted...]
-  Évaluation des critères d&amp;#039;adhésion et des réticences à l&amp;#039;utilisation.
+  &amp;gt; Comprendre les enjeux du MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Formations sur mesure sur le MaaS (définition, enjeux, aspects techniques, données, gouvernance).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Benchmarks pour identifier les bonnes pratiques et les exemples adaptés à votre projet de territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Construire avec vous un projet MaaS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des besoins et des offres de mobilité de votre territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation des objectifs et identification des lignes directrices de votre projet MaaS.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Evaluer les effets de votre projet sur la mobilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des données issues de vos outils numériques (billettique, applis...).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;enquêtes quantitatives et qualitatives.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation des impacts avec une méthodologie éprouvée.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Ils nous font confiance
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
-   Sécurité, Acceptabilité, Mobilité autonome
+   Métropole européenne de Lille
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+ Accompagnement de la Métropole européenne de Lille pour élaborer la stratégie de développement du MaaS (2020 - 2021)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Sytral
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Évaluation de la desserte du grand stade « Parc Olympique Lyonnais » (2019-2020)
-[...253 lines deleted...]
-&lt;p&gt;
  Appui au Sytral sur la stratégie de développement du MaaS (2021 - 2022)
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    CNFPT
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Réalisation de formation sur les mobilités connectées et le MaaS pour le CNFPT (2020-2021)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Fluidtime
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Animation de l&amp;#039;écosystème des acteurs du MaaS de Grenoble lors du Symposium de Fluidtime à Vienne (Septembre 2021)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ATEC ITS
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Présentation de l&amp;#039;observatoire du MaaS lors du congrès ATEC ITS (Janvier 2020)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ERTICO
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Présentation sur le rôle du MaaS dans les politiques publiques de mobilité lors du congrès ITS Europe de Lisbonne (Novembre 2020)
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N88" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O88" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S88" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U88" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V88" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/maas-accompagner-votre-projet-mobilite-servicielle-faciliter</t>
         </is>
       </c>
-      <c r="X89" s="1" t="inlineStr">
+      <c r="X88" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y88" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
+      <c r="Z88" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9ad-accompagner-votre-projet-de-mobilite-servicie/</t>
         </is>
       </c>
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="AA88" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC89" s="1" t="inlineStr">
+      <c r="AC88" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE89" s="1" t="inlineStr">
+      <c r="AE88" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF89" s="1" t="inlineStr">
+      <c r="AF88" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG89" s="1" t="inlineStr">
+      <c r="AG88" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH89" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="90" spans="1:34" customHeight="0">
-      <c r="A90" s="1">
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
         <v>142706</v>
       </c>
-      <c r="B90" s="1" t="inlineStr">
+      <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Rendre accessibles vos bâtiments, espaces publics et transports</t>
         </is>
       </c>
-      <c r="E90" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G90" s="1" t="inlineStr">
+      <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H90" s="1" t="inlineStr">
+      <c r="H89" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K90" s="1" t="inlineStr">
+      <c r="K89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L90" s="1" t="inlineStr">
+      <c r="L89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Assurer l&amp;#039;accessibilité de la chaîne des déplacements renforce l&amp;#039;attractivité du territoire et répond à une exigence sociale croissante.
 &lt;/p&gt;
 &lt;p&gt;
  La prise en compte de la diversité des publics et leurs besoins évolutifs (pour construire des réponses adaptées) constitue un vecteur majeur d&amp;#039;inclusion.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema, fort de son expertise technique et de sa capacité à développer des approches innovantes et intégrées, vous accompagne dans vos stratégies et projets liés à l&amp;#039;accessibilité, qu&amp;#039;ils concernent la voirie et les espaces publics, les bâtiments ou les transports.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment prendre en compte l&amp;#039;ensemble des besoins spécifiques de chaque population (vieillissement, handicaps) ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment assurer la continuité de la chaîne du déplacement et traiter les interfaces ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment assurer un cheminement accessible, confortable et sécurisé pour tous ? et permettre à chacun de se repérer et s&amp;#039;orienter ?
@@ -20078,342 +19850,342 @@
   Conseil pour l&amp;#039;élaboration et la mise en œuvre de stratégies d&amp;#039;accessibilité (en amont, programmation de l&amp;#039;accessibilité, à une échelle territoriale ou patrimoniale...)
  &lt;/li&gt;
  &lt;li&gt;
   Expertise intégrée sur des projets liés à l&amp;#039;accessibilité (appui méthodologique et gouvernance du projet) : construction de solutions sur mesure, basées sur notre :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - bonne connaissance de la réglementation et des besoins des usagers
 &lt;/p&gt;
 &lt;p&gt;
  - capacité à mobiliser d&amp;#039;autres partenaires (acteurs de la &amp;#34;mise en œuvre&amp;#34;, développeurs de solutions)
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagnement dans le déploiement de solutions innovantes / expérimentation et évaluation
  &lt;/li&gt;
  &lt;li&gt;
   Animation de réseaux, d&amp;#039;ateliers techniques (démarches participatives)
  &lt;/li&gt;
  &lt;li&gt;
   Formation / sensibilisation : montage ou support au montage de formations sur-mesure (en présentiel, à distance, ou mixtes)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M90" s="1" t="inlineStr">
+      <c r="M89" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ville de Paris
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Expérimentations sur le guidage en traversée piétonne avec la ville de Paris
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Solidéo, société de livraison des ouvrages olympiques
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Accompagnement de la solidéo pour la livraison de logements accessibles et adaptés au vieillissement sur l&amp;#039;opération &amp;#34;Cluster Média&amp;#34; des JOP Paris 2024
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lorient Agglomération
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mission d&amp;#039;évaluation du niveau d&amp;#039;accessibilité des transports pour le compte de Lorient Agglomération
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N90" s="1" t="inlineStr">
+      <c r="N89" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Accès aux services
 Cohésion sociale et inclusion
 Equipement public
 Bâtiments et construction
 Accessibilité
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité pour tous
 Sécurité</t>
         </is>
       </c>
-      <c r="O90" s="1" t="inlineStr">
+      <c r="O89" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S90" s="1" t="inlineStr">
+      <c r="S89" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U90" s="1" t="inlineStr">
+      <c r="U89" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V90" s="1" t="inlineStr">
+      <c r="V89" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/rendre-accessibles-vos-batiments-espaces-publics-transports</t>
         </is>
       </c>
-      <c r="X90" s="1" t="inlineStr">
+      <c r="X89" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y90" s="1" t="inlineStr">
+      <c r="Y89" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z90" s="1" t="inlineStr">
+      <c r="Z89" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b3fb-rendre-accessibles-vos-batiments-espaces-publ/</t>
         </is>
       </c>
-      <c r="AA90" s="1" t="inlineStr">
+      <c r="AA89" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB90" s="1" t="inlineStr">
+      <c r="AB89" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics</t>
         </is>
       </c>
-      <c r="AC90" s="1" t="inlineStr">
+      <c r="AC89" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE90" s="1" t="inlineStr">
+      <c r="AE89" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF90" s="1" t="inlineStr">
+      <c r="AF89" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG90" s="1" t="inlineStr">
+      <c r="AG89" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH90" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="91" spans="1:34" customHeight="0">
-      <c r="A91" s="1">
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
         <v>142705</v>
       </c>
-      <c r="B91" s="1" t="inlineStr">
+      <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Réaliser la phase d'études d’une opération d’entretien, de réparation ou de renforcement de chaussées routières</t>
         </is>
       </c>
-      <c r="E91" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G91" s="1" t="inlineStr">
+      <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H91" s="1" t="inlineStr">
+      <c r="H90" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K91" s="1" t="inlineStr">
+      <c r="K90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L91" s="1" t="inlineStr">
+      <c r="L90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le renouvellement de votre patrimoine de chaussées routières est au cœur de vos préoccupations et vous souhaitez bénéficier d&amp;#039;une assistance complète dans cette démarche. Pour cela, vous cherchez un appui technique et une expertise dans le domaine des chaussées routières notamment pour réaliser la phase d&amp;#039;études d&amp;#039;une opération d&amp;#039;entretien, de réparation ou de renforcement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne sur ces études d&amp;#039;entretien et renforcement des chaussées routières en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins. Dans ce cadre nous mettons en œuvre des approches complémentaires, adaptées aux différentes phases d&amp;#039;étude :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Recueil des données historiques
  &lt;/li&gt;
  &lt;li&gt;
   Auscultation de la chaussée à l&amp;#039;aide d&amp;#039;appareil à grand rendement : mesures de déformation élastique, relevé de dégradations, radar...
  &lt;/li&gt;
  &lt;li&gt;
   Elaboration d&amp;#039;un diagnostic et modélisation de l&amp;#039;état de la chaussée
  &lt;/li&gt;
  &lt;li&gt;
   Etudes de solutions de réparation/renforcement en fonction des besoins exprimés par le gestionnaire (durée de vie, trafic poids lourds).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N91" s="1" t="inlineStr">
+      <c r="N90" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O91" s="1" t="inlineStr">
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S91" s="1" t="inlineStr">
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U91" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V91" s="1" t="inlineStr">
+      <c r="V90" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/etudes-entretien-renforcement-chaussees-routieres</t>
         </is>
       </c>
-      <c r="X91" s="1" t="inlineStr">
+      <c r="X90" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y91" s="1" t="inlineStr">
+      <c r="Y90" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z91" s="1" t="inlineStr">
+      <c r="Z90" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/09fa-realiser-la-phase-detudes-dune-operation-dent/</t>
         </is>
       </c>
-      <c r="AA91" s="1" t="inlineStr">
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC91" s="1" t="inlineStr">
+      <c r="AC90" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE91" s="1" t="inlineStr">
+      <c r="AE90" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF91" s="1" t="inlineStr">
+      <c r="AF90" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG91" s="1" t="inlineStr">
+      <c r="AG90" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH91" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="92" spans="1:34" customHeight="0">
-      <c r="A92" s="1">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
         <v>142704</v>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Connaître et visualiser votre patrimoine de voiries</t>
         </is>
       </c>
-      <c r="E92" s="1" t="inlineStr">
+      <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G92" s="1" t="inlineStr">
+      <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H92" s="1" t="inlineStr">
+      <c r="H91" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K92" s="1" t="inlineStr">
+      <c r="K91" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L92" s="1" t="inlineStr">
+      <c r="L91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La gestion optimale de votre patrimoine de voiries (routes, rails, voies cyclables) implique une connaissance fine et à jour de vos réseaux et équipements.
 &lt;/p&gt;
 &lt;p&gt;
  Fort de techniques d&amp;#039;imagerie routière permettant de visualiser les infrastructures au bureau en toute sécurité, le Cerema vous fournit un outil d&amp;#039;exploitation pour l&amp;#039;état des lieux de votre réseau. Il vous sera ainsi possible de préparer vos chantiers, réaliser des inventaires ou des études de sécurité (conformité par rapport à la réglementation).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous souhaitez disposer d&amp;#039;une vision complète, rapide et évolutive de vos réseaux ?
  &lt;/li&gt;
  &lt;li&gt;
   Caractériser vos équipements, en garantissant sécurité des agents et continuité de service ?
  &lt;/li&gt;
  &lt;li&gt;
   Actualiser votre référentiel de repérage ?
  &lt;/li&gt;
  &lt;li&gt;
@@ -20464,173 +20236,173 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mise à jour de votre référentiel
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Certification des positions de repérage
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Outillage et accompagnement des gestionnaires via le logiciel d&amp;#039;exploitation d&amp;#039;images IREVE
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Mise à disposition du logiciel permettant des mesures automatiques de largeurs de voies, la détection automatique des gammes de panneaux, la détermination semi-automatique des hauteurs de panneaux et glissières, des mesures manuelles en 3 dimensions (linéaires et surfaciques), des relevés d&amp;#039;objets (signalisations verticale et horizontale, équipements, obstacles, dégradations)
 &lt;/p&gt;
 &lt;p&gt;
  Personnalisation de l&amp;#039;outil au regard de vos besoins et des spécificités de votre réseau
 &lt;/p&gt;
 &lt;p&gt;
  Formations : prise en main et approfondissement
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M92" s="1" t="inlineStr">
+      <c r="M91" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Ancenis-Saint-Géréon : Apport de l&amp;#039;imagerie au Plan Pluriannuel de Travaux de Maintenance de la Voirie.
  &lt;/li&gt;
  &lt;li&gt;
   Département de la Loire-Atlantique : Mise à jour du référentiel routier et collecte de données patrimoine dans le Système d&amp;#039;Informations Routières avec la base de données d&amp;#039;imagerie routière.
  &lt;/li&gt;
  &lt;li&gt;
   Direction (DIR) Interdépartementale des Routes Massif Central : Évaluation du patrimoine routier, grâce à l&amp;#039;imagerie routière, afin de prioriser les interventions et répartir les budgets d&amp;#039;entretien annuels.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N92" s="1" t="inlineStr">
+      <c r="N91" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O92" s="1" t="inlineStr">
+      <c r="O91" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S92" s="1" t="inlineStr">
+      <c r="S91" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U92" s="1" t="inlineStr">
+      <c r="U91" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V92" s="1" t="inlineStr">
+      <c r="V91" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/connaitre-visualiser-votre-patrimoine-voiries</t>
         </is>
       </c>
-      <c r="X92" s="1" t="inlineStr">
+      <c r="X91" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y92" s="1" t="inlineStr">
+      <c r="Y91" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z92" s="1" t="inlineStr">
+      <c r="Z91" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a6b0-connaitre-et-visualiser-votre-patrimoine-de-v/</t>
         </is>
       </c>
-      <c r="AA92" s="1" t="inlineStr">
+      <c r="AA91" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC92" s="1" t="inlineStr">
+      <c r="AC91" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE92" s="1" t="inlineStr">
+      <c r="AE91" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF92" s="1" t="inlineStr">
+      <c r="AF91" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG92" s="1" t="inlineStr">
+      <c r="AG91" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH92" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="93" spans="1:34" customHeight="0">
-      <c r="A93" s="1">
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
         <v>142703</v>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Mettre en place des réseaux de télécommunication et des systèmes de vidéoprotections</t>
         </is>
       </c>
-      <c r="E93" s="1" t="inlineStr">
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G93" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H93" s="1" t="inlineStr">
+      <c r="H92" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
+      <c r="K92" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L93" s="1" t="inlineStr">
+      <c r="L92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous désirez développer vos systèmes d&amp;#039;information relatifs aux réseaux routiers et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner. Pour cela, vous cherchez un appui technique et une expertise pointue pour mettre en place de réseaux de télécommunications, et de systèmes de vidéoprotections en veillant à leur sécurisation notamment informatique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne en vous apportant des réponses sur-mesure, souples et adaptées à vos besoins :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études d&amp;#039;architecture, de sécurisation ou d&amp;#039;évolution de réseaux haut-débit plus particulièrement à destination des gestionnaires de réseaux de transports
  &lt;/li&gt;
  &lt;li&gt;
   Assistance technique aux maîtres d&amp;#039;ouvrage pour le déploiement et la configuration de réseaux, serveurs, d&amp;#039;outils de pilotage, de connexions d&amp;#039;équipements, de systèmes numériques de vidéoprotection
  &lt;/li&gt;
@@ -20643,294 +20415,294 @@
  &lt;li&gt;
   Qualification et tests d&amp;#039;équipement réseaux, informatiques et vidéos.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les modalités d&amp;#039;intervention
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réalisation des études préalables et d&amp;#039;avant-projets
  &lt;/li&gt;
  &lt;li&gt;
   Assistance technique du service assurant la maîtrise d&amp;#039;ouvrage des installations réseaux (élaboration du cahier des charges, analyse technique des offres, suivi de l&amp;#039;exécution technique de la prestation)
  &lt;/li&gt;
  &lt;li&gt;
   Audits ou expertises techniques des systèmes d&amp;#039;information et réseaux
  &lt;/li&gt;
  &lt;li&gt;
   Formation sur les réseaux, la sécurité informatique et la vidéoprotection.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N93" s="1" t="inlineStr">
+      <c r="N92" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Connaissance de la mobilité
 Sécurité</t>
         </is>
       </c>
-      <c r="O93" s="1" t="inlineStr">
+      <c r="O92" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S93" s="1" t="inlineStr">
+      <c r="S92" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U93" s="1" t="inlineStr">
+      <c r="U92" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V93" s="1" t="inlineStr">
+      <c r="V92" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/mettre-place-reseaux-telecommunication-systemes-video</t>
         </is>
       </c>
-      <c r="X93" s="1" t="inlineStr">
+      <c r="X92" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y93" s="1" t="inlineStr">
+      <c r="Y92" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z93" s="1" t="inlineStr">
+      <c r="Z92" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b9d-mettre-en-place-des-reseaux-de-telecommunicat/</t>
         </is>
       </c>
-      <c r="AA93" s="1" t="inlineStr">
+      <c r="AA92" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB93" s="1" t="inlineStr">
+      <c r="AB92" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un système de vidéo-protection</t>
         </is>
       </c>
-      <c r="AC93" s="1" t="inlineStr">
+      <c r="AC92" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE93" s="1" t="inlineStr">
+      <c r="AE92" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF93" s="1" t="inlineStr">
+      <c r="AF92" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG93" s="1" t="inlineStr">
+      <c r="AG92" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH93" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="94" spans="1:34" customHeight="0">
-      <c r="A94" s="1">
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
         <v>142702</v>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Organiser une logistique durable dans le développement de vos "circuits courts"</t>
         </is>
       </c>
-      <c r="E94" s="1" t="inlineStr">
+      <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G94" s="1" t="inlineStr">
+      <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H94" s="1" t="inlineStr">
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K94" s="1" t="inlineStr">
+      <c r="K93" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L94" s="1" t="inlineStr">
+      <c r="L93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les acteurs du monde agricole sont confrontés à une demande de plus en plus importante de circuits d&amp;#039;approvisionnement alimentaires plus durables, mobilisant davantage les filières locales et la valorisant avec les agriculteurs. Pourtant, la réduction des distances géographiques et relationnelles entre le consommateur et le producteur sont de plus en plus pénalisantes pour ceux qui s&amp;#039;y engagent, notamment par rapport aux filières longues. De plus, le bilan environnemental des circuits courts soulève des interrogations dans la mesure où la multiplicité des trajets de livraison effectués en petits véhicules, rarement complets, peut s&amp;#039;avérer dans certains cas plus néfastes que les transports effectués de manière massifiée par des intermédiaires (grossistes, distributeurs).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema a développé une méthodologie et des outils qui permettent d&amp;#039;accompagner les porteurs de projets de développement des circuits courts dans la conception d&amp;#039;organisations logistiques plus durable. Elle s&amp;#039;appuie notamment sur un outil d&amp;#039;évaluation de la performance économique et environnementale de ces organisations logistiques. L&amp;#039;offre porte sur de l&amp;#039;assistance à l&amp;#039;optimisation de l&amp;#039;organisation logistique. Elle peut prendre la forme de formation à la méthodologie et à l&amp;#039;usage de l&amp;#039;outil d&amp;#039;évaluation des coûts d&amp;#039;exploitation et des coûts environnementaux. Ce peut être une formation directe mais aussi une formation de formateurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N94" s="1" t="inlineStr">
+      <c r="N93" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 Attractivité économique
 Appui méthodologique
 Logistique urbaine</t>
         </is>
       </c>
-      <c r="O94" s="1" t="inlineStr">
+      <c r="O93" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S94" s="1" t="inlineStr">
+      <c r="S93" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U94" s="1" t="inlineStr">
+      <c r="U93" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V94" s="1" t="inlineStr">
+      <c r="V93" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/organiser-logistique-durable-developpement-vos-circuits</t>
         </is>
       </c>
-      <c r="X94" s="1" t="inlineStr">
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y94" s="1" t="inlineStr">
+      <c r="Y93" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z94" s="1" t="inlineStr">
+      <c r="Z93" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/faff-organiser-une-logistique-durable-dans-le-deve/</t>
         </is>
       </c>
-      <c r="AA94" s="1" t="inlineStr">
+      <c r="AA93" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC94" s="1" t="inlineStr">
+      <c r="AC93" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE94" s="1" t="inlineStr">
+      <c r="AE93" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF94" s="1" t="inlineStr">
+      <c r="AF93" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG94" s="1" t="inlineStr">
+      <c r="AG93" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH94" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="95" spans="1:34" customHeight="0">
-      <c r="A95" s="1">
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
         <v>142701</v>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Réaliser une Enquête Mobilité Certifiée Cerema (EMC²) sur votre territoire</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
+      <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G95" s="1" t="inlineStr">
+      <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H95" s="1" t="inlineStr">
+      <c r="H94" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K95" s="1" t="inlineStr">
+      <c r="K94" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L95" s="1" t="inlineStr">
+      <c r="L94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité, enjeu incontournable du territoire, se construit et s&amp;#039;organise à partir de données fiables.
 &lt;/p&gt;
 &lt;p&gt;
  Les Enquêtes Mobilité Certifiées Cerema (EMC2) permettent de comprendre les déplacements des résidents pour élaborer des stratégies territoriales adaptées. Ce dispositif d&amp;#039;enquête s&amp;#039;adresse aux territoires de plus de 40 000 habitants et peut-être subventionné par l&amp;#039;État.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous souhaitez mieux connaître les pratiques et besoins de déplacements sur votre territoire ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous recherchez un outil d&amp;#039;aide à la décision pour élaborer vos politiques de mobilité ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous voulez mesurer les évolutions des comportements de mobilité pour évaluer les politiques menées ?
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -20985,179 +20757,179 @@
 &lt;p&gt;
  Piloter la phase de recueil de données auprès des ménages
 &lt;/p&gt;
 &lt;p&gt;
  Garantir qualité et cohérence des données
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer à l&amp;#039;appropriation de l&amp;#039;enquête :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Préparer l&amp;#039;exploitation des données
 &lt;/p&gt;
 &lt;p&gt;
  Enrichir les fichiers (dont diagnostic énergie-émissions des mobilités - DEEM)
 &lt;/p&gt;
 &lt;p&gt;
  Effectuer les premiers traitements
 &lt;/p&gt;
 &lt;p&gt;
  Réaliser des analyses complémentaires pour nourrir l&amp;#039;élaboration des politiques publiques (modélisation, planification, évaluation).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M95" s="1" t="inlineStr">
+      <c r="M94" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saint-Etienne Métropole : Réalisation d&amp;#039;une EMC2 sur le périmètre de Saint-Étienne/Loire Sud/Pilat
  &lt;/li&gt;
  &lt;li&gt;
   Rennes Métropole : Réalisation d&amp;#039;une EMC2 sur le périmètre de Rennes Métropole
  &lt;/li&gt;
  &lt;li&gt;
   Métropole européenne de Lille : Réalisation d&amp;#039;une enquête &amp;#34;Fréquence &amp;#43;&amp;#34; sur le périmètre de la Métropole européenne de Lille.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N95" s="1" t="inlineStr">
+      <c r="N94" s="1" t="inlineStr">
         <is>
           <t>Accès aux services
 Cohésion sociale et inclusion
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O95" s="1" t="inlineStr">
+      <c r="O94" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S95" s="1" t="inlineStr">
+      <c r="S94" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U95" s="1" t="inlineStr">
+      <c r="U94" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V95" s="1" t="inlineStr">
+      <c r="V94" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/realiser-enquete-mobilite-certifiee-cerema-emc2-votre</t>
         </is>
       </c>
-      <c r="X95" s="1" t="inlineStr">
+      <c r="X94" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y95" s="1" t="inlineStr">
+      <c r="Y94" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z95" s="1" t="inlineStr">
+      <c r="Z94" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3daf-realiser-une-enquete-mobilite-certifiee-cerem/</t>
         </is>
       </c>
-      <c r="AA95" s="1" t="inlineStr">
+      <c r="AA94" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC95" s="1" t="inlineStr">
+      <c r="AC94" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE95" s="1" t="inlineStr">
+      <c r="AE94" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF95" s="1" t="inlineStr">
+      <c r="AF94" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG95" s="1" t="inlineStr">
+      <c r="AG94" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH95" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="96" spans="1:34" customHeight="0">
-      <c r="A96" s="1">
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
         <v>142700</v>
       </c>
-      <c r="B96" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Développer l’intermodalité sur votre territoire par l’aménagement de Pôles d’Echanges Multimodaux (PEM)</t>
         </is>
       </c>
-      <c r="E96" s="1" t="inlineStr">
+      <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G96" s="1" t="inlineStr">
+      <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Région</t>
         </is>
       </c>
-      <c r="H96" s="1" t="inlineStr">
+      <c r="H95" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K96" s="1" t="inlineStr">
+      <c r="K95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L96" s="1" t="inlineStr">
+      <c r="L95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Organiser la multimodalité au cœur des villes ou diversifier l&amp;#039;offre de mobilité des territoires peu denses nécessite l&amp;#039;aménagement de Pôles d&amp;#039;Échanges Multimodaux (PEM), dont le rôle est de mieux connecter les différentes offres de mobilité.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour développer cet outil-clé des politiques d&amp;#039;intermodalité et d&amp;#039;urbanisme.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous souhaitez définir une politique de développement ou de remise à niveau de PEM ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous projetez de créer ou d&amp;#039;adapter un PEM ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous avez besoin d&amp;#039;une expertise (en matière de rabattements, usages, aménagements), ou d&amp;#039;une assistance à l&amp;#039;expérimentation ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous ambitionnez une montée en compétences de vos équipes sur les PEM et l&amp;#039;intermodalité ?
@@ -21225,185 +20997,185 @@
 &lt;/p&gt;
 &lt;p&gt;
  Evaluation d&amp;#039;expérimentations
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Concevoir des aménagements détaillés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pôles connectés aux autoroutes
 &lt;/p&gt;
 &lt;p&gt;
  Expertises thématiques : sécurité des déplacements, parkings relais et gares routières, accessibilité PMR, signalétique
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Monter en compétences
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Formations sur-mesures incluant apports méthodologiques, retours d&amp;#039;expériences, visites de sites, ateliers d&amp;#039;échanges, mises en situation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M96" s="1" t="inlineStr">
+      <c r="M95" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Saint Brieuc Agglomération : Définition des usages et besoins en signalétique d&amp;#039;un PEM (à partir d&amp;#039;observations usagers, entretiens, focus groupes et parcours commentés)
  &lt;/li&gt;
  &lt;li&gt;
   Syndicat Mixte de Transports de l&amp;#039;Aire Métropolitaine Lyonnaise : Production d&amp;#039;un « état de l&amp;#039;art » des politiques territoriales de Parcs Relais et d&amp;#039;amélioration des rabattements sur les gares
  &lt;/li&gt;
  &lt;li&gt;
   Métropole d&amp;#039;Aix Marseille Provence : Assistance à l&amp;#039;élaboration du programme des PEM, et réalisation des études de conception de stations sur autoroutes.
  &lt;/li&gt;
  &lt;li&gt;
   SNCF – Direction des Gares Île-de-France : Formalisation d&amp;#039;un diagnostic exploratoire et identification d&amp;#039;actions innovantes pour améliorer l&amp;#039;insertion urbaine et l&amp;#039;ancrage territorial de la gare de Fontainebleau Avon.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N96" s="1" t="inlineStr">
+      <c r="N95" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Accessibilité
 Appui méthodologique
 Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Sécurité</t>
         </is>
       </c>
-      <c r="O96" s="1" t="inlineStr">
+      <c r="O95" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S96" s="1" t="inlineStr">
+      <c r="S95" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U96" s="1" t="inlineStr">
+      <c r="U95" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V96" s="1" t="inlineStr">
+      <c r="V95" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/developper-intermodalite-votre-territoire-amenagement-poles</t>
         </is>
       </c>
-      <c r="X96" s="1" t="inlineStr">
+      <c r="X95" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
+      <c r="Y95" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z96" s="1" t="inlineStr">
+      <c r="Z95" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ac41-developper-lintermodalite-sur-votre-territoir/</t>
         </is>
       </c>
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="AA95" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC96" s="1" t="inlineStr">
+      <c r="AC95" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE96" s="1" t="inlineStr">
+      <c r="AE95" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF96" s="1" t="inlineStr">
+      <c r="AF95" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG96" s="1" t="inlineStr">
+      <c r="AG95" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH96" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="97" spans="1:34" customHeight="0">
-      <c r="A97" s="1">
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
         <v>142698</v>
       </c>
-      <c r="B97" s="1" t="inlineStr">
+      <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Évaluer et atténuer la vulnérabilité sismique de votre patrimoine d'ouvrages d'art</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
+      <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G97" s="1" t="inlineStr">
+      <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H97" s="1" t="inlineStr">
+      <c r="H96" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K97" s="1" t="inlineStr">
+      <c r="K96" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L97" s="1" t="inlineStr">
+      <c r="L96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cadre national d&amp;#039;Actions pour la Prévention du Risque Sismique (CAPRiS) appelle les gestionnaires territoriaux à réduire la vulnérabilité de leur patrimoine, seul levier pour atténuer l&amp;#039;impact du risque sismique.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;évaluation, suivie d&amp;#039;opérations ciblées de réduction de cette vulnérabilité, améliore la résilience de vos infrastructures vis-à-vis de l&amp;#039;aléa sismique, tout en en maîtrisant le coût.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour prioriser les ouvrages à diagnostiquer, définir et mettre en œuvre des techniques de renforcement adaptées aux enjeux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Comment évaluer le niveau d&amp;#039;exposition et de vulnérabilité de vos ouvrages vis-à-vis de l&amp;#039;aléa sismique ?
  &lt;/li&gt;
  &lt;li&gt;
   Quels ouvrages diagnostiquer et renforcer en priorité ?
  &lt;/li&gt;
  &lt;li&gt;
   Quel niveau de performance viser et à quel coût ?
@@ -21477,359 +21249,359 @@
  &lt;li&gt;
   Une expertise neutre et indépendante reconnue nationalement (dont Commission de Normalisation ParaSismique, Association Française de Génie ParaSismique) et internationalement (dont Commission Européenne de Normalisation)
  &lt;/li&gt;
  &lt;li&gt;
   Des compétences pluridisciplinaires : modélisation et calcul dynamique des structures, géotechnique parasismique, sismologie, caractérisation dynamique des ouvrages et des sols par méthodes instrumentales
  &lt;/li&gt;
  &lt;li&gt;
   Une participation active à l&amp;#039;élaboration des normes et règles parasismiques européennes et nationales
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Un réseau d&amp;#039;expert OA territorialisé assurant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un relais au plus près de votre patrimoine
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;animation de la profession (clubs métiers)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M97" s="1" t="inlineStr">
+      <c r="M96" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Métropole Nice Côte d&amp;#039;Azur et Conseil Départemental des Alpes-Maritimes
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Évaluation de la tenue au séisme des ouvrages d&amp;#039;art essentiels à la gestion de crise pour la métropole de Nice et le conseil départemental 06
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    ESCOTA et VINCI Autoroutes
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 Assistance à Maîtrise d&amp;#039;Ouvrage pour l&amp;#039;évaluation du risque sismique sur un itinéraire prioritaire d&amp;#039;accès des secours à Nice
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Conseil Départemental de Loire Atlantique
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 Diagnostic de vulnérabilité sismique du Pont de Saint-Nazaire</t>
         </is>
       </c>
-      <c r="N97" s="1" t="inlineStr">
+      <c r="N96" s="1" t="inlineStr">
         <is>
           <t>Risques naturels
 Equipement public
 Bâtiments et construction
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O97" s="1" t="inlineStr">
+      <c r="O96" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S97" s="1" t="inlineStr">
+      <c r="S96" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T97" s="1" t="inlineStr">
+      <c r="T96" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U97" s="1" t="inlineStr">
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V97" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/evaluer-attenuer-vulnerabilite-sismique-votre-patrimoine</t>
         </is>
       </c>
-      <c r="X97" s="1" t="inlineStr">
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y97" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z97" s="1" t="inlineStr">
+      <c r="Z96" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c14d-evaluer-et-attenuer-la-vulnerabilite-sismique/</t>
         </is>
       </c>
-      <c r="AA97" s="1" t="inlineStr">
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC97" s="1" t="inlineStr">
+      <c r="AC96" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE97" s="1" t="inlineStr">
+      <c r="AE96" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF97" s="1" t="inlineStr">
+      <c r="AF96" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG97" s="1" t="inlineStr">
+      <c r="AG96" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH97" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="98" spans="1:34" customHeight="0">
-      <c r="A98" s="1">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
         <v>142697</v>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Caractériser et évaluer les risques d’effets induits des vibrations environnementales</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
+      <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G98" s="1" t="inlineStr">
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H98" s="1" t="inlineStr">
+      <c r="H97" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K98" s="1" t="inlineStr">
+      <c r="K97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L98" s="1" t="inlineStr">
+      <c r="L97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous désirez prendre en compte les phénomènes vibratoires dans vos nouveaux projets d&amp;#039;aménagement allant de la création à la rénovation en passant par l&amp;#039;entretien et vous souhaitez bénéficier d&amp;#039;une assistance pour vous accompagner.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour cela, vous cherchez un appui technique et une expertise pointue capable d&amp;#039;intervenir sur un projet de petite ou grande envergure pour caractériser et évaluer les risques d&amp;#039;effets induits des vibrations environnementales.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La réponse du Cerema :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema intervient sur des actions méthodologiques et de recherche relatives à l&amp;#039;étude des vibrations environnementales. Il vous permet d&amp;#039;obtenir une offre complète de la phase d&amp;#039;étude au dimensionnement en intégrant la maîtrise du risque, de suivi et de contrôle des travaux et d&amp;#039;expertise :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etudes de risques vibratoires et vulnérabilité des récepteurs ;
  &lt;/li&gt;
  &lt;li&gt;
   Etudes de dimensionnement des travaux en fonction des contraintes vibratoires ;
  &lt;/li&gt;
  &lt;li&gt;
   Rédaction de cahier des charges et prescriptions pour maîtriser les vibrations ;
  &lt;/li&gt;
  &lt;li&gt;
   Rédaction de documents méthodologiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Rapports d&amp;#039;expertise suite à plaintes / expert en qualité de sapiteur auprès d&amp;#039;experts judiciaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Suivi et contrôle des vibrations dans les chantiers ;
  &lt;/li&gt;
  &lt;li&gt;
   AMO auprès des maîtres d&amp;#039;ouvrages publics ou privés.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N98" s="1" t="inlineStr">
+      <c r="N97" s="1" t="inlineStr">
         <is>
           <t>Risques naturels
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O98" s="1" t="inlineStr">
+      <c r="O97" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S98" s="1" t="inlineStr">
+      <c r="S97" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T98" s="1" t="inlineStr">
+      <c r="T97" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U98" s="1" t="inlineStr">
+      <c r="U97" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V98" s="1" t="inlineStr">
+      <c r="V97" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/caracteriser-evaluer-risques-effets-induits-vibrations</t>
         </is>
       </c>
-      <c r="X98" s="1" t="inlineStr">
+      <c r="X97" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y98" s="1" t="inlineStr">
+      <c r="Y97" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z98" s="1" t="inlineStr">
+      <c r="Z97" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7336-caracteriser-et-evaluer-les-risques-deffets-i/</t>
         </is>
       </c>
-      <c r="AA98" s="1" t="inlineStr">
+      <c r="AA97" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC98" s="1" t="inlineStr">
+      <c r="AC97" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE98" s="1" t="inlineStr">
+      <c r="AE97" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF98" s="1" t="inlineStr">
+      <c r="AF97" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG98" s="1" t="inlineStr">
+      <c r="AG97" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH98" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="99" spans="1:34" customHeight="0">
-      <c r="A99" s="1">
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
         <v>142696</v>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Optimiser la gestion patrimoniale de vos ouvrages portuaires et fluviaux</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G99" s="1" t="inlineStr">
+      <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H99" s="1" t="inlineStr">
+      <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
+      <c r="K98" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L99" s="1" t="inlineStr">
+      <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;histoire et la complexité de votre patrimoine d&amp;#039;ouvrages ne vous permet pas d&amp;#039;en connaître précisément l&amp;#039;étendue et l&amp;#039;état ?
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne pour garantir la sécurité, la pérennité, les possibilités d&amp;#039;évolution de vos ouvrages et la disponibilité de vos installations stratégiques.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous souhaitez élaborer une stratégie de gestion de votre patrimoine centrée sur vos enjeux ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous voulez recenser et évaluer l&amp;#039;état et la fonctionnalité de vos ouvrages ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous souhaitez disposer d&amp;#039;un programme de surveillance et de maintenance de vos ouvrages ?
  &lt;/li&gt;
  &lt;li&gt;
   Vous avez besoin d&amp;#039;outils et de méthodes pour mener à bien un projet de maintenance ou de réparation ?
@@ -21873,372 +21645,372 @@
   Vous accompagner
  &lt;/li&gt;
  &lt;li&gt;
   Définition d&amp;#039;une stratégie de maintenance et de réparation, garante de la sécurité des usagers et ouvrages , ainsi que de l&amp;#039;exploitation actuelle et future des ouvrages.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Vous assister dans votre rôle de Maître d&amp;#039;Ouvrage :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Rédaction du cahier des charges, des diagnostics et investigations à mener ;
  &lt;/li&gt;
  &lt;li&gt;
   Contrôle du dossier de diagnostic ;
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration de préconisations de réparations et spécifications techniques associées ;
  &lt;/li&gt;
  &lt;li&gt;
   Analyse des offres techniques.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M99" s="1" t="inlineStr">
+      <c r="M98" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Région Bretagne
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Audit de déploiement de la méthode VSC sur les ports de Brest, Saint-Malo et Lorient à chaque étape de la démarche, déploiement effectué par un tiers.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Port de Dunkerque
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Assistance à la maîtrise d&amp;#039;ouvrage pour le déploiement méthodologique de la démarche VSC dédiée à la maintenance des infrastructures portuaires.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Côtes d&amp;#039;Armor, le Département
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Faisabilité d&amp;#039;une méthode de gestion pour les ports du département des Côtes d&amp;#039;Armor (évaluation stratégique et technique, surveillance, maintenance).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N99" s="1" t="inlineStr">
+      <c r="N98" s="1" t="inlineStr">
         <is>
           <t>Appui méthodologique
 Connaissance de la mobilité
 Mers et océans
 Mobilité fluviale</t>
         </is>
       </c>
-      <c r="O99" s="1" t="inlineStr">
+      <c r="O98" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S99" s="1" t="inlineStr">
+      <c r="S98" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T99" s="1" t="inlineStr">
+      <c r="T98" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U99" s="1" t="inlineStr">
+      <c r="U98" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V99" s="1" t="inlineStr">
+      <c r="V98" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/optimiser-gestion-patrimoniale-vos-ouvrages-portuaires</t>
         </is>
       </c>
-      <c r="X99" s="1" t="inlineStr">
+      <c r="X98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2e27-optimiser-la-gestion-patrimoniale-de-vos-ouvr/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>142695</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Gérer les sédiments de dragage fluviaux et marins</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes gestionnaire d&amp;#039;un port maritime ou de cours d&amp;#039;eau naturels ou artificiels et vous souhaitez définir une stratégie de dragage et promouvoir les filières de valorisation des sédiments.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Confronté à la nécessité de draguer les fonds pour garantir les conditions de navigabilité ou prévenir les inondations, vous souhaitez faire les meilleurs choix en matière de technique de dragage et de gestion des sédiments, à terre, en mer ou en rivière.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conscient de la rareté des ressources naturelles et des coûts des filières d&amp;#039;élimination en stockage des sédiments, vous souhaitez développer les filières de valorisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne aux différentes étapes de votre démarche en vous fournissant une expertise, adaptée à vos besoins en intervenant notamment pour :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - La stratégie de dragage :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prélever et caractériser chimiquement et mécaniquement les sédiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller dans le choix de la technique et de la période de dragage conformément à la réglementation et selon les conditions du milieu ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller dans les techniques de suivi de leurs impacts ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Eclairer sur les dispositifs techniques et réglementaires actuels, de l&amp;#039;opération de dragage à la gestion des sédiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la concertation liée aux lieux de dragage et à leur évacuation et/ou valorisation.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - La valorisation à terre des sédiments :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Identifier les filières de valorisation à terre des sédiments les plus adaptées à votre projet ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner la conception et la mise en œuvre de filières innovantes des phases expérimentales de laboratoire et de terrain à la réalisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promouvoir et développer les filières de valorisation à terre (par exemple en technique routière, travaux maritimes, ballastières, aménagement et construction, agricoles).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/gerer-sediments-dragage-fluviaux-marins</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y99" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z99" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/2e27-optimiser-la-gestion-patrimoniale-de-vos-ouvr/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/320c-gerer-les-sediments-de-dragage-fluviaux-et-ma/</t>
         </is>
       </c>
       <c r="AA99" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC99" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE99" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF99" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG99" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
       <c r="AH99" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:34" customHeight="0">
       <c r="A100" s="1">
-        <v>142695</v>
+        <v>142694</v>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Gérer les sédiments de dragage fluviaux et marins</t>
+          <t>Accompagner l’évaluation des besoins en logement dans les territoires avec OTELO</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
-        <is>
-[...171 lines deleted...]
-      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H101" s="1" t="inlineStr">
+      <c r="H100" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K101" s="1" t="inlineStr">
+      <c r="K100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L101" s="1" t="inlineStr">
+      <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;évaluation des besoins en logements est un sujet majeur pour tous les acteurs des politiques locales de l&amp;#039;habitat. Elle constitue en particulier un volet incontournable des démarches de PLH et PLUI-H. Face à une méthode complexe (guide méthodologique volumineux, 12 sources de données mobilisées, nombreux paramétrages et choix d&amp;#039;options possibles), l&amp;#039;appropriation de la méthode (hypothèses, articulation des étapes, limites, précautions d&amp;#039;utilisation), peut nécessiter un besoin d&amp;#039;accompagnement auquel le Cerema se propose de répondre.
 &lt;/p&gt;
 &lt;p&gt;
  Les acteurs en charge des politiques locales du logement, en particulier les collectivités territoriales, pourront trouver auprès du Cerema un accompagnement au déploiement de la méthode, afin de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   S&amp;#039;approprier de manière approfondie la méthodologie déployée par l&amp;#039;Etat (hypothèses, articulation des étapes, limites, précautions d&amp;#039;usages, nombreux paramétrages et choix d&amp;#039;options possibles, test de sensibilité, alternatives...),
  &lt;/li&gt;
  &lt;li&gt;
   Disposer d&amp;#039;éclairages sur les interprétations des résultats,
  &lt;/li&gt;
  &lt;li&gt;
   Tester par eux-mêmes différents scenarios de développement et évaluer leur impact sur leurs besoins en logements,
  &lt;/li&gt;
  &lt;li&gt;
   Pouvoir engager un dialogue constructif avec les services déconcentrés,
@@ -22264,166 +22036,166 @@
 &lt;ul&gt;
  &lt;li&gt;
   Des formations techniques pour maîtriser la méthodologie et apprendre à manipuler OTELO. La formation, composée de deux modules indicatifs ( module théorique sur la méthodologie d&amp;#039;évaluation des besoins en logements et module pratique sur l&amp;#039;outil OTELO), peut toutefois être adaptée en fonction des attentes.
  &lt;/li&gt;
  &lt;li&gt;
   Cette offre de formation est destinée aux techniciens et chargés d&amp;#039;études, ainsi qu&amp;#039;aux services d&amp;#039;ingénierie amenés à travailler sur l&amp;#039;évaluation des besoins en logements dans le cadre de documents de planification, d&amp;#039;études, ou de réflexions stratégiques au sein des collectivités territoriales, établissements publics fonciers, bailleurs sociaux, agences d&amp;#039;urbanisme, ADIL ou bureaux d&amp;#039;études.
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations d&amp;#039;accompagnement pour l&amp;#039;évaluation des besoins en logements : aide à la définition des paramétrages, remplacement éventuel de certaines données par défaut par des données locales jugées plus fiables ou plus riche (etc).
  &lt;/li&gt;
  &lt;li&gt;
   Des développements « premium » de l&amp;#039;outil OTELO  : création de modules complémentaires, développement d&amp;#039;une interface permettant d&amp;#039;évaluer le besoin sur des territoires « à façon » (EPCI, SCOT...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations de conseil pour aider les acteurs locaux à exploiter les résultats, comparer différents scénarios, analyser l&amp;#039;impact des différents paramètres ;
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations d&amp;#039;animation auprès des techniciens, élus et partenaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Des prestations d&amp;#039;études incluant des analyses en aval sur les conséquences en matière de politiques publiques locales de l&amp;#039;habitat et les documents de planification.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N101" s="1" t="inlineStr">
+      <c r="N100" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Jeunesse
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O101" s="1" t="inlineStr">
+      <c r="O100" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S101" s="1" t="inlineStr">
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U101" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V101" s="1" t="inlineStr">
+      <c r="V100" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/otelo-accompagner-evaluation-besoins-logement-territoires</t>
         </is>
       </c>
-      <c r="X101" s="1" t="inlineStr">
+      <c r="X100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y101" s="1" t="inlineStr">
+      <c r="Y100" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
-      <c r="Z101" s="1" t="inlineStr">
+      <c r="Z100" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3756-accompagner-levaluation-des-besoins-en-logeme/</t>
         </is>
       </c>
-      <c r="AA101" s="1" t="inlineStr">
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB101" s="1" t="inlineStr">
+      <c r="AB100" s="1" t="inlineStr">
         <is>
           <t>Création de logements sociaux</t>
         </is>
       </c>
-      <c r="AC101" s="1" t="inlineStr">
+      <c r="AC100" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="AE101" s="1" t="inlineStr">
+      <c r="AE100" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF101" s="1" t="inlineStr">
+      <c r="AF100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG101" s="1" t="inlineStr">
+      <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>09/06/2023</t>
         </is>
       </c>
-      <c r="AH101" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/05/2026</t>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="102" spans="1:34" customHeight="0">
-      <c r="A102" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
         <v>142693</v>
       </c>
-      <c r="B102" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Co-construire votre projet de territoire intelligent avec l'ensemble des parties prenantes</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
-      <c r="G102" s="1" t="inlineStr">
+      <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L102" s="1" t="inlineStr">
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Votre besoin :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La transformation numérique représente une révolution culturelle. Elle constitue également un enjeu politique majeur pour la transition écologique et solidaire de votre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  Le Cerema vous accompagne dans l&amp;#039;élaboration de votre projet de territoire intelligent, depuis l&amp;#039;identification des besoins collectifs jusqu&amp;#039;à la mise en place des solutions technologiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mettre le numérique au service de votre projet de territoire : par où commencer ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment choisir les solutions les plus adaptées ?
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement vers de nouvelles pratiques : comment réussir la conduite du changement ?
  &lt;/li&gt;
  &lt;li&gt;
   Comment rendre l&amp;#039;usage de la donnée pertinent pour favoriser la prise de décision ?
@@ -22463,164 +22235,392 @@
   Identification et priorisation de vos besoins
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Co-construction de la stratégie numérique au service du projet de territoire
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mobilisation des parties prenantes
  &lt;/li&gt;
  &lt;li&gt;
   Animation d&amp;#039;ateliers d&amp;#039;intelligence collective : vision partagée, grandes orientations
  &lt;/li&gt;
  &lt;li&gt;
   Formalisation du plan d&amp;#039;actions opérationnel (démarche itérative)
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des services et montée en compétence des agents
  &lt;/li&gt;
  &lt;li&gt;
   Appui à la rédaction des cahiers des charges pour le choix des solutions techniques adaptées
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M102" s="1" t="inlineStr">
+      <c r="M101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Grand Bassin de Bourg-en-Bresse
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un séminaire pour les élus : intégrer la transformation numérique dans le projet de territoire du Grand Bassin de Bourg-en-Bresse
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Espace public
 Voirie et réseaux
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Commerces et services
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Equipement public
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Médias et communication
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://www.cerema.fr/fr/activites/services/co-construire-votre-projet-territoire-intelligent-ensemble</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>08/06/2023</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>142692</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Engager une démarche de résilience sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable territorial, vous souhaitez engager vos services, les entreprises et les habitants autour d&amp;#039;une prise de conscience des vulnérabilités locales. Vous souhaitez anticiper collectivement toute forme de risques pour éviter les situations critiques et complexes. Vous souhaitez co-construire avec eux un plan d&amp;#039;actions pour agir et vous adapter en conséquence.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous cherchez une expertise de confiance qui vous permettra d&amp;#039;obtenir des résultats concrets : un territoire plus fort, plus solidaire, plus sobre, plus apte à se relever à moindre coût après des épisodes météorologiques atypiques, de fortes variations des marchés, des catastrophes naturelles, industrielles, financières, sanitaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema propose une offre intégrée d&amp;#039;accompagnement sur-mesure de vos projets en privilégiant les approches collectives :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic participatif et identification des priorités d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des vulnérabilités actuelles et futures, compréhension des inter-dépendances, approches prospectives, inspiration d&amp;#039;autres territoires...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de votre plan d&amp;#039;actions résilience avec l&amp;#039;outil « boussole de la résilience » du Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertises ponctuelles pour évaluer des dynamiques de résilience, enrichir des plans d&amp;#039;actions, recalibrer des projets en amont, intégrer ces questions dans les exercices budgétaires...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation à la résilience de votre territoire :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &amp;gt; format découverte de type séminaire « tout public » en une journée,
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;gt; format approfondissement pour les chefs de projet (formation / action pour définir et mettre en place le projet territorial) en deux jours.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Evaluation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Suivi de la démarche, évaluation de l&amp;#039;impact des mesures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Outil boussole de la résilience Cerema
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La boussole de la résilience est un outil proposant une série de leviers. Issu de l&amp;#039;expérience de terrain du Cerema, il permet de consolider ou d&amp;#039;évaluer votre plan d&amp;#039;actions.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Formation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ville de Paris (chefs de projets)
+ &lt;/li&gt;
+ &lt;li&gt;
+  DREAL ARA et PACA (chefs de projet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupe immobilier ASTRANCE (séminaire de découverte)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Assistance à la Maîtrise d&amp;#039;Ouvrage :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pôle d&amp;#039;Equilibre des Territoires Ruraux de Montluçon : stratégie de résilience globale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Département de la Nièvre : stratégie d&amp;#039;adaptation et de résilience climatique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Métropole de Lyon : accompagnement dans la dynamique de résilience des services, évaluation de politiques publiques et de projets, création d&amp;#039;une communauté d&amp;#039;acteurs de la résilience à l&amp;#039;échelle de la métropole
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Cohésion sociale et inclusion
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Risques naturels
+Biodiversité
+Equipement public
+Réhabilitation
+Accessibilité
+Emploi
+Appui méthodologique
+Mobilité pour tous
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/engager-demarche-resilience-votre-territoire</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y102" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z102" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/e9b1-co-construire-votre-projet-de-territoire-inte/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a9e3-engager-une-demarche-de-resilience-sur-votre-/</t>
         </is>
       </c>
       <c r="AA102" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC102" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE102" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF102" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG102" s="1" t="inlineStr">
         <is>
           <t>08/06/2023</t>
         </is>
       </c>
       <c r="AH102" s="1" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:34" customHeight="0">
       <c r="A103" s="1">
         <v>119944</v>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Comprendre et analyser pour agir sur les mobilités - Capamob</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Comprendre et analyser pour agir sur les mobilités - Capamob</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -22703,51 +22703,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC103" s="1" t="inlineStr">
         <is>
           <t>CEREMA</t>
         </is>
       </c>
       <c r="AE103" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF103" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG103" s="1" t="inlineStr">
         <is>
           <t>02/08/2022</t>
         </is>
       </c>
       <c r="AH103" s="1" t="inlineStr">
         <is>
-          <t>07/05/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:34" customHeight="0">
       <c r="A104" s="1">
         <v>101591</v>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'outils de gestion de projet de mobilité</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>France Mobilités</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Cerema
 ADEME
 Banque des Territoires
 Agence nationale de la cohésion des territoires (ANCT)
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
@@ -22843,51 +22843,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC104" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE104" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF104" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG104" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH104" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:34" customHeight="0">
       <c r="A105" s="1">
         <v>101592</v>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes
 France Mobilités</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Cerema
 ADEME
 Banque des Territoires
 Agence nationale de la cohésion des territoires (ANCT)
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
@@ -23079,51 +23079,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC105" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE105" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF105" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG105" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH105" s="1" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:34" customHeight="0">
       <c r="A106" s="1">
         <v>89471</v>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Débloquer des projets de revitalisation de friches - UrbanVitaliz</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Cerema
 Établissement Public Foncier des Hauts-de-France (EPF)
 Ministères de l'Aménagement du territoire et de la Transition écologique
 Agence nationale de la cohésion des territoires (ANCT)</t>
         </is>
       </c>
@@ -23310,48 +23310,48 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC106" s="1" t="inlineStr">
         <is>
           <t>UrbanVitaliz</t>
         </is>
       </c>
       <c r="AE106" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF106" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG106" s="1" t="inlineStr">
         <is>
           <t>24/03/2021</t>
         </is>
       </c>
       <c r="AH106" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>