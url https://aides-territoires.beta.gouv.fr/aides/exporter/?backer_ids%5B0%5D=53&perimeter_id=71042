--- v0 (2026-02-27)
+++ v1 (2026-04-25)
@@ -263,2061 +263,2061 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>165327</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Obtenir un paiement pour service environnementaux</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>AMI Paiement pour service environnementaux</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>70 % pour la phase d’émergence et pour la phase de déploiement du projet PSE, 80% pour la rémunération des services environnementaux rendus par les exploitations agricoles.</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de son 12e programme
+Sauvons l’eau 2025-2030, l’agence de l’eau a lancé le 1er juillet 2025 un appel
+à manifestation d’intérêt doté d’une enveloppe de 50 M€. Ce dispositif vise à
+déployer, sur des territoires volontaires, des paiements pour services
+environnementaux à destination des exploitations agricoles, de manière à
+initier, à l’échelle de leur système, la transition agroécologique et la mise
+en œuvre de changement de pratiques agricoles favorables à la gestion de la
+ressource en eau (qualité et sobriété), des milieux humides et de la
+biodiversité.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets PSE attendus devront concourir à 1 voire 2 des objectifs suivants :&lt;br /&gt;o    sobriété en eau,&lt;br /&gt;o    reconquête de la biodiversité,&lt;br /&gt;o    restauration de la qualité de l’eau,&lt;br /&gt;o    amélioration du fonctionnement des zones humides,&lt;br /&gt;o    amélioration de l’infiltration de l’eau dans les sols.&lt;br /&gt;Ces projets doivent être ambitieux pour la transition agroécologique et présenter à ce titre un certain nombre d’éléments qui seront traduits en critères d’éligibilité et de priorisation lors de la sélection des dossiers. Il est également attendu des territoires ayant déjà bénéficié d’une première expérimentation PSE un niveau d’ambition plus élevé.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau souterraine
+Sols
+Agriculture et agroalimentaire
+Biodiversité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>30/04/2027</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;voir conditions dans les fiches aides et dans les conditions générales&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Rhône-Méditerranée</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.eaurmc.fr/jcms/pro_131791/fr/appel-a-manifestation-d-interet-experimentation-de-paiements-pour-services-environnementaux-pse</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides.eaurmc.fr/Tsa/#/login</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;pse&amp;#64;eaurmc.fr &lt;br /&gt;ou &lt;br /&gt;- Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;- Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;- Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;- Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>nicolas.champseix@eaurmc.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/obtenir-un-paiement-pour-service-environnementaux/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Rhône Méditerranée Corse</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>04/07/2025</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>164918</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Accompagner le partage de l'eau et la sobriété</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Partage de l'eau et sobriété</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>Dans un contexte de tension croissante sur la ressource en eau sous l’effet du changement climatique, le soutien de l’agence de l’eau vise à accompagner la réduction des prélèvements et l’engagement, partout et pour tous, de pratiques ou usages plus sobres en eau, en application de l’objectif national de sobriété du Plan eau.&lt;br /&gt;
 &lt;br /&gt;
 Pour cela, l’agence soutient notamment la dynamique d’émergence ou de révision des projets de territoire pour la gestion de l’eau (PTGE), afin que le partage de l’eau et l’anticipation du changement climatique s’organisent dans le dialogue territorial et à une échelle cohérente d’un point de vue hydrographique ou hydrogéologique.&lt;br /&gt;
 &lt;br /&gt;
 En priorité, l’agence accompagne les territoires les plus en tension sur la ressource en eau, identifiés par les Schémas directeurs d’aménagement et de gestion des eaux (SDAGE).</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>Sobriété en eau des collectivités (réduction des fuites sur les infrastructures de distribution d&amp;#039;eau potable, actions sur la réduction de la consommation dans les bâtiments publics ou auprès des particuliers...)&lt;br /&gt;
 Sobriété en eau de l&amp;#039;agriculture&lt;br /&gt;
 Sobriété en eau des activités industrielles et économiques&lt;br /&gt;
 Partage de l&amp;#039;eau entre les usages&lt;br /&gt;
 Projets de substitution (stockage, transfert)&lt;br /&gt;
 Réutilisation des eaux usées traitées et des eaux grises&lt;br /&gt;
 Remise en état post-sinistre</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P2" s="0" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q2" s="0" t="inlineStr">
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128493/fr/partage-de-l-eau-et-sobriete</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/partage-de-leau-et-sobriete/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/02/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>164919</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Préserver les milieux aquatiques et leur biodiversité</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Milieux aquatiques et biodiversité</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>taux d'aide proportionné à l'ambition du projet au regard de ses bénéfices sur le fonctionnement du milieu</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>Pour assurer l’atteinte du bon état écologique des eaux et limiter l’érosion de la biodiversité sous l’effet conjoint des dégradations induites par les activités humaines et du changement climatique, l’agence de l’eau soutient les actions qui visent à restaurer ou préserver le bon fonctionnement de tous les milieux aquatiques, superficiels ou souterrains, humides et littoraux.&lt;br /&gt;
 &lt;br /&gt;
 L’opportunité des actions aidées par l’agence de l’eau est appréciée sur la base d’un diagnostic préalable à une échelle hydrographique cohérente, en priorité celle du bassin versant.</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>Restauration des milieux aquatiques et humides dégradés&lt;br /&gt;
 Continuité écologique des cours d&amp;#039;eau&lt;br /&gt;
 Préservation des milieux aquatiques et humides&lt;br /&gt;
 Reconquête de la biodiversité&lt;br /&gt;
 Actions en faveur du milieu marin méditerranéen&lt;br /&gt;
  Stratégies territoriales sur les milieux aquatiques, milieux humides et milieux marins&lt;br /&gt;
 Mesures hydrologiques d’atténuation de l’impact des ouvrages hydroélectriques&lt;br /&gt;
 Remise en état post-sinistre</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q3" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128693/fr/milieux-aquatiques-et-biodiversite</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/milieux-aquatiques-et-biodiversite/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/02/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>164920</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Promouvoir une gestion durable des services d'assainissement</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Assainissement</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J4" s="1" t="inlineStr">
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>70% dans les territoires au titre de la solidarité uniquement (FRR ou ZRR à titre transitoire jusqu'en 2027)</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;agence de l’eau soutient la réduction des pollutions domestiques en promouvant une gestion durable des services d&amp;#039;assainissement.&lt;br /&gt;
 &lt;br /&gt;
 Elle accompagne les collectivités dans l&amp;#039;amélioration de leurs infrastructures, notamment par la réhabilitation des stations de traitement des eaux usées et l&amp;#039;optimisation des réseaux d&amp;#039;assainissement. Des actions ciblées visent à réduire l&amp;#039;impact environnemental des systèmes d&amp;#039;assainissement, en intégrant des solutions innovantes pour l&amp;#039;adaptation au changement climatique, comme la réutilisation des eaux usées traitées ou la récupération d’énergie. L&amp;#039;agence encourage également une gestion globale des eaux pluviales en promouvant la déconnexion et infiltration des eaux pluviales et des projets de recherche sur des enjeux émergents, tout en luttant contre la pollution par les plastiques.</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>Stations de traitement des eaux usées&lt;br /&gt;
 Réseaux d&amp;#039;assainissement&lt;br /&gt;
 Gestion des boues des stations de traitement des eaux usées&lt;br /&gt;
 Réutilisation des eaux usées traitées et des eaux grises&lt;br /&gt;
 Gestion intégrée des eaux pluviales en zone urbaine&lt;br /&gt;
 Gestion durable des services publics d’eau et d’assainissement&lt;br /&gt;
 Démarches territoriales de réduction des substances dangereuses&lt;br /&gt;
 Remise en état post-sinistre</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q4" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128701/fr/aides-a-l-assainissement</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/assainissement/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>164921</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Réduire les pollutions agricoles</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Agriculture</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Recherche
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
         <is>
           <t>conditions et taux dans la limite de l'encadrement européen des aides pour les activités économiques</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;agence de l’eau aide la réduction des pollutions agricoles, en priorité sur les aires d’alimentation des captages prioritaires et ressources stratégiques, en soutenant des pratiques visant à diminuer l&amp;#039;utilisation de pesticides et d&amp;#039;engrais, afin de protéger la qualité des eaux.&lt;br /&gt;
 &lt;br /&gt;
 Elle accompagne notamment la conversion à l&amp;#039;agriculture biologique. L’agence soutient également les agriculteurs dans leurs projets d’économie d’eau pour agir en faveur de la sobriété en eau. Elle aide les projets de filières favorables aux ressources en eau et à la biodiversité, et l&amp;#039;animation de groupes d&amp;#039;agriculteurs en transition vers l&amp;#039;agro-écologie. De plus, elle soutient des projets expérimentaux pour réduire significativement l’utilisation des intrants et les prélèvements en eau. Ces actions contribuent à la restauration de la qualité des eaux, à la préservation de la biodiversité et à l&amp;#039;adaptation au changement climatique.</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>Expérimentation agricole&lt;br /&gt;
 Filières agricoles favorables à la ressource en eau, aux zones humides et à la biodiversité&lt;br /&gt;
 Groupes d’agriculteurs en transition vers l’agroécologie&lt;br /&gt;
 Aides agricoles en lien avec le dispositif de la PAC&lt;br /&gt;
 Paiements pour services environnementaux&lt;br /&gt;
 Remise en état post-sinistre&lt;br /&gt;
 Sobriété en eau de l&amp;#039;agriculture&lt;br /&gt;
 Démarches territoriales de réduction des substances dangereuses</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Voir conditions dans les fiches aides et dans les conditions générales&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128694/fr/agriculture</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W6" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/agriculture/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>164922</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Agir en faveur de la réduction des pollutions industrielles</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Industries et autres activités économiques</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>conditions et taux dans la limite de l'encadrement européen des aides pour les activités économiques</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;agence de l’eau agit en faveur de la réduction des pollutions industrielles en soutenant les acteurs économiques dans leurs projets visant à diminuer les émissions de micropolluants et de macropolluants.&lt;br /&gt;
 &lt;br /&gt;
 Elle cible en priorité les actions identifiées par le programme de mesures du SDAGE pour améliorer l&amp;#039;état des milieux, en accompagnant les travaux de réduction de la pollution à la source. Les industriels et acteurs économiques sont également accompagnés dans leurs projets d’économie d’eau pour agir en faveur de la sobriété en eau.&lt;br /&gt;
 &lt;br /&gt;
 L&amp;#039;agence soutient également des initiatives collectives pour réduire les émissions dispersées de micropolluants, mais aussi les économies d’eau, au sein de filières professionnelles, tout en soutenant la recherche et le développement de solutions innovantes pour une meilleure gestion des pollutions et une réduction des consommations d’eau.</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>Réduction des pollutions de nature industrielle&lt;br /&gt;
 Opérations groupées sectorielles (réduction des pollutions, réduction des consommations d&amp;#039;eau)&lt;br /&gt;
 Sobriété en eau des activités industrielles et économiques&lt;br /&gt;
 Démarches territoriales de réduction des substances dangereuses&lt;br /&gt;
 Remise en état post-sinistre</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Industrie</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q6" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128695/fr/industries-et-autres-activites-economiques</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/industries-et-autres-activites-economiques/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>164923</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Soutenir la gestion durable et l’alimentation en eau potable</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Alimentation en eau potable</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I8" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J7" s="1" t="inlineStr">
+      <c r="J8" s="1" t="inlineStr">
         <is>
           <t>70% dans les territoires au titre de la solidarité uniquement (FRR ou ZRR à titre transitoire jusqu'en 2027)</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;agence de l’eau soutient la gestion durable de la ressource et de l’alimentation en eau potable.&lt;br /&gt;
 &lt;br /&gt;
 Elle accompagne les collectivités dans la modernisation de leurs infrastructures, en particulier pour réduire les fuites sur les réseaux et pour sécuriser l’approvisionnement en eau, notamment dans les collectivités rurales. L’agence soutient également la préservation de la qualité de l’eau brute en finançant des actions de réduction des pollutions. Enfin, elle accompagne les collectivités face aux polluants émergents, comme les PFAS, en soutenant des solutions adaptées et des projets de recherche.</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>Sobriété en eau des collectivités&lt;br /&gt;
 Mise en conformité de l’eau destinée à la consommation humaine&lt;br /&gt;
 Sécurisation de l’alimentation en eau potable&lt;br /&gt;
 Préservation et restauration de la qualité des eaux sur les captages&lt;br /&gt;
 Gestion durable des services publics d’eau et d’assainissement&lt;br /&gt;
 Remise en état post-sinistre</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Eau potable</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P7" s="1" t="inlineStr">
+      <c r="P8" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q7" s="1" t="inlineStr">
+      <c r="Q8" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128696/fr/alimentation-en-eau-potable</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/alimentation-en-eau-potable/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>164924</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Préserver les sols face aux pluies intenses</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Pluvial et sol</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="J8" s="1" t="inlineStr">
+      <c r="J9" s="1" t="inlineStr">
         <is>
           <t>70% dans les territoires au titre de la solidarité uniquement (FRR ou ZRR à titre transitoire jusqu'en 2027)</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>Avec le changement climatique, les sols s’assèchent et les pluies intenses deviennent plus fréquentes et plus fortes.&lt;br /&gt;
 &lt;br /&gt;
 Il est essentiel de retenir l’eau dans les sols ou favoriser son infiltration pour limiter les pollutions pluviales, favoriser la recharge des aquifères, garder l’humidité nécessaire aux végétaux,  préserver les milieux humides et préserver la biodiversité des sols en favorisant la trame brune.&lt;br /&gt;
 &lt;br /&gt;
 Pour cela, l’agence de l’eau accompagne la gestion intégrée des eaux pluviales en milieu urbain, la préservation des milieux aquatiques et humides mais aussi des aménagements paysagers d’infiltration de l’eau dans les sols en milieu rural.</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>Aménagements paysagers d’infiltration de l’eau dans les sols en milieu rural&lt;br /&gt;
 Gestion intégrée des eaux pluviales en zone urbaine&lt;br /&gt;
 Préservation des milieux aquatiques et humides</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P8" s="1" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q8" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128697/fr/pluvial-et-sol</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/pluvial-et-sol/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>164925</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Accompagner la gouvernance locale de l'eau, animation, sensibilisation et éducation aux enjeux de l'eau</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Gouvernance locale de l'eau, animation, sensibilisation et éducation aux enjeux de l'eau</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;agence de l’eau soutient l&amp;#039;animation territoriale nécessaire à la réalisation des actions liées à la gestion de l&amp;#039;eau, en favorisant une gouvernance locale efficace, représentant les divers usages.&lt;br /&gt;
 &lt;br /&gt;
 Elle encourage la création de structures de concertation multi-partenariales et l&amp;#039;émergence de maîtrises d&amp;#039;ouvrage locales pour répondre aux enjeux des bassins versants. De plus, l&amp;#039;agence soutient les &amp;#34;têtes de réseau&amp;#34; qui facilitent la mise en relation et le partage de ressources entre les acteurs. En milieu rural, elle accompagne les services d&amp;#039;assistance technique pour améliorer les infrastructures d&amp;#039;eau et d&amp;#039;assainissement. Enfin, l&amp;#039;agence promeut la participation citoyenne et la concertation pour enrichir les projets liés à l&amp;#039;eau, en permettant aux citoyens de s&amp;#039;impliquer activement dans leur élaboration et leur mise en œuvre.</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>Emergence et animation de la gouvernance locale de l’eau&lt;br /&gt;
 Emergence de projets ou de maîtrise d&amp;#039;ouvrage locale multithématique&lt;br /&gt;
 Animation de démarches contractuelles multithématiques&lt;br /&gt;
 Animation visant à améliorer la synergie entre les politiques de l&amp;#039;eau et l&amp;#039;aménagement du territoire&lt;br /&gt;
 Animation portée par les têtes de réseau &lt;br /&gt;
 Animation de démarches participatives&lt;br /&gt;
 Communication, sensibilisation et éducation aux enjeux de l’eau</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128698/fr/gouvernance-locale-de-l-eau-animation-sensibilisation-et-education-aux-enjeux-de-l-eau</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gouvernance-locale-de-leau-animation-sensibilisation-et-education-aux-enjeux-de-leau/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>164926</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Accompagner la connaissance : études générales et surveillance environnementale</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Connaissance : études générales et surveillance environnementale</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I11" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>La connaissance des milieux aquatiques et humides est indispensable à la compréhension de leurs enjeux et à l’identification des actions de préservation ou de restauration à conduire.&lt;br /&gt;
 &lt;br /&gt;
 L’agence de l’eau soutient des études générales sur le fonctionnement des hydrosystèmes, les impacts du changement climatique, ainsi que la recherche et le développement de techniques innovantes. Elle encourage également l&amp;#039;acquisition de données de surveillance pour évaluer l&amp;#039;état des eaux et soutient des projets visant à caractériser les vulnérabilités des territoires.</t>
         </is>
       </c>
-      <c r="M10" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>Connaissance du fonctionnement des milieux aquatiques&lt;br /&gt;
 Connaissance de l&amp;#039;évolution des hydrosystèmes et analyses prospectives &lt;br /&gt;
 Projets de recherche à visée opérationnelle et expérimentation de techniques nouvelles&lt;br /&gt;
 Surveillance environnementale</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P10" s="1" t="inlineStr">
+      <c r="P11" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q10" s="1" t="inlineStr">
+      <c r="Q11" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128699/fr/connaissance-etudes-generales-et-surveillance-environnementale</t>
         </is>
       </c>
-      <c r="W10" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/connaissance-etudes-generales-et-surveillance-environnementale/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>164927</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'adaptation des territoires au changement climatique dans le domaine de l'eau</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Projets multithématiques pour l'adaptation au changement climatique</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;agence de l’eau soutient des actions multithématiques pour l&amp;#039;adaptation des territoires au changement climatique dans le domaine de l&amp;#039;eau.&lt;br /&gt;
 &lt;br /&gt;
 Face aux défis tels que l&amp;#039;assèchement des sols et la diminution du niveau des aquifères, elle encourage l&amp;#039;élaboration de stratégies territoriales intégrant les enjeux des ressources en eau et des milieux aquatiques. L&amp;#039;agence favorise des approches systémiques au niveau des bassins versants et soutient l&amp;#039;animation, les études et les plans d&amp;#039;action via des contrats Eau et Climat. Elle peut également financer des projets innovants et exemplaires pour répondre aux enjeux identifiés dans le plan de bassin d&amp;#039;adaptation au changement climatique.</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Mers et océans</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P11" s="1" t="inlineStr">
+      <c r="P12" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q11" s="1" t="inlineStr">
+      <c r="Q12" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S12" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T12" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128700/fr/projets-multithematiques-pour-l-adaptation-au-changement-climatique</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W12" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/projets-multithematiques-pour-ladaptation-au-changement-climatique/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/02/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>164928</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir des actions de solidarité à l’international</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>International</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône-Méditerranée-Corse</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;agence de l’eau soutient des actions de solidarité à l’international, en mobilisant jusqu&amp;#039;à 1 % de ses recettes pour améliorer l&amp;#039;accès à l&amp;#039;eau et à l&amp;#039;assainissement dans les pays en développement.&lt;br /&gt;
 &lt;br /&gt;
 Elle encourage pour cela les acteurs des bassins Rhône-Méditerranée et de Corse à participer. Son action est coordonnée avec les politiques publiques de développement de la France et les objectifs de développement durable de l&amp;#039;ONU, de façon ciblée sur l&amp;#039;eau, l&amp;#039;assainissement et l&amp;#039;hygiène, la coopération scientifique et l&amp;#039;aide d&amp;#039;urgence.</t>
         </is>
       </c>
-      <c r="M12" s="1" t="inlineStr">
+      <c r="M13" s="1" t="inlineStr">
         <is>
           <t>Actions d&amp;#039;accès à l&amp;#039;eau, à l&amp;#039;assainissement et à l&amp;#039;hygiène&lt;br /&gt;
 Coopération institutionnelle et partage scientifique&lt;br /&gt;
 Action d&amp;#039;urgence&lt;br /&gt;
 Organisation d&amp;#039;événements internationaux</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>International</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P13" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q12" s="1" t="inlineStr">
+      <c r="Q13" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>voir conditions dans les fiches aides et dans les conditions générales</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Rhône-Méditerranée</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_128703/fr/international</t>
         </is>
       </c>
-      <c r="W12" s="1" t="inlineStr">
+      <c r="W13" s="1" t="inlineStr">
         <is>
           <t>https://www.eaurmc.fr/jcms/pro_102366/fr/le-portail-des-aides-de-l-agence-de-l-eau-rhone-mediterranee-corse</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>Votre demande et vos questions sont à adresser à la délégation régionale de l&amp;#039;agence intervenant sur votre département :&lt;br /&gt;
  - Délégation de Lyon (départements 01, 07, 26, 38, 42, 69, 73, 74) : 04 72 76 19 00&lt;br /&gt;
  - Délégation de Besançon (départements 21, 25, 39, 52, 70, 71, 88, 90) : 04 26 22 31 00&lt;br /&gt;
  - Délégation de Marseille (départements 04, 05, 06, 13, 83, 84, 2A, 2B) : 04 26 22 30 00&lt;br /&gt;
  - Délégation de Montpellier (départements 09, 11, 30, 34, 48, 66) : 04 26 22 32 00</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>contact.cda@eaurmc.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/international/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Rhône Méditerranée Corse</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>06/05/2025</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...167 lines deleted...]
-      </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>02/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>