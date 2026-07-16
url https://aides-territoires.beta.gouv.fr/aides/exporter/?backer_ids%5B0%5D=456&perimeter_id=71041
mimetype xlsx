--- v0 (2026-02-27)
+++ v1 (2026-07-16)
@@ -281,53 +281,53 @@
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Mettre en oeuvre des projets de solutions fondées sur la nature pour l'adaptation des territoires au changement climatique</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Programme Nature 2050</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>CDC Biodiversité</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche
+Association
 Agriculteur
-Association</t>
+Recherche</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Pas de limites minimum ou maximum</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nature 2050 est un programme d&amp;#039;action national porté par CDC Biodiversité et le Fonds Nature 2050, visant
  à co-financer la mise en œuvre de solutions fondées sur la nature (SFN) qui contribueront à horizon 2050, à atteindre les objectifs suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -502,48 +502,48 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>CDC Biodiversité</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>27/04/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>