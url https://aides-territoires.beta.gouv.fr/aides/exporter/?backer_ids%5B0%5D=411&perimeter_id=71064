--- v0 (2026-04-20)
+++ v1 (2026-06-06)
@@ -255,51 +255,51 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>166091</v>
+        <v>166357</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Mettre en oeuvre la Stratégie Nationale Biodiversité dans les territoires</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Mise en oeuvre de la Stratégie Nationale Biodiversité dans les territoires</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Directions de l'Environnement, de l'Aménagement et du Logement (DEAL)
 Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
 Agences de l'eau</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
@@ -316,205 +316,291 @@
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;⚠️A l&amp;#039;attention des porteurs de projets : si vous
 souhaitez financer des opérations de restauration des écosystèmes ou bien un
 Atlas de la Biodiversité Communale, votre projet peut être éligible à la mesure
 Fonds Vert suivante : &amp;#34;&lt;/em&gt;&lt;/strong&gt;&lt;em&gt;&lt;strong&gt;Agir pour
 la biodiversité : des atlas de la biodiversité communale à la restauration de
 la nature&lt;/strong&gt;&lt;/em&gt;&lt;strong&gt;&lt;em&gt;&amp;#34;. &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Description du dispositif d&amp;#039;aide&lt;/h3&gt;
 &lt;p&gt;En 2023, la
 Stratégie Nationale Biodiversité a été annoncée. Elle couvre la période
 2023-2030 et traduit l’engagement de la France au titre de la convention sur la
 diversité biologique.&lt;/p&gt;
 &lt;p&gt;Ce
 dispositif d&amp;#039;aide vise à répondre aux enjeux territoriaux identifiés par
 les D(R)EAL. Ainsi, nous invitons les porteurs de projets à se renseigner en amont sur les
 priorités d&amp;#039;action et les conditions d&amp;#039;acceptation définies dans leur territoire.
-&lt;br /&gt;&lt;br /&gt;Il vise notamment à financer les projets dont les actions relèvent des enjeux suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en oeuvre la Stratégie Nationale des Aires Protégées&lt;/li&gt;&lt;li&gt;Rétablir les continuités écologiques&lt;/li&gt;&lt;li&gt;Lutter contre les espèces exotiques envahissantes&lt;/li&gt;&lt;li&gt;Mettre en eouvre les Plans Nationaux d&amp;#039;Actions&lt;/li&gt;&lt;li&gt;Agir en faveur des insectes pollinisateurs&lt;/li&gt;&lt;/ul&gt;</t>
+&lt;br /&gt;&lt;br /&gt;Il vise notamment à financer les projets dont les actions relèvent des enjeux suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en oeuvre la Stratégie Nationale des Aires Protégées&lt;/li&gt;&lt;li&gt;Rétablir les continuités écologiques&lt;/li&gt;&lt;li&gt;Lutter contre les espèces exotiques envahissantes&lt;/li&gt;&lt;li&gt;Mettre en oeuvre les Plans Nationaux d&amp;#039;Actions&lt;/li&gt;&lt;li&gt;Agir en faveur des insectes pollinisateurs&lt;/li&gt;&lt;li&gt;Actions de lutte contre le frelon asiatique&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>26/03/2026</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>20/12/2026</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
   Porteurs de projets éligibles
  &lt;/h4&gt;
-&lt;p&gt;Ce dispositif d&amp;#039;aide concerne la France métropolitaine et les territoires ultra-marins.&lt;/p&gt;&lt;p&gt;Il bénéficie aux COM, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la 
+&lt;p&gt;Ce dispositif d&amp;#039;aide concerne le territoire du Grand Est &lt;/p&gt;&lt;p&gt;Il bénéficie aux COM, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la 
 transition écologique, indépendamment des compétences propres de chaque 
 COM. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;des collectivités territoriales et groupements de collectivités, y compris les collectivités d’outre-mer ;&lt;/li&gt;&lt;li&gt;des
  établissements publics locaux (en particulier les sociétés d’économie 
 mixte ou sociétés publiques locales) et des syndicats mixtes (exemple : 
 syndicat mixte de PNR, ...)  ; &lt;/li&gt;&lt;li&gt;&lt;em&gt;des services déconcentrés de l’Etat, &lt;/em&gt;établissements publics de l’Etat ou groupements d’intérêt public ; &lt;/li&gt;&lt;li&gt;des associations ou des fondations, en particulier gestionnaires d’aires protégées ;&lt;/li&gt;&lt;li&gt;des
  structures professionnelles gestionnaires d’aires protégées (exemples :
  fédérations régionales des chasseurs, comités des pêches maritimes et 
 des élevages marins ou comités de la conchyliculture etc.) ;&lt;/li&gt;&lt;li&gt;des
  gestionnaires (exemple : gestionnaire des démarches Grands Sites de 
 France et des opérations grands sites) et propriétaires forestiers ;&lt;/li&gt;&lt;li&gt;des
  gestionnaires d’infrastructures de transport y compris les services de 
 l’Etat, pour le rétablissement des continuités écologiques (trame verte 
 et bleue) en tant que gestionnaire d&amp;#039;infrastructure (transport, domaine 
 public fluvial en outre-mer ou transfrontalier), hors autoroutes 
 concédées ;&lt;/li&gt;&lt;li&gt;des entreprises privées.&lt;/li&gt;&lt;/ul&gt;
 &lt;h4&gt;
   Nature des projets éligibles
  &lt;/h4&gt;
 &lt;p&gt;Ce dispositif est destiné à financer ou co-financer : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des subventions d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ; &lt;/li&gt;&lt;li&gt;des subventions d’investissements permettant la mise en œuvre concrète des solutions identifiées ci-dessus.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subventions de fonctionnement ou 
 d’animation des structures, et de subventions aux actions de 
 connaissance dans le cadre de la mise en œuvre des politiques traitées 
 par ce dispositif, ainsi que les financements 
 relatifs à l’animation et à la concertation pour l’émergence de projets 
 relèvent d’un financement budgétaire classique. Elles ne sont donc pas 
 éligibles à la présente aide. Le cas échéant, une action
  de connaissance ou d’animation peut être éligible à cette aide, si 
 elle s’intègre dans un projet comprenant une mise en œuvre concrète de 
 solution, afin d&amp;#039;éviter d&amp;#039;avoir à multiplier les demandes d&amp;#039;aides auprès des services de l&amp;#039;état pour un seul et même projet.  Les acteurs concernés sont invités à se rapprocher de la 
 Direction (régionale) de l’environnement, du logement et de la nature (D(R)EAL) ou
  de la Direction départementale des territoires (et de la mer) (DDT-M) qui 
 l’orientera vers l’interlocuteur compétent.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles 
 les opérations de simple mise en conformité à une 
 obligation réglementaire nationale déjà existante, notamment les 
 obligations de compensation environnementale à charge du maître 
 d’ouvrage ou de prescription administrative de remise en état. &lt;/p&gt;&lt;p&gt;Cette aide pourra subventionner uniquement les opérations allant au-delà de 
 ces obligations réglementaires nationales existantes.&lt;/p&gt;&lt;p&gt;L’exécution
  du projet (ou, le cas échéant, des postes de dépenses de l’opération 
 ciblés par la subvention) ne peut commencer avant que le dossier de 
-demande ne soit déposé sur la plateforme Démarches Numériques.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Concernant les dépenses d&amp;#039;ingénierie de projet, ce dispositif d&amp;#039;aide peut financer des 
-[...8 lines deleted...]
-la nature&amp;#34; :&lt;/p&gt;&lt;p&gt;- Les projets d&amp;#039;Atlas de la Biodiversité Communale &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets de restauration des écosystèmes&lt;br /&gt;&lt;/p&gt;</t>
+demande ne soit déposé sur la plateforme Démarches Numériques.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1-La mise en œuvre la stratégie nationale pour les aires
+protégées: &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les
+financements pourront aller prioritairement aux projets relatifs aux aires
+protégées de protection forte contribuant aux actions définies dans la
+déclinaison de la stratégie nationale pour les aires protégées en Grand Est à
+savoir les opérations : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Extension du réseau d&amp;#039;aires protégées en
+accompagnant les projets de zones de protection forte,&lt;/li&gt;&lt;li&gt;Renforcement du réseau d&amp;#039;aires protégées
+existantes par l&amp;#039;amélioration de leur gestion et de leur intégration
+territoriale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Projets concourant à l&amp;#039;atteinte des objectifs
+     fixés par la SNAP 2030, notamment actions d&amp;#039;animation, d&amp;#039;ingénierie,
+     d&amp;#039;études préalables à la conception ou à l&amp;#039;actualisation des plans
+     d’actions territoriaux de la SNAP et à leur mise en œuvre, l’animation
+     territoriale et l’évaluation dans le temps ;&lt;/li&gt;
+ &lt;li&gt;Les études et concertations préalables à la
+     création de nouvelles zones de protection forte ou à l&amp;#039;extension des zones
+     existantes ;&lt;/li&gt;
+ &lt;li&gt;Opérations de maîtrise foncière
+     pérenne (acquisitions foncières, baux emphytéotiques, obligations réelles
+     environnementales avec un objectif de protection forte...) visant le développement
+     d&amp;#039;un réseau de zones de protection forte ;&lt;/li&gt;
+ &lt;li&gt;Actions de surveillance, de contrôle, de
+     valorisation et de requalification du patrimoine naturel, bâti ou
+     signalétique, y compris sur les sites relevant d’arrêtés préfectoraux de
+     protection.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt; Les actions de maîtrise foncière prioritaires
+sont celles destinées à créer à court terme une zone de protection forte et
+assorties de modalités de gestion pertinente et pérenne et notamment celle
+confiée contractuellement aux conservatoires d’espaces naturels.&lt;/p&gt;&lt;p&gt; Lien vers la déclinaison régionale Grand
+Est de la stratégie pour les aires protégées :&lt;/p&gt;&lt;p&gt;https://www.grand-est.developpement-durable.gouv.fr/strategie-nationale-pour-les-aires-protegees-2030-a22648.html&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2-les plans nationaux d&amp;#039;action (PNA) en faveur des espèces
+menacées et plans assimilés&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Projets éligibles sont les actions opérationnelles en faveur
+d&amp;#039;espèces visées par des PNA établis au titre de l&amp;#039;article L.411-3 du code de
+l&amp;#039;environnement : les actions doivent être définies ou mentionnées dans ces
+plans. Liste des PNA et PRA concernés ci-dessous:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Espèces
+concernées :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Flore :&lt;/p&gt;&lt;p&gt;-      
+Luronium
+natans&lt;/p&gt;&lt;p&gt;-      
+Messicoles :
+&lt;a href="https://www.grand-est.developpement-durable.gouv.fr/plan-d-actions-en-faveur-des-messicoles-a20102.html"&gt;Plan d&amp;#039;actions en faveur des messicoles | DREAL Grand
+Est (developpement-durable.gouv.fr)&lt;/a&gt;&lt;/p&gt;&lt;p&gt; Oiseaux :
+&lt;a href="https://www.grand-est.developpement-durable.gouv.fr/declinaison-regionale-des-plans-nationaux-d-r6713.html"&gt;Déclinaison régionale des Plans Nationaux d&amp;#039;Actions en
+faveur des oiseaux | DREAL Grand Est (developpement-durable.gouv.fr)&lt;/a&gt;&lt;/p&gt;&lt;p&gt;-      
+Balbuzard
+pêcheur et Pygargue à queue blanche&lt;/p&gt;&lt;p&gt;-      
+Busard
+cendré, Saint Martin et des roseaux&lt;/p&gt;&lt;p&gt;-      
+Butor étoilé&lt;/p&gt;&lt;p&gt;-      
+Milan royal &lt;/p&gt;&lt;p&gt;-      
+Pies
+grièches&lt;/p&gt;&lt;p&gt;-      
+Râle des
+genêts&lt;/p&gt;&lt;p&gt;-      
+Grand tétras&lt;/p&gt;&lt;p&gt;-      
+Cigogne
+noire&lt;/p&gt;&lt;p&gt; Amphibiens :
+Crapaud Vert, Pélobate brun et Sonneur à ventre jaune&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.grand-est.developpement-durable.gouv.fr/declinaisons-des-plans-nationaux-d-action-en-a16484.html"&gt;Déclinaisons des plans nationaux d’action en faveur
+des amphibiens en Grand-Est | DREAL Grand Est (developpement-durable.gouv.fr)&lt;/a&gt;&lt;/p&gt;&lt;p&gt; Insectes :   &lt;/p&gt;&lt;p&gt;-      
+Papillons de
+jour&lt;/p&gt;&lt;p&gt;-       Insectes
+pollinisateurs et pollinisation &lt;a href="https://www.grand-est.developpement-durable.gouv.fr/insectes-pollinisateurs-r7803.html"&gt;https://www.grand-est.developpement-durable.gouv.fr/insectes-pollinisateurs-r7803.html&lt;/a&gt; &lt;/p&gt;&lt;p&gt; Mollusques :&lt;/p&gt;&lt;p&gt;-      
+Mulette perlière&lt;/p&gt;&lt;p&gt; Mammifères :
+https://www.grand-est.developpement-durable.gouv.fr/mammiferes-r6712.html&lt;/p&gt;&lt;p&gt;-      
+Chiroptères &lt;/p&gt;&lt;p&gt;-      
+Hamster
+commun &lt;/p&gt;&lt;p&gt;-      
+Castor
+d’Europe&lt;/p&gt;&lt;p&gt;-      
+Loutre&lt;/p&gt;&lt;p&gt; Reptiles :&lt;/p&gt;&lt;p&gt;-      
+Vipères&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3- Le rétablissement des continuités écologiques&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Projets éligibles : Actions de résorption des
+principaux obstacles à la continuité écologique (points noirs), identifiés
+comme prioritaires à l’échelle régionale, notamment des corridors prioritaires
+identifiés dans le SRADDET GE. &lt;/p&gt;
+&lt;p&gt;Lien
+vers le SRADDET &lt;a href="https://www.grandest.fr/politiques-publiques/sraddet/"&gt;SRADDET
+(grandest.fr)&lt;/a&gt; https://www.grandest.fr/politiques-publiques/sraddet/&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4-Protection des insectes pollinisateurs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif de cette thématique est de
+renforcer la contribution des espaces non-directement agricoles à la
+restauration des insectes pollinisateurs, en soutenant des actions
+d&amp;#039;amélioration écologique des espaces verts et dépendances vertes vers la
+diversité végétale et les habitats favorables aux insectes pollinisateurs
+sauvages.&lt;/p&gt;&lt;p&gt;Actions éligibles :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Implantation de couverts herbacés et linéaires
+     végétaux favorables aux insectes pollinisateurs dans les espaces non
+     agricoles du territoire, en ciblant les dépendances vertes des
+     infrastructures linéaires : voies navigables, véloroutes, lieux de
+     passages, …&lt;/li&gt;
+ &lt;li&gt;Actions de sensibilisation des acteurs
+     socio-économiques et des citoyens aux enjeux de protection de ces espèces
+     et de la biodiversité en général.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Plan
+pollinisateur décliné en Grand Est : https://www.grand-est.developpement-durable.gouv.fr/declinaison-du-plan-national-d-action-en-grand-est-a22355.html&lt;/p&gt;&lt;p&gt;&lt;strong&gt;5-Lutte contre les espèces exotiques envahissantes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif principal de cette thématique
+est de lutter contre les Espèces Exotiques Envahissantes, faisant peser des
+menaces sur les milieux naturels, les écosystèmes, mais aussi sur la santé des
+cultures et des élevages.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;5.1- Actions relatives aux EEE, en application du plan
+régional&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Grand Est</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://www.ecologie.gouv.fr/politiques-publiques/strategie-nationale-biodiversite-2030</t>
+          <t>https://drive.google.com/file/d/1kNs2M-51KsCdQFwhEvGQ6eS5Ty7jt3PY/view?usp=sharing</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/snb</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Pour plus d&amp;#039;informations, merci de contacter la DREAL, DEAL ou DDT-M appropriée.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Pour plus d&amp;#039;informations, merci de contacter la DREAL, DEAL ou DDT-M appropriée.&lt;/p&gt;&lt;p&gt; contact mail : sebp.dreal-grand-est&amp;#64;developpement-durable.gouv.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>romeo.miara@developpement-durable.gouv.fr</t>
+          <t>marie-pierre.laigre@developpement-durable.gouv.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/mise-en-oeuvre-de-la-strategie-ntionale-biodiversite-dans-les-territoires/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-strategie-nationale-biodiversite-dans-les-territoires-3/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
-          <t>MTECT</t>
+          <t>DREAL Grand Est</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>24/02/2026</t>
+          <t>20/05/2026</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>17/04/2026</t>
+          <t>01/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>