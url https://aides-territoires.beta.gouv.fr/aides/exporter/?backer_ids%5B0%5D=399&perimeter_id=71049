--- v0 (2026-02-28)
+++ v1 (2026-06-06)
@@ -263,843 +263,843 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>22759</v>
+        <v>105268</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer des terrains permanents ou saisonniers de beach soccer</t>
+          <t>Financer des installations sportives relatives au football</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Fonds d'Aide au Football Amateur (FAFA)</t>
+          <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Equipement</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>District / Comité départemental de football d'appartenance</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>Les modalités de financement sont définies par les Ligues et Districts dans le cadre d'une stratégie territoriale des équipements sportifs, et sont propres à chaque territoire.</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Par l&amp;#039;intermédiaire de ce dispositif, la Fédération Française de Football souhaite accompagner la mise en place de projets d&amp;#039;équipements visant à améliorer l&amp;#039;accueil, la sécurité et les conditions de pratique de ses licencié(e)s, et de leur proposer de nouveaux espaces répondant à leurs attentes.&lt;/p&gt;
+&lt;p&gt;
+ Veuillez contacter votre District/Ligue d&amp;#039;appartenance avant de déposer un éventuel dossier (contact dans le cahier des charges en annexe).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets éligibles à un financement FAFA Equipement Clubs-Collectivités :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un club house
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou travaux pour mise en conformité réglementaire d&amp;#039;un ensemble vestiaires ou locaux pour un classement fédéral
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou mise en conformité d&amp;#039;un éclairage ou rénovation pour un classement fédéral. Remplacement par des projecteurs LED
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation d&amp;#039;une installation contribuant à un classement fédéral (main-courantes, banc de touches, clôture de l&amp;#039;installation sportive et/ou de l&amp;#039;aire de jeu, mise en conformité des zones de sécurité autour d&amp;#039;un terrain, remplacement de buts fixes de football à 11)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un terrain de grands jeux en pelouse naturelle ou pelouse naturelle renforcée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement/Amélioration d&amp;#039;un terrain en pelouse naturelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un terrain de grands jeux éclairé en gazon synthétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Changement du revêtement gazon synthétique sur un terrain de grands jeux éclairé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un terrain de Football à 8 contre 8 éclairé en gazon synthétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet d&amp;#039;équipement donnant lieu à un classement de l&amp;#039;installation en T7 ou un éclairage d&amp;#039;entraînement en E7
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autre projet participant à l&amp;#039;amélioration de la trajectoire environnementale
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Le porteur du projet doit être, soit un club affilié à la F.F.F., soit une collectivité locale en collaboration avec un club support affilié à la F.F.F. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier doit être saisi par le District au plus tard trois mois après la date de commencement des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement projeté doit être situé obligatoirement au sein d&amp;#039;une installation sportive utilisée par le club support ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur de projet doit impérativement présenter un plan d&amp;#039;utilisation des installations envisagées dans le respect des attentes de la F.F.F. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage doit réaliser son opération dans un délai de 24 mois à compter de la date d&amp;#039;attribution de la subvention par la F.F.F.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_clubs-collectivites_25-26_vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Madame Cynthia TRUONG, Responsable des Financements et aides aux clubs à la FFF : ctruong&amp;#64;fff.fr &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>ctruong@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8568-financer-les-installations-sportives/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>29/11/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>08/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>22759</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Financer des terrains permanents ou saisonniers de beach soccer</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA)</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="F3" s="1" t="inlineStr">
+        <is>
+          <t>District / Comité départemental de football d'appartenance</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Aide de 20 000 € maximum dans la limite de 50 % du coût total du projet. Un abondement de 30 000 € pourra être accordé dans le cadre d’un projet de couverture de ce terrain.</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dispositif Fonds d&amp;#039;Aide au Football Amateur - Chapitre Équipement (Nouvelle pratique : Beach Soccer)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Beach Soccer est en plein essor à la Fédération Française de Football depuis quelques années
 et nécessite aujourd&amp;#039;hui la construction de terrains spécifiques permanents ou saisonniers pour
 accompagner le déploiement de cette pratique dans tous les territoires.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif de la F.F.F. est de permettre à toutes ses ligues régionales et ses districts de disposer de
 terrains destinés à accueillir des rencontres officielles sous la forme d&amp;#039;événements promotionnels et
 de compétitions, l&amp;#039;occasion aussi pour les clubs de football résidents de proposer cette pratique à
 leurs licenciés.
 &lt;/p&gt;
 &lt;p&gt;
  Elle souhaite donc accompagner la construction de terrains spécifiques, dont les possibilités
 d&amp;#039;implantation sont diverses avec les complexes sportifs existants, les établissements publics
 dédiés aux loisirs ou les centres aquatiques, les plans d&amp;#039;eau (bords de lac, bords de rivière) et bien
 évidemment le littoral (plages).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P2" s="0" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
         <is>
           <t>01/06/2025</t>
         </is>
       </c>
-      <c r="Q2" s="0" t="inlineStr">
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Le porteur du projet doit être, soit un club affilié à la FFF, soit une collectivité locale en
 collaboration avec un club support affilié à la FFF ;
  &lt;/li&gt;
  &lt;li&gt;
   Le terrain doit être conforme aux lois du jeu FIFA du Beach Soccer (reprises dans le
 guide interactif de la pratique) ;
  &lt;/li&gt;
  &lt;li&gt;Le dossier doit être saisi par votre District d’appartenance au plus tard 3 mois après la date de
 commencement des travaux ;&lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;équipement projeté doit être situé, soit au sein d&amp;#039;un complexe sportif dont les
 installations existantes sont classées de niveau 6 minimum, soit dans un établissement
 public dédié aux loisirs équipé de vestiaires et sanitaires (base de loisirs, complexe
 aquatique), sur le littoral et sur un plan d&amp;#039;eau (bord de lac, rivière). Dans le cas où l’équipement serait installé de manière temporaire une attestation
 précisant les conditions de la mise à disposition doit être jointe au dossier ;&lt;/li&gt;
  &lt;li&gt;
   Le porteur de projet doit impérativement présenter un projet d&amp;#039;utilisation des installations
 envisagées dans le respect des attentes de la FFF ;
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage doit réaliser son opération dans un délai de 24 mois à compter
 de la date d&amp;#039;attribution de la subvention par la FFF.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.fff.fr/fafa</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_beach-soccer-25-26_vdef.pdf</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Madame Lou LE NEDIC, Cheffe de projets à la FFF : llenedic&amp;#64;fff.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>spessoa@fff.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b243-dispositif-fonds-daide-au-football-amateur-ch/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>17/01/2020</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>18/02/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="D3" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165397</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Financer des terrains de Futnet (Tennis ballon)</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Equipement</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
-      <c r="F3" s="1" t="inlineStr">
+      <c r="F4" s="1" t="inlineStr">
         <is>
           <t>District / Comité départemental de football d'appartenance</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K3" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>Aide forfaitaire de 15 000 € (dans la limite de 50 % du montant HT des travaux si le porteur du projet est une collectivité et TTC si le porteur du  projet est un club affilié à la FFF).</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
-[...214 lines deleted...]
-      </c>
       <c r="L4" s="1" t="inlineStr">
-        <is>
-[...190 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le Futnet (Tennis-ballon) est un sport en plein
  développement&lt;/strong&gt;. Extrêmement complet, il requiert
 vitesse, précision et habileté. Il se pratique sur un
 terrain rectangulaire constitué d’une aire de jeu, d’une
 zone de dégagement et séparé d’un filet. La pratique
 emprunte des caractéristiques au football, au tennis et
 au volley et permet aux joueur(euse)s de progresser
 d’un point de vue technique et stratégique dans un
 format ludique et convivial. &lt;/p&gt;&lt;p&gt;Créer un espace d’activités supplémentaires pour les
  clubs et les collectivités pour développer la pratique
  spécifique du Futnet s’inscrit dans une volonté de
 pratique mixte et intergénérationnelle, de loisir et de
 compétition, ou de pratique associée (exercices de
 Futnet lors d’entraînements de Foot à 11, Futsal…).&lt;/p&gt;&lt;p&gt;Dans ce cadre, et sous réserve du strict respect du présent cahier des charges et du cahier des charges
 technique fédéral relatif à la &lt;strong&gt;construction de terrains de Futnet&lt;/strong&gt;, une subvention peut être
 accordée selon les modalités de financement en vigueur, à savoir &lt;strong&gt;une aide forfaitaire de 15 000 € (dans la limite de 50 % du montant HT des travaux si le porteur du projet est une collectivité et TTC si le porteur du  projet est un club affilié à la FFF).&lt;/strong&gt; &lt;/p&gt;&lt;p&gt;La base subventionnable se limite à l’emprise du terrain (terrassement, fourniture et pose du revêtement,
 acquisition du/des filets de Futnet…). Ainsi les frais de Bureau d’études/Maîtrise d’œuvre, de travaux de voirie,
 d’extension des réseaux (eau, téléphone, électricité...) et d’aménagement périphérique (plantation, mobilier
 urbain, places de stationnement autres que pour personnes à mobilité réduite...) ne sont pas éligibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>01/07/2025</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;u&gt;Seuls les projets suivants seront éligibles&lt;/u&gt;&lt;/strong&gt; :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le porteur du projet doit être, &lt;strong&gt;soit un club affilié à la FFF&lt;/strong&gt;, &lt;strong&gt;soit une collectivité locale&lt;/strong&gt; en
 collaboration avec un club support affilié à la FFF ; &lt;/li&gt;&lt;li&gt;Le terrain, et l’éclairage (recommandé) de celui-ci, &lt;strong&gt;doivent être conformes au cahier des charges
  technique fédéral&lt;/strong&gt; relatif à la réalisation d’un terrain de Futnet – Édition juillet 2025
 (cf. Annexe - pages 1 à 8) ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;La date de commencement des travaux &lt;/strong&gt;&lt;strong&gt;ne doit pas être antérieure de plus de 3 mois&lt;/strong&gt; à celle du
 dépôt du dossier au District d’appartenance ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;L’équipement projeté&lt;/strong&gt; doit être situé &lt;strong&gt;au sein d’un complexe sportif&lt;/strong&gt; utilisé par le club support
 dont &lt;strong&gt;au moins une installation est classée au niveau T6 min. ou adossé à un gymnase classé
 Futsal 4 min&lt;/strong&gt;. équipé de deux vestiaires de minimum chacun 14 m2, douches et sanitaires avec un
 accès direct piétons ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le terrain pourra être situé au sein d’un établissement scolaire&lt;/strong&gt; (collège, lycée). Le club support,
 affilié à la FFF, qui sera associé au projet, devra alors bénéficier d’un accès privilégié au terrain,
 encadré par la mise en place d’une &lt;strong&gt;convention d’utilisation et d’un planning d’utilisation&lt;/strong&gt; ;&lt;/li&gt;&lt;li&gt;Le porteur de projet doit impérativement présenter un projet d’utilisation des installations
 envisagées dans le respect des attentes de la FFF ; &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Le maître d’ouvrage doit réaliser son opération dans un délai de 24 mois&lt;/strong&gt; à compter de la date
  d’attribution de la subvention par le Bureau Exécutif de la Ligue du Football Amateur.&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.fff.fr/fafa</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_futnet-25-26_vdef.pdf</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Michaël LANGOT - Chef de Projet Déploiement des pratiques à la FFF : mlangot&amp;#64;fff.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>mlangot@fff.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-terrains-de-futnet-tennis-ballon/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165395</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Financer des bornes de recharge électrique à proximité d'installations sportives</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Transport</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Aide financière à hauteur de 50 % du prix du projet dans la limite de 8 000 € et dans la limite de l’enveloppe financière identifiée par la FFF</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Par l’intermédiaire de ce dispositif, et dans le cadre
+de son programme RSO #MARQUERDEMAIN, la FFF
+souhaite accompagner la mise en place de bornes
+de recharge pour véhicules électriques à proximité
+des installations sportives utilisées par les clubs de
+football. &lt;/p&gt;&lt;p&gt;Le porteur de projet (collectivité ou club) est libre de choisir son maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Le projet devra à minima comprendre deux bornes de 7kW comme présenté sur le document de présentation du projet ci-après : https://media.fff.fr/uploads/documents/20220215_fff_izivia.pdf&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans ce cadre, et sous réserve du strict respect du présent cahier des charges,
+le porteur du projet pourra bénéficier d’une aide financière à hauteur de 50 %
+du prix du projet dans la limite de 8 000 € et dans la limite de l’enveloppe
+financière identifiée par la Fédération Française de Football.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Equipement public
+Accessibilité
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Le porteur doit être une collectivité locale en collaboration avec un club support affilié à la FFF
+ou directement un club affilié à la FFF ; &lt;/li&gt;&lt;li&gt;Le dossier doit être saisi par votre District d’appartenance au plus tard 3 mois après la date
+de commencement des travaux ; &lt;/li&gt;&lt;li&gt;L’équipement projeté doit être situé obligatoirement dans un parking public situé à moins de
+ 100 mètres de l’installation sportive utilisée par le club support affilié à la FFF ou dans l’installation
+sportive. Le projet concerne l’équipement de stade et non la reprise d’installation existante ; &lt;/li&gt;&lt;li&gt;Le porteur de projet doit impérativement présenter un plan d’utilisation des installations
+envisagées dans le respect des attentes de la FFF énoncées ci-dessus ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour information, IZIVIA, filiale de EDF et partenaire de
+la Fédération Française de Football,
+est spécialisée dans la mise en place
+et la gestion de bornes de recharge
+pour les véhicules électriques. Si
+vous souhaitez des informations sur
+le coût de votre projet, vous pouvez
+contacter vous rendre sur le site
+https://izivia.com/ ou contacter IZIVIA
+par mail projetclubfff&amp;#64;izivia.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_borne-recharge-electrique_25-26_vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Madame Cynthia TRUONG, Responsable des Financements et aides aux clubs à la FFF : ctruong&amp;#64;fff.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>ctruong@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-bornes-de-recharge-electrique-a-proximite-dinstallations-sportives/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
-          <t>21/08/2025</t>
+          <t>19/08/2025</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>02/06/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>