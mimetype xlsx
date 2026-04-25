--- v0 (2026-01-29)
+++ v1 (2026-04-25)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA5"/>
+  <dimension ref="A1:AH5"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,52 +225,87 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
         <v>165397</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Financer des terrains de Futnet (Tennis ballon)</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Equipement</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>District / Comité départemental de football d'appartenance</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
@@ -384,394 +419,486 @@
       <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_futnet-25-26_vdef.pdf</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Michaël LANGOT - Chef de Projet Déploiement des pratiques à la FFF : mlangot&amp;#64;fff.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>mlangot@fff.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-terrains-de-futnet-tennis-ballon/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>21/08/2025</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
+    <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>105268</v>
+        <v>165395</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Financer des installations sportives relatives au football</t>
+          <t>Financer des bornes de recharge électrique à proximité d'installations sportives</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Equipement</t>
+          <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Transport</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
-      <c r="F3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="G3" s="1" t="inlineStr">
-        <is>
-[...179 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J4" s="1" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Aide financière à hauteur de 50 % du prix du projet dans la limite de 8 000 € et dans la limite de l’enveloppe financière identifiée par la FFF</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Par l’intermédiaire de ce dispositif, et dans le cadre
 de son programme RSO #MARQUERDEMAIN, la FFF
 souhaite accompagner la mise en place de bornes
 de recharge pour véhicules électriques à proximité
 des installations sportives utilisées par les clubs de
 football. &lt;/p&gt;&lt;p&gt;Le porteur de projet (collectivité ou club) est libre de choisir son maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Le projet devra à minima comprendre deux bornes de 7kW comme présenté sur le document de présentation du projet ci-après : https://media.fff.fr/uploads/documents/20220215_fff_izivia.pdf&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans ce cadre, et sous réserve du strict respect du présent cahier des charges,
 le porteur du projet pourra bénéficier d’une aide financière à hauteur de 50 %
 du prix du projet dans la limite de 8 000 € et dans la limite de l’enveloppe
 financière identifiée par la Fédération Française de Football.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Transition énergétique
 Equipement public
 Accessibilité
 Mobilité partagée
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
         <is>
           <t>01/07/2025</t>
         </is>
       </c>
-      <c r="Q4" s="1" t="inlineStr">
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>30/06/2026</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Le porteur doit être une collectivité locale en collaboration avec un club support affilié à la FFF
 ou directement un club affilié à la FFF ; &lt;/li&gt;&lt;li&gt;Le dossier doit être saisi par votre District d’appartenance au plus tard 3 mois après la date
 de commencement des travaux ; &lt;/li&gt;&lt;li&gt;L’équipement projeté doit être situé obligatoirement dans un parking public situé à moins de
  100 mètres de l’installation sportive utilisée par le club support affilié à la FFF ou dans l’installation
 sportive. Le projet concerne l’équipement de stade et non la reprise d’installation existante ; &lt;/li&gt;&lt;li&gt;Le porteur de projet doit impérativement présenter un plan d’utilisation des installations
 envisagées dans le respect des attentes de la FFF énoncées ci-dessus ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour information, IZIVIA, filiale de EDF et partenaire de
 la Fédération Française de Football,
 est spécialisée dans la mise en place
 et la gestion de bornes de recharge
 pour les véhicules électriques. Si
 vous souhaitez des informations sur
 le coût de votre projet, vous pouvez
 contacter vous rendre sur le site
 https://izivia.com/ ou contacter IZIVIA
 par mail projetclubfff&amp;#64;izivia.com&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fff.fr/fafa</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_borne-recharge-electrique_25-26_vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Madame Cynthia TRUONG, Responsable des Financements et aides aux clubs à la FFF : ctruong&amp;#64;fff.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>ctruong@fff.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-bornes-de-recharge-electrique-a-proximite-dinstallations-sportives/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>19/08/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>105268</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Financer des installations sportives relatives au football</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Equipement</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="F4" s="1" t="inlineStr">
+        <is>
+          <t>District / Comité départemental de football d'appartenance</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>Les modalités de financement sont définies par les Ligues et Districts dans le cadre d'une stratégie territoriale des équipements sportifs, et sont propres à chaque territoire.</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Par l&amp;#039;intermédiaire de ce dispositif, la Fédération Française de Football souhaite accompagner la mise en place de projets d&amp;#039;équipements visant à améliorer l&amp;#039;accueil, la sécurité et les conditions de pratique de ses licencié(e)s, et de leur proposer de nouveaux espaces répondant à leurs attentes.&lt;/p&gt;
+&lt;p&gt;
+ Veuillez contacter votre District/Ligue d&amp;#039;appartenance avant de déposer un éventuel dossier (contact dans le cahier des charges en annexe).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets éligibles à un financement FAFA Equipement Clubs-Collectivités :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un club house
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou travaux pour mise en conformité réglementaire d&amp;#039;un ensemble vestiaires ou locaux pour un classement fédéral
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou mise en conformité d&amp;#039;un éclairage ou rénovation pour un classement fédéral. Remplacement par des projecteurs LED
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurisation d&amp;#039;une installation contribuant à un classement fédéral (main-courantes, banc de touches, clôture de l&amp;#039;installation sportive et/ou de l&amp;#039;aire de jeu, mise en conformité des zones de sécurité autour d&amp;#039;un terrain, remplacement de buts fixes de football à 11)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un terrain de grands jeux en pelouse naturelle ou pelouse naturelle renforcée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement/Amélioration d&amp;#039;un terrain en pelouse naturelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un terrain de grands jeux éclairé en gazon synthétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Changement du revêtement gazon synthétique sur un terrain de grands jeux éclairé
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un terrain de Football à 8 contre 8 éclairé en gazon synthétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet d&amp;#039;équipement donnant lieu à un classement de l&amp;#039;installation en T7 ou un éclairage d&amp;#039;entraînement en E7
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autre projet participant à l&amp;#039;amélioration de la trajectoire environnementale
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2025</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2026</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Le porteur du projet doit être, soit un club affilié à la F.F.F., soit une collectivité locale en collaboration avec un club support affilié à la F.F.F. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier doit être saisi par le District au plus tard trois mois après la date de commencement des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;équipement projeté doit être situé obligatoirement au sein d&amp;#039;une installation sportive utilisée par le club support ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le porteur de projet doit impérativement présenter un plan d&amp;#039;utilisation des installations envisagées dans le respect des attentes de la F.F.F. ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage doit réaliser son opération dans un délai de 24 mois à compter de la date d&amp;#039;attribution de la subvention par la F.F.F.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
       <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.fff.fr/fafa</t>
         </is>
       </c>
       <c r="W4" s="1" t="inlineStr">
         <is>
-          <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_borne-recharge-electrique_25-26_vdef.pdf</t>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_clubs-collectivites_25-26_vdef.pdf</t>
         </is>
       </c>
       <c r="X4" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Madame Cynthia TRUONG, Responsable des Financements et aides aux clubs à la FFF : ctruong&amp;#64;fff.fr&lt;/p&gt;</t>
+          <t>&lt;p&gt;Madame Cynthia TRUONG, Responsable des Financements et aides aux clubs à la FFF : ctruong&amp;#64;fff.fr &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>ctruong@fff.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-bornes-de-recharge-electrique-a-proximite-dinstallations-sportives/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8568-financer-les-installations-sportives/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>29/11/2021</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
+    <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>22759</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Financer des terrains permanents ou saisonniers de beach soccer</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Fonds d'Aide au Football Amateur (FAFA)</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>District / Comité départemental de football d'appartenance</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
@@ -901,45 +1028,78 @@
       <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://media.fff.fr/uploads/documents/fff_fafa_cahier-des-charges_equipement_beach-soccer-25-26_vdef.pdf</t>
         </is>
       </c>
       <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Madame Lou LE NEDIC, Cheffe de projets à la FFF : llenedic&amp;#64;fff.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>spessoa@fff.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b243-dispositif-fonds-daide-au-football-amateur-ch/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Fédération Française de Football</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2020</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>