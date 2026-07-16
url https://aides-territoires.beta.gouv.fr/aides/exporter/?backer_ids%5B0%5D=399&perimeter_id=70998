--- v0 (2026-02-27)
+++ v1 (2026-07-16)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH5"/>
+  <dimension ref="A1:AH3"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,843 +263,447 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>22759</v>
+        <v>105268</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer des terrains permanents ou saisonniers de beach soccer</t>
+          <t>Financer des installations sportives relatives au football</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Fonds d'Aide au Football Amateur (FAFA)</t>
+          <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Equipement</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>District / Comité départemental de football d'appartenance</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier
-Association</t>
+Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>Aide de 20 000 € maximum dans la limite de 50 % du coût total du projet. Un abondement de 30 000 € pourra être accordé dans le cadre d’un projet de couverture de ce terrain.</t>
+          <t>Les modalités de financement sont définies par les Ligues et Districts dans le cadre d'une stratégie territoriale des équipements sportifs, et sont propres à chaque territoire.</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
-        <is>
-[...201 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Par l&amp;#039;intermédiaire de ce dispositif, la Fédération Française de Football souhaite accompagner la mise en place de projets d&amp;#039;équipements visant à améliorer l&amp;#039;accueil, la sécurité et les conditions de pratique de ses licencié(e)s, et de leur proposer de nouveaux espaces répondant à leurs attentes.&lt;/p&gt;
 &lt;p&gt;
  Veuillez contacter votre District/Ligue d&amp;#039;appartenance avant de déposer un éventuel dossier (contact dans le cahier des charges en annexe).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets éligibles à un financement FAFA Equipement Clubs-Collectivités :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Création d&amp;#039;un club house
  &lt;/li&gt;
  &lt;li&gt;
   Création ou travaux pour mise en conformité réglementaire d&amp;#039;un ensemble vestiaires ou locaux pour un classement fédéral
  &lt;/li&gt;
  &lt;li&gt;
   Création ou mise en conformité d&amp;#039;un éclairage ou rénovation pour un classement fédéral. Remplacement par des projecteurs LED
  &lt;/li&gt;
  &lt;li&gt;
-  Sécurisation d&amp;#039;une installation contribuant à un classement fédéral (main-courantes, banc de touches, clôture de l&amp;#039;installation sportive et/ou de l&amp;#039;aire de jeu, mise en conformité des zones de sécurité autour d&amp;#039;un terrain, remplacement de buts fixes de football à 11)
-[...3 lines deleted...]
- &lt;/li&gt;
+  Sécurisation d&amp;#039;une installation contribuant à un classement fédéral (main-courantes, banc de touches, clôture de l&amp;#039;installation sportive et/ou de l&amp;#039;aire de jeu, mise en conformité des zones de sécurité autour d&amp;#039;un terrain, remplacement de buts fixes de football à 11 et buts A8 rabattables)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un terrain de grands jeux en pelouse naturelle ou pelouse système hybride&lt;/li&gt;
  &lt;li&gt;
   Renforcement/Amélioration d&amp;#039;un terrain en pelouse naturelle
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un terrain de grands jeux éclairé en gazon synthétique
  &lt;/li&gt;
  &lt;li&gt;
   Changement du revêtement gazon synthétique sur un terrain de grands jeux éclairé
  &lt;/li&gt;
  &lt;li&gt;
-  Création d&amp;#039;un terrain de Football à 8 contre 8 éclairé en gazon synthétique
+  Création d&amp;#039;un terrain de Football à 8 éclairé en gazon synthétique
   &lt;br /&gt;
- &lt;/li&gt;
-[...1 lines deleted...]
-  Projet d&amp;#039;équipement donnant lieu à un classement de l&amp;#039;installation en T7 ou un éclairage d&amp;#039;entraînement en E7
+ &lt;/li&gt;&lt;li&gt;Changement du revêtement gazon synthétique sur un terrain de Football à 8 éclairé&lt;/li&gt;
+ &lt;li&gt;
+  Projet  donnant lieu à un classement de l&amp;#039;installation en niveau T7 ou un éclairage en niveau E7
  &lt;/li&gt;
  &lt;li&gt;
   Autre projet participant à l&amp;#039;amélioration de la trajectoire environnementale
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R3" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>30/06/2027</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Le porteur du projet doit être, soit un club affilié à la F.F.F., soit une collectivité locale en collaboration avec un club support affilié à la F.F.F. ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dossier doit être saisi par le District au plus tard trois mois après la date de commencement des travaux ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;équipement projeté doit être situé obligatoirement au sein d&amp;#039;une installation sportive utilisée par le club support ;
  &lt;/li&gt;
  &lt;li&gt;
   Le porteur de projet doit impérativement présenter un plan d&amp;#039;utilisation des installations envisagées dans le respect des attentes de la F.F.F. ;
  &lt;/li&gt;
  &lt;li&gt;
   Le maître d&amp;#039;ouvrage doit réaliser son opération dans un délai de 24 mois à compter de la date d&amp;#039;attribution de la subvention par la F.F.F.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.fff.fr/fafa</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X3" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cdc-2026-2027_equipement-clubs-collectivites-vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Madame Cynthia TRUONG, Responsable des Financements et aides aux clubs à la FFF : ctruong&amp;#64;fff.fr &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>ctruong@fff.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8568-financer-les-installations-sportives/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>29/11/2021</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>14/02/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>165395</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer des bornes de recharge électrique à proximité d'installations sportives</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Fonds d'Aide au Football Amateur (FAFA) - Chapitre Transport</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...3 lines deleted...]
-      <c r="H4" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="J4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K4" s="1" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Aide maximale de 8 000 € dans la limite de 50% du coût total du projet et dans la limite de l’enveloppe financière identifiée par la FFF</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Par l’intermédiaire de ce dispositif, et dans le cadre
-de son programme RSO #MARQUERDEMAIN, la FFF
+de son programme RSE, la FFF
 souhaite accompagner la mise en place de bornes
 de recharge pour véhicules électriques à proximité
 des installations sportives utilisées par les clubs de
-football. &lt;/p&gt;&lt;p&gt;Le porteur de projet (collectivité ou club) est libre de choisir son maître d’ouvrage. &lt;/p&gt;&lt;p&gt;Le projet devra à minima comprendre deux bornes de 7kW comme présenté sur le document de présentation du projet ci-après : https://media.fff.fr/uploads/documents/20220215_fff_izivia.pdf&lt;/p&gt;</t>
-[...10 lines deleted...]
-      <c r="N4" s="1" t="inlineStr">
+football. &lt;/p&gt;&lt;p&gt;Le porteur de projet (collectivité ou club) est libre de choisir son maître d&amp;#039;oeuvre. &lt;/p&gt;&lt;p&gt;Le projet devra à minima comprendre deux bornes de 7kW comme présenté sur le document de présentation du projet ci-après : https://media.fff.fr/uploads/documents/20220215_fff_izivia.pdf&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans ce cadre, et sous réserve du strict respect du présent cahier des charges, le porteur
+de projet pourra bénéficier : &lt;/p&gt;&lt;p&gt;- Pour une borne EDF business
+services (ex-IZIVIA) : aide
+maximale de 8 000 € dans la limite
+de 50% du coût total du projet &lt;/p&gt;&lt;p&gt;- Pour une borne autre qu’EDF
+business services (ex-IZIVIA) :
+aide maximale de 5 000 € dans
+la limite de 50 % du coût total
+du projet&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Espace public
 Transition énergétique
 Equipement public
 Accessibilité
 Mobilité partagée
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R4" s="1" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2027</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Le porteur doit être une collectivité locale en collaboration avec un club support affilié à la FFF
 ou directement un club affilié à la FFF ; &lt;/li&gt;&lt;li&gt;Le dossier doit être saisi par votre District d’appartenance au plus tard 3 mois après la date
 de commencement des travaux ; &lt;/li&gt;&lt;li&gt;L’équipement projeté doit être situé obligatoirement dans un parking public situé à moins de
  100 mètres de l’installation sportive utilisée par le club support affilié à la FFF ou dans l’installation
 sportive. Le projet concerne l’équipement de stade et non la reprise d’installation existante ; &lt;/li&gt;&lt;li&gt;Le porteur de projet doit impérativement présenter un plan d’utilisation des installations
 envisagées dans le respect des attentes de la FFF énoncées ci-dessus ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour information, IZIVIA, filiale de EDF et partenaire de
 la Fédération Française de Football,
 est spécialisée dans la mise en place
 et la gestion de bornes de recharge
 pour les véhicules électriques. Si
 vous souhaitez des informations sur
 le coût de votre projet, vous pouvez
 contacter vous rendre sur le site
 https://izivia.com/ ou contacter IZIVIA
 par mail projetclubfff&amp;#64;izivia.com&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.fff.fr/fafa</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X4" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://media.fff.fr/uploads/documents/fff_fafa_cdc-2026-2027_transport_borne-de-recharge-vdef.pdf</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Madame Cynthia TRUONG, Responsable des Financements et aides aux clubs à la FFF : ctruong&amp;#64;fff.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>ctruong@fff.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-bornes-de-recharge-electrique-a-proximite-dinstallations-sportives/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Fédération Française de Football</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>19/08/2025</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...191 lines deleted...]
-          <t>02/02/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>