--- v0 (2026-02-01)
+++ v1 (2026-04-21)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA8"/>
+  <dimension ref="A1:AH6"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,273 +225,679 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>62847</v>
+        <v>121006</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Optimiser la gestion de votre trésorerie par la ligne de trésorerie</t>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Subzen</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>120979</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
-[...13 lines deleted...]
-  la ligne de trésorerie  .
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
+  Qu&amp;#039;est-ce que le prêt social ?
  &lt;/a&gt;
-&lt;/p&gt;</t>
-[...7 lines deleted...]
-      <c r="O2" s="0" t="inlineStr">
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choisissez une
+  &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
+   banque engagée en matière de RSE
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  et dotée d&amp;#039;une trajectoire de décarbonation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  5 thématiques éligibles :
+ &lt;/li&gt;
+ &lt;li&gt;
+  1) L&amp;#039;action sanitaire, sociale et familiale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  2) Le développement et la cohésion territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  3) L&amp;#039;enseignement et la formation professionnelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  4) Le sport, culture et vie associative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5) Les services d&amp;#039;incendies et de secours.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Valorisation d'actions
+Bibliothèques et livres
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 300 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-      <c r="A3" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>62848</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -537,1167 +943,469 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="E4" s="1" t="inlineStr">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>62847</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser la gestion de votre trésorerie par la ligne de trésorerie</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
-[...3 lines deleted...]
-Grâce à un prêt vert, votre collectivité pourra :
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une ligne de trésorerie, aussi appelée crédit de trésorerie ou ouverture de crédit, vous permet de gérer vos décalages de trésorerie et de limiter votre recours à des financements moyen long terme pour des besoins ponctuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Répondant à des besoins de court terme, la ligne de trésorerie a une durée de 364 jours maximum. Elle peut être renouvelée.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez effectuer des tirages et des remboursements via un accès internet.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations sur
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/tresorerie/ligne-de-tresorerie.html" target="_self"&gt;
+  la ligne de trésorerie  .
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation définitive de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 50 000 euros
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/tresorerie/ligne-de-tresorerie.html</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Adopter une démarche cohérente pour l&amp;#039;ensemble de son projet en faveur de la transition énergétique, y compris sur son financement ;
-[...128 lines deleted...]
-  Fourniture d&amp;#039;indicateurs qui permettent à la banque de calculer des économies de CO2 ou d&amp;#039;eau
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
-[...40 lines deleted...]
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f2d-augmenter-votre-tresorerie-par-la-ligne-de-tr/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-      <c r="A5" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>62579</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Accéder au préfinancement des subventions ou du FCTVA par le prêt relais</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes dans l&amp;#039;attente de versement de subventions ? Du versement de FCTVA ? Des recettes d&amp;#039;une opération immobilière ?
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt relais préfinance vos recettes attendues et vous permet d&amp;#039;avancer sur vos projets.
 &lt;/p&gt;
 &lt;p&gt;
  Souple d&amp;#039;utilisation, vous pouvez procéder à son remboursement de manière anticipée et sans frais, une fois les fonds récupérés (sous réserve du respect d&amp;#039;un préavis contractuel).
 &lt;/p&gt;
 &lt;p&gt;
  Pour en savoir plus sur le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html" target="_self"&gt;
   fonctionnement d&amp;#039;un prêt relais
  &lt;/a&gt;
  .
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Espaces verts
 Espace public
 Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Technologies numériques et numérisation
 Economie locale et circuits courts
 Revitalisation
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Paysage
 Attractivité économique
 Valorisation d'actions
 Médias et communication</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après étude et acceptation définitive de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 50 000 euros.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre:
 &lt;/p&gt;
 &lt;p&gt;
  - par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4ac9-acceder-au-prefinancement-par-le-pret-relais/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="E6" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="K6" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
-[...232 lines deleted...]
-      <c r="K7" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
-[...384 lines deleted...]
-          <t>published</t>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2020</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>