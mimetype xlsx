--- v0 (2026-02-28)
+++ v1 (2026-09-02)
@@ -263,367 +263,540 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>62579</v>
+        <v>121006</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Accéder au préfinancement des subventions ou du FCTVA par le prêt relais</t>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Subzen</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>120979</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
-[...13 lines deleted...]
-  fonctionnement d&amp;#039;un prêt relais
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
+  Qu&amp;#039;est-ce que le prêt social ?
  &lt;/a&gt;
- .
-[...10 lines deleted...]
-Patrimoine et monuments historiques
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choisissez une
+  &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
+   banque engagée en matière de RSE
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  et dotée d&amp;#039;une trajectoire de décarbonation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  5 thématiques éligibles :
+ &lt;/li&gt;
+ &lt;li&gt;
+  1) L&amp;#039;action sanitaire, sociale et familiale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  2) Le développement et la cohésion territoriale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  3) L&amp;#039;enseignement et la formation professionnelle,
+ &lt;/li&gt;
+ &lt;li&gt;
+  4) Le sport, culture et vie associative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  5) Les services d&amp;#039;incendies et de secours.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
+Sports et loisirs
 Espaces verts
 Espace public
 Friche
-Foncier
-[...3 lines deleted...]
-Technologies numériques et numérisation
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
 Economie locale et circuits courts
+Economie sociale et solidaire
 Revitalisation
-Equipement public
-Bâtiments et construction
+Réhabilitation
 Logement et habitat
-Paysage
-Attractivité économique
+Lutte contre la précarité
 Valorisation d'actions
-Médias et communication</t>
-[...2 lines deleted...]
-      <c r="O2" s="0" t="inlineStr">
+Bibliothèques et livres
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="S2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 300 000 euros
+&lt;/p&gt;
+&lt;p&gt;
+ Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
- Vous pouvez le joindre:
-[...6 lines deleted...]
-      <c r="Y2" s="0" t="inlineStr">
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
-[...147 lines deleted...]
-      </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>09/10/2020</t>
+          <t>03/11/2022</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>62848</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -869,543 +1042,370 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>120979</v>
+        <v>62847</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
-[...4 lines deleted...]
-          <t>Prêt social</t>
+          <t>Optimiser la gestion de votre trésorerie par la ligne de trésorerie</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
-[...3 lines deleted...]
-  Qu&amp;#039;est-ce que le prêt social ?
+ Une ligne de trésorerie, aussi appelée crédit de trésorerie ou ouverture de crédit, vous permet de gérer vos décalages de trésorerie et de limiter votre recours à des financements moyen long terme pour des besoins ponctuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Répondant à des besoins de court terme, la ligne de trésorerie a une durée de 364 jours maximum. Elle peut être renouvelée.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez effectuer des tirages et des remboursements via un accès internet.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations sur
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/tresorerie/ligne-de-tresorerie.html" target="_self"&gt;
+  la ligne de trésorerie  .
  &lt;/a&gt;
-&lt;/p&gt;
-[...53 lines deleted...]
-&lt;/ul&gt;</t>
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N5" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-[...28 lines deleted...]
-Sécurité</t>
+          <t>Appui méthodologique</t>
         </is>
       </c>
       <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Après étude et acceptation de votre dossier par La Banque Postale.
-[...23 lines deleted...]
-&lt;/ul&gt;</t>
+ Après étude et acceptation définitive de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 50 000 euros
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T5" s="1" t="inlineStr">
         <is>
-          <t>Dépenses d’investissement</t>
+          <t>Dépenses de fonctionnement</t>
         </is>
       </c>
       <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V5" s="1" t="inlineStr">
         <is>
-          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
-[...4 lines deleted...]
-          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+          <t>https://www.labanquepostale.fr/collectivites/financements/tresorerie/ligne-de-tresorerie.html</t>
         </is>
       </c>
       <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  via le
-[...5 lines deleted...]
-  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f2d-augmenter-votre-tresorerie-par-la-ligne-de-tr/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
-          <t>03/11/2022</t>
+          <t>09/10/2020</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>121006</v>
+        <v>62579</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
-[...4 lines deleted...]
-          <t>Subzen</t>
+          <t>Accéder au préfinancement des subventions ou du FCTVA par le prêt relais</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...1 lines deleted...]
-Entreprise publique locale (Sem, Spl, SemOp)</t>
+Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière</t>
+          <t>Prêt</t>
         </is>
       </c>
       <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
-[...21 lines deleted...]
- Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+ Vous êtes dans l&amp;#039;attente de versement de subventions ? Du versement de FCTVA ? Des recettes d&amp;#039;une opération immobilière ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt relais préfinance vos recettes attendues et vous permet d&amp;#039;avancer sur vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Souple d&amp;#039;utilisation, vous pouvez procéder à son remboursement de manière anticipée et sans frais, une fois les fonds récupérés (sous réserve du respect d&amp;#039;un préavis contractuel).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour en savoir plus sur le
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html" target="_self"&gt;
+  fonctionnement d&amp;#039;un prêt relais
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
 &lt;/p&gt;</t>
-        </is>
-[...4 lines deleted...]
- Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
-Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
-Sports et loisirs
-[...3 lines deleted...]
-Sols
 Espaces verts
 Espace public
 Friche
 Foncier
-Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
 Recyclage et valorisation des déchets
-Personnes âgées
-[...8 lines deleted...]
-Tiers-lieux
+Technologies numériques et numérisation
 Economie locale et circuits courts
 Revitalisation
-Risques naturels
-[...1 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
-Réhabilitation
 Logement et habitat
-Architecture
 Paysage
-Accessibilité
 Attractivité économique
-Appui méthodologique
-[...14 lines deleted...]
-Solutions d'adaptation fondées sur la nature (SafN)</t>
+Valorisation d'actions
+Médias et communication</t>
         </is>
       </c>
       <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
-[...6 lines deleted...]
- Après étude et acceptation de votre dossier par La Banque Postale.
+ Après étude et acceptation définitive de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 50 000 euros.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S6" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V6" s="1" t="inlineStr">
         <is>
-          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html</t>
         </is>
       </c>
       <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre:
+&lt;/p&gt;
+&lt;p&gt;
+ - par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ac9-acceder-au-prefinancement-par-le-pret-relais/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
-          <t>14/11/2022</t>
+          <t>08/10/2020</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>