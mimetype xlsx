--- v0 (2026-02-27)
+++ v1 (2026-07-18)
@@ -263,1083 +263,1083 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165368</v>
+        <v>165375</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Renforcer le réseau électrique</t>
+          <t>Réaliser les audits énergétiques du patrimoine communal</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Territoire d'Énergie Orne</t>
+          <t>Territoire d'Énergie Orne
+ADEME</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>Commune</t>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Autre aide financière
-Ingénierie technique
+          <t>Subvention
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;h4&gt;Travaux de renforcement&lt;/h4&gt;&lt;p&gt;Toutes les communes de l&amp;#039;Orne adhèrent au Territoire d&amp;#039;énergie Orne pour sa compétence fondatrice : autorité organisatrice de la distribution de l’électricité. Le Te61 est donc le premier contact des collectivités territoriales en ce qui concerne le réseau électrique.&lt;/p&gt;&lt;p&gt;Les travaux de renforcement proposés par le Te61 consistent à adapter le réseau public à l’accroissement de la demande en électricité et visent à réduire le nombre de clients mal alimentés en électricité dans l’Orne.&lt;/p&gt;&lt;p&gt;En cas de mauvaise alimentation électrique, une intervention est nécessaire pour améliorer la qualité de l’énergie distribuée afin de résorber les chutes de tension et de réajuster les besoins en puissance.&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/classification-des-communes-68bfd51472189.png" alt /&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2025-09-09-102608-68bfe4ce29d87.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;h4&gt;&lt;span&gt;Conseil en Énergie partagé (CEP)&lt;/span&gt;&lt;/h4&gt;&lt;p&gt;Les collectivités peuvent faire appel au Te61 pour auditer un ou plusieurs de leurs bâtiments publics. &lt;/p&gt;&lt;p&gt;Le conseiller réalise un bilan énergétique et définit les objectifs et les priorités. Il propose des solutions concrètes pour réduire les dépenses en maîtrisant les consommations et en limitant l&amp;#039;impact environnementales de vos bâtiments. &lt;/p&gt;&lt;p&gt;La mission se fait sur une durée d&amp;#039;un an. Le rapport final remis permet à la collectivité d&amp;#039;être éligible aux subventions de DSIL et DETR notamment.&lt;/p&gt;&lt;p&gt;   &lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/cep-68b02bf7b3247.png" alt /&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/procede-cep-68935ef34462d.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/tarif-cep-68936132a4eea.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Voirie et réseaux</t>
+          <t>Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Orne</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://te61.fr/maitrise-de-lenergie-et-planification/diagnostics-energetiques/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;Nicolas Thuillier - Responsable service maîtrise de l&amp;#039;énergie - nicolas.thuillier&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;Richard Boudou - Conseiller en énergie partagé - richard.boudou&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>accueil@te61.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-audits-energetiques-du-patrimoine-communal/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Territoire d'Énergie Orne</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>06/08/2025</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>165374</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Produire et distribuer de la chaleur pour les bâtiments publics avec une chaufferie bois-énergie</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Énergie Orne</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Bois-énergie et réseaux de chaleur&lt;/h4&gt;&lt;p&gt;L&amp;#039;installation d&amp;#039;une chaufferie et de son réseau de chaleur
+associé offre de nombreux avantages, notamment la mutualisation de la
+maintenance et de l&amp;#039;approvisionnement en combustible, ainsi qu&amp;#039;une optimisation
+des coûts de l&amp;#039;énergie. &lt;/p&gt;&lt;p&gt;Avec la compétence « production et distribution de chaleur
+», le Te61 poursuit son engagement en faveur de la transition énergétique en
+permettant aux collectivités adhérentes de s’équiper de chaufferie
+bois-énergie. Un service « clé en main » pour la collectivité qui est
+accompagnée tout au long du projet.&lt;/p&gt;&lt;p&gt;Pour savoir s’il est possible ou non de créer une chaufferie
+bois-énergie, le Te61 réalise une note d’opportunité. Celle-ci ne se substitue
+pas à une étude de faisabilité ultérieure, mais permet d’en établir le cahier
+des charges.&lt;/p&gt;&lt;p&gt;Une convention établie entre la collectivité adhérente et le
+Te61 permet d’en définir les modalités. Pour les installations de petites
+puissances, la note d’opportunité est souvent la seule étape de réflexion
+nécessaire au projet.&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2025-08-06-101752-689310dd25e72.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/classification-des-communes-689311e90fd8c.png" alt /&gt;&lt;/p&gt;&lt;h4&gt;&lt;br /&gt;&lt;/h4&gt;&lt;ul type="disc"&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Le transfert de compétence&lt;/h4&gt;&lt;p&gt;Par transfert de la compétence, le Territoire d’Énergie Orne devient maître d’ouvrage du projet. La collectivité adhérente bénéficie ainsi des services, de l’expertise et de l’accompagnement d’un technicien pour la mise en œuvre de la chaufferie bois-énergie et de son éventuel réseau de chaleur associé. &lt;/p&gt;&lt;p&gt;Le Te61 :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Etudie les solutions techniques,&lt;/li&gt;&lt;li&gt;Investit et accompagne la collectivité dans la mise en place de la chaufferie bois-énergie,&lt;/li&gt;&lt;li&gt;Exploite la chaufferie avec l&amp;#039;adhérent.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les coûts associés à cette mission sont portés en partie par le Te61.&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/participation-chaufferie-68932a5d95296.png" alt /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Orne</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://te61.fr/energies-renouvelables/bois-energie-et-reseaux-de-chaleur/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;David Durand - ingénieur bois énergie - david.durand&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>accueil@te61.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/chauffer-les-batiments-publics-avec-les-chaufferie-bois-energie/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
-[...112 lines deleted...]
-          <t>published</t>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>04/08/2025</t>
+          <t>06/08/2025</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>165370</v>
+        <v>165373</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Étendre les réseaux pour les projets publics</t>
+          <t>Assurer la sécurité routière dans votre commune (radars pédagogiques)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>Commune</t>
+          <t>Commune
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière
-[...2 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
-          <t>&lt;h4&gt;Raccordement, extension de réseaux&lt;/h4&gt;&lt;p&gt;Le Territoire d’Énergie Orne est maître d’ouvrage
-[...6 lines deleted...]
-usages (habitation, activité économique par exemple).&lt;/p&gt;</t>
+          <t>&lt;h4&gt;Radars pédagogiques&lt;/h4&gt;&lt;p&gt;Véritable outil de prévention, le radar pédagogique permet à la commune de récolter des indications grâce à une analyse de données. &lt;/p&gt;&lt;p&gt;Il aide à établir un lien entre la règlementation locale et le comportement de l&amp;#039;usager sur la route.&lt;/p&gt;&lt;p&gt;À l&amp;#039;achat ou la location, ce dispositif favorise la réduction de vitesse dans les agglomérations.&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/radars-peda-6894762cb1566.png" alt /&gt;&lt;/p&gt;&lt;p&gt;Le forfait &amp;#34;entretien maintenance&amp;#34; concerne exclusivement les radars du Te61.&lt;/p&gt;&lt;p&gt;Coût de la maîtrise d&amp;#039;œuvre : un taux de 7 % est appliqué.&lt;/p&gt;&lt;p&gt;La collectivité et le Territoire d’Énergie Orne signent une
+convention individuelle qui comprend :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Le
+     conseil et l’étude d’impact ;&lt;/li&gt;
+ &lt;li&gt;La
+     maîtrise d’œuvre ;&lt;/li&gt;
+ &lt;li&gt;Une
+     expertise sur le matériel et la pose selon les besoins (alimentation
+     solaire, alimentation batterie, personnalisation du radar…) ;&lt;/li&gt;
+ &lt;li&gt;Une
+     analyse précise des données synchronisées sur l&amp;#039;ensemble du patrimoine départemental : vitesse, nombre de passages, nombre d’excès ;&lt;/li&gt;
+ &lt;li&gt;Une
+     installation temporaire ou définitive ;&lt;/li&gt;
+ &lt;li&gt;Des possibilités de mise en place d’achat mutualisé.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/rapport-de-donnees-radars-689477ba8d88c.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
-          <t>Voirie et réseaux</t>
+          <t>Voirie et réseaux
+Prévention des risques
+Sécurité</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-Usage / valorisation</t>
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Orne</t>
         </is>
       </c>
       <c r="V4" s="1" t="inlineStr">
         <is>
-          <t>https://te61.fr/reseaux-electriques/raccordement-extension-de-reseaux/</t>
+          <t>https://te61.fr/eclairage-public/radars-pedagogiques/</t>
         </is>
       </c>
       <c r="X4" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;Cédric THOMAS - directeur du pôle technique - cedric.thomas&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;André-Jacques ALLANIC - chargé d&amp;#039;affaires secteurs 1, 10 et urbain - aj.allanic&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Stanislas BISSON - chargé d&amp;#039;affaires secteurs 2 , 11 et 12 - stanislas.bisson&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Guillaume THEUDE - chargé d&amp;#039;affaires secteurs 3, 4 et 6 - guillaume.theude&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Guillaume DELERY - chargé d&amp;#039;affaires secteurs 7, 8 et 9 - guillaume.delery&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Damien DANGUY - chargé d&amp;#039;affaires secteur 5 - damien.danguy&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/carte-6891c00b5fea5.webp" alt /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;Damien Danguy  - chargé d&amp;#039;affaires radars pédagogiques - signalisation&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>accueil@te61.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/etendre-les-reseaux-pour-les-projets-publics/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-le-risque-radars-pedagogiques/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>05/08/2025</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>165371</v>
+        <v>165372</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sécuriser le réseau électrique</t>
+          <t>Moderniser l'éclairage public</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>Commune</t>
+          <t>Commune
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière
-Ingénierie technique
+          <t>Ingénierie technique
+Subvention
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
-        <is>
-[...125 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;Éclairage public&lt;/h4&gt;&lt;p&gt;Étant l’une des premières sources de consommation d’électricité, l’éclairage public représente un enjeu financier et environnemental fort pour les collectivités. Un parc d’éclairage vétuste fait rapidement augmenter les factures et la pollution lumineuse.&lt;/p&gt;&lt;p&gt;Dans le cadre de la compétence éclairage public, le Territoire d’Énergie Orne accompagne ses adhérents dans cette « transition éclairagiste ». La compétence comprend l’investissement et la maintenance des installations.&lt;/p&gt;&lt;p&gt;Les collectivités bénéficient de l’expertise technique et règlementaire (performance des lampes, système de gestion de l’éclairage, réglementations en vigueur, contrôle du parc…) du syndicat qui œuvre pour une gestion de l’éclairage public juste et respectueuse de l’environnement, laquelle assure la sécurité et le confort des administrés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La commune est propriétaire de ses équipements et reste décisionnaire dans le choix du matériel.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le transfert de la compétence comprend :&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;La
      maîtrise d’ouvrage et la maîtrise d’œuvre des investissements,​&lt;/li&gt;
  &lt;li&gt;Le
      diagnostic du réseau d’éclairage,&lt;/li&gt;
  &lt;li&gt;La
      gestion et l’exploitation des réseaux,&lt;/li&gt;
  &lt;li&gt;La
      maintenance des installations d’éclairage et de mise en valeur par la
      lumière.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;La maintenance des équipements comprend :&lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Recensement
      initial,&lt;/li&gt;
  &lt;li&gt;Création
      de la base de données,&lt;/li&gt;
  &lt;li&gt;Entretien
      préventif,&lt;/li&gt;
  &lt;li&gt;Entretien
      curatif et astreinte en cas de panne.&lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;La compétence comprend indissociablement l’investissement
 et la maintenance des installations.&lt;/p&gt;&lt;p&gt;Tous les ans : contrôle des armoires,&lt;/p&gt;&lt;p&gt;Tous les 2 ans : visite de nettoyage,&lt;/p&gt;&lt;p&gt;Tous les 4 ans : entretien préventif relampage.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;La cotisation est à 18 € tout compris, par point lumineux et
 par an.&lt;/p&gt;&lt;p&gt;En option : maintenance des armoires 36 € HT&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Communes et communes déléguées adhérentes au syndicat, qui lui ont transféré leur compétence d&amp;#039;éclairage public.&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2026-01-15-095455-6968abbcc28d0.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2025-08-05-152449-6892064c6a9a5.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Orne</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://te61.fr/eclairage-public/eclairage-public/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;Stéphane Bêland - Responsable pôle éclairage public - stephane.beland&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;David Maillard - Chargé d&amp;#039;affaires éclairage public - david.maillard&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te61.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/assurer-leclairage-public/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Énergie Orne</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2025</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165371</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Sécuriser le réseau électrique</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Énergie Orne</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Travaux de sécurisation&lt;/h4&gt;&lt;p&gt;Toutes les communes de l&amp;#039;Orne adhèrent au Territoire d&amp;#039;énergie Orne pour sa compétence fondatrice : autorité organisatrice de la distribution de l’électricité. Le Te61 est donc le premier contact des collectivités territoriales en ce qui concerne le réseau électrique.&lt;/p&gt;&lt;p&gt;Le réseau basse tension en fils nus, construit antérieurement aux années 1970 est particulièrement fragile, notamment face aux contraintes climatiques. &lt;/p&gt;&lt;p&gt;Il existe plusieurs sections dans les fils nus. Les &amp;#34;faibles sections&amp;#34; sont les plus sensibles à ces aléas. &lt;/p&gt;&lt;p&gt;Le Territoire d’Énergie Orne investit pour la suppression progressive de ce type de réseau dans les communes rurales en le remplaçant par un réseau aérien torsadé.&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/classification-des-communes-68bfe58298d87.png" alt /&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2025-09-09-102608-68bfe57a373a7.png" alt /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Te61 finance à 100 % les communes rurales et les communes déléguées rurales d&amp;#039;une nouvelle commune.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Orne</t>
         </is>
       </c>
       <c r="V6" s="1" t="inlineStr">
         <is>
-          <t>https://te61.fr/eclairage-public/eclairage-public/</t>
+          <t>https://te61.fr/reseaux-electriques/travaux-de-securisation/</t>
         </is>
       </c>
       <c r="X6" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;Stéphane Bêland - Responsable pôle éclairage public - stephane.beland&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;David Maillard - Chargé d&amp;#039;affaires éclairage public - david.maillard&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;/p&gt;</t>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;Cédric THOMAS - directeur du pôle technique - cedric.thomas&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;André-Jacques ALLANIC - chargé d&amp;#039;affaires secteurs 1, 10 et urbain - aj.allanic&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Stanislas BISSON - chargé d&amp;#039;affaires secteurs 2 , 11 et 12 - stanislas.bisson&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Guillaume THEUDE - chargé d&amp;#039;affaires secteurs 3, 4 et 6 - guillaume.theude&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Guillaume DELERY - chargé d&amp;#039;affaires secteurs 7, 8 et 9 - guillaume.delery&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Damien DANGUY - chargé d&amp;#039;affaires secteur 5 - damien.danguy&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;https://te61.fr/ &lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/carte-6891d49983582.webp" alt /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>accueil@te61.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/assurer-leclairage-public/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/securiser-le-reseau-electrique/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>05/08/2025</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>165373</v>
+        <v>165370</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Assurer la sécurité routière dans votre commune (radars pédagogiques)</t>
+          <t>Étendre les réseaux pour les projets publics</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
-          <t>Commune
-Intercommunalité / Pays</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
+Autre aide financière</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
-          <t>&lt;h4&gt;Radars pédagogiques&lt;/h4&gt;&lt;p&gt;Véritable outil de prévention, le radar pédagogique permet à la commune de récolter des indications grâce à une analyse de données. &lt;/p&gt;&lt;p&gt;Il aide à établir un lien entre la règlementation locale et le comportement de l&amp;#039;usager sur la route.&lt;/p&gt;&lt;p&gt;À l&amp;#039;achat ou la location, ce dispositif favorise la réduction de vitesse dans les agglomérations.&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/radars-peda-6894762cb1566.png" alt /&gt;&lt;/p&gt;&lt;p&gt;Le forfait &amp;#34;entretien maintenance&amp;#34; concerne exclusivement les radars du Te61.&lt;/p&gt;&lt;p&gt;Coût de la maîtrise d&amp;#039;œuvre : un taux de 7 % est appliqué.&lt;/p&gt;&lt;p&gt;La collectivité et le Territoire d’Énergie Orne signent une
-[...14 lines deleted...]
-&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/rapport-de-donnees-radars-689477ba8d88c.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;h4&gt;Raccordement, extension de réseaux&lt;/h4&gt;&lt;p&gt;Le Territoire d’Énergie Orne est maître d’ouvrage
+uniquement pour les projets publics où le pétitionnaire final est &lt;strong&gt;une
+collectivité rurale ou urbaine reversant au minimum 50 % de la TICFE&lt;/strong&gt;.
+Enedis reste maître d’ouvrage pour les communes urbaines ne reversant pas la
+TICFE au Te61.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les travaux d&amp;#039;extension ont pour objectif majeur de
+mettre à disposition le réseau de distribution d&amp;#039;électricité pour de nouveaux
+usages (habitation, activité économique par exemple).&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N7" s="1" t="inlineStr">
         <is>
-          <t>Voirie et réseaux
-[...1 lines deleted...]
-Sécurité</t>
+          <t>Voirie et réseaux</t>
         </is>
       </c>
       <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2026-01-15-100455-6968adca1324d.png" alt /&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/classification-des-communes-68bff1b177422.png" alt /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Orne</t>
         </is>
       </c>
       <c r="V7" s="1" t="inlineStr">
         <is>
-          <t>https://te61.fr/eclairage-public/radars-pedagogiques/</t>
+          <t>https://te61.fr/reseaux-electriques/raccordement-extension-de-reseaux/</t>
         </is>
       </c>
       <c r="X7" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;Damien Danguy  - chargé d&amp;#039;affaires radars pédagogiques - signalisation&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;/p&gt;</t>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;Cédric THOMAS - directeur du pôle technique - cedric.thomas&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;André-Jacques ALLANIC - chargé d&amp;#039;affaires secteurs 1, 10 et urbain - aj.allanic&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Stanislas BISSON - chargé d&amp;#039;affaires secteurs 2 , 11 et 12 - stanislas.bisson&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Guillaume THEUDE - chargé d&amp;#039;affaires secteurs 3, 4 et 6 - guillaume.theude&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Guillaume DELERY - chargé d&amp;#039;affaires secteurs 7, 8 et 9 - guillaume.delery&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Damien DANGUY - chargé d&amp;#039;affaires secteur 5 - damien.danguy&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/carte-6891c00b5fea5.webp" alt /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>accueil@te61.fr</t>
         </is>
       </c>
       <c r="Z7" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-le-risque-radars-pedagogiques/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etendre-les-reseaux-pour-les-projets-publics/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>05/08/2025</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
-        <v>165374</v>
+        <v>165369</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Produire et distribuer de la chaleur pour les bâtiments publics avec une chaufferie bois-énergie</t>
+          <t>Enfouir/effacer les réseaux aériens d'électricité</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
-          <t>Autre aide financière
-[...2 lines deleted...]
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
-          <t>&lt;h4&gt;Bois-énergie et réseaux de chaleur&lt;/h4&gt;&lt;p&gt;L&amp;#039;installation d&amp;#039;une chaufferie et de son réseau de chaleur
-[...13 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;h4&gt;Travaux d’enfouissement&lt;/h4&gt;&lt;p&gt;Toutes les collectivités adhèrent au &lt;span&gt;Territoire d&amp;#039;énergie Orne&lt;/span&gt;&lt;span&gt; pour sa compétence
+fondatrice : autorité organisatrice de la distribution de l’électricité. Le Te61 est donc le premier contact des collectivités territoriales en ce qui concerne le réseau électrique.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;enfouissement (effacement) des réseaux aériens d&amp;#039;électricité, d&amp;#039;éclairage public (EP) et de télécommunication (RT) des communes participent au renouvellement et à la sécurisation des réseaux, ainsi qu&amp;#039;à l&amp;#039;embellissement des centres-bourg. &lt;/p&gt;&lt;p&gt;Le Te61 assure la maîtrise d&amp;#039;ouvrage des opérations pour l&amp;#039;ensemble des communes rurales et urbaines du département en réseau électrique Basse Tension (BT).&lt;/p&gt;&lt;p&gt;En cas de délégation/transfert de compétences, il coordonne les enfouissement de réseaux dans une seule et unique tranchée, limitant ainsi les coûts, les délais de réalisation et les interventions multiples sur la voirie.&lt;/p&gt;&lt;p&gt;Une mutualisation des tranchées se fait par &lt;strong&gt;convention cadre de délégation de maîtrise d&amp;#039;ouvrage pour le génie civil EP et/ou RT&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Les travaux d&amp;#039;enfouissement sont effectués à la demande des collectivités, après étude et validation du bureau syndical.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conditions individuelles par chantier, chiffrage :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;selon bordereau de prix &amp;#43; actualisation &amp;#43; divers et imprévus &amp;#43; maîtrise d&amp;#039;œuvre (7 %)&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/classification-des-communes-68bfe7f213313.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
-Réseaux de chaleur</t>
+          <t>Voirie et réseaux</t>
         </is>
       </c>
       <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R8" s="1" t="inlineStr">
         <is>
-          <t>&lt;h4&gt;Le transfert de compétence&lt;/h4&gt;&lt;p&gt;Par transfert de la compétence, le Territoire d’Énergie Orne devient maître d’ouvrage du projet. La collectivité adhérente bénéficie ainsi des services, de l’expertise et de l’accompagnement d’un technicien pour la mise en œuvre de la chaufferie bois-énergie et de son éventuel réseau de chaleur associé. &lt;/p&gt;&lt;p&gt;Le Te61 :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Etudie les solutions techniques,&lt;/li&gt;&lt;li&gt;Investit et accompagne la collectivité dans la mise en place de la chaufferie bois-énergie,&lt;/li&gt;&lt;li&gt;Exploite la chaufferie avec l&amp;#039;adhérent.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les coûts associés à cette mission sont portés en partie par le Te61.&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/participation-chaufferie-68932a5d95296.png" alt /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Le Te61 &lt;strong&gt;finance &lt;span&gt;à&lt;/span&gt;&lt;span&gt; &lt;/span&gt;100 %&lt;span&gt; l&lt;/span&gt;&lt;/strong&gt;&lt;span&gt;&lt;strong&gt;es travaux d&amp;#039;enfouissement&lt;/strong&gt; des réseaux électriques BT &lt;/span&gt;&lt;span&gt;pour : &lt;/span&gt;&lt;/p&gt;&lt;p&gt; &lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2025-09-09-105601-68bfebcb76434.png" alt="les communes déléguées rurales d&amp;#039;une commune nouvelle" /&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le Te61 participe à hauteur de 50 % sur les effacements pour les communes urbaines qui ne reversent pas la TICFE&lt;/strong&gt;. Le montant de cette participation peut être bonifié si la collectivité répond au critères par le syndicat.&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2025-09-09-111235-68bfef92377e6.png" alt /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
       <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Orne</t>
         </is>
       </c>
       <c r="V8" s="1" t="inlineStr">
         <is>
-          <t>https://te61.fr/energies-renouvelables/bois-energie-et-reseaux-de-chaleur/</t>
+          <t>https://te61.fr/reseaux-electriques/travaux-denfouissement/</t>
         </is>
       </c>
       <c r="X8" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;David Durand - ingénieur bois énergie - david.durand&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;/p&gt;</t>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;Téléphone : 02 33 32 83 13&lt;/p&gt;&lt;p&gt;Mail : accueil&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;Cédric THOMAS - directeur du pôle technique - cedric.thomas&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;André-Jacques ALLANIC - chargé d&amp;#039;affaires secteurs 1, 10 et urbain - aj.allanic&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Stanislas BISSON - chargé d&amp;#039;affaires secteurs 2 , 11 et 12 - stanislas.bisson&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Guillaume THEUDE - chargé d&amp;#039;affaires secteurs 3, 4 et 6 - guillaume.theude&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Guillaume DELERY - chargé d&amp;#039;affaires secteurs 7, 8 et 9 - guillaume.delery&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Damien DANGUY - chargé d&amp;#039;affaires secteur 5 - damien.danguy&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;https://te61.fr/  &lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/carte-reseaux-electrique-orne-1280-6890c59bb6712.webp" alt /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>accueil@te61.fr</t>
         </is>
       </c>
       <c r="Z8" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/chauffer-les-batiments-publics-avec-les-chaufferie-bois-energie/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/enfouir-effacer-les-reseaux-electriques-leclairage-public-et-le-reseau-telecom/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
-          <t>06/08/2025</t>
+          <t>04/08/2025</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
-        <v>165375</v>
+        <v>165368</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Réaliser les audits énergétiques du patrimoine communal</t>
+          <t>Renforcer le réseau électrique</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>Territoire d'Énergie Orne
-ADEME</t>
+          <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
-          <t>Commune
-[...2 lines deleted...]
-Région</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
-          <t>Subvention
+          <t>Autre aide financière
 Ingénierie technique
+Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
-          <t>&lt;h4&gt;&lt;span&gt;Conseil en Énergie partagé (CEP)&lt;/span&gt;&lt;/h4&gt;&lt;p&gt;Les collectivités peuvent faire appel au Te61 pour auditer un ou plusieurs de leurs bâtiments publics. &lt;/p&gt;&lt;p&gt;Le conseiller réalise un bilan énergétique et définit les objectifs et les priorités. Il propose des solutions concrètes pour réduire les dépenses en maîtrisant les consommations et en limitant l&amp;#039;impact environnementales de vos bâtiments. &lt;/p&gt;&lt;p&gt;La mission se fait sur une durée d&amp;#039;un an. Le rapport final remis permet à la collectivité d&amp;#039;être éligible aux subventions de DSIL et DETR notamment.&lt;/p&gt;&lt;p&gt;   &lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/cep-68b02bf7b3247.png" alt /&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/procede-cep-68935ef34462d.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/tarif-cep-68936132a4eea.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;h4&gt;Travaux de renforcement&lt;/h4&gt;&lt;p&gt;Toutes les communes de l&amp;#039;Orne adhèrent au Territoire d&amp;#039;énergie Orne pour sa compétence fondatrice : autorité organisatrice de la distribution de l’électricité. Le Te61 est donc le premier contact des collectivités territoriales en ce qui concerne le réseau électrique.&lt;/p&gt;&lt;p&gt;Les travaux de renforcement proposés par le Te61 consistent à adapter le réseau public à l’accroissement de la demande en électricité et visent à réduire le nombre de clients mal alimentés en électricité dans l’Orne.&lt;/p&gt;&lt;p&gt;En cas de mauvaise alimentation électrique, une intervention est nécessaire pour améliorer la qualité de l’énergie distribuée afin de résorber les chutes de tension et de réajuster les besoins en puissance.&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/classification-des-communes-68bfd51472189.png" alt /&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2025-09-09-102608-68bfe4ce29d87.png" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N9" s="1" t="inlineStr">
         <is>
-          <t>Espace public
-[...1 lines deleted...]
-Economie d'énergie et rénovation énergétique</t>
+          <t>Voirie et réseaux</t>
         </is>
       </c>
       <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Financement des travaux de renforcement &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le Te61 finance à 100 % les communes rurales et les communes déléguées rurales d&amp;#039;une nouvelle commune.&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="S9" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Orne</t>
         </is>
       </c>
       <c r="V9" s="1" t="inlineStr">
         <is>
-          <t>https://te61.fr/maitrise-de-lenergie-et-planification/diagnostics-energetiques/</t>
+          <t>https://te61.fr/reseaux-electriques/travaux-de-renforcement/</t>
         </is>
       </c>
       <c r="X9" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;Nicolas Thuillier - Responsable service maîtrise de l&amp;#039;énergie - nicolas.thuillier&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;Richard Boudou - Conseiller en énergie partagé - richard.boudou&amp;#64;te61.fr&lt;/p&gt;&lt;p&gt;https://te61.fr/&lt;/p&gt;</t>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Orne &lt;/p&gt;&lt;p&gt;6 rue de Gatel 61250 VALFRAMBERT&lt;/p&gt;&lt;p&gt;02 33 32 83 13&lt;/p&gt;&lt;p&gt;Cédric THOMAS - directeur du pôle technique - cedric.thomas&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;André-Jacques ALLANIC - chargé d&amp;#039;affaires secteurs 1, 10 et urbain - aj.allanic&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Stanislas BISSON - chargé d&amp;#039;affaires secteurs 2 , 11 et 12 - stanislas.bisson&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Guillaume THEUDE - chargé d&amp;#039;affaires secteurs 3, 4 et 6 - guillaume.theude&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Guillaume DELERY - chargé d&amp;#039;affaires secteurs 7, 8 et 9 - guillaume.delery&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;Damien DANGUY - chargé d&amp;#039;affaires secteur 5 - damien.danguy&amp;#64;te61.fr &lt;/p&gt;&lt;p&gt;https://te61.fr/ &lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/carte-reseaux-electrique-orne-1280-6890ad7448166.webp" alt /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>accueil@te61.fr</t>
         </is>
       </c>
       <c r="Z9" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/realiser-des-audits-energetiques-du-patrimoine-communal/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-le-reseau-electrique/</t>
         </is>
       </c>
       <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Énergie Orne</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
-          <t>06/08/2025</t>
+          <t>04/08/2025</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>02/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>