--- v0 (2026-04-22)
+++ v1 (2026-07-14)
@@ -263,254 +263,448 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>164149</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Apporter un conseil et une assistance à maîtrise d'ouvrage aux collectivités</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Assistance à maîtrise d'ouvrage - études (AMO Etudes)</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Agence technique départementale (ATD) INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Département a
+décidé de créer, depuis le 1er janvier 2011, une agence départementale
+d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
+établissement public administratif autonome, est financé par le Département et
+les collectivités adhérentes via les cotisations et les rémunérations des
+prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
+chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
+intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
+demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
+les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
+Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
+Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
+quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
+structures diverses, communautés de communes et le Département de la
+Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
+ces quatre pôles sont facturées selon des tarifs votés en Conseil
+d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
+structure a permis de montrer toute son utilité et cet outil répond aux
+attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ainsi INGENIERIE70 propose ses
+compétences aux collectivités adhérentes pour des missions d&amp;#039;ASSISTANCE A
+MAÎTRISE d&amp;#039;OUVRAGE pour la réalisation d&amp;#039;études (AMO Etudes) qui comprennent : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase consultation
+des bureaux d’études incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
+Assistance à la définition des besoins et des attentes du maître d’ouvrage,
+évaluation du coût d’ordre des études ;&lt;/p&gt;&lt;p&gt;- 
+Recueil des informations existantes ;&lt;/p&gt;&lt;p&gt;- 
+Rédaction du cahier des charges des études ;&lt;/p&gt;&lt;p&gt;- 
+Rédaction du dossier complet de consultation des bureaux d’études ; &lt;/p&gt;&lt;p&gt;- 
+Assistance durant la consultation (avis de publicité, réponse aux questions
+des bureaux d’études,etc. …) ;&lt;/p&gt;&lt;p&gt;- 
+Duplication et envoi des dossiers de consultation ;&lt;/p&gt;&lt;p&gt;- 
+Assistance lors de l’ouverture des offres, rédaction du rapport d’analyse
+des offres ;&lt;/p&gt;&lt;p&gt;- 
+Assistance au montage administratif du (des) marché(s) avec le(s) bureau(x)
+d’études résultant du choix du maître d’ouvrage.&lt;/p&gt;&lt;p&gt;- 
+Assistance pour le montage des dossiers de subventions et la sollicitation
+de ces dernières.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase suivie des
+études incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
+Organisation des réunions d’avancement avec le bureau d’études, le comité
+de pilotage, rédaction des comptes rendus ;&lt;/p&gt;&lt;p&gt;- 
+Assistance aux choix techniques à opérer durant les études et aide à la
+décision ;&lt;/p&gt;&lt;p&gt;- 
+Vérification de l’application des dispositions du cahier des charges et des
+dispositions contractuelles, préparation des ordres de services, des avenants
+etc. …&lt;/p&gt;&lt;p&gt;- 
+Vérification du respect du planning, des délais, des enveloppes
+financières ;&lt;/p&gt;&lt;p&gt;- 
+Vérification des documents produits par le bureau d’études en application
+du contrat, de leur conformité au dit contrat ;&lt;/p&gt;&lt;p&gt;- 
+Vérification des projets de décomptes présentés par le bureau d’études ;&lt;/p&gt;&lt;p&gt;- 
+Assistance pour choisir les prestataires externes éventuellement
+nécessaires afin de mener à bien les études ;&lt;/p&gt;&lt;p&gt;- 
+Coordination avec le comité de pilotage ;&lt;/p&gt;&lt;p&gt;- 
+Assistance au maître d’ouvrage pour la réception des documents finaux.&lt;/p&gt;&lt;p&gt;Durant toute sa mission, Ingénierie70
+assure une assistance d’ordre technique et administrative au maître d’ouvrage
+et assure le contrôle de la mission du (des) bureau(x) d’étude(s). Ingénierie70 assure également un suivi
+financier global de l’opération.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Autres exemples d’opérations d’AMO Etudes :&lt;/p&gt;&lt;p&gt;-        Etude de diagnostic des systèmes d’assainissement (réseaux et station)&lt;/p&gt;&lt;p&gt;-        Transfert de compétence assainissement / eau potable&lt;/p&gt;&lt;p&gt;-        Réhabilitation d’un ouvrage d’art&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Etre une collectivité adhérente selon le pôle concerné de l’agence technique (commune, cc, syndicat)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Haute-Saône</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;NOS COORDONNÉES&lt;/h3&gt;&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>julie.galland@ingenierie70.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/apporter-un-conseil-et-une-assistance-a-maitrise-douvrage-aux-collectivites-exemple-mise-en-place-dun-schema-directeur-dassainissement/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Agence départementale INGENIERIE70</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>22/01/2025</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>164216</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Apporter un conseil et un accompagnement à l'instruction des actes</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Pôle ADS (Application du droit des sols)</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70 propose depuis 2015 ses
 compétences aux collectivités adhérentes (CC de plus de 10 000 habitants)
 l’instruction des actes d’urbanisme de plus de 190 communes.&lt;/p&gt;&lt;p&gt;NIVEAU
 D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS &lt;/p&gt;&lt;p&gt;·       
 Instruire les demandes d&amp;#039;urbanisme déposées
 auprès de la Collectivité (certificat d’urbanisme a et b, déclaration préalable,
 permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;·       
 Accompagner les Collectivités dans la mise en place
 des saisies par voie électronique&lt;/p&gt;&lt;p&gt;·       
 Former et accompagner les agents des Collectivités
 sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;·       
 Informer et conseiller les élus et les usagers&lt;/p&gt;&lt;p&gt;·       
 Accompagnement des contentieux&lt;/p&gt;&lt;p&gt;·       
 Conseil au pétitionnaire en amont des projets&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;ul type="disc"&gt;
  &lt;li&gt;Accompagner
      les démarches d&amp;#039;élaboration et de révision des PLUi&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Construction
 d’une maison individuelle, Installation de panneaux photovoltaïques/panneaux solaires
 sur les toits et façades, changement des fenêtres/portes, acquisition d&amp;#039;une
 parcelle, construction de bâtiment agricole/industriel, démolition, lotissement&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Sols
 Foncier
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Accessibilité</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il est nécessaire d&amp;#039;adhérer au pôle concerné de l’agence départementale. Toutes les communes dont la CC est &amp;gt; à 10 000 habitants.&lt;/p&gt;&lt;p&gt;Engagement à transmettre tous les actes (DP, PC, CUB, PD, CUB (sauf CUA))&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr/</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/apporter-un-conseil-et-un-accompagnement-instruction-des-actes/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Agence départementale INGENIERIE70</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>29/01/2025</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>164215</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une Délégation de Matrise d'Ouvrage "Clé en main"</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Délégation de matrise d'ouvrage (DMO)</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70 propose ses
 compétences aux collectivités adhérentes pour des missions de délégation de
 maîtrise d’ouvrage&lt;/p&gt;&lt;p&gt;L’agence missionne l’entreprise pour le
 compte des collectivités via des accords cadre à bons de commandes. L’agence
 suit les travaux et les réceptionne. La maitrise d’ouvrage est déléguée, c’est
 Ingénierie70 qui réglera à l’entreprise le montant des travaux. &lt;/p&gt;&lt;p&gt;Réalisation sous mandat de maîtrise d&amp;#039;ouvrage
@@ -521,358 +715,358 @@
 conditions administratives et techniques selon lesquelles les ouvrages seront
 réalisés ;&lt;/p&gt;&lt;p&gt;-
 Réalisation des démarches administratives nécessaires pour l’exécution des
 travaux ;&lt;/p&gt;&lt;p&gt;- Assistance
 au maître d’ouvrage pour le montage des dossiers de subvention.&lt;/p&gt;&lt;p&gt;Ø 
 &lt;u&gt;La
 phase travaux incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Sélection
 par Ingénierie70 des prestataires
 et passation des marchés de travaux ;&lt;/p&gt;&lt;p&gt;- Le cas
 échéant, organisation de la coordination sécurité et protection de la santé ;&lt;/p&gt;&lt;p&gt;- Contrôle
 de l’activité des prestataires, organisation et direction des réunions de
 chantier, rédaction et diffusion des comptes rendus ; &lt;/p&gt;&lt;p&gt;- Gestion
 administrative et comptable de l’opération, paiement des marchés de travaux aux
 prestataires;&lt;/p&gt;&lt;p&gt;- Réception
 des travaux des prestataires, en liaison avec le maître d’ouvrage ;&lt;/p&gt;&lt;p&gt;- Le cas
 échéant, suivi des réserves formulées lors de la réception des travaux jusqu’à
 leur levée ;&lt;/p&gt;&lt;p&gt;- Suivi des
 désordres signalés par le maître de l’ouvrage durant l’année de parfait
 achèvement ;&lt;/p&gt;&lt;p&gt;- Gestion
 des contentieux avec les prestataires. Dans ce cas, Ingénierie70 peut ester en justice pour le compte du maitre
 de l’ouvrage.&lt;/p&gt;&lt;p&gt; Durant tout son mandat, Ingénierie70
 assure une assistance d’ordre technique et administrative au maître d’ouvrage&lt;/p&gt;&lt;ul type="disc"&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménagement d&amp;#039;un arrêt de bus, aménagement de sécurité, modification d&amp;#039;un carrefour, réhabilitation d&amp;#039;un jeu de quilles, travaux de voirie etc. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il est nécessaire d&amp;#039;adhérer au pôle concerné de l’agence départementale. Toutes les collectivités, CC, syndicats peuvent être adhérent à Ingénierie70.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-dune-delegation-de-matrise-douvrage-cle-en-main/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de ralentisseur
 Réfection/aménagement de la voirie</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Agence départementale INGENIERIE70</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>29/01/2025</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>164214</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'oeuvre</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Maitrise d'oeuvre (MOE)</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ainsi INGENIERIE70 propose ses
 compétences aux collectivités adhérentes pour des missions de maîtrise d’œuvre
 (MOE) : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;agence a pour principales missions d&amp;#039;accompagner
 et de conseiller les collectivités dans leurs projets de maitrise
 d’œuvre : &lt;/p&gt;&lt;p&gt;Cela se traduit pour la mise à disposition, via
 conventionnement, de moyens humains ayant des compétences techniques et
 administratives sur chacune des thématiques portées par l&amp;#039;agence :&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;• Voirie (sécurisation, modes doux, sentiers, etc.),
 aménagement de l&amp;#039;espace public (parcs, places, équipements sportifs, etc.),
 restructuration des ouvrages d’art&lt;br /&gt;
 • Assainissement&lt;br /&gt;
 • Accompagnement à la passation des marchés publics.&lt;br /&gt;
 • Accompagnement juridique (conseil, accompagnement dans la mise en place de
 délégations de service public, etc.).&lt;br /&gt;
 • Ingénierie financière (accompagnement et réalisation des demandes de
 subventions, conseils &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Aménagement
 aire de jeux, aménagement aire de covoiturage, création de giratoire,
 aménagement de sécurité, création de trottoirs, de cheminement piéton,
 aménagement de cellules commerciales, renouvellement conduites d’eau potable,
 renouvellement canalisation AEP, aménagement de lotissement, création d’une
 station de reminéralisation&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Espace public
 Voirie et réseaux
 Réhabilitation
 Accessibilité</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Il est nécessaire d&amp;#039;adhérer au pôle concerné de l’agence
 départementale. Toutes les collectivités, CC, syndicats peuvent être adhérent à Ingénierie70.&lt;/p&gt;&lt;p&gt;Pour la maitrise d&amp;#039;oeuvre le montant des travaux doit être inférieur à  400 000 € HT par tranche fonctionnelle&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr/</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-dune-assistance-a-maitrise-doeuvre/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Agence départementale INGENIERIE70</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>29/01/2025</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>164213</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une assistance à maîtrise d'ouvrage</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Assistance à maîtrise d'ouvrage - travaux (AMO travaux)</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70 propose ses
 compétences aux collectivités adhérentes pour des missions d&amp;#039;ASSISTANCE A
 MAÎTRISE d&amp;#039;OUVRAGE (AMO Travaux) et qui comprennent : &lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase consultation
 des maîtres d’œuvre incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
 Finalisation du zonage d’assainissement communal selon le besoin; &lt;/p&gt;&lt;p&gt;- 
@@ -904,796 +1098,602 @@
 d’œuvre ;&lt;/p&gt;&lt;p&gt;- 
 Assistance pour choisir les prestataires externes nécessaires afin que le
 maître d’œuvre puisse mener à bien les études ;&lt;/p&gt;&lt;p&gt;- 
 Coordination avec les intervenants externes ;&lt;/p&gt;&lt;p&gt;- 
 Assistance pour le montage des dossiers de subventions, la sollicitation
 des autorisations administratives, etc …&lt;/p&gt;&lt;p&gt;- 
 Assistance durant la phase consultation des entreprises de travaux ;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;La phase suivi des
 travaux incluant&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- 
 Vérification des dispositions prises par le maître d’œuvre qui a la charge
 de la direction des travaux ;&lt;/p&gt;&lt;p&gt;- 
 Participation aux réunions de chantier durant les phases clefs (démarrage,
 point singulier, essais de réception, etc …) ;&lt;/p&gt;&lt;p&gt;- 
 Assistance pour choisir les prestataires externes aux entreprises de
 travaux nécessaires durant la phase travaux (mission SPS, contrôle technique,
 etc …) ;&lt;/p&gt;&lt;p&gt;- 
 Vérification du respect du planning, des délais, des enveloppes
 financières ;&lt;/p&gt;&lt;p&gt;- 
 Assistance au maître d’ouvrage dans les étapes de réception des
 travaux ; &lt;/p&gt;&lt;p&gt;- 
 Assistance sur le suivi de la levée des réserves formulées lors de la
 réception des travaux ;&lt;/p&gt;&lt;p&gt;- 
 Assistance à l’examen des désordres signalés par le maître de l’ouvrage
 durant l’année de parfait achèvement.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mise
 en conformité du système d’assainissement, réhabilitation des stations de traitement
 des eaux usées, Réalisation d’une usine de traitement AEP et interconnexion
 réseaux, reconstruction des ouvrages d’art&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Voirie et réseaux
 Equipement public</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Etre une collectivité adhérente selon le pôle concerné de l’agence technique (commune, cc, syndicat)&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : contact&amp;#64;ingenierie70.fr&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-dune-assistance-a-maitrise-douvrage/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Agence départementale INGENIERIE70</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>29/01/2025</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>164373</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Améliorer l’exploitation des systèmes d’assainissement et des installation d’eau potable</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>SATE</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70
 propose depuis le 1&lt;sup&gt;er&lt;/sup&gt; janvier 2020 ses compétences aux collectivités
 adhérentes (communes, syndicats, CC) une assistance technique dans le domaine
 de l’eau regroupant une assistance SATE et une assistance GEMAPI (gestion des
 milieux aquatiques et prévention des inondations)&lt;/p&gt;&lt;p&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le SATE aide les collectivités à améliorer l’exploitation des
 systèmes d’assainissement ainsi que des installation d’eau potable. Cela comprend,
 des visites sur site avec des analyses d’eaux usées, un suivi et des conseils
 pour l’entretien des stations d’épuration, des bilans 24h, dispositif d’auto
 surveillance&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Conseils, mise en œuvre, analyses, suivi des stations d&amp;#039;épuration etc. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Etre une
 collectivité adhérente à l’agence technique Ingénierie70 pour la compétence eau&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : &lt;a target="_self"&gt;contact&amp;#64;ingenierie70.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/assistance-technique-dans-le-domaine-de-leau-potable-et-assainissement/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Agence départementale INGENIERIE70</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>12/02/2025</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>164372</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités sur l'utilisation du logiciel Berger Levrault</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Accompagnement des collectivités sur le logiciel Berger Levrault</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financée par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70
 propose depuis le 1&lt;sup&gt;er&lt;/sup&gt; janvier 2017 ses compétences aux collectivités
 adhérentes (communes, syndicats, CC, autres structures) utilisant le logiciel
 E-Magnus un ensemble de prestations d’assistance et de maintenance permettant
 la mise en œuvre et l’exploitation du logiciel métier (installation, support,
 télémaintenance, sauvegarde etc.)&lt;/p&gt;&lt;p&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Assistance technique, fonctionnelle dans l’utilisation des logiciels
 de comptabilité, paye, élection, état civil et facturation du logiciel Magnus. &lt;/li&gt;&lt;li&gt;Assure des formations aux collectivités sur l’application métier et
 les accompagne pour la mise en œuvre des applications légales (prélèvement à la
 source, actes, budget etc.)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Installation, formation, assistance sur les
 logiciels de gestion de collectivité Berger Levrault&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Etre une
 collectivité adhérente à l’agence technique Ingénierie70 pour la compétence informatique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr/</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : &lt;a target="_blank"&gt;contact&amp;#64;ingenierie70.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-collectivites-sur-le-logicel-berger-levrault/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Agence départementale INGENIERIE70</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>12/02/2025</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>164371</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Bénéficier d'une sauvegarde informatique</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Sauvegarde</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) INGENIERIE70</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le Département a
 décidé de créer, depuis le 1er janvier 2011, une agence départementale
 d’ingénierie aux collectivités (INGENIERIE70).&lt;/p&gt;&lt;p&gt;INGENIERIE70,
 établissement public administratif autonome, est financé par le Département et
 les collectivités adhérentes via les cotisations et les rémunérations des
 prestations fournies.&lt;/p&gt;&lt;p&gt;Cette structure est
 chargée d&amp;#039;apporter, &lt;strong&gt;aux collectivités territoriales et aux établissements publics
 intercommunaux&lt;/strong&gt; du Département de la Haute-Saône qui le
 demandent, une &lt;strong&gt;assistance d&amp;#039;ordre technique, juridique ou financière&lt;/strong&gt; dans
 les quatre compétences suivantes : Aménagement, Application du Droit des Sols,
 Assistance informatique, Eau (Service d&amp;#039;Assistance Technique de l&amp;#039;Eau et
 Gestion des Milieux Aquatiques et Prévention des Inondations).&lt;/p&gt;&lt;p&gt;Pour l’ensemble des
 quatre pôles, on dénombre plus de &lt;strong&gt;630 collectivités adhérentes&lt;/strong&gt; (communes,
 structures diverses, communautés de communes et le Département de la
 Haute-Saône).&lt;/p&gt;&lt;p&gt;Les prestations de
 ces quatre pôles sont facturées selon des tarifs votés en Conseil
 d’Administration.&lt;/p&gt;&lt;p&gt;L’évolution de la
 structure a permis de montrer toute son utilité et cet outil répond aux
 attentes des élus de disposer d&amp;#039;une &lt;strong&gt;ingénierie publique&lt;/strong&gt; à leur service.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Ainsi INGENIERIE70
 propose depuis le 1&lt;sup&gt;er&lt;/sup&gt; janvier 2017 ses compétences aux collectivités
 adhérentes (communes, syndicats, CC, autres structures) utilisant le logiciel
 E-Magnus un ensemble de prestations d’assistance et de maintenance permettant
 la mise en œuvre et l’exploitation du logiciel métier (installation, support,
 télémaintenance, sauvegarde etc.)&lt;/p&gt;&lt;p&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/p&gt;&lt;p&gt;Ingénierie 70 a fait le choix de
 candidater à l&amp;#039;appel à projet sur la cybersécurité lancé par l&amp;#039;ANSSI pour
 permettre à chaque collectivité de bénéficier d&amp;#039;une sauvegarde externalisée.
 Cette décision fait suite à une longue réflexion sur la nécessité de protéger
 les données des logiciels e.Magnus, mais également des données des utilisateurs.
 En effet, les collectivités stockent sur leurs postes des données dites
 sensibles qu&amp;#039;il convient de sécuriser. L&amp;#039;externalisation de la sauvegarde
 permet ainsi d&amp;#039;avoir une copie afin de se prémunir de tout dégât physique dans
 les locaux ou dégât sur le matériel. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;3 supports &lt;/strong&gt;distincts :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sauvegarde
 automatique, &lt;/li&gt;&lt;li&gt;Sauvegarde
 3-2-1 (3 copies de fichiers, sur 2 supports différents dont 1 copie hors site)&lt;/li&gt;&lt;li&gt;Sauvegarde
 déconnectée&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Technologies numériques et numérisation</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt; Etre une
 collectivité adhérente à l’agence technique Ingénierie70 pour  la compétence informatique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Usage / valorisation</t>
         </is>
       </c>
-      <c r="T8" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Haute-Saône</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.ingenierie70.fr/</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;5a Route de Saint-Loup&lt;/p&gt;&lt;p&gt;CS 60 202&lt;/p&gt;&lt;p&gt;70004 VESOUL Cedex&lt;/p&gt;&lt;p&gt;Téléphone : 03 84 68 24 70&lt;/p&gt;&lt;p&gt;Fax : 03 84 68 24 71&lt;/p&gt;&lt;p&gt;Email : &lt;a target="_blank"&gt;contact&amp;#64;ingenierie70.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.linkedin.com/company/ing%C3%A9nierie-70/?viewAsMember&amp;#61;true" target="_blank"&gt;(1) Agence départementale Ingénierie70 : Présentation | LinkedIn&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.ingenierie70.fr/contactez-nous.html" target="_blank"&gt;Ingénierie70 - Contact&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>julie.galland@ingenierie70.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/sauvegarde-informatique/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Agence départementale INGENIERIE70</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>12/02/2025</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...192 lines deleted...]
-      </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>