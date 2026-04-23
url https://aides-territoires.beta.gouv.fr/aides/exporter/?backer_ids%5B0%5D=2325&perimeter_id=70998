--- v0 (2026-02-27)
+++ v1 (2026-04-23)
@@ -263,86 +263,313 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>144534</v>
+        <v>144545</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.epfna.fr/
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Friche
+Foncier
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Attractivité économique
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>http://www.epfna.fr</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Nicolas Proust
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  nicolas.proust&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 98 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>contact@epfna.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>144534</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. Expert de la question foncière, il met à disposition son ingénierie et ses outils d&amp;#039;intervention pour prendre en charge le volet foncier des opérations d&amp;#039;aménagement.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  Son intervention permet de mobiliser du foncier, bâti ou non, pour la réalisation des projets de collectivités, conformément à l&amp;#039;article 321-1 du Code de l&amp;#039;urbanisme, dans l&amp;#039;objectif de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   favoriser l&amp;#039;accès au logement, en soutenant particulièrement la production de logement social
  &lt;/li&gt;
  &lt;li&gt;
   redynamiser les centralités urbaines, maintenir l&amp;#039;emploi dans les territoires dans un objectif de cohésion des territoires
  &lt;/li&gt;
  &lt;li&gt;
   reconvertir les friches (artisanales, industrielles, résidentielles, ...)
  &lt;/li&gt;
  &lt;li&gt;
   prévenir les risques naturels ou technologiques
@@ -413,412 +640,185 @@
         &lt;/span&gt;
        &lt;/span&gt;
       &lt;/span&gt;
      &lt;/span&gt;
     &lt;/span&gt;
    &lt;/span&gt;
   &lt;/span&gt;
  &lt;/span&gt;
  voir fiche «
  &lt;a href="https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/" target="_self"&gt;
   stratégie foncière
  &lt;/a&gt;
  »)
 &lt;/p&gt;
 &lt;p&gt;
  En secteur rural, l&amp;#039;EPFNA a développé des outils spécifiques comme le démembrement de propriété pour favoriser la sortie opérationnelle des projets.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude ou de veille, qui précise le projet de la collectivité, les fonciers nécessaires à la réalisation de ce projet, le montant maximum et la durée de la mobilisation de l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de conventions d&amp;#039;intervention foncière signées avec les communes et les EPCI, qui lui délèguent, le cas échéant, le droit de préemption sur certaines parties du territoire communal. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Dordogne</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Proust
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
 &lt;/p&gt;
 &lt;p&gt;
  nicolas.proust&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 98 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/32a2-acheter-et-porter-du-foncier-pour-le-compte-d/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...225 lines deleted...]
-      </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>