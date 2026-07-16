--- v1 (2026-04-23)
+++ v2 (2026-07-16)
@@ -484,51 +484,51 @@
 Création de logements sociaux</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>144534</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Acheter et porter du foncier pour le compte des collectivités (24)</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -777,48 +777,48 @@
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>EPFNA</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>29/06/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>