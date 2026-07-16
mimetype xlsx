--- v0 (2026-02-28)
+++ v1 (2026-07-16)
@@ -263,360 +263,360 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>117477</v>
+        <v>117478</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Accompagner le déploiement du "Savoir Rouler à Vélo" à destination des enfants de 6 à 11 ans</t>
+          <t>Accompagner le déploiement de "l'Aisance Aquatique" à destination des enfants de 4 à 6 ans</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Accompagnement du savoir rouler à vélo à l'usage des collectivités</t>
+          <t>Accompagnement à la mise en œuvre de l'Aisance Aquatique à l'usage des collectivités</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Ministère des Sports et des Jeux Olympiques et Paralympiques</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lancés en 2019, les dispositifs « Aisance Aquatique » et « Savoir rouler à vélo » ont pour objectif de garantir à chaque enfant l&amp;#039;acquisition de savoirs sportifs fondamentaux indispensables pour leur épanouissement, leur santé, leur autonomie et leur sécurité.
 &lt;/p&gt;
 &lt;p&gt;
+ Vous souhaitez développer l&amp;#039;Aisance Aquatique dans votre territoire, les services de l&amp;#039;Etat en charge des sports vous accompagnent à la réalisation de vos projets, contactez votre correspondant local à l&amp;#039;adresse suivante :
+ &lt;a href="mailto:aisanceaquatique&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  aisanceaquatique&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les premières informations concernant l&amp;#039;Aisance Aquatique dans les territoires sont décrites dans le guide :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une présentation du dispositif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des exemples de mise en oeuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des précisions sur les conditions d&amp;#039;encadrement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une liste de différents financements mobilisables.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Famille et enfance
+Egalité des chances</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.sports.gouv.fr/preventiondesnoyades/zoom-sur/article/guide-d-accompagnement-a-la-mise-en-oeuvre-de-l-aisance-aquatique-aaq-a-l-usage</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Besoin d&amp;#039;un appui local ? Ecrivez à l&amp;#039;adresse
+ &lt;a href="mailto:aisanceaquatique&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
+  aisanceaquatique&amp;#64;sports.gouv.fr
+ &lt;/a&gt;
+ pour connaître le référent départemental AAQ du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Consultez la carte interactive des professionnels et des bassins :
+ &lt;a href="https://www.sports.gouv.fr/preventiondesnoyades/article/pres-de-chez-vous" rel="noopener" target="_blank"&gt;
+  https://www.sports.gouv.fr/preventiondesnoyades/article/pres-de-chez-vous
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>leila.bengana@jeunesse-sports.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb6d-copie-10h15-accompagner-le-deploiement-du-sav/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Ministère chargé des sports</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>15/04/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>117477</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement du "Savoir Rouler à Vélo" à destination des enfants de 6 à 11 ans</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement du savoir rouler à vélo à l'usage des collectivités</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Sports et des Jeux Olympiques et Paralympiques</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lancés en 2019, les dispositifs « Aisance Aquatique » et « Savoir rouler à vélo » ont pour objectif de garantir à chaque enfant l&amp;#039;acquisition de savoirs sportifs fondamentaux indispensables pour leur épanouissement, leur santé, leur autonomie et leur sécurité.
+&lt;/p&gt;
+&lt;p&gt;
  Vous souhaitez mettre en oeuvre le Savoir Rouler à Vélo dans votre territoire ? Les services de l&amp;#039;Etat en charge des sports vous accompagnent à la réalisation de vos projets, contactez votre correspondant local à l&amp;#039;adresse suivante :
  &lt;a href="mailto:srav&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
   srav&amp;#64;sports.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les premières informations de la mise en place du &amp;#34;Savoir Rouler à Vélo&amp;#34; dans les territoires sont décrites dans le guide :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une présentation du dispositif
  &lt;/li&gt;
  &lt;li&gt;
   Des exemples de mise en oeuvre
  &lt;/li&gt;
  &lt;li&gt;
   Des précisions sur les conditions d&amp;#039;encadrement
  &lt;/li&gt;
  &lt;li&gt;
   Une liste de différents financements mobilisables.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Egalité des chances
 Education et renforcement des compétences
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://sports.gouv.fr/savoir-rouler-a-velo/zoom-sur/article/guide-d-accompagnement-du-savoir-rouler-a-velo-a-l-usage-des-collectivites-2022</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Besoin d&amp;#039;un appui local ? Ecrivez à l&amp;#039;adresse
  &lt;a href="mailto:srav&amp;#64;sports.gouv.fr" rel="noopener" target="_blank"&gt;
   srav&amp;#64;sports.gouv.fr
  &lt;/a&gt;
  pour connaître le référent départemental SRAV.
 &lt;/p&gt;
 &lt;p&gt;
  Vous cherchez un intervenant près de chez vous ? Consultez la carte interactive des intervenants :
  &lt;a href="https://sports.gouv.fr/savoir-rouler-a-velo/article/pres-de-chez-vous" rel="noopener" target="_blank"&gt;
   https://sports.gouv.fr/savoir-rouler-a-velo/article/pres-de-chez-vous
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>leila.bengana@jeunesse-sports.gouv.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8f72-accompagner-le-deploiement-du-savoir-rouler-a/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Ministère chargé des sports</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>15/04/2022</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...157 lines deleted...]
-      </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>