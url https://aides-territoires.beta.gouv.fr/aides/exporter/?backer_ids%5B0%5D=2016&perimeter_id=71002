--- v0 (2026-04-23)
+++ v1 (2026-09-05)
@@ -281,53 +281,53 @@
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Encourager les usages numériques libres, ouverts et collaboratifs au sein des collectivités territoriales - Label Territoire Numérique Libre</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Label Territoire Numérique Libre</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>ADULLACT (Association des Développeurs et Utilisateurs de Logiciels Libres pour les Administrations et les Collectivités Territoriales)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
 Entreprise privée
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis 2016, le label Territoire Numérique Libre encourage les usages numériques libres, ouverts et collaboratifs au sein des collectivités territoriales, en valorisant les choix stratégiques et techniques mis en place sur le territoire : mise en place d&amp;#039;une stratégie en faveur du libre, utilisation de logiciels et systèmes libres, mise à disposition des données publiques (open data), etc.
  &lt;br /&gt;
  &lt;br /&gt;
  Il récompense la mutualisation des ressources, le bon usage de l&amp;#039;argent public, et toutes les initiatives en faveur des biens communs numériques sur le territoire.
  &lt;br /&gt;
  &lt;br /&gt;
  Le label Territoire Numérique Libre a été créé pour mettre en lumière les initiatives libres des collectivités, pour les promouvoir auprès des élus, des autres collectivités et des citoyens. C&amp;#039;est un marqueur fort pour toutes les collectivités engagées dans une démarche &amp;#34;Libre&amp;#34;.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
@@ -450,48 +450,48 @@
           <t>Déployer les équipements numériques</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>ADULLACT</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>08/03/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>