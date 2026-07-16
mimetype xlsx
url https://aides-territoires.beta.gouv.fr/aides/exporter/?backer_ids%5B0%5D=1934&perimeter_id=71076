--- v0 (2026-04-23)
+++ v1 (2026-07-16)
@@ -490,51 +490,51 @@
           <t>GAL Nord et centre de Mayotte</t>
         </is>
       </c>
       <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>02/08/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>99010</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Valoriser et préserver le patrimoine culturel mahorais</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Culture, patrimoine et traditions - Fiche Actions 3</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Groupe d'action locale (GAL) Nord et Centre de Mayotte</t>
@@ -717,51 +717,51 @@
           <t>GAL Nord et centre de Mayotte</t>
         </is>
       </c>
       <c r="AD3" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>02/08/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>98917</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Promouvoir l'agritourisme et l'écotourisme</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Agritourisme et tourisme vert - Fiche Actions 2</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Groupe d'action locale (GAL) Nord et Centre de Mayotte</t>
@@ -948,51 +948,51 @@
           <t>GAL Nord et centre de Mayotte</t>
         </is>
       </c>
       <c r="AD4" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>29/07/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>98916</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Renforcer les filières agricoles et développer les circuits courts</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
 EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Développement des circuits courts (agriculture et peche) - Fiche Actions 1</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
@@ -1196,48 +1196,48 @@
           <t>GAL Nord et centre de Mayotte</t>
         </is>
       </c>
       <c r="AD5" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>29/07/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>