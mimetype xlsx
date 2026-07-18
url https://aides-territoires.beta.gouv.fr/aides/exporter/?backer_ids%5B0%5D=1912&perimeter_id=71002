--- v0 (2026-04-20)
+++ v1 (2026-07-18)
@@ -24,111 +24,103 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
-[...4 lines deleted...]
-    </font>
+  <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH3"/>
+  <dimension ref="A1:AH2"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -391,200 +383,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>08/04/2026</t>
-[...151 lines deleted...]
-          <t>08/04/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>