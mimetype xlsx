--- v0 (2026-02-28)
+++ v1 (2026-04-22)
@@ -263,257 +263,82 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>119703</v>
+        <v>138963</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Construire une stratégie de développement économique territorial</t>
-[...4 lines deleted...]
-          <t>Petites villes de demain</t>
+          <t>Être conseillé et accompagné sur les thématiques du développement économique et de l'attractivité (CNER Expertise)</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Fédération des agences d'attractivité, de développement et d'innovation (CNER)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...168 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lancé le 1er mars 2017 avec le soutien de la Caisse des dépôts et des consignations, CNER Expertise apporte à l&amp;#039;ensemble des acteurs du développement territorial (agences, collectivités, etc.) un accompagnement spécifique en matière de développement économique, en s&amp;#039;appuyant sur l&amp;#039;expertise des professionnels du réseau CNER (directeurs/cadres d&amp;#039;agences expérimentés, en transition professionnelle, en poste, en retraite active ou en consultant indépendant).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif de ce réseau d&amp;#039;experts qualifiés est d&amp;#039;apporter à tous les territoires et les acteurs économiques des solutions concrètes, rapides, accessibles et adaptées à tous les enjeux de développement.
 &lt;/p&gt;
 &lt;p&gt;
  Face à une demande croissante d&amp;#039;ingénierie des collectivités et de leurs structures dédiées à l&amp;#039;attractivité et au développement économique, le CNER poursuit le développement de ce service d&amp;#039;accompagnement. Avec des missions courtes, opérationnelles, orientées résultats, sur les métiers de l&amp;#039;attractivité et du développement économique ainsi que la création d&amp;#039;agences.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1 - L&amp;#039;offre CNER Expertise
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les points forts du service :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Connaissances des bonnes pratiques territoriales dans les principales catégories de l&amp;#039;attractivité : talents, investisseurs, international, résidentiel, touristique ; et facilité à construire des benchmarks pertinents
  &lt;/li&gt;
  &lt;li&gt;
   Capacité à mobiliser des personnalités reconnues de l&amp;#039;attractivité, de l&amp;#039;entreprise, de la communication pour participer à des évènements ou des réunions de créativité
  &lt;/li&gt;
@@ -551,138 +376,313 @@
   3 - Les principales problématiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Définir une démarche d&amp;#039;attractivité pour un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Construire une stratégie de mobilisation des entreprises locales et/ou des acteurs du développement économique
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner la création d&amp;#039;une agence d&amp;#039;attractivité ou de développement économique
  &lt;/li&gt;
  &lt;li&gt;
   Définir la stratégie économique locale et les modalités de mobilisation des acteurs
  &lt;/li&gt;
  &lt;li&gt;
   Mettre en place un réseau de développeurs et l&amp;#039;animer sur la durée
  &lt;/li&gt;
  &lt;li&gt;
   Coacher une équipe ou un salarié
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.cner-france.com/Les-services/CNER-Expertise/Les-references-de-CNER-Expertise" target="_self"&gt;
   Missions CNER Expertise, quelques références
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  A la demande de certaines collectivités, le nom du commanditaire a été anonymisé
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Revitalisation
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Industrie</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.cner-france.com/Les-services/CNER-Expertise</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Lucas Finet&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Responsable Développement, Partenariats et Expertise&lt;/p&gt;
 &lt;p&gt;lfinet&amp;#64;cner-france.com
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>cner@cner-france.com</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/55e3-cner-expertise/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>CNER</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>20/04/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>119703</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Construire une stratégie de développement économique territorial</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des agences d'attractivité, de développement et d'innovation (CNER)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mettre en œuvre une stratégie de développement économique sur votre territoire afin de répondre aux enjeux futurs de celui-ci et gérer au mieux le développement territorial orienter au mieux le futur de votre territoire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  valorisation des secteurs d&amp;#039;activité déjà existants : artisanat, commerce, services, industrie, santé ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets d&amp;#039;accueil et d&amp;#039;implantation de nouvelles entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  attraction résidentielle : nouveaux talents et nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Vous souhaitez vous inspirer de pratiques innovantes issues d&amp;#039;autres territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre :
+&lt;/p&gt;
+&lt;p&gt;
+ Le CNER, fédération des agences d&amp;#039;attractivité, de développement et d&amp;#039;innovation vous propose un accompagnement comprenant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un diagnostic opérationnel de votre territoire en termes de développement économique identifiant les forces, faiblesses et potentialités de mise en dynamique de vos acteurs économiques locaux, de vos filières et des opportunités de renforcement par un développement exogène,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;émergence d&amp;#039;un positionnement compétitif du territoire basé sur le diagnostic ci-dessus complété du contexte global et des initiatives des autres acteurs institutionnels et d&amp;#039;un benchmark sur des écosystèmes innovants et inspirants
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction d&amp;#039;axes de développement pour renforcer les potentiels identifiés (stratégie de développement économique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;élaboration d&amp;#039;une feuille de route pour mettre en œuvre cette stratégie de développement économique s&amp;#039;appuyant sur les acteurs du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour vous accompagner tout au long de cette démarche, le CNER sollicitera son réseau d&amp;#039;experts aguerris rompus à l&amp;#039;exercice territorial (plus de 30 ans d&amp;#039;expérience dans l&amp;#039;exercice), en prenant en compte les spécificités propres à chacun. Ceux-ci vous aideront à mieux comprendre l&amp;#039;environnement territorial et à appréhender les facteurs clés de succès dans ce type de démarche. Au terme du soutien, ces experts vous laisseront l&amp;#039;ensemble des éléments nécessaires (diagnostic, feuille de route, données, outils et méthodes)  pour que vous puissiez poursuivre le travail en toute autonomie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  valorisation des secteurs d&amp;#039;activité déjà existants : artisanat, commerce, services, industrie, santé ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets d&amp;#039;accueil et d&amp;#039;implantation de nouvelles entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  attraction résidentielle : nouveaux talents et nouvelles populations &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Industrie</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a rel="noopener" target="_blank"&gt;
+  g.lombardi&amp;#64;cner-france.com
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>cner@cner-france.com</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/55e3-cner-expertise/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/840a-construire-une-strategie-de-developpement-eco/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>CNER</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>20/04/2023</t>
+          <t>22/06/2022</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>11/02/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>