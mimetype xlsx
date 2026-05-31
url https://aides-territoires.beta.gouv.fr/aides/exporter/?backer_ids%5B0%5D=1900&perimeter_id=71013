--- v0 (2026-02-28)
+++ v1 (2026-05-31)
@@ -263,401 +263,711 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>101580</v>
+        <v>119914</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Intégrer le numérique dans le quotidien des artisans</t>
+          <t>Faire confiance au savoir-faire artisanal et impliquer les artisans dans vos projets</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
-        <is>
-[...116 lines deleted...]
-      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous souhaitez être accompagné dans la conception et la mise en œuvre de votre stratégie de développement et de promotion de l&amp;#039;artisanat de votre territoire. Vous souhaitez connaître les modalités de financement de cet accompagnement.
-[...12 lines deleted...]
- &lt;br /&gt;
+ Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les artisans sont des professionnels disposant d&amp;#039;une qualification et qui exerce une activité de production, de transformation, de réparation ou de prestation de services. Les chambres des métiers et de l&amp;#039;artisanat sont à leur côté pour leur apporter un appui et une expertise pour le développement de leur activité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous souhaitez mobiliser le savoir-faire des artisans dans vos projets, impliquer les forces-vives de vos territoires, les CMA vous proposent l&amp;#039;accompagnement de conseillers spécialisés :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  • Identifier vos besoins et les possibles interventions des artisans
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Par exemple, pour un projet de rénovation énergétique des bâtiments publics, faites appel à des artisans du bâtiment spécialisés ;
+ &lt;br /&gt;
+ Un projet alimentaire territorial peut développer l&amp;#039;approvisionnement des cantines scolaires en produit artisanaux de qualité et de proximité ;
+ &lt;br /&gt;
+ • Informer les artisans sur les projets locaux
+ &lt;br /&gt;
+ Parce que la première barrière pour que les artisans participent aux projets des collectivités c&amp;#039;est l&amp;#039;information. Faire prendre conscience aux artisans qu&amp;#039;ils peuvent contribuer aux projets locaux ;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  • Accompagner les collectivités techniquement et juridiquement pour permettre aux artisans et PME de répondre aux marchés publics
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ - Sensibiliser les acteurs publics sur les services des artisans ;
+ &lt;br /&gt;
+ - Former les équipes des collectivités territoriales sur les freins d&amp;#039;accès des artisans et PME aux marchés publics ;
+ &lt;br /&gt;
+ - Accompagner techniquement les services pour ne pas bloquer les candidatures des artisans ;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  • Accompagner les artisans dans leur réponse technique aux marchés publics
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ - Sensibiliser les artisans sur leur possibilité d&amp;#039;offrir leurs services au secteur public ;
+ &lt;br /&gt;
+ - Les former sur les principes de la commande publique ;
+ &lt;br /&gt;
+ - Leur apporter une aide technique sur la forme de la réponse à la commande publique ;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  •Accompagner la collectivité dans son projet d&amp;#039;attractivité économique et de revitalisation de zones commerciales
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ - Identifier les artisans
+ &lt;br /&gt;
+ - Accompagner les démarches administratives liées à l&amp;#039;installation/reprise
+ &lt;br /&gt;
+ - Accompagner le projet financier (vérification de la solidité financière du projet/business plan)
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Foncier
+Accès aux services
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Réhabilitation
+Attractivité économique
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/03db-copie-14h44-faire-confiance-au-savoir-faire-a/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>119912</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Développer et mettre en valeur le tourisme artisanal sur votre territoire</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Destination France</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez développer une offre touristique durable autour de la valorisation des produits et savoir-faire artisanaux proposés localement afin de renforcer le rayonnement, l&amp;#039;attractivité et la valeur ajoutée de votre territoire, dans le respect de l&amp;#039;environnement.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Les chambres de métiers et de l&amp;#039;artisanat interviennent pour valoriser le patrimoine artisanal :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réalisation de diagnostic et recensement des activités et savoir-faire du territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégration du patrimoine artisanal au côté du patrimoine naturel et du patrimoine culturel dans l&amp;#039;offre et les parcours touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des entreprises artisanales dans le développement de la visite d&amp;#039;entreprise, l&amp;#039;accueil d&amp;#039;une clientèle touristique, les démonstrations de savoir-faire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des entreprises artisanales dans le développement de pratiques numériques et notamment l&amp;#039;amélioration de leur visibilité en ligne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement d&amp;#039;une offre d&amp;#039;ateliers culinaires autour de produits locaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation du territoire au travers d&amp;#039;événements consacrés aux savoir-faire (salon et journées des métiers d&amp;#039;art, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="M3" s="1" t="inlineStr">
         <is>
+          <t>&lt;p&gt;
+ Création de parcours touristiques pour découvrir l&amp;#039;artisanat, le savoir-faire et les produits locaux
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Accès aux services
+Commerces et services
+Economie locale et circuits courts
+Consommation et production
+Revitalisation
+Attractivité économique
+Appui méthodologique
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  réalisation d&amp;#039;un portait de l&amp;#039;artisanat du territoire : diagnostic sur le potentiel de développement économique et d&amp;#039;aménagement d&amp;#039;un territoire (nombre de chefs d&amp;#039;entreprise, salariés, apprentis, entreprises artisanales, etc.)
-[...13 lines deleted...]
-      <c r="N3" s="1" t="inlineStr">
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacter votre chambre des métiers et de l&amp;#039;artisanat :
+ &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
+  https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>jacquot-le-page@cma-france.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2b35-copie-14h37-developper-et-mettre-en-valeur-le/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Chambre de métiers et de l'artisanat France</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2022</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>119911</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’installation d’activités artisanales sur votre territoire</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Chambres de métiers et de l'artisanat (CMA)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le réseau des chambres des métiers et de l&amp;#039;artisanat vous propose l&amp;#039;expertise de ses conseillers en immobilier et implantation d&amp;#039;entreprises, sur l&amp;#039;aménagement et les documents d&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Partant de votre projet et des besoins de votre territoire et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA, le conseiller CMA identifie avec vous les enjeux et besoins locaux et élabore un plan d&amp;#039;action pour la mise en œuvre de solutions adaptées. Le cas échéant :
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •Identifier les potentiels activités pouvant s&amp;#039;installer en fonction :
+ &lt;br /&gt;
+ - Des activités déjà présentes sur le territoire ;
+ &lt;br /&gt;
+ - De la concurrence entre grandes-moyennes surfaces et commerces de proximité ;
+ &lt;br /&gt;
+ - De l&amp;#039;équilibre entre activités économiques du centre et de la périphérie ;
+ &lt;br /&gt;
+ - Du sourcing des artisans intéressés pour une installation ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •S&amp;#039;informer sur les offres d&amp;#039;installations :
+ &lt;br /&gt;
+ - Identifier les locaux vacants ;
+ &lt;br /&gt;
+ - Etudier les projets d&amp;#039;aménagement et documents d&amp;#039;urbanisme ;
+ &lt;br /&gt;
+ - Anticiper les futures cession-reprise d&amp;#039;activités ;
+ &lt;br /&gt;
+ - Collaborer avec la foncière du territoire ;
+ &lt;br /&gt;
+ - Accompagner l&amp;#039;installation de l&amp;#039;artisan et l&amp;#039;adaptation/l&amp;#039;aménagement des locaux ;
+ &lt;br /&gt;
+ - Identifier des artisans (par le biais de concours ou critères prédéfinis pas la collectivité ;
+ &lt;br /&gt;
+ - Accompagner l&amp;#039;artisan sur son projet financier (vérification de la solidité financière du projet/business plan) ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ •Contribuer aux réflexions sur la logistique urbaine
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="T3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e5eb-copie-14h34-accompagner-linstallation-dactivi/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>13/02/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>119908</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Valoriser les produits alimentaires locaux auprès de l’ensemble des acteurs de votre territoire</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous souhaitez promouvoir l&amp;#039;artisanat alimentaire :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Valoriser les territoires à travers les produits alimentaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Promouvoir des filières, productions et savoir-faire locaux ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer une offre alimentaire et touristique durable en lien avec les enjeux actuels environnementaux, sanitaires et socio-économiques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les « Cités du goût et des saveurs » (CG&amp;amp;S), outil des Chambres de Métiers et de l&amp;#039;Artisanat pour l&amp;#039;accompagnement des acteurs de l&amp;#039;alimentaire et des territoires proposent les services suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Elaborer une stratégie alimentaire et un plan d&amp;#039;action ;
  &lt;/li&gt;
  &lt;li&gt;
   Structurer des filières alimentaires locales et circuits de proximité ;
@@ -665,781 +975,471 @@
  &lt;li&gt;
   Renforcer le rôle des acteurs locaux dans la distribution d&amp;#039;une alimentation saine et de qualité, y compris dans la restauration collective ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer des animations sur le territoire autour de l&amp;#039;alimentation locale et de qualité, la réduction du gaspillage alimentaire, la découverte des savoir-faire et produits artisanaux, etc. ;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner les professionnels de l&amp;#039;alimentation dans la lutte contre le gaspillage alimentaire ;
  &lt;/li&gt;
  &lt;li&gt;
   Développer l&amp;#039;offre touristique autour des savoir-faire et produits locaux (ateliers culinaires, découvertes de savoir-faire, visites d&amp;#039;entreprises, etc.) ;
  &lt;/li&gt;
  &lt;li&gt;
   Former et accompagner les professionnels des métiers de bouche afin d&amp;#039;assurer leur montée en compétence pour répondre aux enjeux de l&amp;#039;alimentation d&amp;#039;aujourd&amp;#039;hui et de demain.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Au travers des actions menées par les CG&amp;amp;S, les thématiques en lien avec l&amp;#039;environnement, l&amp;#039;agriculture, le développement local, la culture, le patrimoine et le tourisme pourront être abordées, si le diagnostic identifie le besoin et si elles sont priorisées dans le plan d&amp;#039;action.
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Accès aux services
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6819-valoriser-les-produits-alimentaires-locaux-au/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>13/02/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C5" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>119907</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier de l’expertise d’un conseiller en développement  de l’économie de proximité implanté localement</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Avenir Montagnes</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier
-[...3 lines deleted...]
-      <c r="H5" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous souhaitez être accompagné dans l&amp;#039;installation, le développement d&amp;#039;activités artisanales et la préservation des services de proximité sur votre territoire.
-[...36 lines deleted...]
- •Contribuer aux réflexions sur la logistique urbaine
+ Vous souhaitez être accompagné dans la conception et la mise en œuvre de votre stratégie de développement et de promotion de l&amp;#039;artisanat de votre territoire. Vous souhaitez connaître les modalités de financement de cet accompagnement.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le réseau des chambres des métiers et de l&amp;#039;artisanat, s&amp;#039;appuyant sur ses points de contact de proximité en Hexagone et dans les Outre-mer, met à votre disposition l&amp;#039;expertise de conseillers sur le développement, le soutien et la promotion de l&amp;#039;artisanat et de l&amp;#039;économie de proximité de votre territoire
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Partant de votre projet, et s&amp;#039;appuyant sur l&amp;#039;offre de services aux collectivités des CMA et ses produits phares, le conseiller CMA identifie avec vous les enjeux et besoins d&amp;#039;ingénierie pour la définition d&amp;#039;un plan d&amp;#039;action et la mise en œuvre de solutions adaptées.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller peut réaliser des études, des diagnostics et des observations prospectives. Il s&amp;#039;appuie sur le catalogue des produits inédits PVD et sur l&amp;#039;offre de services de la CMA pour vous proposer un plan d&amp;#039;action global répondant aux enjeux et problématiques soulevés par le diagnostic territorial. Les CMA pourront constituer le cas échéant des groupes de projet rassemblant leurs experts sur les thématiques de l&amp;#039;implantation et de la préservation des services de proximité, de la transmission-reprise, de l&amp;#039;aménagement et du parcours résidentiel des entreprises, de l&amp;#039;entrepreneuriat et de l&amp;#039;emploi, du développement des compétences des jeunes et demandeurs d&amp;#039;emploi, de l&amp;#039;accompagnement des entreprises dans les transitions écologique et numérique, du tourisme de savoir-faire et de la valorisation de l&amp;#039;excellence artisanale (dont les métiers d&amp;#039;art), etc.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le financement du poste de conseiller en développement économique, qui peut être en partie pris en charge par la CMA, nécessite également une prise en charge par les acteurs du territoire (Agences de l&amp;#039;Etat, Préfectures, collectivités territoriales, Banque des Territoires, etc.).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  N&amp;#039;hésitez pas à vous rapprocher de votre CMA pour réaliser un devis de prestation.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  réalisation d&amp;#039;un portait de l&amp;#039;artisanat du territoire : diagnostic sur le potentiel de développement économique et d&amp;#039;aménagement d&amp;#039;un territoire (nombre de chefs d&amp;#039;entreprise, salariés, apprentis, entreprises artisanales, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  réalisation de diagnostic flash
+ &lt;/li&gt;
+ &lt;li&gt;
+  élaboration d&amp;#039;un plan d&amp;#039;action adapté pour répondre aux besoins du territoire et mettre en place les actions adaptées aux acteurs économiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  aide à l&amp;#039;implantation d&amp;#039;artisans
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Foncier
 Accès aux services
 Commerces et services
 Economie locale et circuits courts
 Consommation et production
 Revitalisation
 Réhabilitation
 Attractivité économique
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="T5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Une commune ou une intercommunalité, notamment du programme Petites villes de demain, Action cœur de ville, Montagnes.
+ &lt;br /&gt;
+ • Une collectivité souhaitant soutenir et promouvoir les entreprises artisanales de votre territoire
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacter votre chambre des métiers et de l&amp;#039;artisanat :
  &lt;a href="https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite" rel="noopener" target="_blank"&gt;
   https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>jacquot-le-page@cma-france.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9104-beneficier-de-lexpertise-dun-conseiller-en-de/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Chambre de métiers et de l'artisanat France</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>26/07/2022</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...190 lines deleted...]
-      </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>07/05/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>119914</v>
+        <v>101580</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Faire confiance au savoir-faire artisanal et impliquer les artisans dans vos projets</t>
+          <t>Intégrer le numérique dans le quotidien des artisans</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>Petites villes de demain
-[...1 lines deleted...]
-Avenir Montagnes</t>
+          <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Chambres de métiers et de l'artisanat (CMA)</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...2 lines deleted...]
-Collectivité d’outre-mer à statut particulier</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H7" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L7" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...60 lines deleted...]
-&lt;/p&gt;</t>
+          <t>Vous souhaitez que les artisans s&amp;#039;engagent dans une démarche de développement numérique pour accroître leur compétitivité et adapter leurs services aux attentes des consommateurs dans un contexte économique et sanitaire en évolution.
+&lt;br /&gt;
+&lt;br /&gt;
+Les chambres de métiers et de l&amp;#039;artisanat vous propose d&amp;#039;opérer un dispositif d&amp;#039;accompagnement comprenant : ·une communication et une sensibilisation auprès des artisans sur les possibilités d&amp;#039;augmenter leur chiffre d&amp;#039;affaires et leur rentabilité par le numérique, et accroitre l&amp;#039;usage des technologies numériques dans l&amp;#039;entreprise ·la réalisation d&amp;#039;un diagnostic de maturité digitale et proposition de plan d&amp;#039;action par un conseiller CMA en présentiel (possible en distanciel) ·un accompagnement à la mise en oeuvre du projet par une aide à la concrétisation dans le cadre d&amp;#039;un investissement matériel ou immatériel ou l&amp;#039;orientation vers les expertises des activateurs France NUM.</t>
         </is>
       </c>
       <c r="N7" s="1" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-[...8 lines deleted...]
-Attractivité économique
+          <t>Technologies numériques et numérisation
 Appui méthodologique
 Artisanat</t>
         </is>
       </c>
       <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="U7" s="1" t="inlineStr">
         <is>
-          <t>France</t>
-[...4 lines deleted...]
-          <t>https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite</t>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
       <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contacter votre chambre des métiers et de l&amp;#039;artisanat :
-[...6 lines deleted...]
- &lt;br /&gt;
+ Contactez votre chambre des métiers et de l&amp;#039;artisanat : https://www.artisanat.fr/reseau-des-cma/un-reseau-de-proximite/annuaire-des-cma
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y7" s="1" t="inlineStr">
         <is>
-          <t>jacquot-le-page@cma-france.fr</t>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z7" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/03db-copie-14h44-faire-confiance-au-savoir-faire-a/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e992-integrer-le-numerique-dans-le-quotidien-des-a/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB7" s="1" t="inlineStr">
         <is>
-          <t>Mise en place d’un commerce de proximité</t>
+          <t>Déployer les équipements numériques</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
-          <t>Chambre de métiers et de l'artisanat France</t>
+          <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
-          <t>26/07/2022</t>
+          <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>