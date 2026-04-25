--- v0 (2026-02-03)
+++ v1 (2026-04-25)
@@ -24,116 +24,108 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rIdSheet1" state="visible"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Unknown</author>
   </authors>
   <commentList>    </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
-[...4 lines deleted...]
-    </font>
+  <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA3"/>
+  <dimension ref="A1:AH2"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,357 +217,272 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>95206</v>
+        <v>165519</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer le projet de vie sociale et partagée d'un projet d'habitat inclusif</t>
+          <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>Petites villes de demain</t>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
-        <is>
-[...153 lines deleted...]
-      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Office Français de la Biodiversité (OFB)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agences régionales de santé (ARS)</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;La santé
 humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
 services écosystémiques indispensables à notre survie : production d’oxygène,
 régulation des températures, production d’aliments ou encore disponibilité de
 la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
 des êtres humains, et il est indispensable de les penser ensemble et non
 séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
 en intégrant les domaines entre eux, et en surveillant et réduisant les
 pressions des activités humaines sur les écosystèmes. L’adoption de cette
 approche permet d’identifier des solutions répondant à la fois à des enjeux
 environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
 d’importantes économies en termes de santé publique. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires et les
 professionnel(le)s à solliciter pour ce genre d’initiatives, et d’accompagner
 les collectivités dans l’élaboration et la réalisation d’un plan d’action à ce
 titre. En effet, la reconnaissance TEN peut faciliter des partenariats avec diverses
 structures en ce sens : l’ARS, la CPAM, la Mutuelle sociale Agricole. Enfin, TEN donne
 également accès à des ressources et des retours d’expériences riches
 d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
 animateur(ice)s TEN en région et à prendre connaissance des initiatives
 déployées par des collectivités voisines ! &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Sols
 Espaces verts
 Espace public
 Friche
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Alimentation
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Bâtiments et construction
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://professionnels.ofb.fr/fr/annonce/conference-seule-sante-en-pratique?page=0</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66 91&lt;/p&gt;&lt;p&gt;Hauts-de-France&lt;/p&gt;&lt;p&gt;&lt;strong&gt;BEAUCHAMP Mélanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 54&lt;/p&gt;&lt;p&gt;FOUREST Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-strategie-une-seule-sante/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>