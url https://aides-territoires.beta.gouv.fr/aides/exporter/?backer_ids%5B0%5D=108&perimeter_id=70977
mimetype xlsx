--- v0 (2026-04-22)
+++ v1 (2026-07-17)
@@ -263,1890 +263,1890 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>163882</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Lutter contre la pollutions des activités économiques hors agricole</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Lutte contre la pollution des activités économique hors agricole</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 50</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les activités économiques hors agricoles existantes et leur
+développement peuvent impliquer des pressions sur la ressource en eau et les
+milieux aquatiques. L’Agence de l’Eau en tient compte dans son programme
+d’intervention et accompagne les acteurs économiques hors agricoles dans une
+logique d’approche globale de la gestion de l’eau à l’échelle de leur site,
+afin de réduire leur impact sur la ressource en eau et les milieux aquatiques.&lt;/p&gt;&lt;p&gt;Cette délibération présente les principes d’intervention et
+les objectifs de l’Agence en matière d’activités économiques hors agricole :
+approche globale de la gestion de l’eau sur les sites économiques visant à
+réduire les pollutions et les prélèvements d’eau, gérer les eaux pluviales et,
+le cas échéant, rétablir les continuités écologiques des cours d’eau. Plus
+particulièrement la partie elle fixe des objectifs spécifiques aux titres : &lt;/p&gt;&lt;p&gt;-de la lutte contre les pollutions : l’Agence de l’Eau
+favorise dans ce cadre les solutions de techniques propres de changement de
+procédés visant à réduire les pollutions à la source, en adéquation avec les
+objectifs environnementaux du Schéma Directeur d’Aménagement et de Gestion des
+Eaux 2022 – 2027 (SDAGE).&lt;/p&gt;&lt;p&gt;-de la réduction des prélèvements en eau : l’Agence de
+l’Eau privilégie dans ce cadre les logiques de réduction des consommations,
+puis de réutilisation et/ou de recyclage des eaux industrielles ou des eaux
+pluviales de la gestion des eaux pluviales.&lt;/p&gt;&lt;p&gt;Les interventions de l’Agence de l’Eau visent l’atteinte des
+objectifs du Schéma Directeur d’Aménagement et de Gestion des Eaux via :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt; la réduction ou la suppression des eaux de
+ruissellement admises dans les réseaux d’assainissement ou rejetées au milieu
+naturel superficiel&lt;/li&gt;&lt;li&gt;le rétablissement des continuités écologiques
+des cours d’eau&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La politique de l’Agence de l’Eau favorise les solutions
+basées sur l’arasement des seuils faisant obstacle à la continuité écologique
+des cours d’eau.&lt;u&gt;&lt;/u&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions d’information, de sensibilisation,
+d’échange d’expérience, de concertation et de consultation du public, y compris
+sous la forme d’évènements&lt;/li&gt;&lt;li&gt;Les études préalables aux investissements de
+restauration de la continuité écologique et les travaux associés&lt;/li&gt;&lt;li&gt;Les travaux d’économie d’eau (changement de
+procédés, réutilisation d’eau de process, recyclage des eaux pluviales ou des
+eaux usées traitées…)&lt;/li&gt;&lt;li&gt;Les études préalables aux investissements de
+gestion des eaux pluviales&lt;/li&gt;&lt;li&gt;Les modifications de circuits internes
+d&amp;#039;utilisation d&amp;#039;eau, en particulier dans le but de réduire les débits ou les
+sous-produits à traiter&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Sols
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Industrie
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau peut apporter
+une participation financière aux maîtres d’ouvrage des activités économiques
+hors agricoles suivants : - Entreprises immatriculées au registre du commerce
+et des sociétés, - Chambres consulaires ou tout autre organisme représentatif
+d’une activité économique industrielle, commerciale ou artisanale, -
+Collectivités territoriales et associations, pour les projets qu’elles portent
+dès lors qu’ils répondent aux principes d’intervention définis dans la présente
+délibération. Sont éligibles aux aides de l’Agence de l’Eau les opérations qui
+permettent aux entreprises d’aller au-delà des normes de portée européenne ou
+nationale en vigueur, et d’améliorer la protection de l’environnement par
+rapport à l’état initial.&lt;/p&gt;&lt;p&gt;Les opérations réunissant au moins
+l’un des critères suivants ne sont pas éligibles aux aides de l’Agence de l’Eau
+:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Entreprises en difficulté, sauf si l’aide de
+l’Agence de l’Eau est apportée dans le cadre du régime de minimis&lt;/li&gt;&lt;li&gt;Renouvellement à l’identique des ouvrages&lt;/li&gt;&lt;li&gt;Existence d’une mise en demeure réglementaire au
+titre de la police de l’eau ou des installations classées pour la protection de
+l’environnement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Au titre de cas particulier, les
+transferts d’activités existantes sur un autre site du bassin sont éligibles
+aux aides de l’Agence de l’Eau pour la part des travaux permettant d’aller
+au-delà des normes de portée européenne ou française en vigueur. L’Agence de
+l’Eau peut aider l’implantation de nouvelles activités dans le bassin, si ces
+installations sont réalisées sur des sites déjà artificialisés, et pour la part
+des travaux se rapportant à la gestion des eaux pluviales. L’Agence de l’Eau
+peut aider les travaux accompagnant une augmentation de capacité de production
+dans les conditions suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les flux de pollution nouveaux à éliminer seront
+pris en compte dans les dépenses finançables, dans la limite de 150% des flux
+de pollution initiaux ;&lt;/li&gt;&lt;li&gt;Les volumes d’eau économisés seront pris en
+compte dans les dépenses finançables pour la part correspondant aux économies
+d’eau se rapportant à la production initiale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L’Agence de l’Eau peut aider les
+opérations collectives si elles sont portées par les chambres consulaires ou
+tout autre organisme représentatif d’une activité économique industrielle,
+commerciale ou artisanale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
+&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-la-pollutions-des-activites-economiques-hors-agricole/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>163880</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Etudier, rechercher, innover et densifier la connaissance environnementale</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Etude, recherche, innovation et connaissance environnementale</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 80</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les interventions de l’Agence au titre de la présente
+délibération visent les champs suivants :&lt;/p&gt;&lt;p&gt;·      
+L’acquisition, le transfert et la valorisation
+de connaissances (études générales, recherchedéveloppement, prospective et
+innovation) pour :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le fonctionnement, la gestion et la protection des
+ressources en eau, des milieux aquatiques,&lt;/li&gt;&lt;li&gt;l’amélioration du traitement ou la prise en compte de
+nouvelles formes de pollutions par les procédés d’épuration,&lt;/li&gt;&lt;li&gt;le cycle de l’eau, l’atténuation et l’adaptation au
+changement climatique,&lt;/li&gt;&lt;li&gt;la protection de la santé humaine pour les risques liés à
+l’eau ou à la gestion des milieux aquatiques ;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;·      
+La création et la gestion de réseaux de
+surveillance ou l’acquisition de données qui contribuent à :&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;améliorer la connaissance qualitative et quantitative des
+ressources en eau superficielles et souterraines, des usages et des pressions
+qui s’exercent sur ces ressources ;&lt;/li&gt;&lt;li&gt;mettre en place les programmes de surveillance de la DCE
+(qui comprend les réseaux de contrôle de surveillance, opérationnel, d’enquête
+et additionnel), et de la DCSMM ;&lt;/li&gt;&lt;li&gt;mettre en place les dispositifs de surveillance
+complémentaires qui permettent de renforcer les programmes de surveillance de
+la DCE et de la DCSMM afin d’assurer une meilleure connaissance des milieux
+aquatiques ou de mesurer l’impact d’actions liées à la reconquête de la qualité
+de l’eau (contrats territoriaux, schémas d’aménagement et de gestion des eaux, …) ;&lt;/li&gt;&lt;li&gt;mettre en œuvre le Système d’Information sur l’Eau (SIE) et
+le Schéma National des Données sur l’Eau (SNDE).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les projets financés s’inscriront dans les grandes missions
+définies dans la lettre de cadrage du ministère avec pour objectif principal
+l’atteinte et la reconquête du bon état des eaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les opérations répondant à des enjeux
+spécifiques du Bassin et non à une problématique d’envergure nationale&lt;/li&gt;&lt;li&gt;La surveillance des milieux aquatiques et
+l’acquisition de données environnementales peuvent être sous maîtrise d’ouvrage
+Agence ou faire l’objet d’une participation financière&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Equipement public
+Réhabilitation
+International
+Industrie
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d&amp;#039;éligibilité sont détaillées dans la délibération sous deux thématiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, expertise, recherche, innovation et
+prospective&lt;/li&gt;&lt;li&gt;La connaissance environnementale&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudier-rechercher-innover-et-densifier-la-connaissance-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>163879</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Gérer la ressource en eau, une approche quantitative</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion quantitative de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Prêt
+Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette délibération présente les principes d’intervention et
+les objectifs de l’Agence en matière de gestion de la ressource en eau dans un
+contexte de changement climatique qui sont de concilier les différents usages
+humains, économiques sans oublier les milieux naturels, avec la disponibilité
+de la ressource notamment en période d’étiage.&lt;/p&gt;&lt;p&gt;Cette gestion implique une gouvernance à l’échelle des
+bassins versants afin de régir le partage de cette ressource et la mise en
+place d’actions visant à réduire la pression de prélèvement sur les milieux via
+une réduction des consommations puis par l’utilisation d’eaux non
+conventionnelles.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les objectifs du plan Eau déclinés sur le bassin Artois
+Picardie sont également rappelés à travers cette délibération.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études de connaissance visant à définir
+l’impact des usages actuels et futurs sur les milieux (études « hydrologie,
+milieux, usages, climat ») et les volumes disponibles ;&lt;/li&gt;&lt;li&gt;Les travaux d’instrumentation du réseau afin de
+localiser les zones déficitaires (installations d’appareils de mesure de
+sectorisation, de vannes de sectionnement, mise en place de pré localisateurs
+de fuites…) ;&lt;/li&gt;&lt;li&gt;Les frais annexes liés à la réalisation des
+travaux (acquisitions des terrains, honoraires de maîtrise d’œuvre, assistance
+à maîtrise d’ouvrage, dossiers réglementaires, frais de contrôle et de
+sécurité, frais de publicité et d’assurances…) ; &lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation,
+d’échange d’expérience, de concertation et de consultation du public, y compris
+sous la forme d’évènements (colloques, journées techniques…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Espace public
+Voirie et réseaux
+Agriculture et agroalimentaire
+Biodiversité
+Equipement public
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Industrie</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité et
+plus particulièrement les conditions particulières sont précisées en détail dans
+la délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La gestion équilibrée de la ressource en eau&lt;/li&gt;&lt;li&gt;Les économies d’eau potable réalisées par les
+particuliers et les collectivités territoriales&lt;/li&gt;&lt;li&gt;La valorisation et l’utilisation des eaux non
+conventionnelles&lt;/li&gt;&lt;li&gt;Les actions de communication et de
+sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
+&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-la-ressource-en-eau-une-approche-quantitative/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>163878</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux naturels et la biodiversité</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Préservation et restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette
+délibération présente les principes d’intervention et les objectifs de l’Agence
+dans le domaine de la restauration écologique des milieux naturels et du
+littoral, en adéquation avec les objectifs environnementaux du Schéma Directeur
+d’Aménagement et de Gestion des Eaux 2022 – 2027 (SDAGE). &lt;/p&gt;&lt;p&gt;La logique poursuivie est d’avoir
+une approche globale à l’échelle du cycle de l’eau, tenant compte du
+fonctionnement écologique des milieux naturels. Les actions conduites ont pour
+ambition notamment d’améliorer l’état écologique des eaux de surface et de
+contribuer à la préservation et la restauration de la biodiversité. L’approche
+vise de manière intégrée :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réduction des pressions morphologiques et
+physico-chimiques sur les habitats aquatiques, terrestres et littoraux (cours
+d’eau, milieux humides et non humides) et leur biodiversité, et le
+rétablissement des continuités écologiques,&lt;/li&gt;&lt;li&gt;La prévention des différents aléas
+(ruissellement et gestion des eaux pluviales « à la source », débordement de
+cours d’eau, limitation des flux de matières en suspension et du colmatage des
+cours d’eau...), à l’origine notamment des inondations. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;En lien avec les compétences « Gestion des Milieux
+Aquatiques et Prévention des Milieux Aquatiques » GEMAPI et « Préservation de
+la Biodiversité », l’objectif visé est également de faciliter la prise en
+compte de ces enjeux dans le cadre d’une organisation territoriale adaptée sur
+les plans de la gouvernance et de l’urbanisme durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de plan pluriannuel de restauration et
+d’entretien des cours d’eau navigués&lt;/li&gt;&lt;li&gt;Etudes préalables nécessaires à la réalisation
+de travaux éligibles&lt;/li&gt;&lt;li&gt;Acquisition foncière d’ouvrages et de parcelles
+riveraines d’ouvrages faisant obstacle à la continuité écologique&lt;/li&gt;&lt;li&gt;Missions d’ingénierie mutualisée pour
+accompagner les maîtrises d’ouvrage des opérations de rétablissement des
+continuités écologiques des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de rétablissement des continuités
+écologiques longitudinale et latérale des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de création ou de restauration
+d’ouvrages de régulation des ruissellements au fil de l’eau (fossés et noues
+végétalisés, merlons, diguettes, mares, zones de rétention…)&lt;/li&gt;&lt;li&gt;Travaux d’implantation d’ouvrages d’hydraulique
+douce (haies, bandes boisées, bandes enherbées, fascines, prairies…)&lt;/li&gt;&lt;li&gt;Protections rapprochées et mises en défens de
+milieux humides, y compris dans l’objectif d’une gestion pérenne agricole&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau est susceptible
+d’attribuer une participation financière aux opérations respectant les
+conditions suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Elles ont fait l’objet d’un plan ou programme,
+qui en démontre l’opportunité, au travers de l’intérêt hydraulique et
+écologique, et qui en précise les caractéristiques techniques ;&lt;/li&gt;&lt;li&gt;Elles sont réglementairement autorisées ou
+déclarées et respectent les prescriptions administratives afférentes ou, à
+défaut, le dossier visant à l’obtention de ces éléments est en cours
+d’élaboration.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les conditions d’éligibilité et
+plus précisément les conditions particulières sont précisées en détail dans la
+délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études&lt;/li&gt;&lt;li&gt;Les acquisitions foncières&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des cours d’eau&lt;/li&gt;&lt;li&gt;Rétablissement des continuités écologiques des
+cours d’eau&lt;/li&gt;&lt;li&gt;La gestion des flux érosifs et la limitation du
+colmatage des milieux aquatiques&lt;/li&gt;&lt;li&gt;La prévention des aléas de débordement de cours
+d’eau, de ruissellements et de submersion marine&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des milieux humides&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des milieux non humides&lt;/li&gt;&lt;li&gt;L’espace de bon fonctionnement des cours d’eau&lt;/li&gt;&lt;li&gt;Les actions de communication, d’éducation,
+d’information et de sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>163877</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Protéger la ressource en eau et l'alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Protection de la ressource en eau et alimentation en eau potable</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’approvisionnement permanent du service public d’eau
+potable par une eau de qualité satisfaisante et en quantité suffisante est un
+enjeu majeur de l’Agence de l’Eau Artois-Picardie.&lt;/p&gt;&lt;p&gt;Le bassin Artois-Picardie compte environ 1 000 captages
+d’eau potable actifs, dont la quasi-totalité dispose d’une déclaration
+d’utilisé publique visant la protection contre les pollutions accidentelles et
+ponctuelles. Plus de 200 captages sont néanmoins considérés comme dégradés par
+des pollutions diffuses, parmi lesquels les 60 captages d’eau potable
+prioritaires identifiés par le Schéma Directeur d’Aménagement et de Gestion des
+Eaux (SDAGE) au regard de taux de nitrates et/ou de phytosanitaires et leurs
+métabolites en augmentation tendancielle, voire en dépassement des valeurs
+limites de potabilité.&lt;/p&gt;&lt;p&gt;Les problèmes de qualité de la ressource sont de différentes
+origines, et leur résolution appelle une mobilisation large des dispositifs du
+programme d’intervention de l’Agence de l’Eau en conformité avec les
+orientations du Gouvernement définies dans le « Plan Eau » lancé au mois de
+mars 2023, la mise en place de démarches préventives doit être prioritairement
+recherchée pour réduire à la source l’ensemble des pollutions qui s’exercent
+sur les aires d’alimentation de captages. Elles sont le préalable à la mise en
+place des solutions curatives qui s’avèreraient nécessaires, ou des projets
+d’interconnexions accompagnés par l’Agence de l’Eau afin de sécuriser
+l’alimentation en eau potable des territoires.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L’Agence de l’Eau Artois-Picardie incite les maitres
+d’ouvrage à mettre en place des actions de protection de la ressource en eau,
+principalement à travers des actions de réduction des pollutions qui s’exercent
+sur les aires d’alimentation des captages afin de reconquérir à terme la
+qualité des eaux brutes, et de sécurisation de l’alimentation au bénéfice de
+tous les usagers du service public d’eau potable.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Participation financière pour l’élaboration et
+la mise en œuvre des contrats d’actions pour la ressource en eau portant sur
+les captages prioritaires identifiés par le SDAGE&lt;/li&gt;&lt;li&gt;Les travaux de rebouchage de captages, puits ou
+forages inutilisés au sein d’une aire d’alimentation de captage&lt;/li&gt;&lt;li&gt;Les acquisitions foncières (y compris les
+indemnités d’éviction et les frais d’actes, de notaire ou de portage) réalisées
+au sein d’une aire d’alimentation de captage et le boisement pérenne&lt;/li&gt;&lt;li&gt;Les études techniques, juridiques et financières
+liées à la prise de compétence et à la structuration du service eau potable&lt;/li&gt;&lt;li&gt;Les études préalables à la réalisation des
+travaux (assistance à maîtrise d’ouvrage, définition des besoins, études de
+faisabilité, études spécifiques, choix du site et des solutions techniques…)&lt;/li&gt;&lt;li&gt;Les études technico-économiques d’examen des
+différentes solutions de sécurisation (nouveau forage, raccordement,
+interconnexion...)&lt;/li&gt;&lt;li&gt;Les travaux de déplacement, d’adaptation et de
+sécurisation des ouvrages d’eau potable existants situés dans les zones d’aléa
+fort et définis dans un document d’urbanisme en lien avec un plan de prévention
+des risques&lt;/li&gt;&lt;li&gt;Actions d’information, de sensibilisation,
+d’échange d’expérience, de concertation et de consultation du public, y compris
+sous la forme d’évènements (colloques, journées techniques…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Sols
+Espace public
+Risques naturels
+Biodiversité
+Equipement public
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité et
+plus particulièrement les conditions particulières sont précisées en détail dans
+la délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contrats d’action pour la ressource en eau&lt;/li&gt;&lt;li&gt;La protection de la ressource en eau &lt;/li&gt;&lt;li&gt;La production d’eau potable et la sécurisation
+quantitative&lt;/li&gt;&lt;li&gt;L’approvisionnement en eau potable et la
+sécurisation quantitative&lt;/li&gt;&lt;li&gt;Les actions de communication et de
+sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
+&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/proteger-la-ressource-en-eau-et-lalimentation-en-eau-potable/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>163876</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Aménager le territoire avec et pour l'eau</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Politique territoriale</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette délibération présente les principes d’intervention et les
+objectifs de l’Agence en matière de politiques territoriales : restaurer l’état
+ou le potentiel des masses d’eau de surface à travers un contrat territorial
+dénommé « contrat de masse d’eau », soutenir le travail réalisé par les
+commissions locales de l’eau et les structures porteuses des schémas
+d’aménagement et de gestion des eaux (SAGE) et intégrer les enjeux de l’eau
+dans les politiques d’urbanisme.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’élaboration et la mise en œuvre des contrats
+de masse d’eau&lt;/li&gt;&lt;li&gt;La mise en œuvre des pactes de gouvernance
+qu’elle a conclus avec les schémas d’aménagement et de gestion des eaux (SAGE)&lt;/li&gt;&lt;li&gt;Les études liées à la révision ou la mise en
+œuvre des plans d’action des SAGE (études juridiques, dossiers réglementaires,
+dispositif de consultation du public…)&lt;/li&gt;&lt;li&gt;Elaboration des documents d’urbanisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Risques naturels
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité et
+plus particulièrement les conditions particulières et l’éligibilité des coûts 
+sont précisées plus en détail dans la délibération :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contrats de masse d’eau&lt;/li&gt;&lt;li&gt;Pacte de gouvernance avec les schémas d’aménagement et de gestion des eaux (SAGE)&lt;/li&gt;&lt;li&gt;Intégration des enjeux de l’eau dans les
+politiques de planification territoriale et d’urbanisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -
+&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/amenager-le-territoire-avec-et-pour-leau/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>163875</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pressions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Lutte les pressions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs poursuivis sont multiples : atteindre le bon état des
+masses d’eau, garantir la disponibilité de la ressource en eau, prévenir et
+gérer les crues et préserver la biodiversité, dans un contexte de changement
+climatique. &lt;/p&gt;&lt;p&gt;Pour répondre à ces enjeux, l’Agence de l’eau accompagne la transition
+agroécologique et privilégie les pratiques ou les changements à l’échelle du
+système d’exploitation, tels que l’agriculture biologique, l’agriculture de
+conservation des sols, l’agroforesterie et le boisement, l’élevage à l’herbe et
+l’implantation du cultures à bas niveau d’intrants. &lt;/p&gt;&lt;p&gt;Plus particulièrement l’Agence de l’Eau a définit des objectifs
+spécifiques au titre : &lt;/p&gt;&lt;p&gt;- de la lutte contre les pollutions dans les zones à enjeu eau et plus
+particulièrement dans les aires d’alimentation des captages prioritaires où
+l’agence privilégie les projets de territoires portés par les collectivités et
+soutient des actions concourant à réduire ou maitriser les pressions à un
+niveau compatible avec l’état de la ressource en eau et les enjeux de santé
+publique associés ; &lt;/p&gt;&lt;p&gt;- du maintien des prairies et du programme de maintien de l’agriculture
+en zones humides qui poursuit un objectif de maintien des surfaces et à
+démontrer l’intérêt pour les exploitants ayant un atelier élevage de s’appuyer
+sur des prairies naturelles ;&lt;/p&gt;&lt;p&gt;- de la gestion quantitative de l’eau et de l’adaptation au changement
+climatique pour lesquelles il est visé une stabilisation des prélèvements à des
+fins d’irrigation en favorisant la recharge des nappes, l’amélioration de la
+réserve utile du sol, la résistance des plantes et la réduction de la
+consommation d’eau ; &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;- des action pour la connaissance, le suivi et l’amélioration des
+pratiques de la filière d’épandage des effluents organiques ou l’enjeu est de
+favoriser le retour au sol agricole des matières organiques en créant les
+conditions de la confiance.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études d’opportunité ou faisabilité de
+changement de système de production agricole&lt;/li&gt;&lt;li&gt;Animation pour la connaissance et le suivi de la
+filière des épandages d’effluents organiques&lt;/li&gt;&lt;li&gt;Analyses de sols (reliquats azotés, pédologie,
+micropolluants…)&lt;/li&gt;&lt;li&gt;Aides directes pour la protection de la
+ressource en eau dans les captages prioritaires&lt;/li&gt;&lt;li&gt;Aide à la conversion à l’Agriculture biologique
+(CAB)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Sols
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau peut apporter
+une participation financière aux personnes morales de droit public ou privé
+réalisant des opérations visant à lutter contre les pressions d’origine
+agricole.&lt;/p&gt;&lt;p&gt;L’Agence de l’Eau intervient en
+principe sur des zonages où sont présents des enjeux en rapport avec l’eau et
+la biodiversité. Lorsque les échelles de solutions dépassent le périmètre des
+zones à enjeux, l’Agence de l’Eau peut toutefois intervenir à une échelle plus
+large. Il est tenu compte de la délibération d’intervention portant sur les
+zonages d’intervention pour les thèmes suivants :&lt;/p&gt;&lt;p&gt;-Enjeu « eau potable », en
+particulier les aires d’alimentation des captages prioritaires définis dans le
+SDAGE ;&lt;/p&gt;&lt;p&gt;-Programme « Maintien de
+l’Agriculture en Zones Humides » ;&lt;/p&gt;&lt;p&gt;-Programme « Maintien des prairies
+» ;&lt;/p&gt;&lt;p&gt;-Territoires à risque de tension
+quantitative de la ressource en eau, soumis à pression d’irrigation.&lt;/p&gt;&lt;p&gt;Les communes concernées par un
+programme global de lutte contre l’érosion des sols reconnu par l’Agence de
+l’Eau (programme d’animation agroécologique en lien avec l’agriculture de
+conservation des sols, programme global d’aménagements hydrauliques issu d’une
+étude préalable) sont également des territoires à enjeux pour l’Agence de
+l’Eau.&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont
+précisées plus en détail dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les actions concourant à créer les conditions de
+la transition agroécologique&lt;/li&gt;&lt;li&gt;Investissements dans les filières de
+transformation ou commercialisation de produits agricoles&lt;/li&gt;&lt;li&gt;Aides directes aux exploitations agricoles et à
+leur groupement&lt;/li&gt;&lt;li&gt;Aides pour la connaissance, le suivis et
+l’amélioration des pratiques de la filière d’épandage des effluents organiques &lt;/li&gt;&lt;li&gt;Les contrats d’objectifs « eau et
+agriculture »&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-dorigine-agricole/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>163874</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Gérer l'eau et la nature dans les villes et les villages</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Eau et nature en ville et village</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Min : 40 Max : 70</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le développement urbain et industriel, héritage du passé, a
 entraîné une artificialisation des zones urbanisées altérant durablement les
 fonctions écologiques des sols urbains, en particulier leurs fonctions
 hydriques, biologiques et climatiques. Cette artificialisation s’est traduite
 le plus souvent par une imperméabilisation qui constitue la forme la plus
 sévère de dégradation des sols. Elle a notamment eu pour effet :&lt;/p&gt;&lt;p&gt;- Sur les fonctions hydriques, de déséquilibrer le cycle
 naturel de l’eau en asséchant les sols urbains avec une diminution drastique de
 l’infiltration des eaux pluviales, seule source de notre eau potable, avec pour
 corolaire un accroissement des ruissellements urbains, quasi-systématiquement
 gérés via des réseaux d’assainissement unitaires et/ou pluviaux, engendrant des
 inondations et des impacts plus ou moins significatifs sur la qualité des
 milieux aquatiques récepteurs. Sur le bassin, c’est ainsi en moyenne annuelle
 60 millions de m3 d’effluents (mélange d’eaux usées et d’eaux pluviales) qui
 sont rejetés sans traitement au droit des déversoirs d’orage directement dans
 les milieux aquatiques ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions biologiques, de réduire considérablement
 la vie présente dans ces sols et leur capacité à être supports de biodiversité,
 les quelques espaces de pleine terre végétalisés en zone urbanisée étant le
 plus souvent déconnectés entre eux, sans continuité écologique ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions climatiques, de réduire considérablement
 les capacités de stockage de carbone dans les sols sous forme de matière
 organique, facteur d’atténuation du dérèglement climatique, mais aussi de
 réduire les capacités de stockage d’eau dans les sols et d’évapotranspiration
 par les végétaux permettant le rafraîchissement de l’air, facteur d’adaptation
 au dérèglement climatique des milieux urbanisés.&lt;/p&gt;&lt;p&gt;Réactiver les fonctions écologiques des sols et favoriser
 l’expression de leurs services écosystémiques, en repensant la place de l’eau
 et de la nature en milieu urbain pour les placer au cœur de l’aménagement,
 constitue aujourd’hui un levier incontournable pour répondre aux enjeux du
 Schéma Directeur d’Aménagement et de Gestion des Eaux, du Plan d’Adaptation au
 Changement Climatique et de la Stratégie Nationale Biodiversité.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;A ce titre, la désimperméabilisation des sols constitue la
 première étape de cette réactivation. Les interventions de l’Agence de l’Eau au
 titre de la présente délibération visent à impulser et accompagner la
 nécessaire transformation des modes d’aménagement urbain, de tendre vers un
 urbanisme durable, plus respectueux du cycle naturel de l’eau permettant
 l’atteinte du bon état des masses d’eau, plus résilient face aux effets du
 dérèglement climatique, plus bénéfique pour la biodiversité et le cadre de vie des
 habitants.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restaurer les fonctionnalités écologiques des sols urbains
 en améliorant leur état initial par la création de nouveaux espaces de nature
 en ville ;&lt;/li&gt;&lt;li&gt;L’acquisition de matériel spécifique d’entretien.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Risques naturels
 Biodiversité
 Equipement public
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P2" s="0" t="inlineStr">
+      <c r="P9" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q2" s="0" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les conditions d’éligibilité sont
 précisées dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;      Les études&lt;/li&gt;&lt;li&gt;      Travaux de renouvellement urbain&lt;/li&gt;&lt;li&gt;      Entretien des espaces de nature en ville et
 village &lt;/li&gt;&lt;li&gt;      Animation et ingénierie mutulisé&lt;/li&gt;&lt;li&gt;      Action de communication&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI - &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/gerer-leau-et-la-nature-dans-les-villes-et-les-villages/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Gestion des inondations
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>21/11/2024</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/04/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>163869</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Lutter contre les pollutions d'origine domestique</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Lutte contre les pollutions d'origine domestique</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="I3" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Avance récupérable
+Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Dans un contexte où l&amp;#039;imperméabilisation des surfaces urbanisées a été
 croissante ces dernières décennies provoquant l&amp;#039;augmentation des volumes d&amp;#039;eaux
 pluviales à gérer et un impact parfois significatif sur la qualité des milieux
 naturels récepteurs, la gestion efficace de ces eaux constitue un enjeu
 crucial, particulièrement dans un contexte d&amp;#039;adaptation au changement
 climatique et de préservation de la biodiversité. &lt;/p&gt;&lt;p&gt;L&amp;#039;augmentation de la performance environnementale des systèmes
 d&amp;#039;assainissement collectif représente un autre enjeu majeur. Dans cette
 perspective, l&amp;#039;Agence de l&amp;#039;Eau soutient principalement les actions visant à
 améliorer la performance des unités d&amp;#039;épuration, à maîtriser les déversements
 des réseaux d&amp;#039;assainissement dans le milieu naturel, à mettre à niveau les
 raccordements en domaine privé et à réhabiliter les installations
 d&amp;#039;assainissement non collectif situées dans des zones sensibles.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les interventions de l&amp;#039;Agence de l&amp;#039;Eau en matière de lutte
 contre les pollutions d&amp;#039;origine domestique visent ainsi à atteindre les
 objectifs fixés par la Directive Cadre sur l&amp;#039;Eau, la Directive Eaux Résiduaires
 Urbaines et la Directive Eaux de Baignades, telles que mentionnées dans le
 Schéma Directeur d&amp;#039;Aménagement et de Gestion des Eaux. Elles visent à atteindre
 le bon état des masses d&amp;#039;eau et à réduire ou éliminer les rejets de polluants.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;    Les dispositifs d’autosurveillance des
 installations&lt;/li&gt;&lt;li&gt;    Les travaux de réhabilitation de réseaux
 d’assainissement d’eaux usées séparatifs ou unitaires sans redimensionnement
 hydraulique à la hausse (dépose/repose, chemisage continu ou ponctuel…)&lt;/li&gt;&lt;li&gt;    La mise en service d’un réseau de collecte neuf
 ou d’un tronçon de réseau de collecte réhabilité ;&lt;/li&gt;&lt;li&gt;    Etudes ou des travaux qui contribuent à réduire
 l’impact des rejets des installations d’assainissement non collectif pour
 préserver l’environnement et la santé des personnes&lt;/li&gt;&lt;li&gt;    Réalisation de missions d’assistance technique
 auprès des collectivités dans le domaine de l’assainissement collectif.&lt;/li&gt;&lt;li&gt;    Actions d’information, de sensibilisation,
 d’échange d’expérience, de concertation et de consultation du public, y compris
 sous la forme d’évènements (colloques, journées techniques…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Sols
 Espace public
 Voirie et réseaux
 Risques naturels
 Biodiversité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
+      <c r="P10" s="1" t="inlineStr">
         <is>
           <t>01/01/2025</t>
         </is>
       </c>
-      <c r="Q3" s="1" t="inlineStr">
+      <c r="Q10" s="1" t="inlineStr">
         <is>
           <t>15/10/2030</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les conditions d’éligibilité sont
 précisées dans la délibération pour chaque thématique :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les ouvrages d’épuration&lt;/li&gt;&lt;li&gt;Les réseaux d’assainissement et de gestion des
 eaux pluviales&lt;/li&gt;&lt;li&gt;Le raccordement au réseau public de collecte des
 eaux usées&lt;/li&gt;&lt;li&gt;L’assainissement non collectif&lt;/li&gt;&lt;li&gt;L’assistance technique départementale&lt;/li&gt;&lt;li&gt;Les actions de communication et de
 sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Artois-Picardie</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.eau-artois-picardie.fr/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_blank"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_blank"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;a target="_blank"&gt;&lt;p&gt;&lt;/p&gt;&lt;/a&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE - &lt;a target="_blank"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>a.dollet@eau-artois-picardie.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pollutions-dorigine-domestique/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>18/11/2024</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1441 lines deleted...]
-      </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>119761</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Gestion des eaux pluviales et de ruissellement hors activités économiques</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
@@ -2343,51 +2343,51 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>11/07/2022</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>119762</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>Renaturation des villes</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Lutte contre la pollution des activités économiques hors agricole</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'eau Artois - Picardie</t>
@@ -2563,48 +2563,48 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC12" s="1" t="inlineStr">
         <is>
           <t>Agence de l'Eau Artois-Picardie</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>11/07/2022</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>