--- v0 (2026-01-25)
+++ v1 (2026-04-13)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA52"/>
+  <dimension ref="A1:AH49"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,345 +225,3537 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>163725</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Soutenir le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/le-logement-social-etudiant</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/le-logement-social-etudiant/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>142694</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l’évaluation des besoins en logement dans les territoires avec OTELO</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;évaluation des besoins en logements est un sujet majeur pour tous les acteurs des politiques locales de l&amp;#039;habitat. Elle constitue en particulier un volet incontournable des démarches de PLH et PLUI-H. Face à une méthode complexe (guide méthodologique volumineux, 12 sources de données mobilisées, nombreux paramétrages et choix d&amp;#039;options possibles), l&amp;#039;appropriation de la méthode (hypothèses, articulation des étapes, limites, précautions d&amp;#039;utilisation), peut nécessiter un besoin d&amp;#039;accompagnement auquel le Cerema se propose de répondre.
+&lt;/p&gt;
+&lt;p&gt;
+ Les acteurs en charge des politiques locales du logement, en particulier les collectivités territoriales, pourront trouver auprès du Cerema un accompagnement au déploiement de la méthode, afin de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  S&amp;#039;approprier de manière approfondie la méthodologie déployée par l&amp;#039;Etat (hypothèses, articulation des étapes, limites, précautions d&amp;#039;usages, nombreux paramétrages et choix d&amp;#039;options possibles, test de sensibilité, alternatives...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Disposer d&amp;#039;éclairages sur les interprétations des résultats,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tester par eux-mêmes différents scenarios de développement et évaluer leur impact sur leurs besoins en logements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pouvoir engager un dialogue constructif avec les services déconcentrés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Répartir le besoin à une échelle fine et selon les différents segments de l&amp;#039;offre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mettre en relation le besoin avec l&amp;#039;offre, les capacités du territoire et les orientations politiques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Cerema a apporté son expertise à l&amp;#039;élaboration de la méthode d&amp;#039;évaluation des besoins en logements, à la constitution des packs de données sur lesquels elle s&amp;#039;appuie ainsi qu&amp;#039;à son déploiement auprès des services déconcentrés de l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Aujourd&amp;#039;hui, le Cerema partage son expérience auprès des acteurs de terrain et les fait bénéficier de son expérience. Il propose :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des formations techniques pour maîtriser la méthodologie et apprendre à manipuler OTELO. La formation, composée de deux modules indicatifs ( module théorique sur la méthodologie d&amp;#039;évaluation des besoins en logements et module pratique sur l&amp;#039;outil OTELO), peut toutefois être adaptée en fonction des attentes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cette offre de formation est destinée aux techniciens et chargés d&amp;#039;études, ainsi qu&amp;#039;aux services d&amp;#039;ingénierie amenés à travailler sur l&amp;#039;évaluation des besoins en logements dans le cadre de documents de planification, d&amp;#039;études, ou de réflexions stratégiques au sein des collectivités territoriales, établissements publics fonciers, bailleurs sociaux, agences d&amp;#039;urbanisme, ADIL ou bureaux d&amp;#039;études.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;accompagnement pour l&amp;#039;évaluation des besoins en logements : aide à la définition des paramétrages, remplacement éventuel de certaines données par défaut par des données locales jugées plus fiables ou plus riche (etc).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des développements « premium » de l&amp;#039;outil OTELO  : création de modules complémentaires, développement d&amp;#039;une interface permettant d&amp;#039;évaluer le besoin sur des territoires « à façon » (EPCI, SCOT...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations de conseil pour aider les acteurs locaux à exploiter les résultats, comparer différents scénarios, analyser l&amp;#039;impact des différents paramètres ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;animation auprès des techniciens, élus et partenaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des prestations d&amp;#039;études incluant des analyses en aval sur les conséquences en matière de politiques publiques locales de l&amp;#039;habitat et les documents de planification.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/otelo-accompagner-evaluation-besoins-logement-territoires</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3756-accompagner-levaluation-des-besoins-en-logeme/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>133055</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire de l’habitat et du foncier (OHF)</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La loi Climat et résilience du 22 août 2021 prévoit de faire évoluer les anciens dispositifs d&amp;#039;observation de l&amp;#039;habitat, en observatoires de l&amp;#039;habitat et du foncier (OHF). Ces observatoires doivent être créé au plus tard dans les trois années après la mise en place d&amp;#039;un PLH. Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. La loi climat a renforcé leur rôle ainsi que celui des EPF pour aider les collectivités dans la mise en place de ces outils.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires de l&amp;#039;habitat et du foncier (OHF) ont pour mission de suivre la conjoncture des marchés fonciers et immobiliers et d&amp;#039;identifier les disponibilités foncières. Cette analyse s&amp;#039;appuie sur le recensement des friches constructibles, des locaux vacants, des secteurs à densifier, des secteurs à enjeux et des surfaces pour la surélévation, des surfaces non imperméabilisées ou éco-aménageables et des espaces non bâtis nécessaires au maintien des continuités écologiques dans les secteurs urbanisés et sur un inventaire des zones d&amp;#039;activités économiques et sur le suivi du parc de logements (privés, sociaux, en accession à la propriété, l&amp;#039;habitat dégradé).
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires doivent rendre compte annuellement du nombre de logement construits sur des espaces déjà urbanisés et sur des zones ouvertes à l&amp;#039;urbanisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Addrn, l&amp;#039;agence d&amp;#039;urbanisme de la région de Saint-Nazaire a réalisé un Observatoire du Foncier, de l&amp;#039;habitat et économique.
+  &lt;a href="https://addrn.fr/page-mosaique/foncier_habitat_economie/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Epures, l&amp;#039;agence d&amp;#039;urbanisme de la région Stéphanoise a réalisé un Observatoire des marchés fonciers de la Loire.
+  &lt;a href="https://www.epures.com/index.php/publications/epures/foncier" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Aurg, l&amp;#039;agence d&amp;#039;urbanisme de la region Grenobloise a réalisé l&amp;#039;observatoire foncier partenarial de l&amp;#039;isere (Ofpi).
+  &lt;a href="https://ofpi.aurg.org/#c&amp;#61;home" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Topos, l&amp;#039;agence d&amp;#039;urbanisme des territoires de l&amp;#039;orléannais a réalisé un observatoire des copropriétés de la métropole d&amp;#039;Orléans.
+  &lt;a href="https://www.topos-urba.org/publications/focus-n4-lobservatoire-des-coproprietes-un-outil-pour-prevenir-les-situations-de-fragilite/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92de-etre-aide-pour-observer-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>111735</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F5" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) La Réunion</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévu</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40 % du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>La Réunion</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de La Réunion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 2 rue Juliette-Dodu
+ &lt;br /&gt;
+ 97706 Saint-Denis Messag Cedex 9
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;262 2 62 40 26 26
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Courriel
+ &lt;/strong&gt;
+ :
+ &lt;a href="mailto:deal-reunion&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  deal-reunion&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.reunion.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.reunion.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/383c-copie-15h01-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>111734</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement  (DEAL) Martinique</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Martinique</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Martinique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pointe de Jaham
+ &lt;br /&gt;
+ BP 7212
+ &lt;br /&gt;
+ 97274 Schœlcher Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;596 5 96 59 57 00
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire" rel="noopener" target="_blank"&gt;
+  http://www.martinique.developpement-durable.gouv.fr/spip.php?page&amp;#61;sommaire
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/00be-copie-14h59-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>111733</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F7" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Mayotte</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Mayotte</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Mayotte
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ BP 109
+ &lt;br /&gt;
+ 97600 Mamoudzou
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;269 2 69 61 12 54
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web :
+ &lt;/strong&gt;
+ &lt;a href="http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL" rel="noopener" target="_blank"&gt;
+  http://www.mayotte.gouv.fr/Services-de-l-Etat/Direction-de-l-Environnement-de-l-Amenagement-et-du-Logement-DEAL
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6900-copie-14h58-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>111732</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la restructuration lourde et la rénovation thermique des logements sociaux ultramarins</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>Direction de l'Environnement, de l'Aménagement et du Logement (DEAL) Guadeloupe</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévis</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une fraction du parc locatif social ultramarin est aujourd&amp;#039;hui inadaptée aux besoins actuels, et nécessite des travaux de rénovation thermique, tant pour lutter contre le réchauffement climatique que pour permettre une maîtrise des charges des locataires.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente mesure vise à soutenir, par l&amp;#039;octroi de subventions aux organismes HLM ou aux maîtres d&amp;#039;ouvrage d&amp;#039;insertion engagés dans une démarche de rénovation lourde en outre-mer avec une dimension sociale forte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La restructuration lourde de logements sociaux existants vétustes et inadaptés, pour créer une offre plus adaptée aux besoins, couplée à une rénovation thermique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;accès pour les personnes à mobilité réduite ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des montants de loyers maîtrisés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les crédits de cette action du plan de relance donnent lieu à inscription dans un accord régional de relance signé entre l&amp;#039;Etat et le conseil régional.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Règles de financement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les subventions du plan de relance sont octroyées dans le respect de la réglementation SALLS.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les opérations éligibles donnent droit à une subvention qui peut être portée à 40% du coût prévisionnel des travaux.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le montant de la subvention est plafonné à 20.000€ par logement.
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;octroi de la subvention ne pourra pas être cumulée avec un financement issu du Fonds européen de développement régional (FEDER).
+  &lt;/li&gt;
+  &lt;li&gt;
+   La décision d&amp;#039;octroi de subvention doit être antérieure au début des travaux (sauf titre dérogatoire et à la demande du bénéficiaire)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les opérations donnant lieu à octroi de subvention en 2021, le commencement d&amp;#039;exécution des travaux doit intervenir avant le 30 juin 2022 et au plus tard dans un délai d&amp;#039;un an à compter de la date d&amp;#039;octroi de la subvention.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Logements éligibles
+ &lt;/strong&gt;
+ : Logements livrés depuis plus de 15 ans au 1er janvier 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations éligibles
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations de plus de 15 ans au 1er janvier 2021 pour l&amp;#039;ensemble des DROM sauf Mayotte (opérations de plus de 10 ans) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Bouquet de travaux éligibles qui intègrent des critères environnementaux, d&amp;#039;accessibilité et d&amp;#039;inclusion, ce qui permettrait de garantir l&amp;#039;orientation souhaitée par l&amp;#039;État ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Volume de travaux au minimum de 20.000€ par logement (réhabilitations lourdes) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Travaux démarrant avant le 30 juin 2022 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations lourdes de logements sociaux (travaux qui ne conservent que l&amp;#039;enveloppe des bâtiments, ajout d&amp;#039;ascenseur / modification des cages d&amp;#039;escalier, modification des typologies des logements, modification des halls d&amp;#039;immeuble, opérations d&amp;#039;adaptation des logements au vieillissement, etc.) couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Restructurations de résidences sociales et foyers de jeunes travailleurs couplée à une rénovation énergétique (sauf si une rénovation énergétique des logements est déjà intervenue dans les cinq années précédentes au 1er janvier 2021).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces opérations de restructurations lourdes peuvent donner lieu à la transformation de logements ordinaires en logements foyers ou inversement de logements foyers en logements ordinaires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les critères de rénovations énergétiques sont précisés ci-après.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critère de priorisation
+ &lt;/strong&gt;
+ : Les opérations portant sur des logements situés en dehors des périmètres QPV et ANRU seront privilégiées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Logements livrés depuis moins de 15 ans au 1er janvier 2021 (A Mayotte, les logements livrés depuis moins de 10 ans au 1er janvier 2021)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opérations de transformation dont la destination avant travaux n&amp;#039;est pas du logement locatif social (Sauf sur le territoire de Mayotte. Les travaux de transformation en logement locatif social sont acceptés)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Opération de restructuration lourde faisant suite à une opération de rénovation énergétique des logements intervenue dans les cinq années précédentes au 1er janvier 2021.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rénovation énergétique
+ &lt;/strong&gt;
+ : Les opérations de restructuration lourdes mentionnées ci-dessus doivent intégrer une rénovation énergétique des logements. Chaque projet devra inclure la mise en œuvre d&amp;#039;au moins trois actions de rénovation énergétique de la grille de l&amp;#039;Eco prêt logement social outre-mer (cf. lien vers le descriptif complet de l&amp;#039;aide). Deux actions si la réalisation conjointe de trois actions n&amp;#039;est pas possible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Concertation avec les locataires
+ &lt;/strong&gt;
+ : L&amp;#039;octroi de la subvention est conditionné, cumulativement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Au fait que les éventuelles hausses de loyer consécutives aux travaux de rénovation fassent l&amp;#039;objet d&amp;#039;une concertation avec les locataires.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Au fait que le loyer pratiqué ne soit pas aligné sur le loyer plafond lors du changement de locataire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Guadeloupe</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043467190</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;Environnement, de l&amp;#039;Aménagement et du Logement/DEAL de Guadeloupe
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ DEAL Guadeloupe
+ &lt;br /&gt;
+ BP 54
+ &lt;br /&gt;
+ 97102 Basse-Terre Cedex
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;590 5 90 99 46 46
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Tél
+ &lt;/strong&gt;
+ : &amp;#43;590 5 90 99 43 43
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site web
+ &lt;/strong&gt;
+ :
+ &lt;a href="http://www.guadeloupe.developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  http://www.guadeloupe.developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c325-copie-14h55-favoriser-la-restructuration-lour/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2022</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>115150</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Créer un/des établissements ou services dédiés aux personnes âgées et handicapées</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Projets d'établissements ou de services dédiés aux personnes âgées et handicapées</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental de l'Aube</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H2" s="0" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagnement dans la mise en place de projets d&amp;#039;établissements ou de services pour les personnes âgées et handicapées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Champs d&amp;#039;intervention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mise à disposition de données statistiques (liste des établissements présents ou en projets, indicateurs sur les spécificités démographiques et sociales de la population) à l&amp;#039;échelle d&amp;#039;un territoire concerné,
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement à la création, l&amp;#039;extension ou la transformation d&amp;#039;établissements d&amp;#039;accueil de personnes âgées ou handicapées et au développement de services à la personne : conseil sur le cadre règlementaire, la procédure et les démarches à mener, mise à disposition d&amp;#039;un panel d&amp;#039;outils d&amp;#039;aide à la réflexion, conseil sur les choix organisationnels...
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement de projets portés par les acteurs de proximité de la prévention et du maintien à domicile pour permettre aux séniors de bien vieillir dans leur environnement.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Prestation gratuite.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Personnes âgées
 Handicap
 Accès aux services
 Cohésion sociale et inclusion
 Bâtiments et construction
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   EPCI
  &lt;/li&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises
  &lt;/li&gt;
  &lt;li&gt;
   Personnes porteuses de projets d&amp;#039;établissements d&amp;#039;accueil ou de service à la personne
  &lt;/li&gt;
  &lt;li&gt;
   Bailleurs sociaux
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Aube</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.aube.fr/Aide/99/18-projets-d-etablissements-ou-de-services-dedies-aux-personnes-agees-et-handicapees.htm</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail :
  &lt;a href="mailto:departement&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
   departement&amp;#64;aube.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>laetitia.hunin@aube.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c6aa-creer-undes-etablissements-ou-services-dedies/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...43 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>117558</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Financer le transfert de patrimoine dans l'habitat locatif social</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PTP : financer des transferts de patrimoine</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoire propose Prêt Transfert, une solution pour financer le transfert de patrimoine et de rachat des baux au sein des habitats locatifs sociaux. Le projet peut concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les logements locatifs sociaux qui sont transférés entre opérateurs (collectivités territoriales et organismes d&amp;#039;habitation à loyer modéré par exemple) et qui sont éligibles à un financement sur fonds d&amp;#039;épargne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les logements-foyers tels que définis à l&amp;#039;article R351-55 du Code de la construction et de l&amp;#039;habitation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plusieurs autres types d&amp;#039;habitats spécifiques, à condition d&amp;#039;être éligibles à un prêt sur fonds d&amp;#039;épargne.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ À noter : le Prêt Transfert permet de financer des projets de transfert et de cession hors travaux. Les travaux font l&amp;#039;objet d&amp;#039;un prêt travaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Prêt réhabilitation (PAM) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prêt Habitat Amélioration Restructuration Extension (PHARE).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-transfert-de-patrimoine-ptp?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=pret_ptp_psat</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ca9f-financer-le-transfert-de-patrimoine-dans-lhab/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>117555</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Financer la réhabilitation des logements sociaux avec l'Éco-prêt</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose Éco-prêt, une offre de prêts visant à financer la réhabilitation des logements sociaux les plus énergivores.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  En métropole : il s&amp;#039;adresse aux logements disposant d&amp;#039;un audit énergétique TH-C-E ex ou d&amp;#039;un DPE location et dont la consommation énergétique en énergie primaire est d&amp;#039;au moins 151 kWh/m2/an.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans les DOM : le prêt s&amp;#039;adresse aux logements construits avant le 1er mai 2010 en Guadeloupe, en Guyane, à la Réunion et en Martinique, mais aussi à ceux construits avant le 1er juillet 2014 à Mayotte.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Découvrez les caractéristiques de l&amp;#039;Éco-prêt :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un montant maximal de 22 000 € par logement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une majoration de 2 000 € par logement pour les opérations labélisées HPE rénovation (Haute Performance Énergétique) ou BBC rénovation (Bâtiment Basse Consommation Effinergie) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une majoration de 3 000 € par logement pour les projets visant un bâtiment contenant de l&amp;#039;amiante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La possibilité de le compléter avec le prêt PAM Taux Fixe Éco-prêt afin de couvrir 100 % du besoin de financement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_psat</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/908f-financer-la-rehabilitation-des-logements-soci/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2022</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>117553</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction et l'acquisition de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Prêt PLS</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;offre de prêts PLS (Prêt Locatif Social) de la Banque des Territoires permet de financer les projets visant à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Construire des logements locatifs sociaux, et ce, avec ou sans acquisition du terrain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des logements avec ou sans travaux d&amp;#039;amélioration ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquérir des locaux afin de les transformer en logements locatifs sociaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaliser des opérations de logements collectifs pour les personnes handicapées, les personnes âgées, les jeunes actifs et les étudiants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les prêts PLS sont des prêts sur fonds d&amp;#039;épargne de la Caisse des Dépôts. Leur montant doit représenter a minima la moitié du prix de revient de l&amp;#039;opération. Un prêt complémentaire au PLS peut être accordé.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Handicap
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-locatif-social?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=locatif_social_psat</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5880-financer-la-construction-et-lacquisition-de-l/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>117552</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Financer des logements sociaux avec le Prêt haut de bilan (PHB 2.0)</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Prêt haut de bilan (PHB 2.0) : constructions vertes</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt haut de bilan deuxième génération (Prêt PHB 2.0) vise à soutenir les investissements des bailleurs sociaux, qu&amp;#039;ils soient des organismes de logement social ou des organismes agréés pour la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion.
+&lt;/p&gt;
+&lt;p&gt;
+ En partenariat avec Action Logement et l&amp;#039;État, la Banque des Territoires met à votre disposition cette offre de prêt à long-terme, aux caractéristiques financières avantageuses. Pendant les 20 premières années, le taux d&amp;#039;intérêt est à 0% avec un différé total d&amp;#039;amortissement du capital. Puis, pour les 10 à 20 années suivantes selon votre projet, votre taux d&amp;#039;intérêt sera aligné sur celui du livret A &amp;#43;0,60% et appliqué avec un amortissement constant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les organismes de logement social (OLS)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les trois tranches de PHB 2.0 portent uniquement sur la production nouvelle (construction, acquisition, VEFA, acquisition-amélioration) de logements agréés PLAI, PLUS et PLS. Il existe une particularité pour la tranche de PHB 2.0 dédiée aux constructions vertes : les acquisitions simples et acquisitions-améliorations, non soumises à la RE 2020, ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les maîtrises d&amp;#039;ouvrage d&amp;#039;insertion (MOI)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les 3 tranches de PHB 2.0 permettent de financer la production nouvelle de logements familiaux agréés PLAI, PLUS, PLS, de logements conventionnés Anah très sociaux et sociaux signés et de tout type de logements-foyers hors médico-social (résidences sociales, foyers de travailleurs migrants, foyers de jeunes travailleurs, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-phb-20?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=phb_20_psat</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dbf-pret-phb-20/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>105107</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production de logements sociaux et très sociaux en acquisition-amélioration par les bailleurs publics et les collectivités</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition-amélioration opérations de recyclage foncier de logements locatifs</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bailleurs publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes et communautés de communes&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Soutenir la production en Charente, de
+logements sociaux, très sociaux en acquisition-amélioration et sous forme
+d’opérations de recyclage foncier, par les bailleurs publics (dont les
+collectivités), en programme Prêt locatif aidé d&amp;#039;intégration (PLA-I) ou en Prêt
+locatif à usage social (PLUS) en bourgs centres et centres villes.&lt;/p&gt;
+&lt;p&gt;Objectif : offrir un habitat attractif, permettant :&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de favoriser les échanges, le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  de favoriser la proximité des services, transports, commerces
+ &lt;/li&gt;
+ &lt;li&gt;
+  de réinvestir les bourgs centres
+ &lt;/li&gt;&lt;li&gt;de contribuer à la sobriété foncière&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aide forfaitaire par logement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PLA-I en acquisition–amélioration et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) : 12 000 €&lt;/li&gt;&lt;li&gt;PLUS en acquisition–amélioration, acquisition-démolition-reconstruction et en opération de recyclage foncier (qualifiée comme telle par les services de l’Etat) :   8 000 €&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La notification de l&amp;#039;accord de la Direction départementale des territoires (DDT) est une condition « sine qua non » pour que la demande soit recevable par le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  un dossier de description de l&amp;#039;opération : plans, situation dans la commune, échéancier de réalisation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;agrément de la Direction départementale des territoires (DDT)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le justificatif de propriété ou l&amp;#039;attestation par le notaire que la démarche est en cours
+ &lt;/li&gt;
+ &lt;li&gt;
+  si nécessaire le justificatif du permis de construire (ou l&amp;#039;attestation du dépôt de demande)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le calendrier prévisionnel des demandes de paiement&lt;/li&gt;&lt;li&gt;la copie de la délibération autorisant l&amp;#039;opération (pour les collectivités)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Modalités
+particulières d’instruction&lt;/u&gt; : &lt;/p&gt;&lt;p&gt;Le
+dépôt des demandes de subvention doit intervenir au plus tard au 1&lt;sup&gt;er&lt;/sup&gt;
+juin de l’année.&lt;/p&gt;&lt;p&gt;Pour
+les besoins de l’instruction, vous disposez d’un délai de 15 jours pour
+répondre aux demandes de pièces complémentaires.&lt;/p&gt;&lt;p&gt;Les
+demandes de subvention complètes sont ensuite instruites et examinées par une
+commission d’élus du Département dans laquelle les porteurs de projet pourront
+présenter leurs projets.&lt;/p&gt;&lt;p&gt;Au
+regard des crédits disponibles, des priorités départementales et de l’avis de
+la commission, l’individualisation des subventions sera soumise à l’adoption de
+la commission permanente.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Modalités
+de versement &lt;/u&gt;&lt;/p&gt;&lt;p&gt;Maximum
+de 2 acomptes proportionnels au montant de l’opération réalisée, et jusqu’à 80
+% du montant de la subvention ; solde à l’achèvement de l’opération&lt;/p&gt;&lt;p&gt;Le
+paiement de la subvention interviendra dans le cadre d’une Autorisation de
+programme/crédit de paiement, dans la limite des crédits de paiement inscrits
+par l’assemblée départementale.&lt;/p&gt;&lt;p&gt;Pièces
+à fournir pour les demandes de paiement :&lt;/p&gt;&lt;p&gt;·        
+Acomptes : &lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable&lt;/p&gt;&lt;p&gt;·        
+Solde :&lt;/p&gt;&lt;p&gt;o   
+un état récapitulatif des factures, certifié
+par le comptable &lt;/p&gt;&lt;p&gt;o   
+le décompte général et définitif de
+l’opération&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;u&gt;Caducité&lt;/u&gt; :
+l’opération doit être achevée et la demande de versement du solde doit intervenir
+dans un délai maximal de quatre ans à compter de la date de notification de la
+décision attributive. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/08-Logement/amelioration_logements_locatifs_PLUS_et_PLA-I.pdf</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 1er juin&lt;/p&gt;
+&lt;p&gt;
+ Secteur cohésion territoriale ; Tél. : 05 16 09 74 15
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c97-soutenir-la-production-de-logements-sociaux-e/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-      <c r="A4" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>104024</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations de réhabilitation de logements</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Aide - « Prêt PAM Taux Fixe »</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Financer des opérations de réhabilitation de logements locatifs sociaux conventionnés à l&amp;#039;aide personnalisée au logement dans le cadre du Plan logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ organismes de logement social (OPH, ESH, SEM immobilière, Coopérative).
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Actions éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts à la réhabilitation sont destinés à des logements locatifs sociaux et/ou logements-foyers conventionnés à l&amp;#039;APL pour des travaux de r
+ éhabilitation qui n&amp;#039;atteignent pas les critères de performance énergétique requis pour pouvoir bénéficier de l&amp;#039;Eco-prêt, et dont le prix de revient est supérieur ou égal à 15 000 € par logement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement :
+ &lt;/strong&gt;
+ 6 000 € par logement maximum - le PAM à taux fixe peut être complété du PAM à TLA &amp;#43; 60 pb.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/pret-pam-taux-fixe</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la banque des territoires
+ &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire/produit/46925" rel="noopener" target="_blank"&gt;
+  &lt;strong&gt;
+   via leur formulaire en ligne
+  &lt;/strong&gt;
+ &lt;/a&gt;
+ pour candidater ou en savoir plus sur ce dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>sylviane.philippe@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88c9-financer-des-operations-de-rehabilitation-de-/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>DDT58</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2021</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>98476</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Financer des opérations de réhabilitation de logements locatifs sociaux</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Prêts long terme</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose une offre de financement en prêt sur fonds d&amp;#039;épargne avec les prêts PAM Taux Fixe, pour la réhabilitation de logements locatifs sociaux ou de logements-foyers conventionnés à l&amp;#039;APL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de prêts, les travaux ne doivent pas permettre d&amp;#039;atteindre des performances énergétiques qui pourraient être éligibles à l&amp;#039;Eco-prêt. Par ailleurs, leur prix de revient ne doit pas être supérieur ou égal à 15 000 € par logement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=rehabilitation_logements_locatifs_sociaux_psat</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6863-trouver-une-offre-dediee-au-financement-doper/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>97734</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Construire et réhabiliter des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Département de l&amp;#039;Aude,
+ en proposant ses aides,
+ a pour objectifs de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner le développement et l&amp;#039;attractivité du territoire en favorisant l&amp;#039;accueil de nouveaux habitants ou le maintien des habitants actuels dans de bonnes conditions de logement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participer à l&amp;#039;effort de construction et au dynamisme économique de l&amp;#039;Aude.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer une offre locative sociale et très sociale de qualité par l&amp;#039;aide à la construction ou à la réhabilitation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aider au maintien dans le logement dans de bonnes conditions.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Construction, réhabilitation et maintien des logements sociaux
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les aides à la construction sont destinées aux bailleurs sociaux et, à défaut, pour certains programmes spécifiques, aux opérateurs du secteur social après évaluation de leur capacité à porter une opération d&amp;#039;investissement immobilier.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides à la réhabilitation sont destinées aux bailleurs sociaux pour l&amp;#039;amélioration de logements sociaux communaux existants.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aides au maintien dans le logement dans de bonnes conditions sont destinées aux propriétaires occupants aux ressources modestes pour adapter le logement à la perte d&amp;#039;autonomie ou diminuer la facture énergétique, et aux locataires du parc privé relevant du public du PDALPD pour réaliser de menus travaux sans toutefois se substituer aux obligations du bailleur. Ces aides à l&amp;#039;investissement visent à limiter la nécessité du recours aux aides que le Conseil départemental peut attribuer à des ménages modestes dans le cadre du Fonds Unique Logement ou d&amp;#039;autres dispositifs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aides aux propriétaires occupants aux ressources modestes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux pour la sécurité et la salubrité de l&amp;#039;habitat. Ils doivent permettre de traiter l&amp;#039;insalubrité ou un péril d&amp;#039;ampleur limitée dont la résolution ne nécessite pas des travaux lourds, ou de répondre à une procédure liée à la mise en sécurité des équipements communs ou liée au risque saturnin.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux pour l&amp;#039;autonomie de la personne. Ils doivent permettre d&amp;#039;adapter le logement et ses accès aux besoins spécifiques d&amp;#039;une personne en situation de handicap ou de perte d&amp;#039;autonomie liée au vieillissement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/logement</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Instruction des dossiers de subvention : bâtiments publics, équipements scolaires, culturels et sportifs, crèches, maisons de santé, projets structurants – Richard Cané
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tel : 04.68.11.69.81
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail :
+  &lt;a href="mailto:richard.cane&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+   richard.cane&amp;#64;aude.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f9bc-construire-et-rehabiliter-les-logements-socia/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>16/07/2021</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>103339</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Soutenir la production de résidences pour jeunes, apprentis et étudiants</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Soutien à la production de logements pour jeunes, apprentis et étudiants</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H4" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la création nette de logements  pour les jeunes et les étudiants, par construction neuve ou transformation d&amp;#039;immeubles après changement de destination.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour quel type de projet ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Résidences conventionnées pour étudiants,
   &lt;/li&gt;
   &lt;li&gt;
    Résidences universitaires au sens de l&amp;#039;article L.631-12 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Foyers de jeunes travailleurs au sens de l&amp;#039;article L.312-1 du code de l&amp;#039;action sociale et des familles et de résidences conventionnées exclusivement dédiées à l&amp;#039;accueil de jeunes actifs et/ou en formation de moins de 30 ans.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Sont exclues du bénéfice des aides régionales les acquisitions de patrimoines déjà conventionnés, que le conventionnement soit ou non encore en cours, et les opérations de réhabilitation.
 &lt;/p&gt;
 &lt;p&gt;
@@ -616,2472 +3808,287 @@
  &lt;p&gt;
   &lt;strong&gt;
    &lt;em&gt;
     Qui peut déposer la demande ?
    &lt;/em&gt;
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   &lt;/p&gt;&lt;ul&gt;
    &lt;li&gt;
     Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
    &lt;/li&gt;
    &lt;li&gt;
     L&amp;#039;organisme désigné par le bénéficiaire (AMO...),
    &lt;/li&gt;
    &lt;li&gt;
     Les dossiers doivent être déposés sur mesdemarches.iledefrance.fr
    &lt;/li&gt;
    &lt;li&gt;
     La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
    &lt;/li&gt;
   &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Logement et habitat</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui peut en bénéficier ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
   &lt;/li&gt;
   &lt;li&gt;
    Les sociétés d&amp;#039;économie mixte de construction,
   &lt;/li&gt;
   &lt;li&gt;
    Les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
   &lt;/li&gt;
   &lt;li&gt;
    Ls collectivités territoriales ainsi que leurs groupements et les établissements publics, dont les universités.
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   &lt;strong&gt;
    À noter
   &lt;/strong&gt;
  &lt;/p&gt;
  &lt;p&gt;
   Les critères d&amp;#039;éligibilité sont à consulter dans le règlement d&amp;#039;invervention de la délibération n° CR 2017-02 ou bien dans la fiche du dispositif sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux pour jeunes, apprentis et étudiants », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-pour-jeunes-apprentis-et-etudiants</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="mailto:melissa.lhostis&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   melissa.lhostis&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 55 46 (chargée de mission)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="mailto:jerome.de-vivies&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
   jerome.de-vivies&amp;#64;iledefrance.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
  - 01 53 85 57 53 (chef du service)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d41-soutien-a-la-production-de-residences-pour-je/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...2210 lines deleted...]
-      <c r="A16" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
         <v>103274</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Produire des logements locatifs sociaux, très sociaux et intermédiaire</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Soutien à la production de logements locatifs sociaux, très sociaux et intermédiaire</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région soutient la création nette de logements locatifs sociaux par construction neuve ou transformation d&amp;#039;immeubles après changement de destination permettant la production de logements locatifs sociaux.
 &lt;/p&gt;
 &lt;p&gt;
  Les critères d&amp;#039;éligibilité figurent dans le règlement d&amp;#039;intervention de la délibération n° CR 2017-02.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez aussi consulter la fiche du dispositif d&amp;#039;aide accessible sur mesdemarches.iledefrance.fr (sélectionner le téléservice « Production de logements locatifs sociaux  Logements familiaux et résidences sociales non spécifiques », puis, dans l&amp;#039;écran « Informations préalables », cliquer sur « Télécharger la fiche de synthèse du dispositif » sous le paragraphe intitulé « Avant de déposer votre demande »).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La subvention est calculée selon un pourcentage des dépenses subventionnables définis par le réglement d&amp;#039;intervention. Son montant est plafonné par logement.
 &lt;/p&gt;
 &lt;p&gt;
  Consulter le réglement d&amp;#039;intervention fixé par la délibération cadre CR 2017-02
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de calcul décrites dans la délibération correspondent aux aides maximales mobilisables. L&amp;#039;intervention régionale s&amp;#039;inscrivant dans le cadre d&amp;#039;un budget annuel, les aides potentiellement mobilisables sont par conséquent susceptibles d&amp;#039;être ajustées notamment en fonction des disponibilités de crédits.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     logements familiaux agréés en PLS, PLUS, PLAI, ou Anah très social,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     foyers (résidences sociales, maisons-relais, pensions de famille) financés en PLAI, non dédiés à un public spécifique.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;strong&gt;
   Sont exclues:
  &lt;/strong&gt;
  &lt;br /&gt;
  &lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     l&amp;#039;acquisition de patrimoines déjà conventionnés,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les structures d&amp;#039;hébergement d&amp;#039;urgence (centres de stabilisation, d&amp;#039;hébergement et de réinsertion sociale, d&amp;#039;accueil pour demandeurs d&amp;#039;asile...),
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     les structures dédiées à une population spécifique (personnes âgées, handicapés, jeunes travailleurs, travailleurs migrants, étudiants...).
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R19" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires éligibles :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les maîtres d&amp;#039;ouvrage sociaux énumérés à l&amp;#039;article L.411-2 du code de la construction et de l&amp;#039;habitation,
  &lt;/li&gt;
  &lt;li&gt;
   les sociétés d&amp;#039;économie mixte de construction,
  &lt;/li&gt;
  &lt;li&gt;
   les associations et organismes agréés au titre de la maîtrise d&amp;#039;ouvrage d&amp;#039;insertion,
  &lt;/li&gt;
  &lt;li&gt;
   les collectivités territoriales ainsi que leurs groupements et les établissements publics.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Quand déposer la demande de subvention ?
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de travaux : après validation de l&amp;#039;APD et avant finalisation du DCE,
@@ -3089,949 +4096,160 @@
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en maîtrise d&amp;#039;ouvrage directe dans le cadre d&amp;#039;un marché de conception-réalisation : après validation de l&amp;#039;APD réalisé par le groupement et avant validation de la version PRO,
  &lt;/li&gt;
  &lt;li&gt;
   Lorsque l&amp;#039;opération est réalisée en VEFA : après signature du contrat de réservation et avant de conclure l&amp;#039;acte de vente.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Qui peut déposer la demande ?
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le bénéficiaire de la subvention régionale (le titulaire du conventionnement pour l&amp;#039;APL),
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;organisme désigné par le bénéficiaire (AMO,....).
   &lt;br /&gt;
   Les dossiers doivent être déposés sur la plateforme des aides régionales (mesdemarches.iledefrance.fr)
   &lt;br /&gt;
   La liste des pièces nécessaires pour constituer le dossier est téléchargeable à partir du téléservice.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V19" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/soutien-la-production-de-logements-locatifs-sociaux-tres-sociaux-et-intermediaire</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>&lt;span&gt;
  cyrielle.lavrador&amp;#64;iledefrance.fr
 &lt;/span&gt;
 - 01 53 85 56 82
 &lt;br /&gt;
 christine.malvaut&amp;#64;iledefrance.fr - 01 53 85 71 89
 &lt;br /&gt;
 sandrine.promenzio&amp;#64;iledefrance.fr - 01 53 85 75 37 (référente opérations réalisées en maîtrise d&amp;#039;ouvrage d&amp;#039;insertion)
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/73cd-soutien-a-la-production-de-logements-locatifs/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>19/09/2019</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...395 lines deleted...]
-    <row r="20" spans="1:27" customHeight="0">
+    <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
-        <v>142694</v>
+        <v>120979</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Accompagner l’évaluation des besoins en logement dans les territoires avec OTELO</t>
+          <t>Financer un projet favorable à la cohésion sociale avec le prêt social</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Prêt social</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
-        <is>
-[...421 lines deleted...]
-      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pleinement engagées à créer du lien entre les citoyens, la mixité sociale et de l&amp;#039;inclusion, les collectivités locales renforcent leurs actions par un financement dédié, le prêt social.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/offre-pret-social.html" target="_self"&gt;
   Qu&amp;#039;est-ce que le prêt social ?
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt social est affecté à des projets en faveur de la cohésion sociale, accessible à toute taille de collectivités.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Adoptez une démarche responsable cohérente pour l&amp;#039;ensemble du projet, y compris depuis sa source de financement
  &lt;/li&gt;
  &lt;li&gt;
   Valorisez votre action et communiquez sur les projets à finalité sociale auprès des citoyens, des usagers et de vos partenaires
  &lt;/li&gt;
  &lt;li&gt;
   Contribuez à une finance plus responsable en ciblant des investisseurs qui se préoccupent des projets sous-jacents et de leur finalité dans leurs choix d&amp;#039;investissement
  &lt;/li&gt;
  &lt;li&gt;
   Choisissez une
   &lt;a href="https://www.labanquepostale.fr/collectivites/transition-ecologique/engagements-transition-juste.html" target="_self"&gt;
@@ -4053,3351 +4271,3976 @@
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
   et dotée d&amp;#039;une trajectoire de décarbonation.
  &lt;/li&gt;
  &lt;li&gt;
   5 thématiques éligibles :
  &lt;/li&gt;
  &lt;li&gt;
   1) L&amp;#039;action sanitaire, sociale et familiale,
  &lt;/li&gt;
  &lt;li&gt;
   2) Le développement et la cohésion territoriale,
  &lt;/li&gt;
  &lt;li&gt;
   3) L&amp;#039;enseignement et la formation professionnelle,
  &lt;/li&gt;
  &lt;li&gt;
   4) Le sport, culture et vie associative,
  &lt;/li&gt;
  &lt;li&gt;
   5) Les services d&amp;#039;incendies et de secours.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Espaces verts
 Espace public
 Friche
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Valorisation d'actions
 Bibliothèques et livres
 Inclusion numérique
 Sécurité</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 300 000 euros
 &lt;/p&gt;
 &lt;p&gt;
  Respects des critères d&amp;#039;éligibilité (sous réserve de l&amp;#039;éligibilité du projet et de la fourniture d&amp;#039;indicateurs simples) :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;action sanitaire, sociale et familiale : financement des établissements sociaux ou médico-sociaux, établissements de la petite enfance, maisons de santé..
  &lt;/li&gt;
  &lt;li&gt;
   Le développement et la cohésion territoriale : financement d&amp;#039;un programme de renouvellement urbain d&amp;#039;un Quartier Prioritaire de la Ville (QPV), d&amp;#039;une Opération de Revitalisation de Territoires (ORT), du logement social...
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;enseignement et la formation professionnelle : financement des établissements d&amp;#039;enseignement, des établissements publics de formation professionnelle et d&amp;#039;apprentissage, des services annexes des établissements d&amp;#039;enseignement.
  &lt;/li&gt;
  &lt;li&gt;
   Le sport, culture et vie associative : financement des équipements sportifs, culturels, de la vie associative et des espaces verts.
  &lt;/li&gt;
  &lt;li&gt;
   Les services d&amp;#039;incendies et de secours : financement des dépenses d&amp;#039;investissement et des subventions d&amp;#039;investissement versées à un SDIS.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S20" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T23" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-social.html</t>
         </is>
       </c>
-      <c r="W23" s="1" t="inlineStr">
+      <c r="W20" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5385-financer-un-projet-favorable-a-la-cohesion-so/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>03/11/2022</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="24" spans="1:27" customHeight="0">
-[...159 lines deleted...]
-      <c r="G25" s="1" t="inlineStr">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>163727</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>La rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...128 lines deleted...]
-      <c r="AA25" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Economie locale et circuits courts
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="26" spans="1:27" customHeight="0">
-[...664 lines deleted...]
-      <c r="E30" s="1" t="inlineStr">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>148614</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Élaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (47)</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L30" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M30" s="1" t="inlineStr">
-[...4 lines deleted...]
- &lt;/a&gt;
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir le bouton plus d&amp;#039;information en bas de page.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S30" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T30" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V30" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Lot et Garonne hors CA Agen</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Proust
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+&lt;/p&gt;
+&lt;p&gt;
+ nicolas.proust&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 98 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/edd8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>30/08/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="31" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>144546</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (16)</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
-[...2 lines deleted...]
- Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S23" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V31" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
-  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+  Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-&lt;p&gt;
  &lt;span&gt;
-  05 49 62 13 13
+  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  louis.andreo&amp;#64;epfna.fr
+  arnaud.herry&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
-&lt;/p&gt;
-[...3 lines deleted...]
- &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/debf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="32" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E32" s="1" t="inlineStr">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>144545</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (24)</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L32" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
- &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.epfna.fr/
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V32" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Dordogne</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
-[...17 lines deleted...]
- &lt;br /&gt;
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Nicolas Proust
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  nicolas.proust&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 98 94
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f19d-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="33" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E33" s="1" t="inlineStr">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>144543</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (86)</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L33" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
-[...2 lines deleted...]
- Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère, ou l&amp;#039;agence technique départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblé dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M33" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V33" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   www.epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c1bf-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="34" spans="1:27" customHeight="0">
-      <c r="A34" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>144542</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Elaborer des stratégies foncières en lien avec un projet de territoire (19)</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
+      <c r="M26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T34" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Corrèze</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nicolas Proust
 &lt;/p&gt;
 &lt;p&gt;
  Directeur territorial Lot-et-Garonne - Dordogne - Corrèze
 &lt;/p&gt;
 &lt;p&gt;
  nicolas.proust&amp;#64;epfna.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 49 62 98 94
 &lt;/p&gt;
 &lt;p&gt;
  107 boulevard du Grand Cerf - CS 70432 - 86011 Poitiers Cedex
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4cce-elaborer-des-strategies-foncieres-en-lien-ave/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="35" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E35" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>144541</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (87)</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L35" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M35" s="1" t="inlineStr">
-[...3 lines deleted...]
- &lt;br /&gt;
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.epfna.fr/" target="_self"&gt;
+  https://www.epfna.fr/
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S35" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T35" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V35" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Vienne</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
-[...17 lines deleted...]
- &lt;br /&gt;
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Louis Andréo, directeur territorial Vienne - Haute Vienne - Creuse
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  05 49 62 13 13
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  louis.andreo&amp;#64;epfna.fr
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4bb8-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="36" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E36" s="1" t="inlineStr">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>144540</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (79)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L36" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M36" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S36" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T36" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V36" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Deux-Sèvres</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
-[...24 lines deleted...]
- &lt;/span&gt;
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Arnaud Herry
+&lt;/p&gt;
+&lt;p&gt;
+ Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+&lt;/p&gt;
+&lt;p&gt;
+ arnaud.herry&amp;#64;epfna.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 49 62 66 94
+&lt;/p&gt;
+&lt;p&gt;
+ 107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4766-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="37" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E37" s="1" t="inlineStr">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>144539</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (33)</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L37" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturales, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M37" s="1" t="inlineStr">
-[...2 lines deleted...]
- https://www.epfna.fr/
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S37" s="1" t="inlineStr">
+      <c r="S29" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T29" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V37" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
  &lt;span&gt;
-  Nicolas Proust
+  Grégoire Gilger
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  directeur territorial Lot-et-Garonne - Dordogne - Corrèze
+  Directeur opérationnel, directeur territorial Gironde
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  nicolas.proust&amp;#64;epfna.fr
+  05 49 62 18 19
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-&lt;p&gt;
  &lt;span&gt;
-  05 49 62 98 94
+  gregoire.gilger&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...6 lines deleted...]
-      <c r="Y37" s="1" t="inlineStr">
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5d2c-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="38" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E38" s="1" t="inlineStr">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>144538</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (17)</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L38" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
- L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie. : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
+ L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M38" s="1" t="inlineStr">
+      <c r="M30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S38" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T38" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V38" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Charente-Maritime</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;br /&gt;
+&lt;p&gt;
  &lt;span&gt;
   Arnaud Herry
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   arnaud.herry&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   05 49 62 66 94
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/81d0-elaborer-des-strategies-foncieres-en-lien-ave/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="39" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E39" s="1" t="inlineStr">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>144509</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation allouée au plan d'actions : de 250 à 350.000 euros</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour
+solliciter l’aide du Département dans le cadre du dispositif « revitalisation,
+dynamisation ou restructuration de son centre-ville ou centre-bourg », la
+commune, ou son EPCI, devra réaliser préalablement une étude globale de son
+centre-ville ou centre-bourg de type « Plan de référence » qui
+définira un plan d’action global et pluriannuel.&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Typologies
+d’opérations/ de projets éligibles&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt; Au regard du plan d&amp;#039;action, après accord avec
+la commune, les projets retenus devront concerner au minimum 2 thématiques sur
+les 4 suivantes :&lt;/p&gt;
+&lt;p&gt;·        
+habitat et logement social,&lt;/p&gt;
+&lt;p&gt;·        
+commerce et services,&lt;/p&gt;
+&lt;p&gt;·        
+cadre de vie et l’environnement,
+notamment la transition énergétique et écologique et les espaces publics en
+lien avec les mobilités,&lt;/p&gt;
+&lt;p&gt;·        
+équipements à destination de la
+population.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Les
+projets devront être localisés aux centres-bourgs ou centres-villes et
+justifier d’effets directs de revitalisation, dynamisation ou restructuration
+des centres-bourgs ou centres-Villes. Ils doivent démontrer un effet de
+centralité par leurs incidences sur les services ou les habitants des communes
+rurales périphériques.&lt;/p&gt;
+&lt;p&gt;Les
+aides s’inscrivent dans une poli􀆟que prioritaire départementale, ce sont
+des projets structurants pouvant relever de l’intérêt départemental.  &lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les
+centralités devront : &lt;/p&gt;
+&lt;p&gt;-       
+présenter
+un plan de référence ou une étude globale d’aménagement intégrant des
+dimensions économiques, sociales, environnementales, de services et
+d’aménagement du centre-bourg ou centre-ville, &lt;/p&gt;
+&lt;p&gt;-       
+établir
+une liste des projets envisagés pour le développement du centre-ville ou centre-bourg
+à 10 15 ans.&lt;/p&gt;
+&lt;p&gt;-       
+définir
+avec les élus départementaux et services les projets proposés à la dotation de
+revitalisation et soumettre leur demande au Président du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Bénéficiaires&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;·        
+commune ayant des fonctions de centralité,
+&lt;/p&gt;
+&lt;p&gt;·        
+établissement public de coopération
+intercommunale (en accord avec la commune pour tout ou partie des projets
+retenus) &lt;/p&gt;
+&lt;p&gt;Ou
+leurs délégataires désignés dans le cadre d’une concession d’aménagement. &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Aide du
+Département des Landes&lt;/u&gt; :&lt;/p&gt;
+&lt;p&gt;Dotation départementale maximale allouée
+au plan d’actions de revitalisation dynamisation du centre-bourg, centre-ville de
+la commune :&lt;/p&gt;
+&lt;p&gt;• ville moyenne : 350 000 €,&lt;/p&gt;
+&lt;p&gt;• moyens et petits pôles :
+300 000 €,&lt;/p&gt;
+&lt;p&gt;• pôle de proximité : 250 000
+€.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;La
+dotation est susceptible d’être augmentée à hauteur de 20 % dans le cas d’une
+mise en œuvre effective d’un programme ambitieux de création de logements
+sociaux, à loyers modérés dans le centre-bourg. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ce
+programme devra être établi en cohérence avec le schéma départemental de
+l’Habitat et contribuer au plan « Bien vieillir dans les Landes » en
+intégrant des logements sociaux et/ ou en favorisant le maintien des personnes
+âgées à leur domicile.&lt;/p&gt;
+&lt;p&gt;L’aide aux projets retenus ne pourra dépasser
+40 % des dépenses éligibles. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Une
+centralité ne pourra être bénéficiaire de l’aide de revitalisation, restructuration
+ou dynamisation de son centre-ville ou centre-bourg qu’une seule fois sur la
+période 2019-2027. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86c0-favoriser-la-revitalisation-dynamisation-ou-r/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>139435</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier en renouvellement urbain pour mes projets (résidentiels, tertiaires, de développement économique, pour créer un équipement..)</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Autre aide financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Etablissement Public Foncier Hauts de France facilite la mobilisation de sites en renouvellement urbain nécessaires aux projets des collectivités. Dans le cadre d&amp;#039;une convention opérationnelle signée avec la collectivité, l&amp;#039;établissement acquiert, porte et prépare (constitution de l&amp;#039;assiette foncière, gestion des déchets et pollutions, déconstruction, pré-verdissement) le foncier nécessaire à l&amp;#039;opération préalablement définie. La collectivité s&amp;#039;engage à racheter, ou à faire racheter par un opérateur désigné, le site à l&amp;#039;issue de la convention. Des usages temporaires peuvent être développés sur les sites pendant la durée du portage foncier. L&amp;#039;EPF finance sur ses fonds propres une partie de son intervention.
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;EPF couvre une grande diversité de thématiques (logement, développement économique, redynamisation des centres villes et centres bourgs, équipements publics, risques et biodiversité, reconquête de friches...) sur tous types de territoires.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Projets portant sur une thématique logement, développement économique, redynamisation des centres villes et centres bourgs, risques, biodiversité, patrimoine UNESCO, friches et réserves foncières.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •    Négociation, acquisition et portage foncier
+ &lt;br /&gt;
+ •    Études préalables (faisabilité, techniques...)
+ &lt;br /&gt;
+ •    Traitement des déchets et des sources de pollution concentrées
+ &lt;br /&gt;
+ •    Travaux de déconstruction
+ &lt;br /&gt;
+ •    Renaturation
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ •    Ingénierie prise en charge à 100%
+ &lt;br /&gt;
+ •    Etudes préalables jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ •    Travaux de déconstruction et de traitement des sources de pollution concentrées jusqu&amp;#039;à 80%
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Acquisition et démolition partielle d&amp;#039;un corps de ferme en centre bourg pour production de logements locatifs sociaux
+ &lt;br /&gt;
+ •    Acquisition et démolition d&amp;#039;un ancien supermarché pour l&amp;#039;aménagement d&amp;#039;un écoquartier
+ &lt;br /&gt;
+ •    Acquisition et requalification d&amp;#039;un ancien site de stockage de produits chimiques pour l&amp;#039;implantation d&amp;#039;un centre d&amp;#039;hébergement de données (OVH)
+ &lt;br /&gt;
+ •    Acquisition et traitement d&amp;#039;une friche polluée pour aménagement d&amp;#039;un espace naturel de plusieurs hectares
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Bâtiments et construction
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1e51-acquerir-du-foncier-en-renouvellement-urbain-/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>139430</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Produire des logements</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Autre aide financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;EPF Hauts de France contribue à répondre aux besoins en logements en recyclant le foncier nécessaire à leur production.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;établissement intervient autant sur les marchés tendus pour mobiliser rapidement des fonciers notamment pour la production d&amp;#039;une offre de logements sociaux, sur les marchés détendus pour recréer les conditions d&amp;#039;une meilleure attractivité pour les opérateurs, au sein des quartiers anciens dégradés et paupérisés en requalifiant l&amp;#039;habitat obsolète et insalubre et en restructurant l&amp;#039;offre et aussi sur des fonciers pollués où les coûts de traitement des pollutions obèrent la faisabilité économique pour des acteurs du secteur privé.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EPF engage donc les acquisitions nécessaires à la maîtrise foncière de l&amp;#039;assiette définie, assure le traitement des éventuelles sources de pollution et si nécessaire déconstruit les biens. Il peut également accompagner et conseiller la collectivité dans l&amp;#039;élaboration d&amp;#039;un cahier des charges de consultation destiné à sélectionner le futur opérateur. Dans certains cas, l&amp;#039;EPF peut minorer le prix de vente des sites sur lesquels il est intervenu au titre de la production de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Sont éligibles à l&amp;#039;intervention de l&amp;#039;EPF les opérations des collectivités dédiées à la production de logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition et portage foncier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes préalables (capacité, techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traitement des déchets et des pollutions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de déconstruction
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie prise en charge à 100%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût des études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Jusqu&amp;#039;à 80% du coût de l&amp;#039;opération travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décote additionnelle
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site Lincrusta, Seclin ( Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le site d&amp;#039;une ancienne filature avait été démoli puis laissé à l&amp;#039;abandon de nombreuses années. Sa localisation stratégique au cœur du tissu urbain et à proximité des services et transports en commun ont amené un opérateur à proposer un programme mixte (200 logements et commerces). Cependant la crise de 2008 et l&amp;#039;ampleur des travaux de dépollution à réaliser ont compromis la réalisation du projet. Par son intervention, l&amp;#039;EPF a apporté la solution technique (traitement des sources de pollution et purge sélective des fondations au vu du projet) et financière (financement d&amp;#039;une partie des travaux et minoration foncière) sans pour autant prendre en charge les responsabilités de l&amp;#039;opérateur dans la mise en œuvre du plan de gestion du site.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Rue de Boschepe, Godewarsvelde (Nord)
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En 2010, au départ en retraite des exploitants du magasin Proxi situé en centre-bourg de Godewaersvelde et faute de repreneur, cette commune de 2000 habitants a souhaité acquérir le site afin d&amp;#039;y construire de nouveaux logements. L&amp;#039;EPF s&amp;#039;est rendu propriétaire du site et a procédé aux travaux de démolition du bâtiment et du parking. L&amp;#039;EPF a accompagné la commune pour la consultation d&amp;#039;opérateurs et la mise en œuvre du projet. Il a cédé le foncier à un prix minoré au bailleur social retenu lequel a réalisé un projet comprenant un immeuble de 13 appartements locatifs sociaux et de 8 maisons en location-accession et accession sociale.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ancien mareyage, Grand Fort Philippe (Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ La commune de Grand-Fort-Philippe est marquée par un tissu urbain dense, composé d&amp;#039;un habitat traditionnel de « maisons de pêcheurs » et d&amp;#039;ateliers de transformation des produits de la pêche. Pour répondre à l&amp;#039;enjeu de résorption des sites artisanaux déclassés et aux besoins de logements du territoire, l&amp;#039;EPF est intervenu pour l&amp;#039;acquisition et la démolition d&amp;#039;un ancien mareyage. Après démolition, le foncier a été cédé, aux prix des domaines, à la communauté urbaine qui a procédé entre temps à un appel à projets multisite. Le bailleur retenu réalisera sur le site un programme de 14 logements locatifs sociaux alliant densité (R&amp;#43;3) et gestion des volumes, afin que ce dernier s&amp;#039;intègre aux constructions existantes tout en proposant des jardins pour les résidents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
+  https://epf-hdf.fr/lepf-pratique/contact
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5c78-produire-des-logements/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>131816</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire (23)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer des stratégies foncières en lien avec un projet de territoire</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Etablissement public foncier de Nouvelle-Aquitaine (EPFNA)</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) est un opérateur public de l&amp;#039;État au service des collectivités pour accompagner leurs projets de développement territorial. L&amp;#039;EPFNA assiste les collectivités dans la définition et la mise en œuvre d&amp;#039;une stratégie foncière adaptée à leur projet de territoire, afin de mobiliser le foncier nécessaire à sa mise en œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EPFNA est régi par le décret n° 2008-645 en date du 30 juin 2008, modifié par le décret n° 2017-837 du 5 mai 2017.
 &lt;/p&gt;
 &lt;p&gt;
  Il est au service des territoires de 10 départements de Nouvelle-Aquitaine : la Charente, la Charente-Maritime, la Creuse, la Corrèze, la Dordogne, les Deux-Sèvres, la Gironde, la Haute-Vienne, la Vienne et le Lot-et-Garonne (hormis les communes de l&amp;#039;agglomération d&amp;#039;Agen).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appui de l&amp;#039;EPFNA peut concerner des projets de production de logements, notamment sociaux, de traitement de friches, de redynamisation de cœur de ville, de développement économique, de lutte contre l&amp;#039;étalement et de préservation de l&amp;#039;environnement.
 &lt;/p&gt;
 &lt;p&gt;
  Il propose pour cela un appui technique permettant d&amp;#039;accompagner la commune ou l&amp;#039;intercommunalité dans la définition et l&amp;#039;élaboration de sa stratégie foncière en lien avec un projet de territoire ou une politique publique (habitat, développement économique).
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;action de l&amp;#039;EPFNA se déploie en complémentarité et en proximité avec celle des autres acteurs locaux de l&amp;#039;ingénierie : le CAUE du département, qui peut être sollicité pour des études de diagnostic ou de faisabilité architecturale, urbaine ou paysagère ou l&amp;#039;agence technique départementale.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;offre d&amp;#039;ingénierie locale ne peut répondre au besoin, l&amp;#039;EPFNA peut, dans le cadre d&amp;#039;une convention d&amp;#039;étude, réaliser des études en interne, ou les faire réaliser par un prestataire dont il reste maitre d&amp;#039;ouvrage. Cette étude pourra porter sur le territoire communal ou intercommunal ou sur un secteur stratégique ciblés dans la convention.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;établissement de cette stratégie permet aux collectivités de cibler les priorités d&amp;#039;interventions foncières par une réflexion anticipée. Par son ingénierie, l&amp;#039;EPFNA peut recommander des outils fonciers adaptés, avec pour objectif l&amp;#039;élaboration d&amp;#039;une stratégie foncière locale permettant la mise en œuvre de projets d&amp;#039;aménagement durables.
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de l&amp;#039;accompagnement de l&amp;#039;EPFNA, la collectivité doit prendre contact avec la direction territoriale. Après échanges et validation de l&amp;#039;opportunité d&amp;#039;intervention, l&amp;#039;EPFNA propose la signature d&amp;#039;une convention d&amp;#039;étude, qui précise les modalités (pilotage et financement) et les objectifs du partenariat avec l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://www.epfna.fr/" target="_self"&gt;
   https://www.epfna.fr/
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Friche
 Foncier
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Attractivité économique
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;établissement public foncier de Nouvelle-Aquitaine (EPFNA) intervient dans le cadre de convention d&amp;#039;étude signée avec les communes et les EPCI. La signature de cette convention doit être approuvée par les instances de l&amp;#039;EPFNA et de la collectivité. Les projets qu&amp;#039;il accompagne doivent s&amp;#039;inscrire dans les objectifs de développement durable et d&amp;#039;aménagement du territoire fixés par le ministère de la Cohésion des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  Ces objectifs sont traduits par le Programme Pluriannuel d&amp;#039;Intervention (PPI) de l&amp;#039;EPFNA, adopté en 2022, qui fixe pour cinq années ses modalités d&amp;#039;intervention en application des orientations stratégiques de l&amp;#039;État.
 &lt;/p&gt;
 &lt;p&gt;
  La collectivité contractante est titulaire de la garantie de rachat, elle s&amp;#039;engage à rembourser à l&amp;#039;Etablissement les dépenses engagées dans le cadre de cette convention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La convention permet d&amp;#039;engager des dépenses dans la limite d&amp;#039;un plafond fixé par l&amp;#039;EPFNA.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S34" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T34" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V39" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Creuse</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>http://www.epfna.fr</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
-[...2 lines deleted...]
-&lt;p&gt;
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;span&gt;
-  Arnaud Herry
+  Louis Andréo, directeur territorial Vienne - Haute-Vienne - Creuse
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  Directeur territorial Charente – Charente-Maritime – Deux-Sèvres
+  05 49 62 13 13
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
-  arnaud.herry&amp;#64;epfna.fr
-[...4 lines deleted...]
-  05 49 62 66 94
+  louis.andreo&amp;#64;epfna.fr
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   107 boulevard du Grand Cerf - CS 70432 - 86011 POITIERS CEDEX
  &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  www.epfna.fr
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>contact@epfna.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a008-etablissement-public-foncier-de-nouvelle-aqui/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>EPFNA</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="40" spans="1:27" customHeight="0">
-[...47 lines deleted...]
- Dotation maximum allouée au plan d&amp;#039;actions :
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>98477</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Financer les opérations de rénovation thermique</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Eco-Prêt : financer vos projets de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du Plan logement, la Banque des Territoires accompagne les organismes de logements sociaux en proposant une offre de prêt dédiée au financement d&amp;#039;opérations de rénovation thermique en complément de l&amp;#039;Eco-prêt.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre concerne les opérations de réhabilitation dont le besoin de financement s&amp;#039;étend au-delà de l&amp;#039;Eco-prêt.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-eco-pret?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=eco_pret_reno_thermique_psat</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Ville moyenne : 350 000 €
-[...5 lines deleted...]
-  Pôle de proximité : 250 000 €
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- La dotation est susceptible d&amp;#039;être augmentée à hauteur de 20 % dans le cas d&amp;#039;une mise en œuvre effective d&amp;#039;un programme de logements sociaux, à loyers modérés ambitieux dans le centre-bourg. Ce programme devra être établi en cohérence avec le schéma départemental de l&amp;#039;Habitat et contribuer au plan « Bien vieillir dans les Landes » en intégrant des logements sociaux et/ ou en favorisant le maintien des personnes âgées à leur domicile.
-[...36 lines deleted...]
- &lt;br /&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  habitat et logement,
-[...69 lines deleted...]
-      <c r="AA40" s="1" t="inlineStr">
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626f-decouvrir-loffre-de-pret-dediee-au-financemen/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="41" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G41" s="1" t="inlineStr">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>56454</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine bâti</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Association
-[...30 lines deleted...]
-Economie locale et circuits courts
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Autre aide financière
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier)</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ Le bâti d&amp;#039;intérêt patrimonial peut difficilement accueillir de nouveaux usages du fait des surcoûts engendrés par son adaptation. L&amp;#039;attribution d&amp;#039;une minoration foncière au titre du patrimoine bâti peut favoriser des projets optimisant l&amp;#039;existant, contribuant ainsi à limiter l&amp;#039;étalement urbain, tout en valorisant le patrimoine, facteur d&amp;#039;attractivité et de qualité du cadre de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le montant de la minoration peut atteindre jusqu&amp;#039;à 400 € par mètre carré de surface de plancher de bâti préservé.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Attribution sur dossier de la minoration pour des projets entrant dans le cadre du PPI
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le maitre d&amp;#039;ouvrage doit s&amp;#039;associer des compétences d&amp;#039;un architecte. Le dossier doit présenter les plans du projet et les coûts associés à la valorisation du patrimoine.
+&lt;/p&gt;
+&lt;p&gt;
+ -    Une commission, notamment composée de représentants de l&amp;#039;EPFLO et des CAUE de l&amp;#039;Oise et de l&amp;#039;Aisne (Conseils d&amp;#039;Architecture, d&amp;#039;Urbanisme et de l&amp;#039;Environnement), émet un avis sur l&amp;#039;éligibilité des projets, préalablement à leur présentation au Conseil d&amp;#039;Administration de l&amp;#039;EPFLO qui reste le seul organe compétent pour acter du montant des minorations foncières.
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Friche
+Foncier
+Réhabilitation
+Logement et habitat
+Architecture</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Départements de l'Aisne et de l'Oise</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a2f-soutenir-le-logement-locatif-social-et-lacces/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>56453</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Recycler le foncier et les friches</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Autre aide financière
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>100% du coût des travaux, dans la limite de 50% du prix de revient</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à  faciliter la résorption des friches et le recyclage foncier, pour valoriser l&amp;#039;existant et limiter l&amp;#039;étalement urbain
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Travaux et études éligibles : tout travaux et études engagés par l&amp;#039;EPFLO et liés à la préparation du site (dépollution, démolition, diagnostics techniques liés aux travaux préparatoires,..),
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Revitalisation
+Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P37" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q37" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Départements de l'Aisne et de l'Oise</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a89c-cofinancer-des-etudes-pour-preparer-laction-f/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2020</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="42" spans="1:27" customHeight="0">
-      <c r="A42" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>44406</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le logement locatif social et l'accession aidée par l'attribution de minoration foncière</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Établissement public foncier local de l'Oise et Aisne (EPFLO)</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>l'aide porte sur une réduction du prix de revient EPFLO (soit le prix de cession du foncier) pouvant</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cette aide vise à soutenir le logement locatif social et l&amp;#039;accession aidée par l&amp;#039;attribution de minoration foncière sur les logements locatifs sociaux (PLUS, PLAI, PLS), logements locatif intermédiaire (PLI) et les logements en accession aidée (PSLA, Bail Réel Solidaire ou autre dispositif destiné à des ménages dont les revenus ne dépassent pas les plafonds de ressources du PSLA)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Attribution sur décision du Conseil d&amp;#039;Administration de l&amp;#039;EPFLO, au vu de la difficulté effective à réaliser l&amp;#039;opération sans minoration(s) et en fonction des capacités financières de l&amp;#039;EPFLO
+&lt;/p&gt;
+&lt;p&gt;
+ -    Les montants de minoration sont définis par type de logement et par mètre carré de surface utile : PLAI 135 €/m2 SU ; PLUS/BRS 110 €/m2 SU; PLS 75 €/m2 SU; PLI 25 €/m2 SU; accession aidée (hors BRS) 60 €/m2 SU
+&lt;/p&gt;
+&lt;p&gt;
+ -    L&amp;#039;éligibilité à la minoration foncière « logement » est conditionnée comme tout opération de logement au respect d&amp;#039;une densité minimale de 20 logements par hectare, ou celle du document d&amp;#039;urbanisme si elle est supérieure. (En cas d&amp;#039;assainissement non collectif, l&amp;#039;emprise nécessaire à l&amp;#039;assainissement n&amp;#039;entre pas dans le calcul de la densité)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Les cessions au profit d&amp;#039;un opérateur privé réalisant les logements dans le cadre d&amp;#039;une Vente en l&amp;#039;État Futur d&amp;#039;Achèvement (VEFA) à un bailleur social ne sont pas éligibles à la minoration &amp;#34;logement aidé&amp;#34;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ -    Le montant de la minoration sera calculé sur la base des surfaces du programme définies lors du permis de construire ou pour le logement social dans le dossier de financement
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>06/12/2023</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2028</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Minoration accordée par le Conseil d&amp;#039;Administration de l&amp;#039;EPFLO au moment de la cession, au vu de la difficulté effective à réaliser l&amp;#039;opération et en fonction des capacités financières disponibles du fonds de minoration foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Départements de l'Aisne et de l'Oise</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.epflo.fr/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Jean-Marc DESCHODT, directeur - 03 44 10 20 10 - jean-marc.deschodt&amp;#64;epflo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Valère PELLETIER, directeur adjoint, responsable du pôle foncier - 03 44 10 20 04 - valere.pelletier&amp;#64;epflo.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>benjamin.sautjeau@epflo.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-logement-locatif-social/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>EPFL des territoires Oise et Aisne</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2020</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>120921</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités qui s’engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Réhabiliter plutôt que construire</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L42" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>La Région accompagne les collectivités qui s&amp;#039;engagent dans la réhabilitation de bâtiments existants plutôt que dans la construction de nouveaux bâtiments.
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Biodiversité</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Communes,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics de coopération Intercommunale (EPCI) à fiscalité propre,
  &lt;/li&gt;
  &lt;li&gt;
   Établissements publics territoriaux (EPT)
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats de communes compétents sur des équipements de proximité (regroupements pédagogiques, petite enfance...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Études pré-opérationnelles visant à définir la faisabilité d&amp;#039;une opération pour un équipement public :
  jusqu&amp;#039;à 70% des dépenses éligibles (subvention maximale uniquement pour les communes et syndicats de communes de moins de 20.000 habitants : 50.000 €).
 &lt;/p&gt;
 &lt;p&gt;
  Opérations de revitalisation du bâti :
  jusqu&amp;#039;à 50% des dépenses éligibles (subvention maximale : 250.000€), incluant les coûts d&amp;#039;acquisition (dans la limite de 150.000€ HT). Les honoraires de maîtrise d&amp;#039;œuvre (ou autres frais d&amp;#039;études liés à l&amp;#039;exécution des travaux) pourront être pris en charge dans la limite de 15% du coût HT des travaux.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
@@ -7406,130 +8249,157 @@
  &lt;li&gt;
   Pré-études opérationnelles en section d&amp;#039;investissement visant à définir la faisabilité d&amp;#039;une opération de réhabilitation de bâtiments dans les communes et syndicats de communes de moins de 20.000 habitants,
  &lt;/li&gt;
  &lt;li&gt;
   Création ou transformation de logements communaux dans les communes de moins de 20.000 habitants.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;span&gt;
   Les bâtiments protégés au titre des monuments historiques ne sont pas éligibles.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets sont priés de se rapprocher du service en charge du dispositif avant de déposer leur dossier sur
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple"&gt;
   https://mesdemarches.iledefrance.fr/aides/#/cridfprd/connecte/F_PCT_DAT_REHAB/depot/simple
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Après instruction des dossiers par les services régionaux, l&amp;#039;attribution et le montant définitif des aides sont votés en commission permanente.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S42" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.iledefrance.fr/aides-et-appels-a-projets/rehabiliter-plutot-que-construire</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;a href="mailto:amenagement&amp;#64;iledefrance.fr" rel="noopener" target="_blank"&gt;
  amenagement&amp;#64;iledefrance.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;</t>
         </is>
       </c>
-      <c r="Y42" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>guidedesaides@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z42" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1e46-rehabiliter-plutot-que-construire/</t>
         </is>
       </c>
-      <c r="AA42" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>25/10/2022</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="43" spans="1:27" customHeight="0">
-      <c r="A43" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>139428</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Redynamiser mon centre-ville</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
         </is>
       </c>
-      <c r="G43" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H43" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie financière
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
 Ingénierie Juridique / administrative
-Autre aide financière</t>
-[...7 lines deleted...]
-      <c r="L43" s="1" t="inlineStr">
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans les cœurs de villes ou de villages, l&amp;#039;Établissement Public Foncier Hauts de France contribue à apporter une nouvelle dynamique et à renforcer l&amp;#039;attractivité de ces centralités à travers le recyclage de fonciers souvent idéalement situés. Son intervention passe par des acquisitions, des déconstructions et de la recomposition foncière ce qui permet par la suite d&amp;#039;améliorer l&amp;#039;offre de logements, de commerces et de créer de nouveaux équipements. L&amp;#039;EPF est partenaire et signataire des conventions du programme national «
  &lt;strong&gt;
   Action Cœur de Ville
  &lt;/strong&gt;
  » sur les 14 villes du Nord et du Pas-de-Calais concernées et accompagne le dispositif «
  &lt;strong&gt;
   Petites Villes de Demain
  &lt;/strong&gt;
  ».
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets éligibles
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les projets de requalification en faveur de la production de logements, de commerces et de l&amp;#039;amélioration du cadre de vie.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -7563,454 +8433,853 @@
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ingénierie prise en charge à 100%
  &lt;/li&gt;
  &lt;li&gt;
   Etudes jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Travaux jusqu&amp;#039;à 80%
  &lt;/li&gt;
  &lt;li&gt;
   Décote additionnelle pour les opérations à dominante « logements »
  &lt;/li&gt;
  &lt;li&gt;
   Forfait en faveur de la réhabilitation
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M43" s="1" t="inlineStr">
+      <c r="M40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Action Cœur de Ville Valenciennes (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  L&amp;#039;EPF accompagne la commune et la communauté d&amp;#039;agglomération dans la lutte contre la vacance locative dans le centre-ville de Valenciennes en procédant à l&amp;#039;acquisition d&amp;#039;immeubles d&amp;#039;habitation avec rez-de-chaussée commerciaux vacants et/ou dégradés. Son intervention s&amp;#039;articule avec celle de la chambre de commerce et d&amp;#039;industrie titulaire d&amp;#039;un contrat de revitalisation et d&amp;#039;aménagement commercial et des bailleurs pour le réhabilitation des logements dégradés.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-ville d&amp;#039;Arques (Pas-de-Calais) :
  &lt;/strong&gt;
  &lt;br /&gt;
  La restructuration des activités d&amp;#039;Arc international a engendré la libération d&amp;#039;un foncier de 9 hectares en centre-ville d&amp;#039;Arques. La ville a alors amorcé une stratégie de reconquête que l&amp;#039;EPF a accompagnée : acquisitions, désamiantage, démolitions... Le projet qui s&amp;#039;échelonne en plusieurs phases comporte la construction de nouveaux logements dont un béguinage, l&amp;#039;aménagement d&amp;#039;espaces commerciaux, l&amp;#039;implantation d&amp;#039;un pôle verrier ainsi que la réappropriation des berges du canal.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre du Programme Métropolitain de Rénovation des Quartiers Anciens Dégradés de la Métropole Européenne de Lille, l&amp;#039;EPF intervient pour acquérir et porter les biens dégradés puis réaliser les démolitions ou permettre leur réhabilitation par la Société Publique Locale d&amp;#039;Aménagement (SPLA La Fabrique des quartiers). Cette intervention permet de dé-densifier les quartiers identifiés, de renouveler l&amp;#039;offre de logements, y compris en diffus, et d&amp;#039;aménager des espaces verts. L&amp;#039;EPF est un financeur important de ce programme (10 M€ au titre des travaux de déconstruction, 30 M€ au titre de la minoration foncière).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Centre-bourg de Thun-L&amp;#039;Evêque (Nord) :
  &lt;/strong&gt;
  &lt;br /&gt;
  Dans le cadre de l&amp;#039;élaboration de son plan local d&amp;#039;urbanisme, la commune de Thun-L&amp;#039;Evêque a identifié un ensemble situé en plein cœur du village pour y réaliser une opération d&amp;#039;aménagement (ancien bâtiment d&amp;#039;activité sur un foncier de 1 000 m2 en bord à bras de canal et jouxtant des terrains communaux). Le projet, à l&amp;#039;étude par un bailleur social, consiste en la construction d&amp;#039;une maison médicale et de 21 logements locatifs sociaux. L&amp;#039;EPF intervient pour procéder à l&amp;#039;acquisition et à la démolition du bâtiment d&amp;#039;activité et à la cession, dans un délai maximal de 3 ans, du foncier déconstruit à la commune qui se chargera ensuite de céder l&amp;#039;ensemble des terrains à l&amp;#039;opérateur.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N43" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Friche
 Foncier
 Equipement public
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O43" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S43" s="1" t="inlineStr">
+      <c r="S40" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T43" s="1" t="inlineStr">
+      <c r="T40" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U43" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Nord, Pas-de-Calais et Somme</t>
         </is>
       </c>
-      <c r="V43" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://epf-hdf.fr/</t>
         </is>
       </c>
-      <c r="X43" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;a href="https://epf-hdf.fr/lepf-pratique/contact" target="_self"&gt;
   https://epf-hdf.fr/lepf-pratique/contact
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y43" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>n.condomines@epf-hdf.fr</t>
         </is>
       </c>
-      <c r="Z43" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3329-redynamiser-mon-centre-ville/</t>
         </is>
       </c>
-      <c r="AA43" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de logements sociaux
+Création d’une crèche
+Création d’une maison de santé
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>24/04/2023</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="44" spans="1:27" customHeight="0">
-      <c r="A44" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>111640</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner vers l'emploi les bénéficiaires du revenu de solidarité active</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Solidarité et santé : Cohésion sociale (RSA)</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>Aide basée sur l'estimation prévisionnelle des actions</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement des bénéficiaires du RSA orientés &amp;#34;social&amp;#34;, dans un parcours d&amp;#039;insertion vers l&amp;#039;emploi, en lien avec Pôle emploi.
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement délégué aux CCAS par convention.
+&lt;/p&gt;
+&lt;p&gt;
+ Trois modes de soutien possibles : subvention, mise à disposition de personnel départemental, ou subvention et mise à disposition.
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien du Département en subvention privilégie la prise en charge des frais de fonctionnement mobilisés : coût des postes d&amp;#039;accompagnement, avec un montant de référence des coûts salariaux de 38.500€ par équivalent temps plein.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide basée sur l&amp;#039;estimation prévisionnelle du nombre de bénéficiaires du revenu de solidarité active à accompagner par le CCAS et du coût d&amp;#039;un équivalent temps plein.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2018-SOLI-004 (AD du 15/01/2018)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Emploi</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes en Essonne.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction du développement social
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 16 42
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4287-accompagner-vers-lemploi-les-beneficiaires-du/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>162637</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Instruire les acte d'urbanisme</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Urbanisme</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Agence technique départementale (ATD) des Vosges</t>
         </is>
       </c>
-      <c r="G44" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L44" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Créée en 2014, l&amp;#039;ATD 88, Agence Technique Départementale des Vosges, offre une ingénierie de proximité aux élus vosgiens afin de mener à bien leurs projets ou de leur apporter une assistance dans leurs champs de compétences. Ainsi en matière d&amp;#039;urbanisme l&amp;#039;ATD 88 accompagne les Collectivités en matière d&amp;#039;application du droit des sols.&lt;/p&gt;&lt;p&gt;Quelque soit les documents d&amp;#039;urbanisme qui régissent les règles de constructions sur la commune (PLU, PLUi...) la Collectivité est libre de réaliser l&amp;#039;instruction des actes d&amp;#039;urbanisme de son territoire par un service interne ou de passer par un prestataire de son choix.&lt;/p&gt;&lt;p&gt;L&amp;#039;Agence  peut instruire vos actes d&amp;#039;urbanisme en matière d&amp;#039;application du droit des sols. A l&amp;#039;issue de l&amp;#039;instruction et de la proposition de décision, le Maire reste le signataire pour la délivrance des autorisations d&amp;#039;urbanisme.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M44" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Instruire les demandes d&amp;#039;urbanisme déposées auprès de la Collectivité (certificat d&amp;#039;urbanisme, déclaration préalable, permis d&amp;#039;aménager, de construire...)&lt;/p&gt;&lt;p&gt;Accompagner les Collectivités dans la mise en place des saisies par voie électronique&lt;/p&gt;&lt;p&gt;Former et accompagner les agents des Collectivités sur la prise en mains et l&amp;#039;évolution&lt;/p&gt;&lt;p&gt;Informer et conseiller les élus et les usagers&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Foncier
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Etre une collectivité ou un EPCI du Département des Vosges
 &lt;/p&gt;
 &lt;p&gt;
  Etre adhérent à l&amp;#039;ATD 88
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S44" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Vosges</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.atd88.fr/competences/urbanisme/</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ATD 88 -&lt;a target="_self"&gt;contact&amp;#64;atd88.fr&lt;/a&gt; - 03 29 29 89 01
 &lt;/p&gt;
 &lt;p&gt;
  Philippe Milliot - Directeur
 &lt;/p&gt;
 &lt;p&gt;
  Adresse : Agence Technique Départementale des Vosges - 11 avenue du Général de Gaulle - 88 000 EPINAL
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>pmilliot@atd88.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Agence Technique Départementale des Vosges</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>14/05/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>162921</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Mener des actions en faveur de la cohésion sociale</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Actions en faveur de la cohésion sociale (politique territoriale 2022-2028)</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;NATURE DES PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Tout projet innovant et/ou expérimental, en lien avec les compétences du Département, à destination des publics prioritaires suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Personnes âgées,&lt;/li&gt;&lt;li&gt;Personnes en situation de handicap,&lt;/li&gt;&lt;li&gt;Aidants,&lt;/li&gt;&lt;li&gt;Petite enfance, enfance, jeunes et leurs familles,&lt;/li&gt;&lt;li&gt;Personnes en insertion sociale et/ou professionnelle.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Ces actions peuvent concerner les thématiques suivantes (liste non exhaustive) :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le développement de la prévention par le lien social et le lien intergénérationnel, notamment à visée apprenante (ateliers d’écriture, de lecture, de sculpture, de peinture…), permettant de lutter contre l’isolement ;&lt;/li&gt;&lt;li&gt;L’entraide, les échanges de bonnes pratiques (partage d’expérience, interconnaissance…) ;&lt;/li&gt;&lt;li&gt;La prévention de la perte d’autonomie ;&lt;/li&gt;&lt;li&gt;L’insertion professionnelle et sociale ;&lt;/li&gt;&lt;li&gt;L’analyse des besoins sociaux ;&lt;/li&gt;&lt;li&gt;La prévention en matière de santé (santé mentale, suicide, addiction, activités physiques adaptées, lutte contre la dénutrition, …).&lt;/li&gt;&lt;/ul&gt;Le soutien financier du Département concerne, dans ce cadre, essentiellement des crédits de fonctionnement qui peuvent être ponctuels ou pluriannuels, pour une durée maximale de trois ans. Des investissements peuvent également être pris en compte selon la nature du projet.&lt;br /&gt;&lt;strong&gt;MODALITES FINANCIERES&lt;br /&gt;&lt;/strong&gt;Fonctionnement – Financement de postes :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental limitée dans le temps (trois ans maximum) et de manière dégressive avec un taux de 40 % en première année, 30 % en seconde année et 20 % sur la dernière année, sur la base maximum d’une assiette éligible de 35 000 €/an correspondant à la masse salariale affectée à l’opération (coût du poste chargé).&lt;/li&gt;&lt;/ul&gt;Fonctionnement – Financement d’études :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles TTC avec application d’un taux fixe de 50% avec une aide plafonnée à 15 000 €.&lt;/li&gt;&lt;/ul&gt;Fonctionnement – Prestations de services :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles TTC avec application d’un taux fixe de 10% à 40 %.&lt;/li&gt;&lt;/ul&gt;Investissement :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Participation du conseil départemental sur la base des dépenses éligibles HT avec application d’un taux fixe de 10% à 40 %.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;PIECES A FOURNIR&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour les financements de poste : Fiche de poste et CV du candidat retenu&lt;br /&gt;Pour les financements d’étude : Cahier des charges de l&amp;#039;étude et proposition du cabinet retenu&lt;br /&gt;Pour les financements d’investissement : Document de diagnostic énergétique en cas de rénovation d’un bâtiment&lt;br /&gt;Pièces justifiant de la bonification si sollicitation&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet devra concerner a minima l’une des cibles susmentionnées.&lt;br /&gt;Le projet devra être travaillé avec l’écosystème territorial et institutionnel. Les Centres médico-sociaux (CMS) du Département devront être a minima informés du projet, voir impliqués dans l’élaboration et les mises en œuvre des actions.&lt;/p&gt;&lt;p&gt;Il est à noter que chaque année, le Département lance également des appels à projets sur différentes thématiques : culture, environnement, transition écologique, insertion, maintien de l’autonomie, protection de l’enfance, sport… Le porteur de projet devra s’assurer que son action n’est pas finançable par le biais d’un autre dispositif départemental.&lt;/p&gt;&lt;p&gt;Il est précisé que le Fonds d’investissement rural (FIR) n’est pas éligible aux subventions de fonctionnement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;CONDITIONS DE BONIFICATION&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Concernant les projets mobilisant des crédits de fonctionnement, eu égard à la nature des crédits mobilisés, le financement de ces projets n’est pas éligible à une éventuelle bonification.&lt;/p&gt;&lt;p&gt;Concernant les projets mobilisant des crédits d’investissement, ils devront s’inscrire dans une démarche d’innovation sociale et environnementale au-delà des exigences réglementaires en matière de transitions écologique et inclusive. Un examen au cas par cas de la demande de bonification sera étudié par le groupe de travail Politique territoriale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Fonctionnement&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dépenses de création de postes ou d’augmentation d’un temps de travail d’un poste déjà existant, sur une durée maximale de trois ans ;&lt;/li&gt;&lt;li&gt;Frais d’études ;&lt;/li&gt;&lt;li&gt;Frais de prestations de services.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Investissement&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Toutes dépenses d’investissement inhérentes à la mise en place du projet innovant et/ou expérimental.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/actions-en-faveur-de-la-cohesion-sociale-politique-territoriale-2022-2028/</t>
+        </is>
+      </c>
+      <c r="W43" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt; Formulaire de contact : &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;https://www.manche.fr/contacter-le-departement/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 02 33 05 96 79&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/actions-en-faveur-de-la-cohesion-sociale-politique-territoriale-2022-2028/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>141291</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en faveur de la cohésion sociale et territoriale</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Prêt au Secteur Public Local pour soutenir vos investissements dans les projets en faveur de la cohésion sociale et territoriale</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les acteurs du secteur public local dans leurs projets de transformation en faveur d&amp;#039;une cohésion sociale et territoriale.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez vous engager dans un grand projet territorial de modernisation de vos infrastructures et de vos équipements ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le Prêt au Secteur Public Local pour soutenir vos investissements dans les projets en faveur de la cohésion sociale et territoriale peut couvrir de nombreux domaines : éducation, santé, tourisme, mobilité, rénovation énergétique de bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est indexé sur le Livret A et/ou à taux fixe pour les projets liés à l&amp;#039;éducation ou la santé.
+&lt;/p&gt;
+&lt;p&gt;
+ Il couvre toute la durée de vie du projet et l&amp;#039;intégralité de votre besoin d&amp;#039;emprunt si celui-ci est inférieur ou égal à 5 M€.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Santé</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/pret-cohesion-sociale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=pspl_pretcs&amp;mtm_source=Affiliation&amp;mtm_content=pret_spl_cohesion_soc</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire"&gt;
+   Contactez-nous via notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y44" s="1" t="inlineStr">
         <is>
-          <t>pmilliot@atd88.fr</t>
+          <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z44" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-sur-la-thematiques-de-leau-et-de-lassainissement/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01d4-financer-vos-projets-en-faveur-de-la-cohesion/</t>
         </is>
       </c>
       <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>17/05/2023</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="45" spans="1:27" customHeight="0">
+    <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
-        <v>111640</v>
+        <v>139916</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Accompagner vers l'emploi les bénéficiaires du revenu de solidarité active</t>
-[...4 lines deleted...]
-          <t>Solidarité et santé : Cohésion sociale (RSA)</t>
+          <t>Se faire accompagner sur les thématiques énergie et climat</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>Conseil départemental de l'Essonne</t>
+          <t>ALEC du Pays des Vallons de Vilaines – Agence Locale de l’Energie et du Climat</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
-        <is>
-[...122 lines deleted...]
-      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...4 lines deleted...]
-      <c r="H46" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;ALEC, outil opérationnel d&amp;#039;expertise et de proximité présent dans la durée, mobilise, informe, conseille,
  accompagne, et anticipe sur ces questions.
 &lt;/p&gt;
 &lt;p&gt;
  Portée par les collectivités, locales, elle s&amp;#039;inscrit au cœur des territoires. Ainsi, loin d&amp;#039;être cantonnée à une fonction de laboratoire de recherche, l&amp;#039;ALEC intervient concrètement auprès des acteurs publics et privés et des citoyens, notamment via
  l&amp;#039;espace Conseil France Renov&amp;#039;, le Conseil en Énergie Partagé (CEP), etc.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039; ALEC accompagne ainsi les collectivités et leurs groupements dans la mise en
  oeuvre de leurs compétences (Habitat, Économie, Transport, Environnement).
  En outre, l&amp;#039;ALEC contribue au développement et à la structuration de filières locales
  d&amp;#039;énergies renouvelables, via différentes actions d&amp;#039;information et l&amp;#039;accompagnement de porteurs de projets, à l&amp;#039;image de la filière bois-énergie, par exemple.
 &lt;/p&gt;
 &lt;p&gt;
  Pour sécuriser les actions, l&amp;#039;ALEC se consacre également à une activité de veille
  réglementaire, technique et de connaissance fine du territoire (observatoire).
 &lt;/p&gt;
 &lt;p&gt;
  Votre ALEC aide à la décision éclairée dans la construction, la rénovation, l&amp;#039;aménagement, la production et la consommation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Diagnostic énergétique et climatique territorial
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Stratégie et plan d&amp;#039;action énergie-climat local (PCAET)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Prise en compte des enjeux climatiques dans les PLU/I
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Schéma directeur énergie
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Observatoire local énergie-climat
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   État des lieux énergétique du patrimoine public
   &lt;br /&gt;
@@ -8024,923 +9293,824 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Information / conseil / accompagnement des particulier pour la rénovation énergétique de leur logement
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dynamique territoriale pour la rénovation énergétique des bâtiments (demande, offre)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sensibilisation du grand public à la maîtrise de l&amp;#039;énergie et à la lutte contre le changement climatique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Lutte contre la précarité énergétique
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement des acteurs pour le développement des énergies renouvelables locales
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Economie circulaire
 Qualité de l'air
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Lutte contre la précarité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Pays des Vallons de Vilaine</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdesvallonsdevilaine.fr/lequipe/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pierrick Allard p.allard&amp;#64;alec-vallonsdevilaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>contact@federation-flame.org</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e1d9-se-faire-accompagner-sur-les-thematiques-ener/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>Fédération FLAME</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>02/05/2023</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="47" spans="1:27" customHeight="0">
-[...255 lines deleted...]
-      <c r="A49" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>92608</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Soutenir les actions sportives permettant de promouvoir l’inclusion sociale, l’insertion, la solidarité, la citoyenneté et la santé</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I49" s="1" t="inlineStr">
+      <c r="I46" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="J49" s="1" t="inlineStr">
+      <c r="J46" s="1" t="inlineStr">
         <is>
           <t>30% maximum du budget de l’action</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif vise à aider les actions qui, par le sport, permettent de promouvoir l&amp;#039;inclusion sociale, l&amp;#039;insertion, la solidarité, la citoyenneté et la santé.
 Subvention attribuée dans la limite de l&amp;#039;enveloppe dédiée ne pouvant dépasser 30% du budget de l&amp;#039;action et plafonnée à 10 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M46" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Projet utilisant le sport comme vecteur d&amp;#039;intégration, d&amp;#039;insertion et valorisation personnelle
  &lt;/li&gt;
  &lt;li&gt;
   Projet utilisant le sport comme support d&amp;#039;une pratique respectueuse de l&amp;#039;environnement
  &lt;/li&gt;
  &lt;li&gt;
   Projet spécifique lié à l&amp;#039;encouragement de la mixité de genre, sociale et/ou intergénérationnelle dans le sport
  &lt;/li&gt;
  &lt;li&gt;
   Projet favorisant l&amp;#039;accès à la pratique du sport pour les personnes en situation de handicap
  &lt;/li&gt;
  &lt;li&gt;
   Projet spécifique lié à la pratique du sport contribuant au bien-être et à la santé du pratiquant
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Forêts
 Montagne
 Sols
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Risques naturels
 Qualité de l'air
 Lutte contre la précarité
 Milieux humides</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de communes
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats intercommunaux
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9087-soutenir-les-actions-sportives-permettant-de-/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="50" spans="1:27" customHeight="0">
-[...86 lines deleted...]
-      <c r="O50" s="1" t="inlineStr">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>162945</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Architecte consultant de la MIQCP</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
+promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
+notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
+en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
+commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
+remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
+marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Espace public
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="U50" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
-[...20 lines deleted...]
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
+        </is>
+      </c>
+      <c r="W47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="51" spans="1:27" customHeight="0">
-      <c r="A51" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>162524</v>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Développer un territoire inclusif et cohésif</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Un territoire qui favorise la cohésion sociale et qui promeut la proximité</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>PETR Centre-Cher</t>
         </is>
       </c>
-      <c r="F51" s="1" t="inlineStr">
+      <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G51" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Association
-[...3 lines deleted...]
-      <c r="H51" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I51" s="1" t="inlineStr">
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K51" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L51" s="1" t="inlineStr">
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Maintenir une offre de services adaptée aux besoins de la population :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;accompagner la réalisation de diagnostic des besoins&lt;/li&gt;&lt;li&gt;faciliter l&amp;#039;installation et la pérennisation des commerces et services de proximité&lt;/li&gt;&lt;li&gt;faciliter la mise en place de services itinérants (de proximité, santé, commerces, culture…)&lt;/li&gt;&lt;li&gt;accompagner les initiatives innovantes contribuant à favoriser l’accès aux services, l’animation et le lien social des centres bourgs et villages&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Développer l&amp;#039;offre de services enfance-jeunesse sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à la petite enfance et accompagner l&amp;#039;élargissement des horaires des structures de garde, en particulier en horaires atypique (matins, soirs, week-end)&lt;/li&gt;&lt;li&gt;faciliter le développement et la création de structures dédiées à l’enfance et à la jeunesse (accueil périscolaire, ALSH, PIJ...)&lt;/li&gt;&lt;li&gt;accompagner les initiatives en faveur du soutien à la parentalité (lieux d’accueil parents/enfants…)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Réduire la fracture numérique et retrouver de l&amp;#039;humain dans l&amp;#039;usage numérique :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les actions de formation pour les personnes souffrant d&amp;#039;illectronisme&lt;/li&gt;&lt;li&gt;soutenir les actions de lutte contre la surfacturation numérique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Renforcer la capacité à accueillir et fidéliser les nouveaux arrivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;soutenir les démarches favorisant l’intégration des nouveaux arrivés dans le tissu social et à pérenniser leur installation sur le territoire&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N51" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Commerces et services
 Economie locale et circuits courts
 Revitalisation
 Inclusion numérique</t>
         </is>
       </c>
-      <c r="O51" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P51" s="1" t="inlineStr">
+      <c r="P48" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q51" s="1" t="inlineStr">
+      <c r="Q48" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R51" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Les opérations doivent se dérouler sur le périmètre du GAL ou contribuer directement à la stratégie du GAL.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles du cadre d’intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Investissements / équipements matériels et immatériels ainsi que des achats de fournitures nécessaire à l’opération,&lt;/li&gt;&lt;li&gt;Dépenses de location, de sous-traitance,&lt;/li&gt;&lt;li&gt;Frais de personnels nécessaires à la réalisation de l’opération et comportant un lien démontré avec celle-ci (salaires, charges liées et traitements accessoires),&lt;/li&gt;&lt;li&gt;Dépenses de conseil, expertise juridique, notaire : dans la limite de 10 % des autres dépenses,&lt;/li&gt;&lt;li&gt;Achat de terrain bâti ou non bâti dans la limite de 10 % des dépenses totales éligibles de l’opération,&lt;/li&gt;&lt;li&gt;Achat de biens immeubles (dans la limite des règles d’éligibilité définies au niveau régional),&lt;/li&gt;&lt;li&gt;Notes de frais des personnels ou bénévoles,&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Coûts indirects selon un taux forfaitaire de 15 % des frais de personnels directs éligibles (option de coûts simplifiés (OCS) conformément à l’article 83 du règlement (UE) 2021/2115 relatif aux plans stratégiques nationaux et à l’article 54-b du règlement (UE) 2021/1060 relatif aux fonds européens de soutien et d’investissement)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses suivantes sont inéligibles et ne peuvent être financées :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets éligibles à une autre intervention prévue dans le Programme Régional d’Interventions (PRI) Centre-Val de Loire 2023-2027 (que le projet soit financé ou non par le PRI),&lt;/li&gt;&lt;li&gt;Frais professionnels des personnels (frais de déplacement, de restauration, d’hébergement) : ils bénéficient d’une prise en compte dans le cadre des OCS de 15 % (options de couts simplifiés).&lt;/li&gt;&lt;li&gt;Le matériel d’occasion (ainsi que le matériel reconditionné en usine)&lt;/li&gt;&lt;li&gt;Les investissements de simple remplacement (ne sont pas considérés comme un simple remplacement et sont éligibles les dépenses d’acquisition d’un bien en remplacement d’un bien amorti au plan comptable)&lt;/li&gt;&lt;li&gt;Crédit-bail&lt;/li&gt;&lt;li&gt;Coûts d’amortissement&lt;/li&gt;&lt;li&gt;Contributions en nature, y compris les contributions en nature sous forme de travail non rémunéré. Les dépenses de construction réalisée par le bénéficiaire (auto-construction) sont inéligibles. En revanche, les matériaux utilisés dans ce cadre demeurent éligibles.&lt;/li&gt;&lt;li&gt;Ouverture et tenue des comptes bancaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, une dépense doit avoir fait l’objet d’une demande d’aide avant son début d’exécution. Tout commencement d’exécution d’une dépense avant l’accusé de réception de la demande d’aide remet en cause l’éligibilité de cette dépense.&lt;/p&gt;&lt;p&gt;Par « commencement d’exécution de l’opération », il faut comprendre le premier acte juridique passé pour la réalisation du projet ou, à défaut, le paiement de la première dépense (par exemple : signature d’un devis, d’un bon de commande, notification d’un marché public, paiement d’un acompte, d’une facture…). &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montants et taux d&amp;#039;aide applicables : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligible, le projet doit respecter un seuil minimum de 6 250 € d&amp;#039;aide publique. Au moment du paiement, le montant d&amp;#039;aide publique devra avoir atteint au moins 90 % de ce seuil (5 625 €) pour que le projet demeure éligible.&lt;br /&gt;Plafond maximum de dépenses publiques pour les projets d&amp;#039;investissement matériel : 125 000 €&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p id="_com_1" language="JavaScript"&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S51" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T51" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U51" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>PETR CENTRE-CHER</t>
         </is>
       </c>
-      <c r="V51" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.sirdab.fr/</t>
         </is>
       </c>
-      <c r="X51" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-centrecher.fr&lt;/a&gt;// &lt;a target="_self"&gt;anthony.affouard&amp;#64;petr-centrecher.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Ligne directe : 02 46 59 15 45&lt;br /&gt;Standard : 02 46 59 15 40&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y51" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>anthony.affouard@petr-centrecher.fr</t>
         </is>
       </c>
-      <c r="Z51" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/un-territoire-inclusif-et-cohesif/</t>
         </is>
       </c>
-      <c r="AA51" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création de jardins partagés
+Création d’une crèche
+Déployer les équipements numériques
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE-CHER</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>23/04/2024</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="52" spans="1:27" customHeight="0">
-      <c r="A52" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>154416</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Favoriser l’élaboration des projets territoriaux dans les domaines de la transformation écologique et de la cohésion sociale et territoriale</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Appui à la structuration de projets territoriaux</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes un acteur du développement territorial (collectivité territoriale, EPL, syndicat, etc.) et vous souhaitez structurer vos projets territoriaux ? La Banque des Territoires peut intervenir dans le financement de l&amp;#039;ingénierie pré-opérationnelle et opérationnelle.
 &lt;/p&gt;
 &lt;p&gt;
  Nous vous apportons les outils, expertises et les méthodes nécessaires pour structurer vos projets et favoriser le succès de la mise en œuvre opérationnelle de ces derniers. Nous pouvons ainsi mobiliser des experts pour qualifier vos besoins d&amp;#039;accompagnement en amont, ou aider à la rédaction du cahier des clauses techniques particulières. Nous proposons également le cofinancement d&amp;#039;études, ou encore la possibilité de conventionner avec des acteurs ou écosystèmes territoriaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Cohésion sociale et inclusion
 Biodiversité
 Appui méthodologique</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V52" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/appui-structuration-projets-territoriaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=appui_structuration_proj</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
    Contactez-nous via notre formulaire
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2b57-favoriser-lelaboration-des-projets-territoria/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>17/11/2023</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>