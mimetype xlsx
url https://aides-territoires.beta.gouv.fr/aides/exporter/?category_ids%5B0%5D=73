--- v0 (2026-01-13)
+++ v1 (2026-04-15)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA238"/>
+  <dimension ref="A1:AH216"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,509 +225,9769 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>377</v>
+        <v>165821</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Soutenir les communes de l'ouest de la Guyane</t>
+          <t>Valoriser le patrimoine local et les activités touristiques en améliorant les conditions d'accueil des visiteurs du GAL Loire</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Faire du tourisme une activité créatrice de valeurs, durable et accessible - Valoriser le patrimoine local et les activités touristiques en améliorant les conditions d'accueil des visiteurs du GAL Loire</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
+          <t>GAL Loire</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
-Collectivité d’outre-mer à statut particulier</t>
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>Ce taux d’aide peut être modulé lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le GAL Loire est constitué de trois destinations touristiques, le Roannais au nord, le Forez au centre et le 
+Pilat au sud, qui partagent des caractéristiques communes :  &lt;/p&gt;&lt;p&gt;− Elles s’appuient sur un patrimoine riche et l’offre pleine nature y est un marqueur important ;&lt;/p&gt;&lt;p&gt;− Elles tendent vers un tourisme quatre saisons durable, respectueux de l’environnement ;&lt;/p&gt;&lt;p&gt;− Elles valorisent des offres expérientielles et le slow tourisme ;&lt;/p&gt;&lt;p&gt;− Leur clientèle est principalement composée de visiteurs issus des bassins urbains de la région 
+AURA (Lyon, Saint-Etienne, Clermont-Ferrand).&lt;/p&gt;&lt;p&gt;Face à cette convergence, des enjeux communs ont donc pu être identifiés tels que :  &lt;/p&gt;&lt;p&gt;− La diversification du tissu touristique autour de valeurs partagées ;&lt;/p&gt;&lt;p&gt;− La montée en gamme de l’offre proposée à la fois par une meilleure structuration de celle-ci 
+et une meilleure valorisation des atouts du territoire ;&lt;/p&gt;&lt;p&gt;− L&amp;#039;amélioration de la capacité d’accueil notamment en prenant en compte tous les types de 
+publics (famille, séniors, personnes en situation de handicap, affinitaires, couples jeunes sans 
+enfants, etc.) ;&lt;/p&gt;&lt;p&gt;− La nécessité de faire redécouvrir le territoire aux habitants en faisant également des sites 
+touristiques des lieux de vie, de loisirs et de rencontre pour les populations locales.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_2.1_VALORISATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs poursuivis par le GAL sont de :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Améliorer la médiation et l’accessibilité des sites pour un accueil facilité de tous&lt;/p&gt;&lt;p&gt;− Mettre en valeur et préserver de manière innovante les sites et patrimoines emblématiques&lt;/p&gt;&lt;p&gt;− Faire découvrir le territoire à travers les itinérances&lt;/p&gt;&lt;p&gt;− Garantir une qualité d’accueil&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Prise en compte de la biodiversité dans les projets d’aménagement touristique&lt;/p&gt;&lt;p&gt;− Prise en compte de la sobriété des projets au regard de la consommation des ressources 
+(foncier, eau, énergie…)&lt;/p&gt;&lt;p&gt;− Analyse de l’intégration des effets du changement climatique dans la définition du projet&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets structurants de :&lt;/p&gt;&lt;p&gt;− Valorisation touristique et d’amélioration de conditions d’accueil des visiteurs sur des sites 
+patrimoniaux ;&lt;/p&gt;&lt;p&gt;− Développement de l’offre touristique et d’amélioration de conditions d’accueil des visiteurs en 
+lien avec des sites et activités de pleine nature, des grandes itinérances, des circuits 
+patrimoniaux locaux et leurs connexions entre eux.&lt;/p&gt;&lt;p&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/p&gt;&lt;p&gt;− Les actions d’animation ;&lt;/p&gt;&lt;p&gt;− Les actions de communication ;&lt;/p&gt;&lt;p&gt;− Les formations ;&lt;/p&gt;&lt;p&gt;− Les études ;&lt;/p&gt;&lt;p&gt;− Les opérations d’acquisitions de matériels et d’équipement ;&lt;/p&gt;&lt;p&gt;− La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;− La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;− Les opérations d’aménagement et travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, sont inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de développement touristique éligibles au dispositif 7.5.2.5 du FEDER.&lt;/p&gt;&lt;p&gt;Sont inéligibles les projets suivants :&lt;/p&gt;&lt;p&gt;− La création, rénovation ou modernisation d’hébergements touristiques (éligible à l’AAP 2.3) ;&lt;/p&gt;&lt;p&gt;− La promotion des savoir-faire et la conservation du patrimoine immatériel non liées à une 
+activité touristique (éligible à l’AAP 1) ;&lt;/p&gt;&lt;p&gt;− Les initiatives culturelles particulièrement innovantes dont l’objectif principal est la valorisation 
+des centres-bourgs et favorisant le bien-vivre ensemble (éligible à l’AAP 3.1-2) ;&lt;/p&gt;&lt;p&gt;− Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définition&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Projet structurant &lt;/strong&gt;: un projet structurant est un projet dont la finalité est de participer à l’attractivité du 
+territoire. Cette notion peut s’apprécier au regard des critères suivants :&lt;/p&gt;&lt;p&gt;− Le périmètre de son rayonnement participant à l’attractivité du territoire ;&lt;/p&gt;&lt;p&gt;− La mise en place des organisations, réseaux ou des outils ayant un impact en termes de synergie
+et de développement pour une communauté, une filière, le territoire ;&lt;/p&gt;&lt;p&gt;− Générer ou appuyer d’autres projets ;&lt;/p&gt;&lt;p&gt;− Fédérer des acteurs locaux d’horizons différents autour d’un objectif commun.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active&lt;/strong&gt; : désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Activité de pleine nature&lt;/strong&gt; : activité physique pratiquée dans un milieu naturel, dont l’exercice présente 
+des risques pris en compte dans l’élaboration des règles encadrant cette pratique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Espaces verts
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Handicap
+Accès aux services
+Paysage
+Accessibilité
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Les projets concernant des musées devront justifier d’un projet d’établissement ou d’une 
+démarche scientifique et culturelle valide ou en cours d’élaboration. Un justificatif sera 
+demandé au porteur de projet à la demande d’aide.&lt;/p&gt;&lt;p&gt;• Seront éligibles uniquement les projets répondant à la définition des sites et activités présentés
+à l’annexe 1.&lt;/p&gt;&lt;p&gt;• Seront éligibles les projets répondant à la définition de projet structurant (cf. 1.3. Définition). Un 
+argumentaire devra être fourni par le porteur de projet et validé par le comité de 
+programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;          Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
+à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;          Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.&lt;/p&gt;&lt;p&gt;Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les véhicules motorisés thermiques et/ou électriques (hors véhicules répondant à la définition de 
+mobilité active ou permettant exclusivement de développer l’accessibilité des publics empêchés) ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- Les acquisitions de foncier bâti ou non bâti ;&lt;/p&gt;&lt;p&gt;- Les travaux de gros œuvre nécessaires à la mise hors d’eau et hors d’air ;&lt;/p&gt;&lt;p&gt;- Les travaux de voirie, réseaux divers et d’entretien des chemins ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet ;&lt;/p&gt;&lt;p&gt;- Les loyers.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Ce taux d’aide peut être modulé lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide 
+mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en 
+aucun cas excéder celui du présent dispositif. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-le-patrimoine-local-et-les-activites-touristiques-en-ameliorant-les-conditions-d-accueil-des-visiteurs-du-gal-loire/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>18/02/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>165807</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
+sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
+50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
+augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
+L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
+est donc important de préserver l’actuel maillage de centres-bourgs et de le dynamiser pour réajuster 
+la trajectoire de leur développement et tendre vers la sobriété.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Améliorer la concertation publique / privée dans les projets de revitalisation des centres-bourgs&lt;/p&gt;&lt;p&gt;− Déployer des moyens d’ingénierie pour améliorer la vision prospective et concertée des projets 
+de développement des centres-bourgs&lt;/p&gt;&lt;p&gt;− Aménager les espaces publics de manière apaisée et durable tout en protégeant la biodiver_x0002_sité et en préservant le patrimoine&lt;/p&gt;&lt;p&gt;− Développer une mobilité faiblement émettrice de GES&lt;/p&gt;&lt;p&gt;− Favoriser les expérimentations en centre-bourg&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Favoriser le développement des centres-bourgs qui tendent vers la sobriété&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant et développer sa polyvalence&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les moyens d’ingénierie en faveur des projets de revitalisation des centres-bourgs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     - L’élaboration de projets prospectifs, intégrés et multisectoriels de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’accompagnement pour la montée en compétences des acteurs publics et privés sur la 
+thématique de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - La mise en place de démarches participatives, de méthodes innovantes intégrant la
+concertation des citoyens dans les projets de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’émergence de projets opérationnels innovants, qualitatifs et éco-responsables évitant 
+l’étalement urbain et permettant de redensifier le centre-bourg.&lt;/p&gt;&lt;p&gt;• L’aménagement durable des espaces publics, en centre-bourg, au travers de :&lt;br /&gt;     - La création, le développement de jardins partagés, nourriciers ;&lt;br /&gt;     - La création, l’amélioration d’îlots de fraicheur favorisant les espèces résistantes au 
+changement climatique et la perméabilisation des sols ;&lt;br /&gt;     - La réflexion et l’acquisition de mobiliers urbains ;&lt;br /&gt;     - La gestion collective des biodéchets ;&lt;br /&gt;     - L’émergence de projets d’autoconsommation collective ;&lt;br /&gt;     - Toute solution innovante contribuant à la transition écologique et énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Les aménagements durables de mobilité active au travers de :&lt;br /&gt;     - La sécurisation des cheminements de mobilité active ;&lt;br /&gt;     - La création de stationnements de mobilité active adaptés ;&lt;br /&gt;     - La mise en place de solutions de co-mobilité innovantes ;&lt;br /&gt;     - La sensibilisation de la population face à l’enjeu de mobilité décarbonée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les caractères innovant, qualitatif et éco-responsable s‘apprécieront au regard de la grille de 
+sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et de travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Notamment, sont inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;→ Les projets de revitalisation des centres-bourgs éligibles à l’axe 7 FEDER Massif Central ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 2.2.4.1 du FEDER : Solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles&lt;/strong&gt;&lt;strong&gt; les projets suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les projets de mobilité active en lien avec une activité ou itinérance touristique (éligible à l’AAP 
+2.1) ;&lt;/p&gt;&lt;p&gt;- Les projets portant exclusivement sur la création ou le développement de commerces ou 
+services (éligible à l’AAP 3.3) ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de création ou d’entretien de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de travaux de démolition et/ou de déconstruction ;&lt;/p&gt;&lt;p&gt;- Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-bourg&lt;/strong&gt; : &lt;em&gt;cf&lt;/em&gt;. définition inscrite à l’annexe 1 du présent appel à projets.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active &lt;/strong&gt;: désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique. Au sens de cet AAP, les projets de 
+mobilité active devront être en corrélation avec un projet de revitalisation des centres-bourgs. Il s’agira 
+d’accompagner des projets de mobilité entre le centre-bourg et ses périphéries ou au sein même du 
+centre-bourg.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solution innovante&lt;/strong&gt; : le GAL entend la notion d’innovation, dans un sens large et englobant des formes 
+d’innovation technique et technologique, de modèle économique, organisationnelle et de 
+gouvernance, d’information et de communication, d’usages et services, d’interaction sociale et de 
+coopération, nouvelles ou significativement améliorées par rapport à celles précédemment élaborées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Culture et identité collective
+Espaces verts
+Espace public
+Friche
+Recyclage et valorisation des déchets
+Accès aux services
+Citoyenneté
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• La localisation du projet d’aménagement de l’espace public doit se situer dans la partie agglomérée d’une commune éligible (annexe 1). Un plan de localisation devra être fourni par le 
+porteur de projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Les projets de mobilité active devront concerner des circuits internes au centre-bourg ou entre le centre-bourg et ses périphéries. Un plan de localisation devra être fourni par le porteur de 
+projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Pour les actions concernant l’élaboration de projets prospectifs, intégrés et multisectoriels de 
+revitalisation des centres-bourgs, un argumentaire devra être fourni par le porteur de projet et 
+validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour le volet « voirie » des travaux, les dépenses de voirie perméables devront être clairement 
+distinguées des dépenses de voiries imperméables. Un argumentaire devra être fourni au 
+moment du dépôt du dossier.&lt;/p&gt;&lt;p&gt;• Pour les projets d’aménagement et de mobilité active, une étude préalable est obligatoire. Le 
+porteur de projet devra fournir le rendu définitif de l’étude au moment du dépôt de dossier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;     o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;     o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;     o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;     o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;     o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document « Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés », consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les études exclusives de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les études portant exclusivement sur la création ou le développement de commerces ou services.&lt;/p&gt;&lt;p&gt;- Les diagnostics énergétiques exclusifs ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- L’acquisition de foncier bâti ou non bâti ;&lt;/p&gt;&lt;p&gt;- Les travaux de réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les travaux de voirie en revêtements imperméables ;&lt;/p&gt;&lt;p&gt;- Les équipements connexes strictement liés à la circulation routière motorisée (automobiles, véhi_x0002_cules utilitaires légers ou lourds, deux-roues motorisés) ;&lt;/p&gt;&lt;p&gt;- Fourniture et pose de signalisation et signalétique qui ne concernent pas la mobilité active ;&lt;/p&gt;&lt;p&gt;- Les frais de personnel directs éligibles aux projets d’animation des dispositifs Petites Villes de Demain 
+et Villages d’Avenir ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafonds d’aide LEADER :&lt;/p&gt;&lt;p&gt;- 30 000 € pour les projets présentant majoritairement des dépenses de fonctionnement retenues 
+après l’instruction&lt;/p&gt;&lt;p&gt;- 80 000 € pour les projets présentant majoritairement des dépenses d’investissement retenues 
+après l’instruction
+Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire Forez - Mobilité active</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ingenierie-et-amenagement-de-l-espace-public-et-mobilite-active/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165806</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d’aides publiques tout financeur public confondu : • Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues • Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_4_COOPERATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en œuvre de projets de coopération avec d’autres territoires français, européens, voire extra-européens, est un concept clé du programme LEADER. Les actions de coopération LEADER sont des 
+catalyseurs de dynamiques d’acteurs locaux, des accélérateurs de réalisation de projets innovants. 
+Fort de l’expérience de la programmation précédente, le GAL Loire se laisse ainsi la possibilité 
+d’expérimenter de nouvelles coopérations dans le domaine du textile, du patrimoine gastronomique, 
+de la viticulture ou de la pleine nature par exemple.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Développer de nouvelles méthodes de travail, confronter les idées, les outils ;&lt;/p&gt;&lt;p&gt;− Inscrire le GAL Loire dans des dynamiques plus larges de coopération (échelle européenne) ;&lt;/p&gt;&lt;p&gt;− Structurer des coopérations avec des territoires partageant des enjeux de développement 
+complémentaires notamment autour du textile, de la gastronomie, du vin, de la revitalisation 
+des centres-bourgs, de la pleine nature, etc.&lt;/p&gt;&lt;p&gt;Prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− La coopération sert la stratégie locale de développement structurée autour de cet enjeu ;&lt;/p&gt;&lt;p&gt;− La coopération permet de capitaliser sur les bonnes pratiques durables rencontrées sur d’autres 
+territoires et d’expérimenter des pistes de solutions communes ;&lt;/p&gt;&lt;p&gt;− La gestion des projets de coopération se fera de manière à limiter l’empreinte écologique du 
+GAL : co-voiturage, utilisation des transports en commun, outils collaboratifs et réunions en 
+visioconférence, supports de communication numérisés, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour répondre au dispositif, les projets devront associer au moins un autre GAL et s’inscrire dans les 
+thématiques travaillées à travers la stratégie locale de développement du GAL Loire :&lt;/p&gt;&lt;p&gt;− Rendre l’économie rurale plus résiliente en soutenant les activités à fort ancrage locale : 
+alimentation, forêt et bois, textile ;&lt;/p&gt;&lt;p&gt;− Faire du tourisme une activité créatrice de valeurs, durable et accessible ;&lt;/p&gt;&lt;p&gt;− Préserver et dynamiser un maillage de centres-bourgs vivants, structure de la ruralité ligérienne.&lt;/p&gt;&lt;p&gt;Le GAL Loire aspire à accompagner au moins un projet de coopération transnationale. 
+Au travers du présent appel à projets, le GAL Loire ambitionne de soutenir les actions de mise en œuvre d’activités de coopération en lien avec la stratégie du GAL. A ce 
+titre seront soutenues, plus précisément les actions suivantes :&lt;/p&gt;&lt;p&gt;→ Les actions d’animation ;&lt;/p&gt;&lt;p&gt;→ Les actions de communication ;&lt;/p&gt;&lt;p&gt;→ Les actions de mise en réseau ;&lt;/p&gt;&lt;p&gt;→ Les études et expertises ;&lt;/p&gt;&lt;p&gt;→ Les actions d’information, de sensibilisation et de formation ;&lt;/p&gt;&lt;p&gt;→ Les projets de recherche ;&lt;/p&gt;&lt;p&gt;→ L’élaboration de diagnostics, d’outils et de plans d’actions visant la mise en œuvre du 
+projet de coopération ;&lt;/p&gt;&lt;p&gt;→ La réalisation des plans d’actions et d’états des lieux ;&lt;/p&gt;&lt;p&gt;→ La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;→ Les actions de création et de diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;→ Les aménagements et travaux ;&lt;/p&gt;&lt;p&gt;→ Les opérations d’acquisition de matériel et d’équipements ;&lt;/p&gt;&lt;p&gt;→ Les actions de promotion, valorisation, commercialisation et mise en réseau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Au regard de la grille de sélection, une attention particulière sera portée sur les projets prenant en 
+compte les enjeux de transition écologique.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, seront inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de coopération éligibles aux dispositif FEADER 304 et 305 ;&lt;/p&gt;&lt;p&gt;→ Les projets partenariaux éligibles au dispositif FEADER T01.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;les projets suivants : Les projets strictement éligibles aux autres AAP publiés par le GAL&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projet. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour la mise en œuvre des actions de coopération, le porteur de projet devra fournir un accord 
+de coopération entre les partenaires du projet de coopération et les GAL (ou territoires 
+assimilés) concernés. Cet accord devra être signé au plus tard avant l’engagement juridique 
+de la subvention.&lt;/p&gt;&lt;p&gt;• La demande d’aide devra comporter la description du ou des thèmes de coopération pressentis, des objectifs et des partenaires envisagés pour le projet. Les thèmes de coopération devront s’inscrire dans la stratégie locale de développement du GAL Loire (Economie rurale, 
+Tourisme, Revitalisation des centres-bourgs)&lt;/p&gt;&lt;p&gt;• Le projet de coopération devra justifier de sa volonté d’essaimer à l’échelle du GAL Loire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris : &lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
+à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 372 
+heures soit 0.25 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné .&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ; &lt;/p&gt;&lt;p&gt; - Les études préalables initiées en amont du dépôt du projet ;&lt;/p&gt;&lt;p&gt;- Les missions d’encadrement général et les fonctions supports (RH, gestion, entretien…) ne sont pas 
+retenues parmi les dépenses de personnel opérationnel directement rattachées à l’opération. Elles 
+sont inclues dans les coûts indirects.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’intervention du FEADER (mesure 501 LEADER) appliqué aux projets sélectionnés est de 80%
+de l’assiette des dépenses éligibles HT retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Taux maximum d’aides publiques tout financeur public confondu :&lt;/p&gt;&lt;p&gt;• Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;• Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cooperer-pour-etendre-son-reseau-et-requestionner-les-modes-de-faire-2/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165805</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Rendre l'économie rurale plus résiliente en soutenant les activités à fort ancrage local  - Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_1_FILIERES_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Trois filières prioritaires ont été identifiées :&lt;/p&gt;&lt;p&gt;− Alimentation : diversité de produits alimentaires locaux associés aux valeurs gastronomiques 
+véhiculées par les acteurs locaux (producteurs, transformateurs, distributeurs, consommateurs).&lt;/p&gt;&lt;p&gt;− Forêt-bois : très présente et structurante pour l’emploi local avec la présence d’entreprise de 
+transformation (scierie, menuiserie, fabricants d’isolants, constructeurs…) ses potentiels 
+demeurent insuffisamment exploités (ex : construction, production d’énergie).&lt;/p&gt;&lt;p&gt;− Textile : patrimoine industriel du territoire, la valeur ajoutée de la filière textile ligérienne s’exprime 
+par une spécialisation sur des compétences de niche avec des textiles techniques (médical, 
+sport) et des textiles haut de gamme pour les grandes marques de luxe. L’ancrage territorial 
+passera également par la fourniture de matières premières issues de l’agriculture locale : le 
+chanvre et la laine.&lt;/p&gt;&lt;p&gt;Outre leur caractère structurant pour l’économie ligérienne, ce choix s’est opéré également en raison :&lt;/p&gt;&lt;p&gt;− Des politiques d’accompagnement sur l’ensemble du territoire du GAL, dont elles font l’objet 
+et qui se sont concrétisées par des labellisations (« Projets Alimentaires Territoriaux » et « Territoires 
+d’Industrie ») ;&lt;/p&gt;&lt;p&gt;− Du rôle primordial qu’elles jouent dans la préservation de la biodiversité et de la ressource en 
+eau. Il est donc nécessaire de les accompagner pour limiter l’impact écologique de leurs 
+activités, et de les protéger des aléas climatiques et des crises énergétiques.&lt;/p&gt;&lt;p&gt;Le GAL Loire ambitionne également de soutenir la création ou le développement de nouvelles filières
+ou activités liées à une ressource locale. Les projets soutenus devront être innovants, structurants et 
+résilients. A titre informatif et sans présenter une liste exhaustive, plusieurs ressources locales, constituant 
+des potentiels pour l’avenir, ont été identifiées :&lt;/p&gt;&lt;p&gt;− Les matériaux biosourcés issus totalement ou partiellement de la biomasse (colza, miscanthus, 
+balle de riz, paille, anas de lin, liège, rafle de maïs, roseau, laine de mouton) ;&lt;/p&gt;&lt;p&gt;− Les matériaux géo-sourcés d’origine minérale tels que la terre crue ou la pierre sèche qui, 
+lorsqu’ils sont locaux et peu transformés, présentent une faible empreinte environnementale. Ils 
+peuvent aussi être issus du réemploi ou de la valorisation des déchets, de sous-produits ;&lt;/p&gt;&lt;p&gt;− Les Plantes à Parfum Aromatiques et Médicinales (PPAM) pour lesquelles un bassin de 
+production se développe dans la Loire ;&lt;/p&gt;&lt;p&gt;− Le chanvre, historiquement produit dans la Loire, fait l’objet d’une relance économique par le 
+biais de transformations multiples (huile, savon, isolant…) hors graines alimentaires et textiles.&lt;/p&gt;&lt;p&gt;Les projets s’inscrivant dans le champ de l’économie circulaire et/ou de l’écologie industrielle sont 
+recherchés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs poursuivis par le GAL sont de :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Agir ensemble sur les chaînes de valeur des filières prioritaires locales&lt;/p&gt;&lt;p&gt;− Favoriser l’émergence de filières ou activités nouvelles liées à une ressource locale&lt;/p&gt;&lt;p&gt;− Créer une culture commune autour des ressources pour l’ensemble des acteurs (entreprises, 
+institutions publiques, habitants)&lt;/p&gt;&lt;p&gt;− Limiter l’impact écologique des activités économiques &lt;/p&gt;&lt;p&gt;− Protéger les entreprises des aléas climatiques et des crises énergétiques  &lt;/p&gt;&lt;p&gt;&lt;strong&gt;La prise en compte des enjeux de transition écologiques et énergétiques :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Valoriser les ressources locales tout en préservant la biodiversité, la ressource en eau, en limitant 
+les intrants et en les protégeant des aléas climatiques&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant en soutenant des projets de réutilisation, réemploi, 
+d’écoconception
+− Favoriser la création d’activités à faible bilan carbone&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers par la mise en réseau d’acteurs et la conduite d’actions 
+collective&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets suivants :&lt;/p&gt;&lt;p&gt;− La production, transformation, distribution ou commercialisation de biens et services ;&lt;/p&gt;&lt;p&gt;− Les stratégies territoriales ;&lt;/p&gt;&lt;p&gt;− La promotion des savoir-faire et la conservation du patrimoine immatériel ;&lt;/p&gt;&lt;p&gt;− La mise en réseau des acteurs ;&lt;/p&gt;&lt;p&gt;− Le renforcement de la synergie entre les activités à fort ancrage territorial local ;&lt;/p&gt;&lt;p&gt;− La sensibilisation et l’accompagnement à la création - reprise d’activités notamment pour les 
+secteurs dont le métier est en tension ;&lt;/p&gt;&lt;p&gt;− La sensibilisation aux enjeux de l’économie circulaire, de l’emploi durable et de la mobilité 
+décarbonée ;&lt;/p&gt;&lt;p&gt;− Information et sensibilisation des consommateurs ;&lt;/p&gt;&lt;p&gt;− Les tiers-lieux innovants à vocation économique permettant le développement d’une ou 
+plusieurs filières.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère innovant, structurant, résilient et de fort ancrage local du projet s’appréciera au regard 
+de la grille de sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, sont inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de production, transformation, distribution ou commercialisation de biens et services
+éligibles aux dispositifs FEADER ;&lt;/p&gt;&lt;p&gt;→ Les stratégies territoriales éligibles au dispositif FEADER T01 ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 7.5.2.1 du FEDER : Soutenir les filières spécifiques : forêt/bois, 
+textile/cuir/laine et pierre.&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 1.1.1.4 du FEDER : Animer la stratégie régionale d’innovation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets suivants :&lt;/p&gt;&lt;p&gt;− Les activités touristiques basées sur les savoir-faire locaux (éligible à l’AAP 2.1).&lt;/p&gt;&lt;p&gt;− Les foires et manifestations&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définition&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ancrage territorial local &lt;/strong&gt;: C’est le processus et le résultat d’interactions entre entreprise et territoire, 
+fondés sur la création collective de ressources communes, spécifiques et localisées, permettant une 
+longue période de sédentarité d’une entreprise.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Transition énergétique
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions ;&lt;/p&gt;&lt;p&gt;− Les grandes entreprises (hors collectivités, sociétés avec de l’actionnariat public et SCIC).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Seront éligibles les projets répondant à l’une des conditions suivantes :&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec, a minima, l’une des filières identifiées comme prioritaire au titre de cet 
+appel à projets (alimentation, forêt et bois, textile) – ce point sera analysé par le service 
+instructeur lors de l’instruction du dossier.&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec l’exploitation d’une autre ressource identifiée comme locale - un 
+argumentaire devra être fourni par le porteur de projet et validé par le comité de 
+programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel :&lt;/p&gt;&lt;p&gt;Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;                             o Le matériel d’occasion selon les conditions précisées dans le document « Les règles com_x0002_munes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;                             o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;                             o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;                             o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;                             o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/li&gt;&lt;li&gt;Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/li&gt;&lt;li&gt;Les frais de bouche ;&lt;/li&gt;&lt;li&gt;L’acquisition de foncier bâti ou non bâti ;&lt;/li&gt;&lt;li&gt;Les travaux de voirie et réseaux divers ;&lt;/li&gt;&lt;li&gt;Les études préalables initiées en amont du dépôt du projet ;&lt;/li&gt;&lt;li&gt;Les loyers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 80 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL 
+Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et 
+Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, 
+Saint-Etienne Métropole) 04 74 87 52 01  &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aap-1-structurer-les-filieres-prioritaires-et-permettre-l-emergence-d-activites-particulierement-innovantes/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165441</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Cimetières et funéraire</t>
-[...2 lines deleted...]
-      <c r="O2" s="0" t="inlineStr">
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S2" s="0" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165343</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner à l'entretien des cours d'eau</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement à l'entretien des cours d'eau</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour les collectivités éligibles à l&amp;#039;Assistance Technique Départementale (ATD), entretenir les cours d’eau et leurs milieux naturels associés :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Établissement du programme pluriannuel d’entretien&lt;/li&gt;&lt;li&gt;Élaboration des dossiers de Déclaration d’Intérêt Général (DIG)&lt;/li&gt;&lt;li&gt;Élaboration du programme annuel de travaux&lt;/li&gt;&lt;li&gt;accompagnement de la réalisation des travaux d’entretien (dossier de consultation des entreprises, suivis et réception des travaux, information des riverains, des Communes).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Paysage
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Communes de Seine-et-Marne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
-[...37 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://eau.seine-et-marne.fr</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie Directrice&lt;/p&gt;&lt;p&gt;id77&amp;#64;departement77.fr&lt;/p&gt;&lt;p&gt;01 64 14 73 56&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-a-lentretien-des-cours-deau/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>165543</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de plantation d'arbres</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Chèque-arbre 71</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de Saône-et-Loire</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>500, 1000, 1500 ou 2000 €</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Chèque-arbre 71 est un dispositif spécifique au Département de Saône-et-Loire destiné aux collectivités et aux associations dont l&amp;#039;objet social est en lien avec l&amp;#039;environnement et la préservation des patrimoines, pour soutenir des projets de plantations à partir d&amp;#039;un minimum de 15 arbres, avec panachage, selon une liste d&amp;#039;essences définie.
+&lt;/p&gt;
+&lt;p&gt;
+ Le financement possible varie de 500 € à 2000 €, en fonction du montant de dépenses éligibles retenues et du nombre d&amp;#039;arbres plantés.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>05/01/2026</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>30/09/2026</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etre une collectivité située en Saône-et-Loire OU être une association à but non lucratif domiciliée en Saône-et-Loire dont l&amp;#039;objet social est en lien avec l&amp;#039;environnement et la préservation des patrimoines,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ET
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etre propriétaire des terrains concernés par les plantations OU pouvoir justifier de la maîtrise foncière des terrains concernés par les plantations,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ET
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les plantations ne doivent pas concerner une parcelle soumise au régime forestier.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Saône-et-Loire</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.saoneetloire.fr/guide-des-aides/cheque-arbre-71/</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches71.fr/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de Saône-et-Loire
+&lt;/p&gt;
+&lt;p&gt;
+ Direction Accompagnement des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 03 85 39 56 72
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:dat&amp;#64;saoneetloire71.fr" rel="noopener" target="_blank"&gt;
+  dat&amp;#64;saoneetloire71.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>d.defillon@saoneetloire71.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-les-projets-de-plantation-d-arbres/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de Saône-et-Loire</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2025</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>165521</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+EUROPE - LIFE - Programme européen pour l'environnement et le climat
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agences de l'eau
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’une des
+conséquences du changement climatique est notamment l’augmentation des
+températures, et ce d’autant plus dans les zones urbaines. Au-delà des
+émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
+des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
+de renforcer la résilience des territoires face aux impacts du changement
+climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
+biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
+sur les services écosystémiques rendues par la végétation pour réduire la
+surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les
+territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
+pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
+programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
+d’un plan d’actions, ainsi que dans la recherche de financements et de
+partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
+Artisan accompagne également les projets de SfN, par un animateur dans chaque
+région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
+l’aide à la décision. Il propose également de la sensibilisation, de la
+formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
+actions. Le programme TEN donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espace public
+Friche
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Santé
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Prévention des risques
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165519</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agences régionales de santé (ARS)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La santé
+humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
+services écosystémiques indispensables à notre survie : production d’oxygène,
+régulation des températures, production d’aliments ou encore disponibilité de
+la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
+des êtres humains, et il est indispensable de les penser ensemble et non
+séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
+en intégrant les domaines entre eux, et en surveillant et réduisant les
+pressions des activités humaines sur les écosystèmes. L’adoption de cette
+approche permet d’identifier des solutions répondant à la fois à des enjeux
+environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
+d’importantes économies en termes de santé publique. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires et les
+professionnel(le)s à solliciter pour ce genre d’initiatives, et d’accompagner
+les collectivités dans l’élaboration et la réalisation d’un plan d’action à ce
+titre. En effet, la reconnaissance TEN peut faciliter des partenariats avec diverses
+structures en ce sens : l’ARS, la CPAM, la Mutuelle sociale Agricole. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Sols
+Espaces verts
+Espace public
+Friche
+Transition énergétique
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://professionnels.ofb.fr/fr/annonce/conference-seule-sante-en-pratique?page=0</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66 91&lt;/p&gt;&lt;p&gt;Hauts-de-France&lt;/p&gt;&lt;p&gt;&lt;strong&gt;BEAUCHAMP Mélanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 54&lt;/p&gt;&lt;p&gt;FOUREST Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-strategie-une-seule-sante/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>165518</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Renaturation des villes
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le paysage et la biodiversité, comme systèmes dynamiques et
+vivants, sont intrinsèquement liés. Parfois réduit à une image de carte postale
+ou à un décor, le paysage est pourtant bien plus que cela : c’est une approche
+fédératrice qui permet de mobiliser les acteurs territoriaux autour de grands
+défis comme celui de la préservation et de la restauration de la biodiversité.
+La manière dont le paysage est perçu va en effet grandement impacter la manière
+dont il est géré, et avec lui la biodiversité qui l’habite. &lt;/p&gt;&lt;p&gt;Pour mieux intégrer le patrimoine
+paysager aux politiques municipales, il est possible de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;mettre en place une approche paysagère, qui
+adopte une vision systémique du paysage, intégrant à la fois des objectifs
+sociaux, économiques et environnementaux, afin de rassembler les acteurs du
+territoire autour d’une vision partagée du paysage, pour finalement mettre en
+place des mesures de gestion écologique adaptées et acceptées,&lt;/li&gt;&lt;li&gt;établir une gestion différenciée, qui consiste à
+entretenir les espaces verts de manière respectueuse du vivant, c’est-à-dire
+adapter les pratiques aux caractéristiques propres de chaque site (sols, faune,
+flore, fonge et usages), en tendant vers une intervention moindre et la libre
+évolution de la végétation, favorisant l’apparition d’habitats et de ressources
+alimentaires pour la faune.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces deux méthodes permettent de favoriser une
+perception du paysage en tant qu’entité vivante, et non plus un élément
+adaptable aux besoins humains, et s’habituer à un patrimoine naturel pouvant
+pleinement s’exprimer.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
+et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
+d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
+d’action à ce titre. Il facilite également l’identification et l’obtention de
+financements en ce sens. Par exemple, en fonction du milieu visé, l’ONF,
+l’INRAE, le CIRAD, Plante &amp;amp; Cité ou des labels comme Haies ou Ecojardin,
+peuvent constituer des soutiens solides dans cette démarche. Enfin, TEN donne
+également accès à des ressources et des retours d’expériences riches
+d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
+animateur(ice)s TEN en région et à prendre connaissance des initiatives
+déployées par des collectivités voisines ! &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Forêts
+Montagne
+Espaces verts
+Friche
+Accès aux services
+Santé
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ofb.gouv.fr/territoires-engages-pour-la-nature</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-preserver-le-paysage-et-le-patrimoine-naturel/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>165516</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : diagnostiquer le territoire</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Office Français de la Biodiversité (OFB)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Afin de
+pouvoir établir une stratégie de préservation de la biodiversité de son
+territoire et de prioriser les actions, il est indispensable de connaître ledit
+territoire. Aussi, établir un diagnostic permet d’améliorer la connaissance des
+enjeux auxquels la biodiversité est confrontée localement afin d’identifier les
+leviers pour mieux la protéger. Partir d’un diagnostic de la biodiversité du
+territoire permet d’en faire un enjeu partagé par tous les acteurs locaux, et
+de légitimer l’action publique.&lt;/p&gt;&lt;p&gt;Le diagnostic
+d’un territoire peut prendre plusieurs formes et mettre en avant divers
+paramètres :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’&lt;a href="https://www.ofb.gouv.fr/abc"&gt;Atlas de
+la biodiversité communale (ABC)&lt;/a&gt; s’appuie sur la réalisation d’états des lieux de la faune, de la flore et de la fonge sur
+le territoire, ainsi que des milieux et des continuités écologiques,
+d’identifier et hiérarchiser les actions de préservation de cette biodiversité
+locale ; il est essentiel que ces
+inventaires s’appuient sur les partenaires locaux pour créer une synergie et
+une cohérence territoriale, &lt;/li&gt;&lt;li&gt;Le diagnostic
+de vulnérabilité reprend les spécificités du territoire, en termes notamment de
+risques face aux effets du changement climatique, afin d’établir une stratégie
+d’adaptation cohérente et concertée,&lt;/li&gt;&lt;li&gt;D’autres
+types de diagnostics peuvent être réalisés : ceux comprenant les facteurs
+sociaux, économiques, culturels, politiques et territoriaux, permettant de
+croiser de multiples enjeux et d’orienter les politiques publiques locales de
+manière plus efficace et juste.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
+et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
+d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
+d’action à ce titre. Il facilite également l’identification et l’obtention de
+financements en ce sens. Enfin, il donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités voisines ! &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple
+inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;GIztvlUzXOw"&gt;Mieux connaître pour mieux protéger : l&amp;#039;exemple de Marseille
+(Bouches-du-Rhône)&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/mettre-en-place-un-atlas-de-la-biodiversite-communale-abc</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-diagnostiquer-le-territoire/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>165515</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>Nouveaux lieux, nouveaux liens
+Cités éducatives
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Agence Bretonne de la Biodiversité (ARBE)
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
+biodiversité sont indispensables. Comprendre et transmettre l’importance de la
+biodiversité pour notre santé et nos activités, les pressions qu’elles
+rencontrent, et les outils pour mieux la préserver, sont nécessaires au
+changement de comportements et d’usages, tant individuels que collectifs.
+Rendre cet apprentissage ludique, tout en récréant du lien entre les
+habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
+peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
+tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
+divertissante et conviviale ; aussi ces évènements sont l’occasion de
+mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
+territoire. Cette programmation permet de travailler de façon transversale avec
+les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
+projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
+des inventaires naturalistes et établir des actions en faveur de la
+biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
+participatives (par exemple dans le cadre d’un Atlas de la biodiversité
+communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
+biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités près de
+chez vous ! Le programme pourra en effet vous aider dans la recherche
+de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
+orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
+par le biais d’évènements, l’association la Fête de la Nature propose un
+kit de communication, ainsi que nombreuses ressources sur les activités et les
+acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
+partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
+d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
+titre. Le programme fournit également des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
+un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Accessibilité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/les-aires-educatives</t>
+        </is>
+      </c>
+      <c r="W13" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...48 lines deleted...]
-      <c r="N3" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q14" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165693</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une animation Fresque du Climat</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Animation d’une Fresque du Climat pour les élus, le personnel, les habitants et les associations de Gironde.&lt;/p&gt;&lt;p&gt;Vous pouvez bénéficier d&amp;#039;un accompagnement par un agent du SDEEG formé à l&amp;#039;animation de la Fresque du Climat 2e génération. Cet atelier se fait sur une demi journée, dans vos locaux ou ceux du SDEEG (Bordeaux Lac). Le SDEEG vient avec le matériel pour assurer cet atelier.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Citoyenneté
+Education et renforcement des compétences
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Paysage
+Animation et mise en réseau
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués.&lt;/p&gt;&lt;p&gt;Pour connaître les communes éligibles à cette aide, vous pouvez vous référer au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animation-fresque-du-climat/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>164760</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer le lien entre les politiques de l’eau et de l’aménagement du territoire</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Eau et urbanisme</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Département
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets d’urbanisme de planification ou opérationnels 
+devront prendre en compte les effets du changement climatique, en particulier ceux portant sur la gestion quantitative 
+de la ressource en eau, dans un objectif de sobriété des 
+usages.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/politique-eau/programme-intervention/aides/eau-urbanisme"&gt;Eau et urbanisme | Agence de l&amp;#039;eau Adour-Garonne (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;agence de l&amp;#039;eau finance par exemple  : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les partenariats avec un acteur de l&amp;#039;urbanisme, &lt;/li&gt;&lt;li&gt;la sensibilsation et la communication, &lt;/li&gt;&lt;li&gt;les études Volet Eau SCOT/PLUi&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Espace public
+Paysage</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les bénéficiaires pour les opérations relevant des missions 
+« Eau et Urbanisme » portées par des acteurs de l’urbanisme 
+(hors étude diagnostic SCoT/PLUi) : Agence d’urbanisme, 
+Conseil d’architecture d’urbanisme et de l’environnement 
+(CAUE), Association de professionnels de l’urbanisme, 
+Conseil départemental.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://eau-grandsudouest.fr/sites/default/files/2025-01/60-24-Gestion%20territoriale_0_0_0.pdf"&gt;60-24-Gestion territoriale_0_0_0.pdf (eau-grandsudouest.fr)&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Adour-Garonne</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://eau-grandsudouest.fr/sites/default/files/2025-01/FICHE-THEMATIQUE_Eau%20et%20urbanisme.pdf</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>https://rivage.eau-adour-garonne.fr/appli/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute information complémentaire, n&amp;#039;hésitez pas à contacter la délégation qui gère le territoire concerné par la demande d&amp;#039;aide :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 16-17-33-47-79-86 Atlantique Dordogne – Bordeaux&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 56 11 19 99 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-bordeaux&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-bordeaux&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 15-19-23-24-63-87 Atlantique Dordogne – Brive&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 55 88 02 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-brive&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-brive&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 09-11-31-32-34-81-82 Garonne Amont – Toulouse&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 61 43 26 80 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-toulouse&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-toulouse&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 12-30-46-48 Garonne Amont – Rodez&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 65 75 56 00 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-rodez&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-rodez&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Départements : 40-64-65 Adour et Côtiers&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Tél. 05 59 80 77 90 ; &lt;a href="https://aides-territoires.beta.gouv.fr/comptes/aides/publications/deleg-pau&amp;#64;eau-adour-garonne.fr" target="_self"&gt;deleg-pau&amp;#64;eau-adour-garonne.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>caroline.demange@eau-adour-garonne.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/reduire-les-apports-de-macrodechets-dans-les-milieux-dans-le-domaine-de-lassainissement/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Adour Garonne</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>26/03/2025</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>165101</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Adapter les stations de montagne au changement climatique</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Adapter les stations de montagne au changement climatique</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Vous souhaitez mener à bien un projet touristique au sein d’une station de montagne dans une logique d’adaptation des activités ou de diversification et dessaisonalisation de l’offre touristique ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale pouvant aller jusqu’à 20 % des dépenses éligibles (*) et plafonnée à 300 000 €  &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;em&gt;(*) pour plus de précisions, prendre connaissance du règlement téléchargeable ci-dessous&lt;/em&gt;&lt;/p&gt;
+&lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Une PME au sens de l’union européenne&lt;/li&gt;
+&lt;li&gt;Une association&lt;/li&gt;
+&lt;li&gt;Une collectivité territoriale&lt;/li&gt;
+&lt;li&gt;Un établissement public&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Et&lt;strong&gt; si votre projet concerne&lt;/strong&gt; :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Des investissements d’équipements touristiques structurants d’envergure régionale, nationale ou internationale, facteur de différenciation par rapport aux équipements en place, visant l’excellence dans les services proposés aux visiteurs et qui favoriseront l’émergence d’une nouvelle production touristique ou viendront renforcer l’offre des filières touristiques. Ils devront s’inscrire dans un programme de développement ou maintien de l’emploi et répondre aux principaux enjeux de protection de l’environnement, de la biodiversité, des ressources.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
+&lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;h4&gt;Montant de l’aide régionale&lt;/h4&gt;
+&lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 20 % du montant des dépenses retenues en € HT (TTC si le bénéficiaire n’est pas assujetti à la TVA)&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;L’aide est plafonnée, et &lt;strong&gt;son maximum est de 300 000 €&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Les &lt;strong&gt;principales dépenses retenues&lt;/strong&gt; dans le calcul de l’aide sont :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;L’ensemble des dépenses répondant aux objectifs visés précédemment.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Dans les stations de ski, les renouvellements de remontées mécaniques seront étudiés au cas par cas.&lt;/p&gt;
+&lt;p&gt;Pour les années 2025, 2026, 2027 et 2028, le soutien aux investissements liés aux enneigeurs pourra être étudié au cas par cas et de manière dégressive, dès lors qu’il s’agira d’installer ou renouveler du matériel existant par du matériel plus économe en eau et en énergie.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Si des retenues d’eau sont prévues pour l’approvisionnement des enneigeurs, le porteur devra démontrer dans son dossier de demande d’aide à la Région qu’elles sont écologiquement et économiquement viables et socialement acceptées.&lt;/strong&gt;&lt;/p&gt;
+&lt;h4&gt;Aides complémentaires&lt;/h4&gt;
+&lt;p&gt;Pour information, sous certaines conditions, une aide complémentaire peut être sollicitée auprès de la Région Grand Est.&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Au titre d’un accompagnement adapté aux besoins en matière de &lt;a href="https://www.grandest.fr/vos-aides-regionales/transformation-digitale-parcours-individue"&gt;transition numérique&lt;/a&gt; des différentes typologies d’entreprises régionales (TPE, PME/PMI…)&lt;/li&gt;
+&lt;li&gt;Au titre d’un accès à une plateforme &lt;a href="https://pro.explore-grandest.com/presentation"&gt;Explore Grand Est&lt;/a&gt;, véritable accélérateur à la commercialisation des offres touristiques du Grand Est qui donne accès au programme de &lt;a href="https://www.art-grandest.fr/services-et-accompagnement/formations-accompagnements"&gt;formations d’Explorer Grand Est académie&lt;/a&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Déposez votre demande avant signature de devis et avant le début des travaux.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Le dossier complet devra être finalisé au plus tard dans un délai d’un an à compter de la date de transmission de la demande dans la téléprocédure.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Au-delà de cette période, la demande devient caduque et non recevable.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Montagne
+Paysage</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2024</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/stations-montagne-changement-climatique/</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0292/depot/simple</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;tourisme&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;Tel : 03 87 33 67 24&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/adapter-les-stations-de-montagne-au-changement-climatique/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>165104</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Conduire des travaux d’amélioration du quotidien de votre commune et de vos habitants : Coup de pouce rural</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Coup de pouce rural</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h2&gt;Vous souhaitez conduire des travaux d’amélioration du quotidien de votre commune et de vos habitants ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Bénéficiez de l’aide régionale « coup de pouce » pouvant aller : &lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;jusqu’à 10 000 € si vous êtes une commune de moins de 500 habitants&lt;/strong&gt;&lt;/li&gt;
+&lt;li&gt;&lt;strong&gt;jusqu’à 12 000 € si vous êtes une commune entre 501 et 1500 habitants&lt;/strong&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;Pouvez-vous bénéficier de l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Vous pouvez bénéficier de l’aide&lt;/strong&gt;, si vous êtes :&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;Une commune de moins de 500 habitants&lt;/li&gt;
+&lt;li&gt;Une commune entre 500 et 1500 habitants&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Et&lt;strong&gt; si votre investissement concerne&lt;/strong&gt; &lt;strong&gt;en particulier des travaux de : &lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;réparation ou de consolidation de certaines &lt;strong&gt;parties de bâtiments publics&lt;/strong&gt;, parapublics, ou encore d’aménagements dans les &lt;strong&gt;cimetières &lt;/strong&gt;;&lt;/li&gt;
+&lt;li&gt;réparation ou de consolidation d’éléments de &lt;strong&gt;patrimoine ordinaire&lt;/strong&gt; de type toitures, fissures de murs, cloches d’églises, sols d’églises, ferronneries, lavoirs etc., et travaux de restauration ;&lt;/li&gt;
+&lt;li&gt;démolition simple pour &lt;strong&gt;désencombrement&lt;/strong&gt;, embellissement, sécurisation d’un lieu ;&lt;/li&gt;
+&lt;li&gt;aménagement des &lt;strong&gt;abords&lt;/strong&gt; de bâtiments publics ou parapublics (écoles, associations, Maison de santé, Maison des seniors, Maison de projet, petit tiers-lieu), d’églises et de cimetière (embellissement, cheminements perméables, pose de toilettes publiques et sanitaires des petites mairies, nettoyage et démoussage et travaux de mise en valeur de monuments aux morts,etc.) ;&lt;/li&gt;
+&lt;li&gt;compléments ponctuels d’aménagements, d’équipements et aménagement de &lt;strong&gt;petit mobilier d’espaces publics/d’espaces de vie existants pour faciliter la vie des habitants &lt;/strong&gt;;&lt;/li&gt;
+&lt;li&gt;interventions spécifiques à la problématique des villages-rue dégradés en vue de &lt;strong&gt;l’embellissement de la rue principale &lt;/strong&gt;et de ses abords : aménagements de fleurissements non ou peu énergivores en eau, mesures de confort des piétons et d’amélioration des points de vue sur les différents atouts du village depuis la rue principale &lt;em&gt;;&lt;/em&gt;&lt;/li&gt;
+&lt;li&gt;ou encore liés à des &lt;strong&gt;projets d’aménagement des habitants&lt;/strong&gt; identifiés dans le cadre d’un budget participatif ou d’une démarche de concertation, en lien avec un projet communal pour des projets utiles au confort de vie et à l’embellissement.&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Si vous répondez à ces critères, l’attribution de l’aide n’est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.&lt;/p&gt;
+&lt;h2&gt;Comment estimer votre montant d&amp;#039;aide ?&lt;/h2&gt;&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Pour une commune de moins de 500 habitants&lt;/strong&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 50 % du montant des dépenses retenues en € HT&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;L’aide est plafonnée, et son &lt;strong&gt;maximum est de 10 000 €&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Et le montant maximum de dépenses éligibles est de 20 000 €.&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;&lt;strong&gt;Pour une commune entre 500 et 1500 habitants&lt;/strong&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Votre montant d’aide maximal &amp;#61; 30 % du montant des dépenses retenues en € HT&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;L’aide est plafonnée, et son&lt;strong&gt; maximum est de 12 000 €&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Et le montant maximum de dépenses éligibles est de 40 000 €.&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;h2&gt;Comment demander l&amp;#039;aide régionale ?&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Déposez votre demande en ligne à partir du 1er décembre 2024 avec votre délibération et votre devis travaux&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Equipement public
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>28/10/2024</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/coup-de-pouce-rural/</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0299/depot/simple</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/coup-de-pouce-rural/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2025</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>164286</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Maintenir une diversité et une richesse culturelle et patrimoniale</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Maintenir une diversité et une richesse culturelle et patrimoniale</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;2.1     
+Créer du lien et
+de l’interrelation : « faire territoire ensemble »&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;2.1.1    
+Mettre en réseau
+les acteurs&lt;/p&gt;&lt;p&gt;2.1.2    Améliorer la
+communication pour rendre l’offre accessible à tous&lt;/p&gt;&lt;p&gt;2.1.3    Encourager et
+valoriser le bénévolat par la formation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.2     
+Développer l’offre
+culturelle&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a name="_Hlk155954921"&gt;&lt;strong&gt;2.3     
+Renforcer le
+maillage des équipements culturels&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.4     
+Préserver,
+valoriser, transmettre les patrimoines et matrimoines&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;2.4.1     Sauvegarder le patrimoine emblématique,
+remarquable, rare et favoriser sa découverte&lt;/p&gt;&lt;p&gt;2.4.2     Favoriser la transmission intergénérationnelle et
+la collecte de mémoires&lt;/p&gt;&lt;p&gt;2.4.3  Créer, accompagner et mettre en réseau les lieux
+d’interprétation, de conservation et de découverte&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2.5     
+Créer des
+aménagements paysagers et accompagner les réseaux paysagers&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création d’outils de communication, etc. ;&lt;/li&gt;&lt;li&gt;Résidence contextuelle, pratique artistique,
+création participative, offre/spectacles          itinérants, etc. ;&lt;/li&gt;&lt;li&gt;Construction d’une salle
+culturelle, achat d’une scène mobile, etc. ;&lt;/li&gt;&lt;li&gt;Création et aménagement de
+lieux d’interprétation, montage d’expositions, etc. ;&lt;/li&gt;&lt;li&gt;Aménagement de points de
+vue, journées de sensibilisation, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Paysage
+Animation et mise en réseau
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les festivals, saisons
+et événements culturels pourront être aidés 2 ans maximum (soit un projet
+sur 2 ans ou 2 mêmes projets d’un an), pendant la durée du programme. Seules les opérations présentant un financement d’un EPCI
+seront éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Cécile PLEIMPON&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Coordination du programme et animation sur les territoires
+des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc,
+Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:cpleimpon&amp;#64;grandquercy.fr"&gt;cpleimpon&amp;#64;grandquercy.fr&lt;/a&gt;
+- 07 86 54 57 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Jean-François HESSEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes
+Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du
+PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:jfhessel&amp;#64;parc-causses-du-quercy.org"&gt;jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/a&gt;
+- 05 65 24 20 50&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Anne-Catherine JACOBS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:acjacobs&amp;#64;grandquercy.fr"&gt;acjacobs&amp;#64;grandquercy.fr&lt;/a&gt;
+- 05 65 30 64 29 - 06 78 11 33 97&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/culture-et-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD19" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>163874</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Gérer l'eau et la nature dans les villes et les villages</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Eau et nature en ville et village</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 70</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le développement urbain et industriel, héritage du passé, a
+entraîné une artificialisation des zones urbanisées altérant durablement les
+fonctions écologiques des sols urbains, en particulier leurs fonctions
+hydriques, biologiques et climatiques. Cette artificialisation s’est traduite
+le plus souvent par une imperméabilisation qui constitue la forme la plus
+sévère de dégradation des sols. Elle a notamment eu pour effet :&lt;/p&gt;&lt;p&gt;- Sur les fonctions hydriques, de déséquilibrer le cycle
+naturel de l’eau en asséchant les sols urbains avec une diminution drastique de
+l’infiltration des eaux pluviales, seule source de notre eau potable, avec pour
+corolaire un accroissement des ruissellements urbains, quasi-systématiquement
+gérés via des réseaux d’assainissement unitaires et/ou pluviaux, engendrant des
+inondations et des impacts plus ou moins significatifs sur la qualité des
+milieux aquatiques récepteurs. Sur le bassin, c’est ainsi en moyenne annuelle
+60 millions de m3 d’effluents (mélange d’eaux usées et d’eaux pluviales) qui
+sont rejetés sans traitement au droit des déversoirs d’orage directement dans
+les milieux aquatiques ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions biologiques, de réduire considérablement
+la vie présente dans ces sols et leur capacité à être supports de biodiversité,
+les quelques espaces de pleine terre végétalisés en zone urbanisée étant le
+plus souvent déconnectés entre eux, sans continuité écologique ;&lt;/p&gt;&lt;p&gt;- Sur les fonctions climatiques, de réduire considérablement
+les capacités de stockage de carbone dans les sols sous forme de matière
+organique, facteur d’atténuation du dérèglement climatique, mais aussi de
+réduire les capacités de stockage d’eau dans les sols et d’évapotranspiration
+par les végétaux permettant le rafraîchissement de l’air, facteur d’adaptation
+au dérèglement climatique des milieux urbanisés.&lt;/p&gt;&lt;p&gt;Réactiver les fonctions écologiques des sols et favoriser
+l’expression de leurs services écosystémiques, en repensant la place de l’eau
+et de la nature en milieu urbain pour les placer au cœur de l’aménagement,
+constitue aujourd’hui un levier incontournable pour répondre aux enjeux du
+Schéma Directeur d’Aménagement et de Gestion des Eaux, du Plan d’Adaptation au
+Changement Climatique et de la Stratégie Nationale Biodiversité.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;A ce titre, la désimperméabilisation des sols constitue la
+première étape de cette réactivation. Les interventions de l’Agence de l’Eau au
+titre de la présente délibération visent à impulser et accompagner la
+nécessaire transformation des modes d’aménagement urbain, de tendre vers un
+urbanisme durable, plus respectueux du cycle naturel de l’eau permettant
+l’atteinte du bon état des masses d’eau, plus résilient face aux effets du
+dérèglement climatique, plus bénéfique pour la biodiversité et le cadre de vie des
+habitants.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Restaurer les fonctionnalités écologiques des sols urbains
+en améliorant leur état initial par la création de nouveaux espaces de nature
+en ville ;&lt;/li&gt;&lt;li&gt;L’acquisition de matériel spécifique d’entretien.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les conditions d’éligibilité sont
+précisées dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;      Les études&lt;/li&gt;&lt;li&gt;      Travaux de renouvellement urbain&lt;/li&gt;&lt;li&gt;      Entretien des espaces de nature en ville et
+village &lt;/li&gt;&lt;li&gt;      Animation et ingénierie mutulisé&lt;/li&gt;&lt;li&gt;      Action de communication&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI - &lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN - &lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/gerer-leau-et-la-nature-dans-les-villes-et-les-villages/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>163871</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Territoires engagés pour la nature</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence nationale de la cohésion des territoires (ANCT)
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
+d’aménagement du territoire). Elles sont des réseaux à préserver
+et restaurer pour que les espèces animales et végétales puissent circuler,
+s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
+réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
+continuités écologiques par des aménagements qui assurent le passage de la
+faune sauvage, limiter la &lt;strong&gt;pollution
+lumineuse&lt;/strong&gt; en positionnant uniquement des
+points lumineux à des endroits stratégiques de croisement de voirie, penser et
+gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
+sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités de votre
+région ! Le programme pourra en effet vous orienter vers les
+partenaires potentiels, qui sauront partager leurs compétences dans la
+restauration ou la préservation de trames écologiques. En outre, le Réseau
+Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
+et Villages étoilés proposent un accompagnement dans la mise en place de
+trames. La reconnaissance TEN peut également vous aider dans la recherche de
+financement en ce sens :  des
+financements multi-structures, en région, des fonds de préventions des risques
+naturels, via l’agence de l’eau, ou encore des financements européens à travers
+le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
+notamment à travers le centre de ressources trame verte et bleu, et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Revitalisation
+Biodiversité
+Paysage
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.trameverteetbleue.fr/</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Rénovation de l’éclairage public
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>163815</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Mieux-vivre ensemble dans une ruralité attractive et dynamique</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Programme Leader du GAL Beauce Dunois</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Pays Dunois
+Communauté Coeur de Beauce</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 80</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER est un programme européen de développement rural, destiné à soutenir des projets portés par les acteurs locaux.&lt;/p&gt;&lt;p&gt;Il a été attribué une enveloppe de 1,2 millions d&amp;#039;euros sur la période 2023-2027 pour financer son programme d&amp;#039;actions.&lt;/p&gt;&lt;p&gt;La stratégie se décline en trois axes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1- Vivre ensemble dans une ruralité attentive aux liens sociaux &lt;/strong&gt;(lien social et intergénérationnel citoyenneté, actions culturelles participatives)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2- Mieux vivre dans une ruralité au cadre de vie préservé &lt;/strong&gt;(transition écologique, santé)&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3- Vivre dans une ruralité attractive, accessible et aux filières dynamiques &lt;/strong&gt;(mobilité, nouvelles filières économiques, actions touristiques)&lt;/p&gt;&lt;p&gt;Les projets présentés doivent s&amp;#039;inscrire dans un ou plusieurs de ces axes et se dérouler sur le périmètre du GAL (Pays Dunois / Communauté de communes coeur de beauce) pour être éligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples de projets soutenus sur le précédent programme Leader :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions en faveur d&amp;#039;une solidarité territoriale : pôle multi-activités pour une association d&amp;#039;aides à domicile, habitat inclusif &lt;/li&gt;&lt;li&gt;Aménagements d&amp;#039;espaces naturels à vocation pédagogique / artistique&lt;/li&gt;&lt;li&gt;Recrutement de personnel sur des thématiques innovantes : manager de commerce, chargé de projet alimentaire&lt;/li&gt;&lt;li&gt;Développement touristique et culturel : outils de visite d&amp;#039;un musée, valorisation d&amp;#039;un itinéraire cyclotouristique, festival culturel itinérant&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
+Personnes âgées
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Respecter les seuils d&amp;#039;éligibilité (dépenses comprises entre 7815 et 156 250 € pour un privé et entre 6250 € et 125 000 € pour un public)&lt;/li&gt;&lt;li&gt;Répondre aux critères de sélection du GAL Beauce Dunois : Caractère pilote, lien avec la stratégie, prise en compte des priorités de l&amp;#039;UE, partenariats, participation des bénéficiaires, cohérence technique et financière&lt;/li&gt;&lt;li&gt;Être auditionnés et retenus par le comité de programmation du GAL Beauce Dunois sur la base de ces critères de sélection&lt;/li&gt;&lt;li&gt;Obtenir un autre financement national (Commune, Département, Région, Etat..)&lt;/li&gt;&lt;li&gt;Ne pas avoir commencé avant le dépôt de la demande&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>GAL Beauce Dunois</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-dunois.fr/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Assistante administrative : &lt;a target="_self"&gt;secretaire&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Animatrice Leader :&lt;a target="_self"&gt;galbeaucedunois&amp;#64;pays-dunois.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 37 96 63 96&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>secretaire@pays-dunois.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mieux-vivre-ensemble-dans-une-ruralite-attractive-et-dynamique-leurope-soutient-les-projets-en-milieu-rural/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DUNOIS</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>163767</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’appui en ingénierie auprès des collectivités ligériennes</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>guichet unique de l’ingénierie territoriale ligérienne</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+Conseil départemental de la Loire
+Commissariat du Massif Central
+Office Français de la Biodiversité (OFB)
+DDT de la Loire
+ADEME
+Agence Nationale de l'Habitat (ANAH)
+Agences de l'eau
+Agence nationale de la cohésion des territoires (ANCT)
+ALEC 42 - Agence Locale de l'Energie et du Climat
+Agence Nationale pour la Rénovation Urbaine (ANRU)
+SIEL-Territoire d’énergie Loire
+Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;préfet
+de la Loire &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+le délégué territorial de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’ANCT&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+assisté d&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;e
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;cinq&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+délégués territoriaux adjoints : le secrétaire général de
+la préfecture, les deux sous-préfets &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;de
+Montbrison et de Roanne&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
+le directeur départemental des territoires et la directrice
+départementale de l’emploi, du travail et des solidarités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;I&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ls
+sont les premiers interlocuteurs des maires et présidents
+d’intercommunalité pour toute question relative à l’ingénierie.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Les
+collectivités territoriales ont régulièrement besoin du soutien de
+l’État pour développer leurs projets : une aide financière
+mais aussi une aide en ingénierie. L’ingénierie est l’ensemble
+des prestations intellectuelles pour répondre aux questionnements
+autour de ces projets. Elle couvre les aspects technique,
+réglementaire, financier, juridique, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’offre
+de prestations proposées par l’État local, le &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Conseil
+départemental, l’AMF42&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
+les établissements publics membres du comité national de
+coordination (ANRU, ANAH, ADEME, CEREMA, Caisse des dépôts et des
+consignations) et les institutions, structures ou opérateurs publics
+dans la Loire est recensée dans le&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+r&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;éférentiel
+de l’ingénierie territoriale ligérienne. Ce recueil numérique de
+fiches &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+régulièrement mis à jour et accessible sur le site internet des
+services de l’État.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Un
+guichet unique regroupe des agents de l’État, du Conseil
+départemental et des principaux intervenants de l’ingénierie
+locale. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
+est chargé d’apporter rapidement &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;et
+sans formalisation excessive &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;des
+réponses &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;aux
+questionnements &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;des
+collectivités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’adresse
+&lt;a href="mailto:ingenierie&amp;#64;loire.gouv.fr"&gt;ingenierie&amp;#64;loire.gouv.fr&lt;/a&gt; est le point d’entrée vers le guichet unique. La forme de ces
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;questionnements&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+est libre : les référents territoriaux de l’État
+compléteront une fiche normalisée, au besoin en interrogeant la
+collectivité en retour pour davantage de précision. Une fois
+complétée, cette fiche normalisée devra permettre de constater
+l’insuffisance de ressource locale en ingénierie et la fragilité
+économique, sociale, démographique ou financière de la
+collectivité (principe de subsidiarité).&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Régulièrement,
+le guichet unique se réunira pour déterminer la meilleure manière
+de répondre à cette sollicitation. Il désignera un chef de file
+qui préparera une proposition soumise à la collectivité puis aux
+autorités compétentes (bureau, conseil, commission, etc). Après
+l’accord de tous, la décision d’octroi interviendra au plus
+vite.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
+chef de file mettra en œuvre la solution retenue ou en assurera le
+pilotage ou le suivi. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Plusieur&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;s
+ressources &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;seront
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;utilisées :
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;les
+marchés à bons de commande de l’ANCT ; les appuis sur mesure
+de l’ANCT ; la &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;mesure
+ingénierie du fonds vert ; &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;appui
+des administrations centrales, des établissements publics &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ou
+bien &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;du
+Conseil départemental. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Certaines figurent déjà sur la plateforme &lt;em&gt;aides-territoires&lt;/em&gt;. La
+solution pourra être une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+directe d’un des membres du guichet unique, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;un
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;groupe
+de travail pour traiter des thématiques multiples, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;la
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+d’un tiers prise en charge par un des membres du guichet unique,
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;une
+participation&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+financière à une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;opératio&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;n
+dont la collectivité est maître d’ouvrage, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
+Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Toutes
+les collectivités territoriales ligériennes s&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ont
+éligibles : les communes, les intercommunalités, leurs
+groupements et le Conseil départemental de la Loire.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’objet
+de la prestation intellectuelle &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;doit
+relever de la compétence, éventuellement partagée, de la
+collectivité territoriale &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;qui
+la demande.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’éligibilité
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;examinée
+au cas par cas en fonction du dispositif d’appui retenu pour
+répondre à la demande de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+intellectuelle&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Cet
+appui respecte le principe de subsidiarité.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.gouv.fr/Services-de-l-Etat/Agriculture.-environnement.-amenagement-et-logement/Direction-Departementale-des-Territoires</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.gouv.fr/Actions-de-l-Etat/Collectivites-locales/Guide-de-l-ingenierie-territoriale2/Guide-de-l-ingenierie-territoriale</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ingenierie&amp;#64;loire.gouv.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>michel.poiret@loire.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-lappui-en-ingenierie-aupres-des-collectivites-ligeriennes/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Loire</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>14/10/2024</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>164111</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de préservation de l'environnement et de transition écologique</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation du territoire et des modes de vie face aux changements climatique, d&amp;#039;atténuer ses conséquences, et de favoriser la transition écologique du territoire.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Favoriser la sobriété énergétique&lt;/p&gt;&lt;p&gt;- Sensibiliser et encourager les pratiques vertueuses pour l&amp;#039;environnement&lt;/p&gt;&lt;p&gt;- Limiter la production de déchets et en garantir une gestion raisonnable&lt;/p&gt;&lt;p&gt;- Préserver la biodiversité, les paysages et le cadre de vie&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Energie citoyenne, projet de micro-méthanisation, rénovation exemplaire de bâtiment public, etc. ;&lt;/p&gt;&lt;p&gt;‐ Défi zéro déchet, exposition-démonstration de bonnes pratiques sur les économies d’eau, etc. ;&lt;/p&gt;&lt;p&gt;‐ Compost collectif, ressourcerie, friperie, atelier de réparation et réemploi, etc. ;&lt;/p&gt;&lt;p&gt;‐ Plantation de micro-forêts, de haies, murs et toits végétaux, moutons pour entretenir des terrains, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Consommation et production
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le &lt;strong&gt;projet intègre des actions en faveur de l’environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-preservation-de-lenvironnement-et-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD24" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>164102</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions en faveur de l'adaptation du territoire aux changements climatiques</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - fiche action  8</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;subvention &lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 € &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir l’élaboration de politiques locales visant à adapter le territoire aux changements climatiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Soutenir les acteurs du territoire dans leurs actions d’adaptation aux changements climatiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Sensibiliser la population locale&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation de données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Développer la connaissance sur les changements climatiques et les mesures d’adaptation possibles pour le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Outiller pédagogiquement le territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Protéger les espaces vulnérables aux changements climatiques et préserver les ressources naturelles locales&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager la création de nouveaux paysages de cultures bocagères&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Sauvegarde et développement de zones humides &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Réduction et anticipation des risques liés aux changements climatiques (inondations, gonflement des argiles, sécheresse, érosion des sols agricoles, disparition de berges de canaux, retrait du trait de côte)&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Préservation des populations humaines, animales et végétales&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Préservation des emplois et des ressources économiques agricoles et touristiques du territoire &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développement des projets de mutualisation et de coopération sur le thème de la biodiversité&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/805b7861-27b9-4525-80f9-acb324bd3f02/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 8&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/a83c5c4b-9567-45fc-ac67-b521c3a3a0b0/236" target="_self"&gt;cliquer ici pour télécharger la grille de sélection&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-soutenir-les-actions-en-faveur-de-ladaptation-du-territoire-aux-changements-climatiques/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>163959</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agences de l'eau</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
+espaces naturels et des espèces de la faune, la fonge et de la flore associées
+à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
+L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
+peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
+restauration.&lt;/p&gt;
+&lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
+local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
+biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
+diagnostic du territoire, de développer une vision partagée et d’objectiver des
+actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
+collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
+qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
+plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
+œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
+peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
+des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
+les usages sur ces espaces, et ainsi protéger les espèces de l’activité
+humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
+une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
+différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
+évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
+écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
+espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
+de nichoirs&lt;/a&gt;,
+faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
+stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
+biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
+des missions de restauration, favorisant le rétablissement des fonctions
+écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
+vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
+Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
+et ainsi faciliter l’accès à des financements en ce sens. Il donne également
+accès à des ressources et des retours d’expériences riches d’inspiration et de
+partage de bonnes pratiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>09/12/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>163896</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les logiques
+multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
+proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
+économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
+contribuer à sensibiliser les entreprises de leur territoire et en tirer des
+bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
+préserver les continuité écologiques, jusqu’à mettre en place une charte
+vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
+il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
+la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
+vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
+acteurs économiques, par exemple en utilisant le mécénat environnemental
+(consiste à faire appel à un soutien matériel ou financier, sans contrepartie
+direct, pour un projet ou une entité pour une mission d’intérêt général,
+concernant l’environnement) qui représente également des bénéfices pour les
+entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
+marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
+national à présent régionalisé qui accompagne les entreprises dans
+l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
+d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
+les bons partenaires, afin de promouvoir la mobilisation des acteurs
+économiques Il donne également accès à des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
+– La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/entreprises</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Gestion d'une base nautique
+Isolation du bâtiment
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>163894</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+ÉcoQuartier
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agences de l'eau
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La
+protection de la biodiversité concerne l’ensemble de la population, sa
+dégradation nous impactera tous et toutes, il est donc important que chacun(e)
+puisse s’en saisir et participer activement à sa préservation. Les
+collectivités ont un rôle à jouer pour créer ces espaces de participation pour
+ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
+impliquer dans la protection de l’environnement sur leur territoire. La participation
+des habitant(e)s pour des projets de protection de la biodiversité peut prendre
+plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
+budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
+participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
+restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
+collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
+il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
+c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
+leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
+région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
+dans votre région ! Grâce au programme TEN, vous serez orienté vers des
+associations et professionnel(le)s qui sauront vous accompagner, partager leurs
+compétences à ce sujet et être potentiellement partenaires sur ces projets Par
+exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
+peut être un outil d’implication citoyenne à travers l’usage de sciences
+participatives. La reconnaissance TEN donne également accès à des ressources et
+des retours d’expériences riches d’inspiration et de partage de bonnes
+pratiques. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un
+exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
+acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/citoyen</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>26/11/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>163878</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et restaurer les milieux naturels et la biodiversité</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Préservation et restauration des milieux naturels et de la biodiversité</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette
+délibération présente les principes d’intervention et les objectifs de l’Agence
+dans le domaine de la restauration écologique des milieux naturels et du
+littoral, en adéquation avec les objectifs environnementaux du Schéma Directeur
+d’Aménagement et de Gestion des Eaux 2022 – 2027 (SDAGE). &lt;/p&gt;&lt;p&gt;La logique poursuivie est d’avoir
+une approche globale à l’échelle du cycle de l’eau, tenant compte du
+fonctionnement écologique des milieux naturels. Les actions conduites ont pour
+ambition notamment d’améliorer l’état écologique des eaux de surface et de
+contribuer à la préservation et la restauration de la biodiversité. L’approche
+vise de manière intégrée :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réduction des pressions morphologiques et
+physico-chimiques sur les habitats aquatiques, terrestres et littoraux (cours
+d’eau, milieux humides et non humides) et leur biodiversité, et le
+rétablissement des continuités écologiques,&lt;/li&gt;&lt;li&gt;La prévention des différents aléas
+(ruissellement et gestion des eaux pluviales « à la source », débordement de
+cours d’eau, limitation des flux de matières en suspension et du colmatage des
+cours d’eau...), à l’origine notamment des inondations. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;En lien avec les compétences « Gestion des Milieux
+Aquatiques et Prévention des Milieux Aquatiques » GEMAPI et « Préservation de
+la Biodiversité », l’objectif visé est également de faciliter la prise en
+compte de ces enjeux dans le cadre d’une organisation territoriale adaptée sur
+les plans de la gouvernance et de l’urbanisme durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de plan pluriannuel de restauration et
+d’entretien des cours d’eau navigués&lt;/li&gt;&lt;li&gt;Etudes préalables nécessaires à la réalisation
+de travaux éligibles&lt;/li&gt;&lt;li&gt;Acquisition foncière d’ouvrages et de parcelles
+riveraines d’ouvrages faisant obstacle à la continuité écologique&lt;/li&gt;&lt;li&gt;Missions d’ingénierie mutualisée pour
+accompagner les maîtrises d’ouvrage des opérations de rétablissement des
+continuités écologiques des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de rétablissement des continuités
+écologiques longitudinale et latérale des cours d’eau&lt;/li&gt;&lt;li&gt;Travaux de création ou de restauration
+d’ouvrages de régulation des ruissellements au fil de l’eau (fossés et noues
+végétalisés, merlons, diguettes, mares, zones de rétention…)&lt;/li&gt;&lt;li&gt;Travaux d’implantation d’ouvrages d’hydraulique
+douce (haies, bandes boisées, bandes enherbées, fascines, prairies…)&lt;/li&gt;&lt;li&gt;Protections rapprochées et mises en défens de
+milieux humides, y compris dans l’objectif d’une gestion pérenne agricole&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau est susceptible
+d’attribuer une participation financière aux opérations respectant les
+conditions suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Elles ont fait l’objet d’un plan ou programme,
+qui en démontre l’opportunité, au travers de l’intérêt hydraulique et
+écologique, et qui en précise les caractéristiques techniques ;&lt;/li&gt;&lt;li&gt;Elles sont réglementairement autorisées ou
+déclarées et respectent les prescriptions administratives afférentes ou, à
+défaut, le dossier visant à l’obtention de ces éléments est en cours
+d’élaboration.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les conditions d’éligibilité et
+plus précisément les conditions particulières sont précisées en détail dans la
+délibération pour chaque thématique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études&lt;/li&gt;&lt;li&gt;Les acquisitions foncières&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des cours d’eau&lt;/li&gt;&lt;li&gt;Rétablissement des continuités écologiques des
+cours d’eau&lt;/li&gt;&lt;li&gt;La gestion des flux érosifs et la limitation du
+colmatage des milieux aquatiques&lt;/li&gt;&lt;li&gt;La prévention des aléas de débordement de cours
+d’eau, de ruissellements et de submersion marine&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des milieux humides&lt;/li&gt;&lt;li&gt;La préservation et la restauration écologique
+des milieux non humides&lt;/li&gt;&lt;li&gt;L’espace de bon fonctionnement des cours d’eau&lt;/li&gt;&lt;li&gt;Les actions de communication, d’éducation,
+d’information et de sensibilisation du public&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-et-restaurer-les-milieux-naturels-et-la-biodiversite/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>163875</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Lutter contre les pressions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Lutte les pressions d'origine agricole</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 100</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les objectifs poursuivis sont multiples : atteindre le bon état des
+masses d’eau, garantir la disponibilité de la ressource en eau, prévenir et
+gérer les crues et préserver la biodiversité, dans un contexte de changement
+climatique. &lt;/p&gt;&lt;p&gt;Pour répondre à ces enjeux, l’Agence de l’eau accompagne la transition
+agroécologique et privilégie les pratiques ou les changements à l’échelle du
+système d’exploitation, tels que l’agriculture biologique, l’agriculture de
+conservation des sols, l’agroforesterie et le boisement, l’élevage à l’herbe et
+l’implantation du cultures à bas niveau d’intrants. &lt;/p&gt;&lt;p&gt;Plus particulièrement l’Agence de l’Eau a définit des objectifs
+spécifiques au titre : &lt;/p&gt;&lt;p&gt;- de la lutte contre les pollutions dans les zones à enjeu eau et plus
+particulièrement dans les aires d’alimentation des captages prioritaires où
+l’agence privilégie les projets de territoires portés par les collectivités et
+soutient des actions concourant à réduire ou maitriser les pressions à un
+niveau compatible avec l’état de la ressource en eau et les enjeux de santé
+publique associés ; &lt;/p&gt;&lt;p&gt;- du maintien des prairies et du programme de maintien de l’agriculture
+en zones humides qui poursuit un objectif de maintien des surfaces et à
+démontrer l’intérêt pour les exploitants ayant un atelier élevage de s’appuyer
+sur des prairies naturelles ;&lt;/p&gt;&lt;p&gt;- de la gestion quantitative de l’eau et de l’adaptation au changement
+climatique pour lesquelles il est visé une stabilisation des prélèvements à des
+fins d’irrigation en favorisant la recharge des nappes, l’amélioration de la
+réserve utile du sol, la résistance des plantes et la réduction de la
+consommation d’eau ; &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;- des action pour la connaissance, le suivi et l’amélioration des
+pratiques de la filière d’épandage des effluents organiques ou l’enjeu est de
+favoriser le retour au sol agricole des matières organiques en créant les
+conditions de la confiance.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études d’opportunité ou faisabilité de
+changement de système de production agricole&lt;/li&gt;&lt;li&gt;Animation pour la connaissance et le suivi de la
+filière des épandages d’effluents organiques&lt;/li&gt;&lt;li&gt;Analyses de sols (reliquats azotés, pédologie,
+micropolluants…)&lt;/li&gt;&lt;li&gt;Aides directes pour la protection de la
+ressource en eau dans les captages prioritaires&lt;/li&gt;&lt;li&gt;Aide à la conversion à l’Agriculture biologique
+(CAB)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Sols
+Agriculture et agroalimentaire
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P30" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2025</t>
+        </is>
+      </c>
+      <c r="Q30" s="1" t="inlineStr">
+        <is>
+          <t>15/10/2030</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Agence de l’Eau peut apporter
+une participation financière aux personnes morales de droit public ou privé
+réalisant des opérations visant à lutter contre les pressions d’origine
+agricole.&lt;/p&gt;&lt;p&gt;L’Agence de l’Eau intervient en
+principe sur des zonages où sont présents des enjeux en rapport avec l’eau et
+la biodiversité. Lorsque les échelles de solutions dépassent le périmètre des
+zones à enjeux, l’Agence de l’Eau peut toutefois intervenir à une échelle plus
+large. Il est tenu compte de la délibération d’intervention portant sur les
+zonages d’intervention pour les thèmes suivants :&lt;/p&gt;&lt;p&gt;-Enjeu « eau potable », en
+particulier les aires d’alimentation des captages prioritaires définis dans le
+SDAGE ;&lt;/p&gt;&lt;p&gt;-Programme « Maintien de
+l’Agriculture en Zones Humides » ;&lt;/p&gt;&lt;p&gt;-Programme « Maintien des prairies
+» ;&lt;/p&gt;&lt;p&gt;-Territoires à risque de tension
+quantitative de la ressource en eau, soumis à pression d’irrigation.&lt;/p&gt;&lt;p&gt;Les communes concernées par un
+programme global de lutte contre l’érosion des sols reconnu par l’Agence de
+l’Eau (programme d’animation agroécologique en lien avec l’agriculture de
+conservation des sols, programme global d’aménagements hydrauliques issu d’une
+étude préalable) sont également des territoires à enjeux pour l’Agence de
+l’Eau.&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont
+précisées plus en détail dans la délibération pour chaque thématique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les actions concourant à créer les conditions de
+la transition agroécologique&lt;/li&gt;&lt;li&gt;Investissements dans les filières de
+transformation ou commercialisation de produits agricoles&lt;/li&gt;&lt;li&gt;Aides directes aux exploitations agricoles et à
+leur groupement&lt;/li&gt;&lt;li&gt;Aides pour la connaissance, le suivis et
+l’amélioration des pratiques de la filière d’épandage des effluents organiques &lt;/li&gt;&lt;li&gt;Les contrats d’objectifs « eau et
+agriculture »&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Mission Mer du Nord : Jean-Philippe KARPINSKI -&lt;a target="_self"&gt;jp.karpinski&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Picardie : François BLIN -
+&lt;a target="_self"&gt;f.blin&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Mission Littoral : Ludovic LEMAIRE -
+&lt;a target="_self"&gt;l.lemaire&amp;#64;eau-artois-picardie.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>a.dollet@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/lutter-contre-les-pressions-dorigine-agricole/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>163264</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Être formé dans les domaines du paysage, de l’urbanisme, de l’aménagement, des espaces publics, de la qualité architecturale (élus et personnels territoriaux)</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Être formé dans les domaines du paysage, de l’urbanisme, de l’aménagement, des espaces publics, de la qualité architecturale (élus et personnels territoriaux)</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;OPÉRATIONS CONCERNÉES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Formation dans les domaines du paysage, de l’urbanisme, de l’aménagement, des espaces publics, de la qualité architecturale et environnementale des bâtiments, de la conduite de projets, …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;&lt;strong&gt;NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;li&gt;Contact téléphonique ou mail&lt;/li&gt;
+&lt;li&gt;Rendez-vous et rencontre avec les acteurs&lt;/li&gt;
+&lt;li&gt;Echanges sur les enjeux, les partenaires à associer, les publics visés, …&lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;&lt;p&gt;&lt;strong&gt;DEUX NIVEAUX D&amp;#039;INTERVENTION  &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Soit le CAUE contribue au programme de formation:&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;aide à la définition des objectifs et du programme de formation&lt;/li&gt;
+&lt;li&gt;appui à la recherche d’intervenants et de visites&lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;Soit le CAUE organise le programme de formation:&lt;/p&gt;
+&lt;ul&gt;
+&lt;li&gt;définition des objectifs et du programme de formation&lt;/li&gt;
+&lt;li&gt;recherche d’intervenants et de visites adaptés&lt;/li&gt;
+&lt;li&gt;réalisation des supports de formation&lt;/li&gt;
+&lt;li&gt;organisation logistique&lt;/li&gt;
+&lt;li&gt;évaluation et bilan&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Formation professionnelle
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/formation-des-elus-et-des-personnels-territoriaux/</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Conseil d’Architecture, d’Urbanisme et d’Environnement&lt;br /&gt;
+(CAUE) de la DROME&lt;br /&gt;
+04 75 79 04 03 &lt;/p&gt;
+&lt;p&gt;&lt;a href="http://caue.dromenet.org/"&gt;caue.dromenet.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-des-elus-et-des-personnels-territoriaux/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>22/09/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>163012</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Connaître et préserver nos ressources naturelles et énergétiques</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Ancenis, porté par la Communauté de communes du Pays d'Ancenis (COMPA)</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Montant minimum de subvention : 10 000 € pour les porteurs privés et 30 000 € pour les porteurs publics. Montant maximum de subvention : 80 000 € pour les porteurs privés et les porteurs publics.</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme européen LEADER, porté par le GAL (Groupe d&amp;#039;Action Locale) du Pays d&amp;#039;Ancenis, permet de financer des opérations innovantes sur son territoire, notamment à travers l&amp;#039;axe stratégique &amp;#34; &lt;em&gt;&lt;strong&gt;Connaître et préserver nos ressources naturelles et énergétiques &lt;/strong&gt;&lt;/em&gt;&amp;#34;.&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le Pays d’Ancenis est un
+territoire de campagne vivante et productive, au cadre de vie agréable et qui
+accueille une population toujours plus nombreuse. Afin de préserver ce cadre de
+vie, de s’adapter au changement climatique et de réduire son impact environnemental,
+le territoire doit s’inscrire dans une démarche active vis-à-vis de sa
+consommation, de sa production d’énergie et de son environnement (qualité des
+paysages, biodiversité, qualité de l’eau, par exemple). De plus, la richesse de
+son écosystème d’acteurs permet de mettre l’accent sur les actions de
+prévention, sensibilisation, pédagogie ou coopération afin que tous apprennent
+à préserver les ressources.&lt;font face="Arial, sans-serif"&gt;&lt;span&gt;&lt;/span&gt;&lt;/font&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels&lt;/strong&gt; :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Promouvoir
+     la sobriété énergétique&lt;/li&gt;&lt;li&gt;Soutenir
+     les initiatives, les expérimentations et les actions favorisant la
+     connaissance et la préservation de l’environnement et des ressources
+     naturelles (ressources en eau, qualité de l’air, biodiversité, gestion des
+     bio-déchets, régénération des sols, par exemple)&lt;/li&gt;&lt;li&gt;
+&lt;span&gt;Privilégier de nouvelles filières économiques,
+notamment l’économie circulaire et les filières de matériaux biosourcés ou
+géo-sourcés (chanvre, paille, terre, pierre, par exemple)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;strong&gt;Type d&amp;#039;actions éligibles :&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;&lt;span&gt;Etudes
+     visant à consolider le projet du porteur de projet dans le domaine de la
+     ressource énergétique, de la préservation de l’environnement et de la
+     biodiversité : études stratégiques, diagnostics préalables, audits, études
+     de faisabilité, études de potentiels énergétiques (par exemple schéma
+     directeur d’aménagement lumière, atlas de la biodiversité, schéma des
+     énergies renouvelables, par exemple)&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;Campagnes
+     de sensibilisation, animations notamment pédagogiques, actions
+     d’information, de communication de conseil et organisation d’évènements
+     sur :&lt;/span&gt; &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;- La
+      transition énergétique en faveur de la sobriété des consommations
+      énergétiques&lt;/span&gt;&lt;/p&gt;&lt;p&gt;- Le
+      développement des activités relevant du domaine de l’économie circulaire
+      et des matériaux écologiques&lt;/p&gt;&lt;p&gt;- Les
+      démarches de protection de l’environnement et de la biodiversité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Achats et installations d’équipement, de matériel de signalétique,
+travaux de structuration de sites pour accueillir du public (faciliter les
+visites de sites) et restauration environnementale (jardins pédagogiques,
+milieux remarquables, par exemple)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul type="disc"&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Santé
+Qualité de l'air
+Biodiversité
+Paysage
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Frais directs de personnel sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;Frais directs de personnel hors coûts simplifiés (gratifications des stagiaires et salaires des apprentis) dès lors que le personnel affecte au moins 5% de son temps de travail au projet concerné&lt;/li&gt;&lt;li&gt;Frais de mise à disposition de personnel&lt;/li&gt;&lt;li&gt;Acquisition ou location de matériel et équipement&lt;/li&gt;&lt;li&gt;Aménagement, construction, travaux et études préalables&lt;/li&gt;&lt;li&gt;Acquisition ou location de véhicule&lt;/li&gt;&lt;li&gt;Location ou acquisition de biens immeubles bâtis (en cas d’acquisition : dans la limite de 10 % des dépenses présentées)&lt;/li&gt;&lt;li&gt;Prestations de services, prestations intellectuelles dont la formation et la communication (par exemple création et conception de support, édition, diffusion d’outils, frais d’impression, et tous supports médiatiques confondus)&lt;/li&gt;&lt;li&gt;Frais de conseil, de notaire, expertise juridique technique et financière, honoraire de tenue et de certification de la comptabilité du bénéficiaire&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;a name="_ftnref1" title&gt;[1]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;a name="_ftnref2" title&gt;[2]&lt;/a&gt;&lt;/li&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion&lt;/li&gt;&lt;li&gt;Les coûts d’amortissement&lt;/li&gt;&lt;li&gt;Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié&lt;/li&gt;&lt;li&gt;Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;Les frais de change ;&lt;/li&gt;&lt;li&gt;Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/li&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;hr align="left" size="1" width="33%" /&gt;&lt;p&gt;&lt;a name="_ftn1" title&gt;[1]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;a name="_ftn2" title&gt;[2]&lt;/a&gt; Extrait du règlement disponible sur demande&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Les projets présentés au titre de cette fiche action sont soumis à sélection par le comité de programmation du GAL, selon les critères et les modalités préalablement définis dans sa grille de sélection. La grille de sélection est envoyée au porteur de projet après le pré-dépôt de sa demande, en amont de la sélection en comité de programmation. Les projets doivent être en cohérence avec la stratégie de développement LEADER. Si le projet n’obtient pas la note ou ne remplit pas les critères requis, il n’est pas sélectionné et ne peut alors pas faire l’objet d’une aide du programme LEADER.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>CC du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ancenis.com/nos-actions/politiques-territoriales/financement-europeen-leader</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Equipe d&amp;#039;animation LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;02.40.96.96.07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ancenis.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ancenis.com</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-lacces-et-la-prevention-en-sante/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes du Pays d'Ancenis</t>
+        </is>
+      </c>
+      <c r="AD32" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>163011</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d'une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage de l'opération</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour vous accompagner dans la réalisation de votre opération  (Projets neufs, rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme, dès la prise de décision d&amp;#039;engager l&amp;#039;opération jusqu&amp;#039;à l’expiration de la période de garantie de parfait achèvement des travaux :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance administrative, technique et juridique à la consultation des équipes de maitrise d’œuvre et prestataires intellectuels ;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance au pilotage des missions confiées aux équipes de maitrise d’œuvre et différents prestataires intellectuels ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;d&amp;#039;une mission de conseil et assistance à la coordination des différents acteurs.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie (Démarrage de la mission jusqu&amp;#039;à validation des phases AVP ou APD).&lt;/p&gt;&lt;p&gt;Missions complémentaires facturées au temps passé pour la suite de l&amp;#039;opération.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-de-realiser-une-operation-en-lien-avec-le-patrimoine-bati-les-equipements-publics-les-espaces-publics-les-mobilites/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>162988</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Aménager le territoire pour développer l’attractivité touristique</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 6 - FEDER</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>Planchers : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Le &lt;/span&gt;&lt;span&gt;Cœur Entre-deux-Mers est à
+proximité de différents sites d’intérêt touristique (littoral atlantique,
+Bordeaux, Saint-Emilion…) qui participent à l’attractivité de la Gironde aussi
+bien auprès de la clientèle locale, nationale qu’étrangère.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;L’arrière-pays Bordelais qu’est l’Entre-deux-Mers
+n’en demeure pas moins attractif pour faire découvrir ses atouts (paysages,
+itinérance pédestre, cyclo, fluviale, Patrimoine, …) pour permettre d’augmenter
+l’attractivité touristique dans un département disposant de fortes destinations
+touristiques non présentent sur le territoire.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;/span&gt; &lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Créer de nouvelles activités à destination des
+touristes-excursionnistes&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Faire séjourner les visiteurs et augmenter leur « consommation »
+d’activités du territoire&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Promotion et
+valorisation des patrimoines bâti et naturels et des savoir-faire remarquables,
+insolites ou spécifiques au territoire&lt;/span&gt; &lt;/li&gt;&lt;li&gt;&lt;span&gt;D&lt;/span&gt;&lt;span&gt;éveloppement des
+loisirs et de l’itinérance touristiques&lt;/span&gt; &lt;/li&gt;&lt;li&gt;&lt;span&gt;Développement des sites pour implanter des activités de pleine nature&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Tourisme
+Economie sociale et solidaire
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 2 - Economie Locale&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 -&lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deployer-une-offre-daccueil-sportive-culturelle-et-artistique-notamment-a-destination-des-jeunes-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD34" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD35" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>163142</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des collectivités dans la compréhension des enjeux du Zéro Artificialisation Nette (ZAN) et du SDRIF-E et leur mise en œuvre au niveau local</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les collectivités dans la compréhension de la
+mise en œuvre du ZAN et du SDRIF-E (schéma directeur environnemental) sur leur
+territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise à disposition des compétences techniques du Département
+au profit des collectivités seine-et-marnaises pour un accompagnement dans la
+mise en œuvre des principes de ZAN sur leur territoire, en accord avec les
+orientations du futur SDRIF-E. Cette offre vise à permettre à une commune ou à
+un EPCI de comprendre les implications de la mise en œuvre de la loi Climat et
+Résilience et de sa déclinaison régionale à travers le SDRIF-E, ainsi que des
+potentialités offertes pour poursuivre son développement, tout en conservant
+ses spécificités locales.&lt;/li&gt;&lt;li&gt;Sensibilisation sur une courte durée, selon une à plusieurs
+réunions en fonction de la demande.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Pour les demandes initiées par les EPCI ou les SMEP,
+l’accompagnement pédagogique peut se faire d’abord au niveau de la collectivité
+initiatrice de la demande, puis auprès des communes volontaires si elles en
+estiment le besoin au niveau local.&lt;/p&gt;&lt;p&gt;Des réunions sont envisagées après activation de l’offre
+pour préciser la commande et sensibiliser aux enjeux du ZAN et du SDRIF-E et
+leur déclinaison au niveau local. Un document de synthèse sera ensuite restitué à la
+collectivité.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PLU, PLUI&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Commerces et services
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-collectivites-dans-la-comprehension-des-enjeux-du-zero-artificialisation-nette-zan-et-du-sdrif-e-et-leur-mise-en-oeuvre-au-niveau-local/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>163141</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner et coordonner les différents acteurs pour la désimperméabilisation d'espaces publics</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Désimperméabilisation d'espaces publics</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La démarche de désimperméabilisation et de végétalisation
+des espaces publics (place, parking, cour d’école, aire de jeux,…) est devenue
+un enjeu dans un contexte de changement climatique. Elle cible une gestion
+intégrée des eaux pluviales en surface (infiltration) à toutes les échelles pour
+limiter les phénomènes de ruissellement.&lt;/p&gt;&lt;p&gt;Une gestion intégrée des eaux pluviales en surface
+(infiltration) a pour objectifs de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;limiter les phénomènes de ruissellement,&lt;/li&gt;&lt;li&gt;limiter la saturation des systèmes d’assainissement,&lt;/li&gt;&lt;li&gt;limiter les inondations,&lt;/li&gt;&lt;li&gt;préserver les ressources naturelles en favorisant la
+recharge des nappes,&lt;/li&gt;&lt;li&gt;préserver la qualité de l’eau,&lt;/li&gt;&lt;li&gt;réintroduire la nature,&lt;/li&gt;&lt;li&gt;favoriser la biodiversité,&lt;/li&gt;&lt;li&gt;et contribuer à réduire le phénomène d&amp;#039;îlots de chaleur&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Suite à une phase de diagnostic préalablement conduite sur
+place par les services départementaux et leurs partenaires, un accompagnement
+adapté est proposé pour faire aboutir le projet de désimperméabilisation.&lt;/p&gt;&lt;p&gt;Cet accompagnement comprend :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La réalisation d’un état des lieux du site&lt;/li&gt;&lt;li&gt;L’accompagnement et le conseil sur l’aménagement
+du site (conseils techniques pour la maîtrise d’ouvrage et rédaction du cadre
+général du cahier des charges)&lt;/li&gt;&lt;li&gt;Coordination entre les différents acteurs dans
+la phase d’étude&lt;/li&gt;&lt;li&gt;Accompagnement au montage de dossiers de demande
+de subvention&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La Direction de l&amp;#039;Eau, de l&amp;#039;Environnement et de
+l&amp;#039;Agriculture (DEEA) pilotera, animera et coordonnera cette prestation, en lien
+avec Aqui&amp;#039;Brie sur son périmètre d&amp;#039;intervention. Elle apportera des conseils
+sur la gestion des eaux pluviales et la création d’ilots de fraicheur. En tant
+que référent elle sera en charge de la coordination des acteurs et la
+répartition des missions d’expertise entre les différents partenaires.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Ainsi, selon la complexité du dossier et les thématiques
+abordées, Seine-et-Marne Environnement (SEME), la Direction des Routes (DR) et
+le CAUE77 seront amenés à intervenir techniquement sur leur domaine de
+compétence : Le CAUE77 en particulier sur l’analyse paysagère des sites, la
+création de schéma d’intention et la prise en compte de l’accessibilité, SEME
+sur La sensibilisation aux enjeux environnementaux des différents acteurs et
+l’intégration d’une biodiversité dans les projets et la Direction des Routes
+sur les dépendances de la route.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Désimperméabilisation et végétalisation des espaces publics  type place, parking, cour d’école, aire de jeux.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Culture et identité collective
+Sols
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Santé
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités de Seine-et-Marne &lt;/li&gt;&lt;li&gt;Accompagnement gratuit par les services départementaux.&lt;/li&gt;&lt;li&gt;Certaines prestations délivrées par les organismes associés
+du Département peuvent être payantes, et/ou conditionnées à l’adhésion de la
+commune à l’organisme ou à un conventionnement entre le  demandeur et l’organisme (Seine-et-Marne Environnement).&lt;/li&gt;&lt;li&gt;Si payant ou sous conditions, détail du coût.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://eau.seine-et-marne.fr/fr/desimpermeabilisation-et-infiltration</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ROGNON Sylvie&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Email : &lt;a href="mailto:id77&amp;#64;departement77.fr" target="_self"&gt;id77&amp;#64;departement77.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Téléphone : 01 64 14 73 56&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-et-coordonner-les-differents-acteurs-pour-la-desimpermeabilisation-despaces-publics/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>30/07/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>163085</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets qui favorisent le partage des richesses culturelles et la vie locale</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l’offre culturelle locale (dont le patrimoine), les services aux habitants pour favoriser le bien vivre ensemble dans les villages. Il vise également à trouver des solutions de mobilité durables qui permettent aux habitants d’accéder aux opportunités proches de chez eux. Enfin, il vise à renforcer le lien social, à favoriser la mixité, l’entraide et la solidarité.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Sauvegarder et transmettre les patrimoines matériels et immatériels&lt;/p&gt;&lt;p&gt;- Créer une offre culturelle locale favorisant les échanges&lt;/p&gt;&lt;p&gt;- Renforcer le lien social et les actions en faveur de la jeunesse&lt;/p&gt;&lt;p&gt;- Développer les services aux habitants&lt;/p&gt;&lt;p&gt;- Favoriser les mobilités alternatives au service du lien social ou de la vie locale&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le
+projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné
+par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union
+Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre
+cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds
+propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Restauration de patrimoine permettant de créer du lien social, recueil de récits et valorisation, etc.&lt;/p&gt;&lt;p&gt;‐ Création artistique sur le territoire, etc.&lt;/p&gt;&lt;p&gt;‐ Activités intergénérationnelles, tiers-lieu culturel, etc.&lt;/p&gt;&lt;p&gt;‐ Bibliothèque itinérante, activités inter-villages, etc.&lt;/p&gt;&lt;p&gt;‐ Rosalies, installations de racks à vélo et bornes de réparation, autopartage, navette mutualisée, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Friche
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Architecture
+Paysage
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet
+se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité
+temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de
+la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte,
+notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de
+promotion et communication, formation, animation, prestation de service,
+équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou
+exemplaire &lt;/strong&gt;pour le territoire ET le projet f&lt;strong&gt;avoriser les interactions et crée du
+lien social.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement
+appeler en contrepartie un cofinancement auprès d’une structure publique (Etat,
+Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;span&gt;PETR Garrigues et Costières de Nîmes&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;span&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;/span&gt;&lt;/span&gt;&lt;br /&gt;&lt;span&gt;1 rue du Colisée - &lt;/span&gt;&lt;span&gt;30900 NÎMES&lt;/span&gt;&lt;br /&gt;06 30 07 33 52  | 04 &lt;span&gt;66 02 54 12&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-un-programme-europeen-au-service-des-ruralites/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD38" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>17/07/2024</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mers et océans</t>
-[...24 lines deleted...]
-          <t>Mise en œuvre / réalisation
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P39" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
-[...70 lines deleted...]
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD39" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>162979</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Valorisation et préservation des ressources naturelles locales</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 2 - FEDER</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Le Cœur Entre-deux-Mers, du fait de ses espaces naturels, se trouve
+aujourd’hui face à des enjeux d’étalement urbain et d’artificialisation des
+sols consommant des espaces agricoles et naturels et impactant les paysages, la
+biodiversité, les ressources naturelles (eau, …) et la production de « déchets
+».&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Préserver ce que les habitants considèrent comme le principal atout du
+territoire : le cadre de vie&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réduire les consommations de ressources naturelles (eau, foncier,
+paysages, …) et agir sur les « déchets »&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Valorisation et
+médiation des paysages, des sites naturels et des cours d’eau locaux (hors
+espaces d’importances régionales)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Végétalisation des
+sites déqualifiés&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Amélioration de la
+gestion des biodéchets : études portant sur des solutions collectives pour
+les producteurs de biodéchets intermédiaires et « assimilés » (hors
+gros producteurs et ménages).&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Recyclage et valorisation des déchets
+Biodiversité
+Equipement public
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 1&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobiliser-les-ressources-durables-des-villages-du-territoire-1/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD40" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>162974</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui pour faire émerger vos projets de territoires</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>DDT de l'Aube</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les
+services spécialisés de la Direction Départementale des
+Territoires de l’Aube, selon le domaine concerné, sont les
+interlocuteurs de proximité des élus qui souhaitent être
+accompagnés et soutenus dans la mise en œuvre de leurs projets
+relevant des  domaines suivants :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Urbanisme
+	et aménagement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
+	des dispositifs Petites Villes de Demain, Action Cœur de Ville,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	à l’élaboration de schémas directeurs d’accessibilité,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;instruction
+	des actes d’urbanisme et conseil aux services instructeurs des
+	collectivités,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;conseil
+	et expertise pour l’élaboration des documents de planification,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;aide
+	à la mise en accessibilité des bâtiments et espaces publics,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	aux collectivités dans la mise en œuvre de l’ingénierie sur
+	mesure proposée par l’ANCT, ...&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Agriculture,
+	nature et environnement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;accompagnement
+	et instruction des procédures environnementales des projets,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	au développement des projets d’agriculture durable&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	à la mise en place d’espaces naturels protégés, ... .&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Eaux
+	et milieux aquatiques&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;prévention
+	des risques naturels,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;accompagnement
+	des projets soumis à la loi sur l’eau,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;protection
+	et gestion durable des eaux, …&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Logement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;aide
+	aux démarches de rénovation du parc de logements privés,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;appui
+	à la rénovation urbaine des quartiers prioritaires (NPNRU),&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;développement
+	de l’offre locative publique en lien avec les bailleurs sociaux,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;déclinaison
+	des politiques sociales du logement pour les publics prioritaires,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;prévention
+	des expulsions locatives, ... .&lt;/p&gt;
+	&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Énergie
+	et déchets&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;span&gt;appui
+	au développement des énergies renouvelables,&lt;/span&gt;&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p&gt;conseil
+	amont sur les projets d’énergies renouvelables (pôle ENR), ... .&lt;/p&gt;
+	&lt;p&gt;Transport
+	et mobilités&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;appui
+	à la réalisation de schémas cyclables et promotion des mobilités
+	douces,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
+	sur les aménagements de sécurité routière, ... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Sécurité&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;aide
+	à la réalisation des plans communaux de sauvegarde,&lt;/p&gt;
+	&lt;/li&gt;&lt;li&gt;&lt;p align="left"&gt;accompagnement
+	des collectivités pour la prise d’arrêtés de mise en sécurité,
+	... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Développement
+économique et commercial&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;conseil
+	et accompagnement pour la réalisation de projets économiques ou
+	industriels, ... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Ingénierie
+financière&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;&lt;p align="left"&gt;appui
+	à la recherche de financements publics (outil aides territoires),
+	... .&lt;/p&gt;
+&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+– Action
+Cœur de Ville, Opérations de Revitalisation des Territoires (ORT),
+Petites Villes de Demain (PVD) ;&lt;/p&gt;
+&lt;p&gt;– Pacte
+Territorial de Réussite de la Transition Écologique (PTRTE) ;&lt;/p&gt;
+&lt;p&gt;– Aménagements
+d’espaces publics ;&lt;/p&gt;
+&lt;p&gt;– Renouvellement
+urbain, écoquartiers ;&lt;/p&gt;
+&lt;p&gt;– Rénovation
+thermique de bâtiments publics, production d&amp;#039;EnR ; 
+&lt;/p&gt;
+&lt;p&gt;– Agendas
+d’accessibilité programmée ;&lt;/p&gt;
+&lt;p&gt;– Diagnostics
+de sécurité routière ;&lt;/p&gt;
+&lt;p&gt;– Aires
+d’accueil des gens du voyage ;&lt;/p&gt;
+&lt;p&gt;– Plans
+communaux de sauvegarde ;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;– &lt;/span&gt;Projets
+liés aux énergies renouvelables ;&lt;/p&gt;
+&lt;p&gt;&lt;span&gt;– &lt;/span&gt;&lt;span&gt;R&lt;/span&gt;&lt;span&gt;ena&lt;/span&gt;turation
+de friches artisanales et industrielles ;&lt;/p&gt;
+&lt;p&gt;– Planification
+territoriale… .&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Prévention des risques
+Mobilité pour tous
+Connaissance de la mobilité
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://intra.ddt.aube.rie.gouv.fr/spip.php?page=sommaire</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction
+Départementale des Territoires de l’Aube.&lt;/p&gt;
+&lt;p&gt;Email : &lt;a href="mailto:ddt-direction&amp;#64;aube.gouv.fr" target="_self"&gt;ddt-direction&amp;#64;aube.gouv.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>jean-michel.barrois@aube.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/obtenir-un-appui-pour-faire-emerger-vos-projets-de-territoires/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>DDT 10</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>162945</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Architecte consultant de la MIQCP</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
+promouvoir la qualité de l&amp;#039;architecture publique dans le cadre de consultations de maîtrise d’œuvre, 
+notamment à travers des participations aux jurys de concours de maîtrise d’œuvre. &lt;/p&gt;&lt;p&gt;La mission de ces architectes consultants et consultantes de la MIQCP consiste à siéger 
+en qualité de juré/jurée intuitu personae dans le collège des personnes qualifiées des jurys et des 
+commissions chargées de donner un avis sur la sélection des candidatures et/ou des prestations 
+remises, organisés par des pouvoirs adjudicateurs ou entités adjudicatrices pour la passation de 
+marchés publics de maîtrise d’œuvre ou de marchés globaux. La participation à ces jurys est gratuite. Tout maître d&amp;#039;ouvrage public peut en bénéficier pour ses concours ou procédures de passation des marchés.&lt;/p&gt;&lt;p&gt;Ces architectes sont au nombre de 30. Sélectionnés pour leurs compétences, leur capacité à faire pédagogie, la qualité de leurs réalisations architecturales, ils et elles sont formés aux règles de la commande publique et sont légitimes, dans ce contexte, à accompagner et conseiller au mieux les maîtres d&amp;#34;ouvrage dans l&amp;#039;organisation de leur concours. &lt;/p&gt;&lt;p&gt;Leur objectif premier reste d&amp;#039;assurer l&amp;#039;avis constructif critique des projets des concurrents et de faciliter pour les maîtres d&amp;#039;ouvrage publics, notamment occasionnels, le tiers règlementaire et obligatoire de maîtres d’œuvre exigé dans les jurys par les dispositions du livre IV du code de la commande publique.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Espace public
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Tout Maître d&amp;#039;ouvrage public &lt;/p&gt;&lt;p&gt;Préparer un concours de maîtrise d&amp;#039;oeuvre &lt;/p&gt;&lt;p&gt;ou tout autre consultation pour un marché de maîtrise d&amp;#039;oeuvre&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de logements sociaux
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’un terrain de football
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>162938</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transition écologique</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le territoire des Coëvrons est engagé depuis plusieurs années dans la transition écologique, qui se concrétise notamment à travers le Plan Climat Air Energie Territorial, comprenant un programme d’actions visant à lutter contre les changements climatiques, améliorer la qualité de l&amp;#039;air et réduire les consommations d&amp;#039;énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Soutenir la production d’énergie renouvelable sur le territoire&lt;/li&gt;&lt;li&gt;Valoriser, gérer et préserver les ressources naturelles en prenant en compte les enjeux associés à l&amp;#039;atténuation et à l’adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Valoriser et préserver la biodiversité&lt;/li&gt;&lt;li&gt;Travailler avec les acteurs et les sensibiliser pour accompagner la transition écologique&lt;/li&gt;&lt;li&gt;Favoriser la résilience des Coëvrons face aux effets des changements climatiques et aux éventuelles difficultés d’accès aux ressources et matières exogènes&lt;/li&gt;&lt;li&gt;Développer des solutions de mobilité inclusive, propre et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Soutien à la production d’énergie renouvelable sur le territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements liés à l’émergence et au développement de projets d’énergie renouvelable&lt;/li&gt;&lt;li&gt;Projets d’énergie citoyenne&lt;/li&gt;&lt;li&gt;Etudes énergétiques et conseil en énergie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Valorisation, gestion et préservation des ressources naturelles et de la biodiversité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de nouvelles filières locales issues des ressources naturelles du territoire&lt;/li&gt;&lt;li&gt;Entretien, valorisation et plantation de haies bocagères, arbres, verger conservatoire et/ou adapté au changement climatique&lt;/li&gt;&lt;li&gt;Eco pâturage, expérimentations apicoles&lt;/li&gt;&lt;li&gt;Création et restauration de noues et de zones humides&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Amélioration de la résilience des Coëvrons :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements visant à préserver la ressource en eau (ex : plan de désimperméabilisation, création d’îlots de fraicheur)&lt;/li&gt;&lt;li&gt;Etudes, animations et investissements visant à développer des modèles résilients pour les services publics et les activités économiques ou de loisirs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Développement de solutions de mobilité inclusive, propre et durable :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilité évitée : création d’espaces de coworking, de tiers lieux&lt;/li&gt;&lt;li&gt;Mobilité active : aménagement de voies, jalonnement, signalétique, services&lt;/li&gt;&lt;li&gt;Mobilité partagée : covoiturage, véhicules partagés ou en libre-service&lt;/li&gt;&lt;li&gt;Mobilité inclusive : déploiement d’offres de mobilité pour les usagers qui rencontrent des difficultés à se déplacer au quotidien sur le territoire&lt;/li&gt;&lt;li&gt;Développement de l’intermodalité&lt;/li&gt;&lt;li&gt;Actions innovantes de mobilité durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P43" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q43" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD43" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>162828</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et valoriser les ressources naturelles et patrimoniales</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Remiremont et ses Vallées (PETR)</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I44" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>16% de cofinancement public à trouver pour les structures privées</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Préserver la qualité des paysages du territoire ;&lt;br /&gt;- Faire de notre cadre de vie un facteur d&amp;#039;attractivité ;&lt;br /&gt;- Favoriser un développement respectueux des milieux naturels ;&lt;br /&gt;- Maintenir la jeunesse sur le territoire.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Améliorer la qualité paysagère du territoire ;&lt;br /&gt;- Développer le tourisme durable ;&lt;br /&gt;- Protéger la biodiversité ;&lt;br /&gt;- Valoriser et protéger la ressource bois locale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;amélioration de la qualité paysagère du territoire ;&lt;br /&gt;- Opérations de développement du tourisme durable ;&lt;br /&gt;- Opérations de protection de la biodiversité ;&lt;br /&gt;- Opérations de valorisation et de protection de la ressource bois local.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tourisme durable&lt;/strong&gt; : tourisme qui tient pleinement compte de ses impacts économiques, sociaux et environnementaux, actuels et futurs, répondant aux besoins des visiteurs, des professionnels de l&amp;#039;environnement et des communautés d&amp;#039;accueil (OMT).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bois local &lt;/strong&gt;: bois extrait du territoire ou d&amp;#039;un rayon de 100 km alentours.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Friche
+Biodiversité
+Architecture
+Paysage
+Attractivité économique
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T44" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysderemiremont.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt; / 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysderemiremont.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preservation-et-valorisation-des-ressources-naturelles-et-patrimoniales/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC44" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD44" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>162705</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'écotourisme, la valorisation et l'accès au patrimoine naturel et culturel</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°1</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>Minimum de 4000€ pour les privés, 10 000€ pour les publics, et plafond à 50 000€ (15 000€ pour le patrimoine)</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Via le &lt;/span&gt;&lt;span&gt;programme
+européen de subvention LEADER 2023-2027&lt;/span&gt;&lt;span&gt;, le GAL souhaite accompagner le
+développement de l’écotourisme sur son territoire. C’est un tourisme
+responsable qui intègre la découverte de la nature dans le respect de
+l’environnement et de la culture locale. Il cible en particulier la création et
+l’aménagement de sentiers, la restauration/valorisation de petits patrimoines,
+les &lt;/span&gt;&lt;span&gt;hébergeurs touristiques
+professionnels &lt;/span&gt;&lt;span&gt;(campings, hôtels, gîtes) et les &lt;/span&gt;&lt;span&gt;sites
+ouverts à la visite&lt;/span&gt;&lt;span&gt;. Les projets doivent permettre
+une &lt;/span&gt;&lt;span&gt;gestion écoresponsable du site&lt;/span&gt;&lt;span&gt; :
+type d’infrastructure d’accueil, sources d’énergies, approvisionnements,
+gestion des déchets, animation du site. &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;&lt;/span&gt;&lt;span&gt;Exemples de projets :
+Hébergements de plein air en bois local ; Travaux de rénovation écologique ;
+Labélisation Accueil vélo…; Installation de toilettes sèches ; Signalétique ;
+restauration d’un lavoir, …&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Transition énergétique
+Handicap
+Paysage
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Être une
+TPE/PME, une association ou un porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être situé sur
+une commune rurale d’Alès agglomération, du Gard rhodanien ou de De Cèze
+Cévennes &lt;/span&gt;&lt;span&gt;(Hors Alès et
+Bagnols/Cèze)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les hébergeurs, un enregistrement RCS et une
+adhésion Atout France sont demandés.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Obtenir un
+cofinancement &lt;/span&gt;&lt;span&gt;(Région,
+commune, département…) &lt;/span&gt;&lt;span&gt;hors porteur public&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Être en capacité de &lt;/span&gt;&lt;span&gt;régler par
+avance les dépenses&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T45" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Cévennes au Rhône</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.galcevennes.fr/programme-leader-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénédicte DUSSAP&lt;/p&gt;&lt;p&gt;Sandrine DEBLOIS&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;galdescevennesaurhone&amp;#64;gmail.com&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Bât.
+ATOME, 2 rue Michelet 30100
+Alès&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;04
+66 25 32 88 / 06 86 94 62 87&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>galdescevennesaurhone@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-lecotourisme-la-valorisation-et-lacces-au-patrimoine-naturel-et-culturel/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC45" s="1" t="inlineStr">
+        <is>
+          <t>LEADER EN CEVENNES - GAL DES CEVENNES AU RHONE</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>06/06/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>162703</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la mise en oeuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional du Mont-Ventoux
+GAL Ventoux</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I46" s="1" t="inlineStr">
+        <is>
+          <t> Min : 60 Max : 90</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p id="citem_8d7e-72f0" role="tabpanel"&gt;        &lt;/p&gt;&lt;div&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;1. Soutenir et promouvoir une alimentation durable&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Soutenir la mise en œuvre du 
+Projet Alimentaire Territorial Ventoux : animation, mise en réseau, 
+changement des comportements alimentaires, amélioration logistique pour 
+l’approvisionnement en produits locaux, lutte contre le gaspillage et la
+ précarité alimentaire, sensibilisation des publics.&lt;/li&gt;&lt;li&gt;Accompagner les projets 
+collectifs visant l’adaptation du monde agricole aux changements 
+climatiques ou à la transition écologique des filières agricoles&lt;/li&gt;&lt;li&gt;Améliorer l’animation autour de
+ la gestion du foncier agricole (ex : reconquête des friches, liens avec
+ la trame verte et bleue…)&lt;/li&gt;&lt;li&gt;Faire connaître et reconnaître 
+les pratiques et productions agricoles à forte valeur environnementale 
+(hors signes officiels de qualité) portées par des structures 
+collectives ou en coopération&lt;/li&gt;&lt;li&gt;Préserver et valoriser les patrimoines et les pratiques agricoles&lt;/li&gt;&lt;li&gt;Améliorer les conditions de vie des agriculteurs (diversification activités, prévention de l’isolement etc…)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;2. Contribuer à un territoire vivant, accueillant et solidaire&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Créer des services en milieu 
+rural qui participent à rompre l’isolement, à encourager le lien 
+intergénérationnel, à favoriser le partage des savoirs et des 
+savoir-faire et à répondre aux enjeux climatiques et écologiques&lt;/li&gt;&lt;li&gt;Mutualiser des services à destination des particuliers, des associations et des entreprises&lt;/li&gt;&lt;li&gt;Améliorer l’accessibilité des services en expérimentant notamment des solutions de mobilité inversée&lt;/li&gt;&lt;li&gt;Encourager l’habitat partagé et intergénérationnel&lt;/li&gt;&lt;li&gt;Contribuer au maintien des derniers commerces&lt;/li&gt;&lt;li&gt;Favoriser l’accès aux services numériques par la médiation et l’inclusion&lt;/li&gt;&lt;li&gt;Favoriser les projets culturels
+ collectifs ou ayant pour objectifs de faire vivre et transmettre nos 
+patrimoines matériels et immatériels afin de favoriser leur 
+réappropriation et le lien homme/nature&lt;/li&gt;&lt;li&gt;Accompagner les projets d’interprétation des patrimoines culturels matériels et immatériels&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;3. Favoriser un développement économique qui valorise les ressources&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Accompagner le développement, la
+ structuration et la promotion des acteurs de la filière écotourisme qui
+ intègre les activités de pleine nature, le tourisme de nature, le 
+tourisme culturel, l’agritourisme et l’artisanat d’art&lt;/li&gt;&lt;li&gt;Soutenir les manifestations touristiques de dimension supra territoriale et présentant une innovation territoriale&lt;/li&gt;&lt;li&gt;Améliorer la gestion environnementale et énergétique des acteurs économiques&lt;/li&gt;&lt;li&gt;Former et sensibiliser les 
+acteurs du tourisme aux spécificités du territoire, à la conciliation 
+des usages et les valoriser par des démarches de qualité ou d’éco 
+labellisation&lt;/li&gt;&lt;li&gt;Accompagner les structures de 
+l’économie de proximité et de l’économie sociale et solidaire qui 
+valorisent les ressources locales (hors production agricole et 
+agroalimentaire)&lt;/li&gt;&lt;li&gt;Accompagner les collectivités locales, les associations et les entreprises dans le développement de l’économie circulaire&lt;/li&gt;&lt;li&gt;Sensibiliser, informer et former les publics sur les enjeux et opportunités de l’économie circulaire&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;u&gt;4. Favoriser la transition énergétique et la préservation et valorisation des biens communs&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;Favoriser les initiatives de 
+partage de la connaissance et de sensibilisation des publics aux biens 
+communs locaux (biodiversité, ressource en eau, patrimoines matériels et
+ immatériels) et à la transition énergétique et écologique&lt;/li&gt;&lt;li&gt;Recenser les patrimoines matériels et immatériels et cordonner les initiatives&lt;/li&gt;&lt;li&gt;Soutenir les projets structurants de préservation et de valorisation du patrimoine vernaculaire&lt;/li&gt;&lt;li&gt;Accompagner les projets qui 
+réhaussent et valorisent la qualité paysagère, environnementale et 
+climatique des opérations d’aménagement et des actions de développement&lt;/li&gt;&lt;li&gt;Doter l’ensemble du territoire de stratégies globales « Climat-Air-Énergie » et soutenir leur mise en application&lt;/li&gt;&lt;li&gt;Accompagner l’animation et les 
+opérations exemplaires de réduction des consommations énergétiques et de
+ déploiement des énergies renouvelables à petite échelle&lt;/li&gt;&lt;li&gt;Encourager le développement des 
+mobilités alternatives à la voiture individuelle thermique au quotidien 
+et dans le développement touristique&lt;/li&gt;&lt;/ul&gt;
+        &lt;/div&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Tourisme
+Transition énergétique
+Accès aux services
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Biodiversité
+Paysage
+Animation et mise en réseau
+Mobilité partagée</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>GAL Ventoux</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parcduventoux.fr/nos-actions/europe-cooperation-territoriale/leader/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nicolas BOURGUE, &lt;a target="_self"&gt;nicolas.bourgue&amp;#64;parcduventoux.fr&lt;/a&gt;, 0490632274&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.bourgue@parcduventoux.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-la-mise-en-oeuvre-de-la-strategie-locale-de-developpement/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional du Mont-Ventoux</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>162642</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la prise de décision de réaliser une opération en lien avec le patrimoine bâti, les équipements publics, les espaces publics, les mobilités</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Etude de faisabilité / opportunité</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Une assistance à maitrise d’ouvrage (AMO) pour formaliser vos besoins et définir les conditions de faisabilité d’une opération (Projets neufs , rénovation énergétique, réhabilitation, ...).&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut vous accompagner sur différentes typologies de projets :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier et équipements publics (Bâtiments publics, équipements touristiques, équipements sportifs équipements culturels, ...) ;&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Voirie, Mobilités douces, Ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Cet accompagnement peut prendre la forme :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;une assistance à la définition des besoins,&lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement pour la consultation et le choix des prestataires intellectuels chargés de réaliser les études pré-opérationnelles (Levé topo, diagnostic structure, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une assistance au suivi de ces études,&lt;/li&gt;&lt;li&gt;d&amp;#039;un établissement relevés sur site (Relevé visuel de l’existant, …),&lt;/li&gt;&lt;li&gt;d&amp;#039;une étude d’opportunité et de faisabilité.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Patrimoine immobilier (mairies, écoles, salles des fêtes, ALSH, crèches, logements séniors, églises, logements, ...) &lt;/li&gt;&lt;li&gt;Équipements touristiques (campings, aires de camping-cars, aires de loisirs, aires de jeux, ...)&lt;/li&gt;&lt;li&gt;Équipements sportifs (stades, city stades, gymnases, centres aquatiques, ...),&lt;/li&gt;&lt;li&gt;Espaces publics (Cœurs de bourgs, Aménagements urbains, cimetières, parcs, ...) ;&lt;/li&gt;&lt;li&gt;Urbanisme opérationnel (Extensions urbaines, zones d&amp;#039;activités, lotissements) ;&lt;/li&gt;&lt;li&gt;Mobilités (Aires de covoiturage,  infrastructures routières en agglomération et hors agglomération, aménagements de sécurité, développement des mobilités douces, ouvrages d &amp;#039;art).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>Adhésion à l&amp;#039;Agence Départementale Aveyron Ingénierie&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etre-accompagne-dans-la-prise-de-decision-dengager-ou-non-la-realisation-une-operation-de-batiments-1/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de miroir de circulation de sécurité routière
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>15/05/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association</t>
-[...12 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+Recherche</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I48" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J48" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;Agence française de développement accompagne les acteurs publics locaux dans le financement de leurs projets d&amp;#039;investissements de long terme en cohérence avec les objectifs de réduction des déchets et de convergence économique et sociale.
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Objectifs :
+  Financer vos projets
  &lt;/strong&gt;
-&lt;/p&gt;
-[...3 lines deleted...]
-&lt;p&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
-  Caractéristiques du prêt :
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
- &lt;br /&gt;
-[...38 lines deleted...]
-      <c r="N4" s="1" t="inlineStr">
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -741,33665 +10001,2730 @@
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
 International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
-[...3 lines deleted...]
-      <c r="O4" s="1" t="inlineStr">
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Projets éligibles :
+  Email
  &lt;/strong&gt;
-&lt;/p&gt;
-[...124 lines deleted...]
-      <c r="AA4" s="1" t="inlineStr">
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="5" spans="1:27" customHeight="0">
-[...14 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>162247</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'urbanisme : rôles et responsabilités du maire et des conseillers municipaux</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...59 lines deleted...]
- Mobilisation des fonds : possible au démarrage des travaux
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;En tant qu’élu (maire ou conseiller), connaissez-vous votre rôle et
+vos responsabilités en matière d’urbanisme ? Un élu propriétaire foncier
+peut-il siéger dans la commission à l’occasion de l’élaboration du document
+d’urbanisme de sa collectivité ? Quels sont les moyens dont vous disposez pour
+faire face à une construction illégale ? Connaissez-vous l’étendue de votre droit
+de visite des chantiers et ses limites ?&lt;font face="Calibri, sans-serif"&gt;&lt;span&gt;&lt;/span&gt;&lt;/font&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;CONTENU&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Positionnement de l’élu dans l’élaboration du
+document d’urbanisme&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Les différents documents d’urbanisme (ScoT,
+PLU(i), carte communale)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les procédures d’élaboration, de modification ou de révision&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Responsabilité de l’élu au moment de la
+délivrance des autorisations&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;La commune est-elle compétente ou non ?&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le choix du service instructeur&lt;/li&gt;&lt;li&gt;Le formalisme de la décision&lt;/li&gt;&lt;li&gt;Les recours contre la décision du maire&lt;/li&gt;&lt;/ol&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Comment traiter les constructions illégales ?&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le droit de visite et le contrôle des travaux&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les délais de prescription des irrégularités&lt;/li&gt;&lt;li&gt;Le procès-verbal et les astreintes&lt;/li&gt;&lt;/ol&gt;&lt;span&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Connaître les obligations de l’élu au moment
+de l’instruction du dossier et au moment du contrôle des travaux&lt;/li&gt;&lt;li&gt;Savoir faire face aux constructions illégales,
+édifiées sans permis ou qui ne respectent pas l’autorisation délivrée&lt;/li&gt;&lt;li&gt;Comprendre les responsabilités et les risques
+de conflit d’intérêt des élus en matière d’urbanisme&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Différencier les 3 types de contentieux liés à l’urbanisme : la
+responsabilité administrative de la collectivité, la responsabilité pénale et
+personnelle du maire/adjoint&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Points forts :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une approche de terrain accessible à tous, sans être spécialiste de
+l’urbanisme&lt;/li&gt;&lt;li&gt;Beaucoup d’exemples et d’illustrations issus de cas réels notamment
+de constructions illégales&lt;/li&gt;&lt;li&gt;Format participatif &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt; Être maire, adjoint, conseiller municipal en
+fonction à la date de la formation&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt; Être intéressé par le domaine de l’urbanisme et de l’aménagement du
+territoire au sens large&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-urbanisme-roles-et-responsabilites-du-maire-et-des-conseillers-municipaux/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>21/03/2024</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
-Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
-Montagne
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>161679</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser votre projet pour optimiser son financement</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Recherche d'outils financiers innovants</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous aimeriez valoriser votre projet en impulsant une démarche permettant une identification qualitative et apportant une plus value dans l&amp;#039;accompagnement financier des co-financeurs publics ? &lt;br /&gt;&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence Aveyron Ingénierie vous accompagne dans la recherche de labels visant à identifier qualitativement votre projet auprès des co-financeurs.&lt;/p&gt;&lt;p&gt;Elle vous accompagne également dans la mise en œuvre d&amp;#039;un financement participatif permettant une levée de fonds ou du mécenat afin de renforcer la visibilité du projet et sa faisabilité financière.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-votre-projet-par-une-mise-en-valeur-qualitative/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>161678</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Constituer les dossiers de demandes de subventions</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Aide au montage des dossiers de demande de subvention</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous avez besoin d&amp;#039;être accompagné dans la constitution de vos dossiers de demandes de subventions ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence Aveyron Ingénierie vous accompagne dans la constitution de vos dossiers de demandes de subventions :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;aide à la rédaction de la notice de présentation de votre projet &lt;/li&gt;&lt;li&gt;vérification de la complétude du dossier de demande de subvention&lt;/li&gt;&lt;li&gt;relecture de votre plan de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Prestation tarifée&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T52" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/constituer-les-dossiers-de-demandes-de-subventions/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>161677</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l'élaboration des plans de financement afin de sécuriser la faisabilité financière de votre projet</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Elaboration de plans de financement prévisionnels</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous souhaitez avoir une vision affinée, pertinente et réaliste des taux d&amp;#039;intervention financière de chaque co-financeur public ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie vous propose de vous accompagner dans l&amp;#039;élaboration des plans de financements prévisionnels, au vu de l&amp;#039;avant projet détaillé, vous permettant d&amp;#039;avoir une projection de la faisabilité financière de votre projet en intégrant les subventions mobilisables et en calculant votre reste à charge.&lt;/p&gt;&lt;p&gt;L&amp;#039;optimisation de vos plans de financements vous permettra de réduire votre autofinancement et de maîtriser l&amp;#039;impact financier du projet dans votre budget.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sous adhésion&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;05 65 68 68 33&lt;/p&gt;&lt;p&gt;--&lt;/p&gt;&lt;p&gt;Agence départementale Aveyron Ingénierie&lt;/p&gt;&lt;p&gt;Hôtel du département&lt;/p&gt;&lt;p&gt;Place Charles De Gaulle&lt;/p&gt;&lt;p&gt;BP 724&lt;/p&gt;&lt;p&gt;12 007 Rodez cedex&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/simuler-laccompagnement-des-financeurs-pour-la-faisabilite-financiere-de-votre-projet/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB53" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>161676</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans une démarche d'identification exhaustive des subventions mobilisables</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>CONSEIL FINANCIER OPERATIONNEL</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous recherchez des subventions pour financer vos projets quelle qu&amp;#039;en soit la thématique ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie  vous propose un conseil opérationnel dans la recherche des financements institutionnels (Etat, Région, Département).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rechercher-et-mobiliser-les-subventions-selon-la-nature-du-projet/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB54" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>161671</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Faire vivre nos territoires ruraux entre transitions et mutations : réinventons le vivre-ensemble bourbonnais</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023/2027 des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I55" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J55" s="1" t="inlineStr">
+        <is>
+          <t>PLancher de subvention : 2 000€ ; Plafond de subvention : 60 000€</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Programme LEADER du GAL Auvergne-Rhône-Alpes des Terroirs Bourbonnais : LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen de développement rural qui vise à soutenir le développement des territoires ruraux.&lt;/p&gt;&lt;p&gt;LEADER est une démarche ascendante, développée et administrée par les territoires et qui donne ainsi un cadre propice à l&amp;#039;émergence de projets collectifs et de qualité favorisant le développement des zones rurales. Ce programme 2023/2027 fait intervenir des acteurs issus du territoire, d&amp;#039;univers différents, publics ou privés, sur les thématiques suivantes : &lt;strong&gt;revitaliser les centres-bourgs, favoriser l&amp;#039;accès à l&amp;#039;emploi et construire une offre touristique renouvelée&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les types d&amp;#039;opérations soutenus&lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la création de nouveaux équipements et services à la population ;&lt;/li&gt;&lt;li&gt;la création, modernisation et / ou le développement de nouveaux espaces de vie et de sociabilité ;&lt;/li&gt;&lt;li&gt;l&amp;#039;accompagnement au développement de l&amp;#039;offre d&amp;#039;habitat ;&lt;/li&gt;&lt;li&gt;la mise en œuvre des modalités de travail innovantes (exemple : flex office, coworking, corpoworking, travail collaboratif, télétravail, espaces de travail virtuels, …) ;&lt;/li&gt;&lt;li&gt;la création et le développement de nouvelles pratiques de mobilité (exemple : covoiturage, autopartage, transport à la demande, vélo libre-service, transport multimodal, triporteur électrique, ...) ;&lt;/li&gt;&lt;li&gt;la création et le développement des outils et services numériques ;&lt;/li&gt;&lt;li&gt;la coordination, la mise en réseau et les collaborations entre acteurs, les structures, les entreprises, publics et privés, les organismes de formation et de recherche ;&lt;/li&gt;&lt;li&gt;les projets qui rendent nos territoires plus attractifs pour les jeunes ;&lt;/li&gt;&lt;li&gt;la protection et la mise en valeur du patrimoine naturel, paysager et bâti ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre touristique, y compris la montée en gamme et l&amp;#039;innovation des structures ;&lt;/li&gt;&lt;li&gt;le développement de l&amp;#039;offre culturelle et de l&amp;#039;offre de loisirs pour palier à un déficit du territoire ;&lt;/li&gt;&lt;li&gt;les projets de coopération (en lien avec le GAL) visant le développement touristique et patrimonial, des services en milieu rural et des structures &amp;#34;jeunesses&amp;#34;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Accès aux services
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Emploi
+Attractivité économique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P55" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2023</t>
+        </is>
+      </c>
+      <c r="Q55" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Chaque &lt;strong&gt;appel à projet&lt;/strong&gt; dispose de conditions d&amp;#039;éligibilité, toutefois, &lt;strong&gt;il
+existe plusieurs conditions générales : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un SIRET. Les particuliers ne sont pas éligibles ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Disposer d&amp;#039;un cofinancement public OBLIGATOIRE du projet ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autofinancement minimum obligatoire : 20% ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Avoir un projet sur le périmètre concerné (département de l&amp;#039;Allier) ;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ne pas avoir débuté son action. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;hr width="33%" size="1" align="left" /&gt;
+&lt;p&gt;
+&lt;/p&gt;&lt;p id="_com_1"&gt;&lt;span&gt;&lt;a name="_msocom_1"&gt;&lt;/a&gt;&lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T55" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>Allier</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://gal-aura-terroirs-bourbonnais.fr/</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;équipe du GAL est composée d&amp;#039;une coordinatrice, Ingrid CHARNET &lt;a target="_self"&gt;(i. charnet&amp;#64;agglo-moulins.fr&lt;/a&gt; - 04 70 48 54 63) et d&amp;#039;un pôle animation-instruction réparti sur le territoire qui sont les interlocuteurs de proximité des porteurs de projets. &lt;strong&gt;Contactez-les avant tout dépôt de dossier :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solène LEVEQUE&lt;/strong&gt;  : 04 70 05 70 70 -&lt;a target="_self"&gt;solene.leveque.vallee.montlucon&amp;#64;orange.fr&lt;/a&gt;  pour le bassin du PETR du Pays de la Vallée de Montluçon et du Cher ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Corentin BORDE&lt;/strong&gt; : 04 70 48 14 36 - &lt;a target="_self"&gt;c.borde&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Moulins Communauté, CC Bocage Bourbonnais, et CC Entr&amp;#039;Allier Besbre et Loire&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Florentin GEORGESCU&lt;/strong&gt; : 06 08 51 33 96 - &lt;a target="_self"&gt;f. georgescu&amp;#64;agglo-moulins.fr&lt;/a&gt; pour le bassin de Vichy Communauté, CC Pays de Lapalisse, CC St Pourçain Sioule Limagne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>i.charnet@agglo-moulins.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-vivre-nos-territoires-ruraux-entre-transitions-et-mutations-reinventons-le-vivre-ensemble-bourbonnais-leader/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC55" s="1" t="inlineStr">
+        <is>
+          <t>Moulins Communauté</t>
+        </is>
+      </c>
+      <c r="AD55" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>156148</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les aménagements, équipements et hébergements à vocation touristique</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>AMÉNAGEMENTS, ÉQUIPEMENTS ET HÉBERGEMENTS À VOCATION TOURISTIQUE</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I56" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 40</t>
+        </is>
+      </c>
+      <c r="J56" s="1" t="inlineStr">
+        <is>
+          <t>si les investissements visent à obtenir la certification "Ecolabel européen Hébergement touristique" ou "NF Environnement - Sites de visite" et pour la végétalisation des sites et hébergements existants</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner la création, l&amp;#039;amélioration, l&amp;#039;extension ou la réhabilitation de sites, d&amp;#039;aménagements et d&amp;#039;hébergements touristiques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Equipement public
+Bâtiments et construction
+Paysage</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Groupements de communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Offices de tourisme tous statuts
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;opérations éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aménagements de sites et équipements visant à développer les filières identitaires de la destination Seine-Maritime :
+  &lt;/strong&gt;
+  Itinérances, savoir-faire et produits locaux, tourisme de nature et loisirs de pleine nature, tourisme culturel et patrimonial (Ex : outils de mesure de la fréquentation des itinéraires, aménagements et développement de services le long des itinéraires, aménagements des sites de visite, préservation paysagère des sites...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aménagements de sites et équipements visant à développer les filières
+   contributives :
+  &lt;/strong&gt;
+  Tourisme littoral et balnéaire, tourisme fluvial et de croisière, tourisme urbain, tourisme d&amp;#039;affaires (Ex : pontons d&amp;#039;accostage, aménagements de fronts de mer, aménagements pour l&amp;#039;accueil de séminaires...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signalétique et information touristique :
+  &lt;/strong&gt;
+  Signalétique d&amp;#039;information touristique, construction ou réhabilitation d&amp;#039;un office de tourisme, borne d&amp;#039;accueil, point d&amp;#039;information itinérant.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Hébergements à vocation touristique (création, amélioration, extension, réhabilitation) :
+  &lt;/strong&gt;
+  Hébergements de groupe (gîtes de groupe, auberges de jeunesse, villages vacances, gîtes d&amp;#039;étapes) - Hôtellerie de plein air (terrains de camping classés, parcs résidentiels de loisirs, aires de bivouac et aires naturelles de camping) - Aires de camping-cars
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Végétalisation des sites et des hébergements à vocation
+   touristique existants
+   (bâti et abords immédiats) :
+  &lt;/strong&gt;
+  Plantations d&amp;#039;essences locales, semis, mise en place de paillage, désimperméabilisation des sols
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature des dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études préalables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de faisabilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisitions immobilières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de gros et second œuvre réalisés par des entreprises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Matériaux et équipements achetés par le maître d&amp;#039;ouvrage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Frais d&amp;#039;architecte ou de maîtrise d&amp;#039;œuvre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Frais facturés par l&amp;#039;AFNOR pour la certification Ecolabel européen – Hébergements touristiques ou NF Environnement – Sites de visite
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plancher/plafond :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Plancher de
+   dépenses :
+   3.500€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de
+   dépenses :
+   500.000€
+   HT
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses exclues :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tout renouvellement de matériel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les panneaux de signalétique routière,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition et le renouvellement du mobilier de signalisation directionnelle sur les itinéraires (balises de jalonnement et autres types de balisage)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/amenagements-equipements-et-hebergements-a-vocation-touristique/</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0784-modele/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>05/12/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>156131</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la préservation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>PRÉSERVATION DU PATRIMOINE NATUREL</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I57" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>- ramené à 45% pour les communes et EPCI dont le potentiel financier par habitant est supérieur à 1,5 fois la moyenne départementale - 60 % pour les projets de clos masure en lien avec le classement UNESCO</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Inciter à la mise en œuvre d&amp;#039;opérations de restauration du patrimoine paysager et environnemental et à préserver la biodiversité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
 Sols
+Espaces verts
+Espace public
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études paysagères
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études préalables à la restauration ou l&amp;#039;aménagement écologique de milieux naturels
+  (coteaux calcaires, zones humides, mares...) notamment plans de gestion, inventaires scientifiques, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels
+  (réalisation de clôtures, acquisition d&amp;#039;animaux, abris, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mares :
+  Travaux de création ou de restauration de mares, y compris les travaux de reprofilage des berges, d&amp;#039;étanchéification, de plantation de végétaux aquatiques ou rivulaires locaux, de gestion des débits de fuite, clôture et système d&amp;#039;abreuvement pour le bétail etc...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements favorables à la biodiversité
+  en déclin notamment les insectes, les oiseaux et les micromammifères (nichoirs, perchoirs, hôtels à insectes...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les aménagements de valorisation du patrimoine naturel
+  comme les panneaux thématiques pour l&amp;#039;éducation à l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantations :
+  Travaux de plantations de vergers, bosquets, d&amp;#039;alignements d&amp;#039;arbres et d&amp;#039;arbres isolés -
+   Opérations de restauration des arbres têtards
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haies :
+  Diagnostic phytosanitaire - Les travaux de création ou de restauration de haies, y compris les travaux préalables nécessaires (dessouchage, travaux de terrassement, préparation du sol et paillage) et les plantations de végétaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ NB: Travaux réalisés par un prestataire externe compétent dans le domaine ou travaux réalisés en régie par les communes ou les groupements de communes (dans ce cas, seul le montant des factures relatives à l&amp;#039;acquisition des matériaux est pris en compte)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Intérêt des études et du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Éléments patrimoniaux justifiant de l&amp;#039;intérêt du site concerné par le projet, ou de sa fragilité (présence sur le territoire de milieux naturels fragiles et menacés), reconnus en tant que tel ou inscrits à des inventaires scientifiques (ZNIEFF, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garantie de la maîtrise du foncier par le maître d&amp;#039;ouvrage
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Protection du patrimoine naturel restauré par délibération spécifique ou dans le PLU ou la carte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Engagement sur l&amp;#039;honneur à préserver les éléments restaurés pendant 20 ans minimum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements favorables à la biodiversité et aménagements de valorisation du patrimoine naturel : les projets doivent s&amp;#039;intégrer dans un projet global de restauration du milieu naturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantations: Pour les vergers : espèces d&amp;#039;arbres fruitiers locales et anciennes à hautes tiges - Pour les bosquets : taille inférieure ou égale à 50 ares et conformité à la liste des essences locales - Pour les alignements d&amp;#039;arbres et arbres isolés : se conformer à la liste des essences locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haies: 100 mètres minimum - Conformité au cahier de plantations du Département (essences locales et structuration de la haie)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Planchers des dépenses subventionnables :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études paysagères, études préalables et  travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels : 500€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mares, aménagements favorables à la biodiversité, aménagements de valorisation du patrimoine naturel et plantations : 1.500€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haies : 100 minimum
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Plafonds des dépenses subventionnables :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études paysagères, études préalables et  travaux de restauration, d&amp;#039;aménagement écologique de milieux naturels : 50.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mares : 8.000€ HT par mare
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements favorables à la biodiversité : 50.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements de valorisation du patrimoine naturel : 25% du coût du projet global de restauration du milieu naturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantations : 50.000€ HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Haies : 18€ HT par mètre linéaire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seinemaritime.fr/aides-et-demarches/preservation-du-patrimoine-naturel/</t>
+        </is>
+      </c>
+      <c r="W57" s="1" t="inlineStr">
+        <is>
+          <t>https://teleservices76.seinemaritime.fr/GN.GuichetCG76/workflow_url</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Seine-Maritime
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Cohésion des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02.76.51.61.54
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions76-communesepci&amp;#64;seinemaritime.fr" target="_self"&gt;
+  subventions76-communesepci&amp;#64;seinemaritime.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>subventions76-communesepci@seinemaritime.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3b6b-modele/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>04/12/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>153942</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Financer des travaux de création de haies à plat ou sur talus</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Plantation de haies</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Agriculteur
+Particulier</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de création de haies à plat ou sur talus
+&lt;/p&gt;
+&lt;p&gt;
+ La politique d&amp;#039;aide du conseil départemental à la création de haies se décline de la façon suivante :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   création de haies à plat : subvention forfaitaire de 2,80 €/mètre linéaire (ml) soit 50% du coût moyen constaté pour ce type de travaux ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   création de haies sur talus : subvention forfaitaire de 10€/mètre linéaire soit 80% du coût moyen constaté pour ce type de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Seuil minimum des projets de 100 ml sauf pour les haies sur talus si opération réalisée dans le cadre d&amp;#039;un projet global de lutte contre l&amp;#039;érosion à l&amp;#039;échelle d&amp;#039;un bassin ou sous-bassin versant.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets de plantation situés à l&amp;#039;intérieur de zones urbanisées ne sont pas éligibles à l&amp;#039;aide départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux sont réalisés par des entreprises agréées dans le cadre de la charte qualité plantation du bocage (liste disponible auprès de la Chambre d&amp;#039;agriculture de la Manche).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   montage du dossier par la chambre d&amp;#039;agriculture - service boisement : 02.33.06.49.91 ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   réalisation du dossier technique et financier auprès de chaque adhérent à une ASL planteur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   regroupement des projets par secteur par les ASL de reboisement (qui assurent la maitrise d&amp;#039;ouvrage des travaux) puis par la Fédération des Associations de Boisement de la Manche (FABM) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   réception des chantiers de plantation conjointe services du Conseil départemental /CDAM.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Agriculture et agroalimentaire
+Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/plantation-de-haies/</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 33 06 69 21
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c411-plantation-de-haies/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB58" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>10/11/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>153406</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir des espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Acquisitions foncières d&amp;rsquo;espaces naturels sensibles déléguées aux communes</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Manche</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  NATURE DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le but est de favoriser l&amp;#039;acquisition par les collectivités territoriales d&amp;#039;espaces naturels sensibles (ENS). Le conseil départemental, sur les secteurs prédéfinis dans le cadre du schéma des espaces naturels sensibles, apporte aux collectivités locales qui le souhaitent les outils techniques, fonciers et financiers pour mener une politique active de maîtrise foncière.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de l&amp;#039;aide : jusqu&amp;#039;à 50% du montant des acquisitions, hors frais notariés et aides complémentaires possibles de l&amp;#039;Agence de l&amp;#039;eau dans les zones humides.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  COMMENT BÉNÉFICIER DE L&amp;#039;AIDE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Renseigner le dossier de demande de subvention et le transmettre au service instructeur accompagné des pièces justificatives.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITÉS FINANCIÈRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pièces à fournir, relatives au financement du projet :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le plan de financement prévisionnel du projet intégrant les dépenses connexes, précisant l&amp;#039;origine et le montant des moyens financiers (apport personnel, emprunts, subventions y compris l&amp;#039;aide sollicitée) ainsi que, s&amp;#039;il y a lieu, un échéancier indicatif des dépenses prévues.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les aides déjà obtenues, la copie des décisions (ou notifications) et l&amp;#039;indication des aides publiques indirectes s&amp;#039;il y a lieu.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une lettre du porteur de projet certifiant que le projet pour lequel la subvention est demandée n&amp;#039;a reçu aucun commencement d&amp;#039;exécution du projet avant que le dossier ne soit déclaré ou réputé complet.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Éventuellement, une demande d&amp;#039;autorisation d&amp;#039;engager le projet par anticipation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Selon le cas, une attestation du porteur de projet selon laquelle il n&amp;#039;est pas assujetti et ne récupère pas la taxe ajoutée.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les coordonnées du payeur (RIB).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les acquisitions immobilières : une note précisant la situation et la destination du terrain ou de l&amp;#039;immeuble, son prix et les besoins auxquels répondra la construction ou l&amp;#039;aménagement prévu.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les acquisitions immobilières : le plan de situation, le plan cadastral et le plan parcellaire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les acquisitions immobilières : dans le cas où l&amp;#039;acquisition du terrain est déjà réalisée, le titre de propriété et un document justifiant son caractère onéreux si ce titre ne le spécifie pas.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIÈCES À FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   La demande signée du porteur de projet ou de son représentant légal, avec nom (raison sociale), adresse, et autres coordonnées, numéro SIRET, énumérant l&amp;#039;objet du projet, son coût prévisionnel global, sa durée et le montant de la subvention sollicitée, la procédure au titre de laquelle celle-ci est demandée et les nom et coordonnées du responsable du projet.
+  &lt;/li&gt;
+  &lt;li&gt;
+   La délibération de l&amp;#039;organe compétent de la collectivité territoriale ou de l&amp;#039;organisme public approuvant le projet d&amp;#039;investissement et le plan de financement prévisionnel précisant l&amp;#039;origine et le montant des moyens financiers.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une notice explicative indiquant de façon précise : son objet, les objectifs poursuivis, les résultats attendus et son insertion dans la stratégie de développement local, sa durée et son calendrier (sauf s&amp;#039;ils sont suffisamment détaillés dans la demande), dans le cas d&amp;#039;un investissement physique, l&amp;#039;estimation de son coût de fonctionnement éventuel après mise en service, s&amp;#039;il y a lieu, ses conditions particulières de réalisation et la justification de son caractère fonctionnel. S&amp;#039;il s&amp;#039;agit d&amp;#039;une tranche ou d&amp;#039;une phase, leur intégration dans le projet global avec indication du déroulement de celui-ci.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un état de coût prévisionnel détaillé par nature de dépense ; le cas échéant, les devis (ceux-ci ne sont pas produits, en particulier dans le cas où le montant de la subvention est forfaitaire du fait de l&amp;#039;application d&amp;#039;un barème).
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les autorisations préalables requises par la réglementation en vigueur et nécessaires à l&amp;#039;instruction du dossier.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CONDITIONS D&amp;#039;ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Être dans les secteurs prédéfinis dans le cadre des schémas des ENS,
+  &lt;/li&gt;
+  &lt;li&gt;
+   Engagement de la collectivité à gérer durablement les terrains dans le respect de la charte nationale des ENS.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Manche</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.manche.fr/guide-des-aides/acquisitions-foncieres-despaces-naturels-sensibles-deleguees-aux-communes/</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.manche.fr/</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formulaire de contact :
+ &lt;a href="https://www.manche.fr/contacter-le-departement/" target="_self"&gt;
+  https://www.manche.fr/contacter-le-departement/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires@incubateur.anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d37a-acquisitions-foncieres-drsquoespaces-naturels/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2023</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>153399</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets ruraux en Seine Aval</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>Dépend du régime d'aide qui s'applique pour le projet</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
+&lt;/p&gt;
+&lt;p&gt;
+ -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un atelier de transformation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication autour de la valorisation des co-produits agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de points de vente de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financement de food-truck de produits de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantation de haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructuration de foncier forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de noues afin de limiter le ruissellement et l&amp;#039;érosion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de supports de communication afin de sensibiliser à la gestion durable des forêts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation d&amp;#039;une friche agricole en forêt fruitière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un méthaniseur afin de gérer les biodéchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude sur les potentiels réemplois de co-produits céréaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un gîte touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;aires de repos pour les randonneurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un festival agricole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un jardin pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
-Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
-Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
-Emploi
-[...7294 lines deleted...]
-International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
-Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
-Modes actifs : vélo, marche et aménagements associés
-[...6102 lines deleted...]
-Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Industrie
-Fiscalité des entreprises
 Réduction de l'empreinte carbone
-Bibliothèques et livres
-[...1 lines deleted...]
-Milieux humides
 Inclusion numérique
-Sécurité
-[...1 lines deleted...]
-Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O66" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R66" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
-[...10 lines deleted...]
- &lt;/strong&gt;
+ A établir avec l&amp;#039;animatrice selon le projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S66" s="1" t="inlineStr">
-[...243 lines deleted...]
-      <c r="T67" s="1" t="inlineStr">
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U67" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X67" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://leaderseineaval.com/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...46 lines deleted...]
-  &lt;/span&gt;
+ Margaux GROSJEAN
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  margaux.grosjean&amp;#64;safer-idf.com
  &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 06 37 01 89 44
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y67" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA67" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>margaux.grosjean@safer-idf.com</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>ADADSA</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="68" spans="1:27" customHeight="0">
-[...258 lines deleted...]
-      <c r="G69" s="1" t="inlineStr">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>152463</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la préservation de la biodiversité</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>PRESERVATION DE LA BIODIVERSITE CONTRIBUANT NOTAMMENT A LA LUTTE CONTRE LE RECHAUFFEMENT CLIMATIQUE</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...1136 lines deleted...]
-      <c r="K74" s="1" t="inlineStr">
+      <c r="I61" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 52</t>
+        </is>
+      </c>
+      <c r="J61" s="1" t="inlineStr">
+        <is>
+          <t>Taux communal ou intercommunal bonifié (+ 10 %)</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L74" s="1" t="inlineStr">
-[...18073 lines deleted...]
-      <c r="L167" s="1" t="inlineStr">
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider à la préservation de la biodiversité par l&amp;#039;acquisition de parcelles présentant un intérêt écologique (marais, boisements, landes, pelouses calcicoles...) non classées espaces naturels sensibles (ENS).
 &lt;/p&gt;
 &lt;p&gt;
  Aménagement en faveur de la préservation de la biodiversité et notamment la création de micro-forêts, d&amp;#039;îlots de fraicheur contribuant aussi à la lutte contre les effets du réchauffement climatique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M167" s="1" t="inlineStr">
+      <c r="M61" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Aménagements paysagers, espace découverte de la biodiversité
  &lt;/li&gt;
  &lt;li&gt;
   Travaux d&amp;#039;aménagement du parc paysager de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement du jardin de la mairie
  &lt;/li&gt;
  &lt;li&gt;
   Création du parc paysager du Château de Villers sous Saint Leu
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une zone humide à Hermes et aménagement d&amp;#039;une mare à Berthecourt
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;un cimetière écologique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N167" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Espaces verts
 Biodiversité
 Paysage
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O167" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R167" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;div&gt;
  &lt;table&gt;
   &lt;tbody&gt;
    &lt;tr&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Dépenses éligibles
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
       &lt;span&gt;
        &lt;strong&gt;
         Taux de financement
        &lt;/strong&gt;
       &lt;/span&gt;
      &lt;/p&gt;
     &lt;/td&gt;
     &lt;td&gt;
      &lt;p&gt;
@@ -34544,2192 +12869,1577 @@
      &lt;p&gt;
       Dépense subventionnable plafonnée à 300 000 € HT
      &lt;/p&gt;
     &lt;/td&gt;
    &lt;/tr&gt;
   &lt;/tbody&gt;
  &lt;/table&gt;
 &lt;/div&gt;
 &lt;p&gt;
  *Direction générale adjointe aménagement durable de l&amp;#039;environnement et de la mobilité
  &lt;br /&gt;
  Service de l&amp;#039;eau, de l&amp;#039;assainissement et des rivières
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   DÉPENSES EXCLUES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   travaux d&amp;#039;entretien ou s&amp;#039;apparentant à des travaux d&amp;#039;entretien (à l&amp;#039;exception des travaux d&amp;#039;entretien des rivières).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S167" s="1" t="inlineStr">
+      <c r="S61" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T167" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U167" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Oise</t>
         </is>
       </c>
-      <c r="V167" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://www.oise.fr/actions/aide-aux-communes</t>
         </is>
       </c>
-      <c r="W167" s="1" t="inlineStr">
+      <c r="W61" s="1" t="inlineStr">
         <is>
           <t>https://www.aidesetsubventions.oise.fr</t>
         </is>
       </c>
-      <c r="X167" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conseil départemental de l&amp;#039;Oise
  &lt;/strong&gt;
  &lt;br /&gt;
  DGA Réussites éducatives, citoyennes et territoriales
  &lt;br /&gt;
  Direction de l&amp;#039;attractivité et du soutien aux acteurs territoriaux
  &lt;br /&gt;
  Direction adjointe des territoires, des sports et de la vie associative
  &lt;br /&gt;
  Service de l&amp;#039;aide aux communes
  &lt;br /&gt;
  Courrier : 1 rue Cambry – CS 80941- 60024 BEAUVAIS Cedex
  &lt;br /&gt;
  Téléphone : 03.44.06.63.27
  &lt;br /&gt;
  Mél :
  &lt;a href="mailto:aideauxcommunes&amp;#64;oise.fr"&gt;
   aideauxcommunes&amp;#64;oise.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y167" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>contact-aidesetsubventions@oise.fr</t>
         </is>
       </c>
-      <c r="Z167" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f477-aider-a-la-preservation-de-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA167" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Oise</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2023</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="168" spans="1:27" customHeight="0">
-[...30 lines deleted...]
-      <c r="G168" s="1" t="inlineStr">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>151703</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné par la DDT de la Mayenne au service de l'aménagement durable de votre territoire</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnements de la DDT 53</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>DDT de Mayenne</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...24 lines deleted...]
-      <c r="L168" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
-[...96 lines deleted...]
-Tourisme
+ Service déconcentré de l&amp;#039;État au niveau départemental, la Direction Départementale de la Mayenne (DDT) constitue un service technique de référence auprès du préfet, dont l&amp;#039;objet est d&amp;#039;assurer un service de proximité auprès des acteurs territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La finalité de l&amp;#039;action de la DDT est de contribuer à l&amp;#039;aménagement et au développement durables des territoires tant urbains que ruraux de la Mayenne. La DDT est porteuse des enjeux transversaux de transition écologique. La DDT situe son action dans un cadre interministériel et contribue sur les sujets suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;urbanisme, l&amp;#039;aménagement des territoires, la gestion économe de l&amp;#039;espace et le cadre de vie,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie agricole, les circuits courts, les projets alimentaires territoriaux, la cohésion,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le bâtiment, l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;environnement, la préservation de l&amp;#039;eau et des milieux, la biodiversité, les espèces protégées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prévention des risques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;habitat, le logement social et la rénovation urbaine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la sécurité et l&amp;#039;éducation routières, les déplacements et la gestion de crise.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ A ce titre, la DDT propose son accompagnement et ses conseils à l&amp;#039;ensemble des acteurs locaux, aussi bien sur le volet réglementaire que sur le partage des politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Contacts et plus d&amp;#039;informations:
+ &lt;strong&gt;
+  vous trouverez ci-dessous le lien permettant d&amp;#039;avoir accès à l&amp;#039;organigramme de la DDT  et aux coordonnées des référents territoriaux par EPCI :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/ST-aides-territoires-6706a94207f79.png" alt /&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
 Forêts
+Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Alimentation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités et autres acteurs situés en Mayenne.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adresse du service territorial (Référents territoriaux)
+ :
+ &lt;strong&gt;
+  &lt;a href="mailto:ddt-st&amp;#64;mayenne.gouv.fr" target="_self"&gt;
+   ddt-st&amp;#64;mayenne.gouv.fr
+  &lt;/a&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>aides-territoires.st.ddt-53@equipement-agriculture.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3623-accompagner-les-projets-des-territoires-mayen/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB62" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>DDT Mayenne</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>10/10/2023</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>154414</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Projeter la destination Blois-Chambord-Val de Loire et ses acteurs vers un tourisme d’avenir</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>Châteaux (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J63" s="1" t="inlineStr">
+        <is>
+          <t>Montant plancher LEADER : 5 000 € // Montant plafond LEADER : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Objectifs opérationnels :
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Favoriser les projets à faible empreinte carbone (dont tourisme pédestre, équestre, « Châteaux à vélo », « Loire à Vélo », etc.)
+&lt;/li&gt;&lt;li&gt;S&amp;#039;inscrire dans la destination Blois – Chambord – Val de Loire et être ambassadeur de cette destination
+&lt;/li&gt;&lt;li&gt;Accompagner la montée en compétence des acteurs du territoire et former à l&amp;#039;offre du territoire
+&lt;/li&gt;&lt;li&gt;Faciliter l&amp;#039;accès au territoire pour les saisonniers (hébergement, transport, etc.)
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Pays des Châteaux a mis à jour sa stratégie touristique en décembre 2021.
+&lt;/p&gt;
+&lt;p&gt;
+ 11 grands enjeux ont été définis pour la destination touristique Blois-Chambord-Val de Loire avec notamment un nouvel enjeu dédié à la prise en compte du changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ La présente fiche action a pour but de concrétiser cette stratégie :
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;De tendre vers un tourisme d&amp;#039;avenir
+&lt;/li&gt;&lt;li&gt;D&amp;#039;améliorer la visibilité et l&amp;#039;offre de la destination pour les acteurs locaux, les touristes ou les saisonniers
+&lt;/li&gt;&lt;li&gt;De développer l&amp;#039;économie touristique du territoire
+&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;
+ De proposer aux habitants d&amp;#039;être ambassadeurs de leur territoire et par conséquent d&amp;#039;accéder à des nouveaux services (navettes touristiques, offre culturelle, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mettre en place des itinéraires pédestres / Créer des animations autour des itinéraires
+&lt;/p&gt;
+&lt;p&gt;
+ Aménager les sentiers et pistes cyclables pour les adapter aux familles
+&lt;/p&gt;
+&lt;p&gt;
+ Permettre le franchissement de la Loire en différents points du territoire (Bac, ...)
+&lt;/p&gt;
+&lt;p&gt;
+ Sensibiliser les habitants à la richesse patrimoniale du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Permettre aux jeunes générations de profiter des activités pour les rendre actrices et ambassadrices du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ Organiser des journées thématiques auprès des prestataires touristiques et professionnels du tourisme dans une logique d&amp;#039;interconnaissance
+&lt;/p&gt;
+&lt;p&gt;
+ Former et accompagner à la montée en compétence sur le tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ Réfléchir et investir sur des solutions de logements saisonniers (accueil multifonction, création de logements, état des lieux des logements saisonniers... )
+&lt;/p&gt;
+&lt;p&gt;
+ Réfléchir et investir sur des solutions de mobilités douces pour les saisonniers
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre en place des services dédiés aux saisonniers
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Equipement public
+Réhabilitation
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P63" s="1" t="inlineStr">
+        <is>
+          <t>01/12/2023</t>
+        </is>
+      </c>
+      <c r="Q63" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets seront sélectionnés par le Comité de Programmation au regard des critères définis dans la grille d&amp;#039;analyse des projets, conformément aux principes de sélection suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise en réseau des acteurs&lt;/li&gt;&lt;li&gt;Echelle d&amp;#039;intervention
+&lt;/li&gt;&lt;li&gt;Caractère innovant et transversal du projet
+&lt;/li&gt;&lt;li&gt;Diversité des publics visés
+&lt;/li&gt;&lt;li&gt;Pérennité du projet
+&lt;/li&gt;&lt;li&gt;Pertinence avec la stratégie du GAL et avec les stratégies de développement régionales et locales existantes&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DES CHÂTEAUX</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/leader</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de prétendre à une aide LEADER, merci de contacter l&amp;#039;animateur LEADER pour un premier échange :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt; // 06.32.04.43.15
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysdeschateaux.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f83c-projeter-la-destination-blois-chambord-val-de/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Châteaux</t>
+        </is>
+      </c>
+      <c r="AD63" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>16/11/2023</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
-Formation professionnelle
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
+Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
+Emploi
+International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
-Mobilité partagée
-[...1260 lines deleted...]
-Appui méthodologique
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
 Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
 Milieux humides
+Inclusion numérique
 Sécurité
-Mobilité et véhicules autonomes</t>
-[...2 lines deleted...]
-      <c r="O174" s="1" t="inlineStr">
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R174" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- •    Être une collectivité locale ou un EPCI de Moselle.
-[...3 lines deleted...]
- &lt;br /&gt;
+ Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S174" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T174" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X174" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
-[...18 lines deleted...]
- &lt;br /&gt;
+ financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y174" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA174" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="175" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G175" s="1" t="inlineStr">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>149107</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine bâti ardennais visible de l’espace public et améliorer le cadre de vie et l’attractivité du département des Ardennes</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Aide à la rénovation du patrimoine bâti public dans les Ardennes</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
-[...14 lines deleted...]
-      <c r="L175" s="1" t="inlineStr">
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
-[...16 lines deleted...]
- &lt;br /&gt;
+ Vous souhaitez mener à bien un projet pour reconquérir et valoriser le patrimoine bâti ardennais visible de l&amp;#039;espace public et améliorer le cadre de vie et l&amp;#039;attractivité du département des Ardennes :
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale pouvant aller jusqu&amp;#039;à 20 000 € pour des travaux de rénovation de façades et toitures, et 15 000 € pour les projets de déconstruction de ruine – voir conditions particulières dans le règlement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M175" s="1" t="inlineStr">
-[...31 lines deleted...]
-Espaces verts
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
 Espace public
 Friche
-Voirie et réseaux
-Revitalisation
+Foncier
 Equipement public
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P65" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre du pacte ardennes, la Région Grand Est accompagne la restauration du patrimoine bâti public ardennais visible de l&amp;#039;espace public.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez bénéficier de l&amp;#039;aide, si vous êtes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une collectivité territoriale ou ses groupements ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une personne morale propriétaire d&amp;#039;un ou plusieurs bâtiments accueillant une activité incluant une mission de service public (à l&amp;#039;exception de l&amp;#039;Etat et de ses opérateurs).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Et que votre projet concerne :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un bâtiment public situé dans le département des Ardennes et visible de l&amp;#039;espace public.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Et des travaux de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation de façade(s) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation de toiture(s) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déconstruction d&amp;#039;un bâtiment en ruine.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Si vous répondez à ces critères, l&amp;#039;attribution de l&amp;#039;aide n&amp;#039;est pas pour autant automatique. Votre dossier sera étudié au regard des priorités régionales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Ardennes</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/aide-renovation-patrimoine-public-ardennes/</t>
+        </is>
+      </c>
+      <c r="W65" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0070/depot/simple</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déposez votre dossier complet en ligne avant le 28 février 2027.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d66-aide-a-la-renovation-du-patrimoine-bati-publi/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>149109</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Mener à bien une étude contribuant à revitaliser votre centre bourg/ville</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux études des Petites Villes de Demain</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez mener à bien une étude contribuant à revitaliser votre centre bourg/ville ?
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiez de l&amp;#039;aide régionale (via les crédits dédiés de la Banque des Territoires) pouvant aller jusqu&amp;#039;à 50% maximum du coût de l&amp;#039;étude
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Equipement public
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P66" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-etudes-petites-villes/</t>
+        </is>
+      </c>
+      <c r="W66" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0170/depot/simple</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avant de déposer votre dossier en ligne, vous pouvez contacter votre interlocuteur régional (cf. rubrique « nous contacter).
+&lt;/p&gt;
+&lt;p&gt;
+ Attention : tout projet démarré avant dépôt de votre demande en ligne ne pourra pas être soutenu par la Région Grand Est.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez le secrétariat du service Aménagement
+&lt;/p&gt;
+&lt;p&gt;
+ amenagement&amp;#64;grandest.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 03 88 15 69 23
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5136-soutien-aux-etudes-des-petites-villes-de-dema/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>05/09/2023</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
+        <v>148754</v>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le cadre de vie au sein des communes</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Amélioration du cadre de vie au sein des communes</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="G67" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H67" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  OPÉRATIONS CONCERNÉES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Visite de conseil pour améliorer le cadre de vie de sa commune ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagnement à l&amp;#039;obtention et/ou à la progression dans le label villes et villages fleuris.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  NIVEAU D&amp;#039;INTERVENTION OU DESCRIPTION DES INTERVENTIONS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Visite de la commune par les membres de la commission embellissement
+&lt;/p&gt;
+&lt;p&gt;
+ A la suite de plusieurs visites et échanges, les membres de la commission apportent des pistes concrètes d&amp;#039;amélioration pour présenter un dossier au niveau régional (1 à 3 fleurs) ou national (4 fleurs)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N67" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Biodiversité
 Paysage
-Accessibilité
-[...3 lines deleted...]
-      <c r="O175" s="1" t="inlineStr">
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R175" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="S175" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T175" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X175" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
+        <is>
+          <t>Drôme</t>
+        </is>
+      </c>
+      <c r="V67" s="1" t="inlineStr">
+        <is>
+          <t>https://collectivites.ladrome.fr/service/amelioration-du-cadre-de-vie-au-sein-des-communes/</t>
+        </is>
+      </c>
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
-[...4 lines deleted...]
-  contact&amp;#64;matec57.fr
+ Département de la Drôme – Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Laurence Didier – coordinatrice de la mission embellissement &amp;amp; cadre de vie
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a&gt;
+  ldidier&amp;#64;ladrome.fr
  &lt;/a&gt;
- en exposant brièvement votre projet ainsi que votre besoin.
-[...17 lines deleted...]
- Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+&lt;/p&gt;
+&lt;p&gt;
+ Tél. 06 98 96 40 78
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y175" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA175" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
+        <is>
+          <t>ingenieriepublique@ladrome.fr</t>
+        </is>
+      </c>
+      <c r="Z67" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ceb4-amelioration-du-cadre-de-vie-au-sein-des-comm/</t>
+        </is>
+      </c>
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Drôme</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2023</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="176" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G176" s="1" t="inlineStr">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>148615</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l’urbanisme expérimental vivrier : récits, outils et méthodes de permanence architecturale et programmation ouverte</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>L'École du terrain</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...17 lines deleted...]
-      <c r="L176" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H68" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Ce fonds s&amp;#039;inscrit dans la continuité des démarches déjà engagées par le Département, en partenariat avec l&amp;#039;État et la Banque des territoires, pour accompagner les bourgs dans le développement de leur attractivité. Il permet d&amp;#039;apporter une aide en investissement pour la déclinaison opérationnelle des projets portés par les communes labellisées « Petites villes de demain» (PVD) et les autres bourgs structurants formellement engagés dans une démarche de redynamisation.
-[...30 lines deleted...]
-      <c r="M176" s="1" t="inlineStr">
+ L&amp;#039;École du terrain est une plateforme numérique regroupant des outils et ressources pour l&amp;#039;expérimentation architecturale, urbaine et paysagère.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle
+réunit et explore des projets et démarches singulières qui permettent, par l&amp;#039;expérimentation, la mise en œuvre de nouvelles manières de faire. Chacun de ces projets s&amp;#039;ancre dans son territoire aux fins de travailler à sa meilleure habitabilité en répondant à des problématiques sociétales. Ainsi, ces projets s&amp;#039;élaborent à partir des besoins et des désirs. Ils s&amp;#039;appuient sur le déjà-là matériel - le bâti, le paysage, le vivant - et immatériel - les habitant.es, les usager.es, leurs savoirs, leurs mémoires, leur organisation sociale. Cet urbanisme vivrier et partagé porte l&amp;#039;ambition profonde de réactiver nos démocraties locales, grâce à l&amp;#039;alliance d&amp;#039;acteurs et d&amp;#039;actrices autour d&amp;#039;un intérêt commun sur le terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ Confrontés aux cadres normés de l&amp;#039;architecture et de l&amp;#039;aménagement du territoire, ces acteurs et actrices les (ré)interprètent et les mettent à l&amp;#039;épreuve. Nous faisons l&amp;#039;hypothèse que ces multiples projets, tels des laboratoires en actes, créent des précédents et font jurisprudence. C&amp;#039;est pourquoi l&amp;#039;École du terrain veut contribuer à l&amp;#039;essaimage de ces démarches et à la transformation des cadres – culturels, économiques, administratifs, réglementaires – pour donner voix à des pratiques jusque-là en marge.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit désormais de prendre acte de ces pas de côté, de transmettre les récits de ces expérimentations, mais aussi les outils techniques et juridiques, afin de tirer des enseignements pour le passage à d&amp;#039;autres échelles et ainsi mieux les inscrire dans les pratiques, dans les politiques publiques et dans le droit.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ En accès libre et gratuit, l&amp;#039;École du terrain s&amp;#039;adresse aux collectivités, services déconcentrés de l&amp;#039;État, porteurs de projets, associations, habitant.es , professionnell.es de l&amp;#039;architecture, urbanisme et paysage...etc. désireux.ses de se former à la programmation ouverte à travers notamment l&amp;#039;outil de permanence architecturale.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Vous pouvez nous écrire pour nous proposer un projet d&amp;#039;architecture, d&amp;#039;urbanisme ou de paysage expérimental que vous menez, et qui interroge ou produit des enseignements et/ou des jurisprudences à essaimer. Mais aussi pour nous partager une recherche théorique sur ces nouvelles manières de faire, ou pour toute autre contribution.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...39 lines deleted...]
-Espaces verts
+ L&amp;#039;École du terrain va à la rencontre de celles et ceux qui œuvrent sur le terrain à de nouvelles expérimentations, questionnant les pratiques de l&amp;#039;architecture et de l&amp;#039;urbanisme, et parviennent à créer des jurisprudences. Répondant à des enjeux locaux, ces acteurs et actrices ont notamment profité de la plasticité du droit et de son pouvoir d&amp;#039;imagination pour dénouer des situations en inventant, chemin faisant, des dispositifs singuliers qui pourront, en retour, inspirer la loi, les politiques publiques et légitimer des pratiques de la société civile. A Roubaix ou à Billom, comment rouvrir au public un monument historique et y construire une programmation ouverte avec les usager.es ? A Boulogne-sur-Mer ou à Bordeaux, comment dénormer le logement social en le rénovant sur mesure avec la participation de ses habitant.es ? A Beaumont, comment mobiliser la commande artistique pour construire collectivement sept logements sociaux en milieu rural ?
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Accès aux services
-Commerces et services
+Cohésion sociale et inclusion
+Citoyenneté
+Formation professionnelle
 Tiers-lieux
+Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
-Mobilité partagée
-[...20 lines deleted...]
-      <c r="R176" s="1" t="inlineStr">
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...46 lines deleted...]
-      <c r="X176" s="1" t="inlineStr">
+ Site en accès libre et gratuit
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://lecoleduterrain.fr/</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Conseil départemental de la Somme
-[...5 lines deleted...]
- 03 22 71 81 71
+ contact&amp;#64;lecoleduterrain.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y176" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA176" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>caroline.niemant@lapreuvepar7.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a82f-se-former-a-lurbanisme-experimental-vivrier-r/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>La Preuve par 7 / l'École du terrain</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2023</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="177" spans="1:27" customHeight="0">
-      <c r="A177" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>158480</v>
       </c>
-      <c r="B177" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="D177" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
         </is>
       </c>
-      <c r="E177" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Préfecture de l'Essonne
 Conseil départemental de l'Essonne</t>
         </is>
       </c>
-      <c r="G177" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H177" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K177" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L177" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
   Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il se constitue :
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un groupe projet
  &lt;/strong&gt;
  : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;un accompagnement personnalisé et gratuit
  &lt;/strong&gt;
  nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   - d&amp;#039;une expertise technique :
  &lt;/strong&gt;
  le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
 &lt;/p&gt;
 &lt;p&gt;
  -
  &lt;strong&gt;
   d&amp;#039;un accès facilité aux financements
  &lt;/strong&gt;
  : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N177" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -36761,1379 +14471,1070 @@
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O177" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P177" s="1" t="inlineStr">
+      <c r="P69" s="1" t="inlineStr">
         <is>
           <t>12/01/2024</t>
         </is>
       </c>
-      <c r="R177" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une commune rurale de l&amp;#039;Essonne
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S177" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U177" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Essonne</t>
         </is>
       </c>
-      <c r="W177" s="1" t="inlineStr">
+      <c r="W69" s="1" t="inlineStr">
         <is>
           <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
         </is>
       </c>
-      <c r="X177" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
  &lt;/strong&gt;
  &lt;strong&gt;
   pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y177" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>thomas.perrono@essonne.gouv.fr</t>
         </is>
       </c>
-      <c r="Z177" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
         </is>
       </c>
-      <c r="AA177" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB69" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="178" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G178" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>157561</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser l'attractivité des Petites villes de demain et des bourgs structurants samariens</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Fonds en faveur de l'attractivité des communes "Petites villes de demain" et des bourgs structurants (investissements)</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H178" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L178" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I70" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Bénéficier d&amp;#039;assistance et de conseil dans les domaines techniques et de financement de projet pour les questions liées à la gestion locale
+ Ce fonds s&amp;#039;inscrit dans la continuité des démarches déjà engagées par le Département, en partenariat avec l&amp;#039;État et la Banque des territoires, pour accompagner les bourgs dans le développement de leur attractivité. Il permet d&amp;#039;apporter une aide en investissement pour la déclinaison opérationnelle des projets portés par les communes labellisées « Petites villes de demain» (PVD) et les autres bourgs structurants formellement engagés dans une démarche de redynamisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les crédits sont mobilisables par les bénéficiaires dans le cadre d&amp;#039;une enveloppe de 10 M€ sur 5 ans, ouverte lors du vote du budget supplémentaire 2023 et le dispositif est décliné selon les modalités suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   bénéficiaires : les 20 communes lauréates du programme national PVD ; les bourgs structurants engagés dans une démarche globale de reconquête ou de renforcement de l&amp;#039;attractivité de leur centre via le recrutement d&amp;#039;un bureau d&amp;#039;étude ; les groupements de communes intervenant en tant que maîtres d&amp;#039;ouvrage sur ces communes ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   taux de subvention maximum de 40% de l&amp;#039;assiette éligible ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide financière plafonnée à 300.000€ par commune sur les 5 ans ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   seuil minimum des dépenses éligibles : 20.000€ HT :
+  &lt;/li&gt;
+  &lt;li&gt;
+   participation minimale du maître d&amp;#039;ouvrage : 20% du coût HT de l&amp;#039;opération ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aide départementale cumulable avec d&amp;#039;autres financements publics.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les dépenses d&amp;#039;investissement dédiées à la mise en œuvre des projets.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les études préalables ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les travaux d&amp;#039;entretien ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les dépenses d&amp;#039;équipement ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le coût de la main d&amp;#039;œuvre lorsque les travaux sont réalisés en régie.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Accès aux services
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P70" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="Q70" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les communes « Petites villes de demain » :
+   &lt;/strong&gt;
+   sont éligibles les investissements relatifs à la mise en œuvre des projets décrits dans leur convention d&amp;#039;opération de revitalisation de territoire (ORT) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour les autres bourgs structurants :
+   &lt;/strong&gt;
+   sont éligibles les investissements relatifs à la déclinaison opérationnelle de leur démarche d&amp;#039;attractivité formalisée via le recrutement d&amp;#039;un bureau d&amp;#039;étude (passé ou en cours).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T70" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>Somme</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://www.somme.fr/services/appui-aux-collectivites/les-aides-du-departement/dynamisation-bourgs-centres/</t>
+        </is>
+      </c>
+      <c r="W70" s="1" t="inlineStr">
+        <is>
+          <t>https://subvention.somme.fr/</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseil départemental de la Somme
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;attractivité et du développement des territoires
+&lt;/p&gt;
+&lt;p&gt;
+ 03 22 71 81 71
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M178" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="N178" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>allefevre@somme.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4382-favoriser-lattractivite-des-petites-villes-de/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Somme</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2023</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>157101</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’une assistance en matière de voirie et d’aménagements d’espace public et paysager</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérents qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.
+&lt;/p&gt;
+&lt;p&gt;
+ MATEC assiste les collectivités par la réalisation :
+ &lt;br /&gt;
+ • Des études de faisabilité permettant d&amp;#039;avoir des éléments de cadrage technique et un coût estimé d&amp;#039;opération
+ &lt;br /&gt;
+ • Du programme de l&amp;#039;opération permettant de préciser les besoins, le montant des travaux, les contraintes techniques qui seront imposées aux maîtres d&amp;#039;œuvre (architectes et bureaux d&amp;#039;études).
+ &lt;br /&gt;
+ Lors de la consultation des maîtres d&amp;#039;œuvre, MATEC rédige l&amp;#039;ensemble des pièces, procède aux analyses des offres, donne la possibilité de bénéficier de la plateforme de marchés publics et aide à la notification des marchés.
+ &lt;br /&gt;
+ Dans toute la poursuite des études qui permettront d&amp;#039;affiner le projet de l&amp;#039;esquisse jusqu&amp;#039;à la consultation des entreprises, en passant par l&amp;#039;Avant-Projet Sommaire (APS) et l&amp;#039;Avant-Projet Définitif (APD), MATEC sera présent aux côtés des collectivités, lors des réunions de travail pour analyser les études MATEC assiste les collectivités produites et les informer des optimisations possibles.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Pour les projets d&amp;#039;aménagement de sécurité routière, de réfection de voirie, d&amp;#039;équipements d&amp;#039;aires de jeux et tel que cela était réalisé auparavant par la DDE puis l&amp;#039;ATESAT pour des petits projets, MATEC peut accompagner les collectivités dans la définition du projet avec la réalisation des plans, du descriptif technique qui permettront de consulter les entreprises.
+ &lt;br /&gt;
+ Pour les projets plus conséquents, MATEC est alors votre Assistant à Maîtrise d&amp;#039;Ouvrage, et apporte un soutien administratif, conceptuel et technique aux collectivités.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Diagnostic voirie
+ &lt;br /&gt;
+ •    Travaux de voirie divers et sécurité routière
+ &lt;br /&gt;
+ •    Terrains sportifs
+ &lt;br /&gt;
+ •    Aménagement paysager parcs, square, ...
+ &lt;br /&gt;
+ •    Aire de jeux
+ &lt;br /&gt;
+ •    Cours d&amp;#039;écoles
+ &lt;br /&gt;
+ •    Traversée de village
+ &lt;br /&gt;
+ •    Place
+ &lt;br /&gt;
+ •    Développement et aménagement pistes cyclables
+ &lt;br /&gt;
+ •    Accompagnement pour développer secteur habita et économique
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Revitalisation
+Equipement public
+Paysage
+Accessibilité
+Logistique urbaine</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+&lt;/p&gt;
+&lt;p&gt;
+ • A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Au 03.55.94.18.11
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 17 Quai Paul Wiltzer
+&lt;/p&gt;
+&lt;p&gt;
+ 57000 METZ
+&lt;/p&gt;
+&lt;p&gt;
+ Horaires d&amp;#039;ouverture :
+&lt;/p&gt;
+&lt;p&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d09d-beneficier-dune-assistance-en-matiere-de-voir/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>21/12/2023</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>157095</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+EUROPE - FEDER - Fonds européen de développement régional
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Aide montage des dossiers de subventions</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
+ &lt;br /&gt;
+ • trouver des pistes de financement pour les projets ;
+ &lt;br /&gt;
+ • monter au besoin les dossiers de subventions.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
+ &lt;br /&gt;
+ Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
+ &lt;br /&gt;
+ Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Patrimoine et monuments historiques
+Musée
+Sports et loisirs
 Tourisme
-Sols
+Forêts
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
-Commerces et services
+Recyclage et valorisation des déchets
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
 Revitalisation
-Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Attractivité économique
-[...3 lines deleted...]
-      <c r="O178" s="1" t="inlineStr">
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R178" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Etre une commune ou un EPCI adhérent(e) à l&amp;#039;Agence Technique Départementale du Gard
-[...14 lines deleted...]
- 0,10 €pour les EPCI sans fiscalité propre
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S178" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U178" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X178" s="1" t="inlineStr">
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;a target="_self"&gt;agence.technique&amp;#64;atdgard.fr&lt;/a&gt;
-[...2 lines deleted...]
- 04.66.02.85.50
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y178" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA178" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="179" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G179" s="1" t="inlineStr">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>160877</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans l’élaboration ou la modification d’un document d’urbanisme</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Conseil et assistance au pilotage des intervenants / Analyse des pièces produites</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H179" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="L179" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Bénéficier d&amp;#039;assistance et de conseil dans les domaines juridiques et administratifs pour les questions liées à la gestion locale
-[...932 lines deleted...]
-      <c r="N183" s="1" t="inlineStr">
+ L&amp;#039;agence départementale accompagne les collectivités dans la désignation des bureaux d&amp;#039;études, le pilotage de leurs missions, et la coordination des différents acteurs. Ceci pendant toute la durée de la procédure d&amp;#039;élaboration ou de modification du document d&amp;#039;urbanisme.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut aussi vous accompagner dans l’analyse des pièces réglementaires produites :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseil sur la qualité des Orientations d‘Aménagement et de Programmation (OAP) du futur document d’urbanisme ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Relecture et avis sur le règlement du futur document d’urbanisme.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Paysage</t>
         </is>
       </c>
-      <c r="O183" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R183" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Communes adhérentes à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Prestations facturées à l&amp;#039;acte.&lt;br /&gt;
+ Communes et intercommunalités adhérentes de l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S183" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U183" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V183" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X183" s="1" t="inlineStr">
-[...10 lines deleted...]
- 12 007 Rodez Cedex
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Agence départementale Aveyron ingénierie&lt;/p&gt;&lt;p&gt;4 rue Marie&lt;br /&gt;12 007 Rodez Cedex
  &lt;br /&gt;
  Tel : 05.65.68.68.33
- &lt;br /&gt;
-[...3 lines deleted...]
-      <c r="Y183" s="1" t="inlineStr">
+&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z183" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA183" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d57f-piloter-les-intervenants-acteurs-a-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>15/02/2024</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="184" spans="1:27" customHeight="0">
-      <c r="A184" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>160868</v>
       </c>
-      <c r="B184" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Favoriser la coopération des acteurs du territoire</t>
         </is>
       </c>
-      <c r="C184" s="1" t="inlineStr">
+      <c r="C74" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D184" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 5</t>
         </is>
       </c>
-      <c r="E184" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G184" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...4 lines deleted...]
-          <t>Subvention
+Association</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
 Ingénierie technique
-Ingénierie financière
-[...3 lines deleted...]
-      <c r="I184" s="1" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I74" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J184" s="1" t="inlineStr">
+      <c r="J74" s="1" t="inlineStr">
         <is>
           <t>de 5 000 à 40 000 euros</t>
         </is>
       </c>
-      <c r="K184" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L184" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
  La coopération peut prendre les formes suivantes :
  &lt;br /&gt;
  &lt;strong&gt;
   - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;strong&gt;
   - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  &lt;strong&gt;
@@ -38152,51 +15553,51 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
 &lt;/p&gt;
 &lt;p&gt;
  Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N184" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Friche
 Foncier
 Transition énergétique
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
@@ -38216,8846 +15617,1626 @@
 Paysage
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O184" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R184" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
 &lt;/p&gt;
 &lt;p&gt;
  Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S184" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T184" s="1" t="inlineStr">
+      <c r="T74" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U184" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V184" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
-      <c r="X184" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ludmilla HELLOT, chargée de mission LEADER -
  &lt;a target="_self"&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  -
  &lt;span&gt;
   03 29 37 54 96
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Cécile PIERRE, chargée de mission LEADER -
  &lt;/span&gt;
  &lt;a target="_self"&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  - 03 29 37 87 72
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y184" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>leader@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z184" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
         </is>
       </c>
-      <c r="AA184" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD74" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="185" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E185" s="1" t="inlineStr">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>160866</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Instruire les autorisations d’urbanisme</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Instruction des autorisations d'urbanisme</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Agence départementale Aveyron Ingénierie</t>
         </is>
       </c>
-      <c r="G185" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H185" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K185" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L185" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- L&amp;#039;agence départementale accompagne les collectivités dans la désignation des bureaux d&amp;#039;études, le pilotage de leurs missions, et la coordination des différents acteurs. Ceci pendant toute la durée de la procédure d&amp;#039;élaboration ou de modification du document d&amp;#039;urbanisme.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;agence peut aussi vous accompagner dans l’analyse des pièces réglementaires produites :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Conseil sur la qualité des Orientations d‘Aménagement et de Programmation (OAP) du futur document d’urbanisme ;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Relecture et avis sur le règlement du futur document d’urbanisme.&lt;/li&gt;&lt;/ul&gt;</t>
-[...2 lines deleted...]
-      <c r="N185" s="1" t="inlineStr">
+ La commune confie par convention au service instructeur l&amp;#039;instruction des certificats d&amp;#039;urbanisme opérationnels, déclarations préalables, permis de construire, permis d&amp;#039;aménager, permis de démolir. La tarification est établie en fonction du type d&amp;#039;actes et la facturation est effectuée trimestriellement au nombre d&amp;#039;actes déposés.&lt;/p&gt;&lt;p&gt;La collectivité bénéficie également à travers cette convention :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;d&amp;#039;un conseil en amont, notamment pour le dépôt d&amp;#039;autorisations au nom de la commune ;
+ &lt;/li&gt;&lt;li&gt;d&amp;#039;un accompagnement en cas de recours gracieux
+ &lt;/li&gt;&lt;li&gt;de la possibilité de faire procéder à un contrôle de conformité des travaux après le dépôt de la DAACT et de l&amp;#039;étude de sa recevabilité par le service (pour les récolements obligatoires, en application du code de l&amp;#039;urbanisme)
+ &lt;/li&gt;&lt;/ul&gt;
+ Le logiciel d&amp;#039;instruction est mis à disposition des communes ainsi qu&amp;#039;un site dédié au dépôt dématérialisé des demandes d&amp;#039;autorisations.&lt;br /&gt;
+</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Equipement public
 Bâtiments et construction
 Architecture
 Paysage</t>
         </is>
       </c>
-      <c r="O185" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R185" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Communes et intercommunalités adhérentes de l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Missions facturées au temps passé.&lt;br /&gt;
+ Communes adhérentes à l&amp;#039;Agence Départementale Aveyron Ingénierie.&lt;/p&gt;&lt;p&gt;Prestations facturées à l&amp;#039;acte.&lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S185" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U185" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Aveyron</t>
         </is>
       </c>
-      <c r="V185" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
         </is>
       </c>
-      <c r="X185" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>&lt;p&gt;Agence départementale Aveyron ingénierie&lt;/p&gt;&lt;p&gt;4 rue Marie&lt;br /&gt;12 007 Rodez Cedex
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Agence départementale Aveyron Ingénierie
+ &lt;br /&gt;
+ Hôtel du département
+ &lt;br /&gt;
+ 7 place Charles de Gaulle
+ &lt;br /&gt;
+ BP 724
+ &lt;br /&gt;
+ 12 007 Rodez Cedex
  &lt;br /&gt;
  Tel : 05.65.68.68.33
-&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y185" s="1" t="inlineStr">
+ &lt;br /&gt;
+ Mail : &lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>contact@aveyron-ingenierie.fr</t>
         </is>
       </c>
-      <c r="Z185" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA185" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5861-instruire-les-autorisations-durbanisme/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="186" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C186" s="1" t="inlineStr">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>160859</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Préserver, valoriser et promouvoir les patrimoines bâti et naturel du territoire</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D186" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G186" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 2</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I76" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J76" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 € de subvention</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser les patrimoines naturel et bâti dans un développement vertueux, y compris au travers du tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renforcer la promotion du patrimoine naturel et bâti en particulier auprès du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer le positionnement stratégique dans la préservation du patrimoine naturel et bâti
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+  La valeur ajoutée de LEADER sur le patrimoine se concentrera sur des actions immatérielles ainsi que sur la valorisation des petits patrimoines bâti et naturel reconnus dans le cadre du Pays d&amp;#039;Art et d&amp;#039;Histoire afin de permettre une meilleur mise en valeur et une appropriation de ses patrimoines. La mise en réseau des acteurs favorisera l&amp;#039;animation et la communication des sites du territoire.
+ &lt;/span&gt;
+ Le &amp;#43; LEADER sur le patrimoine : le changement d&amp;#039;échelle, le rayonnement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Augmentation du nombre de sites accompagnés, mis en valeur
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une protection et un rayonnement renforcés des patrimoines bâti et naturel du territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions de sensibilisation, de communication, de médiation, sur les patrimoines :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Bâtis,
+&lt;/p&gt;
+&lt;p&gt;
+ - Naturels bénéficiant soit d&amp;#039;un classement ou d&amp;#039;une labélisation,
+&lt;/p&gt;
+&lt;p&gt;
+ - Immatériels (dont mémoriels)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;animation sur les sites naturels ou bâtis reconnus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de préservation, de conservation, de restauration du patrimoine bâti reconnus
+  &lt;strong&gt;
+   1
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes
+  &lt;strong&gt;
+   2
+  &lt;/strong&gt;
+  ayant une dimension intercommunale, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités. Les études doivent être en lien avec la thématique de la fiche-action.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un évènement ne pourra faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Tous les projets devront être reconnus d&amp;#039;intérêt par le Pays d&amp;#039;Art et Histoire du PETR pour la préservation, valorisation et promotion du patrimoine relevant de cette labellisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cahier des charges des études devra être transmis
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Forêts
+Friche
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5b1a-preserver-accompagnemer-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB76" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD76" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>159895</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les éléments identitaires et le patrimoine du territoire rural</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F77" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Recherche</t>
-[...776 lines deleted...]
-      <c r="H192" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I192" s="1" t="inlineStr">
-[...166 lines deleted...]
-      <c r="N193" s="1" t="inlineStr">
+      <c r="J77" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Stimuler la vie culturelle et touristique du territoire dans ses espaces les plus ruraux, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cette fiche-action vise des projets dont la délimitation géographique exclut le périmètre des 16 communes visées dans la fiche-action &amp;#34;Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité&amp;#34;. Toutefois elle peut soutenir des projets intéressant un large périmètre qui déborde sur une ou plusieurs de ces 16 communes.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions soutenues
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie permettant l&amp;#039;amorçage de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie permettant la mise en réseau ou la coopération et d&amp;#039;asseoir une complémentarité territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie thématique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions concourant à la dynamisation des villages et des espaces les plus ruraux
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissements pour de petits équipements permettant l&amp;#039;embellissement de l&amp;#039;espace public (mobilier urbain, bacs accueillant de la végétation, poubelles, abri vélo...) dans un projet global de redynamisation de cœur de village
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration de charte paysagère ou tout autre document pédagogique permettant la prise en compte des caractéristiques du bâti ancien et l&amp;#039;intégration paysagère
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation de sites naturels, notamment de la rivière Adour, ou de chemin de randonnées et d&amp;#039;itinérances thématiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification, renaturation et aménagement paysager de sites déqualifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Raccordement, aménagement et valorisation de réseaux d&amp;#039;itinérance douce dans un objectif de mise en tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;aménagements, de modernisation d&amp;#039;équipements touristiques durables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation, et de restauration de sites emblématiques, patrimoniaux ou culturels ouverts au grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux événements culturels, sportifs et patrimoniaux à destination du grand public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux projets culturels participant à l&amp;#039;animation de la vie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et des patrimoines
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la vitalité de la vie associative et culturelle, en encourageant la mutualisation et la mise en réseau
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
+Tourisme
 Espace public
-Tiers-lieux
+Friche
 Equipement public
 Bâtiments et construction
 Réhabilitation
-Logement et habitat
 Architecture
 Paysage
-Appui méthodologique
-[...16 lines deleted...]
-      <c r="S193" s="1" t="inlineStr">
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P77" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q77" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière, les investissements matériels et les projets d&amp;#039;ingénierie des communes de plus de 25 000 habitants.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T193" s="1" t="inlineStr">
+      <c r="T77" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U193" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA193" s="1" t="inlineStr">
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
+ &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aae0-faire-des-spheres-agricole-viticole-et-sylvic/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB77" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Mise en place d’un commerce de proximité
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AD77" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="194" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G194" s="1" t="inlineStr">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>159894</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les éléments identitaires et le patrimoine dans les pôles de centralité</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="F78" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
-Agriculteur</t>
-[...94 lines deleted...]
-      <c r="M194" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J78" s="1" t="inlineStr">
+        <is>
+          <t>Autofinancement maître d'ouvrage public minimum: 20% ; autofinancement maître d'ouvrage privé minimum: 10%</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
-– Action
-[...27 lines deleted...]
-      <c r="N194" s="1" t="inlineStr">
+ &lt;strong&gt;
+  Stimuler la vie culturelle et touristique du territoire, générer de nouveaux revenus, maintenir la qualité du cadre de vie.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Rendre le modèle de développement du territoire plus résilient passe par sa diversification, et notamment par le développement d&amp;#039;une offre culturelle et touristique capable de générer de nouveaux revenus. Il s&amp;#039;agit de favoriser l&amp;#039;appropriation par tous les publics des caractéristiques de ce large territoire qu&amp;#039;est Adour Chalosse Tursan Marsan, que ce soit en termes de bâti, de culture, et de patrimoine au sens large.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cette fiche-action vise des projets localisés sur une ou plusieurs communes parmi les 16 suivantes : Aire-sur-l&amp;#039;Adour, Amou, Geaune, Grenade-sur-l&amp;#039;Adour, Hagetmau, Hinx, Montfort-en-Chalosse, Mont-de-Marsan, Mugron, Pomarez, Pontonx-sur-l&amp;#039;Adour, Rion-des-Landes, Saint-Pierre-du-Mont, Saint-Sever, Samadet, Tartas.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions soutenues
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions d&amp;#039;ingénierie permettant une offre culturelle et touristique plus attractive
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie permettant l&amp;#039;amorçage de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie permettant la mise en réseau ou la coopération et d&amp;#039;asseoir une complémentarité territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie thématique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions concourant à la dynamisation des centres-bourgs, villes ou quartiers, sur le plan de l&amp;#039;image et du cadre de vie
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissements pour de petits équipements permettant l&amp;#039;embellissement de l&amp;#039;espace public (mobilier urbain, bacs accueillant de la végétation, poubelles, abri vélo...) dans un projet global d&amp;#039;aménagement de centre-bourg
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration de charte paysagère ou tout autre document pédagogique permettant la prise en compte des caractéristiques du bâti ancien et l&amp;#039;intégration paysagère
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification, renaturation et aménagement paysager de sites déqualifiés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation de sites naturels ou de chemin de randonnées et d&amp;#039;itinérances thématiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Raccordement, aménagement et valorisation de réseaux d&amp;#039;itinérance douce dans un objectif de mise en tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions d&amp;#039;aménagements, de modernisation d&amp;#039;équipements touristiques durables, y compris la redynamisation de stations touristiques existantes et des offices de tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de valorisation et de restauration de sites emblématiques, patrimoniaux ou culturels ouverts au grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutiens aux événements culturels, et patrimoniaux à destination du grand public
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Soutien aux dynamiques d&amp;#039;innovation et reconversion territoriales
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investissement pour le développement de projets culturels et patrimoniaux, notamment de projets de lieux « hybrides »
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux projets culturels participant à l&amp;#039;animation de la vie culturelle locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements permettant le développement de l&amp;#039;inclusion sociale de tous les publics au bénéfice de la culture et du patrimoine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la vitalité associative et culturelle en encourageant la mutualisation et la mise en réseau
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme
+Espaces verts
+Espace public
+Friche
+Cohésion sociale et inclusion
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P78" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le projet doit se situer sur le territoire du GAL Adour Chalosse Tursan Marsan et ne doit pas avoir démarré.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les bénéficiaires dans le respect de la réglementation européenne, nationale et régionale, hormis: les SCI, les particuliers (personne physique sans SIRET et agissant à titre personnel et privé en dehors de toute activité professionnelle), les agriculteurs dans le cadre de leur seule activité agricole.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles tous les coûts dans le respect de la réglementation européenne, nationale et régionale, hormis les dépenses suivantes: les dépenses d&amp;#039;auto-construction, les contributions en nature, les dépenses d&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et de maîtrise d&amp;#039;œuvre pour les travaux de rénovation et de construction, et toutes dépenses relatives à de l&amp;#039;acquisition immobilière et foncière.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T78" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adourchalossetursan.fr/Nos-missions/Le-Programme-territorial-europeen-2021-2027</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bureau d&amp;#039;Hagetmau: Nathalie Baillet et Valérie Gelpe -
+ &lt;a target="_self"&gt;
+  leader&amp;#64;adourchalossetursan.fr
+ &lt;/a&gt;
+ - 05 58 79 74 80
+&lt;/p&gt;
+&lt;p&gt;
+ Bureau de Mont-de-Marsan: Eric Guagliardi -
+ &lt;a target="_self"&gt;
+  eric.guagliardi&amp;#64;montdemarsan-agglo.fr
+ &lt;/a&gt;
+ - 05 58 05 38 07
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>leader@adourchalossetursan.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c92-capter-et-retenir-des-competences-et-des-pepi/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>GAL Adour Chalosse Tursan Marsan</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>159891</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les communes et les intercommunalités en matière juridique et administrative</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>conseil juridique et administratif</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficier d&amp;#039;assistance et de conseil dans les domaines juridiques et administratifs pour les questions liées à la gestion locale
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil juridique : rédaction de notes ou avis sur une situation juridique donnée ou des problématiques de gestion locales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil, assistance et aide à la rédaction de documents dans le cadre de la commande publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès gratuit à une plateforme de dématérialisation en matière de marchés publics et accompagnement dans la création d&amp;#039;un profil acheteur des collectivités gardoises
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction de modèles de documents, relecture et vérification des projets de documents (contrats, conventions, arrêtés, délibérations, cahiers des charges de marchés publics)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil juridique en matière de domanialité, d&amp;#039;urbanisme, de gestion de service public, de relations avec les usagers
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
-Eau souterraine
-[...1 lines deleted...]
-Forêts
+Patrimoine et monuments historiques
+Tourisme
+Sols
 Espaces verts
 Espace public
-Friche
-Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Cohésion sociale et inclusion
-Alimentation
+Réseaux de chaleur
 Commerces et services
-Tiers-lieux
-[...3 lines deleted...]
-Consommation et production
 Revitalisation
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
+Architecture
 Paysage
 Accessibilité
 Attractivité économique
-Appui méthodologique
-[...6 lines deleted...]
-      <c r="O194" s="1" t="inlineStr">
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S194" s="1" t="inlineStr">
-[...153 lines deleted...]
-      <c r="S195" s="1" t="inlineStr">
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou un EPCI adhérent(e) à l&amp;#039;Agence Technique Départementale du Gard
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier des services de l&amp;#039;agence technique, la collectivité doit avoir approuver les statuts de l&amp;#039;ATD du Gard, délibérer sur son adhésion et signer la  convention d&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;adhésion est calculé ainsi qu&amp;#039;il suit :
+&lt;/p&gt;
+&lt;p&gt;
+ 0,50 € par habitant pour les communes
+&lt;/p&gt;
+&lt;p&gt;
+ 0,25 € pour les EPCI à fiscalité propre
+&lt;/p&gt;
+&lt;p&gt;
+ 0,10 €pour les EPCI sans fiscalité propre
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T195" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA195" s="1" t="inlineStr">
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-technique-gard.fr/</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;agence.technique&amp;#64;atdgard.fr&lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04.66.02.85.50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>d.paloc@atdgard.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8799-conseiller-les-communes-et-les-intercommunali/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="196" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G196" s="1" t="inlineStr">
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>159890</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les communes et les intercommunalités en matière technique et de financement de projets</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil technique et financement</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...28 lines deleted...]
-      <c r="N196" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficier d&amp;#039;assistance et de conseil dans les domaines techniques et de financement de projet pour les questions liées à la gestion locale
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Apporter soutien et expertise aux collectivités en matière d&amp;#039;ingénierie publique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance technique en matière d&amp;#039;urbanisme, de voirie, d&amp;#039;eau et d&amp;#039;assainissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise technique pour mener à bien tous projets d&amp;#039;équipement et d&amp;#039;aménagement public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement de projets, diagnostics des besoins et aide à la programmation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance en matière d&amp;#039;étude de faisabilité technique, règlementaire et financière pour tous projets locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Elaboration de cahiers des charges spécifiques aux projets ( lettre de consultation, acte d&amp;#039;engagement, CCTP, CCAP, mémoire technique cadre, programme de travaux)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assistance pour la recherche de financement, élaboration de tableaux de financements, calcul du reste à charge potentiel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
-Eau souterraine
-Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
-Culture et identité collective
-[...2 lines deleted...]
-Sports et loisirs
 Tourisme
-Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
-Recyclage et valorisation des déchets
-[...10 lines deleted...]
-Alimentation
 Commerces et services
-Formation professionnelle
-[...6 lines deleted...]
-Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
 Risques naturels
-Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-[...1 lines deleted...]
-International
 Attractivité économique
-Appui méthodologique
-[...198 lines deleted...]
-      <c r="S197" s="1" t="inlineStr">
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou un EPCI adhérent(e) à l&amp;#039;Agence Technique Départementale du Gard
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier des services de l&amp;#039;agence technique, la collectivité doit avoir approuver les statuts de l&amp;#039;ATD du Gard, délibérer sur son adhésion et signer la  convention d&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;adhésion est calculé ainsi qu&amp;#039;il suit :
+&lt;/p&gt;
+&lt;p&gt;
+ 0,50 € par habitant pour les communes
+&lt;/p&gt;
+&lt;p&gt;
+ 0,25 € pour les EPCI à fiscalité propre
+&lt;/p&gt;
+&lt;p&gt;
+ 0,10 €pour les EPCI sans fiscalité propre
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T197" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="AA197" s="1" t="inlineStr">
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Gard</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-technique-gard.fr/</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a target="_self"&gt;agence.technique&amp;#64;atdgard.fr&lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 04.66.02.85.50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>d.paloc@atdgard.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/870e-conseiller-les-communes-et-les-intercommunali/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale du Gard</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>01/02/2024</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="198" spans="1:27" customHeight="0">
-[...6725 lines deleted...]
-      <c r="E237" s="1" t="inlineStr">
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G237" s="1" t="inlineStr">
+      <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H237" s="1" t="inlineStr">
-[...65 lines deleted...]
-      <c r="N237" s="1" t="inlineStr">
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -47069,256 +17250,32245 @@
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
+Emploi
 International
 Attractivité économique
-Appui méthodologique
-[...1 lines deleted...]
-Valorisation d'actions
 Artisanat
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
 Médias et communication
 Industrie
+Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
+Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O237" s="1" t="inlineStr">
+      <c r="O81" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R237" s="1" t="inlineStr">
+      <c r="R81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
-[...9 lines deleted...]
-      <c r="S237" s="1" t="inlineStr">
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T237" s="1" t="inlineStr">
+      <c r="T81" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U237" s="1" t="inlineStr">
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V237" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X237" s="1" t="inlineStr">
+      <c r="W81" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
- &lt;p&gt;&lt;strong&gt;Téléphone
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
  &lt;/strong&gt;
- : Eric Gency-Piriou (Directeur du développement territorial) : 06 21 51 95 54 &lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y237" s="1" t="inlineStr">
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z237" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA237" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="238" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G238" s="1" t="inlineStr">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>143348</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement pour définir et lancer un projet dans le domaine de l'aménagement (espaces publics, projets urbains…)</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'ingénierie des territoires de Haute-Loire (Ingé43)</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence d&amp;#039;Ingénierie des territoires de Haute-Loire peut être sollicitée  en matière d&amp;#039;aménagement d&amp;#039;espaces publics :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  pour donner des conseils de 1er niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une expertise ciblée (assistance à maîtrise d&amp;#039;ouvrage partielle)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour une assistance à maîtrise d&amp;#039;ouvrage globale afin d&amp;#039;aider la collectivité à répondre à ses prérogatives de maître d&amp;#039;ouvrage
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil de 1er niveau (administratifs, réglementaires et techniques)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition de principes (définition du besoin, faisabilité, recherche de financement...) ou assistance à maîtrise d&amp;#039;ouvrage  (définition du besoin, faisabilité,  scénarios d&amp;#039;aménagement, appui à la consultation des prestataires..) pour l&amp;#039;aménagement de bourg ou d&amp;#039;un espace public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui ou assistance à maîtrise d&amp;#039;ouvrage pour l&amp;#039;élaboration d&amp;#039;un schéma directeur d&amp;#039;aménagement et de développement du bourg (définition du besoin, appui à la consultation des prestataires, suivi des études)...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise  ou assistance à maitrise d&amp;#039;ouvrage autre projets
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier des conseils et de l&amp;#039;accompagnement d&amp;#039;Ingé43, les communes, les établissements publics de coopération intercommunale et les syndicats mixtes fermés ayant leur siège sur le territoire de la Haute-Loire doivent adhérer à l&amp;#039;Agence.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;adhésion ouvre droit au catalogue d&amp;#039;offres de service décliné entre prestations gratuites et interventions payantes selon le domaine d&amp;#039;intervention.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Loire</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>http://www.inge43.fr</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:contact&amp;#64;inge43.fr" target="_self"&gt;
+  contact&amp;#64;inge43.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 71 07 41 71
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>contact@inge43.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b36-beneficier-dun-accompagnement-pour-definir-et/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>Agence d'Ingénierie des territoires de Haute-Loire</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>139433</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Repenser les façons d'habiter</t>
+        </is>
+      </c>
+      <c r="C83" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>LEADER</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>PETR des Communautés du pays de Saint-Malo</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous avez un projet de
+ &lt;strong&gt;
+  transition écologique
+ &lt;/strong&gt;
+ en lien avec la
+ &lt;strong&gt;
+  qualité de vie
+ &lt;/strong&gt;
+ &amp;amp; l&amp;#039;
+ &lt;strong&gt;
+  habitat
+ &lt;/strong&gt;
+ sur le
+ &lt;strong&gt;
+  pays de Saint-Malo
+ &lt;/strong&gt;
+ ? Peut-être pouvez-vous bénéficier d&amp;#039;une aide européenne au titre du programme LEADER !
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Qu&amp;#039;est-ce que LEADER ?
+  &lt;/strong&gt;
+  &lt;span&gt;
+   &lt;em&gt;
+    (Liaisons entre action de développement de l&amp;#039;économie rural)
+   &lt;/em&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  C&amp;#039;est un programme européen de développement des zones rurales.  C&amp;#039;est à la fois une
+ &lt;/span&gt;
+ &lt;strong&gt;
+  a
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  ide financière
+ &lt;/strong&gt;
+ &lt;span&gt;
+  alimentée par le FEADER (Fonds Européen Agricole pour le Développement Rural) p
+ &lt;/span&gt;
+ &lt;span&gt;
+  our des porteurs de projets publics (communes, EPCI...) ou privés (associations, entreprises...). et une
+ &lt;/span&gt;
+ &lt;strong&gt;
+  stratégie spécifique au territoire.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La stratégie LEADER s&amp;#039;intitule comme suit
+ &lt;/span&gt;
+ &lt;strong&gt;
+  &amp;#34;
+ &lt;/strong&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   5 ans pour repenser ensemble les façons d&amp;#039;habiter le pays de Saint-Malo&amp;#34;
+  &lt;/strong&gt;
+  . Elle s&amp;#039;articule autour des mots clés suivants « sobriété, innovation, résilience, solidarités, équilibre territorial ».
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En effet, le pays est l&amp;#039;un des territoires les plus attractifs de Bretagne. Pour maintenir cette capacité d&amp;#039;accueil, il s&amp;#039;avère que l&amp;#039;habitat est un enjeu clé.  C&amp;#039;est aussi une problématique qui croise de nombreuses autres problématiques sociales, économiques, ou encore d&amp;#039;aménagement du territoire. Il s&amp;#039;agit ainsi de changer l&amp;#039;habitat et les façons de vivre pour transformer notre modèle de développement (rénovation énergétique, économies d&amp;#039;énergie, sobriété dans les comportements, formes d&amp;#039;habitat alternatif et d&amp;#039;usages alternatifs à la façon d&amp;#039;habiter).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   3.
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ &lt;strong&gt;
+  Type de projets attendus
+ &lt;/strong&gt;
+ :  des
+ &lt;strong&gt;
+  projets locaux innovants
+ &lt;/strong&gt;
+ axés autour de l&amp;#039;habitat pourront être soutenus. Des solutions nouvelles aux enjeux du territoire sont encouragées ainsi que la mise en œuvre d&amp;#039;actions de coopération avec la France et/ou l&amp;#039;Europe. La stratégie LEADER est organisée en
+ &lt;span&gt;
+  fiches-actions
+ &lt;/span&gt;
+ . Celles-ci indiquent précisément les conditions de financement des projets attendus.
+ &lt;strong&gt;
+  &lt;em&gt;
+   &lt;br /&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &lt;em&gt;
+    &amp;#34;Projet&amp;#34; ?
+   &lt;/em&gt;
+  &lt;/strong&gt;
+  Ensemble d&amp;#039;activités coordonnées et maîtrisées comportant des dates de début et de fin, entrepris dans le but d&amp;#039;atteindre un objectif conforme à des exigences spécifiques.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   &lt;strong&gt;
+    &amp;#34;Local&amp;#34; ?
+   &lt;/strong&gt;
+  &lt;/em&gt;
+  Seuls les
+  &lt;strong&gt;
+   projets réalisés
+  &lt;/strong&gt;
+  sur les
+  &lt;strong&gt;
+   64 communes rurales du pays de Saint-Malo
+  &lt;/strong&gt;
+  peuvent prétendre à une aide LEADER.
+  &lt;a href="https://www.pays-stmalo.fr/fichiers/perimetre_gal_FeChcX.pdf" target="_self"&gt;
+   Liste des communes rurales
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;em&gt;
+   &lt;strong&gt;
+    &amp;#34;Innovant&amp;#34; ?
+   &lt;/strong&gt;
+  &lt;/em&gt;
+  C&amp;#039;est un projet qui résout une problématique existante de façon nouvelle (nouvelle manière de faire ; nouvelle organisation/gouvernance, une manière plus efficiente, adaptée) ou bien c&amp;#039;est un projet qui résout une problématique non traitée jusqu&amp;#039;alors sur le territoire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4. Comment est calculée l&amp;#039;aide LEADER ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   LEA
+  &lt;/span&gt;
+  &lt;span&gt;
+   DER ne peut jamais financer entièrement un projet !
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  LEADER ne prend en compte que certains types de dépenses, c&amp;#039;est la notion de &amp;#34;dépenses éligibles&amp;#34; à LEADER. Il faut se référer aux fiches-actions pour connaître la liste des dépenses éligibles à LEADER.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   &lt;strong&gt;
+    LEADER intervient uniquement en complément d&amp;#039;autres aides publiques que vous pourrez mobiliser/rechercher pour votre projet
+   &lt;/strong&gt;
+   (Etat, collectivités locales, établissements publics, autofinancement du maître d&amp;#039;ouvrage public ou Organisme Qualifié de Droit Public..). LEADER agit ainsi &amp;#34;en levier&amp;#34;.
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  1€ d&amp;#039;aide publique mobilisée (autre que LEADER) permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de LEADER.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le taux d&amp;#039;intervention LEADER peut varier en fonction du montage financier de chaque projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   43 000 € : c&amp;#039;est la moyenne du montant LEADER attribué par dossier entre 2015 et 2020.
+  &lt;/span&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ &lt;br /&gt;
+&lt;/strong&gt;
+&lt;strong&gt;
+ 5. F
+&lt;/strong&gt;
+&lt;strong&gt;
+ iches-actions:
+&lt;/strong&gt;
+&lt;em&gt;
+ l&amp;#039;ambition de ces fiches-actions n&amp;#039;est pas de soutenir massivement des investissements mais d&amp;#039;assurer un effet-levier en complément des aides nationales, régionales et locales pour accélérer et faciliter l&amp;#039;émergence de projets ruraux innovants les plus à mêmes de proposer une solution répondant à des besoins locaux et partagés sur le territoire.
+&lt;/em&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;a href="https://www.pays-stmalo.fr/fichiers/fiches-actions_kNXDiF.pdf" target="_self"&gt;
+   &lt;strong&gt;
+    Consulter les fiches-actions
+   &lt;/strong&gt;
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   &lt;strong&gt;
+    Des nouvelles façons de se loger plus en phase avec les modes de vie et le défi de la transition énergétique
+   &lt;/strong&gt;
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des nouvelles façons d&amp;#039;habiter contribuant à la cohésion sociale et territoriale
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Anticiper et prévoir l&amp;#039;offre foncière pour maîtriser l&amp;#039;empreinte environnementale de l&amp;#039;habitat durable
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Coopération
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  - Améliorer la qualité de l&amp;#039;habitat
+ &lt;/strong&gt;
+ : il s&amp;#039;agit de créer des logements agréables à habiter et de qualité d&amp;#039;un point de vue environnemental, esthétique, et d&amp;#039;usage. Cela peut conduire à penser le logement ou le bâtiment comme étant modulable et évolutif (adaptation de la taille, de l&amp;#039;aménagement intérieur en fonction des besoins des occupants). Il s&amp;#039;agit aussi d&amp;#039;encourager l&amp;#039;adoption de ces nouvelles formes urbaines en changeant la perception sur l&amp;#039;habitat collectif/intermédiaire et individuel et en intégrant les occupants à la co-conception. Cet engagement des futurs habitants peut également se traduire sous la forme d&amp;#039;un accompagnement à l&amp;#039;habitat participatif.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Adapter l&amp;#039;habitat aux publics, aux trajectoires résidentielles, aux modes de vie :
+ &lt;/strong&gt;
+ il s&amp;#039;agit de penser l&amp;#039;habitat pour tous en s&amp;#039;adressant aux populations aux besoins spécifiques (personnes âgées, handicapées, saisonniers, jeunes actifs, familles monoparentales, etc.) mais également en intégrant la notion de parcours résidentiel, c&amp;#039;est-à-dire à l&amp;#039;évolution dans le temps des besoins en termes de logement. Ceux-ci évoluent en fonction des changements de situation, notamment du nombre de personnes qui composent le foyer et des moyens financiers. Cela peut conduire là aussi à penser le logement ou le bâtiment comme étant modulable et évolutif mais aussi de mettre l&amp;#039;accent sur la production d&amp;#039;espaces communs (services ou usages partagés : chambre d&amp;#039;amis, buanderie, jardins partagés, etc.) et à la multifonctionnalité/mutualisation des services, des espaces, des équipements entourant l&amp;#039;habitat. Il s&amp;#039;agit également de travailler sur la mobilisation des acteurs et sur leur participation dans la conception des opérations pour assurer la compatibilité des solutions aux besoins réels.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  Ré-interroger la chaîne de production :
+ &lt;/strong&gt;
+ il s&amp;#039;agit de recourir à des matériaux biosourcés/éco-matériaux (bois, paille, terre crue, bauge etc.) et de renforcer les filières locales pour diminuer la pollution et les consommations énergétiques du bâtiment. Il s&amp;#039;agit aussi d&amp;#039;agir sur l&amp;#039;accessibilité financière du logement en réfléchissant à de outils d&amp;#039;ingénierie novateurs (Organismes de foncier solidaire, BRS...). C&amp;#039;est aussi repenser la participation des acteurs en mettant en place par exemple une démarche de maîtrise d&amp;#039;usage, en développant des dispositifs d&amp;#039;accompagnement à la réhabilitation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - Adapter l&amp;#039;habitat à la transition écologique :
+ &lt;/strong&gt;
+ l&amp;#039;habitat est lieu privilégié d&amp;#039;accompagnement à la transition écologique des habitants. Ainsi il s&amp;#039;agit de sensibiliser encore plus la population à la préservation des ressources naturelles mais aussi à l&amp;#039;adoption d&amp;#039;autres comportements tel que le recours à des modes de transport alternatifs ou encore le développement local d&amp;#039;énergies renouvelables.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Espaces verts
+Espace public
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Attractivité économique
+Mobilité partagée
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •	Être cohérent avec la stratégie,
+&lt;/p&gt;
+&lt;p&gt;
+ •	Être localisé sur le territoire d&amp;#039;intervention,
+&lt;/p&gt;
+&lt;p&gt;
+ •	Correspondre à une dépense éligible (il faut pour cela se référer aux fiches actions) ;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Apporter une vraie plus-value pour le territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-stmalo.fr/avec-leader-repensons-les-facons-d-habiter-C270.html</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous avez un projet et vous souhaitez savoir s&amp;#039;il peut être financé par LEADER ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contacter-nous : contractualisation&amp;#64;pays-stmalo.fr  02 99 21 17 28
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Vous bénéficierez d&amp;#039;une aide pour le montage de la demande d&amp;#039;aide LEADER, le suivi administratif et technique du projet et la mise en paiement.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>contractualisation@pays-stmalo.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d2d-repenser-les-facons-dhabiter/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Pôle d'Equilibre Territorial et Rural des communautés du pays de Saint-Malo</t>
+        </is>
+      </c>
+      <c r="AD83" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>139432</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un accompagnement en AMO ainsi que d'assistances et conseils techniques et administratifs</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>AMO en espaces publics, bâtiments, eau et assainissement, ouvrages d'art</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Agence technique départementale de l'Aude (ATD 11)</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H238" s="1" t="inlineStr">
+      <c r="H84" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence Technique Départementale de l&amp;#039;Aude, Établissement Public Administratif géré de manière paritaire par les élus représentants du Conseil départemental et des collectivités locales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations de l&amp;#039;ATD11 relèvent de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Assistance à Maîtrise d&amp;#039;Ouvrage (AMO) pour des opérations d&amp;#039;aménagements d&amp;#039;espaces publics, de voirie (yc ouvrages d&amp;#039;art), bâtiments publics, eau et assainissement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Maîtrise d&amp;#039;Œuvre (MOE) exclusivement pour les ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils techniques et juridiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez trouver des exemples de réalisations en allant sur notre site internet :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://atd11.aude.fr/nos-realisations" target="_self"&gt;
+  https://atd11.aude.fr/nos-realisations
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Espaces verts
+Espace public
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre adhérent à l&amp;#039;ATD11
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://atd11.aude.fr/</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://atd11.aude.fr/contacter</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;atd11.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>laurent.naudy@atd11.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0869-test/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>ATD11</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>139429</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Recycler une friche</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Établissement Public Foncier des Hauts-de-France (EPF)</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie Juridique / administrative</t>
-[...19 lines deleted...]
-          <t>Sols
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Etablissement Public Foncier Hauts de France (EPF) a été créé pour recycler les friches. Agissant pour le compte des collectivités, l&amp;#039;EPF acquiert ces sites obsolètes et vacants et dont la configuration n&amp;#039;est plus en adéquation avec les besoins du marché.
+ &lt;br /&gt;
+ Il assure la gestion des déchets (amiante notamment), la déconstruction, en favorisant des démarches d&amp;#039;économie circulaire, le traitement des sources de pollution concentrées et le pré-verdissement.
+ &lt;br /&gt;
+ L&amp;#039;intervention de l&amp;#039;établissement permet de remettre sur le marché des biens qui en étaient sortis, de réduire les risques attachés à la dangerosité de ces sites et d&amp;#039;améliorer l&amp;#039;image et l&amp;#039;attractivité des quartiers où ils se situent. L&amp;#039;EPF prend en charge 50 à 80% du coût des études et des travaux.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Projets éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Projets visant le développement d&amp;#039;une offre de logements, le développement économique, la redynamisation des centres villes et centres bourgs, la gestion des risques, la protection/restauration de la biodiversité, la valorisation du patrimoine UNESCO, la constitution de réserves foncières
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ •    Acquisition et portage foncier
+ &lt;br /&gt;
+ •    Etudes préalables
+ &lt;br /&gt;
+ •    Traitement des déchets et des sources de pollution
+ &lt;br /&gt;
+ •    Travaux de déconstruction
+ &lt;br /&gt;
+ •    Renaturation
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ •    Ingénierie prise en charge à 100%
+ &lt;br /&gt;
+ •    Etudes préalables jusqu&amp;#039;à 80% *
+ &lt;br /&gt;
+ •    Travaux de déconstruction et de traitement des sources de pollution jusqu&amp;#039;à 80% *
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  * Lorsqu&amp;#039;un projet n&amp;#039;est pas défini sur le site, la prise en charge est de 50%
+ &lt;/em&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Site Bricomarché, rue Gustave Delory, Caudry (Nord)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de sa politique de renouvellement urbain, la commune de Caudry a sollicité l&amp;#039;intervention de l&amp;#039;EPF pour la reconversion d&amp;#039;un ensemble immobilier de 2 ha, composé d&amp;#039;un ancien magasin de bricolage et d&amp;#039;un entrepôt de stockage. L&amp;#039;EPF a procédé à l&amp;#039;acquisition du site et a pris en charge la maîtrise d&amp;#039;ouvrage et le financement à 100% des travaux de désamiantage et de déconstruction (3,6 M€). Le site a été ensemencé dans l&amp;#039;attente du projet qui consistera en la réalisation d&amp;#039;un programme de 60 logements.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Site Socochim, Roubaix (Nord)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce site de 2,5 ha accueillait des activités de fabrication et de stockage de produits chimiques inflammables. Il a été acquis en 2007 par l&amp;#039;EPF à la demande de la communauté urbaine de Lille pour y implanter un centre de tri des déchets. Le projet a été abandonné et l&amp;#039;entreprise OVH a ensuite investi le site pour y réaliser son extension. L&amp;#039;EPF a réalisé les travaux de déconstruction et de traitement de la pollution en tenant compte du calendrier d&amp;#039;aménagement d&amp;#039;OVH.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Friche
+Foncier
+Logement et habitat
+Paysage</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Nord, Pas-de-Calais et Somme</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://epf-hdf.fr/</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;a href="http://www.epf-npdc.fr/lepf-pratique/contact" target="_self"&gt;
+ &lt;p&gt;
+  http://www.epf-npdc.fr/lepf-pratique/contact
+ &lt;/p&gt;
+&lt;/a&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>n.condomines@epf-hdf.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/132e-recycler-une-friche/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>EPF Hauts-de-France</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>25/04/2023</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>142680</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local est un outil permettant aux territoires de s&amp;#039;engager pleinement dans la transition de leur modèle de développement soit plus particulièrement dans les transitions territoriales et urbaines, les transitions culturelles, sociales, économiques et citoyennes et les transitions environnementales et énergétiques, lesquelles sont abordées par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec l&amp;#039;actualité législative et réglementaire (loi Climat et résilience, projets de loi Industrie verte, Accélération de la production d&amp;#039;énergies renouvelables etc)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets portés par l&amp;#039;État aménageur (OIN, PPA) et gestionnaire d&amp;#039;infrastructure stratégies croisant les politiques publiques (activités, risques (érosion, inondation, sécheresse) et ressources (eau, sols, air, biodiversité) naturelles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  autres sujets innovants (coopération et transaction territoriale, transformation de l&amp;#039;écologie culturelle territoriale)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou DREAL) avec le cas échéant l&amp;#039;opérateur local de l&amp;#039;État (EPA, Agence de l&amp;#039;Eau etc), en lien étroit avec la ou les collectivités concernées. Le pilotage implique de lancer et mettre en œuvre le marché subséquent de l&amp;#039;accord-cadre multi-attributaire de la DGALN, c&amp;#039;est-à-dire d&amp;#039;accompagner les collectivités et l&amp;#039;équipe pluridisciplinaire dans toutes les phases de l&amp;#039;Atelier (lancement, animation in situ, approfondissement). L&amp;#039;Atelier Local requiert une forte mobilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 100 000 €, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation des trois sessions d&amp;#039;ateliers (logistique et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier , principalement de la ou des collectivités.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à marchés subséquents de la DGALN. Mis en concurrence pour chacun des Ateliers Locaux dans le cadre des marchés subséquents, les groupements formulent une offre d&amp;#039;accompagnement spécifique. L&amp;#039;équipe est sélectionnée de manière collégiale par le service déconcentré qui pilote de l&amp;#039;Atelier, le cas échéant avec l&amp;#039;opérateur de l&amp;#039;État associé, et la ou les collectivités concernées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 1
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LANCEMENT &amp;amp; CADRAGE : passation du marché subséquent et réunion de cadrage
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 2
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°1 : établissement d&amp;#039;un diagnostic et des enjeux
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°2 : définition d&amp;#039;une stratégie
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 4
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°3 : élaboration d&amp;#039;une feuille de route
+&lt;/p&gt;
+&lt;p&gt;
+ PRODUCTION &amp;amp; RESTITUTION
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Durée totale : 10 à 12 mois
+&lt;/p&gt;
+&lt;p&gt;
+ Nombre de sessions d&amp;#039;ateliers : 3
+&lt;/p&gt;
+&lt;p&gt;
+ Durée des ateliers : 1 à 2 jours
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  note de cadrage : méthodologie, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  carnet de suivi : déroulé, compte-rendu, propositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  rapport final : synthèse et préconisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  livret de capitalisation
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les porteurs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les pièces
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+ &lt;br /&gt;
+ Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Annexe 1 - les dynamiques du territoire
+ &lt;br /&gt;
+ Annexe 2 - les dynamiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Manifestation mutuelle d&amp;#039;intérêt et échange entre la collectivité et la DDT(M) ou la DREAL sur l&amp;#039;opportunité d&amp;#039;une candidature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise de contact par les services de l&amp;#039;Etat du bureau des Stratégies territoriales de la DGALN (AD1/DHUP/DGALN) pour échanger sur l&amp;#039;opportunité de la candidature. Si l&amp;#039;opportunité est caractérisée, alors la DGALN transmet la fiche de candidature.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature des courriers de soutien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Envoi des documents à la DGALN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T86" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>142229</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Atelier des territoires Flash</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
+&lt;/p&gt;
+&lt;p&gt;
+ A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Flash est un outil permettant aux territoires de s&amp;#039;engager pleinement dans les transitions de leur modèle de développement lesquelles sont abordée par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants, s&amp;#039;intégrant notamment dans les programmes de cohésion des territoires portés par l&amp;#039;Agence nationale de la cohésion des territoires (ANCT) :
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions territoriales et urbaines : revitalisation des centre-villes, réhabilitation des entrées de ville, aménagement des friches, protection et valorisation du patrimoine
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec les transitions culturelles, sociales, économiques : adaptation de l&amp;#039;offre de logements et des mobilités, accompagnement des projets socio-économiques (ESS) et économiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projet en lien avec les transitions environnementales et énergétiques : protection, restauration et gestion de l&amp;#039;écosystème terrestre et des ressources naturelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL), en lien étroit avec la ou les collectivités concernées. Le pilotage implique, pour les DDT(M) ou les D
+ &lt;span&gt;
+  &lt;span&gt;
+   &lt;span&gt;
+    &lt;span&gt;
+     &lt;span&gt;
+      &lt;span&gt;
+       &lt;span&gt;
+        &lt;span&gt;
+         &lt;span&gt;
+          &lt;span&gt;
+           &lt;span&gt;
+            &lt;span&gt;
+             &lt;span&gt;®&lt;/span&gt;
+            &lt;/span&gt;
+           &lt;/span&gt;
+          &lt;/span&gt;
+         &lt;/span&gt;
+        &lt;/span&gt;
+       &lt;/span&gt;
+      &lt;/span&gt;
+     &lt;/span&gt;
+    &lt;/span&gt;
+   &lt;/span&gt;
+  &lt;/span&gt;
+ &lt;/span&gt;
+ EAL, d&amp;#039;émettre et exécuter le bon de commande dans le cadre de l&amp;#039;accord-cadre multi-attributaire de la DGALN.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 20 000€, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation (logistiques et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier, principalement de la collectivité.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à bons de commande de la DGALN. Chaque Atelier Flash est attribuée à une des trois équipes d&amp;#039;experts pluridisciplinaires titulaires selon la méthode du tourniquet.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 1
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  LANCEMENT : attribution de l&amp;#039;équipe et cadrage de l&amp;#039;étape suivante
+ &lt;/li&gt;
+ &lt;li&gt;
+  APPROPRIATION &amp;amp; APPROFONDISSEMENT : analyse documentaire et entretiens et cadrage de la seconde phase
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  ÉTAPE 2
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ANIMATION IN SITU : introduction de l&amp;#039;Atelier, arpentage du territoire, animation des temps d&amp;#039;Atelier et conclusion de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  PRODUCTION &amp;amp; RESTITUTION
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée totale : 3 à 6 mois
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Durée de l&amp;#039;atelier : 2 à 3 jours
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Documents stratégiques  : feuille de route, esquisse de plan-guide
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents opérationnels  : cahier des charges, charte, éléments de communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Documents de capitalisation  : fiche synthétique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Réseaux de chaleur
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ CANDIDATURE
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  EN SYNTHESE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PORTEURS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES PIÈCES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 1 - les dynamiques du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Annexe 2 - les dynamiques d&amp;#039;aménagement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>140803</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Asseoir un développement économique et social du territoire, tout en préservant et valorisant le patrimoine naturel, culturel et paysager</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional du VERDON (PNR)</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conseil AMONT : participation à l&amp;#039;élaboration de projets de territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie ADMINISTRATIVE : appui à la formalisation de demandes de subventions, réponses aux appels à projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise TECHNIQUE et ingénierie de PROJET : aide au montage et à la gestion de projets, conseil architectural et paysager auprès des porteurs publics et privés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénierie de la CONCERTATION : informer et sensibiliser habitants et visiteurs aux enjeux et patrimoines du territoire, médiation &amp;#43; Portage des enjeux et des projets collectifs du territoire auprès des instances de tutelle, contractualisation avec des partenaires financiers publics ou privés (lobbying territorial)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement des sites naturels fréquentés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des travaux d&amp;#039;économie d&amp;#039;énergie dans les bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas communaux participatifs de la biodiversité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de sites Natura 2000
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ecogardes, gestion de la fréquentation touristique, prévention incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement pour l&amp;#039;évolution des pratiques agricoles (expérimentation, formation) et de consommation (valorisation des produits locaux)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réouverture d&amp;#039;espaces enfrichés au pâturage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Replantation de haies et restauration des trames écologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques auprès des scolaires, des jeunes, actions de sensibilisation du grand public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui des communes pour leurs documents d&amp;#039;urbanisme
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Forêts
+Montagne
+Transition énergétique
+Education et renforcement des compétences
+Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le champ d&amp;#039;action du parc est limité au périmètre des communes classées.
+&lt;/p&gt;
+&lt;p&gt;
+ 3 niveaux d&amp;#039;intervention possibles pour les collectivités adhérentes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appui et conseil technique ponctuel gratuit
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement approfondi de projets (valorisation forfaitaire du temps passé en quasi-régie pour une assistance à maîtrise d&amp;#039;ouvrage ou une maîtrise d&amp;#039;œuvre)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Portage de projets spécifiques (délégation de maîtrise d&amp;#039;ouvrage, co-maîtrise d&amp;#039;ouvrage...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>PNR du Verdon (Parc naturel régional)</t>
+        </is>
+      </c>
+      <c r="V88" s="1" t="inlineStr">
+        <is>
+          <t>http://parcduverdon.fr/</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact : Domaine de Valx – 04360 Moustier-Ste-Marie
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 92 74 68 00
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:info&amp;#64;parcduverdon.fr" target="_self"&gt;
+  info&amp;#64;parcduverdon.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>fabien.ceane@alpes-de-haute-provence.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1777-asseoir-un-developpement-economique-et-social/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Entretien / restauration des haies
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>11/05/2023</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>133059</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d’études accompagnant les opérations de renaturation en ville</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ralentir l&amp;#039;urbanisation et renaturer les milieux urbains deviennent deux stratégies incontournables et complémentaires. Elles se posent avec d&amp;#039;autant plus d&amp;#039;acuité que la biodiversité décline fortement au sein des villes, que les effets du changement climatique (ruissellement, inondations, îlots de chaleur urbains) s&amp;#039;amplifient et que la santé et le bien-être se dégradent dans les métropoles.
+&lt;/p&gt;
+&lt;p&gt;
+ Or, nos villes regorgent d&amp;#039;espaces inutilement asphaltés ou bétonnés sur lesquels la nature pourrait reprendre ses droits. Ce gisement, actuellement mal quantifié, pourrait être mobilisé pour agrandir les espaces de nature, les relier entre eux, rouvrir des rivières urbaines, restaurer des zones humides et créer de nouveaux espaces de nature.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour relever ce défi, les collectivités et leurs partenaires publics et privés ont dans un premier temps besoin de localiser les secteurs à renaturer en priorité et de préconisations pour les accompagner techniquement.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Etudes pré opératoire à la renaturation des espaces en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Agam, l&amp;#039;agence d&amp;#039;urbanisme de l&amp;#039;agglomération marseillaise a réalisé un document pour aider les services de la métropole à envisager la poursuite du verdissement du centre-ville, après la requalification récente de plusieurs sites emblématiques, essentiellement dans les rues courantes carencées en végétation ou dans les espaces où il est moins facile de végétaliser (complexité de la gestion des sous-sols, étroitesse de la voie, adaptation à la forte pente, conflits d&amp;#039;usages, inscription dans une aire de protection du patrimoine...).
+  &lt;a href="https://www.agam.org/wp-content/uploads/2022/10/Vegetalisation-EPCVM_C2-light.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a réalisé en 2022 un ouvrage intitulé «
+  &lt;em&gt;
+   Renaturer les milieux urbains
+  &lt;/em&gt;
+  » qui revient sur les différentes approches de la renaturation et propose une méthode pour identifier les zones urbaines à fort potentiel de renaturation pour la biodiversité, l&amp;#039;adaptation au changement climatique et la santé des populations. Enfin, au travers de multiples retours d&amp;#039;expérience, il suggère des recommandations pour mettre en œuvre son projet dans les meilleures conditions.
+  &lt;a href="https://www.fnau.org/wp-content/uploads/2022/11/arb-idf_-_renaturer_les_villes_-_web.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le réseau des 7 agences d&amp;#039;urbanisme du Grand Est a recensé des outils concrets pour mener une politique de protection et de développement de la nature au sein des espaces urbanisés au sein des documents de planification. Ce guide favorise une culture commune, en diffusant les bonnes pratiques.
+  &lt;a href="https://www.aguram.org/wp-content/uploads/2020/11/La_Nature_7Est.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etudes d&amp;#039;identification des gisements de renaturation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ADU, l&amp;#039;agence de développement et d&amp;#039;urbanisme du Pays de Montbéliard s&amp;#039;est intéressée en 2022 à la reconquête des espaces mutables. Au-delà de l&amp;#039;inventaire, l&amp;#039;objectif est d&amp;#039;apporter un éclairage concret sur les actions qui auraient un effet déclencheur sur des sites à enjeux immédiats et de permettre aux collectivités de se projeter mais aussi de mobiliser les acteurs de l&amp;#039;aménagement et les outils/financements disponibles.
+  &lt;a href="https://adu-montbeliard.fr/uploads/2023/03/pla2023-139-changer-regard-espaces-mutables-vl-2023-03-23.pdf" target="_self"&gt;
+   Consulter les travaux
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Aupa, l&amp;#039;agence d&amp;#039;urbanisme Pays d&amp;#039;Aix Durance a réalisé un état des lieux précis du végétal en ville en identifiant, à la parcelle, la strate arborée et herbacée sur tout le territoire du Pays d&amp;#039;Aix. Ce travail de repérage offrira différentes analyses à différentes échelles (parcelle, quartier, ville) : densité de végétation, indice de naturalité, part des espaces de pleine terre, accessibilité des parcs et jardins, identification des corridors naturels urbains, identification des canopées végétales urbaines, des espaces de reconquête... Ce nouvel outil d&amp;#039;observation et d&amp;#039;analyse contribuera à aider les collectivités à construire des villes plus vertes dans une perspective d&amp;#039;adaptation au réchauffement climatique.
+  &lt;a href="https://aupa.fr/lobservatoire-de-laupa-une-nouvelle-base-de-donnees-sur-la-nature-en-ville/" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/becf-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>133058</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour réaliser un inventaire des zones d'activités économiques (ZAE)</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans un contexte de rareté du foncier, les zones d&amp;#039;activités économiques (ZAE) représentent une part importante de foncier artificialisé dont les usages sont à repenser en raison de leur perte d&amp;#039;attractivité. Sont considérés comme zone d&amp;#039;activité : « les zones d&amp;#039;activités industrielle, commerciale, tertiaire, artisanale, touristique, portuaire ou aéroportuaire ».  Pour améliorer la connaissance sur les ZAE et réfléchir sur leurs potentiels de requalification, la loi impose aux collectivités de réaliser un inventaire de leurs zones d&amp;#039;activités économiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;inventaire doit être établit par l&amp;#039;EPCI qui est l&amp;#039;autorité compétente en matière de création, d&amp;#039;aménagement et de gestion des zones d&amp;#039;activités. L&amp;#039;inventaire doit contenir trois étapes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un état parcellaire des unités foncières de la zone d&amp;#039;activité économique (qui identifie la surface de chaque unité foncière et le propriétaire) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des occupants de la zone d&amp;#039;activité économique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification du taux de vacance de la zone d&amp;#039;activité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La vacance est définie selon trois critères :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une absence d&amp;#039;affectation de l&amp;#039;unité foncière à « une activité assujettie à la cotisation foncière des entreprises (CFE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une durée de vacance supérieure ou égale à 2 ans ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inoccupation au cours de la même période
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La dernière étape est celle de la consultation des propriétaires et des occupants des ZAE par l&amp;#039;EPCI compétent pendant une période de trente jours avant l&amp;#039;arrêt de l&amp;#039;inventaire qui doit ensuite être adressé autorités compétentes en matière de SCoT, PLU et PLH.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;inventaire doit être réalisé dans un délai d&amp;#039;un an à compter de la promulgation de la loi climat et finalisé dans un délai de deux ans. Il devra être actualisé tous les 6 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Certaines agences d&amp;#039;urbanisme ont été missionnées pour la réalisation d&amp;#039;inventaires des ZAE.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Audélor, l&amp;#039;agence d&amp;#039;urbanisme, de développement économique et technopole du Pays de Lorient a réalisé un observatoire des sites d&amp;#039;activités du Pays de Lorient. L&amp;#039;observatoire est composé de tableau de bord sur le foncier économique disponible dans les zones d&amp;#039;activités et de fiches descriptives pour chacune des zones d&amp;#039;activités.
+  &lt;a href="https://www.audelor.com/observatoires-et-etudes/zones-d-activites/" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;agape, l&amp;#039;agence d&amp;#039;urbanisme et de développement durable Lorraine Nord a créé un outil de connaissance web cartographique de suivi des zones d&amp;#039;activités économiques.
+  &lt;a href="https://www.agape-lorrainenord.eu/les-ressources/les-produits-de-donnees/actualite/occaze.html" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T90" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V90" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7c38-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>133057</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire des secteurs prioritaires de précarité énergétique</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les logements dont les consommations énergétiques et/ou les émissions de gaz à effet de serre sont élevées (classés E, F, G), vont progressivement faire l&amp;#039;objet de restriction et d&amp;#039;interdiction à la location. Ce sont donc des cibles prioritaires pour la politique publique de rénovation de l&amp;#039;habitat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Eu égard à leur période de construction, leur typologie (maisons individuelles, copropriétés), leur taille, leur énergie de chauffage ou leur statut d&amp;#039;occupation, ces logements ne nécessiteront pas le même type de réhabilitation ou d&amp;#039;accompagnement des ménages. Une connaissance territoriale fine de l&amp;#039;habitat et sa précarité énergétique est indispensable pour orienter les choix stratégiques des collectivités en matière de rénovation du parc, qu&amp;#039;il soit public ou privé.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise dans l&amp;#039;identification des « passoires thermiques » et dans les stratégies territoriales à mettre en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;agence d&amp;#039;urbanisme de Rennes réalise une série de travaux afin de brosser le portrait global des performances énergétiques des logements de la métropole. Ces travaux permettront d&amp;#039;orienter les choix stratégiques de celle-ci en matière de rénovation du parc, qu&amp;#039;il soit public ou privé.
+  &lt;a href="https://www.audiar.org/sites/default/files/documents/etudes/audiar_note-performance-energetique-logements-rm_web_0.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;atelier parisien d&amp;#039;urbanisme a inscrit dans son programme partenarial d&amp;#039;accompagner les besoins de demain et notamment d&amp;#039;accélérer la rénovation du bâti et l&amp;#039;adaptation climatique.  Dans ce cadre, l&amp;#039;atelier a publié récemment des travaux sur l&amp;#039;enjeu de la rénovation énergétique des logements à Paris.
+  &lt;a href="https://www.apur.org/sites/default/files/8p212_logement_enjeux_renovation_energie_forts_paris.pdf?token&amp;#61;GMthf7Bn" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T91" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba78-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>133056</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire des friches</t>
+        </is>
+      </c>
+      <c r="C92" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Introduit par la loi Climat et résilience du 22 août 2021, l&amp;#039;objectif de Zéro artificialisation nette (ZAN) vise à réduire au maximum l&amp;#039;étalement urbain en limitant, d&amp;#039;une part les constructions sur des espaces naturels, agricoles ou forestiers et en compensant d&amp;#039;autre part, l&amp;#039;urbanisation par une plus grande place accordée à la nature dans les espaces urbanisés.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les friches sont perçues aujourd&amp;#039;hui comme une opportunité pour atteindre les objectifs du ZAN, encore faut-il savoir les repérer et connaitre leurs caractéristiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Au regard de leurs caractéristiques, de leur localisation, du contexte et des dynamiques dans lesquels elles s&amp;#039;inscrivent, il peut aussi bien être préférable de privilégier des opérations de renouvellement urbain (habitat, industrie, data center, bureaux...), ou au contraire de les désimperméabiliser et de les renaturer afin de répondre à des enjeux environnementaux (carence en espaces verts, inondations, îlots de chaleur urbains...), de préserver celles qui se sont réensauvagées et constituent désormais des réservoirs de biodiversité, ou encore de remettre en état des espaces agricoles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise conséquente dans l&amp;#039;identification des friches et leur potentialité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les agences d&amp;#039;urbanisme lorraines (AGURAM, Agape et Scalen) ont construit un observatoire des friches pour les 4 départements – Moselle, Meurthe-et-Moselle, Meuse, Vosges. La base de données constituée dans le cadre de l&amp;#039;observatoire regroupe les friches militaires, industrielles, commerciales, administratives et touristiques recensées entre 2015 et 2018 sur le périmètre de l&amp;#039;ancienne Région Lorraine.
+  &lt;a href="http://www.epfge.fr/website_operations/FRICHE_WEB/carto/frichesfOrigine.html" target="_self"&gt;
+   Consulter la cartographie intéractive
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;institut Paris Region a créé un observatoire des friches franciliennes.
+  &lt;a href="https://www.institutparisregion.fr/amenagement-et-territoires/observatoire-des-friches-franciliennes/" target="_self"&gt;
+   Consulter l&amp;#039;Observatoire
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T92" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b05-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>133055</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire de l’habitat et du foncier (OHF)</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La loi Climat et résilience du 22 août 2021 prévoit de faire évoluer les anciens dispositifs d&amp;#039;observation de l&amp;#039;habitat, en observatoires de l&amp;#039;habitat et du foncier (OHF). Ces observatoires doivent être créé au plus tard dans les trois années après la mise en place d&amp;#039;un PLH. Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. La loi climat a renforcé leur rôle ainsi que celui des EPF pour aider les collectivités dans la mise en place de ces outils.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires de l&amp;#039;habitat et du foncier (OHF) ont pour mission de suivre la conjoncture des marchés fonciers et immobiliers et d&amp;#039;identifier les disponibilités foncières. Cette analyse s&amp;#039;appuie sur le recensement des friches constructibles, des locaux vacants, des secteurs à densifier, des secteurs à enjeux et des surfaces pour la surélévation, des surfaces non imperméabilisées ou éco-aménageables et des espaces non bâtis nécessaires au maintien des continuités écologiques dans les secteurs urbanisés et sur un inventaire des zones d&amp;#039;activités économiques et sur le suivi du parc de logements (privés, sociaux, en accession à la propriété, l&amp;#039;habitat dégradé).
+&lt;/p&gt;
+&lt;p&gt;
+ Les observatoires doivent rendre compte annuellement du nombre de logement construits sur des espaces déjà urbanisés et sur des zones ouvertes à l&amp;#039;urbanisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;Addrn, l&amp;#039;agence d&amp;#039;urbanisme de la région de Saint-Nazaire a réalisé un Observatoire du Foncier, de l&amp;#039;habitat et économique.
+  &lt;a href="https://addrn.fr/page-mosaique/foncier_habitat_economie/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Epures, l&amp;#039;agence d&amp;#039;urbanisme de la région Stéphanoise a réalisé un Observatoire des marchés fonciers de la Loire.
+  &lt;a href="https://www.epures.com/index.php/publications/epures/foncier" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;Aurg, l&amp;#039;agence d&amp;#039;urbanisme de la region Grenobloise a réalisé l&amp;#039;observatoire foncier partenarial de l&amp;#039;isere (Ofpi).
+  &lt;a href="https://ofpi.aurg.org/#c&amp;#61;home" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Topos, l&amp;#039;agence d&amp;#039;urbanisme des territoires de l&amp;#039;orléannais a réalisé un observatoire des copropriétés de la métropole d&amp;#039;Orléans.
+  &lt;a href="https://www.topos-urba.org/publications/focus-n4-lobservatoire-des-coproprietes-un-outil-pour-prevenir-les-situations-de-fragilite/" target="_self"&gt;
+   Consulter l&amp;#039;observatoire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/92de-etre-aide-pour-observer-les-territoires/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB93" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>129720</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets contribuant à la préservation et la valorisation du cadre de vie</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Contrat Agglo-communes - Préserver et valoriser le cadre de vie</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Communauté d'Agglomération Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le contrat Agglo-communes de Saint-Lô Agglo vise à impulser la mise en œuvre d&amp;#039;opérations structurantes à l&amp;#039;échelle du bassin de vie des communes. Il permet le soutien et le cofinancement de projets locaux, sous maitrise d&amp;#039;ouvrage communale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Préservation et mise en valeur du patrimoine communal, travaux d&amp;#039;investissement pour des activités de loisirs (randonnée, nautisme, pêche, etc.), création ou rénovation d&amp;#039;hébergements touristiques, projets de valorisation touristique
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les opérations ne devront pas avoir connu de commencement avant la contractualisation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les projets seront limités au nombre de 3 maximum par commune
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;autofinancement de la commune doit être au moins égal au montant du fonds de concours
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les modalités d&amp;#039;attribution du fonds de concours devront faire l&amp;#039;objet de délibérations concordant du conseil municipal et du conseil communautaire avant la signature du contrat.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.saint-lo-agglo.fr/fr/contrat-agglocommunes</t>
+        </is>
+      </c>
+      <c r="W94" s="1" t="inlineStr">
+        <is>
+          <t>https://mesdemarches.saint-lo-agglo.fr/</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Saint-Lô Agglo
+&lt;/p&gt;
+&lt;p&gt;
+ Service de développement et d&amp;#039;appui aux communes
+&lt;/p&gt;
+&lt;p&gt;
+ appuicommunes&amp;#64;saint-lo-agglo.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 02 14 16 01 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>soukaina.alouah@saint-lo-agglo.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d9db-financer-des-projets-contribuant-a-la-preserv/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>CA Saint-Lô Agglo</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2023</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>128974</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Demander une subvention au titre de la convention interrégionale du Massif central (CIMAC) 2021-2027</t>
+        </is>
+      </c>
+      <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Convention interrégionale du Massif central (CIMAC) 2021-2027</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>Commissariat du Massif Central</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I95" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En subsidiarité aux aides de droit commun, la convention interrégionale du Massif central (CIMAC) 2021-2027 soutient les projets interrégionaux à l&amp;#039;échelle du Massif central.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espace public
+Accès aux services
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Réhabilitation
+Paysage
+Accessibilité
+Attractivité économique
+Animation et mise en réseau
+Artisanat
+Mobilité pour tous
+Connaissance de la mobilité
+Spectacle vivant
+Milieux humides
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Consulter la
+ &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/1.-CIMAC-21-27.pdf" target="_self"&gt;
+  convention de massif
+ &lt;/a&gt;
+ et sa
+ &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/2.-Plaquette-presentation_convention_massif_central_21_27.pdf" target="_self"&gt;
+  plaquette de présentation
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Massif central</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.massif-central.eu/jai-un-projet/deposer-un-dossier/je-ne-sollicite-pas-de-feder/</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-subvention-cimac-2021-2027</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ANCT Commissariat du Massif central
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.massif-central.eu/contact/carnets-de-contacts/animateurs-thematiques/" target="_self"&gt;
+  Coordonnées des chargés de mission thématiques
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ et
+ &lt;a target="_self"&gt;
+  massif.central&amp;#64;anct.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>massif.central@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3f8-demander-une-subvention-au-titre-de-la-conven/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB95" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>ANCT Commissariat du Massif central</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2023</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>127467</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir des projets communautaires ou supra-communaux</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>ACTIV' VOLET 2 - PROJETS DE TERRITOIRE</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I96" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="J96" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu’à 50 % du montant HT sur des projets lié aux priorités départementales</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Volet 2 du programme ACTIV&amp;#039; du Département de la Vienne &amp;#34;Projet de Territoire&amp;#34; est l&amp;#039;aboutissement d&amp;#039;une concertation entre le Département, les Établissements Publics de Coopération Intercommunaux et leurs Communes permettant d&amp;#039;identifier les principaux enjeux, les priorités d&amp;#039;intervention et les opérations pouvant être soutenues via une enveloppe financière pluriannuelle par territoire définie par le Département pour la période 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accord entre le Département et chaque territoire a également pour vocation à mettre en exergue l&amp;#039;ensemble des politiques publiques départementales et leurs déclinaisons territoriales.
+&lt;/p&gt;
+A noter que :
+&lt;ul&gt;
+ &lt;li&gt;
+  Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire devra être dédiée à des actions répondant aux priorités départementales.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lorsqu&amp;#039;il est porté par une commune, le projet devra présenter un intérêt supra-communal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ÉTUDES
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Études    préalables    lorsqu&amp;#039;elles    conditionnent    directement l&amp;#039;établissement du projet et débouchent effectivement sur des travaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Honoraires d&amp;#039;ingénierie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉTUDE D&amp;#039;IMPACT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude préalable relative aux coûts de fonctionnement induits sur les cinq premières années, obligatoire pour tous les projets dont le coût est supérieur à 1 000 000 € HT.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  TRAVAUX
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux inscrits dans la section d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ACQUISITION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisitions foncières nécessaires à la réalisation des travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P96" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2022</t>
+        </is>
+      </c>
+      <c r="Q96" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être éligible, le demande de subvention doit suivre le processus suivant :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Vote par le Département d&amp;#039;une enveloppe pluriannuelle pour chaque territoire sur une période prédefinie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une conférence de territoire réunissant le Président du Conseil Départemental, les Conseillers Départementaux du canton, le Président de l&amp;#039;EPCI et les Maires des Communes membres de l&amp;#039;EPCI ayant pour objectif d&amp;#039;identifier les opérations pouvant être financées . Au moins 50 % de l&amp;#039;enveloppe allouée à chaque territoire doit être dédiée à des actions répondant aux priorités départementales.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Courrier de notification du Département aux maîtres d&amp;#039;ouvrage pour préciser les opérations soutenues au titre du Volet 2.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Individualisation en Commission Permanente des subventions pour les opérations retenues.
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
+        <is>
+          <t>Vienne</t>
+        </is>
+      </c>
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lavienne86.fr/les-aides/dispositif-activ</t>
+        </is>
+      </c>
+      <c r="W96" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.departement86.fr/astre/extra_gs/AccueilGen.jsp</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact soit :
+&lt;/p&gt;
+&lt;p&gt;
+ - Par mail :
+ &lt;a href="mailto:datc&amp;#64;departement86.fr" target="_self"&gt;
+  datc&amp;#64;departement86.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Par téléphone, aux numéros suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 99  pour les Communautés de Communes du Pays Loudunais, du Haut Poitou et du Civraisien en Poitou,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 22  pour les Communautés de Communes du Grand Châtellerault, de Vienne et Gartempe et des Vallées du Clain,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au 05 49 62 91 45  pour les Communautés de Communes du Grand Poitiers.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>datc@departement86.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fa04-subventionner-des-projets-dinvestissement-dan/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un gymnase
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vienne</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2023</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>132573</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets locaux d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Projets locaux d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I97" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J97" s="1" t="inlineStr">
+        <is>
+          <t>variable selon la fiche action accessible en cliquant sur le bouton ci-dessous "Plus d'informations"</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre des 4 thématiques que sont la protection de la ressource en eau et des zones humides, les sites de sport et de nature, les jardins remarquables et les milieux naturels remarquables, le Département soutient financièrement les collectivités locales qui interviennent pour acquérir des parcelles de propriétés rurales, réaliser des travaux d&amp;#039;aménagement nécessaire à l&amp;#039;accueil du public, réaliser des travaux de gestion et d&amp;#039;entretien environnemental et paysager, et promouvoir des actions pédagogiques et de formation.
+&lt;/p&gt;
+&lt;p&gt;
+ La maîtrise foncière étant un gage de réussite à l&amp;#039;aménagement de sites, le porteur de projet local doit justifier d&amp;#039;une mise d&amp;#039;une démarche foncière active. En cas de maîtrise foncière autre que publique (privé, association), une convention de partenariat Département / Organisme public porteur de projet local / propriétaire privé ou association donnant les engagements de chacun pourra être formalisée.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Seront priorisés les projets portant sur des sites labellisés et présentant un caractère emblématique à l&amp;#039;échelle départementale.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus de détails (conditions d&amp;#039;accès au financement et autres modalités), voir la fiche action en cliquant sur le bouton ci-dessous &amp;#34;Plus d&amp;#039;informations&amp;#34;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T97" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2025/07/CD52_250620_02_fiche-action_projets_locaux.pdf</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil départemental de la Haute-Marne
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;environnement et de l&amp;#039;ingénierie du territoire - Service agriculture, aménagement foncier et sylvicole
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Centre administratif départemental, Cours Marcel Baron, 52000 CHAUMONT
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03.25.32.85.71
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:service.agriculture&amp;#64;haute-marne.fr" target="_self"&gt;
+  service.agriculture&amp;#64;haute-marne.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Guide des aides :
+ &lt;a href="http://www.haute-marne.fr/guidedesaides/" target="_self"&gt;
+  http://www.haute-marne.fr/guidedesaides/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toute correspondance doit être adressée à :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Monsieur le Président du Conseil départemental
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue du Commandant Hugueny
+&lt;/p&gt;
+&lt;p&gt;
+ CS 62127
+&lt;/p&gt;
+&lt;p&gt;
+ 52905 CHAUMONT Cedex 9
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>jean-jules.joly@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb7a-soutenir-les-projets-locaux-despaces-naturels/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>132278</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements des collectivités</t>
+        </is>
+      </c>
+      <c r="D98" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt institutionnel</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
+secteur mutualiste, qui
+  souhaitent prêter aux collectivités à des conditions financières compétitives.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions financières :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Durée :
+  3 à 50 ans
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux :
+   Fixe ou variable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement :
+   Amortissable ou In Fine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clauses spécifiques :
+   Remboursement anticipé et différé de remboursement possible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T98" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/se-financer</t>
+        </is>
+      </c>
+      <c r="W98" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/contact</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ info&amp;#64;collecticity.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone :
+ &lt;/strong&gt;
+ 01.87.15.83.02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>info@collecticity.fr</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB98" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>132576</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de plantation de haies et éléments de végétation arbustive et / arborée</t>
+        </is>
+      </c>
+      <c r="D99" s="1" t="inlineStr">
+        <is>
+          <t>Haies et éléments de végétation arbustive et / arborée</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I99" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J99" s="1" t="inlineStr">
+        <is>
+          <t>variable selon la fiche action accessible en cliquant sur le bouton ci-dessous "Plus d'informations"</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Barrière au ruissellement des eaux, stabilisation des sols, protection des routes dans les zones à congères, élément de trame verte paysagère, contribution agronomique, ... l&amp;#039;apport positif des haies à la qualité de nos plaines agricoles sont multiples. Le Département soutient financièrement les acteurs ruraux qui programment la plantation de haies sur leurs territoires.&lt;/p&gt;
+&lt;p&gt;
+ Pour plus de détails (conditions d&amp;#039;accès au financement et autres modalités), voir la fiche action en cliquant sur le bouton ci-dessous &amp;#34;Plus d&amp;#039;informations&amp;#34;.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T99" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2025/07/CD52_250620_06_fiche-action_haies.pdf</t>
+        </is>
+      </c>
+      <c r="W99" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2025/04/CD52_250319_formulaire-aide-programme-paysager.pdf</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil départemental de la Haute-Marne
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;environnement et de l&amp;#039;ingénierie du territoire - Service agriculture, aménagement foncier et sylvicole
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Centre administratif départemental, Cours Marcel Baron, 52000 CHAUMONT
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03.25.32.85.71
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:service.agriculture&amp;#64;haute-marne.fr" target="_self"&gt;
+  service.agriculture&amp;#64;haute-marne.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Guide des aides :
+ &lt;a href="http://www.haute-marne.fr/guidedesaides/" target="_self"&gt;
+  http://www.haute-marne.fr/guidedesaides/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toute correspondance doit être adressée à :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Monsieur le Président du Conseil départemental
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue du Commandant Hugueny
+&lt;/p&gt;
+&lt;p&gt;
+ CS 62127
+&lt;/p&gt;
+&lt;p&gt;
+ 52905 CHAUMONT Cedex 9
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>jean-jules.joly@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/adbc-soutenir-les-projets-dimplantation-de-bandes-/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB99" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>132577</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de plantation de vergers fruitiers et/ou truffiers</t>
+        </is>
+      </c>
+      <c r="D100" s="1" t="inlineStr">
+        <is>
+          <t>Vergers fruitiers et truffiers</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I100" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J100" s="1" t="inlineStr">
+        <is>
+          <t>variable selon la fiche action accessible en cliquant sur le bouton ci-dessous "Plus d'informations"</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une forte baisse de la densité de vergers fruitiers est constatée dans nos campagnes, en raison du vieillissement des arbres et des tempêtes qui amènent une disparition progressive d&amp;#039;un bon nombre d&amp;#039;entre eux. En outre, la Haute-Marne est réputée pour ses truffes de Bourgogne (Tuber uncinatum). En milieu rural, le verger est une composante essentielle de patrimoine de nos villages, par sa dimension sociale (tradition et savoir-faire ruraux lié à la production fruitière locale), paysagère mais aussi par son rôle pour la biodiversité (oiseaux notamment). A cet effet, le Département soutient financièrement les acteurs ruraux qui programment la plantation d&amp;#039;arbres fruitiers et / ou truffiers.&lt;/p&gt;
+&lt;p&gt;
+ Pour plus de détails (conditions d&amp;#039;accès au financement et autres modalités), voir la fiche action en cliquant sur le bouton ci-dessous &amp;#34;Plus d&amp;#039;informations&amp;#34;.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T100" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2025/07/CD52_250620_07_fiche-action_vergers.pdf</t>
+        </is>
+      </c>
+      <c r="W100" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2025/04/CD52_250319_formulaire-aide-programme-paysager.pdf</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil départemental de la Haute-Marne
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;environnement et de l&amp;#039;ingénierie du territoire - Service agriculture, aménagement foncier et sylvicole
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Centre administratif départemental, Cours Marcel Baron, 52000 CHAUMONT
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03.25.32.85.71
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:service.agriculture&amp;#64;haute-marne.fr" target="_self"&gt;
+  service.agriculture&amp;#64;haute-marne.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Guide des aides :
+ &lt;a href="http://www.haute-marne.fr/guidedesaides/" target="_self"&gt;
+  http://www.haute-marne.fr/guidedesaides/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toute correspondance doit être adressée à :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Monsieur le Président du Conseil départemental
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue du Commandant Hugueny
+&lt;/p&gt;
+&lt;p&gt;
+ CS 62127
+&lt;/p&gt;
+&lt;p&gt;
+ 52905 CHAUMONT Cedex 9
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>jean-jules.joly@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8258-soutenir-les-projets-de-plantation-de-haies-e/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>132578</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre un aménagement foncier agricole, forestier et environnemental (AFAFE)</t>
+        </is>
+      </c>
+      <c r="D101" s="1" t="inlineStr">
+        <is>
+          <t>Les modes d’aménagement foncier rural en secteur agricole et sylvicole</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Agriculteur
+Particulier</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J101" s="1" t="inlineStr">
+        <is>
+          <t>variable selon la fiche action accessible en cliquant sur le bouton ci-dessous "Plus d'informations"</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En application du titre II du livre 1er du code rural et de la pêche maritime, différents modes d&amp;#039;aménagement foncier rural (ex-remembrements agricoles, échanges et cessions amiables de parcelles forestières) peuvent être mis en œuvre et accompagnés par le Département, selon le règlement d&amp;#039;intervention et de financement accessible en cliquant sur le bouton ci-dessous &amp;#34;Plus d&amp;#039;informations&amp;#34;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espace public
+Friche
+Foncier
+Agriculture et agroalimentaire
+Risques naturels
+Biodiversité
+Equipement public
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://haute-marne.fr/wp-content/uploads/2024/01/CD52_231215_01_rglt_amgt-foncier-rural.pdf</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseil départemental de la Haute-Marne
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Direction de l&amp;#039;environnement et de l&amp;#039;ingénierie du territoire - Service agriculture, aménagement foncier et sylvicole
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Centre administratif départemental, Cours Marcel Baron, 52000 CHAUMONT
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 03.25.32.85.71
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:service.agriculture&amp;#64;haute-marne.fr" target="_self"&gt;
+  service.agriculture&amp;#64;haute-marne.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Guide des aides :
+ &lt;a href="http://www.haute-marne.fr/guidedesaides/" target="_self"&gt;
+  http://www.haute-marne.fr/guidedesaides/
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toute correspondance doit être adressée à :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Monsieur le Président du Conseil départemental
+&lt;/p&gt;
+&lt;p&gt;
+ 1 rue du Commandant Hugueny
+&lt;/p&gt;
+&lt;p&gt;
+ CS 62127
+&lt;/p&gt;
+&lt;p&gt;
+ 52905 CHAUMONT Cedex 9
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>jean-jules.joly@haute-marne.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e7eb-soutenir-les-projets-locaux-despaces-naturels/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC101" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Haute-Marne</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2023</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J102" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P102" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q102" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>120584</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les maîtres d'ouvrages publics sur le processus de mise en oeuvre de leurs projets d'architecture, de paysage ou d'urbanisme</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez bénéficier de conseils gratuits pour concrétiser un projet d&amp;#039;architecture, de paysage ou d&amp;#039;urbanisme, monter un concours ou une procédure en réfléchissant sur les principes, et les éléments de méthode ou outils de la commande publique à aborder, connaître les conditions de sa mise en œuvre : préciser le rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, comment choisir sa maîtrise d&amp;#039;oeuvre, les critères d&amp;#039;analyse de la qualité architecturale, comment établir une relation de confiance entre les différents acteurs (maître d&amp;#039;ouvrage public, maître d&amp;#039;œuvre, maîtrise d&amp;#039;usage, assistance à maîtrise d&amp;#039;usage, bureaux d&amp;#039;études, entreprises...).
+&lt;/p&gt;
+&lt;p&gt;
+ La MIQCP assure une assistance gratuite téléphonique et par mail qui offre, en réactivité, une possibilité d&amp;#039;échanges et de conseils personnalisés contextualisée, suivant la situation particulière évaluée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les conseils et les pistes discutées avec les acteurs de la commande publique d&amp;#039;architecture, de paysage ou d&amp;#039;aménagement, s&amp;#039;appuient sur l&amp;#039;expertise et l&amp;#039;expérience acquise par l&amp;#039;équipe pluridisciplinaire de la MIQCP. Les opérations peuvent concerner toute opération concernant la fabrique du cadre de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur peut aussi s&amp;#039;appuyer directement sur les publications consultables et téléchargeables gratuitement en ligne :
+ &lt;a href="http://www.miqcp.gouv.fr/index.php?option&amp;#61;com_content&amp;amp;view&amp;#61;article&amp;amp;id&amp;#61;6&amp;amp;Itemid&amp;#61;108&amp;amp;lang&amp;#61;fr" rel="noopener" target="_blank"&gt;
+  www.miqcp.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre : équipement culturel, logements sociaux, espaces public...
+&lt;/p&gt;
+&lt;p&gt;
+ Quelles modalités de consultation pour choisir son maître d&amp;#039;œuvre ? Concours, dialogue compétitif, procédure négocié ou MAPA ?
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Comment mettre en place des démarches de programmation ?
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les différents montages pour la mise en oeuvre d&amp;#039;une opération de réhabilitation, rénovation ou restructuration, transformation du bâti existant.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les méthodes pour le montage et l&amp;#039;accompagnement d&amp;#039;une opération pour un équipement public, la végétalisation d&amp;#039;espaces publics, la mise au point de stratégies urbaine ou de schéma d&amp;#039;intentions paysagères...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du code de la commande publique, conseil ou expertise pour le montage d&amp;#039;un projet de maîtrise d&amp;#039;œuvre, en construction neuve ou réhabilitation, paysage, espaces publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Ex : Montage d&amp;#039;un concours de maîtrise d&amp;#039;œuvre ? comment choisir son maître d&amp;#039;œuvre ? Démarche de programmation, montage d&amp;#039;une opération de réhabilitation pour un équipement public végétalisation d&amp;#039;espaces publics, stratégie urbaine ou schéma d&amp;#039;intentions paysagères...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Appui méthodologique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>http://www.miqcp.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mireille Guignard, Architecte urbaniste en chef de l&amp;#039;Etat, Secrétaire général adjointe
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  mireille.guignard&amp;#64;developpement-durable.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphones : 01 40 81 23 72 / 07 64 80 10 67
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/208c-conseil-aux-maitres-douvrages-publics-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB103" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école</t>
+        </is>
+      </c>
+      <c r="AC103" s="1" t="inlineStr">
+        <is>
+          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2022</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>120459</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Planter sur les biens communaux et intercommunaux</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de son plan Vendée Biodiversité et Climat 2, le Département développe des actions volontaristes, innovantes et pragmatiques. Cette action  se traduit par de
+la plantation d’arbres et d’arbustes sous forme de boisements forestiers,
+bosquets et haies bocagères sur des biens communaux et intercommunaux.&lt;/p&gt;&lt;p&gt;L’objectif est d’augmenter le stockage du carbone dans le respect des enjeux
+de biodiversité et de pouvoir, à terme, alimenter une filière
+de valorisation du bois bocager local.&lt;/p&gt;&lt;p&gt;Les projets seront &lt;u&gt;co-construits&lt;/u&gt;
+entre la Collectivité et le Département afin d’établir une étude de faisabilité
+préalable aux plantations. Le Département propose son ingénierie de projet à la Collectivité, le
+technicien forestier du Département sera sollicité afin d’accompagner le
+bénéficiaire à :&lt;/p&gt;&lt;p&gt;-       
+la préparation du projet, &lt;/p&gt;&lt;p&gt;-       
+la préparation du dossier
+DREAL le cas échéant, &lt;/p&gt;&lt;p&gt;-       
+la réalisation de la
+déclaration DT – DICT, &lt;/p&gt;&lt;p&gt;-       
+la préparation et
+supervision des travaux,&lt;/p&gt;&lt;p&gt;-       
+le contact avec l’entreprise
+si nécessaire,&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;-       
+Le suivi de l’entretien 1 an
+après les plantations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’achat des plants et la contractualisation avec l’entreprise sont
+assurés par la Collectivité bénéficiaire.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’aide du Département représente : 80% du coût de l’achat des plants et des matériaux de
+plantation, plafonnés à :  &lt;/p&gt;&lt;p&gt;-  8,00 € HT le
+ml pour les haies avec paillage biodégradable,&lt;/p&gt;&lt;p&gt;- 12,00 € HT le ml pour les haies avec paillage
+biodégradable avec talus avec fossé,&lt;/p&gt;&lt;p&gt;- 12,00 € HT le ml pour les haies double ou triple.&lt;/p&gt;&lt;p&gt;- 4 000,00 € HT par ha pour les bosquets.&lt;/p&gt;&lt;p&gt;
+&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Espaces verts
+Foncier
+Biodiversité
+Paysage
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le soutien du Département doit permettre la réalisation de nouveaux projets qui vont au-delà de ceux déjà programmés par les Collectivités.
+&lt;/p&gt;
+&lt;p&gt;Les plantations doivent se situer sur des parcelles appartenant à la Commune ou à l’Établissement Public de Coopération Intercommunale (E.P.C.I.) sans destination ou usage possible (pas de vocation agricole, difficulté d’entretien, délaissés de toute nature,…).&lt;/p&gt;
+&lt;p&gt;
+ Les projets seront co-construits entre la Collectivité et le Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets peuvent concerner une ou plusieurs opérations de plantations qui doivent au global présenter les caractéristiques suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  constitutions de bosquets d&amp;#039;une surface minimale de 500 m2 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ou plantations de haies d&amp;#039;un minimum de 100 mètres linéaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne pas avoir comme finalité première la productivité et la valorisation économique (la valorisation des produits des coupes d&amp;#039;entretien réalisées dans le respect des règles est toutefois possible) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ne pas relever d&amp;#039;une obligation légale ou réglementaire de la Collectivité (exemple mesure compensatoire).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dépenses concerneront :&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accompagnement technique du projet par le technicien du Département,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;achat des végétaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;achat des matériaux relatifs à la plantation (paillage biodégradable, protection anti-gibier biodégradable et tuteurage),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de préparation de terrain,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de plantation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préparation ou la fourniture du paillage biodégradable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la pose du paillage biodégradable, des protections biodégradables et du tuteurage,&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/plantation-sur-les-biens-communaux-et-intercommunaux</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche
+&lt;/p&gt;
+&lt;p&gt;
+ Service Agriculture et Pêche
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue du Maréchal Foch
+&lt;/p&gt;
+&lt;p&gt;
+ 85923 LA ROCHE-SUR-YON CEDEX 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.37    Fax : 02.51.44.20.25
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:agriculture&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  agriculture&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>gaelle.daviaud@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/161d-planter-sur-les-biens-communaux-et-intercommu/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2022</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
+        <v>126877</v>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour réaliser des documents de planification (SCoT, PLUI...)</t>
+        </is>
+      </c>
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G105" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H105" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  LES OUTILS DE PLANIFICATION TERRITORIALE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur. Dans ce contexte,
+  les agences d&amp;#039;urbanisme sont nombreuses à accompagner les territoires dans l&amp;#039;élaboration de leur Scot et/ou de leur PLUI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/plan-local-durbanisme-intercommunal-projet-damenagement-et-de-developpement-durables-padd-communaute-de-communes-de-la-houve-et-du-pays-boulageois/" target="_self"&gt;
+   Réalisation du Plan local d&amp;#039;urbanisme intercommunal par l&amp;#039;agence des agglomérations de Moselle
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/oap-et-reglement-deux-outils-au-service-de-la-mise-en-oeuvre-du-padd-concevoir-leur-doctrine-demploi-en-complementarite/" target="_self"&gt;
+   OAP et règlement : deux outils au service de la mise en œuvre du PADD – Concevoir leur doctrine d&amp;#039;emploi en complémentarité
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/le-plan-local-durbanisme-intercommunal-valant-programme-local-de-lhabitat-et-plan-de-mobilite-le-plui-hd/" target="_self"&gt;
+   Le plan local d&amp;#039;urbanisme intercommunal valant Programme local de l&amp;#039;habitat et Plan de mobilité : le PLUi-HD
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.aurh.fr/projets-et-actions/plui-le-havre-seine-metropole?#" target="_self"&gt;
+   PLUi Le Havre Seine Métropole
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N105" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O238" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R238" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S238" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T105" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U105" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V105" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X105" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  Consulter la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également contacter la fédération nationale des agences d&amp;#039;urbanisme qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y105" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z105" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83a6-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA105" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2023</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D106" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U238" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA238" s="1" t="inlineStr">
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W106" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
         <is>
           <t>published</t>
+        </is>
+      </c>
+      <c r="AB106" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D107" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  EPCI et/ou communes de la Loire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets portés par les communes doivent avoir un rayonnement intercommunal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T107" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V107" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W107" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB107" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC107" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D108" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R108" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T108" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V108" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB108" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC108" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>126132</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé en amont d'un projet de construction, d'aménagement, d'architecture et paysage</t>
+        </is>
+      </c>
+      <c r="D109" s="1" t="inlineStr">
+        <is>
+          <t>Architectes Conseils</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G109" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier</t>
+        </is>
+      </c>
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prestation gratuite, sur RDV :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vous avez un projet de construction :
+  &lt;/strong&gt;
+  Des architectes-conseils, missionnés par le Département, vous aident dans le choix de l&amp;#039;implantation de votre construction, sa conception, l&amp;#039;aménagement extérieur, l&amp;#039;utilisation des énergies renouvelables, les démarches administratives...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vous souhaitez réhabiliter un bâtiment :
+  &lt;/strong&gt;
+  Les architectes-conseil vous orientent pour aménager un espace de vie, réaliser une extension, créer une nouvelle ouverture, rénover une toiture, une façade... Ils peuvent également vous informer sur les techniques d&amp;#039;isolation efficaces, le choix des matériaux, les normes accessibilité et sécurité, la réglementation thermique, ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vous désirez être orienté dans vos démarches :
+  &lt;/strong&gt;
+  Les architectes-conseil vous guident dans les démarches administratives (planification, des droits des sols, commande publique...), sur les étapes et les acteurs d&amp;#039;un projet de construction.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Domaine de l&amp;#039;architecture :
+ &lt;/strong&gt;
+ logements, écoles, cantines, équipements petites enfances, bibliothèques, pôles sportifs, églises, maisons séniors et habitat adapté...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Domaine du paysage et de l&amp;#039;urbanisme :
+ &lt;/strong&gt;
+ aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers),  valorisation des centres bourgs, stationnements...
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1313816/l-assistance-architecturale-pour-les-collectivites</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule Ingénierie et Animation territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 77 12 52 26
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f6f-etre-conseille-en-amont-dun-projet-de-constru/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB109" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion d'une base nautique
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>126136</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir une assistance technique en matière d'aménagement</t>
+        </is>
+      </c>
+      <c r="D110" s="1" t="inlineStr">
+        <is>
+          <t>Assistance technique départementale Domaine Aménagement</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le diagnostic communal permet de resituer la commune dans son bassin de vie, d&amp;#039;obtenir des données qualitatives et quantitatives pour dresser un diagnostic et orienter la commune dans ses projets futurs. Des consultations citoyennes peuvent aussi être proposées dans ce cadre (questionnaires, ateliers participatifs citoyens/ élus/ societé civile, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Il est également proposé aux communes une mise à jour de leur étude d&amp;#039;aménagement global de bourg (EAGB) pour celles en ayant bénéficié.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accompagnement au choix d&amp;#039;un bureau d&amp;#039;étude peut également être envisagé dans le cadre de l&amp;#039;assistance technique Aménagement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seules les communes rurales dont la population n&amp;#039;excède pas 700 habitants pourront solliciter un accompagnement du Département.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka :
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:frederic.kostka&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  frederic.kostka&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 77 12 52 24/13
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5d10-obtenir-une-assistance-technique-en-matiere-d/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB110" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>126137</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour des projets ponctuels ou des travaux de modeste envergure</t>
+        </is>
+      </c>
+      <c r="D111" s="1" t="inlineStr">
+        <is>
+          <t>Fond de solidarité - Enveloppes de solidarité</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I111" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 60</t>
+        </is>
+      </c>
+      <c r="J111" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de 7 000 € et d’un plancher de 700 €.</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;enveloppe de solidarité permet de financer des projets ponctuels, des travaux d&amp;#039;envergure modeste, mais néanmoins tout à fait nécessaires voire indispensables pour la commune qui les réalise et ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est rappelé ici que, du fait de la Loi NOTRe, les acquisitions ne sont pas soutenues par l&amp;#039;action départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les communes rurales (au sens des communes éligibles aux aides du Département de la Loire), soit au 1 er janvier 2023, 290 communes.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Seuls les projets de l&amp;#039;année N-1 et année n sont éligibles sur factures et devis. La subvention devra être versée au plus tard en année N&amp;#43;2, en un seul versement.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les travaux en régie, seules les communes dont la population DGF 2022 année N-1 est inférieure ou égale à 700 habitants sont éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T111" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W111" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de la Gestion Financière des Aides aux Collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ Olivier Bayle, Tél. 04 77 12 52 12
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8877-etre-solidaire-des-communes-rurales-pour-des-/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB111" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>123492</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : la planification territoriale</t>
+        </is>
+      </c>
+      <c r="C112" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D112" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires 
+engagés pour la nature » se décline dans les régions volontaires avec un
+ accompagnement local assuré par les Agences Régionales de la 
+Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
+faire émerger, reconnaître et accompagner des territoires engagés dans 
+une démarche de progrès en faveur de la biodiversité.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;
+ « TEN » reconnait l&amp;#039;importance de 
+l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
+et souhaite apporter un soutien et une visibilité aux territoires 
+désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
+Face au changement climatique, valoriser et conserver la biodiversité 
+permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
+d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
+&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;
+  Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
+partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
+ d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
+permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
+ et des thématiques en émergence (trame noire, solutions fondées sur la 
+nature...).
+ &lt;/li&gt;&lt;li&gt;
+  Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
+ &lt;/li&gt;&lt;li&gt;
+  Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
+d&amp;#039;événements phares, articles sur internet, journées partage 
+d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
+territoire.
+ &lt;/li&gt;&lt;li&gt;
+  La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
+critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
+ certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
+collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
+ dans les modalités de leurs aides).
+  &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Forêts
+Montagne
+Sols
+Foncier
+Accès aux services
+Cohésion sociale et inclusion
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1.
+S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
+additionnelles*, avec un impact positif et respectant les politiques publiques
+locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
+2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
+compétences, de façon transversale, en vue de la protection, préservation et de
+la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
+3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
+existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
+4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
+l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
+techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
+conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
+serre,&lt;/p&gt;&lt;p&gt;
+5. Porter politiquement sa candidature au programme “Territoires engagés pour
+la nature”,&lt;/p&gt;&lt;p&gt;
+6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
+les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
+7. Participer au partage et à la valorisation des réalisations, profitant du
+réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
+8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/doc/strategie-ecologique-territoriale-integrer-la-biodiversite-dans-amenagement-du-territoire#:~:text=Cette%20m%C3%A9thodologie%20est%20construite%20en%205%20%C3%A9tapes%20%3A,et%20assurer%20un%20suivi%20et%20un%20bilan%20r%C3%A9guliers.</t>
+        </is>
+      </c>
+      <c r="W112" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un(e)
+animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/69c0-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB112" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Entretien / restauration des haies
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>06/01/2023</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>121475</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Abonder les aides régionales à la plantation de vergers conservatoires et de haies bocagères</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Abondement départemental aux aides régionales "Vergers de sauvegarde" et "Bocages et Paysages"</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de Saône-et-Loire</t>
+        </is>
+      </c>
+      <c r="F113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 30</t>
+        </is>
+      </c>
+      <c r="J113" s="1" t="inlineStr">
+        <is>
+          <t>Complément à l'aide régionale dans la limite des subventions autorisées.</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actif en permanence, ce dispositif d&amp;#039;abondement permet d&amp;#039;obtenir un financement supplémentaire du Département de Saône-et-Loire. Cette aide vient compléter les subventions accordées par la Région Bourgogne-Franche-Comté dans le cadre des
+ &lt;span&gt;
+  dispositifs « Bocages et Paysages » et « Vergers de sauvegarde ».&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Elle permet de
+ &lt;/span&gt;
+ couvrir jusqu&amp;#039;à 80 % des dépenses éligibles pour un projet de plantations situé en Saône et Loire ayant été retenu préalablement au titre des dispositifs régionaux.&lt;/p&gt;
+&lt;p&gt;
+ Ces aides sont ouvertes aux particuliers, collectivités, associations, ainsi que, uniquement pour Bocages et Paysages, aux agriculteurs.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Plantation d&amp;#039;un verger conservatoire, réalisation de haies bocagères...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les critères d&amp;#039;éligibilité sont définis par la Région Bourgogne-Franche-Comté au titre des dispositifs &amp;#34;Vergers de sauvegarde&amp;#34; et &amp;#34;Bocages et Paysages&amp;#34;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Saône-et-Loire</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://www.saoneetloire.fr/guide-des-aides/abondement-departemental-aux-aides-regionales-vergers-de-sauvegarde-et-bocages-et-paysages/</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Le porteur de projet doit déposer sa demande directement auprès de la Région Bourgogne-Franche-Comté.
+  &lt;/strong&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;
+  Plateforme régionale de dépôt de demande pour
+  &lt;a href="https://subventions.bourgognefranchecomte.fr/sub/extranet/dispositif-consulter.sub?sigle&amp;#61;ENV-VERGER" rel="noopener" target="_blank"&gt;
+   &amp;#34;Vergers de Sauvegarde&amp;#34;&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;
+  Plateforme régionale de dépôt de demande pour
+  &lt;a href="https://subventions.bourgognefranchecomte.fr/sub/extranet/dispositif-consulter.sub?sigle&amp;#61;ENV-BOCAGE" rel="noopener" target="_blank"&gt;
+   &amp;#34;Bocages et Paysages&amp;#34;&lt;/a&gt;&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;
+ &lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Selon un principe de guichet unique, le Département de Saône et Loire récupère automatiquement les données des dossiers retenus auprès de la Région Bourgogne-Franche-Comté.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le porteur de projet n&amp;#039;a aucune démarche à faire auprès du Département.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>d.defillon@saoneetloire71.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/feb6-abonder-les-aides-regionales-a-la-plantation-/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de Saône-et-Loire</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>15/12/2022</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D115" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G115" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I115" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation des équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique d&amp;#039;une école
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un bâtiment scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise aux normes défense incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un système de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité de bâtiments recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N115" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O115" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les communes de Saint-Pierre-et-Miquelon ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S115" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T115" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U115" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W115" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X115" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y115" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z115" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA115" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB115" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C116" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D116" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J116" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N116" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I117" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V117" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G118" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H118" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises,
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des transports
+ &lt;/strong&gt;
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition écologique
+ &lt;/strong&gt;
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Traitement et valorisation des déchets
+ &lt;/strong&gt;
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N118" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O118" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S118" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T118" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U118" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W118" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X118" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;afl-banque.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : &amp;#43;33 (0)4 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y118" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z118" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA118" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>111727</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la valorisation, l'embellissement et aménagement des espaces publics</t>
+        </is>
+      </c>
+      <c r="D119" s="1" t="inlineStr">
+        <is>
+          <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Amélioration du cadre de vie du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30 % d&amp;#039;une dépense plafonnée à 153 000 € HT par tranche fonctionnelle de travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  30 % d&amp;#039;une dépense plafonnée à 70 000 € HT pour les projets de végétalisation et de création de cheminement doux (non précédés obligatoirement d&amp;#039;une étude opérationnelle)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Majorations éventuelles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Majoration de 10 points pour les travaux entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Paysage
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions d&amp;#039;obtention pour les aménagements d&amp;#039;espaces publics et de places dans les bourgs
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations d&amp;#039;aménagement devront :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  recueillir l&amp;#039;avis conforme du gestionnaire de la voirie sur la structure, les matériaux et le fonctionnement général du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir fait systématiquement l&amp;#039;objet d&amp;#039;un avis (simple) du CAUE 16
+ &lt;/li&gt;
+ &lt;li&gt;
+  être réalisées en fonction d&amp;#039;une étude opérationnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  privilégier la végétalisation et la sobriété sauf contrainte particulière à justifier
+ &lt;/li&gt;
+ &lt;li&gt;
+  respecter l&amp;#039;ensemble des normes en vigueur, notamment l&amp;#039;accessibilité à tous, l&amp;#039;absence d&amp;#039;utilisation de pesticides...
+ &lt;/li&gt;
+ &lt;li&gt;
+  avoir fait l&amp;#039;objet d&amp;#039;une concertation élargie auprès des partenaires, des représentants d&amp;#039;usagers et de la population locale (participation citoyenne)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dépenses subventionnables :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  démolition, suppression points noirs architecturaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  végétalisation et engazonnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagement de ruelles, de cheminements doux, trottoirs, venelles, caniveaux avec des matériaux de qualité (pierre, calcaire, béton désactivé, pavés, stabilisé calcaire et calcaire renforcé...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  mobilier urbain de qualité (bancs, bornes, potelets, candélabres, abribus...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  frais de maîtrise d&amp;#039;œuvre au prorata de la dépense éligible
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont exclus :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les travaux de pure sécurité routière : plateau surélevé, alternat, rétrécissement de chaussée, giratoire, modification de carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  les couches de roulement, sur route départementale et voie communale et stationnements
+ &lt;/li&gt;
+ &lt;li&gt;
+  toute intervention sur les réseaux d&amp;#039;eau, d&amp;#039;électricité ou de télécommunication
+ &lt;/li&gt;
+ &lt;li&gt;
+  signalisation verticale et horizontale
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements réalisés en régie
+ &lt;/li&gt;
+ &lt;li&gt;
+  les périmètres d&amp;#039;aménagement déjà financés par des amendes de police
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la charte « Charente 2030 » signée par le représentant de la collectivité ainsi que la délibération de la collectivité l&amp;#039;autorisant à signer
+ &lt;/li&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de la délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération et le plan de financement prévisionnel incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  un devis descriptif et estimatif des travaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  un plan d&amp;#039;aménagement définitif et, le cas échéant, des photos de l&amp;#039;espace ou du bâtiment concerné
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets d&amp;#039;espaces publics qui solliciteraient une majoration : une note circonstanciée du maître d&amp;#039;ouvrage attestant de l&amp;#039;engagement du projet dans cette démarche
+ &lt;/li&gt;
+ &lt;li&gt;
+  un avis conforme du gestionnaire de la voirie sur la nature des travaux envisagés
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie de l&amp;#039;étude qui a conditionné l&amp;#039;aménagement pour lequel est requise la subvention
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : selon la nature et la complexité du dossier, le projet peut faire l&amp;#039;objet d&amp;#039;une instruction dite « renforcée » d&amp;#039;une analyse approfondie associant le maître d&amp;#039;ouvrage et les autres partenaires éventuels (CAUE, ABF, DDT...)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : possibilité d&amp;#039;acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T119" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/embellissement_des_espaces_publics.pdf</t>
+        </is>
+      </c>
+      <c r="W119" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 13
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7aa1-soutenir-lamenagement-et-lembellissement-des-/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB119" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>111726</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Participer aux études opérationnelles d'aménagement de bourg</t>
+        </is>
+      </c>
+      <c r="D120" s="1" t="inlineStr">
+        <is>
+          <t>Etudes opérationnelles et aménagement et embellissement des bourgs</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Perspective d&amp;#039;aménagement du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 50% d&amp;#039;une dépense plafonnée à 30.000 € HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Equipement public
+Paysage
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions d&amp;#039;obtention :
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;étude préalable aux aménagements des bourgs doit poursuivre les priorités suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la définition d&amp;#039;un périmètre d&amp;#039;étude élargi
+ &lt;/li&gt;
+ &lt;li&gt;
+  la recherche du meilleur parti d&amp;#039;aménagement entre la sécurisation des usages, l&amp;#039;accessibilité des espaces pour tous, des transports et des services et la valorisation du patrimoine bâti et naturel
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;étude d&amp;#039;un plan de déplacement cycliste
+ &lt;/li&gt;
+ &lt;li&gt;
+  la prise en compte des trames bleues et vertes, étudier spécifiquement les relations entre les végétaux du bourg et de l&amp;#039;espace rural
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation des chemins ruraux, des sentiers de randonnée inscrits au Plan Départemental des Itinéraires de Promenade et de Randonnée (PDIPR), des zones naturelles et des espaces sensibles
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;interconnexion entre l&amp;#039;aménagement projeté et les initiatives existantes ou prévues sur la commune : boucles vélo, aires de camping-car, sentiers de randonnée, jardins familiaux, vergers communaux, aires de jeux pour enfants...
+ &lt;/li&gt;
+ &lt;li&gt;
+  la consultation, au cours de l&amp;#039;étude, des principaux partenaires tels que le CAUE 16, le Département de la Charente, et le cas échéant le service territorial de l&amp;#039;architecture et du patrimoine (Architecte des bâtiments de France ABF), de la population...
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;ancrage du projet dans le champ du développement durable (candélabres, récupérateurs d&amp;#039;eau, choix d&amp;#039;essences et d&amp;#039;espèces végétales peu consommatrices en eau et conception amont de façon à en limiter l&amp;#039;entretien et bannir tout produit phytosanitaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les conclusions de l&amp;#039;étude doivent avoir une portée opérationnelle en définissant notamment la maîtrise d&amp;#039;ouvrage, les coûts prévisionnels, le phasage de l&amp;#039;opération et les financements mobilisables
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les études doivent être réalisées par un cabinet spécialisé composé d&amp;#039;une équipe pluridisciplinaire (voirie réseaux divers, paysagiste...) intégrant, dans le périmètre d&amp;#039;un édifice protégé, un architecte du patrimoine. Le Département doit être systématiquement associé aux étapes importantes des réflexions.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépenses subventionnables :
+&lt;/p&gt;
+&lt;p&gt;
+ Frais d&amp;#039;études : diagnostic, étude préliminaire, avant-projet et levé topographique
+&lt;/p&gt;
+&lt;p&gt;
+ Les prestations réalisées en régie ne sont pas éligibles
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation de l&amp;#039;étude
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;acte d&amp;#039;engagement du Cabinet d&amp;#039;étude retenu mentionnant les honoraires et sa mission
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la délibération de la collectivité approuvant le document
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie du document approuvé
+ &lt;/li&gt;
+ &lt;li&gt;
+  le décompte général et définitif de l&amp;#039;opération joint aux factures acquittées
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement final avec copies des décisions attributives des autres partenaires financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout support de communication faisant apparaître la participation du Département&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : selon la nature du dossier, le projet peut faire l&amp;#039;objet d&amp;#039;une analyse approfondie associant le maître d&amp;#039;ouvrage et les autres partenaires éventuels (CAUE, ABF, DDT ou d&amp;#039;autres partenaires)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois à la remise de l&amp;#039;étude, validée par le Conseil municipal
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;étude devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T120" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/embellissement_des_espaces_publics.pdf</t>
+        </is>
+      </c>
+      <c r="W120" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 13
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5010-participer-aux-etudes-operationnelles-damenag/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC120" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2021</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>111710</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Entretenir le patrimoine communal</t>
+        </is>
+      </c>
+      <c r="D121" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'initiative locale et environnementale</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 9 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes de moins de 3 000 habitants pour les services marchands
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entretien du patrimoine communal et maintien de services publics à la population dont les derniers services marchands
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 20% d&amp;#039;une dépense plafonnée à 70.000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Remarques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets dont le coût est inférieur à 3 000 € sont inéligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations dont le coût dépasse le plafond de la dépense subventionnable, la présentation par tranches fonctionnelles de travaux est possible (présentation d&amp;#039;une tranche par exercice budgétaire). Le nombre de tranches est limité à deux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les communes volontaires qui s&amp;#039;engageraient, dans le cadre d&amp;#039;une convention, à ne pas solliciter de nouvelle subvention au titre du Soutien à l&amp;#039;Initative Locale et Environnementale pendant une durée de 4 ans, la dépense subventionnable peut être portée à un maximum de 600 000 € HT. En ce sens, la participation départementale peut atteindre un maximum de 120 000 € y compris la majoration éventuelle.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Majorations éventuelles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Majoration de 10 points pour les travaux extérieurs (toitures et façades) entrant dans le périmètre d&amp;#039;un site protégé, si ce dernier a engendré un surcoût architectural, justifié par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Majoration de 15 points pour les projets les plus vertueux en termes de développement durable, sur demande expresse du bénéficiaire et avis favorable de l&amp;#039;instance départementale compétente.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Bâtiments et construction
+Réhabilitation
+Architecture
+Paysage
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois projets maximum par commune subventionnés au cours d&amp;#039;un même exercice budgétaire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;obtention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent respecter la réglementation thermique en vigueur et les opérations de réhabilitation énergétique doivent être précédées d&amp;#039;un diagnostic thermique du bâtiment.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accessibilité aux personnes handicapées (handicap physique, sensoriel, cognitif, mental ou psychique) est obligatoire dans le cadre de travaux soumis à permis de construire.
+&lt;/p&gt;
+&lt;p&gt;
+ Tout projet de construction neuve est soumis à un examen au sein de l&amp;#039;instance départementale compétente.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit s&amp;#039;engager dans la démarche de la charte « Charente 2030 », à un minimum de 3 critères (2 critères pour un projet inférieur à 15 000 € HT). Pour bénéficier de la majoration de l&amp;#039;aide départementale, le bénéficiaire doit s&amp;#039;engager à 1 critère supplémentaire identifié en rouge.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses subventionnables
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux de gros œuvre, tous types de grosses réparations (dont remplacement des chaudières par des systèmes de chauffage à énergies renouvelables, sous réserve qu&amp;#039;ils soient bien utilisés comme chauffage à titre principal) et mises aux normes immobilières du patrimoine communal (dont démolition, désamiantage, accessibilité aux personnes à mobilité réduite et équipement d&amp;#039;assainissement non collectif), y compris les frais d&amp;#039;étude et de maîtrise d&amp;#039;œuvre :
+&lt;/p&gt;
+&lt;p&gt;
+ •	bâtiments faisant partie du patrimoine communal (ou intercommunal dans le cadre des bâtiments scolaires), pour lesquels aucun loyer n&amp;#039;est perçu hormis pour les derniers commerces, les logements et les équipements de tourisme :
+&lt;/p&gt;
+&lt;p&gt;
+ -	mairies, ateliers, garages municipaux, presbytères, halles et marchés, cuisines centrales, sanitaires publics...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements culturels : centres culturels, théâtres et salles spécialisées, auditoriums, salles d&amp;#039;animations ou d&amp;#039;expositions...
+&lt;/p&gt;
+&lt;p&gt;
+ -	équipements à vocation polyvalente : salles des fêtes, salles polyvalentes, centres de loisirs, locaux socio-éducatifs, points destinés à l&amp;#039;accueil de services en lien avec les Schéma départemental d&amp;#039;amélioration de l&amp;#039;accessibilité des services au public
+&lt;/p&gt;
+&lt;p&gt;
+ -	bâtiments scolaires du premier degré : salles de classe, végétalisation des cours d&amp;#039;écoles, murs d&amp;#039;enceinte, locaux annexes (restaurants, préaux, bibliothèques, salles de jeux...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	édifices cultuels non protégés dont acquisition, installation, électrification et restauration des cloches
+&lt;/p&gt;
+&lt;p&gt;
+ -	patrimoine vernaculaire : fours à pain, lavoirs, croix de mission, fontaine, puits...
+&lt;/p&gt;
+&lt;p&gt;
+ -	meublés de tourisme, camping, halte camping-cars
+&lt;/p&gt;
+&lt;p&gt;
+ •	cimetières : clôtures (murs ou grillages avec écran végétal), ossuaires, caveaux communaux, columbariums, allées végétalisées, jardins du souvenir, déplacement des monuments aux morts...
+&lt;/p&gt;
+&lt;p&gt;
+ •	services marchands, lorsque l&amp;#039;initiative privée est défaillante ou absente :
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition, l&amp;#039;extension, la rénovation et/ou la construction de bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition de matériels directement liés à l&amp;#039;activité (production, mobilier...)
+&lt;/p&gt;
+&lt;p&gt;
+ -	l&amp;#039;acquisition d&amp;#039;un distributeur de produits alimentaires en circuits courts sous réserve qu&amp;#039;aucune entreprise de même activité ne soit implantée dans un rayon de 5 km
+&lt;/p&gt;
+&lt;p&gt;
+ •	équipements sportifs :
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de terrains de grands jeux (rugby, football) et de gymnases non utilisés par les collèges ou dont le taux d&amp;#039;occupation par les collèges est inférieur à 50 %
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de plateaux sportifs omnisports
+&lt;/p&gt;
+&lt;p&gt;
+ -	création, aménagement de salles spécialisées (dojo, salles d&amp;#039;escrime...), de structure artificielle d&amp;#039;escalade, de locaux techniques de rangement du matériel pour les activités de plein air
+&lt;/p&gt;
+&lt;p&gt;
+ -	aménagement des piscines
+&lt;/p&gt;
+&lt;p&gt;
+ -	petits équipements connexes à la pratique sportive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus :
+ &lt;/strong&gt;
+ les constructions neuves envisagées hors des zones agglomérées des bourgs, les travaux réalisés en régie ou aux abords (parkings en particulier), les dépenses d&amp;#039;équipement et d&amp;#039;entretien courant (notamment les climatiseurs qui ne sont pas utilisés comme des systèmes de chauffage à titre principal), les installations photovoltaïques et les bâches à incendie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;instruction de la demande :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la charte « Charente 2030 » signée par le représentant de la collectivité ainsi que la délibération de la collectivité l&amp;#039;autorisant à signer
+ &lt;/li&gt;
+ &lt;li&gt;
+  un courrier du maître d&amp;#039;ouvrage sollicitant le concours du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de délibération de la collectivité maître d&amp;#039;ouvrage précisant : la nature de l&amp;#039;opération envisagée et le plan de financement prévu incluant la subvention sollicitée auprès du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative (plan de situation, diagnostic technique, descriptif de l&amp;#039;opération, plans des travaux, photos...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  un calendrier de réalisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  des devis descriptifs et estimatifs de l&amp;#039;opération établis par « un homme de l&amp;#039;art » (architecte, paysagiste, bureau d&amp;#039;études) ou offre retenue à l&amp;#039;issue du marché public lancé (les estimations réalisées par l&amp;#039;ATD16 ne suffisent pas)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Périmètre protégé », une copie des préconisations émises par l&amp;#039;Unité départementale d&amp;#039;architecture et du patrimoine (UDAP - Bâtiments de France)
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets sollicitant la majoration « Bâti vacant », une déclaration sur l&amp;#039;honneur
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les projets touristiques : adhésion à une charte de qualité ou un label national et au label Tourisme et Handicap
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour le paiement de la subvention :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le formulaire de demande de paiement visé par le trésorier
+ &lt;/li&gt;
+ &lt;li&gt;
+  une copie de l&amp;#039;attestation de conformité à la réglementation thermique en vigueur soit sur l&amp;#039;ensemble du bâtiment, soit élément par élément
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux soumis à permis de construire, une copie de l&amp;#039;attestation d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les travaux portant uniquement sur une mise en accessibilité, un engagement du maître d&amp;#039;œuvre ou toute autre justification (attestation contrôleur technique ou association référente...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le décompte général et définitif de l&amp;#039;opération joint aux factures acquittées
+ &lt;/li&gt;
+ &lt;li&gt;
+  le plan de financement final avec copies des décisions attributives des autres partenaires financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  les supports de communication où l&amp;#039;aide départementale a été citée
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : l&amp;#039;intérêt départemental des projets susceptibles de faire l&amp;#039;objet d&amp;#039;un contrat est proposé par la Commission Solidarités territoriales puis examiné par la Commission permanente du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : en une seule fois, à l&amp;#039;achèvement de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S121" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/soutien_initiative_locale_environnementale.pdf</t>
+        </is>
+      </c>
+      <c r="W121" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 18 ou 05 16 09 74 12 (hébergements touristiques) ou 05 16 09 74 24 (services marchands) ou 05 16 09 74 13 (patrimoine vernaculaire)
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f682-entretenir-le-patrimoine-communal/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB121" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une bibliothèque municipale
+Création d’un terrain de football
+Gestion d'une base nautique
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2021</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>111671</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir du foncier, faire des études et des travaux d'aménagement d'espaces naturels sensibles</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I122" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds départemental pour la préservation et la valorisation des espaces naturels sensibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Aides aux acquisitions fonçières, aux études et aux travaux d&amp;#039;aménagement des espaces naturels sensibles, pour les thématiques suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  biodiversité (faune, flore et milieux naturels), biodiversité urbaine,
+ &lt;/li&gt;
+ &lt;li&gt;
+  paysages naturels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  continuité écologique (trame verte et bleue),
+ &lt;/li&gt;
+ &lt;li&gt;
+  préservation des espaces agricoles (trame jaune),
+ &lt;/li&gt;
+ &lt;li&gt;
+  ressource en eau,
+ &lt;/li&gt;
+ &lt;li&gt;
+  ouverture des sites naturels au public, accueil des publics fragilisés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  développement et promotion de la randonnée pédestre,
+ &lt;/li&gt;
+ &lt;li&gt;
+  liaisons douces (sentes vertes),
+ &lt;/li&gt;
+ &lt;li&gt;
+  tourisme équestre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Montant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50% du montant HT de l&amp;#039;opération, limité à 80 % d&amp;#039;aides publiques.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &amp;#43;10 % pour les bénéficiaires répondant aux critères de lutte contre les inégalités sociales et territoriales.&amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Délibération n°2012-04-0056 (AD du 19/11/2012)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Tourisme
+Forêts
+Sols
+Foncier
+Cohésion sociale et inclusion
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>http://www.essonne.fr/fileadmin/5-cadre_vie_environnement/patrimoine_naturel/ressources/aides/Guide-ENS-2012-2021.pdf</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/57a2-acquerir-du-foncier-faire-des-etudes-et-des-t/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>111673</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir l'écotourisme du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="D123" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I123" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J123" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût HT de l'opération</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide pour des études pour la promotion écotouristique du patrimoine naturel (diagnostics, schémas...)
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0039 (AD du 29/05/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Tourisme
+Forêts
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/31e1-promouvoir-lecotourisme-du-patrimoine-naturel/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>111674</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Concevoir et installer des supports de communication sur la nature en ville</t>
+        </is>
+      </c>
+      <c r="D124" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I124" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J124" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût HT de l'opération</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conception et installation de supports de communication sur la nature en ville : conception et pose de panneaux d&amp;#039;information ou de supports papier sur la biodiversité urbaine.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0039 (AD du 29/05/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espaces verts
+Biodiversité
+Paysage
+Médias et communication
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T124" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fba3-concevoir-et-installer-des-supports-de-commun/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>111675</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer l'écologie et le paysage des grands domaines historiques</t>
+        </is>
+      </c>
+      <c r="D125" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I125" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J125" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût HT de l'opération</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Restauration écologique et paysagère des grands domaines historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à l&amp;#039;acquisition de terrains, à la réalisation d&amp;#039;études écologiques, paysagères et historiques destinées à comprendre l&amp;#039;évolution du parc.
+&lt;/p&gt;
+&lt;p&gt;
+ Aide à la réalisation de travaux visant à restaurer et à conforter les éléments structurants contribuant à la trame verte et bleue et à la qualité des paysages : perspectives, alignements arborés, canaux...
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0039 (AD du 25/05/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Espaces verts
+Biodiversité
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e2c-restaurer-lecologie-et-le-paysage-des-grands-/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>111676</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer des sites naturels et des itinéraires de randonnée ayant subi une catastrophe naturelle</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Espaces naturels sensibles, transition écologique et valorisation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H126" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I126" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J126" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût HT de l'opération</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Remise en état des sites naturels et des itinéraires de randonnée ayant subi une catastrophe naturelle.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2017-04-0039 (AD du 29/05/2017)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Tourisme
+Forêts
+Montagne
+Risques naturels
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S126" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T126" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 97 27
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ce62-restaurer-des-sites-naturels-et-des-itinerair/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB126" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
+        <v>111678</v>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Résorber les dépôts sauvages à proximité de milieux naturels</t>
+        </is>
+      </c>
+      <c r="D127" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Territoire zéro déchet et économie circulaire</t>
+        </is>
+      </c>
+      <c r="E127" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G127" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H127" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J127" s="1" t="inlineStr">
+        <is>
+          <t>Aide en ingénierie technique : logistique. Pas d'aide financière.</t>
+        </is>
+      </c>
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide logistique à la résorption des dépôts sauvages à proximité de milieux naturels, par la mise à disposition de bennes pour une capacité totale de 30 m3, jusqu&amp;#039;à deux fois par an. Sont éligibles les dépôts sauvages sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les terrains naturels et agricoles publics (hors zones urbaines et espaces privés),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les chemins et sentiers ruraux (hors routes communales et voies privées).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Délibération n°2019-04-0010 (AD du 25/03/2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N127" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Recyclage et valorisation des déchets
+Risques naturels
+Paysage</t>
+        </is>
+      </c>
+      <c r="O127" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S127" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U127" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X127" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mission développement durable
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 96 96
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y127" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z127" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e0d-resorber-les-depots-sauvages-a-proximite-de-m/</t>
+        </is>
+      </c>
+      <c r="AA127" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>111679</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Surveiller et lutter contre les dépôts sauvages à proximité de milieux naturels</t>
+        </is>
+      </c>
+      <c r="D128" s="1" t="inlineStr">
+        <is>
+          <t>Développement durable : Territoire zéro déchet et économie circulaire</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I128" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J128" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum du coût HT de l’opération</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide pour la mise en place de dispositifs de surveillance pour lutter contre les dépôts sauvages à proximité de milieux naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2019-04-0010 (AD du 25/03/2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Recyclage et valorisation des déchets
+Technologies numériques et numérisation
+Risques naturels
+Paysage</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les terrains naturels et agricoles publics (hors zones urbaines et espaces privés),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les chemins et sentiers ruraux (hors routes communales et voies privées).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T128" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mission développement durable
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 96 96
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/87c2-surveiller-et-lutter-contre-les-depots-sauvag/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>116475</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les centralités et les intercommunalités du Calvados via les contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="D129" s="1" t="inlineStr">
+        <is>
+          <t>Contrats de territoire 2022-2026</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I129" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="J129" s="1" t="inlineStr">
+        <is>
+          <t>Taux variables en fonction de la nature des projets, des enjeux locaux, des priorités départementales et bonus mobilisables.</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec près de 700 000 habitants, le Calvados connaît une croissance démographique régulière. Le Département, garant de la solidarité territoriale, subventionne de nombreux équipements publics qui participent à la qualité de vie des habitants quel que soit leur âge : gymnases, médiathèques, crèches, mais aussi équipements touristiques, résidences autonomies pour les seniors ou encore pépinières d&amp;#039;entreprises.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Un socle de discussion
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les accords Calvados 2030 seront signés entre le Département, les Établissements publics de coopération intercommunale (EPCI) et les communes pôle sur chaque territoire. Ils comprendront une feuille de route de projets envisagés par les collectivités pour les années à venir, ainsi que les projets départementaux programmés par le Département (collèges, routes, ports...) et constitueront le socle de discussion entre le Département et les collectivités signataires des contrats de territoire 2022-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les contrats de territoire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conclus entre le Département, les EPCI et les communes pôles principaux et secondaires du Calvados (et syndicats intercommunaux en fonction des projets éligibles), les contrats de territoire permettent aux collectivités signataires de bénéficier d&amp;#039;aides financières en investissement pour leurs projets d&amp;#039;aménagement et d&amp;#039;équipement.
+&lt;/p&gt;
+&lt;p&gt;
+ Entre 2017 et 2021, 60 millions d&amp;#039;euros ont été consacrés aux contrats de territoire. Entre 2022 et 2026, ce sont 100 millions d&amp;#039;euros supplémentaires qui seront mobilisés par le Département pour soutenir les projets des collectivités à travers les contrats de territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Renforcer les centralités du Calvados, préserver l&amp;#039;environnement et lutter contre le dérèglement climatique, favoriser la solidarité entre les hommes et entre les territoires sont les grandes ambitions de cette nouvelle politique territoriale. L&amp;#039;objectif est de faire du Calvados un département où il fait bon vivre, où chaque habitant a accès en un temps réduit à des services de qualité, afin de s&amp;#039;épanouir pleinement à tout âge de la vie (équipements sportifs, de lecture publique, d&amp;#039;accueil de spectacles, de petite enfance, bâtiments publics isolés énergétiquement, accessibles aux personnes à mobilité réduite, aménagements et équipements adaptés aux seniors, itinéraires cyclables de qualité, eau et espaces naturels préservés et accessibles au public...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Priorites_2030.jpeg" /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Santé
+Tiers-lieux
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé transmise à réception du dossier complet au stade résultat d&amp;#039;appel d&amp;#039;offre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aucune prorogation de ces délais ne pourra être accordée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets non éligibles : projets inférieurs à 50.000€ HT ; projets non éligibles dans le cadre de l&amp;#039;APCR et de l&amp;#039;APCR&amp;#43; ; travaux de construction ou rénovation de salles communales ou intercommunales louées aux privés (sauf si usage mutualisé et travaux de rénovation énergétique permettant d&amp;#039;atteindre une amélioration de 40% ou la classe C) ; projets ne répondant pas aux critères d&amp;#039;éligibilité départementaux ; projets de plus de 100.000€ HT ne répondant pas aux critères d&amp;#039;éco-conditionnalité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ *Le seuil de 50.000€ de dépenses éligibles est réduit à 1.000€ pour l&amp;#039;adressage et à 5.000€ pour les projets de développement de services aux usagers et de mise en réseau en bibliothèque (dont les véhicules électriques à l&amp;#039;usage des bibliothèques, RFID...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T129" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/calvados-territoires-2030</t>
+        </is>
+      </c>
+      <c r="W129" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.teleservices.calvados.fr/pmc-communes/</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" rel="noopener" target="_blank"&gt;
+  territoires&amp;#64;calvados.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9695-accompagner-les-centralites-du-calvados/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB129" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Rénovation de l’éclairage public
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>116474</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les petites communes rurales du Calvados</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Aides aux petites communes rurales (APCR et APCR+)</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I130" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 70</t>
+        </is>
+      </c>
+      <c r="J130" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction de la nature  du projet</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;APCR (Aide aux petites communes rurales) est depuis cinquante ans le principal mode d&amp;#039;accompagnement des communes rurales du Calvados pour le financement de leurs projets d&amp;#039;investissement. Le Département du Calvados a souhaité réformer ce dispositif en 2022, en créant l&amp;#039;APCR&amp;#43;, afin de répondre au mieux aux besoins des communes rurales et notamment aux pôles de proximité qui portent des charges de centralité.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « classique » (APCR) : communes rurales du Calvados
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aides aux petites communes rurales « &amp;#43; » (APCR &amp;#43;) : communes pôles de proximité du Calvados
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Trois natures de travaux éligibles à l&amp;#039;APCR :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Dossier général : bâtiments communaux, cadre de vie et aménagement urbain ; taux d&amp;#039;intervention de 50%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier rénovation énergétique : travaux permettant une amélioration de 40% minimum de la performance énergétique ou l&amp;#039;atteinte de la classe C – audit énergétique obligatoire ; taux d&amp;#039;intervention de 70%*
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier vélo : itinéraires cyclables, schémas cyclables et équipements cyclables; taux d&amp;#039;intervention de 50% à 60%*
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-dispositif-classique.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Type de projets éligibles à l&amp;#039;APCR&amp;#43; :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Projets de construction, rénovation de bâtiments publics et d&amp;#039;aménagement * ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention variables en fonction des caractéristiques des projets (
+  &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Calvados-2030-Guide-des-aides-du-Departement-du-Calvados.pdf" rel="noopener" target="_blank"&gt;
+   cf. guide des aides départementales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  ).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ * sous conditions à consulter dans le document «
+ &lt;a href="https://www.calvados.fr/files/live/sites/calvados/files/documents/Aides-services/APCR/Reglement-Aide-aux-petites-communes-rurales-APCR-plus.pdf" rel="noopener" target="_blank"&gt;
+  modalités APCR&amp;#43;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ »
+&lt;/p&gt;
+&lt;p&gt;
+ NB : tous les projets supérieurs à 100.000€ HT sont soumis à l&amp;#039;éco-conditionnalité des aides (éligibilité du projet à l&amp;#039;APCR, APCR&amp;#43; ou contrat de territoire sous réserve d&amp;#039;intégration du développement durable au sein du projet –
+ &lt;a href="https://www.calvados.fr/eco-conditionnalite-aides" rel="noopener" target="_blank"&gt;
+  consulter l&amp;#039;éco-conditionnalité réformée en 2022
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR classique
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs départementaux (amendes de police - en fonction du territoire-; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire) hormis les dispositifs APCR &amp;#43; et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de cumul possible entre deux dossiers APCR (ex : un dossier général de rénovation et un dossier rénovation énergétique sur un même projet) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les communes éligibles à l&amp;#039;APCR&amp;#43;
+  &lt;/strong&gt;
+  sont éligibles aux autres dispositifs thématiques départementaux (amendes de police – en fonction du territoire- ; patrimoine ; randonnée ; plantation de haies ; sites de nature ordinaire...) hormis les dispositifs APCR et contrats de territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépense minimum : 3.000€ HT ; pour un projet d&amp;#039;adressage la dépense minimum est de 1.000€ HT ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pas de possibilité de découper un projet par tranches annuelles ni de solliciter des subventions complémentaires mais possibilité de solliciter un contrat sur plusieurs années ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dans le cas où une collectivité ne mobiliserait pas l&amp;#039;ensemble de l&amp;#039;enveloppe annuelle, celle-ci ne pourra en aucun cas être reportée sur l&amp;#039;année suivante ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cumul possible avec les amendes de police (02.31.57.12.91.) et le dispositif patrimoine (02.31.57.18.00), dans la limite du taux d&amp;#039;aide publique légal fixé à 80% ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux ne doivent pas être commencés avant la notification de l&amp;#039;attribution de la subvention par le Département ou de l&amp;#039;autorisation de démarrage anticipé ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dossier de demande de subvention ne sera considéré complet qu&amp;#039;après réception de l&amp;#039;ensemble des pièces indiquées (des pièces complémentaires peuvent être demandées dans le cadre de l&amp;#039;instruction technique).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les demandes doivent parvenir complètes au Département, via le téléservice APCR : teleservices.calvados.fr,
+  &lt;strong&gt;
+   avant le 30 septembre de chaque année
+  &lt;/strong&gt;
+  , pour être instruites au titre de cette même année. Toute demande parvenue ou complétée après le 30 septembre, ne sera pas instruite.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le maître d&amp;#039;ouvrage dispose de deux ans après la date de passage en commission permanente de son projet pour commencer les travaux, et trois ans, pour obtenir le règlement intégral de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Aucune prorogation de ces délais ne pourra être accordée.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T130" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/contents/fiche/fiches-aide--services/aides-aux-petites-communes-rural.html</t>
+        </is>
+      </c>
+      <c r="W130" s="1" t="inlineStr">
+        <is>
+          <t>https://connexion.teleservices.calvados.fr/login/?nonce=_9984C605F1E558E4C7B4347FF909F6DA&amp;next=/idp/saml2/continue%3Fnonce%3D_9984C605F1E558E4C7B4347FF909F6DA</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service des territoires du Département du Calvados
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:territoires&amp;#64;calvados.fr" target="_blank"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 02 31 57 11 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f28-accompagner-les-petites-communes-rurales/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB130" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d'une piscine
+Construction d’un gymnase
+Création de jardins partagés
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2022</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F131" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I131" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J131" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T131" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD131" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>115164</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Aménager des aires pour les loisirs et équipements touristiques (tout type d'aires, aménagements paysagers, restauration de lavoir...)</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Aménagements de loisirs et équipements touristiques (tout type d'aires, aménagements paysagers, restauration de lavoir...)</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I132" s="1" t="inlineStr">
+        <is>
+          <t> Max : 15</t>
+        </is>
+      </c>
+      <c r="J132" s="1" t="inlineStr">
+        <is>
+          <t>Base subventionnable : 40.000€ HT</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif concerne principalement les aménagements et équipements suivants:
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   les aires de loisirs ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les aires de jeux et de pique-nique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les aires de services pour camping-cars ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les haltes touristiques, de plages et de baignades ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les aménagements paysagers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la restauration de lavoirs.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Taux de la subvention :
+ 15%
+&lt;/p&gt;
+&lt;p&gt;
+ Ce taux peut-être augmenté d&amp;#039;un taux complémentaire:
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   compris pour les communes, entre et 15, selon la population, l&amp;#039;effort fiscal et le potentiel financier, soit un taux global de 15% minimum à 30% maximum ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   fixé à 5% pour les groupements de communes, soit un taux global de 20%.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Base subventionnable plafonnée à 40.000€ HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Communes de moins de 2000 habitants et groupements de communes.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour les projets engagés par les établissements publics de coopération intercommunale, il sera pris en compte la commune d&amp;#039;implantation du projet pour le taux complémentaire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dossier de demande de subvention doit comporter :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1. la délibération du Conseil municipal ou communautaire (ou du comité syndical) qui
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   adopte le projet et son financement,
+  &lt;/li&gt;
+  &lt;li&gt;
+   sollicite le concours financier du Département
+  &lt;/li&gt;
+  &lt;li&gt;
+   demande au Département l&amp;#039;autorisation de commencer les travaux sans attendre l&amp;#039;attribution de l&amp;#039;aide sollicitée
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 2. les plans et les devis estimatifs
+&lt;/p&gt;
+&lt;p&gt;
+ 3. le plan de financement et le calendrier prévisionnel de réalisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le dossier de demande de subvention doit être adressé, en 1 exemplaire, au Président du Conseil départemental.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T132" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Aube</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aube.fr/Aide/62/18-amenagement-et-equipements-touristiques-tout-type-d-aires-amenagements-paysagers-et-restauration-de-lavoirs.htm</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:sdtva&amp;#64;aube.fr" rel="noopener" target="_blank"&gt;
+  sdtva&amp;#64;aube.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>laetitia.hunin@aube.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9031-amenager-des-aires-pour-les-loisirs-et-equipe/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aube</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2022</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>117391</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre un aménagement foncier, agricole ou forestier</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Améliorer les conditions d&amp;#039;exploitations des propriétés rurales agricoles ou forestières, la mise en valeur des espaces naturels ruraux et l&amp;#039;aménagement du territoire communal.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Constitution par le Département de la Commission (inter)communale d&amp;#039;aménagement foncier ; animation de réunions ; Elaboration du cahier des charges de l&amp;#039;étude du géomètre, passation du marché public, analyse des offres, suivi de l&amp;#039;étude ; lancement et suivi de l&amp;#039;enquête publique ; intervention administratives et juridique des divers actes.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rédaction de notes et de rapports
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Gratuit pour la commune s&amp;#039;il s&amp;#039;agit d&amp;#039;une première opération d&amp;#039;AFAF volontaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Financé par le maître d&amp;#039;ouvrage dans le cadre d&amp;#039;aménagements fonciers liés à des ouvrages linéaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Foncier
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R133" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/85aa-mettre-en-uvre-un-amenagement-foncier-agricol/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>117393</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer le cadre de vie par le développement du réseau des Espaces Naturels Sensibles</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Préserver un site naturel par la création d&amp;#039;un Espace naturel sensible communal et la définition d&amp;#039;orientations d&amp;#039;aménagement et de gestion :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Identification des enjeux de préservation d&amp;#039;un site naturel, synthèse bibliographique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Élaboration d&amp;#039;une méthodologie de projet de création d&amp;#039;un ENS communal (gouvernance du projet, planning, partenaires, etc.)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Assistance administrative et juridique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Définition et rédaction d&amp;#039;orientations d&amp;#039;aménagement et de gestion
+  &lt;/li&gt;
+  &lt;li&gt;
+   Définition et rédaction d&amp;#039;une programmation pluriannuelle de travaux d&amp;#039;aménagement et de gestion
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagnement pour le suivi de travaux (INITIATIVES 77)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réunions de travail sur des thématiques particulières à la demande, notamment sur le terrain
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rédaction de notes et de rapport
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Foncier
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S134" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6c36-ameliorer-le-cadre-de-vie-par-le-developpemen/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB134" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC134" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>117396</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Connaître et prendre en compte de la biodiversité au niveau de la collectivité</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser l&amp;#039;intégration de la trame verte et bleue en ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action vous permet d&amp;#039;améliorer les connaissances sur la biodiversité de votre collectivité tout en y impliquant des citoyens et agents. Par ailleurs, l&amp;#039;outil de suivi vous permettra de voir l&amp;#039;évolution de cette biodiversité en fonction de l&amp;#039;aménagement du territoire et des actions mises en œuvre. Cette action regroupe un diagnostic de la biodiversité, la participation des citoyens et scolaires à ces inventaires, des formations à la détermination et à la saisie des observations, des suivis et des conseils techniques pour l&amp;#039;amélioration de cette prise en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Gratuit/payant/SC sous conditions.
+&lt;/p&gt;
+&lt;p&gt;
+ Convention de partenariat.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N135" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Espaces verts
+Friche
+Citoyenneté
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O135" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R135" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S135" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y135" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1697-connaitre-et-prendre-en-compte-de-la-biodiver/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB135" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC135" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>117170</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un réseau au service de la santé du végétal et de la protection de l'environnement</t>
+        </is>
+      </c>
+      <c r="D136" s="1" t="inlineStr">
+        <is>
+          <t>FREDON  Occitanie</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ regroupe des experts en botanique, phytopathologie, agronomie et environnement.
+ &lt;br /&gt;
+ Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
+ &lt;br /&gt;
+ Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
+ &lt;br /&gt;
+ Nous mettons au profit des détenteurs de végétaux (agriculteurs, collectivités et particuliers) et des services publics (DRAAF, DREAL, ARS, DDTM, collectivités territoriales et locales ...) notre savoir-faire, afin de gérer la prévention, la surveillance et la lutte contre les dangers sanitaires en santé des végétaux (ravageurs et pathogènes) et en santé humaine (ambroisie, chenille processionnaire ...)
+ &lt;br /&gt;
+ Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS DE DÉLÉGATION DE SERVICE PUBLIC
+ &lt;/strong&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LA SURVEILLANCE DES ORGANISMES NUISIBLES RÉGLEMENTÉS OU ÉMERGENTS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Surveillance sanitaire du végétal, informations sur les maladies et les ravageurs des végétaux, les espèces invasives, la surveillance des organismes nuisibles réglementés ou émergents
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous sommes en charge avec nos sections départementales (FDGDON) de la surveillance et de l&amp;#039;inspection sanitaire des végétaux sur tout le territoire régional. Cette délégation de service public comprend toutes les actions contribuant à la surveillance, la prévention et la lutte contre les organismes nuisibles ou les dangers sanitaires. La surveillance est organisée en plans d&amp;#039;inspection classés selon de grandes thématiques (Passeport sanitaire, export, surveillance générale). Ils évoluent au grès des réglementations européenne et française.
+ &lt;br /&gt;
+ L&amp;#039;objectif est de préserver les productions agricoles sur notre territoire ainsi que les autres économies liées au secteur végétal (ex. : tourisme).
+&lt;/p&gt;
+&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS D&amp;#039;INTÉRÊT GÉNÉRAL
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;ANIMATION RÉGIONALE AMBROISIES
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau de mobilisation collective pour limiter l‘implantation des ambroisies et les risques pour la santé des citoyens
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous participons à la
+ &lt;strong&gt;
+  stratégie de gestion des plantes allergisantes
+ &lt;/strong&gt;
+ pilotée par l&amp;#039;ARS* (Agence Régionale de Santé).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coordination régionale des actions de lutte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de comités départementaux de coordination de lutte et formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structuration d&amp;#039;un réseau de référents et de compétences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle des signalements et cartographie de la présence de la plante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public aux risques d&amp;#039;allergies
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  DES ALTERNATIVES DURABLES AUX PESTICIDES DANS LES ESPACES PRIVÉS ET PUBLICS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau régional des gestionnaires de Jardins, Espaces Verts et Infrastructures (JEVI), chartes régionales «Zéro Phyto »
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous accompagnons tous les gestionnaires de la région souhaitant mettre en œuvre des actions
+ &lt;strong&gt;
+  visant à abandonner l&amp;#039;usage des produits phytosanitaires
+ &lt;/strong&gt;
+ dans une logique de gestion durable des espaces privés et publics.
+ &lt;br /&gt;
+ Les objectifs sont de coordonner un
+ &lt;strong&gt;
+  réseau de compétences régionales
+ &lt;/strong&gt;
+ et de produire et mutualiser des références techniques. L&amp;#039;animation de ce réseau passe notamment par le développement des
+ &lt;strong&gt;
+  chartes «Objectif/Engagé Zéro Phyto»
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Ce réseau est à destination :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Des collectivités et gestionnaires publics de sites non agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires d&amp;#039;infrastructures (routes, autoroutes, réseaux, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires privés (infrastructures de tourisme, de loisirs, jardiniers amateurs, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  POUR UNE EAU POTABLE DE QUALITÉ
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation de réseaux d&amp;#039;acteurs en charge de la reconquête et la protection des captages d&amp;#039;alimentation en eau potable
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Cette démarche regroupe un réseau technique régional composé des «acteurs de terrain», des collectivités gestionnaires ou autres professionnelles impliqués. L&amp;#039;objectif principal est d&amp;#039;acc
+ &lt;strong&gt;
+  ompagner ces acteurs œuvrant dans les dispositifs locaux
+ &lt;/strong&gt;
+ (captages prioritaires, animateurs de bassins versants...) en Occitanie, sur les bassins Adour-Garonne et Rhône Méditerranée Corse, par la production et la mutualisation de références techniques, l&amp;#039;organisation de journées techniques, la formation ou encore la gestion de projet communs.
+&lt;/p&gt;
+&lt;h1&gt;
+ NOS SERVICES
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;EXPERTISE SANITAIRE
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous réalisons ou aidons à la réalisation de toutes les actions contribuant à la surveillance des problèmes sanitaires en santé des végétaux et sur les exotiques envahissantes. Nous avons un rôle de référent sanitaire et environnemental qui nous amène à être référencés sur des dossiers à la marge de nos actions principales : santé publique (pollens, chenilles urticantes), sécurité publique (frelon asiatique, hyménoptères), droit urbain et environnemental.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LE DIAGNOSTIC
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous effectuons des diagnostics pour le compte de particuliers, de collectivités ou d&amp;#039;entreprises. Nous apportons notre expertise lors du dépérissement d&amp;#039;un végétal, la suspicion de maladie ou l&amp;#039;état général d&amp;#039;un patrimoine végétal. La FREDON Occitanie fait partie du réseau «CLINIQUE DU VÉGÉTAL®».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ LES FORMATIONS
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous organisons ou animons des sessions de formation auprès de différents publics. Nous proposons notamment des formations spécifiques aux élus des collectivités locales et territoriales, aux propriétaires ou détenteurs de végétaux, aux groupements de représentants professionnels ou toute autre personne pouvant être intéressée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N136" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Santé
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O136" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ fédère les initiatives locales et s&amp;#039;appuie dans ses actions sur les fédérations départementales (FDGDON) et les groupements de défense (GDON).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est également membre du réseau FREDON FRANCE.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle s&amp;#039;adresse à tous les gestionnaires d&amp;#039;espaces et détenteurs de végétaux.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S136" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T136" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U136" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V136" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fredonoccitanie.com/</t>
+        </is>
+      </c>
+      <c r="X136" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ FREDON Occitanie
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Adresse : Ecoparc de Bel Air, 114 rue Orion, 34570 Vailhauquès
+ &lt;br /&gt;
+ Téléphone : 04 67 75 64 48
+ &lt;br /&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;fredon-occitanie.fr" rel="noopener" target="_blank"&gt;
+  contact&amp;#64;fredon-occitanie.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fredonoccitanie.com/nous-contacter/" rel="noopener" target="_blank"&gt;
+  https://www.fredonoccitanie.com/nous-contacter/
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y136" s="1" t="inlineStr">
+        <is>
+          <t>contact@fredon-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z136" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a04-beneficier-dun-reseau-au-service-de-la-sante-/</t>
+        </is>
+      </c>
+      <c r="AA136" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB136" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2022</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>117153</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser la trame Verte et Bleue dans l’aménagement de son territoire</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Prendre en compte la TVB, participant à l&amp;#039;amélioration du paysage, du cadre de vie par l&amp;#039;établissement de diagnostic en matière de biodiversité et l&amp;#039;intégration de ces données dans les documents d&amp;#039;urbanisme.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Elaboration d&amp;#039;un diagnostic de territoire en matière de biodiversité, fondé sur l&amp;#039;analyse :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de données naturalistes (faune, flore, milieux naturels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de données d&amp;#039;occupation du sol (MOS, ECOLINE, ECOMOS, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de données liées aux zonages d&amp;#039;inventaire (ZNIEFF, zones humides, etc.) et zonages de protection (réserves, ENS, Natura 2000, etc.)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de données liées aux continuités écologiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Conseils  informations en urbanisme et aménagement :
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise en relation des partenaires
+&lt;/p&gt;
+&lt;p&gt;
+ - Sensibilisation sur l&amp;#039;architecture  et les paysages, l&amp;#039;environnement...
+&lt;/p&gt;
+&lt;p&gt;
+ - Aide à la révision des documents d&amp;#039;urbanisme
+&lt;/p&gt;
+&lt;p&gt;
+ - Accompagnement technique lors des réunions en communes ou à la demande
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Espaces verts
+Foncier
+Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R137" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/429b-valoriser-la-trame-verte-et-bleue-dans-lamena/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB137" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>117154</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la mise en place d'une gestion différenciée des espaces verts</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser la biodiversité en ville en amenant à des changements de pratique de gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce changement de pratique en faveur de la biodiversité nécessite une formation des agents et une appropriation des élus.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous apportons également des conseils techniques pour faciliter la mise en œuvre ainsi qu&amp;#039;une cartographie de cette gestion. Ces conseils pour la prise en compte de la biodiversité interviennent tant dans les actions de gestion et d&amp;#039;aménagement que dans les actions éducatives.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Forêts
+Espaces verts
+Friche
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collectivités de Seine-et-Marne.
+&lt;/p&gt;
+&lt;p&gt;
+ Adhésion SEME.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8549-accompagner-les-collectivites-a-la-mise-en-pl/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>117158</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Sauvegarder et mettre en valeur les arbres remarquables de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Inventaire, sauvegarde et mise en valeur des arbres remarquables.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Conseils techniques permettant de sauvegarder et de mettre en valeur ces arbres.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Repérage d&amp;#039;arbres remarquables dans la commune.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conseils sur l&amp;#039;entretien, l&amp;#039;élagage, les pathologies, ...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Conseils sur la réglementation permettant de protéger ces arbres.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la création de circuits, brochures, ...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>http://www.arbres-caue77.org/pages/arbres-remarquables/</t>
+        </is>
+      </c>
+      <c r="W139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7939-sauvegarder-et-mettre-en-valeur-les-arbres-re/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>117146</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Approfondir la connaissance du territoire par un diagnostic territorial partagé</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans la connaissance de leur territoire à travers la réalisation d&amp;#039;un diagnostic territorial transversal et multidisciplinaire, partagé avec les acteurs locaux :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réalisation d&amp;#039;un diagnostic territorial sur toutes les thématiques intéressant les collectivités (aménagement, culture, sport, solidarité, développement économique, tourisme, santé, environnement, transport...)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réunion de travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmission d&amp;#039;un diagnostic territorial sous format numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/20f8-approfondir-la-connaissance-du-territoire-par/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2022</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>119761</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des études et travaux de gestion intégrée et durable des eaux pluviales en milieu urbanisé existant</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des eaux pluviales et de ruissellement hors activités économiques</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'eau Artois - Picardie</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I141" s="1" t="inlineStr">
+        <is>
+          <t> Min : 40 Max : 70</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Agence peut attribuer une participation financière aux collectivités territoriales ou à leurs groupements, aux établissements publics et aux associations qui réalisent des études et travaux d&amp;#039;aménagements en milieu urbanisé existant pour la gestion des eaux de pluie par recours prioritairement à des aménagements de gestion intégrée et durable des eaux pluviales. Ces aménagements visent à déconnecter les eaux pluviales des réseaux d&amp;#039;assainissement afin de limiter les rejets urbains de temps de pluie, source de pollution pour les milieux aquatiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ De manière hiérarchique, l&amp;#039;Agence incite :
+ &lt;br /&gt;
+ - au déraccordement du réseau d&amp;#039;assainissement de ces eaux, à leur tamponnement et à leur infiltration à la source en favorisant la création ou la restauration de zones végétalisées support de
+ &lt;br /&gt;
+ biodiversité et facteur d&amp;#039;atténuation et d&amp;#039;adaptation au changement climatique (techniques &amp;#34; vertes &amp;#34;),
+ &lt;br /&gt;
+ -en cas d&amp;#039;infiltration insuffisante, au tamponnement, stockage et à la restitution à faible débit de ces eaux pluviales, de préférence vers un réseau hydrographique de surface ou vers un réseau spécifique d&amp;#039;eaux pluviales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour des opérations de renouvellement urbain associées à une déconnexion des eaux pluviales du réseau d&amp;#039;assainissement :
+&lt;/p&gt;
+&lt;p&gt;
+ Création de noues plantées en bordure de voirie
+&lt;/p&gt;
+&lt;p&gt;
+ Création de toitures végétalisées
+&lt;/p&gt;
+&lt;p&gt;
+ Création de chaussées à struture réservoir
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ Lien vers plaquette : La gestion durable et intégrée des eaux pluviales au service de la Biodiversité en ville :
+ &lt;a href="https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf" rel="noopener" target="_blank"&gt;
+  https://www.eau-artois-picardie.fr/sites/default/files/plaquette_gepbio_2021_web.pdf
+ &lt;/a&gt;
+ &lt;br /&gt;
+ Lien vers l&amp;#039;Observatoire de la Getion Durable et Intégrée des Eaux Pluviales (Hauts de France) :
+ &lt;a href="https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100" rel="noopener" target="_blank"&gt;
+  https://www.arcgis.com/apps/webappviewer/index.html?id&amp;#61;e7af17b7f98443c9b1300cdbc8c5e517&amp;amp;extent&amp;#61;-153626.4633%2C6208904.9397%2C785631.7403%2C6645513.2452%2C102100
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Déconnexion des eaux pluviales :
+&lt;/p&gt;
+&lt;p&gt;
+ - du réseau unitaire d&amp;#039;assainissement
+&lt;/p&gt;
+&lt;p&gt;
+ - ou d&amp;#039;un réseau pluvial impactant le milieu aquatique (pollution avérée à l&amp;#039;exutoire)
+&lt;/p&gt;
+&lt;p&gt;
+ - ou d&amp;#039;un réseau pluvial dysfonctionnant et engendrant des inondations
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Montant de dépenses finançables supérieur à 10 000 €HT
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de dépenses finançables plafonné à 30 €HT / m2 de surfaces actives déconnectées du réseau d&amp;#039;assainissement
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les Entreprises privées / Entreprises publiques locales (Sem, Spl, SemOp) concernent celles intervenants dans le cadre d&amp;#039;une délégation de maîtrise d&amp;#039;ouvrage publique.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eau-artois-picardie.fr/sites/default/files/21-a-049_eaux_pluviales.pdf</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>Jean-Philippe KARPINSKI
+&lt;br /&gt;
+Chef de la Mission Mer du Nord
+&lt;br /&gt;
+jp.karpinski&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+&lt;br /&gt;
+François BLIN
+&lt;br /&gt;
+Chef de la Mission Picardie
+&lt;br /&gt;
+f.blin&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+&lt;br /&gt;
+Ludovic LEMAIRE
+&lt;br /&gt;
+Chef de la Mission Littoral
+&lt;br /&gt;
+l.lemaire&amp;#64;eau-artois-picardie.fr
+&lt;br /&gt;
+&lt;br /&gt;
+Hervé CANLER
+&lt;br /&gt;
+Chargé d&amp;#039;études Pluvial
+&lt;br /&gt;
+h.canler&amp;#64;eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>p.branger@eau-artois-picardie.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60f7-realiser-des-etudes-et-travaux-de-gestion-int/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>Agence de l'Eau Artois-Picardie</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2022</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>117637</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Créer de nouveaux espaces de nature et liaisons</t>
+        </is>
+      </c>
+      <c r="D142" s="1" t="inlineStr">
+        <is>
+          <t>Stratégie nature</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hauts-de-Seine</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I142" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objet de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Financer au cas par cas tout maitre d&amp;#039;ouvrage qui contribuerait à l&amp;#039;objectif de connexion des alto séquanais à la nature, par la végétalisation d&amp;#039;espace de plus de 5000 m2 ou de liaisons vertes permettant de liées différents espaces de nature existants.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  But :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mettre chaque habitant des Hauts de Seine à moins de 15 minutes à pied d&amp;#039;un espace de nature et le connecter à une trame éco paysagère de plus de 3.300 hectares de parcs, jardins, promenades et forêts.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Principes d&amp;#039;actions :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Créer de nouveaux espaces et liaisons. Acquérir, aménager, accueillir, entretenir, rénover, valoriser sont les verbes forts de la stratégie du Département
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des ilots de verdure et de fraicheur en valorisant les délaissés et autres interstices urbains
+ &lt;/li&gt;
+ &lt;li&gt;
+  Générer des partenariats pour étendre son action et créer de nouvelles opportunités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser les espaces de nature pour leur contribution positive aux enjeux de bien-être en ville, de santé humaine, de protection de la biodiversité et d&amp;#039;adaptation au changement climatique.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Biodiversité
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Présence connue d&amp;#039;habitat remarquable (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence connue de flore remarquable en Ile de France (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence connue de faune remarquable en Ile de France (étude depuis 2000)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace ou continuité identifié dans le SRCE ou une trame verte et bleue locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Végétation ayant une bonne fonctionnalité écologique (différentes strates, diversité d&amp;#039;espèces, rusticité, habitat et nourriture pour la faune...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sol vivant, peu ou pas perturbé et perméable sur au moins les 2/3 du site &amp;#43; gestion du ruissellement urbain ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace ouvert au public, pour les loisirs et sports de plein air, pour la promenade et la détente, pour des activités culturelles et de reconnexion à la nature de plus de 5000 m2
+ &lt;/li&gt;
+ &lt;li&gt;
+  Qualité paysagère contribuant à l&amp;#039;identité du lieu et au patrimoine de la localité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Espace de fraicheur en été (lutte contre les îlots de chaleur urbain)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Hauts-de-Seine</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>http://www.hauts-de-seine.fr/la-strategie-departementale-des-espaces-de-nature</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lionel Lecoeur :
+ &lt;a href="mailto:llecoeur&amp;#64;hauts-de-seine.fr" rel="noopener" target="_blank"&gt;
+  llecoeur&amp;#64;hauts-de-seine.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>llecoeur@hauts-de-seine.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3e81-creer-de-nouveaux-espaces-de-nature-et-liaiso/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC142" s="1" t="inlineStr">
+        <is>
+          <t>direstion des parcs, du paysage et de l'environnement</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2022</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:34" customHeight="0">
+      <c r="A143" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D143" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E143" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G143" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H143" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
+ &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
+  formations thématiques
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
+ &lt;br /&gt;
+ Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
+ &lt;br /&gt;
+ Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
+ &lt;br /&gt;
+ Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de sessions d&amp;#039;information thématiques :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : dispositif département Jura subventions DETR DSIL FNADT
+ &lt;br /&gt;
+ Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
+ &lt;br /&gt;
+ Ex : compétence GEMAPI,
+ &lt;br /&gt;
+ Ex : urbanisme réglementaire et planification
+ &lt;br /&gt;
+ Ex : circulation et stationnement
+ &lt;br /&gt;
+ Ex : outil public SEM énergie renouvelable
+ &lt;br /&gt;
+ Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de formations thématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : comment mobiliser les fonds européens sur son territoire
+ &lt;br /&gt;
+ Ex : mécénat et financement participatif
+ &lt;br /&gt;
+ Ex : marchés publics - comment acheter local
+ &lt;br /&gt;
+ Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
+ &lt;br /&gt;
+ Ex : réalisation des travaux
+ &lt;br /&gt;
+ Ex :
+ comment associer les habitants à un projet communal ou intercommunal
+ &lt;br /&gt;
+ Ex le projet culturel du territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N143" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O143" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S143" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T143" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U143" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V143" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X143" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière :
+  &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   juridique&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation :
+  &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   formation&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y143" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z143" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
+        </is>
+      </c>
+      <c r="AA143" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB143" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC143" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF143" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG143" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH143" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:34" customHeight="0">
+      <c r="A144" s="1">
+        <v>117506</v>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre des projets de solutions fondées sur la nature pour l'adaptation des territoires au changement climatique</t>
+        </is>
+      </c>
+      <c r="D144" s="1" t="inlineStr">
+        <is>
+          <t>Programme Nature 2050</t>
+        </is>
+      </c>
+      <c r="E144" s="1" t="inlineStr">
+        <is>
+          <t>CDC Biodiversité</t>
+        </is>
+      </c>
+      <c r="G144" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H144" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J144" s="1" t="inlineStr">
+        <is>
+          <t>Pas de limites minimum ou maximum</t>
+        </is>
+      </c>
+      <c r="K144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nature 2050 est un programme d&amp;#039;action national porté par CDC Biodiversité et le Fonds Nature 2050, visant
+ à co-financer la mise en œuvre de solutions fondées sur la nature (SFN) qui contribueront à horizon 2050, à atteindre les objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  préserver et restaurer la biodiversité pour renforcer la stabilité dynamique et la
+ résilience des écosystèmes naturels et anthropisés, et ainsi le maintien des services écosystémiques
+ ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  atténuer les changements climatiques en renforçant les
+ capacités de stockage ou de captage de CO2 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  et adapter les territoires à ces changements, notamment en limitant leurs
+ effets (ex : ilot de chaleur en ville) et les risques naturels (glissement de terrain, érosion,
+ inondation, sécheresse, incendie, submersion marine...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces solutions fondées sur la nature favorisent le maintien des services écosystémiques et renforcent la résilience et la viabilité socioéconomique des activités humaines et des territoires à travers les cinq cibles d&amp;#039;actions suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ecosystèmes marins et côtiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zones humides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transitions agricole et forestière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Continuités écologiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Biodiversité en ville
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le programme a été lancé par CDC Biodiversité, entreprise privée à mission et filiale du groupe Caisse des Dépôts et Consignations. Il est également soutenu par le Fonds Nature 2050; fonds de dotation créé en 2019 et dédié au programme.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent répondre à un certain nombre de critères et sont évalués par un comité de pilotage se réunissant chaque trimestre. Le comité de pilotage est composé d&amp;#039;acteurs institutionnels, chercheurs, associations et ONG naturalistes : l&amp;#039;Office Français de la Biodiversité, l&amp;#039;ADEME, Fondation pour la Nature et l&amp;#039;Homme, Muséum National d&amp;#039;Histoire Naturelle, France Nature Environnement, LPO France, l&amp;#039;association des Eco-Maires et CDC Biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ 104 projets en France métropolitaine et Outre-Mer sont actuellement soutenus et suivis jusqu&amp;#039;en 2050 par le programme Nature 2050 et sont à retrouver ici :
+ &lt;a href="https://www.cdc-biodiversite.fr/realisations/?filter&amp;#61;true&amp;amp;thematique&amp;#61;n50" target="_self"&gt;
+  Les Réalisations Nature 2050
+ &lt;/a&gt;
+&lt;/p&gt;&lt;p&gt;Nature 2050 est partenaire du Fonds MAIF pour le vivant dans le cadre de l&amp;#039;appel à projets &amp;#34;Fonds MAIF pour le vivant - Nature 2050&amp;#34;. Les informations spécifiques de l&amp;#039;appel à projets sont à retrouver ici : &lt;a href="https://entreprise.maif.fr/engagements/environnement/fonds-maif-pour-le-vivant"&gt;Fonds MAIF pour le vivant - Entreprise MAIF&lt;/a&gt;. Cet appel à projets est distinct du programme Nature 2050, qui reçoit des candidatures au fil de l&amp;#039;eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Quelques exemples de projets soutenus par Nature 2050 :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Renouvellement d&amp;#039;une frênaie chalarosée en boisement adapté aux milieux humides et au changement climatique, Marne (porteur de projet : Néosylva) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-71-foret-de-letang-maupas/" target="_self"&gt;lien&lt;/a&gt; &lt;/li&gt;&lt;li&gt;Restauration de la végétation indigène sur une plage menacée par les espèces exotiques envahissantes afin de recréer un écosystème naturel et autonome, pour favoriser le retour de l’avifaune, des caméléons et tortues marines, et sensibiliser les riverains, La Réunion (porteur de projet : Commune de Saint-Paul) - &lt;a href="https://www.cdc-biodiversite.fr/realisations/54-plage-des-brisants/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;
+ &lt;li&gt;
+  Restauration écologique des hauts de plages aux dunes grises et du fonctionnement des zones côtières atlantiques y compris le maintien du trait de côte, Vendée (porteur: Communauté de communes Océan-Marais de Monts) -
+  &lt;a href="https://www.cdc-biodiversite.fr/realisations/dunes-du-pays-de-monts/" rel="noopener" target="_blank"&gt;
+   lien
+    Ouvre une nouvelle fenêtre
+&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration de réseaux de haies et de mares bocagères en Normandie afin de lutter contre le ruissellement et l’érosion des sols et favoriser la biodiversité du territoire, Calvados (porteur de projet : Pré-Bocage Intercom) - &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/realisations/2023-72-maillage-bocager-normand/" target="_self"&gt;lien&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Restauration d&amp;#039;une tourbière pour améliorer la gestion des crues fréquentes et le transport sédimentaire, Savoie (porteur: CEN Savoie) -
+  &lt;/span&gt;&lt;a href="https://www.nature2050.com/projet/tourbiere-du-plan-de-leau/" rel="noopener" target="_blank"&gt;
+   lien
+    Ouvre une nouvelle fenêtre &lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble des projets Nature 2050 sont accessibles
+ en suivant ce lien : &lt;a href="https://www.cdc-biodiversite.fr/la-carte-des-realisations-nature-2050/"&gt;La carte des réalisations Nature 2050 | CDC Biodiversité&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Friche
+Risques naturels
+Biodiversité
+Paysage
+Mers et océans
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le porteur de projet doit :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Recourir aux solutions fondées sur la nature ;
+ &lt;/li&gt;&lt;li&gt;Adresser les sujets biodiversité, climat et apport socio-économique pour le territoire ;&lt;/li&gt;
+ &lt;li&gt;
+  Présenter un budget structuré où la participation Nature 2050 se concentre sur les dépenses d&amp;#039;investissement (réalisation des travaux) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démontrer une additionnalité écologique du projet vis-à-vis de l&amp;#039;état initial du site et de la réglementation environnementale (ne pas porter un projet de compensation).
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+   Garantir la pérennité de l&amp;#039;action et l&amp;#039;accès au foncier jusqu&amp;#039;en 2050  ;
+  &lt;br /&gt;
+ &lt;/li&gt;&lt;li&gt;Etre en capacité de suivre des indicateurs biodiversité, climat et territoire jusqu&amp;#039;en 2050 (voir &lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/09/NATURE2050_Note_explicative_indicateurs.pdf" target="_self"&gt;notice explicative&lt;/a&gt;) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;La synthèse des critères d&amp;#039;éligibilité est disponible ici  :
+ &lt;/span&gt;&lt;a href="https://www.cdc-biodiversite.fr/wp-content/uploads/2023/03/Synthese-des-criteres-deligibilite.pdf" target="_self"&gt;
+  Synthèse des critères Nature 2050&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T144" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cdc-biodiversite.fr/le-programme-nature-2050/</t>
+        </is>
+      </c>
+      <c r="W144" s="1" t="inlineStr">
+        <is>
+          <t>https://forms.office.com/Pages/ResponsePage.aspx?id=ZF82kBIJvUqUZn5HFos9OR1cBiGUI5JMst1-1qhoBepUQUZZOUtMMUNISEIxMktHRlRXVjVPT0hBSi4u</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Formulaire de candidature au programme : &lt;a id="menurd2" href="https://forms.office.com/e/GC4BUWGake" rel="noreferrer noopener" target="_blank" title="https://forms.office.com/e/gc4buwgake"&gt;https://forms.office.com/e/GC4BUWGake&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Contact : nature2050&amp;#64;cdc-biodiversite.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y144" s="1" t="inlineStr">
+        <is>
+          <t>nature2050@cdc-biodiversite.fr</t>
+        </is>
+      </c>
+      <c r="Z144" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e60c-soutenir-la-mise-en-place-de-solutions-fondee/</t>
+        </is>
+      </c>
+      <c r="AA144" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB144" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC144" s="1" t="inlineStr">
+        <is>
+          <t>CDC Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF144" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG144" s="1" t="inlineStr">
+        <is>
+          <t>27/04/2022</t>
+        </is>
+      </c>
+      <c r="AH144" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:34" customHeight="0">
+      <c r="A145" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E145" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G145" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H145" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N145" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O145" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P145" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S145" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U145" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X145" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y145" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z145" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA145" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC145" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF145" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG145" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH145" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:34" customHeight="0">
+      <c r="A146" s="1">
+        <v>117407</v>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la communication et sensibilisation "paysage architecture" : production de supports et animation</t>
+        </is>
+      </c>
+      <c r="E146" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G146" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H146" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mise en valeur du paysage local :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organisation, animation - mise en valeur d&amp;#039;espaces verts publics, création de documents destinés aux visiteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation, animation - valorisation du patrimoine végétal, audit simplifié, comité national des villes et villages fleuris
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité (part TA du CAUE).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N146" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Espace public
+Biodiversité
+Bâtiments et construction
+Architecture
+Paysage
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R146" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/23b2-accompagner-les-collectivites-a-la-communicat/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>117411</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour une gestion des espaces publics à contraintes : cimetières ou terrains de sport</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités vers le zéro phyto en leur proposant des solutions techniques pour se passer des produits phytosanitaires pour l&amp;#039;entretien des espaces à contraintes (projet de végétalisation de cimetières, entretien sans produit phytosanitaire des terrains de sport...).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement des collectivités pour le diagnostic des espaces à contraintes notamment les cimetières avec proposition d&amp;#039;aménagement dans le cadre de la suppression des produits phyto sanitaires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Sols
+Espaces verts
+Espace public
+Voirie et réseaux
+Santé
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Appui méthodologique
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R147" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cb23-accompagner-les-collectivites-pour-une-gestio/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB147" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>117421</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes à l'obtention de la Première fleur du label "Villes et villages fleuris"</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;#039;accompagnement des communes à l&amp;#039;obtention de la première fleur du label « Villes et villages fleuris » a vocation à soutenir les communes souhaitant candidater à l&amp;#039;obtention du label dans la structuration et la mise en œuvre d&amp;#039;un plan d&amp;#039;actions transversal au regard de la grille d&amp;#039;évaluation élaborée par le Conseil national des villes et villages fleuris (CNVVF).</t>
+        </is>
+      </c>
+      <c r="M148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Suite à une phase de diagnostic préalablement conduite sur place par les services départementaux auprès des communes ayant manifesté leur souhait d&amp;#039;être candidates à l&amp;#039;obtention de la première fleur, les communes bénéficieront d&amp;#039;un accompagnement et d&amp;#039;une expertise spécifiquement adaptés aux besoins identifiés dans le cadre du diagnostic, au regard de la grille d&amp;#039;évaluation du CNVVF (qualité paysagère, diversité et qualité botanique,  protection de l&amp;#039;environnement et de la biodiversité, valorisation du patrimoine, promotion touristique, gestion différenciée, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+  Accompagnements proposés :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Direction de l&amp;#039;eau, de l&amp;#039;environnement et de l&amp;#039;agriculture : Préparation pour la concours Villes et Villages Fleuris
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseils
+ &lt;/li&gt;
+ &lt;li&gt;
+  sur le fleurissement, l&amp;#039;aménagement et l&amp;#039;entretien des espaces dans l&amp;#039;objectif d&amp;#039;obtenir une première fleur au concours Villes et Villages Fleuris :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix d&amp;#039;aménagements et de fleurissement adaptés aux différents sites
+ &lt;/li&gt;
+ &lt;li&gt;
+  Choix de végétaux adaptés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valorisation du patrimoine végétal
+ &lt;/li&gt;
+ &lt;li&gt;
+  Place de la nature dans les espaces publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Zéro phyto, économies d&amp;#039;eau, tonte différenciée, gestion des déchets...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réflexion autour de la sensibilisation des habitants, du montage de projets participatifs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Direction des affaires culturelles
+&lt;/strong&gt;
+: Valorisation patrimoniale. La sous-direction du patrimoine et des musées de la Direction des affaires culturelles du Département propose d&amp;#039;accompagner les communes dans la valorisation de leur patrimoine culturel au prisme de la grille d&amp;#039;évaluation du concours Villes et villages fleuris (patrimoine bâti, parcours culturels thématiques, etc.)
+&lt;p&gt;
+ &lt;strong&gt;
+  Seine-et-Marne Attractivité
+ &lt;/strong&gt;
+ : Action de promotion du fleurissement. L&amp;#039;accueil des visiteurs, touristes et clients est au cœur des missions de Seine-et-Marne Attractivité. Concrètement, SMA œuvre pour soutenir, promouvoir et valoriser les acteurs du territoire ayant entrepris une démarche de labellisation. Les atouts d&amp;#039;une commune labellisée « Villes et Villages fleuris » (commune conviviale, attractive, et engagée dans le développement durable) touchent à la fois les habitants et les touristes et participe à la notoriété, l&amp;#039;image et à l&amp;#039;attractivité du territoire.Ce label permet de valoriser l&amp;#039;engagement fort des communes qui prennent en compte l&amp;#039;amélioration de la qualité de vie et la stratégie globale d&amp;#039;attractivité (fleurissement, paysage...) ainsi que les enjeux écologiques de leur territoire. Le déploiement des labels valorisants pour le territoire passe par l&amp;#039;animation active sur l&amp;#039;ensemble du territoire, afin de les développer en faisant connaitre le process et la mise en œuvre.Seine-et-Marne Attractivité veille ainsi d&amp;#039;une part, à rendre lisibles les critères essentiels destinés à obtenir le label, et d&amp;#039;autre part à la communication et la promotion des communes, prestataires ou sites l&amp;#039;ayant obtenu.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  CAUE 77 :
+ &lt;/strong&gt;
+ Valorisation paysagère par le fleurissement et le végétal ;Accompagner la commune dans l&amp;#039;élaboration d&amp;#039;un pré-diagnostic paysager préalable au dépôt de candidature pour l&amp;#039;obtention de la première fleur (analyse simplifiée du contexte paysager communal, spécificités locales, atouts et dysfonctionnements)Aide à la définition des enjeux
+ &lt;br /&gt;
+ culturels, environnementaux et sociaux locaux (qualité de l&amp;#039;espace public, patrimoine paysager et végétal, identification des espaces stratégiques à paysager ...)
+ Suggestions de pistes d&amp;#039;actions pour
+ déterminer les démarches à engager pour atteindre les éléments
+ d&amp;#039;appréciation du niveau première fleur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Initiatives 77
+ &lt;/strong&gt;
+ : Valorisation des milieux naturels via des chantiers d&amp;#039;insertion.
+ Créé
+ en 1991, Initiatives77 est un organisme associé du Département, chargé
+ de mettre en œuvre les orientations définies par le Conseil
+ Départemental de Seine-et-Marne en termes d&amp;#039;insertion professionnelle,
+ d&amp;#039;accès à l&amp;#039;emploi et d&amp;#039;insertion par le logement.
+ La priorité est
+ donnée aux publics dont le Département a la responsabilité directe,
+ bénéficiaires du RSA, jeunes majeurs relevant de l&amp;#039;Aide Sociale à
+ l&amp;#039;Enfance ainsi que les publics en difficultés d&amp;#039;insertion et
+ bénéficiant d&amp;#039;autres minima sociaux (Allocation de Solidarité
+ Spécifique, Allocation Adulte Handicapé...). Les chantiers
+ interviennent pour restaurer les petits équipements publics et le
+ patrimoine bâti, rénovation de logements, de salles de classe, les
+ EHPAD, valorisation des espaces naturels sensibles des parcs et jardins...Il
+ est par conséquent possible de demander une intervention d&amp;#039;un des
+ chantiers d&amp;#039;insertion d&amp;#039;Initiatives77 pour réaliser un projet de
+ rénovation ou de création en matière d&amp;#039;environnement et d&amp;#039;espaces verts.
+ Pour plus d&amp;#039;informations sur l&amp;#039;accompagnement et ses modalités financières : http://www.initiatives77.org
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Seine-et-Marne Environnement
+ &lt;/strong&gt;
+ : Accompagnement à la mise en place d&amp;#039;une gestion différenciée des espaces verts
+ &lt;br /&gt;
+ Ce changement de pratique en faveur de la biodiversité nécessite une formation des agents et une appropriation des élus. Nous apportons également des conseils techniques pour faciliter la mise en œuvre ainsi qu&amp;#039;une cartographie de cette gestion. Ces conseils pour la prise en compte de la biodiversité interviennent tant dans les actions de gestion
+ &lt;br /&gt;
+ et d&amp;#039;aménagement que dans les actions éducatives.Pour plus d&amp;#039;informations sur l&amp;#039;accompagnement et ses modalités (adhésion à
+ &lt;br /&gt;
+ SEME/conventionnement et/ou prestation) : contact&amp;#64;seme-id77.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Jury départemental Villes et villages fleuris
+ &lt;/strong&gt;
+ : Le jury départemental Villes et villages fleuris est constitué de
+ &lt;br /&gt;
+ professionnels du fleurissement engagés qui mettront leurs expertises au service des communes seine-et-marnaises candidates à l&amp;#039;obtention de la première fleur en fonction de leurs problématiques spécifiques, et en articulation avec l&amp;#039;accompagnement proposé par les services départementaux et les organismes associés du Département. Modalités pratiques à définir avec la Commune.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement gratuit par les services départementaux.
+ &lt;/strong&gt;
+ Certaines prestations délivrées par les organismes associés du Département peuvent être payantes (Initiatives 77, Seine-et-Marne Environnement) et/ou conditionnées à l&amp;#039;adhésion de la commune à l&amp;#039;organisme ou à un conventionnement entre la commune et l&amp;#039;organisme (Seine-et-Marne Environnement).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Espace public
+Education et renforcement des compétences
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R148" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W148" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/afd9-accompagner-les-communes-a-lobtention-de-la-p/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB148" s="1" t="inlineStr">
+        <is>
+          <t>Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC148" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>117422</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans la définition des enjeux d'aménagement et de développement local</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans  leurs réflexions amont d&amp;#039;aménagement et d&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Suite au diagnostic territorial (réalisable dans le cadre d&amp;#039;ID77), le Département met à disposition de la collectivité ses connaissances et ses compétences techniques, afin qu&amp;#039;elle bénéficie d&amp;#039;un accompagnement amont permettant de l&amp;#039;aider à identifier les grands enjeux et les outils à mobiliser, dans l&amp;#039;optique d&amp;#039;un aménagement durable de son territoire.
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Cet accompagnement peut être mené en amont de tout projet d&amp;#039;aménagement du territoire, de type :
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ - Aménagement d&amp;#039;un centre bourg,
+&lt;/p&gt;
+&lt;p&gt;
+ - Intégration des mobilités dans les espaces publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - Choix d&amp;#039;un lieu pour un équipement
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Le projet d&amp;#039;aménagement pourra être poursuivi pour sa mise en œuvre dans le cadre d&amp;#039;ID77
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalité
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Premier contact avec la collectivité pour préciser la commande,
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;une réunion avec la collectivité, les services départementaux et organismes concernés, afin d&amp;#039;identifier les enjeux et problématiques,
+&lt;/p&gt;
+&lt;p&gt;
+ - Production par le Département d&amp;#039;un document synthétisant ces enjeux et proposant des outils à mobiliser.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Biodiversité
+Equipement public
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Milieux humides
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R149" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W149" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f9b-accompagner-les-collectivites-dans-la-definit/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB149" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>117423</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour le développement et à l'installation d'unités de méthanisation</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>Au travers de la charte CAPMETHA77, le Département, avec ses 8 signataires, affirme les orientations et valeurs qui doivent guider les projets de méthanisation, favoriser leur appropriation par tout porteur de projet, élu ou autre acteur seine-et-marnais concerné, et contribuer à leur réussite</t>
+        </is>
+      </c>
+      <c r="M150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie : Faire le lien entre l&amp;#039;élu et le porteur de projet ; bâtir une stratégie d&amp;#039;acceptabilité du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Action de sensibilisation : Réunions d&amp;#039;information auprès des Communes, des porteurs de projets, participation à des réunions publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ressources documentaires : Exposition ; plaquettes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document contractuel (conventions type ..)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Foncier
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Qualité de l'air
+Bâtiments et construction
+Paysage
+Emploi
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R150" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8584-accompagner-les-collectivites-pour-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>117373</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire, d’un programme d’actions et de la mise en œuvre de ce dernier</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration du projet de territoire et à sa mise en œuvre</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à une collectivité,sur la base du diagnostic (réalisable dans ID77), de construire et d&amp;#039;élaborer un projet de territoire et le programme d&amp;#039;actions qui en découle.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département met à disposition ses connaissances et ses compétences techniques au service de la collectivité pour aboutir à la constitution d&amp;#039;un programme
+ &lt;br /&gt;
+ d&amp;#039;actions prévisionnel qui pourrait être mis en œuvre et sur l&amp;#039;identification des financements potentiels.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Appui méthodologique (remise de documents méthodologiques, échanges avec la collectivité)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement/Conseil amont (à un PLU par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;ateliers thématiques à la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui au montage de projet (recherche de financement par exemple)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Jeunesse
+Famille et enfance
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R151" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W151" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail :
+&lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+ id77&amp;#64;departement77.fr
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+&lt;/a&gt;
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db38-accompagner-les-collectivites-dans-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
+        <v>117374</v>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités dans l’élaboration des documents d’urbanisme</t>
+        </is>
+      </c>
+      <c r="E152" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G152" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H152" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre des procédures d&amp;#039;évolution des documents d&amp;#039;urbanisme, le Département met ses compétences techniques à disposition des communes et des EPCI, afin que ces derniers élaborent un document de planification durable permettant la mise en œuvre opérationnelle de leurs perspectives de développement urbain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Conseils / informations en urbanisme et aménagement
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mise en relation des partenaires
+  &lt;/li&gt;
+  &lt;li&gt;
+   Sensibilisation sur l&amp;#039;architecture et les paysages, la biodiversité...
+  &lt;/li&gt;
+  &lt;li&gt;
+   Prise en compte de l&amp;#039;impact des projets de développement sur la voirie départementale
+  &lt;/li&gt;
+  &lt;li&gt;
+   Intégration des mobilités (bus, modes actifs...) dans les documents d&amp;#039;urbanisme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la révision des documents d&amp;#039;urbanisme
+  &lt;/li&gt;
+  &lt;li&gt;
+   Prestations écrites - Envoi d&amp;#039;un porter-à-connaissance
+  &lt;/li&gt;
+  &lt;li&gt;
+   Présence des agents du Département aux réunions Personnes Publiques Associées
+  &lt;/li&gt;
+  &lt;li&gt;
+   Réunions de travail sur des thématiques particulières à la demande
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accompagnement technique lors des réunions obligatoires en communes ou à la demande
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N152" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Bâtiments et construction
+Réhabilitation
+Paysage
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O152" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R152" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S152" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U152" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W152" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X152" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y152" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z152" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/349d-accompagner-les-collectivites-dans-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA152" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC152" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH152" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
+        <v>117376</v>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les Collectivités sur leurs arbres (plantation, entretien, élagage, législation)</t>
+        </is>
+      </c>
+      <c r="D153" s="1" t="inlineStr">
+        <is>
+          <t>Conseils sur les arbres de la commune (plantation, entretien, élagage, législation)</t>
+        </is>
+      </c>
+      <c r="E153" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G153" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H153" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conseiller la collectivité dans la gestion de son patrimoine arboré et la création d&amp;#039;espaces naturels et paysagers.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseils de l&amp;#039;arboriste forestier conseil du CAUE77, sur la conception, la réalisation, l&amp;#039;entretien, la protection et la gestion des espaces arborés (hors maîtrise d&amp;#039;œuvre).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic du patrimoine végétal, recherche tracé historique, enjeux du site dans dispositif urbain, recommandation réglementaires et techniques de mise en valeur.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modalités :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion de travail,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations écrites envoyées en début de procédure.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un planning prévisionnel et actualisation
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité (part TA du CAUE77)
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N153" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Espaces verts
+Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O153" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R153" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S153" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U153" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W153" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X153" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y153" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z153" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7d25-valoriser-le-patrimoine-vegetal-parcs-et-arbr/</t>
+        </is>
+      </c>
+      <c r="AA153" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB153" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC153" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH153" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
+        <v>117377</v>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les collectivités en matière d'aménagement d'espaces publics : rue, place, jardin,cimetière, cours d'école etc. (programme, conception, entretien, réhabilitation...)</t>
+        </is>
+      </c>
+      <c r="E154" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G154" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H154" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Permettre à la collectivité de piloter l&amp;#039;élaboration du projet d&amp;#039;espace public en maîtrisant les enjeux urbains, programmatiques, financiers et sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Approche pluridisciplinaire des paysagistes concepteurs conseils et de l&amp;#039;arboriste-forestier du CAUE77, en lien avec les différents contributeurs ID 77 (Organismes associés et services du Département)
+ &lt;br /&gt;
+ Le conseil du CAUE vise à intégrer dans le projet une approche :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Qualitative (paysage),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Environnementale et soutenable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accessibilité, avec l&amp;#039;évaluation des obligation PMR.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil peut comprendre notamment :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La définition des enjeux (rôle de l&amp;#039;espace public vis à vis de la localisation dans la commune) et des objectifs,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des besoins,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des schémas d&amp;#039;intentions permettant d&amp;#039;illustrer graphiquement le(s) réflexions et projets envisagés et retenus,
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;identification des « métiers » à mobiliser et la définition de la procédure à mettre en œuvre (y compris déclinaison clause sociale des marchés publics) (méthodologie du projet),
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide au choix des prestataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation des réunions,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apport de références,
+ &lt;/li&gt;
+ &lt;li&gt;
+  (...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CAUE77 peut par ailleurs vous assister :
+ &lt;br /&gt;
+ -    dans la procédure administrative récupération bien vacant sans maître,
+ &lt;br /&gt;
+ -    dans l&amp;#039;évaluation de la procédure d&amp;#039;archéologie préventive,
+ &lt;br /&gt;
+ -    dans la mise en place de chantiers d&amp;#039;insertion,
+ &lt;br /&gt;
+ -    (...)
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Participation en réunion de travail,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Production de supports (ppt, notes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Recommandations écrites envoyées en début de procédure
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration d&amp;#039;un planning prévisionnel et actualisation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Gratuité ; Financement spécifique chantiers Ateliers d&amp;#039;insertion
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N154" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Voirie et réseaux
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O154" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R154" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S154" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U154" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W154" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X154" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y154" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z154" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2516-conseiller-les-collectivites-programme-concep/</t>
+        </is>
+      </c>
+      <c r="AA154" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB154" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC154" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH154" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:34" customHeight="0">
+      <c r="A155" s="1">
+        <v>117379</v>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur et gérer un milieu naturel (hors ENS)</t>
+        </is>
+      </c>
+      <c r="E155" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G155" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H155" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Créer des maillons de la trame verte et bleue.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette action vous permet de bénéficier de conseil sur la restauration de milieu naturel avec, réalisation d&amp;#039;un schéma d&amp;#039;orientation décrivant les travaux et la gestion à mettre en place. La réalisation de ces travaux peut être réalisé par un chantier d&amp;#039;insertion. Une formation à la gestion peut compléter l&amp;#039;offre.
+&lt;/p&gt;
+&lt;p&gt;
+ Adhésion SEME.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N155" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O155" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R155" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S155" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U155" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V155" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W155" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X155" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y155" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z155" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/53b4-mettre-en-valeur-et-gerer-un-milieu-naturel-h/</t>
+        </is>
+      </c>
+      <c r="AA155" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB155" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC155" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH155" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
+        <v>105109</v>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer l'aspect visuel du cadre de vie dans un projet d'aménagement de bourg (effacement des réseaux aériens)</t>
+        </is>
+      </c>
+      <c r="D156" s="1" t="inlineStr">
+        <is>
+          <t>Effacement des réseaux aériens</t>
+        </is>
+      </c>
+      <c r="E156" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G156" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H156" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  BENEFICIAIRES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etablissements publics ayant la compétence en matière d&amp;#039;effacement des réseaux aériens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collectivités territoriales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION DU DISPOSITIF
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Amélioration visuelle du cadre de vie dans un projet d&amp;#039;aménagement de bourg
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réseaux électriques : 15 % du coût HT des travaux pour les communes urbaines
+&lt;/p&gt;
+&lt;p&gt;
+ Réseaux de téléphonie filaire : 35 % du coût HT des travaux de génie civil pour les communes urbaines et rurales
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N156" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Paysage</t>
+        </is>
+      </c>
+      <c r="O156" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets doivent avoir reçu un avis favorable du comité d&amp;#039;effacement des réseaux, régi par la convention « environnement et cadre de vie » (annexe sur demande) entre le Département et le Syndicat Départemental d&amp;#039;Electricité et de Gaz de la Charente.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations dans les communes de plus de 9 000 habitants bénéficiant d&amp;#039;une convention d&amp;#039;investissement avec le Département peuvent être éligibles dans le cadre de ce partenariat contractuel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le courrier du maire sollicitant l&amp;#039;avis du Comité d&amp;#039;effacement des réseaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  la nature de l&amp;#039;opération envisagée
+ &lt;/li&gt;
+ &lt;li&gt;
+  une notice explicative (dont calendrier de réalisation)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les photos du périmètre concerné
+ &lt;/li&gt;
+ &lt;li&gt;
+  un extrait de plan cadastral avec surlignage du linéaire exact demandé en enfouissement
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : sélection et programmation par le comité d&amp;#039;effacement des réseaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Mode d&amp;#039;attribution : décision attributive en faveur du maître d&amp;#039;ouvrage des travaux de l&amp;#039;effacement.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : possibilité d&amp;#039;acomptes (jusqu&amp;#039;à 80% du montant de la subvention) ; solde à l&amp;#039;achèvement de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S156" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T156" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U156" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V156" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/02-Developpement_local/effacement_reseaux_aeriens.pdf</t>
+        </is>
+      </c>
+      <c r="W156" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X156" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches » :
+ &lt;a href="https://portail.citoyen.lacharente.fr/espace-demarches" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/espace-demarches
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous devez utiliser le télé-service : Subvention d&amp;#039;investissement
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : néant
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 74 13
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante : www.lacharente.fr &amp;gt; mes démarches &amp;gt; contactez-nous :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y156" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z156" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1d68-ameliorer-laspect-visuel-du-cadre-de-vie-dans/</t>
+        </is>
+      </c>
+      <c r="AA156" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC156" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
+        <is>
+          <t>25/11/2021</t>
+        </is>
+      </c>
+      <c r="AH156" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
+        <v>105015</v>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les partenaires du Département</t>
+        </is>
+      </c>
+      <c r="D157" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux partenaires du Département</t>
+        </is>
+      </c>
+      <c r="E157" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Charente</t>
+        </is>
+      </c>
+      <c r="G157" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H157" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CRITERES D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En dehors des dispositifs de subventions existants, le Département est susceptible d&amp;#039;accorder son soutien aux organismes partenaires, dans la limite des compétences qui sont les siennes. Dans ce cadre, l&amp;#039;octroi d&amp;#039;une subvention reste à l&amp;#039;appréciation discrétionnaire du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODE DE CALCUL
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention est attribué en fonction de la nature de la demande.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N157" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Bibliothèques et livres
+Milieux humides
+Cimetières et funéraire
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O157" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes portant sur un projet ou une action clairement définis
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur les frais de fonctionnement de la structure
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets ayant une résonnance sur le territoire charentais
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les demandes de subvention inférieures à 500 euros
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes hors compétences du Département
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les demandes portant sur des subventions dont l&amp;#039;octroi est prévu par un autre dispositif départemental
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PIECES A FOURNIR
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un courrier sollicitant le concours du Département de la Charente
+ &lt;/li&gt;
+ &lt;li&gt;
+  les pièces structurelles du demandeur : statuts, rapport d&amp;#039;activité, membres...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les documents financiers : budget, documents comptables, RIB...
+ &lt;/li&gt;
+ &lt;li&gt;
+  tout autre document complémentaire utile à l&amp;#039;appréciation de la demande
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le contrat d&amp;#039;engagement républicain signé (pour les associations)
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Il est demandé à chaque partenaire qui sollicite l’accompagnement et/ou le soutien financier du Département de la Charente de promouvoir l’égalité femmes-hommes dans la préparation, le déroulement et le bilan des actions financées. Cela devra se traduire dans la transmission de données qualitatives et quantitatives sexuées sur le public visé, le public touché et/ou la mobilisation des équipes sur l’égalité femmes-hommes. &lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  MODALITES D&amp;#039;INSTRUCTION ET DE VERSEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités particulières d&amp;#039;instruction : pour les besoins de l&amp;#039;instruction, vous disposez d&amp;#039;un délai de 15 jours pour répondre aux demandes de pièces complémentaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités de versement : conformément à la notification de décision attributive
+&lt;/p&gt;
+&lt;p&gt;
+ Caducité :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  fonctionnement : 31 décembre de l&amp;#039;année au cours de laquelle la subvention a été attribuée
+ &lt;/li&gt;
+ &lt;li&gt;
+  investissement : l&amp;#039;opération devra être achevée et la demande de versement du solde devra intervenir dans un délai maximal de deux ans à compter de la date de notification de la décision attributive.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S157" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T157" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U157" s="1" t="inlineStr">
+        <is>
+          <t>Charente</t>
+        </is>
+      </c>
+      <c r="V157" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lacharente.fr/fileadmin/user_upload/03-En_Charente/01-Les_actions_du_departement/03-Divers_dispositifs/soutien_partenaires_departementaux.pdf</t>
+        </is>
+      </c>
+      <c r="W157" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions16.lacharente.fr</t>
+        </is>
+      </c>
+      <c r="X157" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DEPOT D&amp;#039;UNE DEMANDE SUR LE PORTAIL Subventions16
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ce portail est accessible depuis le site institutionnel www.lacharente.fr dans la rubrique « Vos démarches »
+&lt;/p&gt;
+&lt;p&gt;
+ Pour déposer une demande sur le portail subventions, vous pouvez utiliser les télé-services :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Subvention d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Subvention de fonctionnement affectée à une action
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  INFOS PRATIQUES
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Date limite de dépôt des demandes : 31 octobre
+&lt;/p&gt;
+&lt;p&gt;
+ Direction générale des services ; Tél. : 05 16 09 74 24
+&lt;/p&gt;
+&lt;p&gt;
+ Service cohésion territoriale ; Tél. : 05 16 09 75 45
+&lt;/p&gt;
+&lt;p&gt;
+ Service patrimoine et tourisme ; Tél. : 05 16 09 74 32
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement complémentaire, n&amp;#039;hésitez pas à nous contacter à l&amp;#039;adresse suivante :
+ &lt;a href="https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?" rel="noopener" target="_blank"&gt;
+  https://portail.citoyen.lacharente.fr/airform/formulaires/SAISINE?
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>subventions16@lacharente.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a88-soutenir-les-partenaires-du-departement/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB157" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC157" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Charente</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>23/11/2021</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>101344</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Aménager les Espaces Naturels Sensibles (ENS) délégués</t>
+        </is>
+      </c>
+      <c r="D158" s="1" t="inlineStr">
+        <is>
+          <t>ENS délégués</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I158" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J158" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'aide, variable en fonction du taux d'aide de l'Agence de l'Eau</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ De par sa position géographique entre terre et mer, à cheval entre le bassin parisien et le massif armoricain, le Calvados possède un patrimoine naturel très riche. Des zones humides comme les marais de la Touques, la vallée de l&amp;#039;Aure, aux rochers de la Suisse Normande, en passant par les landes du mont-Pinçon, les dunes d&amp;#039;Omaha Beach ou les berges de l&amp;#039;Orne, le Calvados se caractérise par une grande variété de paysages et de milieux naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ Les espaces naturels sensibles (ENS) sont le plus souvent des sites emblématiques et reconnus pour leur intérêt écologique et paysager.
+&lt;/p&gt;
+&lt;p&gt;
+ Leur vocation est double : assurer la protection du patrimoine naturel tout en permettant leur ouverture au public, dans la mesure où celle-ci est compatible avec la préservation du site et de la biodiversité.
+&lt;/p&gt;&lt;p&gt;Dans le Calvados, des ENS sont délégués à des tiers, qui en assurent l&amp;#039;entretien et l&amp;#039;aménagement. Le Département apporte des financements aux opérations d&amp;#039;investissement et de fonctionnement réalisées dans les ENS délégués&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p align="center"&gt; &lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p align="center"&gt;Nom&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;Statut&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;1&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Boucle du
+  Hom&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;Existant&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;2&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Mont Myrrha&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;A créer&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;3&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Château-Ganne&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;Existant&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;4&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Coteaux de
+  Jacob Mesnil&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;A créer&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;5&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Marais de
+  Chicheboville&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;Existant&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;6&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Marais de
+  Colleville-Montgomery&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;Existant&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;7&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Coteaux du
+  Noireau&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;A créer&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;8&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Coteaux et
+  prairies humides de la Boucle de l’Aure&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;A créer&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt;9&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt;Landes
+  boisées et zone tourbeuse de St Aubin&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt;A créer&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="28" valign="top"&gt;
+  &lt;p&gt; &lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="293" valign="top"&gt;
+  &lt;p&gt; &lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="66" valign="top"&gt;
+  &lt;p align="center"&gt; &lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Acquisitions foncières, plans de gestion, études préalables et maîtrise d&amp;#039;œuvre, aménagements, entretien...&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+ Liste des ENS délégués concernés par l&amp;#039;aide départementale :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;table cellspacing="0" cellpadding="0"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td width="270" valign="top"&gt;
+  &lt;p align="center"&gt;Nom&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="270" valign="top"&gt;
+  &lt;p&gt;La Boucle du Hom&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="270" valign="top"&gt;
+  &lt;p&gt;Château-Ganne&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="270" valign="top"&gt;
+  &lt;p&gt;Marais de Chicheboville&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="270" valign="top"&gt;
+  &lt;p&gt;Marais de Colleville-Montgomery&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;&lt;br /&gt;
+&lt;p&gt;&lt;strong&gt;
+ Modalités d&amp;#039;intervention du Département :
+&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficiaires : collectivités locales (communes, EPCI, ...), associations pour le compte de collectivités locales (convention),
+ &lt;/li&gt;
+ &lt;li&gt;Délégation du droit de préemption au titre des ENS aux collectivités,
+ &lt;/li&gt;&lt;li&gt;Taux d&amp;#039;intervention ci-dessous :&lt;/li&gt;
+&lt;/ul&gt;
+&lt;table cellspacing="0" cellpadding="0"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td width="110" rowspan="2"&gt;&lt;p align="center"&gt;Dépenses&lt;/p&gt;&lt;/td&gt;&lt;td width="119" rowspan="2"&gt;&lt;p align="center"&gt;Actions&lt;/p&gt;&lt;/td&gt;&lt;td width="133" colspan="2"&gt;&lt;p align="center"&gt;Taux d’intervention&lt;/p&gt;&lt;/td&gt;&lt;td width="143" rowspan="2"&gt;&lt;p align="center"&gt;Précisions&lt;/p&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td width="69"&gt;&lt;p align="center"&gt;MILIEUX HUMIDES&lt;/p&gt;&lt;/td&gt;&lt;td width="64"&gt;&lt;p align="center"&gt;MILIEUX SECS&lt;/p&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td width="110"&gt;&lt;p align="center"&gt;Fonctionnement&lt;/p&gt;&lt;/td&gt;&lt;td width="119"&gt;&lt;p align="center"&gt;Gestion&lt;/p&gt;&lt;/td&gt;&lt;td width="69" rowspan="5"&gt;&lt;p align="center"&gt; &lt;/p&gt;&lt;p align="center"&gt;Jusqu’à 70% des coûts&lt;/p&gt;&lt;p align="center"&gt; &lt;/p&gt;&lt;p align="center"&gt;Taux d’aide variable en fonction du taux d’aide de l’Agence de l’Eau*&lt;/p&gt;&lt;/td&gt;&lt;td width="64" rowspan="5"&gt;&lt;p align="center"&gt;70% des coûts&lt;/p&gt;&lt;p align="center"&gt; &lt;/p&gt;&lt;p align="center"&gt;Car non éligibles à une aide de l’Agence de l’Eau&lt;/p&gt;&lt;/td&gt;&lt;td width="143" valign="top"&gt;&lt;p align="center"&gt;Applicable aux dépenses éligibles plafonnées à 1000 €/ha géré pour les sites d’une surface acquise inférieur à 20 ha, et 500 €/ha au-delà. Plafonné à une subvention annuelle.&lt;/p&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td width="110" rowspan="4"&gt;&lt;p align="center"&gt;Investissement&lt;/p&gt;&lt;/td&gt;&lt;td width="119"&gt;&lt;p align="center"&gt;Etudes préalables et maîtrise d’œuvre&lt;/p&gt;&lt;/td&gt;&lt;td width="143" rowspan="3"&gt;&lt;p align="center"&gt;Conformes à la vocation des ENS&lt;/p&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td width="119"&gt;&lt;p align="center"&gt;Plans de gestion&lt;/p&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td width="119"&gt;&lt;p align="center"&gt;Aménagements&lt;/p&gt;&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td width="119"&gt;&lt;p align="center"&gt;Acquisitions foncières&lt;/p&gt;&lt;/td&gt;&lt;td width="143" valign="top"&gt;&lt;p align="center"&gt;Sur la base des coûts moyens constatés pour des terrains équivalents&lt;/p&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;table cellspacing="0" cellpadding="0" hspace="0" vspace="0" align="center"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td valign="top" align="left"&gt;
+  &lt;p&gt;Les aides sont calculées sur les
+  dépenses en HT pour l’investissement en cas de récupération de la TVA par le
+  demandeur, sur le TTC pour le fonctionnement et pour l’investissement en cas
+  de non récupération de la TVA par le demandeur.&lt;/p&gt;&lt;p&gt; Le démarrage des travaux ne doit
+  pas intervenir avant la réception de la notification d’accord de subvention
+  par la commission permanente.&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;
+&lt;p&gt;&lt;strong&gt;Constitution du dossier (à envoyer à territoires&amp;#64;calvados.fr) : &lt;/strong&gt;&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0" hspace="0" vspace="0" align="center"&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td valign="top" align="left"&gt;&lt;li&gt;Un courrier de demande de subvention ;&lt;/li&gt;&lt;li&gt;Une
+  délibération de l’organe délibérant du demandeur décidant l’opération et
+  sollicitant l’aide financière du Département ;&lt;/li&gt;&lt;li&gt;Une note
+  de présentation du projet précisant les objectifs du projet et la nature des
+  travaux visés par la subvention ; &lt;/li&gt;&lt;li&gt;Les devis
+  estimatifs détaillés ;&lt;/li&gt;&lt;li&gt;Un plan
+  de financement prévisionnel ;&lt;/li&gt;&lt;li&gt;Un plan
+  de situation de l’opération et un plan cadastral précisant la situation
+  juridique du terrain d&amp;#039;implantation des aménagements ;        &lt;/li&gt;&lt;li&gt;Le
+  calendrier prévisionnel des travaux (date de début des travaux ; merci de
+  tenir compte du délai d’instruction de 3 mois) ;&lt;/li&gt;&lt;li&gt;Un Relevé
+  d’Identité Bancaire (RIB) ; &lt;/li&gt;&lt;li&gt;Pour les
+  opérations relatives aux milieux humides non éligibles à une aide de l’Agence
+  de l’Eau Seine Normandie : la réponse écrite (mail ou courrier) de
+  l’instructeur confirmant la non éligibilité de l’action prévue ; &lt;/li&gt;&lt;li&gt;Le formulaire d’éco-conditionnalité (si projet supérieur à 100 000 € HT).&lt;/li&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;&lt;strong&gt;    Modalités de paiement : &lt;/strong&gt;   &lt;/p&gt;
+&lt;table cellspacing="0" cellpadding="0" hspace="0" vspace="0" align="center"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td valign="top" align="left"&gt;
+  &lt;ul&gt;&lt;li&gt;Pour
+  l’investissement : Paiement en deux fois maximum, dont acompte possible
+  de 50% au démarrage du chantier (sur production d’un ordre de service de
+  démarrage de chantier). &lt;/li&gt;&lt;li&gt;Pour le fonctionnement : paiement en une fois sur production de
+justificatifs suite à la réalisation des opérations.&lt;/li&gt;&lt;/ul&gt;&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T158" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/accueil/le-departement/routes-environnement--territoire/environnement--milieux-naturels/espaces-naturels-sensibles.html</t>
+        </is>
+      </c>
+      <c r="X158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Instruction administrative&lt;/u&gt; :
+Service des Territoires (02 31 57 11 25 / &lt;a href="mailto:territoires&amp;#64;calvados.fr"&gt;territoires&amp;#64;calvados.fr&lt;/a&gt;)&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Accompagnement technique &lt;/u&gt;: Service
+Espaces Naturels (Maria RIBEIRO : &lt;a href="mailto:maria.ribeiro&amp;#64;calvados.fr" target="_self"&gt;maria.ribeiro&amp;#64;calvados.fr&lt;/a&gt; ou 02.31.57.14.72.)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y158" s="1" t="inlineStr">
+        <is>
+          <t>beatrice.poullain@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z158" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/95e6-amenager-les-espaces-naturels-sensibles-deleg/</t>
+        </is>
+      </c>
+      <c r="AA158" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB158" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC158" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AE158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG158" s="1" t="inlineStr">
+        <is>
+          <t>06/09/2021</t>
+        </is>
+      </c>
+      <c r="AH158" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:34" customHeight="0">
+      <c r="A159" s="1">
+        <v>101248</v>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les collectivités dans la définition et la mise en œuvre de leur projet architecturaux, d'urbanisme, d'aménagement, d'espaces publics, d'ouvrage d'art et des finances</t>
+        </is>
+      </c>
+      <c r="E159" s="1" t="inlineStr">
+        <is>
+          <t>Agence Départementale d'Aide aux Collectivités (ADAC 37)</t>
+        </is>
+      </c>
+      <c r="G159" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H159" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;équipe de l&amp;#039;ADAC 37 est constituée d&amp;#039;architectes, de paysagistes, d&amp;#039;urbanistes, de juristes, de chargés de mission énergie et d&amp;#039;une spécialiste en finances publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est aussi amenée à coproduire avec d&amp;#039;autres partenaires publics (monuments historiques, assainissement, logement...)
+&lt;/p&gt;
+&lt;h3&gt;&lt;strong&gt;
+  Nos domaines d&amp;#039;intervention :&lt;/strong&gt;&lt;/h3&gt;
+&lt;h4&gt;&lt;em&gt;
+  Architecture, paysage, urbanisme, énergie
+ &lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Réalisation pour le compte des collectivités adhérentes dans le cadre de projets de bâtiment publics, d&amp;#039;aménagement d&amp;#039;espaces publics, de lotissements, de salles des fêtes, etc. :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des schémas de principe,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des orientations d&amp;#039;aménagement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  des programmes et des chiffrages&lt;/li&gt;
+&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Finances publiques&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Intervention à travers :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse des budgets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation de prospective et rétrospective financières
+ &lt;/li&gt;
+ &lt;li&gt;
+  simulation d&amp;#039;emprunt&lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;&lt;em&gt;Droit&lt;/em&gt;&lt;/h4&gt;
+&lt;p&gt;
+ Rédaction :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  des pièces des marchés publics (restauration, monuments historiques, assainissement...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  de concession de service,
+ &lt;/li&gt;
+ &lt;li&gt;
+  de notes de synthèse relatives à des questions en droit de l&amp;#039;urbanisme et des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;
+  Domaine de l&amp;#039;architecture et de l&amp;#039;énergie
+ &lt;/strong&gt;
+ : écoles et cantines, pôles sportifs, reconversion de friches, logements, espaces associatifs, églises et abbayes, commerces de proximité, maisons de santé pluridisciplinaires...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Domaine du paysage et de l&amp;#039;urbanisme
+ &lt;/strong&gt;
+ : aménagements d&amp;#039;espaces publics, ZAC, lotissements (écoquartiers), voiries, jardins, parkings...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N159" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Commerces et services
+Tiers-lieux
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O159" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent solliciter l&amp;#039;ADAC 37 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les communautés de communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37
+ &lt;/li&gt;
+ &lt;li&gt;
+  les communes d&amp;#039;Indre-et-Loire adhérentes à l&amp;#039;ADAC 37 (en nom propre ou par le biais de leur communauté de communes)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil départemental d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+ &lt;li&gt;
+  les services de l&amp;#039;Etat d&amp;#039;Indre-et-Loire
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S159" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T159" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U159" s="1" t="inlineStr">
+        <is>
+          <t>Indre-et-Loire</t>
+        </is>
+      </c>
+      <c r="V159" s="1" t="inlineStr">
+        <is>
+          <t>https://www.adac37.fr</t>
+        </is>
+      </c>
+      <c r="X159" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ M. Jérôme VAUGOYEAU, Directeur : jvaugoyeau&amp;#64;adac37.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>administration@adac37.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1b94-appuyer-les-collectivites-dans-la-definition-/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB159" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>ADAC 37</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2021</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>97324</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la labellisation des espaces naturels sensibles en vue de soutenir leur préservation</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I160" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Schéma départemental des Espaces naturels Sensibles 2021-2026
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le Département de la Vendée a, depuis les années 1970, mené une politique de protection foncière des milieux naturels, par l&amp;#039;acquisition, la gestion et l&amp;#039;ouverture au public de sites d&amp;#039;intérêt écologique majeur au titre des Espaces Naturels Sensibles. Cette politique a vocation à préserver les habitats naturels remarquables du département et à les valoriser auprès du public (dans le respect de la sensibilité du milieu).
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;occasion de la mise en place de son deuxième schéma départemental des Espaces Naturels Sensibles 2021-2026, le Département a développé de nouvelles actions, qui vont au-delà de la politique d&amp;#039;acquisition historiquement mise en place. Parmi ces nouvelles mesures, un label Espace Naturel Sensible (ENS) est créé pour soutenir les projets de préservation des sites naturels, publics ou privés avec des enjeux forts pour la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette reconnaissance permet au Département de fournir un accompagnement technique et financier à tout propriétaire et/ou gestionnaire souhaitant valoriser et participer à la protection de la biodiversité sur son patrimoine foncier grâce au dispositif présenté.
+&lt;/p&gt;
+&lt;p&gt;
+ Un site retenu doit faire l&amp;#039;objet d&amp;#039;une convention de labellisation entre le propriétaire du site, le gestionnaire du site (si différent) et le Département fixant les conditions d&amp;#039;attribution du label, le plan global et la participation accordée.
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention d&amp;#039;investissement : 80% HT
+&lt;/p&gt;
+&lt;p&gt;
+ Subvention de fonctionnement : 50%  HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Inventaires naturalistes, études fonctionnelles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation des enjeux écologiques du site
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;un plan de gestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation du plan de gestion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de restauration des milieux naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gestion des milieux naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;équipements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ne peuvent être présentés au présent dispositif que les sites vendéens au caractère « naturel » ou « semi-naturel » : forêts, landes, zones humides, marais, prairie, dunes, tels qu&amp;#039;identifiés dans le schéma départemental des ENS 2021-2026.
+&lt;/p&gt;
+&lt;p&gt;
+ Les espaces verts et jardins, ne sont pas concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sites candidats doivent justifier d&amp;#039;enjeux écologiques majeurs pour la Vendée : flore, faune, fonge, géotope et/ou habitats naturels patrimoniaux, protection de la qualité des cours d&amp;#039;eau, .... Ces enjeux seront étudiés et évalués par le Département avant validation ou non de la candidature, notamment au regard des données fournies par le candidat, des justificatifs fournis et des données disponibles dans la base de données du Département.
+&lt;/p&gt;
+&lt;p&gt;
+ Les sites candidats doivent proposer une ouverture au public qui peut être permanente (ex : aménagement simple d&amp;#039;accueil) ou temporaire (ex : animations sur la thématique de la biodiversité) sur tout ou partie du site, sans que cela ne puisse porter atteinte à la biodiversité et aux milieux naturels.
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les subventions d&amp;#039;investissement, les projets éligibles sont les suivants : rédaction d&amp;#039;un plan de gestion ou d&amp;#039;une notice de gestion, opérations de création et restauration d&amp;#039;habitats naturels, opération initiale pour la lutte contre les espèces exotiques envahissantes, création d&amp;#039;ouvrages ou d&amp;#039;infastructures associés directement à la gestion des milieux naturels et création d&amp;#039;équioements et d&amp;#039;aménagement pour l&amp;#039;ouverture au public (hors signalétique ENS spécifique).
+&lt;/p&gt;
+&lt;p&gt;
+ Concernant les subventions de fonctionnement, les suivis et études pour l&amp;#039;amélioration des connaissances, l&amp;#039;entretien des habitats et milieux naturels, le développement d&amp;#039;animation et outils de communication pour valoriser le site naturel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S160" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T160" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="X160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Service Nature et biodiversité
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 28 85 86 48
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:nature&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  nature&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y160" s="1" t="inlineStr">
+        <is>
+          <t>sophie.gouel@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z160" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4519-accompagner-la-labellisation-des-espaces-natu/</t>
+        </is>
+      </c>
+      <c r="AA160" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB160" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC160" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG160" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH160" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:34" customHeight="0">
+      <c r="A161" s="1">
+        <v>104696</v>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Développer mes aménagements urbains des Petites cités de caractère (PCC)</t>
+        </is>
+      </c>
+      <c r="D161" s="1" t="inlineStr">
+        <is>
+          <t>Aménagements urbains des Petites cités de caractère (PCC)</t>
+        </is>
+      </c>
+      <c r="E161" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G161" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H161" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Objectif :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aménager des places,
+  &lt;/li&gt;
+  &lt;li&gt;
+   embellir des bourgs,
+  &lt;/li&gt;
+  &lt;li&gt;
+   enfouir des réseaux,
+  &lt;/li&gt;
+  &lt;li&gt;
+   installer de la signalétique,
+  &lt;/li&gt;
+  &lt;li&gt;
+   dissimuler ou intégrer des points noirs, sanitaires (extérieurs et intérieurs),
+  &lt;/li&gt;
+  &lt;li&gt;
+   mobiliers urbains,
+  &lt;/li&gt;
+  &lt;li&gt;
+   extérieurs des bâtiments communaux remarquables,
+  &lt;/li&gt;
+  &lt;li&gt;
+   intérieurs des offices de tourisme, i
+  &lt;/li&gt;
+  &lt;li&gt;
+   intérieurs chapelles et églises (si programme culturel) dérogation (SPR en cours)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Dossier validé par l&amp;#039;ABF et l&amp;#039;architecte du patrimoine employé par l&amp;#039;association des PCC des Pays de la Loire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N161" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Revitalisation
+Equipement public
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O161" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P161" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2025</t>
+        </is>
+      </c>
+      <c r="R161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivités - Institutions - GIP
+  &lt;/li&gt;
+  &lt;li&gt;
+   43 Communes homologuées et homologables Petites cités de cractère (PCC) ayant un SPR (ex ZPPAUP ou AVAP) et 4 PCC dérogation (SPR en cours)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Dossier validé par l&amp;#039;ABF et l&amp;#039;architecte du patrimoine employé par l&amp;#039;association des PCC des Pays de la Loire.
+ &lt;br /&gt;
+&lt;p&gt;
+ Passage en CP de juillet et de novembre
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U161" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V161" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/amenagements-urbains-des-petites-cites-de-caractere-pcc</t>
+        </is>
+      </c>
+      <c r="W161" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.paysdelaloire.fr/aides/#/prod/connecte/PATRIM_PCC/depot/simple</t>
+        </is>
+      </c>
+      <c r="X161" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la culture, du sport et des associations
+ &lt;br /&gt;
+ Service Patrimoine
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pascale Krieger
+ &lt;br /&gt;
+ 02 28 20 51 31
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y161" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z161" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/66d4-amenagements-urbains-des-petites-cites-de-car/</t>
+        </is>
+      </c>
+      <c r="AA161" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB161" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE161" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF161" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG161" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH161" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:34" customHeight="0">
+      <c r="A162" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C162" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D162" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E162" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G162" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H162" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N162" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O162" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S162" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U162" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V162" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X162" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y162" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z162" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA162" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB162" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD162" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE162" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF162" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG162" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH162" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:34" customHeight="0">
+      <c r="A163" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E163" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G163" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H163" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N163" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Technologies numériques et numérisation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+International
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O163" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une structure francilienne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S163" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U163" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V163" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X163" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y163" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z163" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA163" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB163" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF163" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG163" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH163" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:34" customHeight="0">
+      <c r="A164" s="1">
+        <v>101582</v>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la biodiversité, l'environnement et les paysages</t>
+        </is>
+      </c>
+      <c r="E164" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G164" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H164" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous vous aidons à préserver et valoriser la biodiversité, l&amp;#039;environnement et les paysages en lien avec les agriculteurs et les forestiers de votre territoire. Nous proposons des solutions concertées pour restaurer les écosystèmes, promouvoir les pratiques et renforcer la résilience des territoires tout en conciliant les enjeux environnementaux, économiques et paysagers.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N164" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O164" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S164" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U164" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V164" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X164" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre chambre d&amp;#039;agriculture (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y164" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z164" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3118-amenager-les-espaces-agricoles-et-forestiers-/</t>
+        </is>
+      </c>
+      <c r="AA164" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB164" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC164" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE164" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF164" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG164" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH164" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:34" customHeight="0">
+      <c r="A165" s="1">
+        <v>101598</v>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Être informé des opportunités transfrontalières</t>
+        </is>
+      </c>
+      <c r="C165" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+EUROPE - Interreg - Fonds européens
+Avenir Montagnes
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="E165" s="1" t="inlineStr">
+        <is>
+          <t>Mission opérationnelle transfrontalière (MOT)</t>
+        </is>
+      </c>
+      <c r="G165" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H165" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous souhaitez connaître vos opportunités transfrontalières ?
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La Mission Opérationnelle Transfrontalière vous propose un appui individualisé afin d&amp;#039;identifier les opportunités de développement territorial liées au positionnement frontalier de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet appui consiste en la réalisation d&amp;#039;une note synthétique (« rapport d&amp;#039;étonnement ») selon vos besoins et attentes spécifiques, vous informant des opportunités de coopération transfrontalière et de financement européen en matière de :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  développement territorial transfrontalier
+ &lt;/li&gt;
+ &lt;li&gt;
+  services et équipements publics transfrontaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  attractivité transfrontalière
+ &lt;/li&gt;
+ &lt;li&gt;
+  préservation de l&amp;#039;environnement transfrontalier.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N165" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Foncier
+Transition énergétique
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Commerces et services
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Equipement public
+Logement et habitat
+Paysage
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Industrie
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O165" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune ou une intercommunalité du programme Petites villes de demain, Villages d&amp;#039;Avenir ou Avenir Montagnes située à proximité d&amp;#039;une frontière nationale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S165" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U165" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V165" s="1" t="inlineStr">
+        <is>
+          <t>https://www.espaces-transfrontaliers.org/</t>
+        </is>
+      </c>
+      <c r="X165" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la MOT : mot&amp;#64;mot.asso.fr, &amp;#43;33 1 55 80 56 80
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y165" s="1" t="inlineStr">
+        <is>
+          <t>mathias.ribert@mot.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z165" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3128-etre-informe-des-opportunites-transfrontalier/</t>
+        </is>
+      </c>
+      <c r="AA165" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC165" s="1" t="inlineStr">
+        <is>
+          <t>Mission Opérationnelle Transfrontalière (MOT)</t>
+        </is>
+      </c>
+      <c r="AE165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF165" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG165" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH165" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:34" customHeight="0">
+      <c r="A166" s="1">
+        <v>98473</v>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné en tant qu'acteur majeur du programme Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="C166" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D166" s="1" t="inlineStr">
+        <is>
+          <t>L'offre bancaire pour financer les EPL du programme Coeur de Ville</t>
+        </is>
+      </c>
+      <c r="E166" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G166" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H166" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires accompagne les EPL en tant qu&amp;#039;acteurs majeurs du programme Coeur de Ville. Cette offre propose des services bancaires personnalisables dans le cadre d&amp;#039;un besoin temporaire de trésorerie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N166" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O166" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S166" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T166" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U166" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V166" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/loffre-bancaire-pour-financer-les-epl-du-programme-coeur-de-ville?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_bancaires&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=financement_epl_acv_psat</t>
+        </is>
+      </c>
+      <c r="X166" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y166" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z166" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6768-decouvrir-loffre-bancaire-de-la-banque-des-te/</t>
+        </is>
+      </c>
+      <c r="AA166" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC166" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF166" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG166" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH166" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:34" customHeight="0">
+      <c r="A167" s="1">
+        <v>98469</v>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Couvrir un besoin ponctuel de trésorerie et de financer vos opérations</t>
+        </is>
+      </c>
+      <c r="D167" s="1" t="inlineStr">
+        <is>
+          <t>Prêts bancaires Court et Moyen terme</t>
+        </is>
+      </c>
+      <c r="E167" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G167" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H167" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  ________________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;🚩&lt;/span&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les financements (investissements et prêts) décrits dans cette section respectent le cadre européen de la réglementation relative aux aides d&amp;#039;Etat et les processus de la commande publique/privée. Les financements décrits n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  _______________________________________________________________________
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque des Territoires propose des offres de financements adaptées aux besoins bancaires des EPL, pour les aider dans :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le démarrage de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  des travaux d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  le portage foncier ou l&amp;#039;acquisition foncière/immobilière
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour en savoir plus, contactez-nous.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N167" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O167" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S167" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T167" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U167" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V167" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-court-et-moyen-terme/pret-epl-entreprises-publiques-locales?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_cmt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=financement_ponctuel_e</t>
+        </is>
+      </c>
+      <c r="X167" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y167" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z167" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7fef-couvrir-un-besoin-ponctuel-de-tresorerie-et-d/</t>
+        </is>
+      </c>
+      <c r="AA167" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB167" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC167" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF167" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG167" s="1" t="inlineStr">
+        <is>
+          <t>20/07/2021</t>
+        </is>
+      </c>
+      <c r="AH167" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:34" customHeight="0">
+      <c r="A168" s="1">
+        <v>97346</v>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets de plantation de haies bocagères et de bosquets</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Plantations de haies et de bosquets en zone rurale</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H168" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I168" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Plan Vendée Biodiversité Climat -
+  Plantation de haies et de bosquets en zone rurale
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif vise à accompagner l&amp;#039;élaboration de projets de plantation de haies bocagères et de bosquets pour valoriser le paysage rural et favoriser la biodiversité par le choix des végétaux adaptés aux sols et aux paysages ainsi qu&amp;#039;au contexte du réchauffement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût de l&amp;#039;accompagnement technique est plafonné à 1 000€ HT. Le coût des travaux est plafonné à 12€ HT le ml pour les haies avec paillage biodégradable, 12€ HT le ml pour les haies avec paillage biodégradable avec talus avec fossé, 12 € HT le ml pour les haies double ou triple.
+15€ HT par arbre pour les alignements d&amp;#039;arbres 4000 € HT par hectare pour les bosquets.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N168" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O168" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les dépenses éligibles concernant l&amp;#039;accompagnement technique, les travaux et le matériel nécessaire à la réalisation des projets de plantations sont :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accompagnement technique du projet,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;achat des végétaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;achat des matériaux relatifs à la plantation (paillage biodégradable, protection et tuteurage),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de préparation de terrain,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les travaux de plantation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préparation ou la fourniture du paillage biodégradable,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la pose du paillage biodégradable, des protections et du tuteurage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Tout projet de plantations doit tenir compte de la liste des essences subventionnées par le Département
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les plantations à proximité des zones bâties, il convient de se référer aux fascicules « Planter dans ... » réalisée par le C.A.U.E. en concertation avec la Chambre d&amp;#039;Agriculture. Ces plaquettes sont téléchargeables sur le site du CAUE (
+ &lt;a href="https://www.caue85.com" rel="noopener" target="_blank"&gt;
+  https://www.caue85.com
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ ).
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles doivent concerner les projets hors remembrement et sans finalité productive relatifs :&lt;/p&gt;&lt;p&gt;-  hors zone
+bâtie, aux plantations de haies ou au regarnissage de haies existantes y
+compris autour des sièges d’exploitation et des bâtiments agricoles avec un
+minimum de 200 mètres linéaires en continu ou en discontinu pouvant aller
+jusqu’à une emprise de 10 mètres de large.&lt;/p&gt;&lt;p&gt;Les haies peuvent être doubles ou triples dans la limite de distances de 1,5
+ml maximum sur la ligne et espacées de 0,75 ml entre ligne (plantations à
+réaliser en quinconce).Au-delà de 1,5 ml de large entre le pied des arbres et/ou de 3 lignes
+espacées de plus de 0,75 ml, la plantation sera rattachée au boisement (subvention
+surfacique).&lt;/p&gt;&lt;p&gt;- aux constitutions de bosquets entre 1 500
+m² et 50 000 m² (0,15 ha et 5 ha). &lt;/p&gt;&lt;ul&gt;&lt;li&gt;
+&lt;p&gt;Les
+bosquets seront constitués au minimum de 4 essences différentes.&lt;/p&gt;
+&lt;p&gt; La
+subvention ne doit pas avoir pour objet de financer des plantations visant à se
+mettre en conformité avec la règlementation.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Du
+point de vue de la biodiversité, les plantations réalisées au minimum sur 2
+lignes ainsi que sur talus sont préconisées. De même, lorsque cela est
+possible, la réalisation de haies sur talus et terrains en pente doit se faire
+perpendiculairement à la pente (lutte contre l’érosion des sols, réserve en eau
+en profondeur,…).&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S168" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T168" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U168" s="1" t="inlineStr">
+        <is>
+          <t>Vendée</t>
+        </is>
+      </c>
+      <c r="V168" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vendee.fr/plantations-de-haies-et-de-bosquets-en-zone-rurale</t>
+        </is>
+      </c>
+      <c r="X168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Département de la Vendée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;Environnement, de l&amp;#039;Agriculture et de la Pêche
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Service Agriculture et Pêche
+&lt;/p&gt;
+&lt;p&gt;
+ 40, rue du Maréchal Foch
+85923 LA ROCHE-SUR-YON CEDEX 9
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 02.28.85.86.42    Fax : 02.51.44.20.25
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:agriculture&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
+  agriculture&amp;#64;vendee.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y168" s="1" t="inlineStr">
+        <is>
+          <t>gaelle.daviaud@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a25a-accompagner-les-projets-de-plantation-de-haie/</t>
+        </is>
+      </c>
+      <c r="AA168" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB168" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC168" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
+        <v>111656</v>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Développer les aménagements cyclables, le stationnement et le jalonnement vélos</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité et déplacements : Plan vélo</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H169" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J169" s="1" t="inlineStr">
+        <is>
+          <t>Montants de subvention plafonnés</t>
+        </is>
+      </c>
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Plan vélo : aide aux aménagements cyclables, au stationnement et aux travaux liés à la mise en oeuvre d&amp;#039;un plan de jalonnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement de bande cyclable, de piste cyclable unidirectionnelle ou bidirectionnelle et de voies vertes.
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Aménagements cyclables, plafond de dépense subventionnable : 550.000€ HT par km aménagé.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Stationnement, plafond de dépense subventionnable : 1.000€ HT par place de stationnement vélos aménagée.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Jalonnement, plafond de dépense subventionnable : 150€ HT par mètre linéaire jalonné.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Délibération n°2018-04-0020 (AD du 28/05/2018)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N169" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Voirie et réseaux
+Paysage
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O169" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S169" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U169" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des transports et des mobilités
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 96 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y169" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z169" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e066-developper-les-amenagements-cyclables-le-stat/</t>
+        </is>
+      </c>
+      <c r="AA169" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB169" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC169" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
+        <v>111660</v>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Développer un projet touristique en Essonne</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme : Développement touristique de l'Essonne</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H170" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I170" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J170" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du coût HT, plafonné à 20.000€ par projet</t>
+        </is>
+      </c>
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Développement touristique de l&amp;#039;Essonne : aide à la réalisation de projet touristique en cohérence avec le shéma départemental du tourisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Thématiques possibles : patrimoine, nature, terroir, hébergement, accessibilité-mobilité-service.
+&lt;/p&gt;
+&lt;p&gt;
+ Appel à projet annuel.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2018-02-0020 (AD du 19/11/2018)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N170" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Tourisme
+Forêts
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Logement et habitat
+Paysage
+Mobilité pour tous</t>
+        </is>
+      </c>
+      <c r="O170" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Projets en cohérence avec le schéma départemental du tourisme.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S170" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T170" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U170" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Délegation tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 26 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y170" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z170" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d012-developper-un-projet-touristique-en-essonne/</t>
+        </is>
+      </c>
+      <c r="AA170" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB170" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC170" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
+        <v>111661</v>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser une étude touristique</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme : Développement touristique de l'Essonne</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H171" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I171" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="J171" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du coût HT, plafonné à 10.000€ par projet</t>
+        </is>
+      </c>
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Développement touristique de l&amp;#039;Essonne : aide à la réalisation d&amp;#039;étude touristique.
+&lt;/p&gt;
+&lt;p&gt;
+ Dispositif annuel.
+&lt;/p&gt;
+&lt;p&gt;
+ Délibération n°2018-02-0020 (AD du 19/11/2018)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N171" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Tourisme
+Forêts
+Commerces et services
+Revitalisation
+Logement et habitat
+Paysage</t>
+        </is>
+      </c>
+      <c r="O171" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="S171" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T171" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U171" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="X171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Délegation tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 60 91 26 12
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y171" s="1" t="inlineStr">
+        <is>
+          <t>mpiegut@cd-essonne.fr</t>
+        </is>
+      </c>
+      <c r="Z171" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f76-realiser-une-etude-touristique/</t>
+        </is>
+      </c>
+      <c r="AA171" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB171" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC171" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2021</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
+        <v>92604</v>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Elaborer et réviser des Plans Locaux d’Urbanisme Intercommunaux</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H172" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I172" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ce dispositif vise à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les démarches d&amp;#039;élaboration et de révision des PLUi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser la mise en cohérence départementale de ces démarches
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter l&amp;#039;articulation entre les outils de planification des territoires (qu&amp;#039;ils soient globaux comme les SCOT ou sectoriels, comme les PLH et les PDU) et les préconisations et orientations formalisées par le Département de Vaucluse, notamment au travers de sa stratégie Vaucluse 2025-2040, de son Agenda 21 et des autres schémas sectoriels (PDH, schéma des ENS, schéma Vélo, schéma covoiturage, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  10 % du coût TTC pour les territoires de PLUi porté par une Communauté d&amp;#039;agglomération ou un syndicat comprenant une Communauté d&amp;#039;agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  20 % du coût TTC pour les territoires de PLUi porté par une Communauté de communes ou par un syndicat comprenant uniquement des Communautés de communes et des Communes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide est ciblée sur les études :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Elaboration
+ &lt;/li&gt;
+ &lt;li&gt;
+  Révision des PLUi
+ &lt;/li&gt;
+&lt;/ul&gt;
+Elle est réservée aux PLU intercommunaux et ne pourra être allouée aux plans de secteur.
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N172" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O172" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les bénéficiaires sont les maîtres d&amp;#039;ouvrage des Plans Locaux d&amp;#039;Urbanisme Intercommunaux :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communauté d&amp;#039;Agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicat Intercommunal
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;assiette subventionnable est plafonnée à 150 000 € par PLUi (hors dépenses effectuées en régie).
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de la subvention du Département de Vaucluse ne pourra avoir pour effet de porter le montant des aides publiques directes à plus de 80 % du montant prévisionnel de la dépense subventionnable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;aide départementale est conditionnée à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La validation du projet de cahier des charges par les services compétents du Conseil départemental avant le lancement de la consultation
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;association des services compétents du Conseil départemental tout au long de la démarche en tant que personne qualifiée
+ &lt;/li&gt;
+ &lt;li&gt;
+  La prise en compte des domaines ayant trait aux compétences obligatoires et facultatives du Conseil départemental (infrastructures, espaces naturels sensibles, circulations douces, habitat social, foncier agricole, tourisme...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accès du Département à la base de données produite 
+Les études devront recevoir un commencement de l&amp;#039;exécution dans un délai de 6 mois à compter de la délibération accordant la subvention. A défaut de la transmission des ordres de service, bons de commande, mandats dans ce délai, la subvention sera annulée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La subvention devra en outre être appelée dans son intégralité, après achèvement de l&amp;#039;étude dans un délai de 5 ans à compter de la date de la délibération accordant la subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S172" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T172" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U172" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X172" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y172" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z172" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/39a4-elaborer-et-reviser-des-plans-locaux-durbanis/</t>
+        </is>
+      </c>
+      <c r="AA172" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB172" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC172" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>92613</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités souhaitant s’engager sur une protection à long terme de leurs espaces agricoles et naturels nécessaires à toute action foncière agricole</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H173" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I173" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J173" s="1" t="inlineStr">
+        <is>
+          <t>Le taux d’intervention est fixé à 40 % du coût de l’étude d’opportunité.</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif a pour objectif d&amp;#039;accompagner les collectivités souhaitant s&amp;#039;engager sur une protection à long terme de leurs espaces agricoles et naturels nécessaire à toute action foncière agricole. Il est conforme aux préconisations et orientations formalisées par le Département de Vaucluse, notamment au travers de sa stratégie Vaucluse 2025-2040, et à sa stratégie foncière définie dans la Charte pour l&amp;#039;action foncière mise en œuvre dans le cadre du Fond d&amp;#039;Aménagement foncier Rural.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide est ciblée sur l&amp;#039;aide aux études visant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  A étudier l&amp;#039;opportunité de la réalisation d&amp;#039;une Zone Agricole Protégée (ZAP) ou d&amp;#039;un Périmètre Agricole ou Espaces Naturel (PAEN) à protéger.
+ &lt;/li&gt;
+ &lt;li&gt;
+  A étudier l&amp;#039;opportunité d&amp;#039;un Aménagement Foncier Agricole Forestier et Environnemental volontaire ou opération d&amp;#039;échange Collectif d&amp;#039;Immeubles Ruraux (ECIR) avec périmètre.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espaces verts
+Friche
+Foncier
+Bâtiments et construction
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O173" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les bénéficiaires sont les maîtres d&amp;#039;ouvrage des Plans Locaux d&amp;#039;Urbanisme Intercommunaux :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté d&amp;#039;agglomération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Syndicats mixtes de SCOT
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;aide départementale est conditionnée à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Validation du projet de cahier des charges par les services compétents du Conseil départemental avant le lancement de la consultation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Association des services compétents du Conseil départemental tout au long de la démarche
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dépôt d&amp;#039;un dossier de demande de co-financement auprès de la Région
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accès du Département à la base de données produite
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les études devront recevoir un commencement de l&amp;#039;exécution dans un délai de 6 mois à compter de la délibération accordant la subvention. La subvention devra en outre être appelée dans son intégralité, après achèvement de l&amp;#039;étude dans un délai de 2 ans à compter de la date de la délibération accordant la subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S173" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T173" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U173" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X173" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y173" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z173" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/262f-accompagner-les-collectivites-souhaitant-seng/</t>
+        </is>
+      </c>
+      <c r="AA173" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB173" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC173" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H174" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I174" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pouvant prétendre à subventions contractuelles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 immobilières et foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 5 pour les communes de plus de 5 000 habitants,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 8 pour les communes de moins de 5 000 habitants ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter les thématiques éligibles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N174" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O174" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S174" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T174" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U174" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V174" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
+        </is>
+      </c>
+      <c r="X174" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y174" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z174" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
+        </is>
+      </c>
+      <c r="AA174" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB174" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC174" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>94919</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'aménagements hydrauliques multifonctions</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Eau et territoire, aménagement hydraulique multifonctions</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I175" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="J175" s="1" t="inlineStr">
+        <is>
+          <t>plafond : 500 000€ par projet (toutes phases confondues)</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide &amp;#34;Eau et territoire, aménagement hydraulique multifonctions&amp;#34;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités et leurs groupements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etablissements publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas de porteur privé ou associatif, un partenariat avec une collectivité territoriale est nécessaire pour confirmer l&amp;#039;intérêt du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Taux maxi : 40 % des montants HT ou TTC si non éligible au FCTVA
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plafond d&amp;#039;aide : 500 000 € par projet (toutes phases confondues)
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Nature des projets:
+&lt;/p&gt;
+&lt;p&gt;
+ Projets globaux d&amp;#039;aménagement intégrant :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   des travaux de renaturation en lit mineur du cours d&amp;#039;eau: réouverture, démantèlement d&amp;#039;ouvrages sans usage, restauration de la continuité écologique (passe à poissons), restauration de cours d&amp;#039;eau en traversée d&amp;#039;agglomération, renaturation de berges artificialisées ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Et au moins un des postes suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Equipements d&amp;#039;activités sportives et récréatives (rivières d&amp;#039;eaux vives urbaines, parcours canoé kayak, site de baignade...) ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Equipements touristiques (piste cyclable, chemin de randonnée, signalisation, parcours de randonnée nautique, embarcadère/débarcadère, ponton de pêche accessible handicapés...) ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Gestion intégrée des eaux pluviales en lien avec un projet de restauration des milieux aquatiques ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Equipements pédagogiques (signalétique, pontons, plantations pédagogiques, supports d&amp;#039;initiation à l&amp;#039;environnement des écoles et CINE/CPIE voisins) ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Installation de turbines hydroélectriques ichtyocompatibles adaptées aux basses chutes (vis hydrodynamiques, VLH, ...) ;
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Rénovation des maçonneries, vannages, automatisation et fiabilisation des ouvrages de protection contre les crues, sécurisation de l&amp;#039;irrigation, soutien d&amp;#039;étiage, ...
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les projets consistant en un maintien d&amp;#039;ouvrage devront intégrer des dispositifs restaurant à minima une continuité piscicole adaptée au contexte et si possible sédimentaire.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;effacement des ouvrages sera privilégié dès lors que cette solution est possible.
+&lt;/p&gt;
+&lt;p&gt;
+ Aucun nouvel obstacle à la franchissabilité ne devra être créé ou rehaussé. Une attention particulière sera portée aux projets innovants, exemplaires, notamment en termes d&amp;#039;adaptation au changement climatique (désimperméabilisation, éducation, ...).
+&lt;/p&gt;
+&lt;h4&gt;
+ Dépenses éligibles
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Coûts d&amp;#039;investissement liés aux aménagements et infrastructures précédemment décrits.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les frais d&amp;#039;études préalables à l&amp;#039;engagement des travaux (faisabilité, avant projet, projet, dossier réglementaire) sont éligibles au même taux.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Pour certaines collectivités, ces dépenses peuvent figurer dans les dépenses de fonctionnement (aménagement/arasement d&amp;#039;ouvrages hydrauliques).
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les dépenses TTC seront prises en compte dès lors que le porteur fournit une attestation de non récupération de la TVA.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N175" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Espaces verts
+Espace public
+Voirie et réseaux
+Biodiversité
+Equipement public
+Paysage
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O175" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P175" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2019</t>
+        </is>
+      </c>
+      <c r="S175" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U175" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V175" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/eau-territoire-amenagement-hydraulique/</t>
+        </is>
+      </c>
+      <c r="W175" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0317/depot/simple</t>
+        </is>
+      </c>
+      <c r="X175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dossier à adresser à :
+&lt;/p&gt;
+&lt;p&gt;
+ Région Grand Est
+&lt;/p&gt;
+&lt;p&gt;
+ Monsieur le Président
+&lt;/p&gt;
+&lt;p&gt;
+ (A l&amp;#039;attention du Service Eaux et Biodiversité - DEA) 1, Place Adrien Zeller – BP 91006 –
+ 67070 STRASBOURG CEDEX
+&lt;/p&gt;
+&lt;p&gt;
+ Toute demande d&amp;#039;aide doit faire l&amp;#039;objet d&amp;#039;une lettre de demande officielle, ou lettre
+ d&amp;#039;intention, adressée au Président de la Région.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y175" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z175" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/94a4-eau-et-territoire-amenagement-hydraulique-mul/</t>
+        </is>
+      </c>
+      <c r="AA175" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB175" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
+        <v>95045</v>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer la gouvernance et la structuration de maîtrise d'ouvrage de projets structurants dans le domaine de l'eau</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer la gouvernance et la structuration de maitrise d’ouvrage de projets structurants dans le domaine de l'eau</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H176" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I176" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Appui à l&amp;#039;animation de sages
+Plafond de 45 0000 € /an pour le salaire et 5 000 € pour les frais de fonctionnement /an, étude au cas par cas
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide régionale  à l&amp;#039;animation en complément de l&amp;#039;aide des Agences de l&amp;#039;Eau dans la limite de 80 % d&amp;#039;aide publique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide aux études à 20% maximum dans la limite de 80% d&amp;#039;aide publique
+  &lt;/li&gt;
+  &lt;li&gt;
+   Structurer la maitrise d&amp;#039;ouvrage sur les grands axes fluviaux
+Subvention variable selon les statuts, les besoins et la gouvernance de l&amp;#039;EPTB
+Aide aux études à 20 % maximum dans la limite de 80 % d&amp;#039;aide publique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N176" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Espaces verts
+Espace public
+Friche
+Foncier
+Equipement public
+Réhabilitation
+Paysage
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O176" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P176" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2017</t>
+        </is>
+      </c>
+      <c r="R176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structures porteuses des SAGE : collectivités, associations. EPTB
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Animation des SAGE en cours d&amp;#039;élaboration ou mis en œuvre.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etude nécessaire à l&amp;#039;élaboration/mise en œuvre des SAGE.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide à la structuration des EPTB sur les bassins d&amp;#039;intérêts régionaux à enjeu de maîtrise d&amp;#039;ouvrage.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etude nécessaire à l&amp;#039;élaboration et mise en œuvre des travaux des EPTB (inventaire, analyse hydraulique..) non couverte par les autres dispositifs régionaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;p&gt;
+ Dépenses salariales (salaire brut chargé &amp;#43; enveloppe forfaitaire pour les dépenses d&amp;#039;accompagnement) dans la limite d&amp;#039;un animateur (1 ETP) par SAGE. Subvention pluriannuelle/ adhésion régionale aux EPTB. Dépenses pour les études nécessaires à l&amp;#039;élaboration/mise en œuvre des SAGE. Dépenses pour les études nécessaires à l&amp;#039;élaboration et la mise en œuvre des travaux des EPTB (inventaire, analyse hydraulique..) non couvertes par les autres dispositifs régionaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S176" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T176" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U176" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V176" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/appuyer-gouvernance-structuration-de-maitrise-douvrage/</t>
+        </is>
+      </c>
+      <c r="W176" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0088/depot/simple</t>
+        </is>
+      </c>
+      <c r="X176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Axe Rhin-Sarre (site Strasbourg) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Adeline ALBRECHT : 03.88.15.67.84 / adeline.albrecht&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Meuse-Saône (site Metz) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Francis VOGIN : 03 87 33 67 65 / francis.vogin&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Moselle (site Metz) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Camille BARTHE : 03 87 33 67 62 / camille.barthe&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Axe Seine-Marne-Aisne (site Châlons-en-Champagne) :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Sophie PAYER : 03 26 70 31 68 / spayer&amp;#64;grandest.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y176" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z176" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2f8d-appuyer-la-gouvernance-et-la-structuration-de/</t>
+        </is>
+      </c>
+      <c r="AA176" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB176" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
+        <v>95048</v>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'amélioration du cadre de vie et des services de proximité</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à l'amélioration du cadre de vie et des services à la population - Aménagement durable des territoires</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H177" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
+        <is>
+          <t>Dans un souci d&amp;#039;équilibre des territoires, ce dispositif intervient en faveur du maintien et du développement des services à la population et de l&amp;#039;amélioration du cadre de vie par des aménagements urbains et paysagers de qualité, concourant à la déclinaison des projets de territoire.
+Ce dispositif se décline en deux volets :
+&lt;ul&gt;
+ &lt;li&gt;
+  soutien aux projets portés par des communes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutien aux projets structurants portés par des EPCI.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Si vous êtes une commune de moins de 500 habitants, vous pouvez également consulter la fiche du dispositif
+&lt;a href="https://www.grandest.fr/appel-a-projet/relance-rurale-mesure-durgence/"&gt;
+ &amp;#34;Relance rurale&amp;#34;
+&lt;/a&gt;
+, en vigueur jusqu&amp;#039;au 30 septembre 2021.</t>
+        </is>
+      </c>
+      <c r="N177" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Equipement public
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O177" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P177" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2017</t>
+        </is>
+      </c>
+      <c r="S177" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U177" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V177" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/cadre-vie-proximite/</t>
+        </is>
+      </c>
+      <c r="W177" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0173/depot/simple</t>
+        </is>
+      </c>
+      <c r="X177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un courrier de sollicitation est adressé au Président de la Région accompagné du dossier de
+ demande d&amp;#039;aide complété et des pièces demandées dans le dossier. Le dossier type de demande
+ d&amp;#039;aide est téléchargeable sur le site de la Région Grand Est (https://grandest.fr/ rubrique Mes aides
+ régionales - Aménagement).
+&lt;/p&gt;
+&lt;p&gt;
+ La date de réception par la Région de la demande de subvention doit être antérieure à la date de
+ démarrage de l&amp;#039;opération. Les dépenses engagées préalablement à la date de réception du dossier
+ de candidature par la Région ne sont pas prises en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y177" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z177" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1295-soutien-a-lamelioration-du-cadre-de-vie-et-de/</t>
+        </is>
+      </c>
+      <c r="AA177" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
+        <v>95049</v>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets innovants au titre des démarches Leader (mesure 16.7 A des PDR)</t>
+        </is>
+      </c>
+      <c r="C178" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des projets innovants au titre des démarches Leader</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H178" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I178" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J178" s="1" t="inlineStr">
+        <is>
+          <t>Plafond : 50 000€ / Plancher : 2 000€.</t>
+        </is>
+      </c>
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Par ce dispositif, la Région Grand Est décide d&amp;#039;apporter une contrepartie régionale aux projets innovants ne pouvant être financés par d&amp;#039;autres politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Sur les aires géographiques des 32 territoires GAL et des zones rurales éligibles définies pour la mise en oeuvre des programmes de développement rural régionaux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  établissements publics de coopération intercommunale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  collectivités territoriales et leurs délégataires,
+ &lt;/li&gt;
+ &lt;li&gt;
+  partenaires privés.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N178" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Equipement public
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O178" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P178" s="1" t="inlineStr">
+        <is>
+          <t>18/05/2022</t>
+        </is>
+      </c>
+      <c r="R178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ les projets innovants retenus par les GAL au titre de la mise en œuvre des plans d&amp;#039;actions Leader entrant dans le champ de compétence de l&amp;#039;aménagement du territoire,
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ les projets innovants éligibles à la mesures 16.7 A, soutien aux stratégies locales de développement non DLAL, développement local mené par les acteurs locaux, entrant dans le champ de compétence de l&amp;#039;aménagement du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  A noter :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités régionales et seuls ceux démontrant leur caractère innovant et stratégique, selon les critères établis dans les plans d&amp;#039;actions des GAL, peuvent être soutenus.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les dépenses retenues dans les fiches actions des territoires Leader ou la mesure 16.7 A de chaque PDR concerné.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S178" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U178" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/accompagnement-projets-innovants-demarches-leader/</t>
+        </is>
+      </c>
+      <c r="W178" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0255/depot/simple</t>
+        </is>
+      </c>
+      <c r="X178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail :
+ &lt;a rel="noopener" target="_blank"&gt;
+  territoiresetruralites&amp;#64;grandest.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y178" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z178" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e750-accompagnement-des-projets-innovants-au-titre/</t>
+        </is>
+      </c>
+      <c r="AA178" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD178" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
+        <v>95050</v>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les centralités rurales et urbaines</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux centralités rurales et urbaines pour un aménagement durable des territoires</t>
+        </is>
+      </c>
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G179" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région</t>
+        </is>
+      </c>
+      <c r="H179" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans un souci d&amp;#039;équilibre des territoires, ce dispositif intervient en faveur des communes exerçant des fonctions de centralités afin de les aider à développer ou à rétablir ces fonctions de centralité et à améliorer le cadre de vie grâce à la mise en œuvre d&amp;#039;un projet global.
+Ce dispositif permet d&amp;#039;accompagner les centralités ayant défini une stratégie de redynamisation ou de développement de la centralité ou souhaitant s&amp;#039;engager dans cette démarche :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les centralités rurales
+ &lt;/strong&gt;
+ sont définies comme suit :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Présence d&amp;#039;au moins 15 équipements de type intermédiaire (définition INSEE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Population de moins de 8 000 habitants pour l&amp;#039;année 2013 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appartenance à un bassin de vie de moins de 100 000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les centralités urbaines
+ &lt;/strong&gt;
+ correspondent aux communes centres des polarités identifiées dans l&amp;#039;armature urbaine fonctionnelle du SRADDET.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N179" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Equipement public
+Réhabilitation
+Paysage</t>
+        </is>
+      </c>
+      <c r="O179" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P179" s="1" t="inlineStr">
+        <is>
+          <t>16/05/2017</t>
+        </is>
+      </c>
+      <c r="R179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Selon la nature des problématiques et enjeux identifiés, l&amp;#039;aide régionale peut porter sur :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   l&amp;#039;étude de définition du projet de redynamisation : études stratégiques et thématiques réalisées par un prestataire hors études réglementaires,
+  &lt;/li&gt;
+  &lt;li&gt;
+   le soutien aux investissements structurants identifiés dans le projet global et concourant au renforcement des fonctions de centralité, - le soutien au renforcement du tissu commercial des centralités dans le cadre réglementaire du code général des collectivités territoriales (articles L 1511-2, L 1511-3, L 4211-1 et L 5214-16) et des régimes cadres exemptés. La mise en œuvre de cette aide fait l&amp;#039;objet d&amp;#039;une convention spécifique entre la Commune, son EPCI et la Région.
+  &lt;/li&gt;
+  &lt;li&gt;
+   la lutte contre la vacance de logement et les logements énergivores dans les centralités selon les modalités indiquées dans le règlement spécifique.
+  &lt;/li&gt;
+  &lt;li&gt;
+   la lutte contre la résorption de « verrues » urbaines et paysagères selon les modalités indiquées dans le règlement spécifique. En outre, au titre du programme national « Petites villes de demain », piloté par l&amp;#039;Agence nationale de la cohésion des territoires (ANCT), la Région a un rôle d&amp;#039;intermédiation fixé dans le cadre d&amp;#039;une convention avec la Banque des territoires pour le déploiement d&amp;#039;aides aux études stratégiques, thématiques et préopérationnelles au bénéfice des lauréats du programme dans le Grand Est.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S179" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U179" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V179" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/centralites/</t>
+        </is>
+      </c>
+      <c r="W179" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/aides/#/crge/connecte/F_TEL0167/depot/simple</t>
+        </is>
+      </c>
+      <c r="X179" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un courrier de sollicitation est adressé au Président de la Région accompagné du dossier de demande d&amp;#039;aide
+ complété et des pièces demandées dans le dossier.
+&lt;/p&gt;
+&lt;p&gt;
+ La date de réception par la Région de la demande de subvention doit être antérieure à la date de démarrage
+ de l&amp;#039;opération. Les dépenses engagées préalablement à la date de réception du dossier de candidature par la
+ Région ne sont pas prises en compte.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y179" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z179" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ae72-soutien-aux-centralites-rurales-et-urbaines/</t>
+        </is>
+      </c>
+      <c r="AA179" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH179" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
+        <v>93665</v>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un conseil et d'un accompagnement pour la mise en valeur des paysages et des patrimoines naturels</t>
+        </is>
+      </c>
+      <c r="C180" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
+        </is>
+      </c>
+      <c r="G180" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H180" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Riche de nombreuses études paysagères et d&amp;#039;inventaires sur les milieux naturels du territoire, le PNR des Volcans d&amp;#039;Auvergne peut apporter une expertise en termes de gestion de site à forts enjeux paysagers et environnementaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Il peut également proposer un appui technique et méthodologique pour l&amp;#039;élaboration de stratégie paysagère opérationnelle et d&amp;#039;aménagement de sites naturels (mesure de gestion de site type : zone humide, puy, col, lac...), ou plus structurante à l&amp;#039;échelle d&amp;#039;un territoire plus large (animation de démarche Plan de paysage, schéma paysager).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N180" s="1" t="inlineStr">
+        <is>
+          <t>Paysage</t>
+        </is>
+      </c>
+      <c r="O180" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Communes et EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc naturel régional des Volcans d&amp;#039;Auvergne.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S180" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U180" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Volcans d'Auvergne (Parc naturel régional)</t>
+        </is>
+      </c>
+      <c r="V180" s="1" t="inlineStr">
+        <is>
+          <t>http://www.parcdesvolcans.fr/Agir/Des-enjeux-des-actions/Paysage-et-cadre-de-vie/Un-Plan-de-paysage-Vallee-de-la-Rhue-Val-de-Sumene</t>
+        </is>
+      </c>
+      <c r="X180" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Julien MAJDI
+ &lt;br /&gt;
+ Responsable de la Direction Urbanisme, Paysage et Transition énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 73 65 64 05
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:jmajdi&amp;#64;parcdesvolcans.fr" rel="noopener" target="_blank"&gt;
+  jmajdi&amp;#64;parcdesvolcans.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y180" s="1" t="inlineStr">
+        <is>
+          <t>jmajdi@parcdesvolcans.fr</t>
+        </is>
+      </c>
+      <c r="Z180" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8313-conseil-et-accompagnement-pour-la-mise-en-val/</t>
+        </is>
+      </c>
+      <c r="AA180" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2021</t>
+        </is>
+      </c>
+      <c r="AH180" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" spans="1:34" customHeight="0">
+      <c r="A181" s="1">
+        <v>93664</v>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Participer à un Atelier rural d’urbanisme (ARU)</t>
+        </is>
+      </c>
+      <c r="C181" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>Parc naturel régional des VOLCANS d'AUVERGNE (PNR)</t>
+        </is>
+      </c>
+      <c r="G181" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H181" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARU un collectif technique intervenant gratuitement dans les domaines de l&amp;#039;urbanisme et du paysage.
+&lt;/p&gt;
+&lt;p&gt;
+ Animé par le PNR des Volcans d&amp;#039;Auvergne, il s&amp;#039;adresse aux communes et aux EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc.
+&lt;/p&gt;
+&lt;p&gt;
+ Il intervient auprès des collectivités en tant que structure de conseil et d&amp;#039;aide à la définition de projet. Il propose un appui technique sur :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  la réflexion préalable à l&amp;#039;élaboration de documents de planification (SCoT, PLU/PLUi) : sensibilisation, identification des enjeux, définition des objectifs poursuivis, ... ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;approche stratégique des projets d&amp;#039;urbanisme opérationnel (requalification des espaces publics, entrée de bourg, ...) : définition des besoins et des enjeux, parti pris paysager, estimation budgétaire,...
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ Nota : l&amp;#039;ARU est un outil de conseil et d&amp;#039;aide à la décision. Par conséquent, ses actions ne se situent pas dans le champ concurrentiel. L&amp;#039;ARU ne se substitue pas aux bureaux d&amp;#039;études et structures d&amp;#039;ingénierie intervenant sur le territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N181" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Paysage</t>
+        </is>
+      </c>
+      <c r="O181" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Communes et EPCI ayant approuvé la Charte  2013 &amp;gt; 2025 du Parc naturel régional des Volcans d&amp;#039;Auvergne.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S181" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U181" s="1" t="inlineStr">
+        <is>
+          <t>PNR des Volcans d'Auvergne (Parc naturel régional)</t>
+        </is>
+      </c>
+      <c r="V181" s="1" t="inlineStr">
+        <is>
+          <t>http://www.parcdesvolcans.fr/Agir/Des-enjeux-des-actions/Urbanisme-et-habitat/L-Atelier-Rural-d-Urbanisme</t>
+        </is>
+      </c>
+      <c r="X181" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Julien MAJDI
+ &lt;br /&gt;
+ Responsable de la Direction Urbanisme, Paysage et Transition énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 04 73 65 64 05
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:jmajdi&amp;#64;parcdesvolcans.fr" rel="noopener" target="_blank"&gt;
+  jmajdi&amp;#64;parcdesvolcans.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y181" s="1" t="inlineStr">
+        <is>
+          <t>jmajdi@parcdesvolcans.fr</t>
+        </is>
+      </c>
+      <c r="Z181" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/50bf-atelier-rural-durbanisme-aru/</t>
+        </is>
+      </c>
+      <c r="AA181" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF181" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG181" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2021</t>
+        </is>
+      </c>
+      <c r="AH181" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" spans="1:34" customHeight="0">
+      <c r="A182" s="1">
+        <v>92350</v>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la mise en oeuvre des villes et territoires durables</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G182" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H182" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;ul&gt;
+   &lt;li&gt;
+    &lt;strong&gt;
+     Les agences d&amp;#039;urbanisme vous aident dans la mise en oeuvre des villes et territoires durables
+    &lt;/strong&gt;
+   &lt;/li&gt;
+  &lt;/ul&gt;
+&lt;p&gt;
+ Mettre en œuvre des villes et territoires durables, c&amp;#039;est penser leur développement de manière transversale et intégrée à différentes échelles, pour faire face aux transitions. C&amp;#039;est faire appel à des modes plus coopératifs et participatifs pour impliquer l&amp;#039;ensemble des acteurs du territoire. C&amp;#039;est aborder les projets dans toutes leurs dimensions : physiques, environnementales, économiques et sociales. Dans ce contexte, un outil d&amp;#039;ingénierie tel que l&amp;#039;agence d&amp;#039;urbanisme constitue un atout important. Par son approche transversale et multi-acteurs, l&amp;#039;agence d&amp;#039;urbanisme permet de rompre avec les approches sectorielles. Elle offre la possibilité de construire une vision stratégique articulant les différentes échelles des territoires et de mieux articuler les politiques publiques, comme celles de l&amp;#039;habitat, de la solidarité, des projets urbains, de l&amp;#039;environnement ou encore de la mobilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Les agences d&amp;#039;urbanisme
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Des outils au service de l&amp;#039;intérêt général
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;Etat, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Une équipe pluridisciplinaire et inclusive
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;élaboration des politiques d&amp;#039;aménagement et de développement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux politiques de requalification des centres et de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux démarches de développement économique et social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution à l&amp;#039;adaptation des territoires au changement climatique (transition énergétique, îlots de fraîcheur, trames écologiques...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des politiques publiques du quotidien (mobilités durables, offre de soin, alimentation saine, qualité de l&amp;#039;habitat, des paysages...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement des stratégies de développement et d&amp;#039;inclusion numérique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à l&amp;#039;animation territoriale et au débat public en tant que tiers de confiance
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N182" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O182" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S182" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U182" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V182" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X182" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y182" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z182" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/88ff-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA182" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC182" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF182" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG182" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH182" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" spans="1:34" customHeight="0">
+      <c r="A183" s="1">
+        <v>92349</v>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour observer les territoires</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G183" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H183" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en oeuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Observation thématique (loyers, mobilités, habitat, social, stratégies économiques, logement des étudiants...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation des systèmes d&amp;#039;informations géographiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Enquêtes de terrain
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N183" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Personnes âgées
+Jeunesse
+Santé
+Commerces et services
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Inclusion numérique
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O183" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S183" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U183" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V183" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X183" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont 51, réparties sur le territoire métropolitain et ultra-marin. Consulter notre annuaire pour identifier celle, la plus proche de votre territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y183" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z183" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d0a-copie-08h34-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA183" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC183" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF183" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG183" s="1" t="inlineStr">
+        <is>
+          <t>28/04/2021</t>
+        </is>
+      </c>
+      <c r="AH183" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" spans="1:34" customHeight="0">
+      <c r="A184" s="1">
+        <v>92241</v>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé pour participer au débat territorial</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G184" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H184" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme aident à sensibiliser et animer le débat territorial
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;agence d&amp;#039;urbanisme, grâce à son positionnement partenarial et sa neutralité est un connecteur entre les acteurs. Forte de cela et de son ancrage, elle a un rôle d&amp;#039;animation territoriale pour lequel elle développe des activités et des méthodes participatives innovantes.
+ &lt;br /&gt;
+ L&amp;#039;agence s&amp;#039;appuie à la fois sur son expertise et sur sa compétence d&amp;#039;animation pour être moins dans la « confrontation territoriale » mais plus dans la co-construction.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+ &lt;br /&gt;
+ les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+ &lt;br /&gt;
+ l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+ &lt;br /&gt;
+ des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...) ;
+ &lt;br /&gt;
+ et des membres associés intéressés par les enjeux territoriaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation et intermédiation des débats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets participatifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation (résidence, atelier, ...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N184" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O184" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S184" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U184" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V184" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X184" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y184" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z184" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7b7-copie-13h16-etre-aide-pour-batir-des-strategi/</t>
+        </is>
+      </c>
+      <c r="AA184" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC184" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF184" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG184" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH184" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" spans="1:34" customHeight="0">
+      <c r="A185" s="1">
+        <v>92240</v>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour bâtir des stratégies territoriales</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G185" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H185" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme participent à la construction des stratégies territoriales
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les dynamiques territoriales et les transitions en cours questionnent le sens même de la planification stratégique. Nous sommes dans l&amp;#039;ère des interdépendances territoriales et des réciprocités - qu&amp;#039;elles soient choisies ou subies. Les nouvelles interfaces politiques et territoriales appellent à organiser des alliances entre tous les types de territoires (métropolitains, urbains, périurbains et ruraux), interpellent l&amp;#039;agilité des modes de gouvernance et sollicitent de nouveaux cadres d&amp;#039;actions territoriales. Dans ce contexte qui rebat les cartes du développement territorial, les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Les agences d&amp;#039;urbanisme
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie innovants, fondés sur le partenariat.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 50 ans, leur gouvernance et leurs missions se sont réinventées pour anticiper les différentes étapes de la décentralisation et des politiques d&amp;#039;aménagement du territoire et mettre en œuvre les projets territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Des outils au service de l&amp;#039;intérêt général
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Ils forment le cœur du partenariat. Les membres sont :
+&lt;/p&gt;
+&lt;p&gt;
+ - les collectivités locales et leurs groupements (communes et intercommunalités de tailles variées, départements, régions, syndicats mixtes), représentés par des élus ;
+&lt;/p&gt;
+&lt;p&gt;
+ - l&amp;#039;état, représenté notamment par le préfet ou le sous-préfet, et la DREAL ou la DDT(M) ;
+&lt;/p&gt;
+&lt;p&gt;
+ - des acteurs territoriaux du monde économique (chambre consulaire, port...), de l&amp;#039;énergie, de l&amp;#039;habitat, de l&amp;#039;environnement, de l&amp;#039;enseignement supérieur (universités...)
+&lt;/p&gt;
+&lt;p&gt;
+ - et des membres associés intéressés par les enjeux territoriaux.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le programme partenarial : une feuille de route mutualisée entre les membres et les financeurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme accompagnent les politiques publiques afin de contribuer à l&amp;#039;aménagement et au développement durable de leur territoire, dans un souci de cohérence des politiques publiques. Le contenu des missions est discuté et élaboré en commun, avec les membres de l&amp;#039;agence, et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une équipe pluridisciplinaire et inclusive
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Conduire des démarches de prospective pour construire une vision pour le futur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de coopérations territoriales (contractualisations, coopérations
+  &lt;br /&gt;
+  métropolitaines, contrat de réciprocité...)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution aux stratégies frontalières et transnationales
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N185" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O185" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S185" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U185" s="1" t="inlineStr">
+        <is>
+          <t>Réseau des Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="V185" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X185" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez les contacts de chaque agence d&amp;#039;urbanisme sur le site de la Fnau :
+ &lt;a href="http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" rel="noopener" target="_blank"&gt;
+  http://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y185" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z185" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/df5d-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA185" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB185" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC185" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF185" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG185" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2021</t>
+        </is>
+      </c>
+      <c r="AH185" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" spans="1:34" customHeight="0">
+      <c r="A186" s="1">
+        <v>74106</v>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Participer à des réseaux, des rencontres et des échanges en matière d'urbanisme</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G186" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H186" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Le service Aménagement de la DDTM 29 anime plusieurs réseaux de praticiens en Finistère :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le &amp;#34;club ADS&amp;#34; : à destination des instructeurs de l&amp;#039;application du droit des sols des collectivités et des experts de la DDTM ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le &amp;#34;club planification &amp;#34; : à destination des agents en charge de la planification urbaine - SCoT, PLU(i) - et de l&amp;#039;urbanisme opérationnel dans les EPCI, des bureaux d&amp;#039;études en charge de ces documents et des structures « personnes publiques associées »
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le club ECOQUARTIER, à destination de tous les acteurs de la démarche Ecoquartier au niveau local, national, voire européen
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;strong&gt;
+ Les objectifs poursuivis par ces réseaux sont :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;échanger sur les politiques publiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des dernières évolutions législatives et jurisprudentielles
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de partager les bonnes pratiques et les retours d&amp;#039;expérience
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;strong&gt;
+ Chaque réseau s&amp;#039;appuie sur :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  plusieurs rencontres par an
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  une plateforme régionale d&amp;#039;échanges documentaires
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  une expertise ponctuelle possible sur un besoin particulier exprimé par une collectivité.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N186" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage</t>
+        </is>
+      </c>
+      <c r="O186" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S186" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U186" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X186" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Aménagement de la DDTM du Finistère.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-sa-pads&amp;#64;finistere.gouv.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-mpu&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y186" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z186" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e24-participer-a-des-reseaux-des-rencontres-et-de/</t>
+        </is>
+      </c>
+      <c r="AA186" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG186" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2021</t>
+        </is>
+      </c>
+      <c r="AH186" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" spans="1:34" customHeight="0">
+      <c r="A187" s="1">
+        <v>74103</v>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui technique de proximité à la mise en oeuvre des politiques publiques prioritaires et un accompagnement amont sur les procédures réglementaires associées</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H187" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la Direction Départementale des Territoires et de la Mer du Finistère, sont les interlocuteurs de proximité des élus qui souhaitent être accompagnés et soutenus
+dans la mise en oeuvre de projets relevant des
+ &lt;strong&gt;
+  politiques publiques prioritaires
+ &lt;/strong&gt;
+ suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagement de bourgs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  transition énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  qualité de l&amp;#039;eau
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  publicité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  sécurité routière
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiment durable et accessibilité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  biodiversité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  risques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  urbanisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide se matérialise par un conseil global en aménagement, des interventions ponctuelles ou une mise en réseau.
+ &lt;/strong&gt;
+ Suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation prédiagnostic, conseil amont, analyse observatoire de faisabilité...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  s différents services apportent dans une logique de simplification administrative, un conseil stratégique amont tenant compte du contexte local et des particularités du projet, et permet d&amp;#039;aplanir la complexité des procédures inhérentes aux projets d&amp;#039;aménagement et de développement économique.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Après un examen sur la base d&amp;#039;une question et pré-dossier du porteur de projet, l&amp;#039;Atelier délivre au bénéficiaire un avis préalable sur les procédures applicables et les délais induits ainsi qu&amp;#039;une synthèse des informations utiles
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  aménagements d&amp;#039;espaces publics ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de nouveaux quartiers, renouvellement urbain, écoquartiers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovation thermique de bâtiments publics, production d&amp;#039;EnR ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  agendas d&amp;#039;accessibilité programmée ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics publicité ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics de sécurité routière ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aires d&amp;#039;accueil des gens du voyage ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plans communaux de sauvegarde.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pôle d&amp;#039;échanges multi-modal,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  implantation, extension de sites d&amp;#039;activités, projets liés aux énergies renouvelables...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remise en culture de friches agricoles, remise en activité ou renaturation de friches artisanales et industrielles...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N187" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S187" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U187" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Départementale des Territoires et de la Mer du Finistère.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-directeur&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y187" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z187" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba53-obtenir-un-appui-technique-de-proximite-a-la-/</t>
+        </is>
+      </c>
+      <c r="AA187" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG187" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2021</t>
+        </is>
+      </c>
+      <c r="AH187" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:34" customHeight="0">
+      <c r="A188" s="1">
+        <v>74102</v>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui pour faire émerger des stratégies globales de territoires</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H188" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Du fait de leur proximité avec les élus et de leur connaissance des territoires, les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la DDTM 29, sont en capacité d&amp;#039;apporter localement une réponse adaptée à chaque collectivité, prenant en compte les objectifs des dispositifs d&amp;#039;aménagement du territoire et les principes généraux du développement durable.
+ &lt;br /&gt;
+ Cette aide se matérialise par un appui en ingénierie technique, juridique, et financier. Un fonctionnement en mode projet et des apports méthodologiques contribuent à faire émerger des stratégies territoriales qui peuvent ensuite se traduire par une contractualisation ou la mise en place d&amp;#039;outils réglementaires. Et suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation pré-diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, analyse observatoire de faisabilité...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Action Cœur de Ville &amp;amp; Opérations de Revitalisation des Territoires (ORT) ;
+ &lt;br /&gt;
+ - OPAH ;
+ &lt;br /&gt;
+ - Contrats de Ruralité (programmes pluriannuel et annuel) ;
+ &lt;br /&gt;
+ - Contrat de Transition Écologique ;
+ &lt;br /&gt;
+ - ateliers de territoire ; plan de paysage ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - AMI centres-bourgs et AàP revitalisation des centralités......
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N188" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espaces verts
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O188" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S188" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U188" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X188" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Départementale des Territoires et de la Mer du Finistère.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-directeur&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y188" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z188" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0519-obtenir-un-appui-pour-faire-emerger-des-strat/</t>
+        </is>
+      </c>
+      <c r="AA188" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG188" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2021</t>
+        </is>
+      </c>
+      <c r="AH188" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" spans="1:34" customHeight="0">
+      <c r="A189" s="1">
+        <v>90856</v>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Aménager et gérer durablement le littoral</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement et gestion durable du littoral</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H189" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+  &lt;/p&gt;&lt;p&gt;
+   &lt;/p&gt;&lt;p&gt;
+    &lt;/p&gt;&lt;p&gt;
+     La Région apporte son soutien aux maîtres d&amp;#039;ouvrages publics pour un aménagement touristique des stations et des plages du littoral soumis à de fortes fréquentations, en intégrant les enjeux de respect de l&amp;#039;environnement et de changement climatique.
+    &lt;/p&gt;
+    &lt;p&gt;
+     &lt;strong&gt;
+      Objectifs :
+     &lt;/strong&gt;
+    &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  requalifier les stations littorales et les espaces fréquentés dans le cadre d&amp;#039;un programme d&amp;#039;aménagement durable
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménager et gérer durablement les plages en améliorant la sécurité et les conditions d&amp;#039;accueil du public, en canalisant et gérant les flux, en renforçant la préservation du site
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en place des expérimentations, visant à anticiper les impacts du changement climatique sur l&amp;#039;activité touristique et, réciproquement, tester de nouvelles solutions pour l&amp;#039;accueil du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  développer la mobilité décarbonnée.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N189" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espaces verts
+Espace public
+Transition énergétique
+Biodiversité
+Bâtiments et construction
+Paysage
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O189" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtres d&amp;#039;ouvrages publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  établissements publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  GIP Littoral.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   Requalification des stations et les projets d&amp;#039;aménagement et de gestion durables des espaces
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  25% maximum des dépenses éligibles HT pour les investissements dans les équipements et aménagements issus d&amp;#039;une programmation
+  ADS
+ &lt;/li&gt;
+ &lt;li&gt;
+  30% maximum des dépenses éligibles HT pour les investissements d&amp;#039;aménagements durables des plages et des espaces littoraux fréquentés
+ &lt;/li&gt;
+ &lt;li&gt;
+  50% maximum des dépenses éligibles HT ou TTC pour les études préalables (dispositif d&amp;#039;aide au conseil)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Expérimentations
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  50% maximum des dépenses éligibles HT ou TTC pour les apports de connaissance et les études
+ &lt;/li&gt;
+ &lt;li&gt;
+  30% maximum des dépenses éligibles HT ou TTC pour les investissements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Les assiettes sont HT (Hors Taxes) ou TTC (Toutes Taxes Comprises) selon le régime de TVA auquel est soumis le porteur du projet ou les bénéficiaires finaux.
+ &lt;/em&gt;
+ ​​​​​​
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S189" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U189" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V189" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/amenagement-et-gestion-durable-du-littoral</t>
+        </is>
+      </c>
+      <c r="X189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Site de Limoges (87, 86, 23, 19)
+Direction du tourisme : 05 55 45 00 30
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site de Poitiers (79, 86, 17, 16)
+Direction du tourisme : 05 16 01 40 55
+  &lt;/li&gt;
+  &lt;li&gt;
+   Site de Bordeaux : Direction du tourisme : 05 57 57 83 09
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y189" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z189" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/657e-amenagement-et-gestion-durable-du-littoral/</t>
+        </is>
+      </c>
+      <c r="AA189" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB189" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC189" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF189" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG189" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH189" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" spans="1:34" customHeight="0">
+      <c r="A190" s="1">
+        <v>83481</v>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
+        </is>
+      </c>
+      <c r="C190" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE d'Île-de-France</t>
+        </is>
+      </c>
+      <c r="G190" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H190" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers, conférences, journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès, concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de sensibilisation peuvent toucher les domaines suivants :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N190" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O190" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S190" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T190" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U190" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V190" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y190" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z190" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA190" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC190" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG190" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH190" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:34" customHeight="0">
+      <c r="A191" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C191" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H191" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N191" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O191" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S191" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T191" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U191" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V191" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y191" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z191" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA191" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB191" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC191" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG191" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH191" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" spans="1:34" customHeight="0">
+      <c r="A192" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C192" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G192" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H192" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N192" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O192" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S192" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T192" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U192" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V192" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W192" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X192" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y192" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z192" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA192" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB192" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC192" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF192" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG192" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH192" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" spans="1:34" customHeight="0">
+      <c r="A193" s="1">
+        <v>79299</v>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser les milieux naturels et les espèces animales ou végétales d'intérêt patrimonial</t>
+        </is>
+      </c>
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="G193" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Association</t>
+        </is>
+      </c>
+      <c r="H193" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I193" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 50</t>
+        </is>
+      </c>
+      <c r="J193" s="1" t="inlineStr">
+        <is>
+          <t>Montant de la subvention calculé sur dépenses hors TVA</t>
+        </is>
+      </c>
+      <c r="K193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Objectifs de l&amp;#039;aide départementale :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  valoriser le patrimoine naturel auprès du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer l&amp;#039;acquisition des connaissances et la définition des projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer à l&amp;#039;aménagement des sites naturels et à leur ouverture au public
+ &lt;/li&gt;
+ &lt;li&gt;
+  soutenir des populations en vue de leur restauration ou de leur maintien
+ &lt;/li&gt;
+ &lt;li&gt;
+  intégrer les trames vertes et bleues dans les projets de territoires
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Etudes de connaissance : inventaires et/ou suivi faune/flore, diagnostics écologiques et paysagers, publications
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de plans de gestion/action d&amp;#039;espaces naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes de faisabilité de restauration des milieux constitutifs de la trame verte et bleue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;équipement (clôtures, protections, ouvrages de franchissement et hydrauliques, matériels...), présentant un gain environnemental
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes, travaux, fournitures pour la réintroduction ou le maintien d&amp;#039;espèces animales et végétales remarquables (achat d&amp;#039;individus, suivi, transport, études préalables, travaux d&amp;#039;accueil
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes et conception de projets d&amp;#039;aménagement permettant la découverte de sites naturels et l&amp;#039;information du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux d&amp;#039;équipement des sites naturels en vue de l&amp;#039;accueil du public dans le respect de l&amp;#039;intégrité du milieu : cheminements, passerelles, balisages et panneaux pédagogiques, observatoires, bâtiments d&amp;#039;accueil et d&amp;#039;observation, etc.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Supports et matériels d&amp;#039;exposition et d&amp;#039;affichage, maquettes...
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N193" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O193" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiaires : communes et leurs groupements, toute personne morale gestionnaire de site, associations agréées, syndicats mixtes
+&lt;/p&gt;
+&lt;p&gt;
+ Plancher de subvention : 1000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Plafonds des dépenses éligibles : 50 000€ (études), 100 000€ (travaux), 20 000€ (communication)
+&lt;/p&gt;
+&lt;p&gt;
+ Montant maxi d&amp;#039;aides publiques : 70%
+&lt;/p&gt;
+&lt;p&gt;
+ Montant de la subvention calculée à partir des dépenses hors TVA, sauf justificatif de non récupération de TVA ou de non éligibilité au FCTVA.
+&lt;/p&gt;
+&lt;p&gt;
+ Au moment du dépôt de la demande de subvention, l&amp;#039;opération ne doit être ni engagée ni avoir fait l&amp;#039;objet d&amp;#039;un bon de commande.
+&lt;/p&gt;
+&lt;p&gt;
+ Toute facture antérieure à la date d&amp;#039;autorisation de commencement de l&amp;#039;opération ne pourra être prise en compte.
+&lt;/p&gt;
+&lt;p&gt;
+ Etudes éligibles sous condition d&amp;#039;associer les services du Département à l&amp;#039;élaboration du cahier des charges, aux réunions de suivi et à leur restitution.
+&lt;/p&gt;
+&lt;p&gt;
+ Travaux en régie acceptés, sous condition de ne pas dépasser 30% de la dépense subventionnable et d&amp;#039;être imputées sur la section d&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S193" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T193" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U193" s="1" t="inlineStr">
+        <is>
+          <t>Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="X193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction du Développement Local/Service Environnement Aménagement
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Catherine LABAT / Nathalie MARIANNE
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 05 62 56 70 10 / 05 62 56 78 23
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : catherine.labat&amp;#64;ha-py.fr / nathalie.marianne&amp;#64;ha-py.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y193" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.divoux@ha-py.fr</t>
+        </is>
+      </c>
+      <c r="Z193" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/555c-valoriser-les-espaces-naturels/</t>
+        </is>
+      </c>
+      <c r="AA193" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB193" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC193" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Hautes-Pyrénées</t>
+        </is>
+      </c>
+      <c r="AE193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG193" s="1" t="inlineStr">
+        <is>
+          <t>12/02/2021</t>
+        </is>
+      </c>
+      <c r="AH193" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:34" customHeight="0">
+      <c r="A194" s="1">
+        <v>78203</v>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser, préserver les ressources locales et atténuer le changement climatique</t>
+        </is>
+      </c>
+      <c r="C194" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H194" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I194" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J194" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Le territoire présente un environnement peu dégradé, mais porte toutefois les traces d’activités anciennes qui laissent des friches et des sites potentiellement pollués. Les activités contemporaines exercent aussi des pressions sur l’environnement, tout comme le changement climatique.&lt;/p&gt;&lt;p&gt;L’agriculture, dominée par la polyculture et un élevage important, est une composante essentielle du territoire. La production biologique est en plein essor, la demande d’installation sur de petites surfaces est en hausse (en lien avec le projet d’espace-test maraîcher porté par le Pays Comminges Pyrénées) et la filière viande est en cours de structuration.&lt;/p&gt;&lt;p&gt;L’offre de transport demeure limitée, le Pays Comminges Pyrénées doit améliorer les mobilités sur l’ensemble de son territoire afin de le rendre accessible à tout type de population, en priorisant le développement des mobilités multimodales, durables et économes en énergie. Le fait que 78% des actifs résident et travaillent sur le territoire montre que le potentiel de développement des alternatives à la voiture individuelle est réel.&lt;/p&gt;&lt;p&gt;Les enjeux : Valoriser l’environnement, le patrimoine naturel et le cadre de vie ; encourager une agriculture et une consommation locales et durables ; développer le potentiel énergétique renouvelable du territoire et adapter le territoire au changement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.1 Soutenir une agriculture locale durable&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.1.1 Adapter et développer une agriculture locale, de montagne et accessible à tous&lt;/li&gt;&lt;li&gt;4.1.2 Diversifier les activités agricoles par la transformation ou la valorisation des produits et par les activités agritouristiques&lt;/li&gt;&lt;li&gt;4.1.3 Développer les actions inscrites dans le Projet Alimentaire Territorial Comminges Pyrénées et/ou en cohérence avec celui-ci.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;4.2 Accompagner le développement raisonné des ressources naturelles locales&lt;/strong&gt;&lt;br /&gt;&lt;ul&gt;&lt;li&gt;4.2.1 Préserver et valoriser la richesse environnementale du territoire ;&lt;/li&gt;&lt;li&gt;4.2.2 Développer et valoriser les filières locales&lt;/li&gt;&lt;li&gt;4.2.3 Gérer durablement les ressources naturelles du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;span&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3 Favoriser les transitions écologiques et énergétique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.3.1 Développer les initiatives en faveur de la transition écologique, de la maîtrise de l’énergie et des énergies renouvelables&lt;/li&gt;&lt;li&gt;4.3.2 Développer une mobilité innovante et durable&lt;/li&gt;&lt;li&gt;4.3.3 Mettre en œuvre et réviser les Plans Climat Air Energie Territoriaux.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;p&gt;&lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un tiers lieu nourricier, création d’une cuisine centrale pour la restauration collective, création d’un magasin de producteurs, réalisation d’un guide des producteurs locaux, développement des AFP, mise en place d’espaces-tests, etc. ;&lt;/p&gt;&lt;p&gt;- Installation d’unités de production de méthanisation, structuration de la filière laine, protection des captages d’eau, etc. ;&lt;/p&gt;&lt;p&gt;- Projet solaire citoyen, aménagement d’un pôle multimodal, réalisation d’un plan mobilité simplifiée à l’échelle du Pays Comminges Pyrénées, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N194" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O194" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;br /&gt;Tous sauf SCI et particuliers.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.1.2 Pour les activités agritouristiques&lt;/em&gt; : Les projets touristiques devront s’inscrire dans une démarche qualité inclusive de type « Tourisme et handicap » et /ou environnementale de type « Ecogite de Gîtes de France/Qualité tourisme/Camping Qualité » et/ou favorisant les mobilités douces de type « Accueil vélo » / « Cheval étape ».&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.3. Favoriser les transitions écologique et énergétique &lt;/em&gt;: Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exclusions spécifiques&lt;/strong&gt; : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S194" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T194" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U194" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V194" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y194" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z194" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6359-promouvoir-une-agriculture-locale-perenne-et-/</t>
+        </is>
+      </c>
+      <c r="AA194" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC194" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD194" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG194" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH194" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:34" customHeight="0">
+      <c r="A195" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C195" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Aisne
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE des Hautes-Alpes
+CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE du Morbihan
+CAUE d'Alsace
+CAUE de l'Yonne</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H195" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N195" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O195" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S195" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T195" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U195" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V195" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y195" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z195" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA195" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB195" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC195" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG195" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH195" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:34" customHeight="0">
+      <c r="A196" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C196" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Aude
+CAUE de l'Oise
+CAUE de l'Orne
+CAUE du Cantal
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE du Calvados
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Haute-Garonne
+CAUE de la Savoie
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Dordogne
+CAUE de l'Hérault
+CAUE du Puy-de-Dôme
+CAUE de la Sarthe
+CAUE des Deux-Sèvres
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de la Haute-Loire
+CAUE de la Seine-Maritime
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE de la Vendée
+CAUE du Lot
+CAUE du Var
+CAUE du Cher
+CAUE du Gard
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Essonne
+CAUE de l'Aveyron
+CAUE de l'Ardèche
+CAUE du Maine-et-Loire
+CAUE de l'Yonne
+CAUE de la Somme
+CAUE de la Meuse
+CAUE de la Drôme
+CAUE de l'Ariège
+CAUE des Vosges
+CAUE des Landes
+CAUE de Mayotte
+CAUE du Morbihan
+CAUE de l'Ain</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H196" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N196" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O196" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S196" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T196" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U196" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V196" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y196" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z196" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA196" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB196" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC196" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG196" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH196" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" spans="1:34" customHeight="0">
+      <c r="A197" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C197" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Charente-Maritime
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE du Cantal
+CAUE de la Vendée
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Yonne
+CAUE de l'Aude
+CAUE du Maine-et-Loire
+CAUE du Cher
+CAUE de l'Ardèche
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE de l'Ain
+CAUE du Morbihan
+CAUE de la Sarthe
+CAUE du Var
+CAUE du Gard
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE de la Dordogne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+CAUE des Deux-Sèvres
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Haute-Loire
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais</t>
+        </is>
+      </c>
+      <c r="G197" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H197" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions locales accompagnées liées aux politiques publiques relatives à :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N197" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O197" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S197" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T197" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U197" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V197" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X197" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y197" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z197" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA197" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB197" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC197" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG197" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH197" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" spans="1:34" customHeight="0">
+      <c r="A198" s="1">
+        <v>67589</v>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités en ingénierie</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="inlineStr">
+        <is>
+          <t>Ingenierie départementale</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G198" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H198" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des spécialistes appartenant à l&amp;#039;administration départementale sont à disposition des collectivités gersoises pour apporter des conseils techniques, administratifs et juridiques, de montage et conduite de projet dans les domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement et Bâtiments
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Voirie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Assainissement
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Milieux aquatiques et Gémapi
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;objectif est d&amp;#039;aider à l&amp;#039;émergence des projets, afin de passer de l&amp;#039;idée à la réalisation de l&amp;#039;opération puis à la gestion des ouvrages, sans toutefois entrer dans le champ de la maitrise d&amp;#039;œuvre réservé aux bureaux d&amp;#039;études et architectes.
+Pour cela, le Département et le CAUE s&amp;#039;appuient sur un réseau des acteurs de l&amp;#039;ingénierie sur le territoire, afin de réunir toutes les compétences nécessaires pour favoriser une construction judicieuse des projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagnement pour la création d&amp;#039;une maison de santé, la réhabilitation d&amp;#039;une école, sécurisation d&amp;#039;une traverse de village et la création d&amp;#039;un cheminement piéton, pour la renaturation d&amp;#039;un cours d&amp;#039;eau et la suppression de digues afin de réduire les inondations sur une commune, aide à la mise en place d&amp;#039;un procédé innovant permettant de limiter la prolifération des lentilles d&amp;#039;eau et améliorer les performances épuratoires, à la mise en œuvre d&amp;#039;un protocole de contrôle des points d&amp;#039;auto-surveillance des réseaux de collecte...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N198" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O198" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S198" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U198" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V198" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X198" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:ingenierie&amp;#64;gers.fr"&gt;
+  ingenierie&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 50
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:assainissement&amp;#64;gers.fr"&gt;
+  assainissement&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="mailto:cater&amp;#64;gers.fr"&gt;
+  cater&amp;#64;gers.fr
+ &lt;/a&gt;
+ ; 05 62 67 31 32
+&lt;/p&gt;
+&lt;p&gt;
+ DDI-CATAV&amp;#64;gers.fr ; 05 62 67 40 78
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y198" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z198" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a21c-accompagner-les-collectivites-en-ingenierie/</t>
+        </is>
+      </c>
+      <c r="AA198" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB198" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de l’accessibilité dans les bâtiments publics
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC198" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG198" s="1" t="inlineStr">
+        <is>
+          <t>26/10/2020</t>
+        </is>
+      </c>
+      <c r="AH198" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" spans="1:34" customHeight="0">
+      <c r="A199" s="1">
+        <v>62848</v>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
+        </is>
+      </c>
+      <c r="D199" s="1" t="inlineStr">
+        <is>
+          <t>Crédit moyen long terme</t>
+        </is>
+      </c>
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G199" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H199" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Donnez vie à vos projets !
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations sur
+  le
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
+  prêt à moyen long terme
+ &lt;/a&gt;
+ &lt;span&gt;
+  Ouvre une nouvelle fenêtre
+ &lt;/span&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
+   Les 6 questions à se poser avant d&amp;#039;emprunter
+  &lt;/a&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
+   Empruntez à taux variable ou révisable ?
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
+   Prêt vert : comment l&amp;#039;analyser ?
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N199" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O199" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après analyse et acceptation de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 40 000 €.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S199" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T199" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U199" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V199" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
+        </is>
+      </c>
+      <c r="W199" s="1" t="inlineStr">
+        <is>
+          <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
+        </is>
+      </c>
+      <c r="X199" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  via le
+  &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
+   formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y199" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z199" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
+        </is>
+      </c>
+      <c r="AA199" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC199" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG199" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH199" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" spans="1:34" customHeight="0">
+      <c r="A200" s="1">
+        <v>62579</v>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Accéder au préfinancement des subventions ou du FCTVA par le prêt relais</t>
+        </is>
+      </c>
+      <c r="E200" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G200" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H200" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes dans l&amp;#039;attente de versement de subventions ? Du versement de FCTVA ? Des recettes d&amp;#039;une opération immobilière ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt relais préfinance vos recettes attendues et vous permet d&amp;#039;avancer sur vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Souple d&amp;#039;utilisation, vous pouvez procéder à son remboursement de manière anticipée et sans frais, une fois les fonds récupérés (sous réserve du respect d&amp;#039;un préavis contractuel).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour en savoir plus sur le
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html" target="_self"&gt;
+  fonctionnement d&amp;#039;un prêt relais
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N200" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Revitalisation
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Paysage
+Attractivité économique
+Valorisation d'actions
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O200" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation définitive de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 50 000 euros.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S200" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T200" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U200" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V200" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html</t>
+        </is>
+      </c>
+      <c r="X200" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre:
+&lt;/p&gt;
+&lt;p&gt;
+ - par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y200" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z200" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ac9-acceder-au-prefinancement-par-le-pret-relais/</t>
+        </is>
+      </c>
+      <c r="AA200" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC200" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF200" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG200" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2020</t>
+        </is>
+      </c>
+      <c r="AH200" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" spans="1:34" customHeight="0">
+      <c r="A201" s="1">
+        <v>58398</v>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Financer la préservation du patrimoine naturel</t>
+        </is>
+      </c>
+      <c r="E201" s="1" t="inlineStr">
+        <is>
+          <t>Seine Normandie Agglomération (SNA)</t>
+        </is>
+      </c>
+      <c r="G201" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H201" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I201" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes une commune, un agriculteur, une société à objet agricole, une entreprise ou une associative environnementale de Seine Normandie Agglomération et vous souhaitez vous investir pour conserver ou réimplanter la biodiversité sur votre territoire ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Alors, adhérez à notre dispositif Patrimoine naturel !
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Aujourd&amp;#039;hui, le patrimoine naturel est en danger et subit de fortes pressions, et malgré les efforts récents pour reconstituer nos paysages, il reste beaucoup à faire, nous devons poursuivre dans cette dynamique.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Alors, replantons !
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre du dispositif patrimoine naturel, Seine Normandie Agglomération cherche à financer des projets permettant de participer à l&amp;#039;atteinte des grands objectifs suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Continuités écologiques et biodiversité :
+  &lt;/strong&gt;
+  développer sur le territoire un corridor écologique et notamment une trame verte permettant de faciliter l&amp;#039;essor de la biodiversité, ainsi que la circulation des espèces
+  &lt;strong&gt;
+   ;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Séquestration carbone :
+  &lt;/strong&gt;
+  renforcer la végétalisation du territoire afin de permettre une absorption efficace des gaz à effet de serre et le déploiement de véritables espaces puits de carbone;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Paysage et identité
+  &lt;/strong&gt;
+  : retrouver les paysages normands et verdoyants , identité forte du territoire;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Adaptation au changement climatique
+  &lt;/strong&gt;
+  : augmenter la résistance du territoire aux effets néfastes du changement climatique (canicules, inondations, nouvelles maladies,...) ; NB : afin de facilité cette adaptation, une réflexion particulière sur le choix des essences sera admise.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement économique
+  &lt;/strong&gt;
+  : développer la filière bois-énergie (valorisation des tailles de haies...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Typologie de projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Forêt nourricière
+   &lt;/strong&gt;
+   50 arbres et arbustes minimum à vocation nourricière pour la faune et les humains -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 3000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Haies et bocages
+   &lt;/strong&gt;
+   sur un linéaire de 100 m minimum -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 3000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Arbres
+   &lt;/strong&gt;
+   5 arbres minimum d&amp;#039;une taille mini de 2 mètres et d&amp;#039;essences locales (projets prioritaires : création d&amp;#039;ombrage cour d&amp;#039;école, prairie) -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 2000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Vergers
+   &lt;/strong&gt;
+   avec un minimum de 10 arbres fruitiers et d&amp;#039;essences locales -
+   &lt;em&gt;
+    participation jusqu&amp;#039;à 50% du montant HT des dépenses, dans la limite de 2000 € d&amp;#039;aide
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Vignes
+   &lt;/strong&gt;
+   avec des essences ayant une capacité d&amp;#039;adaptation aux effets du changement climatique -
+   &lt;em&gt;
+    participation jusqu&amp;#039;à 50% du montant HT des dépenses, dans la limite de 2000 € d&amp;#039;aide
+   &lt;/em&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Agroforesterie
+   &lt;/strong&gt;
+   (à destination uniquement des agriculteurs et société à objet agricole) avec un minimum de 50 arbres d&amp;#039;essences locales et diversifiées -
+   &lt;em&gt;
+    jusqu&amp;#039;à 80% des dépenses éligibles HT dans la limite de 1000 € d&amp;#039;aide par projet
+   &lt;/em&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   &lt;br /&gt;
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Engagements du bénéficiaire de la subvention :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Avoir sollicité les aides publiques indiquées au plan de financement du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Etre en règle au regard des obligations fiscales et sociales ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Certifier l&amp;#039;exactitude des renseignements indiqués dans la demande de subvention ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ne pas avoir commencé les travaux à la date de demande de subvention (et ne pas les commencer avant la réception d&amp;#039;une dérogation et/ou du courrier d&amp;#039;attribution de la subvention) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Accepter l&amp;#039;ouverture ponctuelle de la parcelle où est réalisé le projet au personnel de SNA (animations grand public, inventaire, ...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Autoriser SNA à la diffusion et à l&amp;#039;utilisation de l&amp;#039;image et des photographies du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entretenir et gérer la réalisation en « bon père de famille » pendant 10 ans au minimum.
+  &lt;/li&gt;
+  &lt;li&gt;
+   En cas de non-respect de ces obligations/engagements , le bénéficiaire de la subvention devra reverser les sommes perçues.
+  &lt;/li&gt;
+  &lt;li&gt;
+   En cas de vente du terrain où est situé le projet , le nouveau propriétaire devra s&amp;#039;engager à poursuivre le projet. En cas de non-respect, la subvention versée au bénéficiaire devra être remboursée au prorata des années de mise en œuvre (10 ans minimum d&amp;#039;exploitation).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N201" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Espaces verts
+Transition énergétique
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O201" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S201" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T201" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U201" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="V201" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sna27.fr/wp-content/uploads/2021/09/DISPOSITIF-PATRIMOINE-NATUREL-VERSION-DEFINITIVE.pdf</t>
+        </is>
+      </c>
+      <c r="W201" s="1" t="inlineStr">
+        <is>
+          <t>http://www.sna27.fr/mesdemarches/nouvellesdemarches</t>
+        </is>
+      </c>
+      <c r="X201" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Laurence DESVIGNES
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission Biodiversité - SNA
+&lt;/p&gt;
+&lt;p&gt;
+ ldesvignes&amp;#64;sna27.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 06 33 86 01 48 ou 02 76 48 02 73
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ www.sna27.fr/mesdemarches/nouvellesdemarches (dalle orange)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y201" s="1" t="inlineStr">
+        <is>
+          <t>ncaroff@sna27.fr</t>
+        </is>
+      </c>
+      <c r="Z201" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9c6e-aider-au-financement-du-patrimoine-naturel/</t>
+        </is>
+      </c>
+      <c r="AA201" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB201" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC201" s="1" t="inlineStr">
+        <is>
+          <t>CA Seine Normandie Agglomération</t>
+        </is>
+      </c>
+      <c r="AE201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF201" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG201" s="1" t="inlineStr">
+        <is>
+          <t>21/09/2020</t>
+        </is>
+      </c>
+      <c r="AH201" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" spans="1:34" customHeight="0">
+      <c r="A202" s="1">
+        <v>56126</v>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Effacer les réseaux publics d'électricité basse tension, d'éclairage public ou de génie civil de télécommunication, supprimer ou rénover un poste de transformation</t>
+        </is>
+      </c>
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
+        </is>
+      </c>
+      <c r="G202" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H202" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I202" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 100</t>
+        </is>
+      </c>
+      <c r="J202" s="1" t="inlineStr">
+        <is>
+          <t>Travaux réalisés par le SDEC ENERGIE, qui prend en charge tout ou partie de leur coût</t>
+        </is>
+      </c>
+      <c r="K202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;effacement  coordonné  des  réseaux  aériens  d&amp;#039;électricité,  d&amp;#039;éclairage  public  et  de télécommunication permet d&amp;#039;améliorer l&amp;#039;aménagement paysager des communes et la qualité de la desserte électrique par la mise en souterrain ou la pose en technique sur façade des-dits réseaux. Ces techniques protègent  ces  différentes  installations  des  intempéries. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les taux d&amp;#039;aides sont bonifiés dans les secteurs &amp;#34;Zone de vent&amp;#34;, &amp;#34;Zone de Qualité Prioritaire&amp;#34; définies par le syndicat ou dans le cas de fils nus.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les  travaux d&amp;#039;enfouissement  sont  réalisés,  à  la  demande  des  collectivités,  par  le  SDEC ÉNERGIE  qui  coordonne  l&amp;#039;enfouissement des trois réseaux dans une seule et unique tranchée, limitant ainsi les coûts de travaux, les délais d&amp;#039;intervention et les interventions multiples sur la voirie.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les niveaux d&amp;#039;intervention dépendent de la localisation de la commune et des techniques de câbles à remplacer.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Selon les dépenses, l&amp;#039;aide peut être accordée sur avis du bureau syndical et peut être plafonnée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N202" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Espace public
+Voirie et réseaux
+Paysage</t>
+        </is>
+      </c>
+      <c r="O202" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La commune doit être adhérente au syndicat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S202" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T202" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U202" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V202" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
+        </is>
+      </c>
+      <c r="X202" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail : effacement&amp;#64;sdec-energie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 02 31 06 61 75
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y202" s="1" t="inlineStr">
+        <is>
+          <t>flemaire@sdec-energie.fr</t>
+        </is>
+      </c>
+      <c r="Z202" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fca3-effacer-les-reseaux-publics-delectricite-bass/</t>
+        </is>
+      </c>
+      <c r="AA202" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB202" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Rénovation de l’éclairage public</t>
+        </is>
+      </c>
+      <c r="AC202" s="1" t="inlineStr">
+        <is>
+          <t>SDEC ENERGIE</t>
+        </is>
+      </c>
+      <c r="AE202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF202" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG202" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2020</t>
+        </is>
+      </c>
+      <c r="AH202" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" spans="1:34" customHeight="0">
+      <c r="A203" s="1">
+        <v>53696</v>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Conseiller les territoires dans le cadre de projets d'aménagements - Ingénierie Territoriale de l'Etat / Nouveau conseil aux territoires (NCT)</t>
+        </is>
+      </c>
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>DDT du Tarn</t>
+        </is>
+      </c>
+      <c r="G203" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H203" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  4 missions de conseil dans le domaine de l&amp;#039;aménagement du territoire :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;émergence de projet de territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la mise en œuvre de politiques publiques prioritaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement d&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui méthodologique aux collectivités confrontées à des difficultés particulières, notamment dans le domaine des risques.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre du nouveau conseil aux Territoires (NCT), la direction départementale des territoires (DDT) du Tarn a mis en place depuis quelques années une organisation qui s&amp;#039;appuie sur plusieurs agents dont certains avec un profil pluridisciplinaire de type « référent territorial » et d&amp;#039;autres avec un profil plus spécialisé pour faire face à des enjeux particuliers dans le domaine de l&amp;#039;eau (GEMAPI, eau potable et assainissement) et du développement de la production des énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ Les référents territoriaux de la DDT ont un positionnement transversal et sont de ce fait un interlocuteur privilégié des EPCI-FP et des collectivités. Ils constituent une porte d&amp;#039;entrée sur les différents domaines de compétence de la DDT et interviennent notamment dans les domaines de l&amp;#039;aménagement durable, de l&amp;#039;urbanisme (planification, réglementation, assainissement, etc.), la mobilité, la qualité des constructions, l&amp;#039;habitat et le logement, la revitalisation des centres bourgs, la problématique des risques naturels, le développement des énergies renouvelables,...
+&lt;/p&gt;
+&lt;p&gt;
+ La DDT apporte une vision transversale et intégrée des projets et ce dès leur émergence. Elle offre une aide aux EPCI-FP et aux villes principales souhaitant répondre aux appels à projets nationaux ou régionaux concernant l&amp;#039;aménagement durable (écoquartier, ville durable, ...) ou qui accompagnent la démarche de transition énergétique ainsi que l&amp;#039;appui aux secteurs ruraux. Des compétences spécifiques en ingénierie financière ont été développées (connaissance des sources et des modes de financement, en particulier financement de l&amp;#039;aménagement TA, PUP, PEPE, ...) permettant de contribuer utilement à l&amp;#039;émergence d&amp;#039;un projet.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Exemples d&amp;#039;intervention :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  accompagnement dans l&amp;#039;évolution de la gouvernance sur la Gemapi, Eau et Assainissement. Conseil dans le domaine réglementaire (SUP, schémas, zonages) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement de communes dans des démarches de revitalisation de centre bourgs/centre ville/quartier urbain ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  financement 1% paysage RN 88 : accompagnement de collectivités dans la sélection de projets éligibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement administratif d&amp;#039;une collectivité pour la création d&amp;#039;une UTN locale en zone de moyenne montagne ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participation aux suivis des AMI friches et conseil sur des projets en zone inondable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  accompagnement des développeurs éoliens et de centrales au sol dans leurs prospections et au travers du pôle ENR du Tarn. Conseil auprès des collectivités sur leurs démarches prospectives ou d&amp;#039;urbanisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseils à des communes confrontées à des mouvements de terrain (réglementation, fonds Barnier, relogement d&amp;#039;urgence) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participation aux comités de suivi d&amp;#039;études de projet de pôle multimodal de deux villes ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  appui réglementaire sur la publicité dans un site à haute valeur patrimoniale et paysagère ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  etc.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N203" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Patrimoine et monuments historiques
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Alimentation
+Revitalisation
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Appui méthodologique
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O203" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P203" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S203" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T203" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U203" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V203" s="1" t="inlineStr">
+        <is>
+          <t>http://www.tarn.gouv.fr/les-missions-de-la-ddt-a540.html</t>
+        </is>
+      </c>
+      <c r="X203" s="1" t="inlineStr">
+        <is>
+          <t>&lt;blockquote&gt;
+ &lt;blockquote&gt;
+  &lt;br /&gt;
+ &lt;/blockquote&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Marie BRAU, référente territoriale du Gaillacois et Vaurais
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : marie.brau&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone :  06 07 78 22 86
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sophie DEBRIEU, référente territoriale de l&amp;#039;Albigeois
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : sophie.debrieu&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 07 72 24 72 70
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pierre-Luc RIVIERE, référent territorial d&amp;#039;Autan et Cocagne
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : pierre-luc.riviere&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 07 89 30 04 35
+&lt;/p&gt;
+&lt;p&gt;
+ ------
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cyril CREME, chef du pôle appui territorial
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : cyril.creme&amp;#64;tarn.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 81 27 51 19
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y203" s="1" t="inlineStr">
+        <is>
+          <t>christophe.antoine@tarn.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z203" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fd9-ddt-du-tarn-nouveau-conseil-au-territoire-nct/</t>
+        </is>
+      </c>
+      <c r="AA203" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC203" s="1" t="inlineStr">
+        <is>
+          <t>DDT 81</t>
+        </is>
+      </c>
+      <c r="AE203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF203" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG203" s="1" t="inlineStr">
+        <is>
+          <t>15/07/2020</t>
+        </is>
+      </c>
+      <c r="AH203" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" spans="1:34" customHeight="0">
+      <c r="A204" s="1">
+        <v>50023</v>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour ses projets de développement territorial</t>
+        </is>
+      </c>
+      <c r="D204" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie territoriale</t>
+        </is>
+      </c>
+      <c r="E204" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G204" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H204" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Banque des Territoires propose un service d&amp;#039;accompagnement aux communes portant un projet de développement territorial. Pour cela, nous mettons à votre disposition une équipe d&amp;#039;experts dont la mission est triple :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous apporter un appui méthodologique pour simplifier la conception et la réalisation des projets ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Décrypter les évolutions réglementaires et institutionnelles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous aider à réfléchir en amont de la concrétisation du projet.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N204" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Economie sociale et solidaire
+Paysage</t>
+        </is>
+      </c>
+      <c r="O204" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S204" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U204" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V204" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=acc_projets_dev_territorial_psat</t>
+        </is>
+      </c>
+      <c r="X204" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y204" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z204" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2511-etre-accompagne-par-des-experts-du-developpem/</t>
+        </is>
+      </c>
+      <c r="AA204" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC204" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF204" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG204" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2020</t>
+        </is>
+      </c>
+      <c r="AH204" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" spans="1:34" customHeight="0">
+      <c r="A205" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C205" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E205" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G205" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H205" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N205" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O205" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;adhésion
+ &lt;/strong&gt;
+ est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Etude de l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Éligibilité à l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vote de la délibération de la collectivité
+  &lt;/strong&gt;
+  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Versement de l&amp;#039;Apport en capital initial
+  &lt;/strong&gt;
+  : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
+  &lt;/strong&gt;
+  : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S205" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T205" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U205" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V205" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W205" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.agence-france-locale.fr/</t>
+        </is>
+      </c>
+      <c r="X205" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contact
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ adhesion&amp;#64;agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : 04 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y205" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z205" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
+        </is>
+      </c>
+      <c r="AA205" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB205" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC205" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF205" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG205" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH205" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" spans="1:34" customHeight="0">
+      <c r="A206" s="1">
+        <v>23771</v>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer les paysages bocagers</t>
+        </is>
+      </c>
+      <c r="E206" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G206" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Agriculteur
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H206" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I206" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Restaurer les paysages bocagers de Bourgogne-Franche-Comté.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconstitution du bocage constitue un axe majeur de la politique environnementale régionale. Ce programme en faveur de la plantation et la réhabilitation  de haies, arbres et bosquets en constitue la colonne vertébrale.
+&lt;/p&gt;
+&lt;p&gt;
+ Replanter les haies bocagères, restaurer les haies champêtres dégradées ou des bosquets, planter des arbres isolés en prairie ou des alignements d&amp;#039;arbres.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N206" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Paysage</t>
+        </is>
+      </c>
+      <c r="O206" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région soutiendra les projets s&amp;#039;inscrivant dans une démarche qualitative et cohérente avec les enjeux de préservation de la biodiversité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S206" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T206" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U206" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V206" s="1" t="inlineStr">
+        <is>
+          <t>https://www.bourgognefranchecomte.fr/node/896</t>
+        </is>
+      </c>
+      <c r="W206" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.bourgognefranchecomte.fr/sub/extranet/dispositif-consulter.sub?sigle=ENV-BOCAGE</t>
+        </is>
+      </c>
+      <c r="X206" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Nom / Prénom : Dalançon Didier
+ &lt;/li&gt;
+ &lt;li&gt;
+  E-mail : didier.dalancon&amp;#64;bourgognefranchecomte.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Téléphone : 03.80.44.40.60
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remarques :
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y206" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.deniaux@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z206" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a11-bocage-et-paysages/</t>
+        </is>
+      </c>
+      <c r="AA206" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB206" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF206" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG206" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2020</t>
+        </is>
+      </c>
+      <c r="AH206" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" spans="1:34" customHeight="0">
+      <c r="A207" s="1">
+        <v>12477</v>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner son projet en amont sur les procédures réglementaires associées : le pôle projets</t>
+        </is>
+      </c>
+      <c r="E207" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Lozère</t>
+        </is>
+      </c>
+      <c r="G207" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H207" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement et revue des procédures réglementaires associées à un projet : le pôle projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans une logique de simplification administrative, le pôle projets apporte un conseil stratégique amont tenant compte du contexte local et des particularités du projet, et permet d&amp;#039;aplanir la complexité des procédures inhérentes aux projets d&amp;#039;aménagement et de développement économique.
+&lt;/p&gt;
+&lt;p&gt;
+ Après un examen sur la base d&amp;#039;une fiche fournie par le porteur de projet, le pôle projets délivre au bénéficiaire un avis préalable sur les procédures applicables et les délais induits ainsi qu&amp;#039;une synthèse des informations utiles pour faciliter la réalisation du projet (contraintes identifiées, simplifications possibles, optimisation des délais...).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de projets réalisés grâce à cette aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  extension d&amp;#039;un parc animalier,
+ &lt;/li&gt;
+ &lt;li&gt;
+  implantation ou extension de sites industriels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  aménagements touristiques.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N207" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O207" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P207" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S207" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U207" s="1" t="inlineStr">
+        <is>
+          <t>Lozère</t>
+        </is>
+      </c>
+      <c r="X207" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction départementale des Territoires de la Lozère
+&lt;/p&gt;
+&lt;p&gt;
+ Mission stratégie et connaissance des territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Responsable de l&amp;#039;unité connaissance et conseil aux territoires
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ddt-pole-projet&amp;#64;lozere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y207" s="1" t="inlineStr">
+        <is>
+          <t>sylvie.pascal@lozere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z207" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/21ed-accompagnement-et-revue-des-procedures-reglem/</t>
+        </is>
+      </c>
+      <c r="AA207" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF207" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG207" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2019</t>
+        </is>
+      </c>
+      <c r="AH207" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" spans="1:34" customHeight="0">
+      <c r="A208" s="1">
+        <v>12476</v>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui technique de proximité à la mise en œuvre des politiques publiques prioritaires</t>
+        </is>
+      </c>
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Lozère</t>
+        </is>
+      </c>
+      <c r="G208" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H208" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La direction départementale des Territoires de la Lozère est l&amp;#039;interlocuteur de proximité des élus qui souhaitent être accompagnés et soutenus dans la mise en œuvre de projets relevant des politiques publiques prioritaires suivantes : aménagement de bourgs, transition énergétique, publicité, sécurité routière, bâtiment durable et accessibilité, risques, urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide se matérialise par un conseil global en aménagement, des interventions ponctuelles ou une mise en réseau. Suivant le besoin identifié, elle peut revêtir différentes formes : pré-diagnostic ou diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, étude de faisabilité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemples de projets réalisés grâce à cette aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagements d&amp;#039;espaces publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovation thermique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  agendas d&amp;#039;accessibilité programmée ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics publicité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics de sécurité routière ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aires d&amp;#039;accueil des gens du voyage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plans communaux de sauvegarde.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N208" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O208" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P208" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S208" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U208" s="1" t="inlineStr">
+        <is>
+          <t>Lozère</t>
+        </is>
+      </c>
+      <c r="X208" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction départementale des Territoires
+&lt;/p&gt;
+&lt;p&gt;
+ Délégué à l&amp;#039;action territoriale
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ddt-action-territoriale.direction&amp;#64;lozere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y208" s="1" t="inlineStr">
+        <is>
+          <t>sylvie.pascal@lozere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z208" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d2f-appui-technique-de-proximite-a-la-mise-en-uvr/</t>
+        </is>
+      </c>
+      <c r="AA208" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB208" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AE208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF208" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG208" s="1" t="inlineStr">
+        <is>
+          <t>28/11/2019</t>
+        </is>
+      </c>
+      <c r="AH208" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" spans="1:34" customHeight="0">
+      <c r="A209" s="1">
+        <v>10575</v>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Participer à des réseaux, des rencontres et des échanges en urbanisme</t>
+        </is>
+      </c>
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>DDT du Tarn-et-Garonne</t>
+        </is>
+      </c>
+      <c r="G209" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H209" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La DDT82 anime plusieurs réseaux de praticiens en Tarn-et-Garonne :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   le &amp;#34;club ADS&amp;#34; : à destination des instructeurs de l&amp;#039;application du droit des sols en collectivités et DDT ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le &amp;#34;club planif&amp;#039; &amp;#34; : à destination des agents en charge de la planification urbaine - SCoT, PLU(i)- et de l&amp;#039;urbanisme opérationnel dans les EPCI.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les objectifs poursuivis par ces réseaux sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   d&amp;#039;échanger sur les politiques publiques, les dernières évolutions législatives et jurisprudentielles ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   de partager les bonnes pratiques et les retours d&amp;#039;expérience ;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Chaque réseau s&amp;#039;appuie sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   plusieurs rencontres par an ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une plateforme d&amp;#039;échanges documentaire ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une expertise ponctuelle possible sur un besoin particulier exprimé par une collectivité.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N209" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O209" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U209" s="1" t="inlineStr">
+        <is>
+          <t>Tarn-et-Garonne</t>
+        </is>
+      </c>
+      <c r="X209" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Aménagement Territorial de la DDT82
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ddt-sat&amp;#64;tarn-et-garonne.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 22 23 40
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y209" s="1" t="inlineStr">
+        <is>
+          <t>juliette.delcamp@tarn-et-garonne.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z209" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0477-animation-de-reseaux-de-rencontres-dechanges-/</t>
+        </is>
+      </c>
+      <c r="AA209" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF209" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG209" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2019</t>
+        </is>
+      </c>
+      <c r="AH209" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" spans="1:34" customHeight="0">
+      <c r="A210" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E210" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G210" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H210" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I210" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J210" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L210" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N210" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O210" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P210" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q210" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R210" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S210" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T210" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U210" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V210" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X210" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y210" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z210" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
+        </is>
+      </c>
+      <c r="AA210" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB210" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC210" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF210" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG210" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH210" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" spans="1:34" customHeight="0">
+      <c r="A211" s="1">
+        <v>10500</v>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Dotation Départementale Rurale (DDR)</t>
+        </is>
+      </c>
+      <c r="E211" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G211" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H211" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I211" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="J211" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds à destination des micro-projets, dont le montant est situé entre 5 000€ HT et 100 000€ HT, portés par les communes et leurs groupements, hors EPCI à fiscalité propre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;enveloppe annuelle fait l&amp;#039;objet de 2 programmations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  fin juin (dossiers reçus avant le 1er avril)
+ &lt;/li&gt;
+ &lt;li&gt;
+  et fin d&amp;#039;année (dossiers reçus avant le 1er octobre)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N211" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Alimentation
+Economie sociale et solidaire
+Biodiversité
+Réhabilitation
+Logement et habitat
+Paysage
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O211" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P211" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q211" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S211" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T211" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U211" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V211" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X211" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail : subventions.dmit&amp;#64;gers.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y211" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z211" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/971b-dotation-departementale-rurale-ddr/</t>
+        </is>
+      </c>
+      <c r="AA211" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC211" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF211" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG211" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH211" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="212" spans="1:34" customHeight="0">
+      <c r="A212" s="1">
+        <v>30531</v>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en valeur les sites naturels et paysagers, protéger les espaces naturels sensibles et œuvrer pour la biodiversité</t>
+        </is>
+      </c>
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Tarn</t>
+        </is>
+      </c>
+      <c r="G212" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H212" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner les communes, EPCI pour promouvoir et mettre en œuvre l&amp;#039;aménagement, la gestion durable et la valorisation des milieux naturels (ENS, Zone Naturelle d&amp;#039;Intérêt Ecologique Faunistique et Floristique (ZNIEFF), Trames Vertes et Bleues, Schéma Régional de Cohérence Ecologique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Porter à connaissance de données relatives aux zones humides sur le territoire du Département
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Cette action correspond à la fiche N° 21 du catalogue du guide de l&amp;#039;ingénierie départementale accessible sur le site du Département du Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Dans un premier temps aucun financement n&amp;#039;est à mettre en place pour l&amp;#039;aide en ingénierie. Le Département fait bénéficier gracieusement la collectivité d&amp;#039;un temps de travail du personnel départemental.
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aménagement du site de Malamort : parcours découverte &amp;#43; passerelles
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement pour la gestion du site &amp;#34;les dunes de Maraval&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ Achat et valorisation d&amp;#039;une zone humide
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en place d&amp;#039;une signalétique
+&lt;/p&gt;
+&lt;p&gt;
+ Aménagement d&amp;#039;activités autour de la passerelle d&amp;#039;Hautpoul
+&lt;/p&gt;
+&lt;p&gt;
+ Conférence zones humides
+&lt;/p&gt;
+&lt;p&gt;
+ Continuité écologique de la traversée du Viaur
+&lt;/p&gt;
+&lt;p&gt;
+ Plan d&amp;#039;action biodiversité sur tout le territoire communal
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N212" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Biodiversité
+Paysage
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O212" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Toutes les communes tarnaises sachant que celles de moins de 5000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les intercommunalités tarnaises sachant que celles de moins de 25 000 habitants sont prioritaires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S212" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T212" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U212" s="1" t="inlineStr">
+        <is>
+          <t>Tarn</t>
+        </is>
+      </c>
+      <c r="V212" s="1" t="inlineStr">
+        <is>
+          <t>https://www.tarn.fr/au-quotidien/collectivite-locale/le-guide-de-lingenierie</t>
+        </is>
+      </c>
+      <c r="X212" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / Prénom : Pierre Albinet
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : ingenierietarn&amp;#64;tarn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 63 45 64 75
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y212" s="1" t="inlineStr">
+        <is>
+          <t>pierre.albinet@tarn.fr</t>
+        </is>
+      </c>
+      <c r="Z212" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4f93-mettre-en-valeur-les-sites-naturels-et-paysag/</t>
+        </is>
+      </c>
+      <c r="AA212" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB212" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC212" s="1" t="inlineStr">
+        <is>
+          <t>Département du Tarn</t>
+        </is>
+      </c>
+      <c r="AE212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF212" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG212" s="1" t="inlineStr">
+        <is>
+          <t>16/03/2020</t>
+        </is>
+      </c>
+      <c r="AH212" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="213" spans="1:34" customHeight="0">
+      <c r="A213" s="1">
+        <v>9082</v>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
+        </is>
+      </c>
+      <c r="E213" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G213" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H213" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Mission régionale de conseil aux décideurs publics (MRCDP
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N213" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O213" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P213" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S213" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U213" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X213" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y213" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z213" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
+        </is>
+      </c>
+      <c r="AA213" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC213" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF213" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG213" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+      <c r="AH213" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" spans="1:34" customHeight="0">
+      <c r="A214" s="1">
+        <v>554</v>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
+        </is>
+      </c>
+      <c r="C214" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D214" s="1" t="inlineStr">
+        <is>
+          <t>DATAVIZ Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G214" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H214" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Portrait socio-démographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructurer l&amp;#039;habitat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter les mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Servir les citoyens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N214" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Connaissance de la mobilité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O214" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S214" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T214" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U214" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V214" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
+        </is>
+      </c>
+      <c r="X214" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y214" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z214" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
+        </is>
+      </c>
+      <c r="AA214" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB214" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC214" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF214" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG214" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH214" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" spans="1:34" customHeight="0">
+      <c r="A215" s="1">
+        <v>391</v>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E215" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G215" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H215" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N215" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O215" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S215" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T215" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U215" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V215" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W215" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X215" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y215" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z215" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA215" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB215" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF215" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG215" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH215" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" spans="1:34" customHeight="0">
+      <c r="A216" s="1">
+        <v>377</v>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les communes de l'ouest de la Guyane</t>
+        </is>
+      </c>
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Territoires et de la Mer (Guyane)</t>
+        </is>
+      </c>
+      <c r="G216" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H216" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Assistances aux collectivités dans l&amp;#039;Ouest de la Guyane par l&amp;#039;intermédiaire d&amp;#039;une unité « appui aux collectivités – aménagements »
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N216" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O216" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R216" s="1" t="inlineStr">
+        <is>
+          <t>Communes de l&amp;#039;Ouest de la Guyane</t>
+        </is>
+      </c>
+      <c r="S216" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T216" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U216" s="1" t="inlineStr">
+        <is>
+          <t>Guyane</t>
+        </is>
+      </c>
+      <c r="V216" s="1" t="inlineStr">
+        <is>
+          <t>http://www.guyane.developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X216" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nom / prénom : Miguel BELNY- Jean Louis COPPRY
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : miguel.belny&amp;#64;developpement-durable.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 0594 39 80 00
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y216" s="1" t="inlineStr">
+        <is>
+          <t>adele.bommier@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z216" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dfe-appui-aux-territoires/</t>
+        </is>
+      </c>
+      <c r="AA216" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB216" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC216" s="1" t="inlineStr">
+        <is>
+          <t>DGTM Guyane</t>
+        </is>
+      </c>
+      <c r="AE216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF216" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG216" s="1" t="inlineStr">
+        <is>
+          <t>16/08/2018</t>
+        </is>
+      </c>
+      <c r="AH216" s="1" t="inlineStr">
+        <is>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>