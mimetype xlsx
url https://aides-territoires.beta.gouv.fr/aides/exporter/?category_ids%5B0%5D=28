--- v0 (2026-02-01)
+++ v1 (2026-07-12)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA169"/>
+  <dimension ref="A1:AH142"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,3660 +225,22641 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>161761</v>
+        <v>166164</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Demander un soutien financier dans votre installation de méthanisation après une étude de faisabilité favorable</t>
+          <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Réalisation d’installations de méthanisation (injection, cogénération, chaleur)</t>
+          <t>Appui à l'ingénierie - Mesure transverse</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F2" s="0" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient les porteurs de projet en cofinançant des études ou des conseils pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ingenierie.pdf</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-ingenierie</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-ingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>166261</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Placer le territoire de coopération sur une trajectoire de neutralité carbone et de transition écologique</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg France-Suisse</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Interreg VI France - Suisse – Priorité 1 : Neutralité carbone et transition écologique</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Interreg France - Suisse (2021-2027) est un programme de l’Union européenne cofinancé par le Fonds européen de développement régional (FEDER), la Confédération suisse et les cantons, pour soutenir la Coopération territoriale européenne (CTE) qui s’inscrit dans le cadre de la politique de cohésion européenne. Cette dernière vise à renforcer la cohésion économique, sociale et territoriale en réduisant les différences de développement entre les régions européennes.&lt;/p&gt;&lt;p&gt;Dans le cadre de la Priorité 1 du programme, les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des objectifs suivants : &lt;/p&gt;&lt;p&gt;&lt;u&gt;1 : Mesures durables en faveur des énergies renouvelables&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Type d&amp;#039;actions :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Favoriser les stratégies communes autour de l’énergie renouvelable et
+     de la transition énergétique ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Soutenir et accompagner les démarches transfrontalières en faveur du
+     développement de la production d’énergies renouvelables et de
+     récupération.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;u&gt;2 : Adaptation au changement climatique, prévention des
+risques et résilience face aux catastrophes&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Améliorer les connaissances et le suivi des impacts du changement
+     climatique ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Développer et renforcer la coopération en matière de sécurité ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Accompagner les territoires vers plus de résilience.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;u&gt;3 : Accès et gestion durable de l&amp;#039;eau&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Prévenir et réduire la pollution des eaux ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Améliorer la gestion de la ressource en eau, maîtriser la consommation
+     et sensibiliser à des usages économes de l’eau.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;u&gt;4 : Nature, biodiversité, infrastructures vertes et
+réduction des pollutions&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Préserver les espaces naturels du territoire de coopération ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Renforcer les pénétrantes de verdure et la nature en ville ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Développer les actions de réduction des pollutions et des déchets ;&lt;/li&gt;
+ &lt;li&gt;Action
+     4 : Favoriser des modes de consommation durables.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Retrouvez tous les projets environnementaux soutenus en suivant ce lien : &lt;a href="https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A72" target="_self"&gt;https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A72&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+International
+Prévention des risques
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>06/03/2026</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>11/09/2026</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le programme soutient des projets de coopération
+transfrontalière impliquant a minima un porteur français et un porteur suisse
+(les chefs de file), et éventuellement d’autres partenaires publics et/ou
+privés, qui œuvrent dans un but commun.&lt;/p&gt;&lt;p&gt;Un projet de coopération doit remplir plusieurs critères :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Être
+     défini en commun avec un(des) partenaire(s) de l’autre côté de la
+     frontière ;&lt;/li&gt;
+ &lt;li&gt;Répondre
+     à l’un des objectifs du programme ;&lt;/li&gt;
+ &lt;li&gt;Disposer
+     de ressources partagées et de compétences complémentaires ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des effets matériels et/ou immatériels pour le territoire transfrontalier
+     franco-suisse ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des réalisations communes et pérennes.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour plus de détails, consultez le lien suivant : &lt;a href="https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo" target="_self"&gt;https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/nos-appels-projets/placer-le-territoire-de-cooperation-sur-une-trajectoire-de-neutralite-carbone-et</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interreg-francesuisse.eu/mon-projet-franco-suisse/deposer-mon-projet/les-modalites-de-depot-en-france</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:interreg&amp;#64;bourgognefranchecomte.fr"&gt;interreg&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>elisa.blacha@bourgognefranchecomte.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/placer-le-territoire-de-cooperation-sur-une-trajectoire-de-neutralite-carbone-et-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD3" s="1" t="inlineStr">
+        <is>
+          <t>european</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>166252</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour réduire et valoriser les déchets assimilés en Normandie - ASSTR</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour réduire et valoriser les déchets assimilés en Normandie - ASSTR</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H2" s="0" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les déchets assimilés représentent pour la collectivité un &lt;strong&gt;enjeu majeur pour la maîtrise des coûts de collecte et de traitement&lt;/strong&gt;, mais aussi un levier de service aux activités économiques, qui impliquent une articulation et une cohérence à l’échelle du territoire : du conseil aux entreprises pour moins produire de déchets et mieux trier, jusqu’à la valorisation des déchets.&lt;/p&gt;&lt;p&gt;Plus largement, se saisir de la question des déchets d’activités économiques sur son territoire permet à la fois d’&lt;strong&gt;optimiser le SPPGD &lt;/strong&gt;(Service public de prévention et de gestion des déchets),&lt;strong&gt; &lt;/strong&gt;mais aussi d’&lt;strong&gt;accompagner le développement économique des entreprises&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Répondre à cet appel à candidatures permet d’être &lt;strong&gt;accompagné en fonction des priorités du territoire&lt;/strong&gt;, de manière individuelle et adaptée, à partir des trois axes de travail suivants (un ou plusieurs axes peuvent être sélectionnés par la collectivité lors de sa candidature) :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Axe 1 – Accompagner directement les entreprises du territoire&lt;/strong&gt; pour réduire et mieux valoriser leurs déchets&lt;/p&gt;&lt;p&gt;Établir un état des lieux des professionnels producteurs de déchets, les accompagner pour développer l’efficience et la sobriété matière et ainsi réduire la quantité de déchets assimilés sur le territoire.&lt;/p&gt;&lt;p&gt;Pour déposer votre dossier de candidature, vous devez utiliser le dispositif « &lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/economie-circulaire-collectivites"&gt;Économie circulaire - Collectivités&lt;/a&gt; » avec les filtres suivants dans le chapitre 2. Rassemblez l’ensemble des documents :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Votre projet, sélectionner : &lt;strong&gt;Animation/Communication/Formation.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;L’objet de votre projet, sélectionner : &lt;strong&gt;Sobriété, prévention.&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Axe 2 – Perfectionner, étendre ou mettre en œuvre une redevance spéciale&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les études et les investissements sont éligibles. Dans le cadre d’un soutien à l’investissement, la collectivité devra justifier le caractère incitatif de la redevance spéciale proposée, et chiffrer son impact sur la baisse des déchets résiduels.&lt;/p&gt;&lt;p&gt;Pour déposer votre dossier de candidature, vous devez utiliser le dispositif « &lt;a target="_blank" href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/2026/economie-circulaire-collectivites"&gt;Économie circulaire - Collectivités&lt;/a&gt; » avec les filtres suivants dans le chapitre 2. Rassemblez l’ensemble des documents :&lt;/p&gt;&lt;p&gt;Pour une étude :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Votre projet, sélectionner : &lt;strong&gt;Diagnostic et études de faisabilité.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;L’objet de votre projet, sélectionner : &lt;strong&gt;Redevance spéciale.&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour une aide à l’investissement :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Votre projet, sélectionner : &lt;strong&gt;Investissement.&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;L’objet de votre projet, sélectionner : &lt;strong&gt;Redevance spéciale.&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Axe 3 – Permettre le développement de solutions adaptées&lt;/strong&gt; pour mieux collecter et valoriser les déchets d’activités économiques&lt;/p&gt;&lt;p&gt;Établir un état des lieux et structurer les filières de collecte/tri/valorisation, dont les déchèteries. La &lt;strong&gt;réalisation d’une étude territoriale pour développer une stratégie propre&lt;/strong&gt; à la collectivité peut être financée dans le cadre de cet appel à candidatures. Un cahier des charges dédié est proposé. Le dépôt de la demande s’effectue directement sur la page de ce dispositif (ci-dessous).&lt;/p&gt;&lt;p&gt;La Région Normandie sera associée comme partenaire dans le cadre d’un comité de suivi des candidatures.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>30/03/2026</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>14/09/2026</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/catalogue/aap/agir-pour-reduire-et-valoriser-les-dechets-assimiles-en-normandie-asstr</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-reduire-et-valoriser-les-dechets-assimiles-en-normandie-asstr/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>166421</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Participer à l'adaptation et à la résilience environnementale</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>LEADER Fiche-Action 3 : Adaptation et résilience environnementale</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide a pour objectif de répondre aux enjeux suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;faire de la transition énergétique un levier de développement économique du territoire&lt;/li&gt;&lt;li&gt;soutenir la gestion durable des ressources (déchets, biodiversité, eau...)&lt;/li&gt;&lt;li&gt;développer des solutions de mobilité durable en milieu rural&lt;/li&gt;&lt;li&gt;sensibiliser à la transition écologique &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets doivent s&amp;#039;inscrire dans l&amp;#039;un des axes suivants&lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Se mobiliser pour une transition énergétique au bénéfice du territoire et de ses habitants&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Expérimenter des actions de réduction des consommations d’énergie&lt;/li&gt;&lt;li&gt;Analyser les potentiels de production et de consommation d’énergies renouvelables et élaborer des stratégies de production d’énergies renouvelables&lt;/li&gt;&lt;li&gt;Accompagner les démarches collectives de réduction de consommation d’énergie et/ou de production d’énergies renouvelable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;2. Gérer durablement les ressources et s’engager pour une biodiversité préservée&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Gérer les ressources, réduire les déchets, réemployer, recycler&lt;/li&gt;&lt;li&gt;Préserver et restaurer la biodiversité&lt;/li&gt;&lt;li&gt;Favoriser la sobriété de l’usage de l’eau&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;3. Transformer la mobilité pour en minimiser ses impacts&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser la mobilité du territoire&lt;/li&gt;&lt;li&gt;Faciliter l’usage des mobilités douces et actives&lt;/li&gt;&lt;li&gt;Développer des solutions alternatives et solidaires&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;4.Accompagner les changements de pratiques&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Élaborer des cadres d’intervention et coordonner les actions&lt;/li&gt;&lt;li&gt;Sensibiliser à la transition écologique&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Suivi énergétique ; actions innovantes permettant l’optimisation des consommations ; cadastre solaire ; étude sol géothermie ; AMO projets collectifs de production d’énergie ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Ressourcerie ; animation pour une gestion durable par les propriétaires forestiers; expérimentation de méthodes innovantes d’assainissement ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Plan de mobilité rurale ; définition d’un itinéraire cyclable sécurisé ; service de location de VAE ; actions de développement de l’intermodalité ; etc. &lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Élaboration de démarche de type PCAET ; charte sur l’aménagement résilient ; actions de sensibilisation à la préservation des ressources et de la biodiversité ; etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie circulaire
+Biodiversité
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets sont sélectionnés par un comité de programmation selon des critères spécifiques à chaque type d&amp;#039;opération. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/nos-missions/accompagner-vos-projets/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;leader&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;&lt;p&gt;05-65-73-61-70&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>leader@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/participer-a-l-adaptation-et-a-la-resilience-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>166418</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités et les porteurs de projet dans la recherche de financements et le montage des dossiers</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Centre Ouest Aveyron (PETR)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le PETR propose une ingénierie territoriale au service des collectivités et des porteurs de projets, avec une équipe à leur service pour un accompagnement sur mesure permettant de :&lt;/p&gt;&lt;p&gt;- structurer les projets : aide méthodologique sur mesure, apport de connaissances spécifiques, orientation vers des dispositifs d&amp;#039;accompagnement appropriés, mobilisation, coordination et animation des partenariats&lt;/p&gt;&lt;p&gt;- optimiser leurs financements : identification des dispositifs, construction des plans de financement optimisés, aide au montage des dossiers&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>PETR CENTRE OUEST AVEYRON</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-centreouestaveyron.fr/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;developpement&amp;#64;petr-centreouestaveyron.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>developpement@petr-centreouestaveyron.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-porteurs-de-projet-dans-la-recherche-de-financements-et-le-montage-des-dossiers/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de bornes électriques
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>PETR Centre Ouest Aveyron</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>166102</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Référencer les Labels RSE</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Référencement Labels RSE</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la feuille de route Néo Terra et des éco-socio-conditionnalités des aides, la Région Nouvelle-Aquitaine lance un Appel à Manifestation d’Intérêt (AMI) pour référencer des labels RSE à destination des entreprises, en priorité les Très Petites Entreprises (TPE), les Petites et Moyennes Entreprises (PME) et des associations exerçant une activité économique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le référencement atteste de la conformité et de l’alignement du dispositif avec les exigences ainsi qu’avec les priorités régionales. Il constitue également une recommandation auprès des entreprises régionales et des associations exerçant une activité économique. La Région Nouvelle-Aquitaine agit donc comme tiers de confiance auprès des TPE et des PME. Les objectifs poursuivis sont les suivants : &lt;/p&gt;&lt;p&gt;Pour les entreprises : simplifier l’accès à des démarches RSE crédibles, accélérer leur engagement, renforcer leur alignement avec les exigences des critères environnementaux, sociaux et de gouvernance (ESG) de leurs parties prenantes (clients, partenaires financiers...)&lt;/p&gt;&lt;p&gt;Pour les organisations propriétaires de labels : renforcer leur visibilité et leur crédibilité à l’échelle régionale, se positionner comme partenaires de la Région Nouvelle-Aquitaine et devenir contributeurs de la charte Néo Terra&lt;/p&gt;&lt;p&gt;Pour la Région Nouvelle-Aquitaine : renforcer le caractère opérationnel de la feuille de route Néo Terra et des éco-socio-conditionnalités, enrichir le parcours des entreprises aidées, mieux intégrer les enjeux territoriaux et sectoriels dans les démarches RSE&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les Labels généralistes ou sectoriels adossés à la norme ISO 26 000, internationaux, nationaux ou régionaux quel que soit le statut juridique de l’organisme propriétaire du label répondant aux caractéristiques principales suivantes : &lt;/p&gt;&lt;p&gt;Le terme « label RSE » désigne une attestation de garantie délivrée par une tierce partie qui caractérise la démarche RSE mise en œuvre par une organisation au sens des lignes directrices ISO 26000. &lt;/p&gt;&lt;p&gt;Les candidatures au présent A.M.I. sont portées par les organismes qui sont à l’initiative de la construction du label et qui en portent la propriété intellectuelle et la responsabilité de la marque de reconnaissance associée, quel que soit leur nature juridique : personne morale de droit privé à but non lucratif ou lucratif. &lt;/p&gt;&lt;p&gt;Les candidatures de labels sectoriels exclusivement dédiés aux secteurs de l’agriculture et de l’industrie agro-alimentaire sont exclues.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La Région Nouvelle-Aquitaine a fixé quatre familles de critères de sélection déclinées en sous-critères. Chaque famille de critères est déclinée en exigences et en modes de preuves. L’évaluation des candidatures fait l’objet d’une notation sur chaque critère et sous-critère en fonction de la conformité aux exigences et du niveau de preuve apporté. &lt;/p&gt;&lt;p&gt;Les candidatures sont évaluées sur un barème de 100 points.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Crédibilité et robustesse des labels (30%) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accessibilité tarifaire et territoriale (20%) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Contribution à Néo Terra (30%) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Résultats et Impacts (20%)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour être référencée, une candidature devra avoir obtenue une note égale ou supérieure à 70/100. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Après avoir consulté l&amp;#039;ensemble des documents à télécharger (cahier des charges, dossier de candidature, référentiel RSE contribuant à Néo Terra et référentiel d&amp;#039;évaluation), il est conseillé au candidat de participer à l&amp;#039;un des deux webinaires d&amp;#039;information programmés :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     Le 5 mars 2026 à 11h &lt;/p&gt;&lt;p&gt;ou&lt;/p&gt;&lt;p&gt;     Le 10 mars 2026 à 11h&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Lien d’inscription au webinaire :&lt;/p&gt;&lt;p&gt;Formulaire d&amp;#039;inscription au webinaire de présentation à l&amp;#039;A.M.I. RSE  DEDIE AUX LABELS  – Remplir le formulaire&lt;/p&gt;&lt;p&gt;Une prise de contact directe avec l&amp;#039;équipe en charge de ce dispositif est possible via l&amp;#039;adresse mail générique : rse&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;&lt;p&gt;Le dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante :  rse&amp;#64;nouvelle-aquitaine.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/referencement-labels-rse</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de la performance industrielle&lt;/p&gt;&lt;p&gt;06 30 75 68 84&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/referencement-labels-rse/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>165515</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Engager une transition écologique au sein de ma collectivité : sensibiliser le jeune public</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>Nouveaux lieux, nouveaux liens
+Cités éducatives
+Renaturation des villes
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Bretonne de la Biodiversité (ARBE)
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La sensibilisation et l’information aux enjeux de la
+biodiversité sont indispensables. Comprendre et transmettre l’importance de la
+biodiversité pour notre santé et nos activités, les pressions qu’elles
+rencontrent, et les outils pour mieux la préserver, sont nécessaires au
+changement de comportements et d’usages, tant individuels que collectifs.
+Rendre cet apprentissage ludique, tout en récréant du lien entre les
+habitant(e)s assure une appropriation encore meilleure. Ainsi les collectivités
+peuvent :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Organiser des événements accessibles à toutes et
+tous pour sensibiliser, échanger et de mobiliser autour de la nature de manière
+divertissante et conviviale ; aussi ces évènements sont l’occasion de
+mettre en lumière le patrimoine naturel local, aux côtés de partenaires du
+territoire. Cette programmation permet de travailler de façon transversale avec
+les services dédiés au social, la jeunesse et même la culture.&lt;/li&gt;&lt;li&gt;Proposer aux enseignant(e)s d&amp;#039;être porteurs de
+projet &amp;#34;&lt;a href="https://www.ofb.gouv.fr/aires-educatives" target="_self"&gt;Aires éducatives&lt;/a&gt;&amp;#34; pour réaliser avec le public scolaire
+des inventaires naturalistes et établir des actions en faveur de la
+biodiversité.&lt;/li&gt;&lt;li&gt;Mettre en place des ateliers de sciences
+participatives (par exemple dans le cadre d’un Atlas de la biodiversité
+communale), qui permettent de sensibiliser et d’éduquer le jeune public à la
+biodiversité présente sur son territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
+à prendre connaissance des initiatives déployées par des collectivités près de
+chez vous ! Le programme pourra en effet vous aider dans la recherche
+de financement en ce sens (comme les régions, les DREAL, les PNR), et vous
+orienter vers les partenaires potentiels. Concernant la sensibilisation, notamment
+par le biais d’évènements, l’association la Fête de la Nature propose un
+kit de communication, ainsi que nombreuses ressources sur les activités et les
+acteurs du territoire. Il est en effet vivement recommandé de mobiliser les
+partenaires locaux (LPO, CEN, CPIE…), notamment dans l’organisation
+d’évènements, qui pourront transmettre leurs connaissances et compétences à ce
+titre. Le programme fournit également des ressources et des retours
+d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YWZ_vL1QWGo"&gt;Sensibiliser les habitants,
+un levier pour les collectivités – Colombes&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Innovation, créativité et recherche
+Risques naturels
+Biodiversité
+Paysage
+Accessibilité
+Animation et mise en réseau
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Milieux humides
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/les-aires-educatives</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://ofb.gouv.fr/territoires-engages-nature</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Un
+animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
+13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
+58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
+Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
+28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
+Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
+12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
+Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
+78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
+Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
+91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
+Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
+68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
+Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
+69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
+Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
+85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
+Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
+54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
+MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
+31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
+77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
+Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
+36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
+Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+54&lt;/p&gt;&lt;p&gt;FOUREST
+Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
+66&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-sensibiliser-le-jeune-public/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2025</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165441</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>165403</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les filières économiques et les acteurs en faveur de la valorisation des ressources locales</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>GALVD-2327_FA2</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Pour un porteur de projet public, le taux maximum est de 80%</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;économie des territoires ruraux s&amp;#039;est tournée depuis des dizaines d&amp;#039;années vers l&amp;#039;extérieur et demeure très dépendante de fluctuations sur lesquels ils n&amp;#039;ont aucun contrôle. La crise du Covid puis la crise énergétique ont largement illustré ce fait et la fragilité qu&amp;#039;elles ont provoqué sur le territoire. Certains secteurs sont plus impactés que d&amp;#039;autres. Les acteurs institutionnels et économiques ont entamé, à travers diverses stratégies, un travail pour une autonomie du territoire grâce à la valorisation optimale des ressources présentes localement. Le maintien des activités et le développement de filières de proximité sur les territoires est un enjeu pour les populations et l&amp;#039;attractivité de ces territoires.&lt;/p&gt;&lt;p&gt;Cette fiche action a pour but d&amp;#039;identifier les leviers pour capter le potentiel des ressources directement sur le territoire. Ces ressources concernent notamment:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La requalification des déchets par le réemploi et la réutilisation&lt;/li&gt;&lt;li&gt;La valorisation de la ressource foncière du territoire&lt;/li&gt;&lt;li&gt;La valorisation des productions agricoles et alimentaires grâce à la mise en place de circuits courts et de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L&amp;#039;objectif est d&amp;#039;appuyer la création de filières, ainsi que leur développement notamment par le soutien à des chainons manquants dans la chaine de la filière. Ces actions ont aussi pour but de valoriser les dynamiques de création d&amp;#039;emploi, notamment par des initiatives sociales et solidaires : actions de réutilisation des déchets, revalorisation des friches en changeant de destination par exemple, ou encore soutien à des acteurs dans les chaines de valeur.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions:&lt;/strong&gt;&lt;br /&gt;&lt;em&gt;4 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.1 : Développer le réemploi des matériaux et déchets&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.1.1 : &lt;/strong&gt;&lt;span&gt;Appui à l&amp;#039;émergence de filières et aux initiatives de réemploi, de réutilisation et de recyclage&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.1.2 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de low-tech&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.1.3 :&lt;/strong&gt;&lt;span&gt; Appui aux systèmes innovants de lutte contre le gaspillage alimentaire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.2 : Revaloriser les friches agricoles, résidentielles et industrielles du territoire&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.2.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux actions de valorisation du foncier communal en friche&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.2.2 :&lt;/strong&gt;&lt;span&gt; Soutien à la revalorisation des terres et bâti agricole&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.2.3 :&lt;/strong&gt;&lt;span&gt; Soutien à la revalorisation des bâtiments résidentiels et commerciaux abandonnés&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.3 : Accompagner les structures valorisant les ressources locales &lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.3.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de valorisation des produits issus de ressources locales&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.3.2 :&lt;/strong&gt;&lt;span&gt; Actions favorisant l&amp;#039;alimentation en circuit court&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.3.3 :&lt;/strong&gt;&lt;span&gt; Actions de mise en valeur de la ressource oenotouristique du territoire&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectif opérationnel 2.4 : Accompagner les structures valorisant les ressources archéologiques et le patrimoine vernaculaire&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;2.4.1 :&lt;/strong&gt;&lt;span&gt; Soutien aux initiatives de valorisation et restauration du patrimoine archéologique et du patrimoine vernaculaire&lt;br /&gt;&lt;/span&gt;&lt;strong&gt;2.4.2 :&lt;/strong&gt;&lt;span&gt; Soutien aux projets participatifs permettant la valorisation du patrimoine archéologique et du patrimoine vernaculaire&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ressourcerie du bâtiment, déchets du bâtiment, développement de la consigne, soutien aux démarches de valorisation des déchets verts, formation et ateliers sur les démarches, lowtech, centre lowtech, commerce lowtech, repair café, participation aux évènements et salons lowtech hors territoire, centre de tri et réutilisation des textiles, etc. ;&lt;/li&gt;&lt;li&gt;Etude pour la réouverture d&amp;#039;une friche bâtie agricole, enquêtes de proximité, accompagnement à maitrise d&amp;#039;ouvrage, etc. ;&lt;/li&gt;&lt;li&gt;Création d&amp;#039;une unité de création de biomatériaux locaux, soutien aux entreprises transformant localement des ressources locales, campagne de promotion innovante, soutien de filières émergentes et entreprises de ces filières, accompagnement à la relocalisation de la filière alimentaire, mise en valeur de la ressource oenotouristique du territoire, etc. ;&lt;/li&gt;&lt;li&gt;Chantier participatif de restauration du patrimoine, action de valorisation et de vulgarisation d&amp;#039;un patrimoine archéologique, etc.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Friche
+Transition énergétique
+Recyclage et valorisation des déchets
+Commerces et services
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Bâtiments et construction
+Réhabilitation
+Attractivité économique
+Artisanat
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P11" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;em&gt;&lt;u&gt;Les types d&amp;#039;opérations retenues&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Objectifs opérationnels : TOUS&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;li&gt;Actions et outils de promotion et communication ;&lt;/li&gt;&lt;li&gt;Création, développement, maintien et mutualisation de services, d&amp;#039;activité, d&amp;#039;outils et de produits ;&lt;/li&gt;&lt;li&gt;Création, reprise, développement et implantation d&amp;#039;entreprises et de filières ;&lt;/li&gt;&lt;li&gt;Formation, animation, accompagnement, expertise et assistance ;&lt;/li&gt;&lt;li&gt;Organisation et animation liées à l&amp;#039;évènementiel ;&lt;/li&gt;&lt;li&gt;Réalisation d&amp;#039;étude ;&lt;/li&gt;&lt;li&gt;Réalisation, développement, modernisation ou mise en place d&amp;#039;aménagements, de travaux, de constructions et d&amp;#039;équipements (dont achat)&lt;/li&gt;&lt;li&gt;Voyages d&amp;#039;étude.&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Les bénéficiaires&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Acteurs locaux porteurs d&amp;#039;un projet s&amp;#039;inscrivant dans la stratégie LEADER/DLAL quelle que soit leur forme juridique à l&amp;#039;exception des bénéficiaires exclus dans la liste ci-dessous:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Particuliers;&lt;/li&gt;&lt;li&gt;Conseils départementaux, conseil régional et leurs établissements (ADT, CRT, Ad&amp;#039;Occ ...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les dépenses éligibles&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Outre les dépenses prévues dans le décret 2023-5 fixant les règles relatives aux conditions d&amp;#039;éligibilité temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du FEADER, toute dépense matérielle ou immatérielle s&amp;#039;inscrivant dans la stratégie LEADER/DLAL est éligible à l&amp;#039;&lt;u&gt;exception des dépenses exclues indiquées dans la liste ci-dessous&lt;/u&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Contributions en nature dont bénévolat ;&lt;/li&gt;&lt;li&gt;Auto-construction ;&lt;/li&gt;&lt;li&gt;Dépenses de fonctionnement de la structure sur la base de frais réel ;&lt;/li&gt;&lt;li&gt;Amortissement des biens neuf ;&lt;/li&gt;&lt;li&gt;Etudes rendues obligatoires par la loi et présentées séparément de l&amp;#039;opération d&amp;#039;investissement ; &lt;/li&gt;&lt;li&gt;Réseaux secs et humides ;&lt;/li&gt;&lt;li&gt;Travaux de voirie et d&amp;#039;espaces imperméabilisants des sols sauf si l&amp;#039;impossibilité technique est démontrée par une attestation d&amp;#039;un organisme qualifié;&lt;/li&gt;&lt;li&gt;Achats et productions destinés à la revente.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Les montants et taux d&amp;#039;aide applicables&lt;/u&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Taux maximal d&amp;#039;aides publiques : 80% sous réserve du régime d&amp;#039;aide d&amp;#039;Etat applicable et sous réserve du respect de la législation nationale et européenne&lt;/p&gt;&lt;p&gt;Taux de cofinancement du FEADER : 80% de la dépense publique cofinancée.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention FEADER minimum : Le FEADER doit représenter à minima 15% de l&amp;#039;assiette éligible retenue&lt;/p&gt;&lt;p&gt;Plancher de l&amp;#039;aide FEADER (applicable à l&amp;#039;instruction de la demande d&amp;#039;aide) :&lt;br /&gt;- Collectivités et leurs groupements, autres établissements publics, OQDP : 10 000€&lt;br /&gt;- Personnes physiques, entreprises, associations, fondations : 4 000€&lt;/p&gt;&lt;p&gt;Plafond de l&amp;#039;aide FEADER : 50 000€&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Co-financements mobilisables&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;Etat, Région, Départements, EPCI, Syndicats intercommunaux, Communautés de communes, Communes, Organisme public.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;u&gt;Eléments concernant la sélection des opérations&lt;br /&gt;&lt;/u&gt;&lt;/em&gt;L&amp;#039;examen et la sélection des projets relevant de cette fiche-action feront l&amp;#039;objet de critères définis par le comité de programmation et formalisés au travers d&amp;#039;une grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;u&gt;&lt;em&gt;Pérennité de l&amp;#039;opération&lt;/em&gt;&lt;/u&gt;&lt;br /&gt;Les investissements aidés doivent être maintenus pour une durée de 3 ans à compter de la date de dépôt de la dernière demande de paiement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parc-naturel-narbonnaise.fr/en-action/economie/gal-via-domitia/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;galviadomitia&amp;#64;pnrnm.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>j.cotxet@pnrnm.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-les-filieres-economiques-et-les-acteurs-en-faveur-de-la-valorisation-des-ressources-locales/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>GAL Via Domitia</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>165807</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
+sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
+50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
+augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
+L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
+est donc important de préserver l’actuel maillage de centres-bourgs et de le dynamiser pour réajuster 
+la trajectoire de leur développement et tendre vers la sobriété.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Améliorer la concertation publique / privée dans les projets de revitalisation des centres-bourgs&lt;/p&gt;&lt;p&gt;− Déployer des moyens d’ingénierie pour améliorer la vision prospective et concertée des projets 
+de développement des centres-bourgs&lt;/p&gt;&lt;p&gt;− Aménager les espaces publics de manière apaisée et durable tout en protégeant la biodiver_x0002_sité et en préservant le patrimoine&lt;/p&gt;&lt;p&gt;− Développer une mobilité faiblement émettrice de GES&lt;/p&gt;&lt;p&gt;− Favoriser les expérimentations en centre-bourg&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Favoriser le développement des centres-bourgs qui tendent vers la sobriété&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant et développer sa polyvalence&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les moyens d’ingénierie en faveur des projets de revitalisation des centres-bourgs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     - L’élaboration de projets prospectifs, intégrés et multisectoriels de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’accompagnement pour la montée en compétences des acteurs publics et privés sur la 
+thématique de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - La mise en place de démarches participatives, de méthodes innovantes intégrant la
+concertation des citoyens dans les projets de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’émergence de projets opérationnels innovants, qualitatifs et éco-responsables évitant 
+l’étalement urbain et permettant de redensifier le centre-bourg.&lt;/p&gt;&lt;p&gt;• L’aménagement durable des espaces publics, en centre-bourg, au travers de :&lt;br /&gt;     - La création, le développement de jardins partagés, nourriciers ;&lt;br /&gt;     - La création, l’amélioration d’îlots de fraicheur favorisant les espèces résistantes au 
+changement climatique et la perméabilisation des sols ;&lt;br /&gt;     - La réflexion et l’acquisition de mobiliers urbains ;&lt;br /&gt;     - La gestion collective des biodéchets ;&lt;br /&gt;     - L’émergence de projets d’autoconsommation collective ;&lt;br /&gt;     - Toute solution innovante contribuant à la transition écologique et énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Les aménagements durables de mobilité active au travers de :&lt;br /&gt;     - La sécurisation des cheminements de mobilité active ;&lt;br /&gt;     - La création de stationnements de mobilité active adaptés ;&lt;br /&gt;     - La mise en place de solutions de co-mobilité innovantes ;&lt;br /&gt;     - La sensibilisation de la population face à l’enjeu de mobilité décarbonée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les caractères innovant, qualitatif et éco-responsable s‘apprécieront au regard de la grille de 
+sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et de travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Notamment, sont inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;→ Les projets de revitalisation des centres-bourgs éligibles à l’axe 7 FEDER Massif Central ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 2.2.4.1 du FEDER : Solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles&lt;/strong&gt;&lt;strong&gt; les projets suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les projets de mobilité active en lien avec une activité ou itinérance touristique (éligible à l’AAP 
+2.1) ;&lt;/p&gt;&lt;p&gt;- Les projets portant exclusivement sur la création ou le développement de commerces ou 
+services (éligible à l’AAP 3.3) ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de création ou d’entretien de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de travaux de démolition et/ou de déconstruction ;&lt;/p&gt;&lt;p&gt;- Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-bourg&lt;/strong&gt; : &lt;em&gt;cf&lt;/em&gt;. définition inscrite à l’annexe 1 du présent appel à projets.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active &lt;/strong&gt;: désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
+biais d’un effort musculaire avec ou sans assistance électrique. Au sens de cet AAP, les projets de 
+mobilité active devront être en corrélation avec un projet de revitalisation des centres-bourgs. Il s’agira 
+d’accompagner des projets de mobilité entre le centre-bourg et ses périphéries ou au sein même du 
+centre-bourg.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solution innovante&lt;/strong&gt; : le GAL entend la notion d’innovation, dans un sens large et englobant des formes 
+d’innovation technique et technologique, de modèle économique, organisationnelle et de 
+gouvernance, d’information et de communication, d’usages et services, d’interaction sociale et de 
+coopération, nouvelles ou significativement améliorées par rapport à celles précédemment élaborées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Culture et identité collective
+Espaces verts
+Espace public
+Friche
+Recyclage et valorisation des déchets
+Accès aux services
+Citoyenneté
+Revitalisation
+Innovation, créativité et recherche
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• La localisation du projet d’aménagement de l’espace public doit se situer dans la partie agglomérée d’une commune éligible (annexe 1). Un plan de localisation devra être fourni par le 
+porteur de projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Les projets de mobilité active devront concerner des circuits internes au centre-bourg ou entre le centre-bourg et ses périphéries. Un plan de localisation devra être fourni par le porteur de 
+projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Pour les actions concernant l’élaboration de projets prospectifs, intégrés et multisectoriels de 
+revitalisation des centres-bourgs, un argumentaire devra être fourni par le porteur de projet et 
+validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour le volet « voirie » des travaux, les dépenses de voirie perméables devront être clairement 
+distinguées des dépenses de voiries imperméables. Un argumentaire devra être fourni au 
+moment du dépôt du dossier.&lt;/p&gt;&lt;p&gt;• Pour les projets d’aménagement et de mobilité active, une étude préalable est obligatoire. Le 
+porteur de projet devra fournir le rendu définitif de l’étude au moment du dépôt de dossier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;     o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;     o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;     o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;     o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
+heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;     o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document « Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés », consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les études exclusives de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les études portant exclusivement sur la création ou le développement de commerces ou services.&lt;/p&gt;&lt;p&gt;- Les diagnostics énergétiques exclusifs ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- L’acquisition de foncier bâti ou non bâti ;&lt;/p&gt;&lt;p&gt;- Les travaux de réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les travaux de voirie en revêtements imperméables ;&lt;/p&gt;&lt;p&gt;- Les équipements connexes strictement liés à la circulation routière motorisée (automobiles, véhi_x0002_cules utilitaires légers ou lourds, deux-roues motorisés) ;&lt;/p&gt;&lt;p&gt;- Fourniture et pose de signalisation et signalétique qui ne concernent pas la mobilité active ;&lt;/p&gt;&lt;p&gt;- Les frais de personnel directs éligibles aux projets d’animation des dispositifs Petites Villes de Demain 
+et Villages d’Avenir ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
+date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
+devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafonds d’aide LEADER :&lt;/p&gt;&lt;p&gt;- 30 000 € pour les projets présentant majoritairement des dépenses de fonctionnement retenues 
+après l’instruction&lt;/p&gt;&lt;p&gt;- 80 000 € pour les projets présentant majoritairement des dépenses d’investissement retenues 
+après l’instruction
+Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
+retenues par le service instructeur. 
+Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire Forez - Mobilité active</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ingenierie-et-amenagement-de-l-espace-public-et-mobilite-active/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>165806</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J13" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d’aides publiques tout financeur public confondu : • Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues • Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_4_COOPERATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en œuvre de projets de coopération avec d’autres territoires français, européens, voire extra-européens, est un concept clé du programme LEADER. Les actions de coopération LEADER sont des 
+catalyseurs de dynamiques d’acteurs locaux, des accélérateurs de réalisation de projets innovants. 
+Fort de l’expérience de la programmation précédente, le GAL Loire se laisse ainsi la possibilité 
+d’expérimenter de nouvelles coopérations dans le domaine du textile, du patrimoine gastronomique, 
+de la viticulture ou de la pleine nature par exemple.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Développer de nouvelles méthodes de travail, confronter les idées, les outils ;&lt;/p&gt;&lt;p&gt;− Inscrire le GAL Loire dans des dynamiques plus larges de coopération (échelle européenne) ;&lt;/p&gt;&lt;p&gt;− Structurer des coopérations avec des territoires partageant des enjeux de développement 
+complémentaires notamment autour du textile, de la gastronomie, du vin, de la revitalisation 
+des centres-bourgs, de la pleine nature, etc.&lt;/p&gt;&lt;p&gt;Prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− La coopération sert la stratégie locale de développement structurée autour de cet enjeu ;&lt;/p&gt;&lt;p&gt;− La coopération permet de capitaliser sur les bonnes pratiques durables rencontrées sur d’autres 
+territoires et d’expérimenter des pistes de solutions communes ;&lt;/p&gt;&lt;p&gt;− La gestion des projets de coopération se fera de manière à limiter l’empreinte écologique du 
+GAL : co-voiturage, utilisation des transports en commun, outils collaboratifs et réunions en 
+visioconférence, supports de communication numérisés, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour répondre au dispositif, les projets devront associer au moins un autre GAL et s’inscrire dans les 
+thématiques travaillées à travers la stratégie locale de développement du GAL Loire :&lt;/p&gt;&lt;p&gt;− Rendre l’économie rurale plus résiliente en soutenant les activités à fort ancrage locale : 
+alimentation, forêt et bois, textile ;&lt;/p&gt;&lt;p&gt;− Faire du tourisme une activité créatrice de valeurs, durable et accessible ;&lt;/p&gt;&lt;p&gt;− Préserver et dynamiser un maillage de centres-bourgs vivants, structure de la ruralité ligérienne.&lt;/p&gt;&lt;p&gt;Le GAL Loire aspire à accompagner au moins un projet de coopération transnationale. 
+Au travers du présent appel à projets, le GAL Loire ambitionne de soutenir les actions de mise en œuvre d’activités de coopération en lien avec la stratégie du GAL. A ce 
+titre seront soutenues, plus précisément les actions suivantes :&lt;/p&gt;&lt;p&gt;→ Les actions d’animation ;&lt;/p&gt;&lt;p&gt;→ Les actions de communication ;&lt;/p&gt;&lt;p&gt;→ Les actions de mise en réseau ;&lt;/p&gt;&lt;p&gt;→ Les études et expertises ;&lt;/p&gt;&lt;p&gt;→ Les actions d’information, de sensibilisation et de formation ;&lt;/p&gt;&lt;p&gt;→ Les projets de recherche ;&lt;/p&gt;&lt;p&gt;→ L’élaboration de diagnostics, d’outils et de plans d’actions visant la mise en œuvre du 
+projet de coopération ;&lt;/p&gt;&lt;p&gt;→ La réalisation des plans d’actions et d’états des lieux ;&lt;/p&gt;&lt;p&gt;→ La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;→ Les actions de création et de diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;→ Les aménagements et travaux ;&lt;/p&gt;&lt;p&gt;→ Les opérations d’acquisition de matériel et d’équipements ;&lt;/p&gt;&lt;p&gt;→ Les actions de promotion, valorisation, commercialisation et mise en réseau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Au regard de la grille de sélection, une attention particulière sera portée sur les projets prenant en 
+compte les enjeux de transition écologique.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
+dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
+Notamment, seront inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de coopération éligibles aux dispositif FEADER 304 et 305 ;&lt;/p&gt;&lt;p&gt;→ Les projets partenariaux éligibles au dispositif FEADER T01.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;les projets suivants : Les projets strictement éligibles aux autres AAP publiés par le GAL&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>30/11/2026</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
+les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
+que le projet soit éligible au présent appel à projet. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
+FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
+dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
+éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
+de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
+comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour la mise en œuvre des actions de coopération, le porteur de projet devra fournir un accord 
+de coopération entre les partenaires du projet de coopération et les GAL (ou territoires 
+assimilés) concernés. Cet accord devra être signé au plus tard avant l’engagement juridique 
+de la subvention.&lt;/p&gt;&lt;p&gt;• La demande d’aide devra comporter la description du ou des thèmes de coopération pressentis, des objectifs et des partenaires envisagés pour le projet. Les thèmes de coopération devront s’inscrire dans la stratégie locale de développement du GAL Loire (Economie rurale, 
+Tourisme, Revitalisation des centres-bourgs)&lt;/p&gt;&lt;p&gt;• Le projet de coopération devra justifier de sa volonté d’essaimer à l’échelle du GAL Loire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
+l’opération et comporter un lien démontré avec celle-ci.
+Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
+Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris : &lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
+à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
+de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 372 
+heures soit 0.25 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
+31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
+respectif de 15% et 5% des frais de personnel directs éligibles.
+Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
+dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
+à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
+Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
+une demande » du dispositif concerné .&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
+aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ; &lt;/p&gt;&lt;p&gt; - Les études préalables initiées en amont du dépôt du projet ;&lt;/p&gt;&lt;p&gt;- Les missions d’encadrement général et les fonctions supports (RH, gestion, entretien…) ne sont pas 
+retenues parmi les dépenses de personnel opérationnel directement rattachées à l’opération. Elles 
+sont inclues dans les coûts indirects.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
+5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
+engagements. 
+Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
+téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
+https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
+concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
+est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
+européens.
+L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
+publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’intervention du FEADER (mesure 501 LEADER) appliqué aux projets sélectionnés est de 80%
+de l’assiette des dépenses éligibles HT retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Taux maximum d’aides publiques tout financeur public confondu :&lt;/p&gt;&lt;p&gt;• Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;• Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
+par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
+présent dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
+est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
+donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
+inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
+d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
+NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
+signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
+Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
+notification de l’aide attribuée, relève de votre seule responsabilité. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cooperer-pour-etendre-son-reseau-et-requestionner-les-modes-de-faire-2/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>165698</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'élaboration d'un schéma directeur des énergies renouvelables (SDEnR)</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
+Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Appui à l’établissement d’un document stratégique et de planification qui vise à organiser, coordonner et optimiser le développement des énergies renouvelables et de récupération sur un territoire donné.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accompagnement à la carte (la collectivité peut choisir parmi les accompagnements) intégrant :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La préfiguration de la démarche (validation des attentes politiques et techniques, de la stratégie de concertation...)&lt;/li&gt;&lt;li&gt;Les études et diagnostic du territoire (état des lieux des moyens de production énergétiques, des consommation énergétique et du potentiel de développement des EnR&amp;amp;R sur le territoire)&lt;/li&gt;&lt;li&gt;L&amp;#039;élaboration de la stratégie en concertation avec les acteurs du territoire (élaboration de scenarii, rédaction de la stratégie, définition d&amp;#039;objectifs globaux et d&amp;#039;axes opérationnels...)&lt;/li&gt;&lt;li&gt;La définition du suivi et de la mise en œuvre du SDEnR (intégration dans les autres politiques de la collectivité, mise en place d&amp;#039;un outil de suivi des indicateurs...)&lt;/li&gt;&lt;li&gt;La finalisation de la démarche (rédaction de l&amp;#039;ensemble des pièces, aide à la diffusion...)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Livrables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Cartographies et graphiques ;&lt;/li&gt;&lt;li&gt;Un rapport de diagnostic et un rapport stratégique ;&lt;/li&gt;&lt;li&gt;Une synthèse ;&lt;/li&gt;&lt;li&gt;Supports de diffusion...&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;/ul&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués et plafonnée à 20 000€ HT par an et par collectivité.&lt;/p&gt;&lt;p&gt;Pour connaître l&amp;#039;éligibilité de votre collectivité, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Léa PAMBRUN&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;lea.pambrun&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-l-elaboration-d-un-schema-directeur-des-energies-renouvelables-sdenr/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>28/01/2026</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>165696</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les scolaires à la transition énergétique</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Animation d&amp;#039;ateliers en classe de CE2, CM1 et CM2 des écoles de Gironde assurée par une association spécialisée. Par l&amp;#039;expérience et la participation, les élèves découvrent les enjeux du climat, de l&amp;#039;air et de l&amp;#039;énergie. Un livret pédagogique est ensuite remis à l&amp;#039;enseignant pour continuer d&amp;#039;explorer ces sujets au cours de l&amp;#039;année.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Education et renforcement des compétences
+Economie circulaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Connaissance de la mobilité
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Signature de la convention de prestations&lt;/p&gt;&lt;p&gt;- Validation du devis d&amp;#039;intervention proposé&lt;/p&gt;&lt;p&gt;Aide sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/atelier-pedagogique/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Léa PAMBRUN&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sensibiliser-les-scolaires-a-la-transition-energetique/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>28/01/2026</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>165693</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une animation Fresque du Climat</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Animation d’une Fresque du Climat pour les élus, le personnel, les habitants et les associations de Gironde.&lt;/p&gt;&lt;p&gt;Vous pouvez bénéficier d&amp;#039;un accompagnement par un agent du SDEEG formé à l&amp;#039;animation de la Fresque du Climat 2e génération. Cet atelier se fait sur une demi journée, dans vos locaux ou ceux du SDEEG (Bordeaux Lac). Le SDEEG vient avec le matériel pour assurer cet atelier.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Citoyenneté
+Education et renforcement des compétences
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Paysage
+Animation et mise en réseau
+Mobilité partagée
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;li&gt;Signature de la convention de prestation de service pour la Transition Energétique&lt;/li&gt;&lt;li&gt;Signature du devis de prestation&lt;/li&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Cette aide est disponible sous réserve des fonds alloués.&lt;/p&gt;&lt;p&gt;Pour connaître les communes éligibles à cette aide, vous pouvez vous référer au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)&lt;/p&gt;&lt;p&gt;Service Transition Énergétique&lt;/p&gt;&lt;p&gt;service.energies&amp;#64;sdeeg33.fr&lt;/p&gt;&lt;p&gt;05 56 16 13 21&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/animation-fresque-du-climat/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>23/01/2026</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>165678</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place l'émergence et la consolidation d'une économie circulaire en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Émergence et consolidation d'une économie circulaire en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N2" s="0" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de l’émergence et de la consolidation d’une économie circulaire en Outre-mer et Corse, l’ADEME pourra aider les projets :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;contribuant à la lutte contre le gaspillage afin de limiter les pertes de matière ou les invendus alimentaires de la production à la consommation ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;visant l’allongement de la durée de vie et d’usage des produits par le réemploi, la réutilisation ou la réparation (remise en état et reconditionnement d’objets, création de recycleries ou de ressourceries…) ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;ayant pour objet de structurer ou améliorer des filières locales de recyclage et de valorisation matière de tous types de déchets (unité de recyclage et valorisation, unités de remanufacturing, équipements de tri et de valorisation de déchets jusqu’alors non valorisés, équipements de préparation de la matière…) ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;contribuant à l’évolution des pratiques alimentaires vers une alimentation durable adaptée aux territoires d’Outre-mer et Corse.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les opérations soutenues pourront comporter un ou plusieurs des volets suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;réalisation de diagnostic territorial, d’étude de faisabilité ou d’expérimentation de solutions adaptées au contexte ultra-marin et corse ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;actions d’animation, de communication ou de formation ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;acquisitions d’équipements et réalisations d’investissements matériels.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Emploi</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_975_977_978_984_986_987_988</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/emergence-et-consolidation-dune-economie-circulaire-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="W17" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/emergence-et-consolidation-dune-economie-circulaire-en-outre-mer-et-corse#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/emergence-et-consolidation-d-une-economie-circulaire-en-outre-mer-et-corse/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>165679</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Financer les études et investissements structurants pour la gestion des déchets en Outre-mer et Corse</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Études et investissements structurants pour la gestion des déchets en Outre-mer et Corse  </t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour prendre en compte les spécificités en matière de gestion des déchets dans les Outre-mer et en Corse, l’ADEME peut aider les études, puis les investissements structurants ayant pour objet de faciliter le tri et la valorisation de déchets, ainsi que leur traitement ultime, tels que : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou rénovation des déchèteries, centre de tri et de transfert des collectivités ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou rénovation de centre de tri et déchèterie professionnelle ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création de plateformes de compostage ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création de centres de préparation des CSR ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création d’installations de valorisation énergétique ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la création ou l’extension de site de stockage des déchets ;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;la résorption des dépôts sauvages.&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Emploi</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P18" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q18" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_94_975_977_978_984_986_987_988</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-investissements-structurants-pour-la-gestion-des-dechets-en-outre-mer-et-corse/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>165680</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des installations de méthanisation</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d’installations de méthanisation</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’aide de l’ADEME est apportée principalement sous forme de &lt;strong&gt;forfait de subvention par unité de capacité de production annuelle (€/MWh) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;45 €/MWh PCS (pouvoir calorifique supérieur) pour l’injection, avec une aide plafonnée à 700 000 €.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets atypiques et innovants et les projets de station d’épuration urbaine, d’autres modalités de calcul de l’aide sont utilisées.&lt;/p&gt;&lt;p&gt;Les &lt;strong&gt;équipements soutenus par l’ADEME&lt;/strong&gt; sont les suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;unités de méthanisation avec injection de biométhane :&lt;br /&gt;&lt;ol&gt;&lt;li&gt;production de biogaz ;&lt;/li&gt;&lt;li&gt;valorisation énergétique du biogaz : production de chaleur seule, épuration du biogaz en biométhane, injection dans le réseau public ;&lt;/li&gt;&lt;/ol&gt;&lt;/li&gt;&lt;li&gt;stations d’épuration urbaines (STEU) : &lt;ol&gt;&lt;li&gt;valorisation énergétique du biogaz comprenant l’épuration en biométhane et l’injection dans le réseau public.&lt;/li&gt;&lt;/ol&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour en savoir plus sur les opérations éligibles dans chaque territoire, vous pouvez consulter les &lt;a target="_blank" href="https://ademe.cache.ephoto.fr/link/3c9igq/lqa1buongrte5nk.pdf"&gt;dispositifs régionaux de soutien à la méthanisation (PDF – 869 ko).&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Recyclage et valorisation des déchets
 Alimentation
 Agriculture et agroalimentaire
 Biodiversité</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O19" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="P19" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X2" s="0" t="inlineStr">
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_52_75_76_84_94_977_978_986_987_988</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/realisation-dinstallations-de-methanisation</t>
+        </is>
+      </c>
+      <c r="W19" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/realisation-dinstallations-de-methanisation#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
         <is>
           <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-d-installations-de-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2026</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-      <c r="A3" s="1">
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>165625</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études de diagnostic et d'accompagnement de projet d’une installation de méthanisation</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Études de diagnostic et d'accompagnement de projet d’une installation de méthanisation</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour vérifier l’opportunité de votre projet, l’ADEME vous aide à &lt;strong&gt;réaliser une étude de diagnostic ou une étude de faisabilité&lt;/strong&gt;, en mettant à votre disposition plusieurs &lt;a href="https://librairie.ademe.fr/produire-autrement/5220-etude-de-faisabilite-d-une-unite-de-methanisation.html" target="_blank"&gt;trames de cahier des charges modèles&lt;/a&gt; et en apportant une aide financière.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;méthanisation&lt;/strong&gt; (procédé de digestion biologique de la matière organique en l’absence d’oxygène produisant du biogaz et un digestat) permet :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;le traitement de déchets organiques et leur retour au sol ;&lt;/li&gt;&lt;li&gt;la production d’énergie renouvelable ;&lt;/li&gt;&lt;li&gt; la réduction des émissions de gaz à effet de serre.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le biogaz produit peut ensuite &lt;strong&gt;être valorisé et vendu sous différentes formes&lt;/strong&gt; (chaleur, injection, bioGNV...).&lt;/p&gt;&lt;p&gt;Depuis une dizaine d’années, la France a fait le choix de &lt;strong&gt;promouvoir le développement d’une filière de méthanisation&lt;/strong&gt; majoritairement basée sur le traitement local d’effluents d’élevage, de biodéchets, de sous-produits de cultures et de déchets non valorisés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Recyclage et valorisation des déchets
+Alimentation
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q20" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_52_53_75_76_84_94_977_978_986_987_988</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-diagnostic-et-daccompagnement-de-projet-dune-installation-de-methanisation</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-de-diagnostic-et-daccompagnement-de-projet-dune-installation-de-methanisation#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-de-diagnostic-et-d-accompagnement-de-projet-d-une-installation-de-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>165626</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Créer, étendre ou moderniser un centre de tri de déchets d’activité économique et déchèteries pour professionnels</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Création, extension ou modernisation d’un centre de tri de déchets d’activité économique et déchèteries pour professionnels</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de &lt;strong&gt;préparer à la valorisation matière ou énergétique des déchets d’activités économiques.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les déchèteries pour professionnels permettent sur tous les territoires d’être un lieu d’apport de déchets triés en amont par des professionnels, en vue de leur valorisation matière ou énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le parc actuel des centres de tri de déchets d’activités économiques comprend environ 450 installations pour 7 millions de tonnes de capacité de tri (tous déchets non dangereux et non inertes confondus).&lt;/p&gt;&lt;p&gt;L’ADEME compte le développer afin de &lt;strong&gt;répondre aux objectifs ambitieux de deux lois&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la loi de transition énergétique pour la croissance verte (LTECV) ;&lt;/li&gt;&lt;li&gt;la loi relative à la lutte contre le gaspillage et à l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour faciliter la poursuite de cet objectif, l’ADEME accompagne les collectivités ou les acteurs privés porteurs de &lt;strong&gt;projets de centres de tri et les déchèteries pour professionnels pour une valorisation matière et énergie&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Les aides sont octroyées majoritairement via les Directions régionales de l’ADEME. Un contact préalable auprès de celle concernée par le projet est fortement conseillé avant toute démarche, afin de vous guider, de préciser les critères d’éligibilité et de vous apporter un éclairage technique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les aides de l’ADEME ne constituent pas un droit à délivrance et n’ont pas un caractère systématique. De plus, à la suite de l’instruction des dossiers, les aides effectivement apportées pourront être inférieures aux indications mentionnées dans les conditions d’éligibilités et de financement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’ADEME se réserve la possibilité de clôturer ce guichet de manière anticipée et avant la date de clôture fixée au 31/12/2026, en cas d’épuisement des crédits disponibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P21" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q21" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>regions_11_24_27_28_32_44_52_53_75_76_84_93</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/creation-extension-ou-modernisation-dun-centre-de-tri-de-dechets-dactivite-economique-et-decheteries-pour-professionnels</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/creation-extension-ou-modernisation-dun-centre-de-tri-de-dechets-dactivite-economique-et-decheteries-pour-professionnels#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creation-extension-ou-modernisation-d-un-centre-de-tri-de-dechets-d-activite-economique-et-decheteries-pour-professionnels/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>165632</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études d’écoconception des produits et des services</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Études d’écoconception des produits et des services</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME propose une aide financière pour soutenir les projets d’écoconception, de production durable, et d’obtention de l’Écolabel européen.&lt;/p&gt;&lt;p&gt;L’ADEME soutient :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;les études approfondies&lt;/strong&gt; avec l’étape de diagnostic, qui est la première étape structurante d’engagement d’une entreprise dans une démarche d’amélioration de la performance environnementale de ses produits, et avec l’étape suivante de mise en œuvre, qui concrétise le passage à la réalisation d’actions et à la commercialisation de produits ou services à moindres impacts ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les prédiagnostics simplifiés (pour les PME) &lt;/strong&gt;permettant une première appropriation de la démarche ;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;les démarches d’accompagnement&lt;/strong&gt; à l’obtention et à la certification de l’Écolabel européen (pour les PME).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les PME, l’accompagnement d’un diagnostic standard est porté par Bpifrance, via le &lt;a href="https://diag.bpifrance.fr/diag-eco-conception"&gt;Diag Écoconception&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;L’ADEME propose des lignes directrices pour aider à définir le contenu et les attendus des études d’écoconception : &lt;/p&gt;&lt;ul type="disc"&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;a href="https://librairie.ademe.fr/dechets-economie-circulaire/4169-lignes-directrices-diagnostic-ecoconception.html"&gt;Lignes       directrices diagnostic Écoconception – La librairie ADEME&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://librairie.ademe.fr/dechets-economie-circulaire/4170-lignes-directrices-pour-la-mise-en-oeuvre-d-une-demarche-d-ecoconception.html"&gt;Lignes       directrices pour la mise en œuvre d’une démarche d’écoconception – La       librairie ADEME&lt;/a&gt; &lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;&lt;p&gt;Les études de projets d’écoconception peuvent être aidées jusqu’à 80 % du montant des dépenses internes et de prestation.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P22" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q22" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_975_977_978_984_986_987_988_989</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-decoconception-des-produits-et-des-services</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-d-ecoconception-des-produits-et-des-services/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>165634</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études pour la création, l'extension ou la modernisation de centres de tri des déchets d’activités économiques et de déchèteries pour professionnels</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Études pour la création, l'extension ou la modernisation de centres de tri des déchets d’activités économiques et de déchèteries pour professionnels</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de préparer à la valorisation matière ou énergétique des déchets issus de collecte séparée.&lt;/p&gt;&lt;p&gt;Pour cela, &lt;strong&gt;trois lois engagent le collectif &lt;/strong&gt;dans des objectifs ambitieux :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;l&lt;/strong&gt;a loi de transition énergétique pour la croissance verte (LTECV) ;&lt;/li&gt;&lt;li&gt;la loi de la lutte contre le gaspillage ;&lt;/li&gt;&lt;li&gt;et la loi de l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour répondre à ces objectifs, &lt;strong&gt;l’ADEME accompagne les collectivités ou les acteurs privés&lt;/strong&gt; porteurs de projets de centres de tri des déchets d’activités économiques et encombrants, et déchèteries pour professionnels.&lt;/p&gt;&lt;p&gt;Les études de faisabilité ou territoriales préalables aux investissements peuvent être &lt;strong&gt;soutenues jusqu’à 80 %&lt;/strong&gt; des dépenses éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>regions_11_24_27_28_32_44_52_53_75_76_84_93</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/etudes-pour-la-creation-lextension-ou-la-modernisation-de-centres-de-tri-des-dechets-dactivites-economiques-et-de-decheteries-pour-professionnels</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-la-creation-l-extension-ou-la-modernisation-de-centres-de-tri-des-dechets-d-activites-economiques-et-de-decheteries-pour-professionnels/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>165662</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Investissements d’écoconception pour améliorer la performance environnementale</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Investissements d’écoconception pour améliorer la performance environnementale</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les démarches d’amélioration de la performance environnementale des produits et services se déploient en France au sein des entreprises. Elles contribuent à créer &lt;strong&gt;une offre permettant de se différencier, plus respectueuse de l’environnement&lt;/strong&gt;, disponible pour les consommateurs ou les acheteurs.&lt;/p&gt;&lt;p&gt;Les projets d’investissement issus d’une démarche de réduction des impacts d’un produit ou d’un service, via une approche multicritère en cycle de vie, portés par l’offreur du produit ou service peuvent être accompagnés par l’ADEME.&lt;/p&gt;&lt;p&gt;L’ADEME soutient :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les investissements dans une technologie éprouvée &lt;/strong&gt;pour la production ou la commercialisation d’un produit, procédé ou service écoconçu. Ces investissements pourront permettre de viser, selon les secteurs, l’obtention d’écolabels reconnus par l’ADEME : Écolabel européen pour les produits des secteurs concernés, AB (agriculture biologique) pour le secteur alimentaire.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les investissements et travaux&lt;/strong&gt; (réalisation et test de prototypes, préproduction…) &lt;strong&gt;sur une solution innovante&lt;/strong&gt; visant la production ou la commercialisation d’un produit ou service écoconçu. Ces projets peuvent relever, selon le niveau d’innovation, du développement expérimental ou de l’innovation de procédé.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les projets comportant une innovation de rupture&lt;/strong&gt;, qui permettra au fabricant de développer une offre globale produit/service écoconçue pour une mode durable, créatrice de valeur non plus sur la multiplication et le volume des ventes, mais sur la fidélisation des clients, par les performances d’usage du produit et la réduction de ses impacts environnementaux sur l’ensemble du cycle de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon la nature des projets et la taille de l’entreprise, &lt;strong&gt;les aides aux investissements peuvent atteindre 15 % à 60 %&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’aide de l’ADEME est accordée sur la base de l’identification des surcoûts par rapport à un scénario contrefactuel (article 47 du RGEC – Règlement général d’exemption par catégorie – ou autre) ou du règlement de minimis n° 2023/2831 du 13 décembre 2023, selon lequel une même entreprise ne peut pas percevoir plus de 300 000 € d’aides dites de minimis sur une période de trois ans.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires et &lt;strong&gt;au plus tard au 31 décembre 2026&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2026</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_987_988</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/investissements-decoconception-pour-ameliorer-la-performance-environnementale</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/2026/investissements-decoconception-pour-ameliorer-la-performance-environnementale?backtosearch=true#collectDocuments</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investissements-d-ecoconception-pour-ameliorer-la-performance-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2026</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>165342</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Mettre à disposition un kit d'information et de sensibilisation sur la lutte contre les dépôts sauvages</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Mise à disposition d'un kit d'information et de sensibilisation sur la lutte contre les dépôts sauvages</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la stratégie départementale de lutte contre les dépôts sauvages et en soutien des collectivités locales, mise à disposition de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Fichiers d&amp;#039;affiches personnalisables de sensibilisation grand public pour impression ou utilisation sur les réseaux sociaux, journaux municipaux,&lt;/li&gt;&lt;li&gt;Fichiers de flyer de sensibilisation concernant les travaux de particuliers&lt;/li&gt;&lt;li&gt;Ressources documentaires pour les maires : dépliant &amp;#34;les clés pour agir&amp;#34;, modèles de délibération, de PV...&lt;/li&gt;&lt;li&gt;Rapport de l&amp;#039;Observatoire des dépôts sauvages sur l&amp;#039;état des lieux de votre territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Faciliter la communication et les actions du bénéficiaire dans la lutte contre les dépôts sauvages&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Collectivités de Seine-et-Marne&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://id77.fr</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://catalogue.id77.fr/index.php/admin/service/update?id=401</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;id77&amp;#64;departement77.fr&lt;/p&gt;&lt;p&gt;01 64 14 73 56&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-a-disposition-un-kit-dinformation-et-de-sensibilisation-sur-la-lutte-contre-les-depots-sauvages/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>25/07/2025</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>165320</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le territoire à travers l’exploitation de données ouvertes [FORMATION]</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Valorisation du territoire à travers l’exploitation de données ouvertes</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​En s’appuyant sur la méthodologie du Datasprint, les formateurs de Réseau Canopé accompagnent vos équipes à explorer les données produites sur un territoire et, à travers leur visualisation, à valoriser ce territoire autour d’une thématique de développement durable ciblée : l’évolution climatique, les mobilités, l’eau... &lt;/p&gt;&lt;p&gt;&lt;strong&gt;​​Durée de la session&lt;/strong&gt; : 1 journée &lt;/p&gt;&lt;p&gt;&lt;strong&gt;​Objectifs de la formation&lt;/strong&gt; :  &lt;/p&gt;&lt;p&gt;​– Traiter des données et en extraire une problématique liée au développement durable. &lt;/p&gt;&lt;p&gt;​– Créer des datavisualisations pour mettre en évidence les enjeux de la problématique choisie. &lt;/p&gt;&lt;p&gt;​– Appréhender le format datasprint et être capable d’en traverser les différentes étapes.​ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;​​Valoriser un bilan d’actions sur un territoire &lt;/li&gt;&lt;li&gt;​Mettre en évidence les évolutions des comportements sur un territoire  &lt;/li&gt;&lt;li&gt;​Visualiser graphiquement pour les rendre lisibles des données nombreuses et/ou complexes&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;.​​Réunir une équipe projet de 15 participants maximum, en présentiel​.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;​ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-valoriser-le-territoire-a-travers-lexploitation-de-donnees-ouvertes/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>164288</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner dans la transition environnementale et énergétique</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le territoire dans la transition environnementale et énergétique</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;4.1  
+Soutenir des pratiques agricoles durables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;4.1.1  Accompagner les productions et les filières locales
+&lt;/p&gt;&lt;p&gt;4.1.2  Accompagner l’installation dans le cadre d’une
+démarche collective&lt;/p&gt;&lt;p&gt;4.1.3  Promouvoir une alimentation saine et durable&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.2  
+Préserver la biodiversité &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;4.2.1  Valoriser les haies&lt;/p&gt;&lt;p&gt;4.2.2  Restaurer les milieux naturels et renaturer
+certains espaces artificialisés &lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3  
+Encourager les projets contribuant à une
+plus grande sobri&lt;/strong&gt;été&lt;/p&gt;&lt;p&gt;4.3.1 Aider les actions expérimentales et/ou innovantes
+visant à réduire les consommations en énergies, en eau et en matières&lt;/p&gt;&lt;p&gt;4.3.2  Favoriser le recyclage et le réemploi&lt;/p&gt;&lt;p&gt;4.3.3  Accompagner l’offre de mobilité douce&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.4  
+Développer les énergies renouvelables&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.5  
+Informer, sensibiliser, éduquer à
+l’environnement et au développement durable et impliquer les citoyens&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;-   Regroupements
+fonciers, sensibilisation propriétaires fonciers, espaces tests agricoles, cuisine pédagogique, rencontres de
+producteurs, etc. ;&lt;/p&gt;&lt;p&gt;-   Réimplantation
+de haies, renaturation,
+inventaire milieux dégradés, etc. ; &lt;/p&gt;&lt;p&gt;-  Plans
+de sobriété, réutilisation des eaux usées, actions de partage
+d’infrastructures, d’équipements, de services, de matières, création de liaisons avec les voies
+vertes, liaisons piétonnes, pédibus, etc. ;&lt;/p&gt;&lt;p&gt;-  Cartographie
+multicritères, cadastre solaire, accompagnement des collectivités, projets photovoltaïques citoyens, etc. ;&lt;/p&gt;&lt;p&gt;-   Journées grand public,
+création lieu d’exposition, exposition itinérante, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>GAL Grand Quercy</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandquercy.fr/leader</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Cécile PLEIMPON&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Coordination du programme et animation sur les territoires
+des Communautés de communes de Cazals-Salviac, Quercy Bouriane, Quercy Blanc,
+Vallée du Lot et du Vignoble et Grand Cahors (hors communes du PNR)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:cpleimpon&amp;#64;grandquercy.fr"&gt;cpleimpon&amp;#64;grandquercy.fr&lt;/a&gt;
+- 07 86 54 57 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Jean-François HESSEL&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Animation sur les territoires des Communautés de communes
+Causse de Labastide-Murat, Pays de Lalbenque-Limogne, Grand Cahors (communes du
+PNR des Causses du Quercy)&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:jfhessel&amp;#64;parc-causses-du-quercy.org"&gt;jfhessel&amp;#64;parc-causses-du-quercy.org&lt;/a&gt;
+- 05 65 24 20 50&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Anne-Catherine JACOBS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gestion administrative et financière&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:acjacobs&amp;#64;grandquercy.fr"&gt;acjacobs&amp;#64;grandquercy.fr&lt;/a&gt;
+- 05 65 30 64 29 - 06 78 11 33 97&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>cpleimpon@grandquercy.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-dans-la-transition-environnementale-et-energetique/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>PETR Grand Quercy</t>
+        </is>
+      </c>
+      <c r="AD27" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>03/02/2025</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>164713</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les Technologies et les vecteurs énergétiques innovants</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Technologies et vecteurs énergétiques innovants</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;appel à projets &amp;#34;Technologies et vecteurs énergétiques innovants&amp;#34; vise à promouvoir et à accompagner de nouvelles technologies et/ou de nouveaux vecteurs énergétiques renouvelables, et leurs usages, ainsi que les différentes voies de valorisation énergétique ou matière du C02. Cet appel à projets a pour objectifs de faciliter la mise en place, sur l&amp;#039;ensemble du territoire régional, de sites de développement de nouvelles technologies pour les énergies renouvelables et/ou la valorisation du CO2, issues de la phase de R&amp;amp;D, à savoir : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Premiers sites industriels (à taille réelle de production) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Démonstrateurs pour les briques technologiques ciblées (de taille plus réduite). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Dans ce cadre, la Région souhaite développer principalement trois grandes familles de projets innovants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt; La production et les usages des gaz &amp;#34;verts&amp;#34; par pyrogazéification, gazéification hydrothermale et Power to méthane. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La production et l&amp;#039;usage des biocarburants 2G et E-carburants destinés principalement à la mobilité propre routière, aéronautique ou maritime. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le captage, la valorisation et/ou la séquestration durable dans les matériaux, du C02 fatal ou CO2 biogénique, afin de contribuer à la lutte contre le changement climatique et donner une seconde vie au carbone.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide régionale peut concerner les études préalables et/ou les investissements. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt; Aides aux études préalables (prestations externes) pour faciliter la structuration et la mise en oeuvre du projet
+Taux d’aide ne dépassant pas 70 % maximum de l’assiette éligible. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Aide à l&amp;#039;investissement &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt; Taux d’aide ne dépassant pas 65 % maximum de l’assiette éligible. &lt;/p&gt;&lt;p&gt; Pour les études comme pour les investissements, le taux attribué est modulable en fonction notamment de la taille de l’entreprise (spécifiée dans le régime d’aide), du plan de financement, du besoin financier démontré par l’analyse technico-économique du projet, et des disponibilités budgétaires de la collectivité.
+Les aides sont financées par l&amp;#039;intervention financière en fonds propres de la Région Nouvelle-Aquitaine et/ou par des fonds européens FEDER-PO 2021-2027.
+Une complémentarité est possible avec les aides nationales (AAP ADEME...) ou les aides spécifiques de programmes européens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q28" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;adresse aux maîtres d&amp;#039;ouvrages publics et privés régionaux comme nationaux avec une implantation obligatoire du projet en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Peuvent bénéficier de l&amp;#039;appel à projets (liste non exhaustive) :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Consortiums industriels du secteur ou une société de projet dédiée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Énergéticiens du secteur ou régies départementales de l’énergie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développeurs d’énergies renouvelables,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Détenteurs de biomasse, connexes ou déchets, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales ou SEM, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises du secteur pétrolier en recherche de reconversion d’activités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipementiers ou intégrateurs de solution en capacité de co-investissement, au côté d’un tiers investisseur ,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Industriels consommateurs de gaz naturel et de produits pétroliers&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises ou organismes publics souhaitant acquérir un véhicule/navire démonstrateur ou une flotte de véhicules ou de navires, fonctionnant avec des biocarburants, des E-carburants …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’unités de méthanisation ou de chaudières biomasse ou les industriels émetteurs de C02 &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises de travaux publics ou de la construction souhaitant transformer et/ou utiliser des matériaux carbonatés (filière C02) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet doit être porté par un investisseur, acquéreur final de(s) brique(s) technologique(s) visée(s). La mise au point technique et le développement commercial de la brique technologique d’offreurs de solutions sont inéligibles à ce dispositif.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet présente une ou plusieurs innovations avec un TRL compris entre 7 et 9. Les projets R&amp;amp;D de TRL inférieur à 7 peuvent être éventuellement accompagnés par d’autres dispositifs régionaux.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet pilote, de l’échelle 1/10 (démonstrateur) à 1 (pré-commercial ou industriel), s’inscrit dans la durée de l’amortissement (fonctionnement supérieur ou égal à 7 ans de préférence et aligné idéalement sur la durée de vie ou de l’amortissement comptable ou du tarif règlementé) avec un business plan pluriannuel (avec et sans aide).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/technologies-et-vecteurs-energetiques-innovants</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>Après consultation du Règlement de l&amp;#039;appel à projet, il convient de renvoyer au contact indiqué ci-dessous le dossier de candidature rempli, nécessairement complet et signé, et les pièces demandées (liste en annexe du dossier de candidature)</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/technologies-et-vecteurs-energetiques-innovants/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD28" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2025</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>163832</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I29" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opérations de communication et/ou de sensibilisation&lt;/strong&gt;&lt;br /&gt;- Actions d’information, d’animation et de sensibilisation aux enjeux liés à la transition énergétique et aux économies d’énergies&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisations en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;- Mise en oeuvre d’actions, d’animations et/ou d’évènements autour des modes de déplacement doux et/ou mise en place d’actions de promotion de transports alternatifs&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Etudes&lt;/strong&gt;&lt;br /&gt;- Etudes/diagnostics externes sur la consommation énergétique de bâtiments&lt;br /&gt;- Etudes/diagnostics/évaluations internes ou externes sur le potentiel de développement d&amp;#039;une nouvelle filière/activité (qui n’existe pas ou qui n’est pas encore développé sur le territoire du Pays Vitryat) en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Investissements, travaux et prestations&lt;/strong&gt;&lt;br /&gt;- Investissements pour des travaux et/ou pour du matériel/équipement permettant une économie d’énergie et/ou contribuant à la performance énergétique et/ou permettant de produire de l’énergie renouvelable pour les bâtiments appartenant à une collectivité ou organisme public&lt;br /&gt;- Investissements pour la transformation, la valorisation ou la production de ressources locales, ayant fait l&amp;#039;objet d&amp;#039;une étude préalable (interne ou externe)&lt;br /&gt;- Soutien à la création, développement et réhabilitation d’itinéraires balisés de voies douces et/ou de Réseaux intercommunaux d’itinéraires de voies douces visant à encourager les déplacements à pied, à vélo, équestres, à véhicule non-motorisés&lt;br /&gt;- Soutien à la mise en place de services de location/ prêt de véhicules non-polluants et autres services décarbonés&lt;br /&gt;- Développement des structures adaptées pour le déploiement des bornes de recharge&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Consommation et production
+Qualité de l'air
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P29" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q29" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W29" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Installation de bornes électriques
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD29" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>163767</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l’appui en ingénierie auprès des collectivités ligériennes</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>guichet unique de l’ingénierie territoriale ligérienne</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Agence Nationale pour la Rénovation Urbaine (ANRU)
+ALEC 42 - Agence Locale de l'Energie et du Climat
+Agence nationale de la cohésion des territoires (ANCT)
+Agences de l'eau
+Agence Nationale de l'Habitat (ANAH)
+DDT de la Loire
+Office Français de la Biodiversité (OFB)
+Commissariat du Massif Central
+Conseil départemental de la Loire
+Cerema
+Banque des Territoires
+SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;préfet
+de la Loire &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+le délégué territorial de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’ANCT&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+assisté d&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;e
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;cinq&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+délégués territoriaux adjoints : le secrétaire général de
+la préfecture, les deux sous-préfets &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;de
+Montbrison et de Roanne&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
+le directeur départemental des territoires et la directrice
+départementale de l’emploi, du travail et des solidarités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;I&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ls
+sont les premiers interlocuteurs des maires et présidents
+d’intercommunalité pour toute question relative à l’ingénierie.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Les
+collectivités territoriales ont régulièrement besoin du soutien de
+l’État pour développer leurs projets : une aide financière
+mais aussi une aide en ingénierie. L’ingénierie est l’ensemble
+des prestations intellectuelles pour répondre aux questionnements
+autour de ces projets. Elle couvre les aspects technique,
+réglementaire, financier, juridique, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’offre
+de prestations proposées par l’État local, le &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Conseil
+départemental, l’AMF42&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;,
+les établissements publics membres du comité national de
+coordination (ANRU, ANAH, ADEME, CEREMA, Caisse des dépôts et des
+consignations) et les institutions, structures ou opérateurs publics
+dans la Loire est recensée dans le&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+r&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;éférentiel
+de l’ingénierie territoriale ligérienne. Ce recueil numérique de
+fiches &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+régulièrement mis à jour et accessible sur le site internet des
+services de l’État.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Un
+guichet unique regroupe des agents de l’État, du Conseil
+départemental et des principaux intervenants de l’ingénierie
+locale. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Il
+est chargé d’apporter rapidement &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;et
+sans formalisation excessive &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;des
+réponses &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;aux
+questionnements &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;des
+collectivités. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’adresse
+&lt;a href="mailto:ingenierie&amp;#64;loire.gouv.fr"&gt;ingenierie&amp;#64;loire.gouv.fr&lt;/a&gt; est le point d’entrée vers le guichet unique. La forme de ces
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;questionnements&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+est libre : les référents territoriaux de l’État
+compléteront une fiche normalisée, au besoin en interrogeant la
+collectivité en retour pour davantage de précision. Une fois
+complétée, cette fiche normalisée devra permettre de constater
+l’insuffisance de ressource locale en ingénierie et la fragilité
+économique, sociale, démographique ou financière de la
+collectivité (principe de subsidiarité).&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Régulièrement,
+le guichet unique se réunira pour déterminer la meilleure manière
+de répondre à cette sollicitation. Il désignera un chef de file
+qui préparera une proposition soumise à la collectivité puis aux
+autorités compétentes (bureau, conseil, commission, etc). Après
+l’accord de tous, la décision d’octroi interviendra au plus
+vite.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Le
+chef de file mettra en œuvre la solution retenue ou en assurera le
+pilotage ou le suivi. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Plusieur&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;s
+ressources &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;seront
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;utilisées :
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;les
+marchés à bons de commande de l’ANCT ; les appuis sur mesure
+de l’ANCT ; la &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;mesure
+ingénierie du fonds vert ; &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;l’&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;appui
+des administrations centrales, des établissements publics &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ou
+bien &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;du
+Conseil départemental. &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Certaines figurent déjà sur la plateforme &lt;em&gt;aides-territoires&lt;/em&gt;. La
+solution pourra être une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+directe d’un des membres du guichet unique, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;un
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;groupe
+de travail pour traiter des thématiques multiples, &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;la
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+d’un tiers prise en charge par un des membres du guichet unique,
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;une
+participation&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;
+financière à une &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;opératio&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;n
+dont la collectivité est maître d’ouvrage, etc.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Prévention des risques
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p align="justify"&gt;
+&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Toutes
+les collectivités territoriales ligériennes s&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;ont
+éligibles : les communes, les intercommunalités, leurs
+groupements et le Conseil départemental de la Loire.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’objet
+de la prestation intellectuelle &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;doit
+relever de la compétence, éventuellement partagée, de la
+collectivité territoriale &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;qui
+la demande.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;L’éligibilité
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;est
+&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;examinée
+au cas par cas en fonction du dispositif d’appui retenu pour
+répondre à la demande de &lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;prestation
+intellectuelle&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;
+&lt;p align="justify"&gt;&lt;font&gt;&lt;font face="Arial, sans-serif"&gt;&lt;font size="2"&gt;&lt;font face="Marianne, monospace"&gt;&lt;font size="2"&gt;&lt;span&gt;Cet
+appui respecte le principe de subsidiarité.&lt;/span&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.gouv.fr/Services-de-l-Etat/Agriculture.-environnement.-amenagement-et-logement/Direction-Departementale-des-Territoires</t>
+        </is>
+      </c>
+      <c r="W30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.gouv.fr/Actions-de-l-Etat/Collectivites-locales/Guide-de-l-ingenierie-territoriale2/Guide-de-l-ingenierie-territoriale</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;ingenierie&amp;#64;loire.gouv.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>michel.poiret@loire.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcer-lappui-en-ingenierie-aupres-des-collectivites-ligeriennes/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>DDT de la Loire</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>14/10/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>163639</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les énergies renouvelables : "Technologies et vecteurs énergétiques innovants"</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Energies renouvelables : "Technologies et vecteurs énergétiques innovants"</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;appel à projets &amp;#34;Technologies et vecteurs énergétiques innovants&amp;#34; vise à promouvoir et à accompagner de nouvelles technologies et/ou de nouveaux vecteurs énergétiques renouvelables, et leurs usages, ainsi que les différentes voies de valorisation énergétique ou matière du C02.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets a pour objectifs de faciliter la mise en place, sur l&amp;#039;ensemble du territoire régional, de sites de développement de nouvelles technologies pour les énergies renouvelables et/ou la valorisation du CO2, issues de la phase de R&amp;amp;D, à savoir :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Premiers sites industriels (à taille réelle de production) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Démonstrateurs pour les briques technologiques ciblées (de taille plus réduite).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Dans ce cadre, la Région souhaite développer principalement trois grandes familles de projets innovants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;La production et les usages des gaz &amp;#34;verts&amp;#34; par pyrogazéification, gazéification hydrothermale et Power to méthane.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La production et l&amp;#039;usage des biocarburants 2G et E-carburants destinés principalement à la mobilité propre routière, aéronautique ou maritime.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le captage, la valorisation et/ou la séquestration durable dans les matériaux, du C02 fatal ou CO2 biogénique, afin de contribuer à la lutte contre le changement climatique et donner une seconde vie au carbone.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide régionale peut concerner les études préalables et/ou les investissements.&lt;/p&gt;&lt;p&gt;1. Aides aux études préalables (prestations externes) pour faciliter la structuration et la mise en oeuvre du projet&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Taux d’aide ne dépassant pas 70 % maximum de l’assiette éligible. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;2. Aide à l&amp;#039;investissement&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Taux d’aide ne dépassant pas 65 % maximum de l’assiette éligible. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les études comme pour les investissements, le taux attribué est modulable en fonction notamment de la taille de l’entreprise (spécifiée dans le régime d’aide), du plan de financement, du besoin financier démontré par l’analyse technico-économique du projet, et des disponibilités budgétaires de la collectivité.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les aides sont financées par l&amp;#039;intervention financière en fonds propres de la Région Nouvelle-Aquitaine et/ou par des fonds européens FEDER-PO 2021-2027.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une complémentarité est possible avec les aides nationales (AAP ADEME...) ou les aides spécifiques de programmes européens.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;adresse aux maîtres d&amp;#039;ouvrages publics et privés régionaux comme nationaux avec une implantation obligatoire du projet en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Peuvent bénéficier de l&amp;#039;appel à projets (liste non exhaustive) :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Consortiums industriels du secteur ou une société de projet dédiée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Énergéticiens du secteur ou régies départementales de l’énergie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développeurs d’énergies renouvelables,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Détenteurs de biomasse, connexes ou déchets, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales ou SEM, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises du secteur pétrolier en recherche de reconversion d’activités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipementiers ou intégrateurs de solution en capacité de co-investissement, au côté d’un tiers investisseur ,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Industriels consommateurs de gaz naturel et de produits pétroliers&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises ou organismes publics souhaitant acquérir un véhicule/navire démonstrateur ou une flotte de véhicules ou de navires, fonctionnant avec des biocarburants, des E-carburants …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’unités de méthanisation ou de chaudières biomasse ou les industriels émetteurs de C02 &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises de travaux publics ou de la construction souhaitant transformer et/ou utiliser des matériaux carbonatés (filière C02) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet doit être porté par un investisseur, acquéreur final de(s) brique(s) technologique(s) visée(s). La mise au point technique et le développement commercial de la brique technologique d’offreurs de solutions sont inéligibles à ce dispositif.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet présente une ou plusieurs innovations avec un TRL compris entre 7 et 9. Les projets R&amp;amp;D de TRL inférieur à 7 peuvent être éventuellement accompagnés par d’autres dispositifs régionaux.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet pilote, de l’échelle 1/10 (démonstrateur) à 1 (pré-commercial ou industriel), s’inscrit dans la durée de l’amortissement (fonctionnement supérieur ou égal à 7 ans de préférence et aligné idéalement sur la durée de vie ou de l’amortissement comptable ou du tarif règlementé) avec un business plan pluriannuel (avec et sans aide).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/energies-renouvelables-technologies-et-vecteurs-energetiques-innovants</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/system/files/specific_pj_files/Dossier_candidatureAAPtechnologies2025_2026_VF%20%281%29.docx</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En amont du dépôt de candidature à une aide aux études et/ou à l’investissement, le maître d’ouvrage devra contacter le coordinateur de l’appel à projets afin d’échanger sur la nature du projet, l’éligibilité des dépenses, les modalités de l’appel à projets et sur les éléments attendus.&lt;/p&gt;&lt;p&gt;Après consultation du Règlement de l&amp;#039;appel à projet, il convient de renvoyer au contact indiqué ci-dessous le dossier de candidature rempli, nécessairement complet et signé, et les pièces demandées (liste en annexe du dossier de candidature)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/energies-renouvelables-technologies-et-vecteurs-energetiques-innovants/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD31" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>162533</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets de coopération interterritoriale et transnationale</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J33" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette mesure vise à soutenir les projets de
+coopération sur le territoire du Pays de Coutances.&lt;/p&gt;&lt;p&gt;Deux types de coopération peuvent être soutenus :&lt;/p&gt;&lt;p&gt;-&lt;span&gt;       
+&lt;/span&gt;La coopération «
+interterritoriale » entre des territoires au sein d’un même Etat membre ;&lt;/p&gt;&lt;p&gt;-&lt;span&gt;       
+&lt;/span&gt;La coopération «
+transnationale » entre des territoires relevant de plusieurs Etats membres
+ainsi qu’avec des territoires de pays tiers.&lt;/p&gt;&lt;p&gt;Aux vues des besoins et des pistes d’actions
+envisagées, seront particulièrement favorisés :&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;Les projets en lien avec
+l’évolution des pratiques d’implication des acteurs locaux dans les prises de
+décisions ;&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;Les projets d’évolution des
+pratiques agricole et conchylicoles (qualité des eaux, valorisation économique
+et circuits courts) ;&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;Le développement des énergies
+renouvelables ;&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;La mise en place d’actions
+interterritoriales d’économie circulaire ;&lt;/p&gt;&lt;p&gt;·&lt;span&gt;        
+&lt;/span&gt;Les voyages d’études dont la
+thématique répond aux enjeux de la SLD.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Tout autre projet contribuant à l’atteinte des
+objectifs de la stratégie locale de développement pourra également être
+soutenu.&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Transition énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Attractivité économique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P33" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q33" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les enjeux du GAL du Pays de Coutances se retrouvent sur d’autres
+territoires européens ou nationaux : impacts du réchauffement climatique sur
+les activités humaines et sur l’environnement, adaptation au changement
+climatique, mobilité durable dans les zones rurales, égalité femmes-hommes,
+etc. Cette fiche-action a pour objectif de soutenir les projets de coopération répondant à ces enjeux, avec des territoires français ou européens. La coopération a pour objectifs de mutualiser des
+connaissances, de partager des bonnes pratiques, ou d&amp;#039;agir ensemble. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Coopérer avec d’autres territoires favorise &lt;span&gt;l’innovation et permet de &lt;/span&gt;&lt;span&gt;diffuser les valeurs européennes auprès des habitants du territoire.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S33" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-leconomie-sociale-et-solidaire-et-leconomie-circulaire-fiche-action-6/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD33" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>26/04/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>163209</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l'économie circulaire et la gestion des déchets</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 80</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dégradation de l&amp;#039;environnement côtier, notamment liée à l&amp;#039;accumulation des déchets est une menace forte sur les territoire littoraux. Des démarches sont en cours sur le territoire pour limiter un maximum la production de déchets par les professionnels, mais également pour recycler et valoriser au maximum les coproduits. &lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Communication&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développer l’obtention de certifications
+     environnementales (port propre, plage sans déchets plastiques…)&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Étude&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Identifier des débouchés pour les espèces
+     invasives&lt;/li&gt;&lt;li&gt;Étudier la pertinence d’un projet avant son
+     déploiement&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt; Actions de développement&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Travailler sur la durabilité des matériaux
+     utilisés par les professionnels&lt;/li&gt;&lt;li&gt;Organiser et/ ou valoriser des opérations de
+     collecte de déchets sur les plages&lt;/li&gt;&lt;li&gt;Installer des hottes plasticières&lt;/li&gt;&lt;li&gt;Améliorer la récolte et le tri des déchets&lt;/li&gt;&lt;li&gt;Valoriser le réemploi de déchets&lt;/li&gt;&lt;li&gt;Valoriser les captures non désirées&lt;/li&gt;&lt;li&gt;Valoriser les coproduits&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;strong&gt;Mise en réseau&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Partager les expériences&lt;/li&gt;&lt;li&gt;Coopérer avec des territoires extérieurs
+     répondant à la stratégie du GALPA et permettant d’apporter une plus-value
+     au territoire&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Economie circulaire
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses
+conformes au décret fixant les règles nationales d’éligibilité des dépenses
+dans le cadre des programmes cofinancés par les FESI dont notamment : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Dépenses de personnel&lt;/li&gt;
+ &lt;li&gt;Coûts directs en lien avec
+     l’opération dont :&lt;/li&gt;&lt;/ul&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Travaux et
+investissements matériels&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Acquisitions
+ou locations de matériel&lt;/li&gt;&lt;li&gt;Frais de
+communication, d’évènementiel&lt;/li&gt;&lt;li&gt;Prestations
+externes&lt;/li&gt;&lt;/ol&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Coûts indirects : un taux
+forfaitaire de 15% des frais de personnel directs éligibles correspondant aux
+coûts indirects liés à l’opération (frais de fonctionnement internes à la
+structure)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les
+projets de coopération uniquement, les frais de déplacement, d’hébergement et
+de restauration seront également éligibles. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ne seront
+pas éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les projets existants ne
+     proposant pas de renouvellement ou d’évolution significative&lt;/li&gt;
+ &lt;li&gt;Les dépenses de fonctionnement
+     courantes des structures, en dehors du forfait sur les dépenses de
+     personnel&lt;/li&gt;
+ &lt;li&gt;Les investissements immobiliers&lt;/li&gt;
+ &lt;li&gt;Les travaux et études portant
+     sur les hébergements touristiques&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les porteurs de projet
+devront donc apporter un autofinancement compris entre 20 et 50%. &lt;/p&gt;&lt;p&gt;Le seuil plancher
+d’intervention du FEAMPA et de la Région est fixé à 5 000 €.&lt;/p&gt;&lt;p&gt;Le plafond d’aide FEAMPA
+maximum est lui fixé à 40 000 €.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Calvados</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/GALPA-Littoral-Calvados</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Email : &lt;a href="mailto:galpa-calvados&amp;#64;calvados.fr" target="_self"&gt;galpa-calvados&amp;#64;calvados.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>galpa-calvados@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faciliter-leconomie-circulaire-et-la-gestion-des-dechets/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>Département du calvados</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q35" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD35" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>163107</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets d’unités de déconditionnement/hygiénisation pour les biodéchets emballés en Bretagne</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Déconditionnement et hygiénisation en Bretagne</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ADEME, la Région Bretagne, en partenariat avec l’association AILE (Association d’Initiatives Locales pour l&amp;#039;Énergie et l&amp;#039;Environnement) et la DREAL Bretagne, s&amp;#039;associent pour lancer un appel à projets régional visant à &lt;strong&gt;accompagner financièrement les projets de déconditionnement / hygiénisation de biodéchets emballés&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Ces projets seront élaborés en faveur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;D’une &lt;strong&gt;approche territoriale cohérente des projets&lt;/strong&gt;, en tenant compte des « bassins versants » des flux de déchets collectés sur une zone géographique, dont l’échelle pertinente sera à définir au moyen d’une étude territoriale.&lt;/li&gt;&lt;li&gt;De la &lt;strong&gt;recherche de partenariat et/ou de mutualisation entre différents acteurs&lt;/strong&gt;, afin de consolider chacune des étapes de la filière (collecte, transport, tri, traitement).&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Un projet de déconditionnement / hygiénisation peut également constituer un projet structurant sur un territoire, notamment en offrant de nouveaux services : création d’une filière locale de collecte, de recyclage et de valorisation des déchets organiques avec, par exemple, le développement de réseaux de chaleur, la création d’activités économiques locales…&lt;/p&gt;&lt;p&gt;Cet appel à projets se décline en deux phases :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;PHASE 1 : &lt;strong&gt;Phase d’étude préalable dite « territoriale »&lt;/strong&gt; permettant de définir la faisabilité et la pertinence de la mise en place d’une unité de déconditionnement / hygiénisation sur un territoire donné.&lt;/li&gt;&lt;li&gt;PHASE 2 : &lt;strong&gt;Phase d’investissement&lt;/strong&gt; pour la création d’une unité de déconditionnement / hygiénisation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour déposer une demande valide, fournir l&amp;#039;ensemble des éléments demandés dans le règlement de l&amp;#039;appel à projets, disponible sur cette page. &lt;br /&gt;Le dépôt des dossiers de demande d&amp;#039;aide se fait au fil de l&amp;#039;eau jusqu&amp;#039;au 30 décembre 2024 - 17h30.&lt;br /&gt;La sélection des dossiers se fera après cette date.&lt;/p&gt;&lt;p&gt;Les candidats sont réputés avoir pris connaissance du règlement de cet appel à projets disponible sur cette page.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Bretagne</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/deconditionnement-et-hygienisation-en-bretagne/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>21/07/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>163042</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Garantir la qualité et l'accessibilité des services de proximité sur l'ensemble du territoire du Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="F37" s="1" t="inlineStr">
+        <is>
+          <t>Région académique — Normandie</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 80</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le vieillissement de la population, l’exode des jeunes et l’installation massive de nouveaux ménages (couples avec ou sans enfants) dans le Pays d’Auge font émerger de nouveaux besoins qui nécessitent d’adapter les services et les équipements. Pour accompagner les mutations sociodémographiques, faire de l’offre de services un vecteur d’équilibre des territoires et d’égalité pour les habitants au sens des objectifs poursuivis dans le SRADDET, cette fiche-action n°3 de la stratégie locale du Pays d&amp;#039;Auge met l’accent sur la qualité de vie des habitants, le maintien des liens de proximité et le développement de la mixité sociale et générationnelle. Il convient alors de développer, sur l’ensemble du territoire, une offre de services de qualité et accessible à tous. Les effets du changement climatique sur la santé et les inégalités d’accès aux soins décrits dans les synthèses du GIEC normand rendent indispensables des actions dans le domaine de la santé. C’est également dans les domaines de la petite enfance et de l’inclusion des personnes âgées et/ou en situation de handicap que les besoins sont les plus prégnants et nécessitent un accompagnement fort. &lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Objectifs de l&amp;#039;aide : &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Types et description des opérations soutenues (&lt;/strong&gt;Votre projet doit entrer dans &lt;strong&gt;au moins un des types d&amp;#039;opération&lt;/strong&gt; ci-dessous) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Initiatives visant à faciliter l’&lt;strong&gt;installation en zone rurale des professionnels de santé&lt;/strong&gt; et développement des nouveaux modes d’exercice&lt;/li&gt;&lt;li&gt;Création, développement et &lt;strong&gt;animation d’évènements et de lieux dédiés à la culture et aux loisirs&lt;/strong&gt; favorisant la mixité et élargissant l’offre en zone rurale &lt;/li&gt;&lt;li&gt;Services nouveaux sur le territoire et/ou innovants facilitant l’&lt;strong&gt;accueil des jeunes enfants &lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Projets innovants permettant le &lt;strong&gt;développement de liens intergénérationnels ou renforçant l’inclusion et l’autonomie&lt;/strong&gt; des personne âgées et publics éloignés&lt;/li&gt;&lt;li&gt;Soutien à la création, à l’expérimentation et au développement de &lt;strong&gt;solutions mobiles et de dispositifs d’aller-vers pour les services publics et de proximité&lt;/strong&gt; &lt;/li&gt;&lt;li&gt;Projets visant à favoriser l’a&lt;strong&gt;ccessibilité numérique, l’inclusion numérique et la sobriété numérique&lt;/strong&gt; dont les projets visant à développer le télétravail&lt;/li&gt;&lt;li&gt;Opérations visant à renforcer la &lt;strong&gt;coordination et la coopération entre les acteurs locaux &lt;/strong&gt;contribuant aux services de proximité &lt;/li&gt;&lt;li&gt;Soutien à l’élaboration de &lt;strong&gt;plans d’actions locaux inter-collectivités &lt;/strong&gt;pour développer de nouveaux services &lt;/li&gt;&lt;li&gt;Actions de promotion et de &lt;strong&gt;valorisation de l’offre de services&lt;/strong&gt; disponible sur le territoire &lt;/li&gt;&lt;li&gt;Projets renforçant l&lt;strong&gt;’inclusion, la mixité et l’accessibilité des lieux publics&lt;/strong&gt; (hors PMR)&lt;/li&gt;&lt;li&gt;Initiatives favorisant le lien social et valorisant l’&lt;strong&gt;engagement bénévole et l’implication citoyenne&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Opérations de &lt;strong&gt;prévention&lt;/strong&gt; auprès du grand public et des entreprises en matière de &lt;strong&gt;transition écologique, de santé publique et de lutte contre les discriminations&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Actions visant au &lt;strong&gt;réemploi et au tri des déchets&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Aide plancher : 4 000€&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Aide plafond : 60 000€&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Espace public
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Commerces et services
+Economie sociale et solidaire
+Equipement public
+Accessibilité
+Lutte contre la précarité
+Spectacle vivant
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les projets doivent être pertinents au regard de la Stratégie Locale de Développement définie par le GAL Pays d&amp;#039;Auge. Ils sont sélectionnés au regard de 10 critères. 6 critères transversaux propres au fonds européen LEADER et 4 critères thématiques. Un comité de programmation composé d&amp;#039;acteurs locaux issus des sphères publique et privée écoute chaque porteur de projet et décide de l&amp;#039;adéquation entre le projet et les attentes du territoire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères transversaux : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Egalité femmes/hommes&lt;/li&gt;&lt;li&gt;Objectifs de Développement Durable (hors égalité entre les sexes ; lutte contre chgt climatique ; partenariat)&lt;/li&gt;&lt;li&gt;Approche partenariale&lt;/li&gt;&lt;li&gt;Adaptation et/ou atténuation du changement climatique&lt;/li&gt;&lt;li&gt;Ruralité&lt;/li&gt;&lt;li&gt;Innovation&lt;/li&gt;&lt;/ol&gt;&lt;br /&gt;&lt;p&gt;&lt;strong&gt;Critères thématiques : &lt;/strong&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Le projet permet d&amp;#039;améliorer la coordination et la coopération entre les acteurs locaux contribuant au développement des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de garantir la cohésion sociale et maintenir les liens de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de renforcer la qualité et la diversité des services de proximité&lt;/li&gt;&lt;li&gt;Le projet permet de favoriser l’égalité d’accès aux services de proximité&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Certaines dépenses sont inéligibles&lt;/strong&gt; : &lt;span&gt;Travaux de construction/extension de bâtiment ; &lt;/span&gt;Amortissement de biens neufs ; Contribution en nature ; Contrat de crédit-bail ; Bénévolat (dans le cadre d’auto-construction) ; TVA (si elle est récupérée par le bénéficiaire) ; Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d’arts classés ou inscrits conformément à la règlementation nationale) ; Infrastructures numériques fixes ou mobiles ; Etudes rendues obligatoires par la loi ; Mise aux normes strictes ; Travaux effectués en régie ; Achat de terrain et de biens immeubles ; Exclusion des retenues de garanties et des aléas (marchés publics).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Auge</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.calvados.fr/programme-europeen-LEADER</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Emmanuelle Pruneaud&lt;br /&gt;Chargée de mission LEADER Pays d’Auge&lt;br /&gt;02 31 57 18 08&lt;/p&gt;&lt;p&gt;Cindy Remeur&lt;br /&gt;Gestionnaire LEADER&lt;br /&gt;02 31 57 18 46&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader.paysdauge&amp;#64;calvados.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>emmanuelle.pruneaud@calvados.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/garantir-la-qualite-et-laccessibilite-des-services-de-proximite-sur-lensemble-du-territoire-du-pays-dauge/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Calvados</t>
+        </is>
+      </c>
+      <c r="AD37" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>164111</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de préservation de l'environnement et de transition écologique</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation du territoire et des modes de vie face aux changements climatique, d&amp;#039;atténuer ses conséquences, et de favoriser la transition écologique du territoire.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Favoriser la sobriété énergétique&lt;/p&gt;&lt;p&gt;- Sensibiliser et encourager les pratiques vertueuses pour l&amp;#039;environnement&lt;/p&gt;&lt;p&gt;- Limiter la production de déchets et en garantir une gestion raisonnable&lt;/p&gt;&lt;p&gt;- Préserver la biodiversité, les paysages et le cadre de vie&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Energie citoyenne, projet de micro-méthanisation, rénovation exemplaire de bâtiment public, etc. ;&lt;/p&gt;&lt;p&gt;‐ Défi zéro déchet, exposition-démonstration de bonnes pratiques sur les économies d’eau, etc. ;&lt;/p&gt;&lt;p&gt;‐ Compost collectif, ressourcerie, friperie, atelier de réparation et réemploi, etc. ;&lt;/p&gt;&lt;p&gt;‐ Plantation de micro-forêts, de haies, murs et toits végétaux, moutons pour entretenir des terrains, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Consommation et production
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le &lt;strong&gt;projet intègre des actions en faveur de l’environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-preservation-de-lenvironnement-et-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD38" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>164101</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions locales en faveur de la transition énergétique et écologique</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- fiche action 7</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I39" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accompagner la prise de conscience des enjeux de transition énergétique et écologique par l’ensemble des acteurs du territoire et faire évoluer les comportements&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Réduire la dépendance énergétique du territoire en promouvant la sobriété et les énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faire de la transition énergétique et écologique un axe de développement économique de notre territoire&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation des données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Informer, sensibiliser, former les acteurs du territoire à la transition énergétique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Identifier les potentiels locaux en termes de réduction énergétique et d’énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des servi&lt;/span&gt;&lt;span&gt;ces, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager les entreprises et les associations dans leurs actions en faveur de leur transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer la production locale d’énergie renouvelable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Créer des emplois dans les métiers de la transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire d’artisans du BTP et de maîtres d’ouvrage formés à la rénovation énergétique et écologique des bâtiments&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Favoriser le développement de projets de l’économie circulaire et de l’économie de la fonctionnalité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Soutenir les actions d’écologie industrielle territoriale&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer les processus de valorisation des déchets &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Réaliser des opérations de rénovation énergétique innovantes et sobres en énergie&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/f859f8d7-f3bc-4643-a3cd-7bdc57a9dd84/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie circulaire
+Consommation et production
+Innovation, créativité et recherche
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q39" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ca278277-6275-4db1-b05a-098a62b87fe7/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-soutenir-les-actions-locales-en-faveur-de-la-transition-energetique-et-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD39" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>164100</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la mise en oeuvre de la transition alimentaire</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action 6</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond: 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Objectifs stratégiques&lt;/p&gt;&lt;p&gt;&lt;span&gt;-	Encourager le déploiement de système globaux en matière de stratégies alimentaires locales &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Conforter, développer l’agriculture locale et valoriser les nouveaux modes de production agroécologiques dans une optique de préservation du climat, de l’air, des sols, de l’eau et de la biodiversité &lt;/span&gt;&lt;br /&gt;&lt;span&gt; Encourager les changements de comportements alimentaires et favoriser la saisonnalité et le « bien manger »&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation des données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager la valorisation du potentiel nourricier des espaces publics et privés&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager la consommation des produits agricoles du territoire sur le territoire par les habitants du territoire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Valoriser et diffuser les savoir-faire des exploitations aux pratiques agroécologiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des services, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les restaurants collectifs vers un approvisionnement local et issu d’une activité raisonnée&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Lutter contre le gaspillage alimentaire&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Encourager l’animation territoriale, la coopération, la mobilisation des partenaires et encourager les professionnels à s’organiser entre eux pour valoriser les circuits courts et le « bien-manger »&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Amplifier le recours aux circuits de proximité &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner la mise en œuvre de filières locales de déchets fermentescibles &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/eb31d09f-d0e4-40f6-a1f9-9b34f97c23aa/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 6&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Lutte contre la précarité
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour être éligible le Projet doit s&amp;#039;inscrire dans la Stratégie Locale de Développement&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Pour être éligible le porteur de projet doit être accompagné par une structure d&amp;#039;accompagnement type Chambres consulaires, BGE, Galillée....&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/d0ce306f-8a3f-469e-bed9-326d092a6f68/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 6&lt;/a&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-accompagner-la-mise-en-oeuvre-de-la-transition-alimentaire/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD40" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>162938</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transition écologique</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le territoire des Coëvrons est engagé depuis plusieurs années dans la transition écologique, qui se concrétise notamment à travers le Plan Climat Air Energie Territorial, comprenant un programme d’actions visant à lutter contre les changements climatiques, améliorer la qualité de l&amp;#039;air et réduire les consommations d&amp;#039;énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Soutenir la production d’énergie renouvelable sur le territoire&lt;/li&gt;&lt;li&gt;Valoriser, gérer et préserver les ressources naturelles en prenant en compte les enjeux associés à l&amp;#039;atténuation et à l’adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Valoriser et préserver la biodiversité&lt;/li&gt;&lt;li&gt;Travailler avec les acteurs et les sensibiliser pour accompagner la transition écologique&lt;/li&gt;&lt;li&gt;Favoriser la résilience des Coëvrons face aux effets des changements climatiques et aux éventuelles difficultés d’accès aux ressources et matières exogènes&lt;/li&gt;&lt;li&gt;Développer des solutions de mobilité inclusive, propre et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Soutien à la production d’énergie renouvelable sur le territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements liés à l’émergence et au développement de projets d’énergie renouvelable&lt;/li&gt;&lt;li&gt;Projets d’énergie citoyenne&lt;/li&gt;&lt;li&gt;Etudes énergétiques et conseil en énergie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Valorisation, gestion et préservation des ressources naturelles et de la biodiversité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de nouvelles filières locales issues des ressources naturelles du territoire&lt;/li&gt;&lt;li&gt;Entretien, valorisation et plantation de haies bocagères, arbres, verger conservatoire et/ou adapté au changement climatique&lt;/li&gt;&lt;li&gt;Eco pâturage, expérimentations apicoles&lt;/li&gt;&lt;li&gt;Création et restauration de noues et de zones humides&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Amélioration de la résilience des Coëvrons :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements visant à préserver la ressource en eau (ex : plan de désimperméabilisation, création d’îlots de fraicheur)&lt;/li&gt;&lt;li&gt;Etudes, animations et investissements visant à développer des modèles résilients pour les services publics et les activités économiques ou de loisirs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Développement de solutions de mobilité inclusive, propre et durable :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilité évitée : création d’espaces de coworking, de tiers lieux&lt;/li&gt;&lt;li&gt;Mobilité active : aménagement de voies, jalonnement, signalétique, services&lt;/li&gt;&lt;li&gt;Mobilité partagée : covoiturage, véhicules partagés ou en libre-service&lt;/li&gt;&lt;li&gt;Mobilité inclusive : déploiement d’offres de mobilité pour les usagers qui rencontrent des difficultés à se déplacer au quotidien sur le territoire&lt;/li&gt;&lt;li&gt;Développement de l’intermodalité&lt;/li&gt;&lt;li&gt;Actions innovantes de mobilité durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P41" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD41" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>162935</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Rassembler les acteurs autour de l’économie circulaire et la valorisation de nos ressources locales</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche Action Economie circulaire</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Châteaux (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>Taux variable en fonction du plan de financement et des cofinanceurs. Plancher d'aide LEADER : 5 000 € // Plafond d'aide LEADER : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développer l’utilisation et la disponibilité des agromatériaux et bois locaux&lt;/li&gt;&lt;li&gt;Sensibiliser et accompagner tous les acteurs à l’intérêt des filières d’agromatériaux et énergies renouvelables et à la valorisation des déchets&lt;/li&gt;&lt;li&gt;Développer des filières de recyclage / réutilisation des matériaux&lt;/li&gt;&lt;li&gt;Accompagner les entreprises, les collectivités locales et les agriculteurs à la gestion efficiente de l’eau&lt;/li&gt;&lt;li&gt;Accompagner les artisans et professionnels sur les enjeux de l’adaptation au changement climatique de l’économie circulaire et de la sobriété énergétique&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Quelques exemples : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réfléchir et investir sur la réduction, la récupération d’eau et son utilisation&lt;/li&gt;&lt;li&gt;Réfléchir et investir sur la réutilisation des eaux usées&lt;/li&gt;&lt;li&gt;Sensibiliser sur l’utilisation de l’eau dans les différents usages domestiques&lt;/li&gt;&lt;li&gt;Adapter les aménagements autour de la consommation d’eau (récupération, …)&lt;/li&gt;&lt;li&gt;Sensibiliser sur le devenir des déchets (réutilisation, valorisation, …) et leur recyclage&lt;/li&gt;&lt;li&gt;Mettre en place des ressourceries, des matériauthèques / des solutions autour de la récupération de matériaux&lt;/li&gt;&lt;li&gt;Sensibiliser et accompagner sur les agro-matériaux ou bio sourcés&lt;/li&gt;&lt;li&gt;Mener des inventaires, états des lieux, études, études de faisabilité sur les filières d’agromatériaux&lt;/li&gt;&lt;li&gt;Sensibiliser et communiquer sur l’adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Sensibiliser et communiquer auprès des élus et/ou techniciens sur l’usage des bâtiments et la maitrise de l’énergie&lt;/li&gt;&lt;li&gt;Mener des réflexions, études et investissements sur les nouvelles énergies renouvelables et de récupération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Biodiversité
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P42" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2024</t>
+        </is>
+      </c>
+      <c r="Q42" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Présentation du projet par le bénéficiaire en groupe technique puis en Comité de Programmation&lt;/p&gt;&lt;p&gt;Le projet sera passé au crible d&amp;#039;une grille de sélection : &lt;/p&gt;&lt;p&gt;6 questions de 0 à 4 points&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1- RAYONNEMENT&lt;/li&gt;&lt;li&gt;2- PARTENARIAT &amp;amp; COLLABORATION&lt;/li&gt;&lt;li&gt;3- ORIGINALITE &amp;amp; INNOVATION&lt;/li&gt;&lt;li&gt;4- EFFET LEVIER LEADER&lt;/li&gt;&lt;li&gt;5- PERENNITE &amp;amp; IMPACT A LONG TERME&lt;/li&gt;&lt;li&gt;6- PERTINENCE AVEC LA STRATEGIE DU GAL&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Avec une notation : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&amp;lt; 12/24 &lt;span&gt;		&lt;/span&gt;: Avis défavorable // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;Entre 12 et 16/24 &lt;span&gt;	&lt;/span&gt;: Avis favorable avec réserves // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;&amp;gt; 16/24 &lt;span&gt;		&lt;/span&gt;: Avis favorable sans réserve // Commentaires facultatifs &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>PAYS DES CHÂTEAUX</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/leader/2023-2027-pr%C3%A9sentation-r%C3%A9alisations</t>
+        </is>
+      </c>
+      <c r="W42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdeschateaux.fr/leader/2023-2027-monter-son-dossier-leader</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p dir="ltr"&gt;Geoffrey BELHOUTE&lt;br /&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Chargé de mission LEADER  &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Tel : 06 32 04 43 15 &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Courriel : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;paysdeschateaux.fr" target="_blank"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysdeschateaux.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/preserver-la-biodiversite-et-sensibiliser-tous-les-publics-aux-enjeux-du-futur/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Châteaux</t>
+        </is>
+      </c>
+      <c r="AD42" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2024</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>162829</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les transitions écologiques et énergétiques</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Remiremont et ses Vallées (PETR)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
+        <is>
+          <t>16% de cofinancement public à trouver pour les structures privées</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Promouvoir l&amp;#039;agriculture et les productions locales dans les pratiques alimentaires du territoire ;&lt;br /&gt;- Encourager les entreprises aux pratiques de gestion durable des ressources ;&lt;br /&gt;- Soutenir les projets innovants qui participent à la résilience du territoire ;&lt;br /&gt;- Accompagner les changements de pratiques pour préserver les ressources.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;- Accompagner les territoires vers de nouvelles pratiques alimentaires ;&lt;br /&gt;- Favoriser les alternatives écologiques des entreprises publiques et privées ;&lt;br /&gt;- Initier les innovations énergétiques ;&lt;br /&gt;- S&amp;#039;adapter pour gérer durablement la ressource en eau.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Operations éligibles&lt;/h4&gt;&lt;p&gt;- Opérations d&amp;#039;accompagnement des territoires vers l&amp;#039;alimentation durable ;&lt;br /&gt;- Opérations favorisant les alternatives écologiques des structures publiques et entreprises privées ;&lt;br /&gt;- Opérations favorisant les innovations énergétiques et durables ;&lt;br /&gt;- Opérations visant à adapter le territoire à une gestion durable de la ressource en eau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Alimentation durable : &lt;/strong&gt;Ensemble de pratiques alimentaires visant à nourrir les êtres humains en qualité et en quantité suffisante, aujourd&amp;#039;hui et demain, dans le respect de l&amp;#039;environnement, en étant accessible économiquement et rémunératrice sur l&amp;#039;ensemble de la chaîne alimentaire (ADEME).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche
+Animation et mise en réseau
+Valorisation d'actions
+Mobilité partagée
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;&lt;strong&gt;Aide proposée sur la période 2023-2027&lt;/strong&gt;&lt;/h3&gt;&lt;h4&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Eligibilité géographique : &lt;/strong&gt;Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition que l&amp;#039;opération ait un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Capacité du porteur&lt;/strong&gt; : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.&lt;/p&gt;&lt;p&gt;Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;h4&gt;Conditions financières&lt;/h4&gt;&lt;p&gt;Plancher de l&amp;#039;aide : 4 000 €&lt;br /&gt;Plafond de l&amp;#039;aide : 30 000 €&lt;/p&gt;&lt;p&gt;Autofinancement requis d&amp;#039;au moins 20 %.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>CC des Hautes Vosges, CC de la Porte des Vosges Méridionales, CC des Ballons des Hautes Vosges</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysderemiremont.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Contacts techniques :&lt;/h4&gt;&lt;p&gt;Noémie MOREL - Animatrice du programme LEADER : &lt;a target="_self"&gt;leader&amp;#64;paysderemiremont.fr&lt;/a&gt;/ 03.54.74.00.45&lt;/p&gt;&lt;p&gt;PETR Pays de Remiremont et de ses Vallées : 03.29.22.63.85&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>leader@paysderemiremont.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-transitions-ecologiques-et-energetiques/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>PETR Pays de Remiremont et de ses Vallées</t>
+        </is>
+      </c>
+      <c r="AD43" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2024</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>161747</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer la performance environnementale des produits et services suite à la réalisation d'un diagnostic écoconception ou d'une étude de faisabilité</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Investissements d’écoconception pour améliorer la performance environnementale</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les démarches d’amélioration de la performance environnementale des produits et services se déploient en France, au sein des entreprises. Elles contribuent à créer une &lt;strong&gt;offre permettant de se différencier, plus respectueuse de l’environnement&lt;/strong&gt;, disponible pour les consommateurs ou les acheteurs. &lt;/p&gt;&lt;p&gt;L’ADEME soutient les &lt;strong&gt;travaux et investissements issus d’un diagnostic et s’intégrant dans une démarche de mise en œuvre de l’écoconception&lt;/strong&gt;. Les investissements doivent viser la fabrication d’un produit écoconçu, l’obtention d’un produit ou service certifié Ecolabel européen, ou l’amélioration d’une note d’affichage environnemental.&lt;/p&gt;&lt;p&gt;Dans le domaine de l’alimentation, les investissements d’&lt;strong&gt;optimisation des outils de transformation&lt;/strong&gt;, ainsi que ceux permettant la mise sur le marché d’une nouvelle gamme de produits sous labels AB (Agriculture Biologique) ou HVE-niveau 3 (Haute Valeur Environnementale - Niveau 3) sont éligibles.&lt;/p&gt;&lt;p&gt;L’ADEME soutient aussi les projets comportant une &lt;strong&gt;innovation de rupture&lt;/strong&gt;, qui permettra au fabricant de développer une offre globale produit/service, créatrice de valeur non plus sur la multiplication des volumes de ventes, mais sur la &lt;strong&gt;fidélisation des clients, par les performances d’usage du produit&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Selon la nature des projets et la taille de l’entreprise, les &lt;strong&gt;aides aux investissements peuvent atteindre 15 % à 55 %&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;L’aide de l’ADEME est accordée sur la base de l’identification des surcouts par rapport un scénario contrefactuel (article 47 du RGEC (Règlement général d&amp;#039;exemption par catégorie) ou autre) ou du règlement de minimis n° 2023/2831 du 13 décembre 2023, selon lequel une même entreprise ne peut pas percevoir plus de 300 000 € d’aides dites de minimis sur  une période de trois ans.&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée. &lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires et &lt;strong&gt;au plus tard au 31 décembre 2024&lt;/strong&gt;.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S44" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_987_988</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/investissements-decoconception-ameliorer-performance-environnementale</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investissements-decoconception-pour-ameliorer-la-performance-environnementale/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>161748</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir du soutien dans vos démarches d’amélioration de la performance environnementale de vos produits</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Études d’écoconception des produits et des services</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;L’ADEME propose une aide financière pour soutenir les projets d’écoconception, de production durable, et d’obtention de l’Ecolabel européen.&lt;/p&gt;&lt;p&gt;L’ADEME soutient les &lt;strong&gt;études avec l’étape de diagnostic&lt;/strong&gt;, qui est la première étape structurante d’engagement d’une entreprise dans une &lt;strong&gt;démarche d’amélioration de la performance environnementale&lt;/strong&gt; de ses produits, et avec l’étape suivante de mise en œuvre, qui concrétise le passage à la réalisation d’actions et à la &lt;strong&gt;commercialisation de produits ou services à moindres impacts&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour les PME, l’accompagnement de l’étape de diagnostic est porté par Bpifrance, via le Diag Écoconception :&lt;/p&gt;&lt;ul type="disc"&gt;&lt;li&gt;Site de Bpifrance : &lt;/li&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;a target="_blank" href="https://diag.bpifrance.fr/diag-eco-conception"&gt;diagecoconception.bpifrance.fr&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://www.bpifrance.fr/catalogue-offres/transition-ecologique-et-energetique"&gt;Transition Écologique et Énergétique | Bpifrance&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;li&gt;Lignes directrices de l&amp;#039;ADEME : &lt;/li&gt;&lt;ul type="circle"&gt;&lt;li&gt;&lt;a target="_blank" href="https://librairie.ademe.fr/dechets-economie-circulaire/4169-lignes-directrices-diagnostic-ecoconception.html"&gt;Lignes directrices diagnostic Écoconception&lt;/a&gt; - La librairie ADEME&lt;/li&gt;&lt;li&gt;&lt;a target="_blank" href="https://librairie.ademe.fr/dechets-economie-circulaire/4170-lignes-directrices-pour-la-mise-en-oeuvre-d-une-demarche-d-ecoconception.html"&gt;Lignes directrices pour la mise en œuvre d&amp;#039;une démarche d&amp;#039;écoconception&lt;/a&gt; - La       librairie ADEME&lt;/li&gt;&lt;/ul&gt;&lt;/ul&gt;&lt;p&gt;Les études de projets d’écoconception peuvent être aidées jusqu’à 80 % du montant des dépenses internes et de prestation.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets peuvent être déposés au fil de l’eau et seront financés selon leur ordre d’arrivée.&lt;/p&gt;&lt;p&gt;L’initiative est ouverte jusqu’à épuisement des ressources budgétaires et au plus tard au 31 décembre 2024.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_84_93_987_988</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-decoconception-produits-services</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-decoconception-des-produits-et-des-services/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>161756</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la réalisation d’une étude territoriale de faisabilité en vue de créer, étendre ou moderniser un centre de tri de déchets</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Réalisation d'études pour la création, l'extension ou la modernisation de centres de tri des déchets</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de préparer à la valorisation matière ou énergétique des déchets issus de collecte séparée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour cela, trois lois engagent le collectif dans des objectifs ambitieux :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;l&lt;/strong&gt;a loi de transition énergétique pour la croissance verte (LTECV) ;&lt;/li&gt;&lt;li&gt;la loi de la lutte contre le gaspillage ;&lt;/li&gt;&lt;li&gt;et la loi de l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour répondre à ces objectifs, &lt;strong&gt;l’ADEME accompagne les collectivités ou les acteurs privés&lt;/strong&gt; porteurs de projets de centres de tri et de préparation des déchets et déchèteries pour professionnels.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les études de faisabilité ou territoriales préalables aux investissements peuvent être soutenues jusqu’à 80 %&lt;/strong&gt; des dépenses éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/realisation-detudes-creation-lextension-modernisation-centres-tri-dechets</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/realisation-detudes-pour-la-creation-lextension-ou-la-modernisation-de-centres-de-tri-des-dechets/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>161760</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans le financement d'une études et actions préalables à la décision de s'engager sur un projet de méthanisation</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Études préalables à la construction d’une installation de méthanisation</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour vérifier l&amp;#039;opportunité de votre projet, l’ADEME vous aide à &lt;strong&gt;réaliser une étude de diagnostic ou une étude de faisabilité&lt;/strong&gt;, en mettant à votre disposition plusieurs &lt;a href="https://librairie.ademe.fr/produire-autrement/5220-etude-de-faisabilite-d-une-unite-de-methanisation.html" target="_blank"&gt;trames de cahier des charges modèle&lt;/a&gt; et en apportant une aide financière.&lt;/p&gt;&lt;p&gt;La &lt;strong&gt;méthanisation &lt;/strong&gt;- procédé de digestion biologique de la matière organique en l’absence d’oxygène produisant du biogaz et un digestat - permet le traitement de déchets organiques et leur retour au sol, la production d’énergie renouvelable et la réduction des émissions de gaz à effet de serre.&lt;/p&gt;&lt;p&gt;Le biogaz produit peut ensuite &lt;strong&gt;être valorisé et vendu sous différentes formes&lt;/strong&gt; (chaleur, électricité, injection dans le réseau de gaz naturel, carburant pour véhicules).&lt;/p&gt;&lt;p&gt;La France depuis une dizaine d’année, a fait le choix de &lt;strong&gt;promouvoir le développement d’une filière de méthanisation&lt;/strong&gt; majoritairement basée sur le traitement local d’effluents d’élevage, de biodéchets, de sous-produits de cultures et de déchets non valorisés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Recyclage et valorisation des déchets
+Alimentation
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_52_53_75_76_84_93_94</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-prealables-a-construction-dune-installation-methanisation</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-prealables-a-la-construction-dune-installation-de-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>161763</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Etre accompagné dans la définition du projet en finançant à l’échelle d’un territoire ou d’un site, des diagnostics et des études de faisabilité</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Études pour la lutte contre le gaspillage alimentaire</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus&lt;/strong&gt; par an. Il entraîne la consommation inutile de ressources en énergie et en eau. Des émissions de gaz à effet de serre pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;L’ADEME soutient depuis plusieurs années la lutte contre le gaspillage alimentaire au travers :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;De l’appel à projets annuel du ministère de l’Agriculture et de l’Alimentation dans le cadre du Programme national pour l’alimentation (PNA).&lt;/li&gt;&lt;li&gt;Des appels à projets régionaux économie circulaire comportant un volet gaspillage alimentaire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’ADEME soutient également les études visant à identifier des actions permettant de lutter contre le gaspillage non-alimentaire.&lt;br /&gt;Pour vous aider à mettre en œuvre votre projet de lutte contre le gaspillage, l’ADEME peut &lt;strong&gt;financer jusqu’à 80 % de votre étude de diagnostic ou de faisabilité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>regions_02_04_06_11_24_27_28_32_44_75_93</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/etudes-lutte-contre-gaspillage-alimentaire</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-pour-la-lutte-contre-le-gaspillage-alimentaire/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>161764</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Subventionner l'achat d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Installation d'équipements de lutte contre le gaspillage</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le&lt;strong&gt; gaspillage alimentaire représente 10 millions de tonnes de produits perdus par an&lt;/strong&gt;. Il entraîne la consommation inutile de ressources en énergie et en eau, et des émissions de gaz à effet de serre qui pourraient être évitées. Toutes les étapes de la chaîne alimentaire sont concernées.&lt;/p&gt;&lt;p&gt;Vous pouvez prétendre à une &lt;strong&gt;aide pour les investissements&lt;/strong&gt; faisant suite à une &lt;strong&gt;augmentation ou à une redistribution des flux&lt;/strong&gt;, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires. Par exemple, les équipements suivants peuvent être soutenus :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;équipements de pesées&lt;/li&gt;&lt;li&gt;camions frigorifiques&lt;/li&gt;&lt;li&gt;acquisitions d’entrepôt&lt;/li&gt;&lt;li&gt;plateformes de collecte&lt;/li&gt;&lt;li&gt;cantines solidaires&lt;/li&gt;&lt;li&gt;ateliers de transformation de type conserverie&lt;/li&gt;&lt;li&gt;équipements permettant le partage de denrées alimentaires entre particuliers…&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Après réalisation d’un diagnostic ou d’une étude (hors cas particulier des associations d’aide alimentaire), certains équipements permettant la mise en œuvre du projet peuvent être aidés par l’ADEME à un taux allant jusqu’à 55 % de l’assiette des aides éligibles. Ils font l’objet d’une analyse au cas par cas.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_04_06_11_24_27_28_32_44_75_93</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/installation-dequipements-lutte-contre-gaspillage</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installation-dequipements-de-lutte-contre-le-gaspillage/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>161765</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Demander le financement d'études pour réduire les impacts environnementaux des produits/régimes alimentaires et mettre en œuvre des projets concordants</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention aux études d'alimentation durable</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’alimentation a des impacts importants sur la qualité de l’eau, des sols et de l’air, les émissions de GES (gaz à effet de serre), sur la consommation d’eau mais aussi sur la biodiversité et la déforestation.&lt;/p&gt;&lt;p&gt;L’essentiel de ces impacts se situe à l’étape de la production agricole qui peut être optimisée, de même que les autres étapes de la chaîne alimentaire (logistique, transport, transformation, conditionnement, distribution, consommation). La demande (régimes alimentaires, types de produits consommés) a un effet important sur les impacts de l’ensemble des acteurs amont.&lt;/p&gt;&lt;p&gt;Une&lt;strong&gt; étude de diagnostic ou d’accompagnement&lt;/strong&gt; permet d’&lt;strong&gt;effectuer un état des lieux du système en place&lt;/strong&gt; et de déterminer la &lt;strong&gt;faisabilité d’une solution alternative&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Dans ce domaine en évolution, une étude permet également de &lt;strong&gt;répondre aux besoins d’acquisition ou d’approfondissement de connaissance&lt;/strong&gt; des systèmes alimentaires (étude d’impacts, enjeux socio-économiques en lien avec l’alimentation durable, externalités positives ou négatives, caractérisation des pratiques, coûts…).&lt;/p&gt;&lt;p&gt;L’ADEME peut vous aider à financer cette étude par une subvention allant jusqu’à 80 % de son coût.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Alimentation</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S50" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_75_76_93_975_977_987_988</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/subvention-etudes-dalimentation-durable</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/subvention-aux-etudes-dalimentation-durable/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>161676</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans une démarche d'identification exhaustive des subventions mobilisables</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>CONSEIL FINANCIER OPERATIONNEL</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron Ingénierie</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H51" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous recherchez des subventions pour financer vos projets quelle qu&amp;#039;en soit la thématique ?&lt;/p&gt;&lt;p&gt;La Mission Pilotage Financier de l&amp;#039;Agence départementale Aveyron Ingénierie  vous propose un conseil opérationnel dans la recherche des financements institutionnels (Etat, Région, Département).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S51" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T51" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://aveyron.fr/pages/accompagnement-des-territoires/agence-departementale-aveyron-ingenierie</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="mailto:contact&amp;#64;aveyron-ingenierie.fr" target="_self"&gt;contact&amp;#64;aveyron-ingenierie.fr&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>contact@aveyron-ingenierie.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/rechercher-et-mobiliser-les-subventions-selon-la-nature-du-projet/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB51" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC51" s="1" t="inlineStr">
+        <is>
+          <t>Agence départementale Aveyron ingénierie</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>25/02/2024</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
+        <v>161672</v>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Etudier le potentiel de développement des réseaux de chaleur et de froid sur mon territoire</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>EnRezo</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G52" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H52" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour tous les territoires et les collectivités de France, le projet &amp;#34;&lt;a href="https://reseaux-chaleur.cerema.fr/espace-documentaire/enrezo" target="_self"&gt;EnRezo&lt;/a&gt;&amp;#34; du Cerema permet de faciliter la réalisation des études d’opportunité, des schémas directeurs (en identifiant des zones d’extension possibles) et permet d’engager plus rapidement des études de faisabilité sur les secteurs identifiés par les acteurs locaux. En seconde approche, des analyses thématiques peuvent également venir étayer le sujet du potentiel de verdissement des réseaux de chaleur à partir de différentes filières (solaire thermique, chaleur fatale…).&lt;br /&gt;Ces possibilités techniques, amenant à une décision politique plus rapide, participent à l’objectif de massification des réseaux de chaleur et de froid et de décarbonation de la chaleur en France.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N52" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O52" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La plateforme EnRezo du Cerema est accessible à toutes et à tous.&lt;/p&gt;&lt;p&gt;Pour les collectivités adhérentes du Cerema, un accompagnement à son utilisation peut vous être proposé.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S52" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U52" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V52" s="1" t="inlineStr">
+        <is>
+          <t>https://reseaux-chaleur.cerema.fr/espace-documentaire/enrezo</t>
+        </is>
+      </c>
+      <c r="X52" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute question ou demande d&amp;#039;accompagnement : &lt;a href="https://reseaux-chaleur.cerema.fr/contact" target="_self"&gt;https://reseaux-chaleur.cerema.fr/contact&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y52" s="1" t="inlineStr">
+        <is>
+          <t>luc.petitpain@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z52" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudier-le-potentiel-de-developpement-des-reseaux-de-chaleur-et-de-froid-sur-mon-territoire/</t>
+        </is>
+      </c>
+      <c r="AA52" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB52" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC52" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG52" s="1" t="inlineStr">
+        <is>
+          <t>22/02/2024</t>
+        </is>
+      </c>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G53" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H53" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I53" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N53" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O53" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P53" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q53" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S53" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T53" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U53" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V53" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X53" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y53" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z53" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA53" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC53" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD53" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG53" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
+        <v>162979</v>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Valorisation et préservation des ressources naturelles locales</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Fiche 2 - FEDER</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>GAL Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H54" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I54" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J54" s="1" t="inlineStr">
+        <is>
+          <t>Plancher : aide 15 000€ / cout total 25 000€ - Plafond : aide 75 000€</t>
+        </is>
+      </c>
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Le Cœur Entre-deux-Mers, du fait de ses espaces naturels, se trouve
+aujourd’hui face à des enjeux d’étalement urbain et d’artificialisation des
+sols consommant des espaces agricoles et naturels et impactant les paysages, la
+biodiversité, les ressources naturelles (eau, …) et la production de « déchets
+».&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Ce qui est en jeu est donc de :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Préserver ce que les habitants considèrent comme le principal atout du
+territoire : le cadre de vie&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réduire les consommations de ressources naturelles (eau, foncier,
+paysages, …) et agir sur les « déchets »&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Valorisation et
+médiation des paysages, des sites naturels et des cours d’eau locaux (hors
+espaces d’importances régionales)&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Végétalisation des
+sites déqualifiés&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;·&lt;span&gt;    
+&lt;/span&gt;&lt;/span&gt;&lt;span&gt;Amélioration de la
+gestion des biodéchets : études portant sur des solutions collectives pour
+les producteurs de biodéchets intermédiaires et « assimilés » (hors
+gros producteurs et ménages).&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N54" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Recyclage et valorisation des déchets
+Biodiversité
+Equipement public
+Paysage
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O54" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P54" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q54" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ne pas avoir engagé financièrement son projet avant d&amp;#039;obtenir l&amp;#039;accusé de réception via le GAL.&lt;/li&gt;&lt;li&gt;Etre sélectionné par les membres du GAL en séance selon la grille de notation de l&amp;#039;Axe 1&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S54" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T54" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U54" s="1" t="inlineStr">
+        <is>
+          <t>PÔLE TERRITORIAL COEUR ENTRE DEUX MERS</t>
+        </is>
+      </c>
+      <c r="V54" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coeurentre2mers.com/financer-mon-projet-avec-les-fonds-europeens-du-coeur-entre-deux-mers</t>
+        </is>
+      </c>
+      <c r="X54" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Richard REY - Animateur&lt;/p&gt;&lt;p&gt;05 56 23 95 17 - &lt;a target="_self"&gt;europe&amp;#64;coeurentre2mers.com&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y54" s="1" t="inlineStr">
+        <is>
+          <t>europe@coeurentre2mers.com</t>
+        </is>
+      </c>
+      <c r="Z54" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobiliser-les-ressources-durables-des-villages-du-territoire-1/</t>
+        </is>
+      </c>
+      <c r="AA54" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC54" s="1" t="inlineStr">
+        <is>
+          <t>Coeur Entre-deux-Mers</t>
+        </is>
+      </c>
+      <c r="AD54" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG54" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
+        <v>161726</v>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser la matière et l'énergie renouvelable, l'ADEME vous accompagne financièrement dans la création, l’extension ou à la modernisation d’un centre de tri de déchets</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Création, extension ou modernisation d’un centre de tri de déchets et valorisation de la matière</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H55" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le tri industriel est une étape souvent essentielle afin de &lt;strong&gt;préparer à la valorisation matière ou énergétique des déchets&lt;/strong&gt; issus de collecte séparée. &lt;/p&gt;&lt;p&gt;Le parc actuel des centres de tri comprend environ 450 installations pour 7 millions de tonnes de capacité de tri (tous déchets non dangereux et non inertes confondus).&lt;/p&gt;&lt;p&gt;L’ADEME compte le développer afin de &lt;strong&gt;répondre aux objectifs ambitieux de deux lois&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La loi de transition énergétique pour la croissance verte (LTECV).&lt;/li&gt;&lt;li&gt;La loi relative à la lutte contre le gaspillage et à l’économie circulaire en matière de réemploi et recyclage.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour faciliter la poursuite de cet objectif, l’ADEME accompagne les collectivités ou les acteurs privés porteurs de &lt;strong&gt;projets de centres de tri et de préparation pour une valorisation matière et énergie&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N55" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O55" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="S55" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U55" s="1" t="inlineStr">
+        <is>
+          <t>regions_01_02_03_04_06_11_24_27_28_32_44_52_53_75_76_93_94_977_978</t>
+        </is>
+      </c>
+      <c r="V55" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2024/creation-extension-modernisation-dun-centre-tri-dechets-valorisation-matiere</t>
+        </is>
+      </c>
+      <c r="X55" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y55" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z55" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creation-extension-ou-modernisation-dun-centre-de-tri-de-dechets-et-valorisation-de-la-matiere/</t>
+        </is>
+      </c>
+      <c r="AA55" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG55" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2024</t>
+        </is>
+      </c>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H56" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N56" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O56" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S56" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T56" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U56" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V56" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="W56" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X56" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y56" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z56" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA56" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB56" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC56" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG56" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
+        <v>144509</v>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la revitalisation, dynamisation ou restructuration des centres-villes et centres-bourgs landais</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H57" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J57" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de revitalisation allouée au plan d'actions : de 250 à 350.000 euros</t>
+        </is>
+      </c>
+      <c r="K57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour
+solliciter l’aide du Département dans le cadre du dispositif « revitalisation,
+dynamisation ou restructuration de son centre-ville ou centre-bourg », la
+commune, ou son EPCI, devra réaliser préalablement une étude globale de son
+centre-ville ou centre-bourg de type « Plan de référence » qui
+définira un plan d’action global et pluriannuel.&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Typologies
+d’opérations/ de projets éligibles&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt; Au regard du plan d&amp;#039;action, après accord avec
+la commune, les projets retenus devront concerner au minimum 2 thématiques sur
+les 4 suivantes :&lt;/p&gt;
+&lt;p&gt;·        
+habitat et logement social,&lt;/p&gt;
+&lt;p&gt;·        
+commerce et services,&lt;/p&gt;
+&lt;p&gt;·        
+cadre de vie et l’environnement,
+notamment la transition énergétique et écologique et les espaces publics en
+lien avec les mobilités,&lt;/p&gt;
+&lt;p&gt;·        
+équipements à destination de la
+population.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Les
+projets devront être localisés aux centres-bourgs ou centres-villes et
+justifier d’effets directs de revitalisation, dynamisation ou restructuration
+des centres-bourgs ou centres-Villes. Ils doivent démontrer un effet de
+centralité par leurs incidences sur les services ou les habitants des communes
+rurales périphériques.&lt;/p&gt;
+&lt;p&gt;Les
+aides s’inscrivent dans une poli􀆟que prioritaire départementale, ce sont
+des projets structurants pouvant relever de l’intérêt départemental.  &lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N57" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Commerces et services
+Economie locale et circuits courts
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O57" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les
+centralités devront : &lt;/p&gt;
+&lt;p&gt;-       
+présenter
+un plan de référence ou une étude globale d’aménagement intégrant des
+dimensions économiques, sociales, environnementales, de services et
+d’aménagement du centre-bourg ou centre-ville, &lt;/p&gt;
+&lt;p&gt;-       
+établir
+une liste des projets envisagés pour le développement du centre-ville ou centre-bourg
+à 10 15 ans.&lt;/p&gt;
+&lt;p&gt;-       
+définir
+avec les élus départementaux et services les projets proposés à la dotation de
+revitalisation et soumettre leur demande au Président du Conseil départemental.
+&lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Bénéficiaires&lt;/u&gt; :&lt;u&gt;&lt;/u&gt;&lt;/p&gt;
+&lt;p&gt;·        
+commune ayant des fonctions de centralité,
+&lt;/p&gt;
+&lt;p&gt;·        
+établissement public de coopération
+intercommunale (en accord avec la commune pour tout ou partie des projets
+retenus) &lt;/p&gt;
+&lt;p&gt;Ou
+leurs délégataires désignés dans le cadre d’une concession d’aménagement. &lt;/p&gt;
+&lt;p&gt;&lt;u&gt;Aide du
+Département des Landes&lt;/u&gt; :&lt;/p&gt;
+&lt;p&gt;Dotation départementale maximale allouée
+au plan d’actions de revitalisation dynamisation du centre-bourg, centre-ville de
+la commune :&lt;/p&gt;
+&lt;p&gt;• ville moyenne : 350 000 €,&lt;/p&gt;
+&lt;p&gt;• moyens et petits pôles :
+300 000 €,&lt;/p&gt;
+&lt;p&gt;• pôle de proximité : 250 000
+€.&lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;La
+dotation est susceptible d’être augmentée à hauteur de 20 % dans le cas d’une
+mise en œuvre effective d’un programme ambitieux de création de logements
+sociaux, à loyers modérés dans le centre-bourg. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Ce
+programme devra être établi en cohérence avec le schéma départemental de
+l’Habitat et contribuer au plan « Bien vieillir dans les Landes » en
+intégrant des logements sociaux et/ ou en favorisant le maintien des personnes
+âgées à leur domicile.&lt;/p&gt;
+&lt;p&gt;L’aide aux projets retenus ne pourra dépasser
+40 % des dépenses éligibles. &lt;/p&gt;
+&lt;p&gt; &lt;/p&gt;
+&lt;p&gt;Une
+centralité ne pourra être bénéficiaire de l’aide de revitalisation, restructuration
+ou dynamisation de son centre-ville ou centre-bourg qu’une seule fois sur la
+période 2019-2027. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S57" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T57" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U57" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V57" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
+        </is>
+      </c>
+      <c r="X57" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y57" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z57" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/86c0-favoriser-la-revitalisation-dynamisation-ou-r/</t>
+        </is>
+      </c>
+      <c r="AA57" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB57" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC57" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG57" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
+        <v>144510</v>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un dispositif de collecte mutualisée des déchets de venaison</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I58" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La régulation du gros gibier constitue un enjeu important dans les 
+Landes et génère une grande quantité de déchets issus de la dépouille, 
+de la découpe et de l&amp;#039;éviscération du gibier.
+Pour des raisons sanitaires évidentes de réduction des risques 
+épidémiologiques notamment, la collecte et le traitement de ces déchets a
+ commencé à se structurer dans les Landes.
+C&amp;#039;est pourquoi le Département, en partenariat technique avec la 
+Fédération des Chasseurs des Landes, accompagne les Groupements de 
+Communes mettant en place un dispositif de collecte mutualisée de ces 
+déchets, et leur apporte un soutien financier à l&amp;#039;investissement.&lt;/p&gt;
+            &lt;p&gt;Par dérogation à la partie I duRU article 6, les 
+taux de subvention, applicables au coût hors taxes des dépenses liées à 
+la mise en place des points de collecte mutualisés des déchets de 
+venaison, sont les suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;travaux de création d&amp;#039;un point de collecte mutualisé (dalle béton, système de sécurisation, panneaux informatifs) : 25 %.&lt;/li&gt;&lt;li&gt;acquisition d&amp;#039;équipements de stockage mutualisés (bac spécifique, chambre froide, congélateur) : 25 %.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;La subvention annuelle étant plafonnée à 30 000 € par EPCI.&lt;/p&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N58" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O58" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles :
+Une aide du Département peut être accordée aux Groupements de Communes 
+pour la mise en place de points de collecte mutualisés des déchets de 
+venaison.
+Ces projets relèvent des catégories de projets d&amp;#039;investissements locaux.&lt;/p&gt;
+&lt;p&gt;Dépenses éligibles : &lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;d&amp;#039;acquisition (pour le patrimoine traditionnel),&lt;/li&gt;&lt;li&gt;d&amp;#039;investissement,&lt;/li&gt;&lt;li&gt;d&amp;#039;études pré-opérationnelles,&lt;/li&gt;&lt;li&gt;de prestation de maîtrise d&amp;#039;œuvre.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;Le projet est appréhendé dans sa globalité, c&amp;#039;est-à-dire en 
+envisageant les principales étapes de sa réalisation (études, 
+investissement).&lt;/p&gt;
+&lt;p&gt;Les extensions de réseau électrique, d&amp;#039;eau potable, d&amp;#039;assainissement 
+éventuellement nécessaires à la mise en place de ces dispositifs ne sont
+ pas prises en compte.&lt;/p&gt;
+&lt;p&gt;Le montant des travaux s&amp;#039;entend hors divers imprévus et honoraires.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S58" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T58" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U58" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V58" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/creation-de-point-de-collecte-des-dechets-de-venaison</t>
+        </is>
+      </c>
+      <c r="W58" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X58" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
+  environnement&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y58" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z58" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2189-collecte-des-dechets-de-venaison/</t>
+        </is>
+      </c>
+      <c r="AA58" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC58" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG58" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
+        <v>144515</v>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Mener des projets de prévention et collecte sélective des déchets ménagers et assimilés</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H59" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I59" s="1" t="inlineStr">
+        <is>
+          <t> Max : 35</t>
+        </is>
+      </c>
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La compétence planification de la prévention et de la gestion des 
+déchets a été transférée à la Région Nouvelle-Aquitaine par la loi 
+portant sur la nouvelle organisation territoriale de la République, dite
+ NOTRe, du 7 août 2015.
+Néanmoins, le Département poursuit son soutien en la matière au titre de
+ ses compétences thématiques et transversales.
+Ainsi, l&amp;#039;intervention du Département porte sur l&amp;#039;accompagnement des 
+structures intercommunales gestionnaires des déchets ménagers et 
+assimilés en matière de prévention.&lt;/p&gt;
+            &lt;p&gt;Le taux de subvention applicable aux études relatives à 
+la prévention des déchets ménagers et assimilés est de 20 % du montant 
+HT.&lt;/p&gt;
+&lt;p&gt;Par dérogation à la partie I du RU article 6, les taux de 
+subvention, applicables au coût hors taxes des dépenses liées à la 
+prévention des déchets, sont les suivants :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Supports et outils de communication relatifs au tri des déchets (affiches, guides, signalétique de points tri, ...) : 35%&lt;/li&gt;&lt;li&gt;Opérations
+ de sensibilisation à la réduction des déchets comprenant la fourniture 
+de matériel (mallettes pédagogiques, lutte contre le gaspillage 
+alimentaire, opérations pilotes, ...) : 35 %.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;En compléments des pièces obligatoires, le dossier de demande de subvention doit comprendre :&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;le descriptif technique de l&amp;#039;opération, faisant apparaître ses objectifs ainsi que son échéancier,&lt;/li&gt;&lt;li&gt;le dernier rapport annuel connu sur le prix et la qualité du service public d&amp;#039;élimination des déchets.&lt;/li&gt;&lt;/ul&gt;
+      &lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N59" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O59" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Typologies d&amp;#039;opérations/de projets éligibles :
+Toute opération innovante en matière de prévention (Affiches, mallettes pédagogiques, opérations pilotes…)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S59" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U59" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V59" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/prevention-et-collecte-selective-des-dechets-menagers-et-assimiles-soutien-aux-collectivites-locales</t>
+        </is>
+      </c>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.landes.fr/</t>
+        </is>
+      </c>
+      <c r="X59" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Email :
+ &lt;a href="mailto:environnement&amp;#64;landes.fr" target="_self"&gt;
+  environnement&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y59" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z59" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/41f6-prevention-et-collecte-selective-des-dechets-/</t>
+        </is>
+      </c>
+      <c r="AA59" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC59" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG59" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
+        <v>153399</v>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Développer des projets ruraux en Seine Aval</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France
+Association pour un Développement Agricole Durable en Seine Aval (ADADSA)</t>
+        </is>
+      </c>
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H60" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I60" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J60" s="1" t="inlineStr">
+        <is>
+          <t>Dépend du régime d'aide qui s'applique pour le projet</t>
+        </is>
+      </c>
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme LEADER, axe du FEADER (Fonds Européen Agricole et de Développement de l&amp;#039;Espace Rural) est une initiative européenne qui signifie « Liaisons Entre Actions de Développement de l&amp;#039;Économie Rurale ». Il a été mis en place en Europe en 1991 dans la cadre de la Politique agricole commune (PAC) et depuis 2007 en Ile-de-France et en Seine-Aval.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif d&amp;#039;un programme LEADER est de faire émerger des projets agricoles structurants sur un territoire donné grâce à une mise en réseau de personnes et d&amp;#039;organismes engagés dans le développement rural. Ce partenariat local entre les secteurs public, privé et civil est appelé Groupe d&amp;#039;Action Local (GAL).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;approche LEADER sur un territoire signifie une certaine autonomie du GAL dans le développement d&amp;#039;une stratégie adaptée au contexte local. Elle permet de soutenir des projets pilotes, par l&amp;#039;intermédiaire de subventions, qu&amp;#039;ils soient portés par des acteurs publics, privés ou des associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Le programme LEADER en Seine Aval est porté par l&amp;#039;Association pour un Développement Agricole Durable en Seine Aval (ADADSA). Pour la période 2023-2027, le périmètre d‘action se déploie sur 66 des 73 communes de la communauté urbaine GPS&amp;amp;O. L&amp;#039;enveloppe allouée est de 1 400 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ La stratégie de cette programmation est : Récolter les fruits des synergies rural et urbain&amp;#34;. Elle s&amp;#039;articule en 3 axes :
+&lt;/p&gt;
+&lt;p&gt;
+ -Promouvoir un territoire de biens et de savoir-faire commun autour de l&amp;#039;agriculture, l&amp;#039;alimentation et l&amp;#039;artisanat
+&lt;/p&gt;
+&lt;p&gt;
+ -Mettre en valeur les ressources naturelles de manière durable et soutenir la transition énergétique et l&amp;#039;économie circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ -Concilier un développement harmonieux entre monde urbain et monde rural pour une cohabitation enrichie
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un atelier de transformation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communication autour de la valorisation des co-produits agricoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de points de vente de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;une plateforme logistique permettant l&amp;#039;approvisionnement de produits locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une application permettant d&amp;#039;identifier les producteurs locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Financement de food-truck de produits de locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plantation de haies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructuration de foncier forestier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de noues afin de limiter le ruissellement et l&amp;#039;érosion
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de supports de communication afin de sensibiliser à la gestion durable des forêts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transformation d&amp;#039;une friche agricole en forêt fruitière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place d&amp;#039;un méthaniseur afin de gérer les biodéchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude sur les potentiels réemplois de co-produits céréaliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;ateliers avec les industries agroalimentaires du territoire sur l&amp;#039;économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un gîte touristique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une carte interactive des activités touristiques locales et tour gourmand
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;aires de repos pour les randonneurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation d&amp;#039;un festival agricole
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;un jardin pédagogique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Agrandissement des voies de circulation pour les rendre praticables pour les engins agricoles
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N60" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Réduction de l'empreinte carbone
+Inclusion numérique
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O60" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ A établir avec l&amp;#039;animatrice selon le projet.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S60" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T60" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U60" s="1" t="inlineStr">
+        <is>
+          <t>GAL Seine Aval</t>
+        </is>
+      </c>
+      <c r="V60" s="1" t="inlineStr">
+        <is>
+          <t>https://leaderseineaval.com/</t>
+        </is>
+      </c>
+      <c r="X60" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Margaux GROSJEAN
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a target="_self"&gt;
+  margaux.grosjean&amp;#64;safer-idf.com
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 06 37 01 89 44
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y60" s="1" t="inlineStr">
+        <is>
+          <t>margaux.grosjean@safer-idf.com</t>
+        </is>
+      </c>
+      <c r="Z60" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f808-developper-des-projets-ruraux-en-seine-aval/</t>
+        </is>
+      </c>
+      <c r="AA60" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB60" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC60" s="1" t="inlineStr">
+        <is>
+          <t>ADADSA</t>
+        </is>
+      </c>
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG60" s="1" t="inlineStr">
+        <is>
+          <t>31/10/2023</t>
+        </is>
+      </c>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G61" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H61" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N61" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O61" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes du PETR Garrigues et Costières de Nîmes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S61" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T61" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U61" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V61" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X61" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ financements&amp;#64;petr-garriguescostieres.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y61" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z61" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA61" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB61" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC61" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG61" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
+        <v>154987</v>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Impulser le changement avec les habitants</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 de Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>Fougères Agglomération
+L'Europe s'engage en Bretagne</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bretagne</t>
+        </is>
+      </c>
+      <c r="G62" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H62" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme européen LEADER est porté par Fougères Agglomération. La zone couverte associe Fougères Agglomération et Couesnon Marches de Bretagne.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Principes essentiels
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;aide LEADER  se définit autour de 4  principes-clés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une stratégie locale
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les priorités sont le fruit d&amp;#039;une concertation qui a été menée en 2022 et qui a mobilisé un maximum d&amp;#039;acteurs de Fougères Agglomération et de Couesnon Marches de Bretagne. L&amp;#039;Europe, la France et la Région fixent un cadre mais elles laissent le territoire définir son programme d&amp;#039;actions. Le thème central du programme 2023-2027 est : « LE CHANGEMENT AVEC LES HABITANTS ».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une gouvernance mixte
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chaque projet est examiné par le Comité Programmation LEADER (CPL). Cette instance réunit élus et membres de la société civile. Elle auditionne les porteurs et décide de l&amp;#039;attribution des fonds.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le soutien à des projets novateurs, duplicables et multi-partenariaux
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LEADER vient permettre l&amp;#039;impulsion d&amp;#039;actions-pilotes, en termes de contenu et/ou de méthode. Le programme est conçu pour avoir un effet-levier. Ainsi, les conditions de poursuite du projet après le financement LEADER et les possibilités de transfert sur d&amp;#039;autres thématiques ou territoires sont prises en compte. D&amp;#039;autre part, la qualité de la co-construction c&amp;#039;est-à-dire la manière d&amp;#039;impliquer plusieurs partenaires est un critère important. L&amp;#039;opération ne doit pas être « isolée ».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;encouragement à la mise en réseaux des acteurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les échanges de pratiques sont au coeur du dispositif d&amp;#039;où la mise en place de réseaux à différentes échelles (régionale, nationale et européenne). Les coopérations sont aussi facilitées avec d&amp;#039;autres territoires français, européens ou extra-européens.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Fiches-actions
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Pour pouvoir bénéficier d&amp;#039;un éventuel financement, les projets  doivent venir contribuer à la stratégie locale et répondre au moins à l&amp;#039;une des fiches-actions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Défi 1 - MOBILISER POUR AGIR CONTRE LE RÉCHAUFFEMENT CLIMATIQUE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 1 / PRÉSERVER
+  &lt;em&gt;
+   - Préserver les ressources naturelles et accompagner la transition énergétique par des démarches innovantes et collectives
+   &lt;br /&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  S&amp;#039;appuyer sur l&amp;#039;action collective pour poursuivre la transition climatique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir dans cette perspective, les projets visant à la préservation des ressources naturelles du territoire, à la réduction de l&amp;#039;usage des énergies fossiles et à l&amp;#039;augmentation de la production d&amp;#039;énergies renouvelables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Fiche-action 2 / VALORISER -
+  &lt;em&gt;
+   Valoriser les spécificités du territoire déjà connues ou émergentes pour composer un « avenir durable »
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+&lt;/p&gt;
+&lt;p&gt;
+ •    Agir contre le réchauffement climatique en prenant appui sur les ressources et spécificités locales
+ &lt;br /&gt;
+ •    Sensibiliser / mettre en perspective les données historiques, paysagères, culturelles au regard des enjeux climatiques
+ &lt;br /&gt;
+ •    Inventer de nouveaux procédés à partir des ressources locales
+ &lt;br /&gt;
+ •    Adapter les usages et les modes de consommation
+ &lt;br /&gt;
+ •    Favoriser l&amp;#039;économie circulaire
+ &lt;br /&gt;
+ •    Favoriser l&amp;#039;économie collaborative
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 3 / SE DÉPLACER -
+ &lt;/strong&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Se déplacer en expérimentant avec les structures dédiées et/ou des citoyens volontaires (F/H), des solutions de mobilités décarbonnées ou de transports collectifs
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associer les structures et habitants - femmes et hommes - pour développer les mobilités durables (modes de déplacements décarbonnés et/ou partagés et/ou collectifs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer des alternatives à l&amp;#039;autosolisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Défi 2 - MOBILISER POUR FORTIFIER LA COHÉSION SOCIALE
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 4 /
+ CRÉER -
+  &lt;em&gt;
+   Créer pour élargir et renforcer les actions locales en impliquant les partenaires et/ou la population
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Créer des services ou des événementiels par et pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Défi transversal
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 5 /
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  COOPÉRER
+ &lt;/strong&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - Coopérer aux échelles interterritoriale et/ ou transnationale
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enrichir la stratégie par un partage d&amp;#039;expériences avec d&amp;#039;autres territoires sur des axes de développement comparables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser l&amp;#039;ouverture du territoire sur l&amp;#039;extérieur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualiser les moyens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanger
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N62" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Friche
+Transition énergétique
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Animation et mise en réseau
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O62" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P62" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q62" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="S62" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T62" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U62" s="1" t="inlineStr">
+        <is>
+          <t>CA Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="V62" s="1" t="inlineStr">
+        <is>
+          <t>https://fougeres-agglo.bzh/fougeres-agglo/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X62" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valérie JANVIER, Chargée de mission LEADER, Tél : 02 99 17 05 29
+&lt;/p&gt;
+&lt;p&gt;
+ Fougères Agglomération
+&lt;/p&gt;
+&lt;p&gt;
+ Parc d&amp;#039;activités de l&amp;#039;Aumaillerie
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CS 70665. La Selle-en-Luitré
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 35306 Fougères CEDEX
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y62" s="1" t="inlineStr">
+        <is>
+          <t>vjanvier@fougeres-agglo.bzh</t>
+        </is>
+      </c>
+      <c r="Z62" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eefe-impulser-le-changement-avec-les-habitants/</t>
+        </is>
+      </c>
+      <c r="AA62" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC62" s="1" t="inlineStr">
+        <is>
+          <t>CA Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="AD62" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG62" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
+        <v>154985</v>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Développer une attractivité du territoire ciblée, soutenable et créatrice de liens</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="G63" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H63" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I63" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La démographie du périmètre du GAL Alsace centrale démontre plusieurs phénomènes : une croissance démographique sur une majeure partie du territoire et une perte d&amp;#039;habitants sur le territoire de la Communauté de communes du Val d&amp;#039;Argent. Ces caractéristiques démographiques posent la question suivantes : « Comment soutenir et adapter les services et les équipements de proximité aux besoins des populations et à la capacité du territoire ?  »
+&lt;/p&gt;
+&lt;p&gt;
+ Parallèlement, certaines parties du territoire sont engagées dans les dispositifs Petites Villes de Demain,  Action cœur de ville et d&amp;#039;ORT (CC Vallée de Villé, CC du Val d&amp;#039;Argent, CC du Ried de Marckolsheim, CC de Sélestat, Villé, Marckolsheim) et s&amp;#039;attachent à des sujets comme le logement et le commerce dans les centres-bourgs. Il a été identifié durant les ateliers participatifs menés dans le cadre de la candidature LEADER, un besoin autour de la poursuite et du renforcement de ces actions pour créer du lien social, du lien entres les acteurs du territoire, promouvoir les initiatives locales, solidaires et dynamiser les centralités et les cœurs de villages.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs le tourisme représente une activité importante pour l&amp;#039;économie de l&amp;#039;Alsace Centrale dont les principaux atouts sont le patrimoine historique, architectural et naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ 1.	Soutenir les actions visant la mise en réseau des commerces et des artisans pour améliorer leur visibilité et/ou trouver des repreneurs
+&lt;/p&gt;
+&lt;p&gt;
+ 2.	Soutenir l&amp;#039;émergence et le développement d&amp;#039;initiatives de l&amp;#039;économie circulaire et de l&amp;#039;économie de la fonctionnalité
+&lt;/p&gt;
+&lt;p&gt;
+ 3.	Soutenir la création et le développement de tiers lieux, d&amp;#039;espaces de travail partagés, de fablab, dans le cadre de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 4.	Soutenir les projets de commerces et de services solidaires, (non lucratif doté d&amp;#039;intérêt général) et/ou relevant de l&amp;#039;économie sociale et solidaire
+&lt;/p&gt;
+&lt;p&gt;
+ 5.	Soutenir les évènements et les festivités vecteurs de lien social et/ou intergénérationnels au sein des communes
+&lt;/p&gt;
+&lt;p&gt;
+ 6.	Action d&amp;#039;animation en faveur de la sauvegarde et du développement de la vie associative du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ 7.	Soutenir des actions de promotion et/ou de mise en réseau des acteurs du tourisme vert ;
+&lt;/p&gt;
+&lt;p&gt;
+ 8.	Accompagner la création d&amp;#039;hébergements touristiques écoresponsables ou l&amp;#039;amélioration des hébergements touristiques existants dans une démarche écoresponsable (équipements, aménagements, démarches de labélisation)
+&lt;/p&gt;
+&lt;p&gt;
+ 9.	Soutenir les projets de mise en valeur et/ou de restauration du patrimoine culturel public ou privé, bâti ou non bâti, inscrit ou non protégé, et pour lesquels  des actions de médiation envers le public doivent être organisées au moins une fois par an.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N63" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Artisanat
+Spectacle vivant
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O63" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les opérations doivent être réalisées sur le territoire du GAL d&amp;#039;Alsace Centrale
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire
+&lt;/p&gt;
+&lt;p&gt;
+ Le demandeur n&amp;#039;a pas commencé son projet (pas de devis signés, bon de commande, notification d&amp;#039;un marché ...)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S63" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T63" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U63" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="V63" s="1" t="inlineStr">
+        <is>
+          <t>https://selestat-alsace-centrale.fr/leader/</t>
+        </is>
+      </c>
+      <c r="X63" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Contact GAL d&amp;#039;Alsace Centrale : &lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;petr-selestat.fr&lt;/a&gt; ou 06 14 30 69 15&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y63" s="1" t="inlineStr">
+        <is>
+          <t>camille.pairault@petr-selestat.fr</t>
+        </is>
+      </c>
+      <c r="Z63" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb08-developper-une-attractivite-du-territoire-cib/</t>
+        </is>
+      </c>
+      <c r="AA63" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB63" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité
+Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AC63" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alsace Centrale</t>
+        </is>
+      </c>
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG63" s="1" t="inlineStr">
+        <is>
+          <t>22/11/2023</t>
+        </is>
+      </c>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
+        <v>147706</v>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Innover dans les territoires ruraux</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>Perche Ornais (PETR)</t>
+        </is>
+      </c>
+      <c r="G64" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H64" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I64" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Programme européen LEADER &amp;#34;Le Perche ornais, Résilient par nature&amp;#34; accompagne les projets publics et privés sur les thématiques suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Adaptation aux changements climatiques, lutte contre l&amp;#039;érosion de la biodiversité, transition énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des filières locales et économie circulaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptation des services aux nouveaux besoins et aux nouvelles mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux initiatives locales créatrices de lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualisation des expériences par la coopération inter-territoriale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation, communication, gestion et évaluation du GAL
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N64" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Musée
+Sports et loisirs
+Forêts
+Sols
+Transition énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Lutte contre la précarité
+Emploi
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Réduction de l'empreinte carbone
+Milieux humides
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P64" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2023</t>
+        </is>
+      </c>
+      <c r="Q64" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Personne morale publique ou privée
+ &lt;/li&gt;
+ &lt;li&gt;
+  Montant maximal des dépenses éligibles présentées : 1 million € HT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;intervention : jusqu&amp;#039;à 80 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maximum d&amp;#039;aides publiques (TMAP) : 100 %
+ &lt;/li&gt;
+ &lt;li&gt;
+  Seuil de l&amp;#039;aide : 5 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plafond de l&amp;#039;aide : 80 000 €
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancement public obligatoire pour les porteurs de projet de droit privé (Etat et ses agences, Région, Département...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S64" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T64" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U64" s="1" t="inlineStr">
+        <is>
+          <t>PAYS PERCHE ORNAIS</t>
+        </is>
+      </c>
+      <c r="V64" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-perche-ornais.jimdosite.com/leader/</t>
+        </is>
+      </c>
+      <c r="X64" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cellule LEADER : 02 33 85 80 80 / leader&amp;#64;payspercheornais.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y64" s="1" t="inlineStr">
+        <is>
+          <t>energie@payspercheornais.fr</t>
+        </is>
+      </c>
+      <c r="Z64" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/35fe-innover-dans-les-territoires-ruraux/</t>
+        </is>
+      </c>
+      <c r="AA64" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB64" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création d’une crèche
+Création d’une maison de santé
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion des inondations
+Mise en place de la télémedecine
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC64" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Pays du Perche Ornais</t>
+        </is>
+      </c>
+      <c r="AD64" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG64" s="1" t="inlineStr">
+        <is>
+          <t>18/08/2023</t>
+        </is>
+      </c>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>144505</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Participer au financement des études structurantes des territoires de projets</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G65" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H65" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I65" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J65" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 100.000€ HT</t>
+        </is>
+      </c>
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les études structurantes des territoires portées à l’échelle d’un EPCI, d’un PETR ou d’un groupement d’EPCI peuvent être subventionnées lorsqu’elles répondent à :&lt;br /&gt;- des objectifs de cohésion et de développement des territoires,&lt;br /&gt;- la mise en œuvre de la territorialisation de stratégies départementales (hors études relevant de règlements sectoriels - tourisme, la mobilité, le transport, et les schémas directeurs cyclables éligibles…).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N65" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Espace public
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Accès aux services
+Risques naturels
+Equipement public
+Accessibilité
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O65" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudes reconnues comme structurantes dépassant le cadre d&amp;#039;un seul EPCI ou engagées à l&amp;#039;échelle d&amp;#039;un CRTE.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S65" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T65" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U65" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V65" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/participation-aux-etudes-structurantes-des-territoires-de-projets</t>
+        </is>
+      </c>
+      <c r="X65" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y65" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z65" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8d6f-participer-au-financement-des-etudes-structur/</t>
+        </is>
+      </c>
+      <c r="AA65" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG65" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
+        <v>144506</v>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Participer au financement des études de planification urbaine</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G66" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H66" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J66" s="1" t="inlineStr">
+        <is>
+          <t>Montant de la subvention : 25.000€</t>
+        </is>
+      </c>
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études de planification urbaine à caractère intercommunal peuvent prétendre à une aide départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N66" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Commerces et services
+Risques naturels
+Equipement public
+Accessibilité
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O66" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudes de planification urbaine ayant un caractère intercommunal.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S66" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T66" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U66" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V66" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides</t>
+        </is>
+      </c>
+      <c r="X66" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y66" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z66" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ac7-participer-au-financement-des-etudes-de-plani/</t>
+        </is>
+      </c>
+      <c r="AA66" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC66" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG66" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>143403</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Préserver et nettoyer les milieux aquatiques  : collecter les déchets dans les milieux aquatiques et zones humides</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>ACTION 5.3.5 AIDE OPERATION NETTOYAGE</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Office de l'eau Guadeloupe</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Commune
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J67" s="1" t="inlineStr">
         <is>
           <t>PLAFOND 5000 euros</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif est de permettre la réalisation d&amp;#039;opération de préservation des milieux (nettoyages, collectes de déchets) mises en oeuvre dans des cadres scolaires ou associatifs (journée régionale de nettoyage du littoral et des fonds marins).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collecte de déchets dans les milieux aquatiques et zones humides
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Recyclage et valorisation des déchets
 Mers et océans</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Associations d&amp;#039;usagers, d&amp;#039;éducation et de protection de l&amp;#039;environnement
   &lt;/li&gt;
   &lt;li&gt;
    Associations déclarée et actives
   &lt;/li&gt;
   &lt;li&gt;
    Etablissements scolaires, Communes et EPCI
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T67" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Guadeloupe</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://www.eauguadeloupe.com</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  OFFICE DE L&amp;#039;EAU GUADELOUPE
  &lt;br /&gt;
  Jardin Botanique de Basse-Terre
  &lt;br /&gt;
  Circonvallation
  &lt;br /&gt;
  Rue Alexandre Buffon
  &lt;br /&gt;
  97100 BASSE-TERRE
  &lt;br /&gt;
  Mail :
  &lt;a target="_self"&gt;
   contact&amp;#64;oe971.fr
  &lt;/a&gt;
  &lt;br /&gt;
  standard : 0590 80 99 78
  &lt;br /&gt;
  télécopie : 0590 80 02 21
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>cedric.vincent@oe971.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6b83-preserver-et-nettoyer-les-milieux-aquatiques-/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC67" s="1" t="inlineStr">
+        <is>
+          <t>OFFICE DE L'EAU GUADELOUPE</t>
+        </is>
+      </c>
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG67" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2023</t>
+        </is>
+      </c>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="4" spans="1:27" customHeight="0">
-[...26 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
+        <v>143369</v>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Prévenir et gérer les déchets de chantier du BTP - Anticiper pour s’engager dans l’économie circulaire (Formation)</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Association
+Collectivité d’outre-mer à statut particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>Tourisme
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les déchets du BTP représentent le principal flux de déchets de l&amp;#039;Union Européenne. Leurs prévention et gestion est en enjeu incontournable pour les acteurs de l&amp;#039;acte de construire afin de promouvoir l&amp;#039;économie circulaire dans les territoires.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Une bonne gestion de ces déchets peut générer des effets bénéfiques considérables en matière de préservation des ressources non-renouvelables, d&amp;#039;amélioration de la qualité de vie et du développement d&amp;#039;un tissu économique local.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Cette formation s&amp;#039;inscrit comme un module d&amp;#039;amélioration des connaissances dans le domaine des déchets du BTP permettant de pousser le réemploi et la valorisation des déchets issus des chantiers du BTP et de faire le point sur le contexte réglementaire.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtriser les fondamentaux d&amp;#039;une politique favorable au développement de l&amp;#039;économie circulaire des déchets du BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître le rôle et les responsabilités des acteurs vis-à-vis de la prévention et de la gestion des déchets du BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir caractériser les déchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concevoir une politique de gestion des déchets générés dans le cadre de la conception d&amp;#039;un projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identifier sur le territoire les filières de traitement des déchets du BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtriser les outils et les coûts de gestion des déchets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les pratiques permettant de développer une économie circulaire des matériaux du BTP
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Commanditaires de travaux d&amp;#039;aménagement et de construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ingénieur de bureaux d&amp;#039;études en environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maitres d&amp;#039;ouvrage et d&amp;#039;œuvre ainsi qu&amp;#039;entreprises du BTB
+ &lt;/li&gt;
+ &lt;li&gt;
+  Services déconcentrés de l&amp;#039;Etat (MO DREAL), collectivités territoriales (Région, Département, Commune et agglomération)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau pré-requis
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Une bonne connaissance du déroulement des chantiers du BTP
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Études de cas
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours d&amp;#039;expérience
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N68" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Economie circulaire
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O68" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S68" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T68" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U68" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V68" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-prevenir-gerer-dechets-chantier-du-btp-anticiper-s</t>
+        </is>
+      </c>
+      <c r="X68" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y68" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z68" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f835-prevenir-et-gerer-les-dechets-de-chantier-du-/</t>
+        </is>
+      </c>
+      <c r="AA68" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC68" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG68" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2023</t>
+        </is>
+      </c>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
+        <v>158944</v>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Aider les citoyens à trouver que faire de leurs objets inutilisés à l’échelle locale, et à consommer de façon responsable</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Longue Vie Aux Objets</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G69" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H69" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Comment se débarrasser de façon vertueuse ? Quelles alternatives à la consommation d&amp;#039;objets neufs ?
+ 🤔
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME et l&amp;#039;Accélérateur de la Transition Écologique viennent de lancer l&amp;#039;outil
+ &lt;a href="https://longuevieauxobjets.ademe.fr/" target="_self"&gt;
+  La carte des acteurs de l&amp;#039;économie circulaire et de la réparation&lt;/a&gt; pour mettre en lumière les solutions proches de chez soi pour désencombrer son logement, et pour consommer de façon responsable en privilégiant le réemploi et la réparation de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ La carte met en lumière des acteurs et solutions de proximité et apporte des réponses pour les objets du quotidien : vêtement, téléphone mobile, mobilier, électroménager, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Les points d&amp;#039;apport listés sur ce site sont mis à jour régulièrement.
+&lt;/p&gt;
+&lt;p&gt;
+ Librement réutilisable &amp;amp; intégrable en iframe sur tout type de site comme tous les simulateurs de l&amp;#039;Accélérateur de la Transition Écologique, ce simulateur a aussi pour but de sensibiliser le plus grand nombre sur les alternatives à l&amp;#039;achat neuf, en mettant en avant des labels et bonus réparation dont le citoyen peut bénéficier.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Carte centrée sur un territoire : &lt;/strong&gt;&lt;img src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture-d-ecran-2026-01-14-133430-69678fa4b04c9.png" alt="aperçu carte" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet outil est par exemple repris sur le site de
+ &lt;a href="https://epargnonsnosressources.gouv.fr/" target="_self"&gt;
+  Épargnons Nos Ressources &lt;/a&gt; et sur plus de 200 &lt;a href="https://longuevieauxobjets.ademe.fr/reutiliser-nos-outils/" target="_self"&gt;sites de collectivités&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N69" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O69" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est librement diffusable et intégrable en iframe sur tout type de site.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour intégrer la carte de l&amp;#039;équipe &lt;a href="https://longuevieauxobjets.ademe.fr/" target="_self"&gt;Longue Vie Aux Objets
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Veuillez vous référer à la
+ &lt;a href="https://longuevieauxobjets.ademe.fr/reutiliser-nos-outils/" target="_self"&gt;documentation&lt;/a&gt;
+ qui vous guide dans les étapes d&amp;#039;intégration.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S69" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U69" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V69" s="1" t="inlineStr">
+        <is>
+          <t>https://longuevieauxobjets.ademe.fr/</t>
+        </is>
+      </c>
+      <c r="X69" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe : longuevieauxobjets&amp;#64;ademe.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y69" s="1" t="inlineStr">
+        <is>
+          <t>longuevieauxobjets@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z69" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b317-aider-les-citoyens-a-trouver-que-faire-de-leu/</t>
+        </is>
+      </c>
+      <c r="AA69" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC69" s="1" t="inlineStr">
+        <is>
+          <t>Longue Vie Aux Objets - Ademe</t>
+        </is>
+      </c>
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG69" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2024</t>
+        </is>
+      </c>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>158943</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Aider les citoyens à trouver que faire de leurs déchets</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Que Faire De Mes Déchets</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G70" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H70" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ « Poubelle ménagère ? recyclage ? déchèterie ? »
+ &lt;span&gt;🤔&lt;/span&gt;
+ &lt;span&gt;🚮&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME et l&amp;#039;Accélérateur de la Transition Écologique viennent de refondre l&amp;#039;outil Que Faire de Mes Déchets  pour savoir facilement où jeter les déchets en tout genre : vêtement, téléphone mobile, masque à usage unique, ...
+&lt;/p&gt;
+&lt;p&gt;
+ Les points d&amp;#039;apport listés sur ce site seront mis à jour régulièrement.
+&lt;/p&gt;
+&lt;p&gt;
+ Librement réutilisable &amp;amp; intégrable en iframe sur tout type de site comme tous les simulateurs de l&amp;#039;Accélérateur de la Transition Écologique, ce simulateur a aussi pour but de sensibiliser le plus grand nombre sur les questions du cycle de vie d&amp;#039;un déchet :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🗺️&lt;/span&gt;
+ Où le jeter : à la poubelle ? dans une déchèterie ou un point d&amp;#039;apport ? où est le plus proche ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🔄&lt;/span&gt;
+ Que va-t-il devenir ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;❌&lt;/span&gt;
+ Comment éviter de le produire ?
+&lt;/p&gt;
+&lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Que_faire_de_mes_dechets.gif" /&gt;</t>
+        </is>
+      </c>
+      <c r="M70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Cet outil est, par exemple, repris sur le site de
+ &lt;a href="https://www.hautbugey-agglomeration.fr/vivre-habiter/gestion-des-dechets/ordures-menageres/" target="_self"&gt;
+  Haut-Bugey Agglomération
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N70" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O70" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est librement diffusable et intégrable en iframe sur tout type de site.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour intégrer
+ &lt;a href="https://quefairedemesdechets.ademe.fr/" target="_self"&gt;
+  Que Faire De Mes Déchets
+ &lt;/a&gt;
+ :
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Cliquez sur &amp;#34;Intégrer ce simulateur&amp;#34; (bouton
+   ) sur la droite de l&amp;#039;écran et copier le script proposé.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adaptez le simulateur à vos besoins : couleurs, paramètres du simulateur ...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Copiez le script personnalisé associé
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ Si vous utilisez Wordpress pour votre site :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  assurez-vous d&amp;#039;être en mode éditeur back office (et non pas mode classique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  cliquez sur l&amp;#039;onglet &amp;#34;texte&amp;#34; à droite
+ &lt;/li&gt;
+ &lt;li&gt;
+  copiez/collez le script à l&amp;#039;endroit désiré
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S70" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U70" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V70" s="1" t="inlineStr">
+        <is>
+          <t>https://quefairedemesdechets.ademe.fr/</t>
+        </is>
+      </c>
+      <c r="X70" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe : quefairedemesdechets&amp;#64;ademe.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y70" s="1" t="inlineStr">
+        <is>
+          <t>longuevieauxobjets@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z70" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/94c8-aider-les-citoyens-a-trouver-que-faire-de-leu/</t>
+        </is>
+      </c>
+      <c r="AA70" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC70" s="1" t="inlineStr">
+        <is>
+          <t>Longue Vie Aux Objets - Ademe</t>
+        </is>
+      </c>
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG70" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2024</t>
+        </is>
+      </c>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
+        <v>157095</v>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+EUROPE - FEDER - Fonds européen de développement régional
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Aide montage des dossiers de subventions</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G71" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H71" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
+ &lt;br /&gt;
+ • trouver des pistes de financement pour les projets ;
+ &lt;br /&gt;
+ • monter au besoin les dossiers de subventions.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
+ &lt;br /&gt;
+ Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
+ &lt;br /&gt;
+ Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N71" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O71" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S71" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T71" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U71" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V71" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X71" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y71" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z71" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
+        </is>
+      </c>
+      <c r="AA71" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB71" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC71" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG71" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
+        <v>157090</v>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir un territoire sobre et résilient</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Fiche action n°1 : promouvoir un territoire sobre et résilient</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="G72" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H72" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I72" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J72" s="1" t="inlineStr">
+        <is>
+          <t>Plancher = 7 000 €, plafond = 60 000 €</t>
+        </is>
+      </c>
+      <c r="K72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ LEADER  (Liaison Entre Action de Développement de l&amp;#039;Economie Rurale) est un programme européen en faveur du développement rural qui permet un accompagnement technique et financier aux projets répondant aux fondamentaux LEADER et à une stratégie de développement définie sur le territoire concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Le GAL de la Pointe de Caux, regroupant 5 collectivités territoriales (Communauté de communes Campagne de Caux, Communauté de communes Côte d&amp;#039;Albâtre, Communauté d&amp;#039;Agglomération Fécamp Caux Littoral, Communauté d&amp;#039;Agglomération Caux Seine Agglo, Communauté Urbaine Le Havre Seine Métropole) porte une Stratégie Locale de Développement. Cette stratégie se décline en 4 grands axes, notamment &amp;#34;promouvoir un territoire sobre et résilient&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Cet axe de LEADER entend affirmer l&amp;#039;enjeu énergétique sur le territoire et préserver les ressources naturelles. Il s&amp;#039;agit également d&amp;#039;anticiper les évolutions physiques, économiques et sociales qui seront générées par le changement climatique. À travers cette action, le GAL souhaite également valoriser ses atouts industriels en favorisant l&amp;#039;émergence et le développement d&amp;#039;activités économiques au sein de filières innovantes. L&amp;#039;action permettra de viser les attendus suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ - Une sensibilisation des acteurs à la sobriété énergétique du territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - Un développement des projets de rénovation énergétique des bâtiments publics et privés
+&lt;/p&gt;
+&lt;p&gt;
+ - La production d&amp;#039;énergies renouvelables sur le territoire
+&lt;/p&gt;
+&lt;p&gt;
+ - La réduction des volumes et la valorisation des déchets
+&lt;/p&gt;
+&lt;p&gt;
+ - Un usage renforcé des mobilités actives et décarbonées
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;entretien et la valorisation des espaces naturels
+&lt;/p&gt;
+&lt;p&gt;
+ - La préservation des ressources naturelles
+&lt;/p&gt;
+&lt;p&gt;
+ - Le développement des filières à potentiel
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les types de projets suivants peuvent prétendre au dispositif LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Investissements contribuant à la mise en place de réalisations ou d&amp;#039;installations pilotes en matière de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Productions d&amp;#039;énergies
+&lt;/p&gt;
+&lt;p&gt;
+ - Maîtrise des dépenses énergétiques des bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ - Traitement et/ou stockage de l&amp;#039;eau
+&lt;/p&gt;
+&lt;p&gt;
+ - Nouvelles modalités de gestion, de recyclage des déchets, biodéchets et des sous-produits
+&lt;/p&gt;
+&lt;p&gt;
+ - Valorisation des ressources locales
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement des mobilités décarbonées et/ou actives
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Gestion et valorisation des déchets et des sous-produits
+&lt;/p&gt;
+&lt;p&gt;
+ - Suivi de la biodiversité, préservation et valorisation des milieux
+&lt;/p&gt;
+&lt;p&gt;
+ - Production d&amp;#039;énergies renouvelables
+&lt;/p&gt;
+&lt;p&gt;
+ - Besoins locaux en matière d&amp;#039;énergie (diagnostic sur la consommation énergétique, audit énergétique des bâtiments)
+&lt;/p&gt;
+&lt;p&gt;
+ - Développement des mobilités décarbonées et/ou actives
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Opérations liées à l&amp;#039;ingénierie pour :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Animation et contribution à la mise en réseau des acteurs du territoire, information / sensibilisation (but pédagogique, porter à connaissance) sur des thèmes relatifs à la biodiversité, aux déchets, aux économies d&amp;#039;énergie
+&lt;/p&gt;
+&lt;p&gt;
+ - Organisation d&amp;#039;événements à vocation éducative, de sensibilisation et de débat
+&lt;/p&gt;
+&lt;p&gt;
+ - Formation et information des professionnels et acteurs privés
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N72" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O72" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaire éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les personnes physiques ou morales, publiques ou privées à l&amp;#039;exception des grandes entreprises au sens communautaire (cf. Recommandation CE 2003/361/CE du 6 mai 2003), les banques, et les compagnies d&amp;#039;assurance et de mutuelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont celles prévues par le décret n°2023-5 du 03 janvier 2023 fixant les règles relatives aux conditions d&amp;#039;éligibilités temporelle et géographique ainsi que les catégories de dépenses non éligibles des aides du fonds européens agricole pour le développement rural au titre de la programmation débutant en 2023 confiées aux régions et ses éventuelles modifications.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses inéligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Amortissement de biens neufs,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contribution en nature,
+&lt;/p&gt;
+&lt;p&gt;
+ - Contrat de crédit-bail,
+&lt;/p&gt;
+&lt;p&gt;
+ - Bénévolat (dans le cadre de l&amp;#039;auto-construction)
+&lt;/p&gt;
+&lt;p&gt;
+ - TVA (si elle est récupérée par le bénéficiaire)
+&lt;/p&gt;
+&lt;p&gt;
+ - Construction/rénovation/extension de ponts, tunnels, voies de communication routière, ferroviaire et fluviale (sauf pour les ouvrages d&amp;#039;arts classés ou inscrits conformément à la règlementation nationale),
+&lt;/p&gt;
+&lt;p&gt;
+ - Infrastructures numériques fixes ou mobiles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Etudes rendues obligatoires par la loi,
+&lt;/p&gt;
+&lt;p&gt;
+ - Mise aux normes strictes,
+&lt;/p&gt;
+&lt;p&gt;
+ - Travaux effectués en régie,
+&lt;/p&gt;
+&lt;p&gt;
+ - Achat de terrain et de biens immeubles,
+&lt;/p&gt;
+&lt;p&gt;
+ - Retenues de garanties et aléas (commande publique)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant maximal de dépenses éligibles présentées à LEADER :
+ &lt;/strong&gt;
+ 1 million d&amp;#039;euros HT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les communes inéligibles sont :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - L&amp;#039;ensemble des communes du Parc Naturel Régional des Boucles de la Seine Normande (éligible à un autre programme LEADER)
+&lt;/p&gt;
+&lt;p&gt;
+ - Les communes urbaines suivantes : Le Havre, Sainte-Adresse, Montivilliers, Harfleur, Gonfreville-l&amp;#039;Orcher, Octeville-sur-Mer, Epouville, Fontaine-la-Mallet, Gainneville.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S72" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T72" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U72" s="1" t="inlineStr">
+        <is>
+          <t>GAL de la Pointe de Caux</t>
+        </is>
+      </c>
+      <c r="V72" s="1" t="inlineStr">
+        <is>
+          <t>https://www.lehavreseinemetropole.fr/</t>
+        </is>
+      </c>
+      <c r="X72" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nicolas Bécue
+&lt;/p&gt;
+&lt;a target="_self"&gt;
+ &lt;p&gt;
+  nicolas.becue&amp;#64;lehavremetro.fr
+ &lt;/p&gt;
+&lt;/a&gt;
+&lt;p&gt;
+ 02.76.40.52.62 / 07.86.73.14.49
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y72" s="1" t="inlineStr">
+        <is>
+          <t>nicolas.becue@lehavremetro.fr</t>
+        </is>
+      </c>
+      <c r="Z72" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9496-action-n1-promouvoir-un-territoire-sobre-et-r/</t>
+        </is>
+      </c>
+      <c r="AA72" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB72" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’une voie douce / piste cyclable
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place d’un réseau de chaleur
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC72" s="1" t="inlineStr">
+        <is>
+          <t>CU Le Havre Seine Métropole</t>
+        </is>
+      </c>
+      <c r="AD72" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG72" s="1" t="inlineStr">
+        <is>
+          <t>18/12/2023</t>
+        </is>
+      </c>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
+        <v>143285</v>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Limiter les rejets en mer (diagnostics portuaires et plans d’actions)</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G73" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les gestionnaires portuaires vont être incités à réaliser des diagnostics environnementaux et à mettre en place des actions en faveur de la réduction des pollutions portuaires, via la mise en œuvre de différentes politiques publiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le Programme de mesures de la Directive Cadre Stratégie Milieu Marin, qui comporte plusieurs actions en faveur de l&amp;#039;amélioration de l&amp;#039;état environnemental des ports : diminution des rejets liés aux opérations de carénage, amélioration des dispositifs de collecte et de gestion des déchets portuaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les SDAGE, qui prévoient la limitation ou la suppression des rejets en mer et comportent également des mesures dédiées à la limitation des rejets de carénage.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les Services Police de l&amp;#039;Eau des départements littoraux peuvent quant à eux imposer, au titre de la Loi sur l&amp;#039;eau, la réalisation de ce type de diagnostics aux gestionnaires portuaires, notamment lors de l&amp;#039;instruction des dossiers de demande d&amp;#039;autorisation de dragage.
+&lt;/p&gt;
+&lt;p&gt;
+ Enfin, les Agences de l&amp;#039;Eau peuvent financer des actions préventives et curatives concourant à la réalisation des objectifs des SDAGE.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Sur le volet préventif, le Cerema est à même d&amp;#039;assister les acteurs portuaires dans la réalisation des diagnostics environnementaux :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Synthèse et analyse des données de qualité des sédiments portuaires (à partir des bases de données Dragage et REPOM et des données locales)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des rejets liés aux activités portuaires et aux rejets industriels spécifiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse de l&amp;#039;adéquation des systèmes de traitement des effluents de carénage avec les besoins nautiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des types de déchets collectés sur la zone portuaire et analyse de l&amp;#039;adéquation de la collecte avec les besoins liés à l&amp;#039;activité portuaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Sur le volet curatif, le Cerema peut intervenir pour la définition et la mise en œuvre de programmes d&amp;#039;actions visant à limiter les rejets dans les zones portuaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Optimisation des dispositifs de traitement des effluents de carénage ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimisation des dispositifs de collecte des déchets portuaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation des usagers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le Cerema travaille en lien avec les gestionnaires portuaires, les collectivités locales, les services instructeurs (DIRM, DREAL, DDTM), et les organismes publics concernés (Agences de l&amp;#039;Eau, AFB..).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N73" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Risques naturels
+Appui méthodologique
+Valorisation d'actions
+Mers et océans
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O73" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S73" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U73" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V73" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/rejets-mer-diagnostics-portuaires-plans-actions</t>
+        </is>
+      </c>
+      <c r="X73" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y73" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z73" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f07c-limiter-les-rejets-en-mer-diagnostics-portuai/</t>
+        </is>
+      </c>
+      <c r="AA73" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC73" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG73" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
+        <v>143278</v>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Intégrer l'économie circulaire dans vos projets de construction et d'aménagement (Label 2EC)</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G74" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H74" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Label 2ECEngager une démarche d&amp;#039;économie circulaire dans le BTP répond à de fortes attentes sociétales. En tant que porteur de projet, votre levier d&amp;#039;action consiste à réduire la production et à recycler les déchets dans une double motivation environnementale et économique. Le label 2EC, concourt à la réussite et à l&amp;#039;acceptabilité de vos projets. Le Cerema pilote son déploiement pour le compte du Ministère de la Transition écologique. A ce titre, il vous accompagne pour obtenir le label et promouvoir vos engagements à chaque étape clé de vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous envisagez de réaliser un projet de construction ou d&amp;#039;aménagement et vous souhaitez :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Favoriser son acceptabilité sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire son empreinte environnementale par l&amp;#039;utilisation de matériaux alternatifs, la prévention et le recyclage des déchets, tout en optimisant les couts de gestion associés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maîtriser les risques en appliquant une méthodologie éprouvée d&amp;#039;infrastructures de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer la visibilité de vos engagements en faveur de l&amp;#039;économie circulaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nos atouts
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un maillage territorial permettant de répondre à vos besoins au plus près de vos projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une expertise règlementaire et technique avérée, en matière de prévention et de recyclage des déchets de construction et d&amp;#039;aménagement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un positionnement guidé par l&amp;#039;intérêt général de part notre  statut d&amp;#039;établissement public indépendant, sous tutelle du Ministère de la Cohésion des territoires et des Relations avec les collectivités territoriales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une légitimité nationale à faire valoir vos initiatives via le site web du label 2EC
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   LE LABEL 2EC : Un label pour structurer et promouvoir vos pratiques
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Sécuriser votre démarche  d&amp;#039;économie circulaire
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La charte d&amp;#039;engagement du label 2EC permet de s&amp;#039;assurer que  votre projet répond aux règles de l&amp;#039;art et aux méthodes reconnues par le ministère en charge de l&amp;#039;environnement pour la prévention et gestion des déchets du BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Instruction de vos engagements  par le Cerema
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;audits de chantier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Attribution de labels aux stades de conception, réalisation et achèvement des travaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Communiquer sur votre engagement en faveur d&amp;#039;une économie circulaire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;un kit de communication, enrichit tout au long du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en visibilité, au plan national, sur le site internet du label 2EC.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Une charte pour formaliser vos engagements
+   &lt;br /&gt;
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Respecter les référentiels réglementaires et normatifs de l&amp;#039;économie circulaire :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La réglementation sur la prévention et la gestion des déchets du BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les guides méthodologiques validés par le ministère en charge de l&amp;#039;environnement pour la valorisation des matériaux alternatifs
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Prévenir et gérer les déchets de vos projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réaliser un diagnostic des déchets générés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le réemploi et gérer les déchets selon la hiérarchie des modes de traitement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inscrire les engagements du porteur de projet dans les marchés ou les contrats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tracer les déchets depuis leur lieu de production jusqu&amp;#039;à la filière de traitement final
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formaliser un bilan afin de capitaliser sur l&amp;#039;expérience acquise
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Valoriser des matériaux alternatifs dans le cadre de vos projets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tracer l&amp;#039;origine des matériaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vérifier la conformité environnementale des matériaux utilisés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formaliser un bilan afin de capitaliser sur l&amp;#039;expérience acquise.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, rendez-vous sur le site du Label :
+ &lt;a target="_self"&gt;
+  www.label-2ec.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N74" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions</t>
+        </is>
+      </c>
+      <c r="O74" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S74" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U74" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V74" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/integrer-economie-circulaire-vos-projets-construction</t>
+        </is>
+      </c>
+      <c r="X74" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y74" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z74" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa3a-integrer-leconomie-circulaire-dans-vos-projet/</t>
+        </is>
+      </c>
+      <c r="AA74" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB74" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC74" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG74" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
+        <v>142680</v>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Tourisme Ingénierie Développement
+ÉcoQuartier
+Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G75" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H75" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+ PRÉSENTATION
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  OBJECTIFS
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉCHELLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  THÉMATIQUES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;Atelier Local est un outil permettant aux territoires de s&amp;#039;engager pleinement dans la transition de leur modèle de développement soit plus particulièrement dans les transitions territoriales et urbaines, les transitions culturelles, sociales, économiques et citoyennes et les transitions environnementales et énergétiques, lesquelles sont abordées par le prisme de l&amp;#039;aménagement et de l&amp;#039;urbanisme.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Plus précisément, l&amp;#039;Atelier peut traiter des objets suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  projets en lien avec l&amp;#039;actualité législative et réglementaire (loi Climat et résilience, projets de loi Industrie verte, Accélération de la production d&amp;#039;énergies renouvelables etc)
+ &lt;/li&gt;
+ &lt;li&gt;
+  projets portés par l&amp;#039;État aménageur (OIN, PPA) et gestionnaire d&amp;#039;infrastructure stratégies croisant les politiques publiques (activités, risques (érosion, inondation, sécheresse) et ressources (eau, sols, air, biodiversité) naturelles)
+ &lt;/li&gt;
+ &lt;li&gt;
+  autres sujets innovants (coopération et transaction territoriale, transformation de l&amp;#039;écologie culturelle territoriale)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  PILOTAGE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le pilotage local de la démarche est assuré par les services déconcentrés de l&amp;#039;Etat (DDT(M) ou DREAL) avec le cas échéant l&amp;#039;opérateur local de l&amp;#039;État (EPA, Agence de l&amp;#039;Eau etc), en lien étroit avec la ou les collectivités concernées. Le pilotage implique de lancer et mettre en œuvre le marché subséquent de l&amp;#039;accord-cadre multi-attributaire de la DGALN, c&amp;#039;est-à-dire d&amp;#039;accompagner les collectivités et l&amp;#039;équipe pluridisciplinaire dans toutes les phases de l&amp;#039;Atelier (lancement, animation in situ, approfondissement). L&amp;#039;Atelier Local requiert une forte mobilisation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  FINANCEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accompagnement par l&amp;#039;équipe pluridisciplinaire, d&amp;#039;un montant environ de 100 000 €, est pris en charge à 100% par la DGALN. Les frais d&amp;#039;organisation des trois sessions d&amp;#039;ateliers (logistique et restauration) sont à la charge des co-porteurs de l&amp;#039;Atelier , principalement de la ou des collectivités.
+&lt;/p&gt;
+&lt;h4&gt;
+ ACCOMPAGNEMENT
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉQUIPES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Trois groupements sont titulaires de l&amp;#039;accord-cadre multi-attributaire à marchés subséquents de la DGALN. Mis en concurrence pour chacun des Ateliers Locaux dans le cadre des marchés subséquents, les groupements formulent une offre d&amp;#039;accompagnement spécifique. L&amp;#039;équipe est sélectionnée de manière collégiale par le service déconcentré qui pilote de l&amp;#039;Atelier, le cas échéant avec l&amp;#039;opérateur de l&amp;#039;État associé, et la ou les collectivités concernées.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 1
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LANCEMENT &amp;amp; CADRAGE : passation du marché subséquent et réunion de cadrage
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 2
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°1 : établissement d&amp;#039;un diagnostic et des enjeux
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 3
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°2 : définition d&amp;#039;une stratégie
+ &lt;br /&gt;
+ INTER-ATELIER - APPROFONDISSEMENT : analyse documentaire et entretiens et préparation de la phase suivante
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  ÉTAPE 4
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ATELIER IN SITU - SESSION N°3 : élaboration d&amp;#039;une feuille de route
+&lt;/p&gt;
+&lt;p&gt;
+ PRODUCTION &amp;amp; RESTITUTION
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DURÉE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Durée totale : 10 à 12 mois
+&lt;/p&gt;
+&lt;p&gt;
+ Nombre de sessions d&amp;#039;ateliers : 3
+&lt;/p&gt;
+&lt;p&gt;
+ Durée des ateliers : 1 à 2 jours
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LIVRABLES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  note de cadrage : méthodologie, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  carnet de suivi : déroulé, compte-rendu, propositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  rapport final : synthèse et préconisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
+ &lt;/li&gt;
+ &lt;li&gt;
+  livret de capitalisation
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N75" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+Attractivité économique
+Appui méthodologique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O75" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  CANDIDATURE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les porteurs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les pièces
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LA FICHE DE CANDIDATURE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle comporte plusieurs sections à renseigner :
+ &lt;br /&gt;
+ Section 1 - les porteurs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 2 - la localisation de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 4 - les objectifs de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Section 5 - les ressources de l&amp;#039;Atelier
+ &lt;br /&gt;
+ Annexe 1 - les dynamiques du territoire
+ &lt;br /&gt;
+ Annexe 2 - les dynamiques d&amp;#039;aménagement.
+&lt;/p&gt;
+&lt;p&gt;
+ Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  DÉROULEMENT
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Manifestation mutuelle d&amp;#039;intérêt et échange entre la collectivité et la DDT(M) ou la DREAL sur l&amp;#039;opportunité d&amp;#039;une candidature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prise de contact par les services de l&amp;#039;Etat du bureau des Stratégies territoriales de la DGALN (AD1/DHUP/DGALN) pour échanger sur l&amp;#039;opportunité de la candidature. Si l&amp;#039;opportunité est caractérisée, alors la DGALN transmet la fiche de candidature.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature des courriers de soutien
+ &lt;/li&gt;
+ &lt;li&gt;
+  Envoi des documents à la DGALN
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  ÉLIGIBILITÉ
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S75" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T75" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U75" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V75" s="1" t="inlineStr">
+        <is>
+          <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
+        </is>
+      </c>
+      <c r="X75" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
+ &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
+  atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y75" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z75" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
+        </is>
+      </c>
+      <c r="AA75" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC75" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG75" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
+        <v>133057</v>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné pour créer un observatoire des secteurs prioritaires de précarité énergétique</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H76" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les logements dont les consommations énergétiques et/ou les émissions de gaz à effet de serre sont élevées (classés E, F, G), vont progressivement faire l&amp;#039;objet de restriction et d&amp;#039;interdiction à la location. Ce sont donc des cibles prioritaires pour la politique publique de rénovation de l&amp;#039;habitat.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Eu égard à leur période de construction, leur typologie (maisons individuelles, copropriétés), leur taille, leur énergie de chauffage ou leur statut d&amp;#039;occupation, ces logements ne nécessiteront pas le même type de réhabilitation ou d&amp;#039;accompagnement des ménages. Une connaissance territoriale fine de l&amp;#039;habitat et sa précarité énergétique est indispensable pour orienter les choix stratégiques des collectivités en matière de rénovation du parc, qu&amp;#039;il soit public ou privé.
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des outils d&amp;#039;ingénierie territoriale qui assurent des missions d&amp;#039;observation. Elles ont développé une expertise dans l&amp;#039;identification des « passoires thermiques » et dans les stratégies territoriales à mettre en œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les agences d&amp;#039;urbanisme participent à l&amp;#039;observation des territoires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour élaborer leurs stratégies d&amp;#039;intervention et leurs mises en œuvre, les collectivités ont le besoin crucial d&amp;#039;une connaissance territoriale fine, objective, réactive et au plus proche de leurs questionnements. Les agences d&amp;#039;urbanisme animent ainsi de nombreux observatoires. Chacun d&amp;#039;eux construit sa pertinence et sa légitimité sur un réseau de partenaires locaux garant de l&amp;#039;objectivité des débats et des analyses. Les agences d&amp;#039;urbanisme travaillent également de plus en plus sur des approches sensibles, autour de méthodes d&amp;#039;enquête et d&amp;#039;analyse des ressentis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;agence d&amp;#039;urbanisme de Rennes réalise une série de travaux afin de brosser le portrait global des performances énergétiques des logements de la métropole. Ces travaux permettront d&amp;#039;orienter les choix stratégiques de celle-ci en matière de rénovation du parc, qu&amp;#039;il soit public ou privé.
+  &lt;a href="https://www.audiar.org/sites/default/files/documents/etudes/audiar_note-performance-energetique-logements-rm_web_0.pdf" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;atelier parisien d&amp;#039;urbanisme a inscrit dans son programme partenarial d&amp;#039;accompagner les besoins de demain et notamment d&amp;#039;accélérer la rénovation du bâti et l&amp;#039;adaptation climatique.  Dans ce cadre, l&amp;#039;atelier a publié récemment des travaux sur l&amp;#039;enjeu de la rénovation énergétique des logements à Paris.
+  &lt;a href="https://www.apur.org/sites/default/files/8p212_logement_enjeux_renovation_energie_forts_paris.pdf?token&amp;#61;GMthf7Bn" target="_self"&gt;
+   Consulter
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N76" s="1" t="inlineStr">
+        <is>
+          <t>Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O76" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S76" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T76" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U76" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V76" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X76" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin. Consulter
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouvez les
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également
+  contacter la fédération nationale des agences d&amp;#039;urbanisme
+ qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y76" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z76" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba78-etre-accompagne-pour-creer-un-observatoire-de/</t>
+        </is>
+      </c>
+      <c r="AA76" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC76" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG76" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2023</t>
+        </is>
+      </c>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>129733</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Réduire la production de déchets ménagers et assimilés</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
+        </is>
+      </c>
+      <c r="G77" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H77" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le SDED 52 dispose depuis le 1er janvier 2023 d&amp;#039;un programme local de prévention des déchets ménagers et assimilés qui poursuit plusieurs objectifs à l&amp;#039;échelle de l&amp;#039;ensemble du périmètre de compétences du SDED 52 :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réutiliser/Réemployer les objets et appareils avant qu&amp;#039;ils ne deviennent &amp;#34;déchets&amp;#34;,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la production de déchets en les valorisant localement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mieux recycler les déchets en facilitant le geste de tri.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Syndicat a ainsi identifié 12 actions dont il coordonnera la mise en œuvre pour la période 2023-2028 et qui, à destination des ménages, des entreprises, des collectivités locales, de la restauration collective et des associations, permettra d&amp;#039;atteindre les objectifs de réduction de déchets, de meilleur réemploi au bénéfice d&amp;#039;une gestion locale qui s&amp;#039;appuiera en particulier sur les acteurs de l&amp;#039;économie circulaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Mise à disposition de gobelets réutilisables lors d&amp;#039;évènements locaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intervention des ambassadeurs de tri dans les écoles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formation au compostage domestique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimentation du compostage collectif à Saint-Dizier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de zones de réemploi en déchetterie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de plateforme de broyage de déchets verts dans les communes
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Afin de bénéficier de cette aide, les structures intéressées par un accompagnement du SDED 52 doivent être situées sur le territoire de compétences &amp;#34;traitement&amp;#34; du SDED 52, à savoir l&amp;#039;intégralité du territoire de la Haute-Marne, le territoire de la communauté de communes des Portes de Meuse et quelques communes de la Marne et de la Haute-Saône.
+&lt;/p&gt;
+&lt;p&gt;
+ Il convient de se rapprocher du SDED 52 pour vérifier cette condition d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S77" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Marne</t>
+        </is>
+      </c>
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sded52.fr/reduction-des-dechets</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute interrogation :
+&lt;/p&gt;
+&lt;p&gt;
+ Syndicat Départemental d&amp;#039;Energie et des Déchets 52
+ &lt;br /&gt;
+ 40 bis avenue Foch
+ &lt;br /&gt;
+ 52 000 Chaumont
+&lt;/p&gt;
+&lt;p&gt;
+ 03 25 35 09 29
+&lt;/p&gt;
+&lt;p&gt;
+ sded52&amp;#64;sded52.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
+        <is>
+          <t>sded52@sded52.fr</t>
+        </is>
+      </c>
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/349e-installer-une-borne-publique-de-recharge-pour/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC77" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat départemental d'énergie et des déchets 52</t>
+        </is>
+      </c>
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>17/02/2023</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>126842</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'élaboration d'une stratégie de transition écologique</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Trajectoire Durable - Territoire engagé</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime Attractivité</t>
+        </is>
+      </c>
+      <c r="G78" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H78" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seine-Maritime Attractivité accompagne les collectivités dans l&amp;#039;élaboration de leur stratégie de développement durable grâce à la démarche Trajectoire Durable.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La démarche repose sur les 17 Objectifs du développement durable de l&amp;#039;ONU ainsi que sur la méthode ISO 37101.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un diagnostic est réalisé sur 6 thématiques :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Stratégie, gouvernance et démocratie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Santé et sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coeur de bourg et territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Economie et coopération
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ Un plan d&amp;#039;actions est ensuite élaboré. Seine-Maritime Attractivité accompagne la mise en place des actions grâce à la mise en réseau avec les acteurs du territoire.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  La ville de Blangy-sur-Bresle a réalisé son diagnostic avec la méthode Trajectoire Durable. Un plan d&amp;#039;actions a été validé pour les trois prochaines années.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Espace public
+Friche
+Transition énergétique
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Biodiversité
+Equipement public
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion à l&amp;#039;association Seine-Maritime Attractivité
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S78" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seine-maritime-attractivite.com/fr/actualites-documents/actualites/developpement-durable-trajectoire-durable-nouvel-accompagnement</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Mathilda Clennell
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargée de mission Territoires et Développement Durable
+ &lt;/li&gt;
+ &lt;li&gt;
+  mathilda.clennell&amp;#64;sma76.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  07 88 47 20 32
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>mathilda.clennell@sma76.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/20e5-accompagner-lelaboration-dune-strategie-de-tr/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB78" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC78" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime Attractivité</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>16/01/2023</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H79" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S79" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T79" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W79" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB79" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC79" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  EPCI et/ou communes de la Loire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets portés par les communes doivent avoir un rayonnement intercommunal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S80" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T80" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W80" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB80" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC80" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S81" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T81" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB81" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC81" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G82" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H82" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S82" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T82" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC82" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>120596</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets structurants des communes gersoises (DDR+)</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Dotation départementale Rurale Plus (DDR+)</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G83" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I83" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J83" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds à destination des projets structurants des communes et leurs groupements, hors EPCI à fiscalité propre, d&amp;#039;un montant supérieur à 100.000€.
+&lt;/p&gt;
+&lt;p&gt;
+ Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P83" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q83" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  &lt;span&gt;
+   Les projets relevant des typologies suivantes sont prioritaires :
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les opérations favorisant le développement des mobilités douces ou partagées,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation énergétique des logements communaux à vocation sociale,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont aussi éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la rénovation de structure des ouvrages d&amp;#039;art.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S83" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ E-mail :
+ &lt;a href="mailto:subventions.dmit&amp;#64;gers.fr" rel="noopener" target="_blank"&gt;
+  subventions.dmit&amp;#64;gers.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cd-copie-12h14-fonds-departemental-de-developpem/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB83" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC83" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2022</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>119945</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de soutien à l'investissement local</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I84" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Revitalisation
+Risques naturels
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W84" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB84" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I85" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
+Tiers-lieux
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T85" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de sa préfecture de département ou de région.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB85" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une école
+Construction d’un gymnase
+Création d’une crèche
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>119750</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'économie circulaire</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H86" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Notre offre vous soutient dans la mise en place de stratégies d&amp;#039;économie circulaire et de valorisation des déchets organiques. Nous proposons des solutions innovantes pour optimiser les ressources, réduire les déchets, favoriser le compostage et la méthanisation, tout en créant des boucles locales de réutilisation et en renforçant la résilience écologique et économique du territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S86" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X86" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7eb-favoriser-leconomie-circulaire-sur-un-territo/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC86" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2022</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>119980</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Dotation d'équipement des territoires ruraux</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H87" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I87" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 80</t>
+        </is>
+      </c>
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La &lt;strong&gt;dotation d&amp;#039;équipement des territoires ruraux &lt;/strong&gt;(DETR) soutient les projets d&amp;#039;investissement des communes et de leurs groupements. Les priorités de financement de cette dotation sont fixées chaque année au niveau départemental par une commission d&amp;#039;élus.&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rénovation des équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement d&amp;#039;un chemin piéton ou d&amp;#039;une piste cyclable pour renforcer la mobilité douce
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rénovation thermique d&amp;#039;une école
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;un bâtiment scolaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise aux normes défense incendie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Installation d&amp;#039;un système de vidéoprotection
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en accessibilité de bâtiments recevant du public
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Peuvent bénéficier de la dotation d&amp;#039;équipement des territoires ruraux :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale à fiscalité propre dans les départements d&amp;#039;outre-mer et le Département de Mayotte qui ne forment pas un ensemble de plus de 150 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centres de plus de 85 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ a) Dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ b) Dont la population est supérieure à 2 000 habitants dans les départements de métropole et 3 500 habitants dans les départements d&amp;#039;outre-mer et n&amp;#039;excède pas 20 000 habitants dans les départements de métropole et 35 000 habitants dans les départements d&amp;#039;outre-mer et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les communes de Saint-Pierre-et-Miquelon ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre une commune ou un groupement éligible et le représentant de l&amp;#039;Etat, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des communes et EPCI éligibles à la DETR est transmise chaque année par la DGCL aux préfectures de département. Vous pouvez vous rapprocher de votre préfecture de département pour vous assurer de votre éligibilité à cette dotation.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S87" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T87" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W87" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture" rel="noopener" target="_blank"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de département qui attribue les subventions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4d8-copie-16h46-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB87" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC87" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2022</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:34" customHeight="0">
+      <c r="A88" s="1">
+        <v>105065</v>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets d'investissement portant sur des équipements publics collectifs via le fonds exceptionnel d'investissement (FEI)</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Fonds exceptionnel d'investissement (FEI)</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Ministère des Outre-mer</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H88" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;objectif du fonds exceptionnel d&amp;#039;investissement (FEI) est de favoriser et d&amp;#039;accélérer les projets d&amp;#039;investissements innovants et/ou structurants, portés par les collectivités ultramarines dont l&amp;#039;impact est visible sur l&amp;#039;emploi, le développement économique et durable et l&amp;#039;amélioration de la vie quotidienne.
+ &lt;br /&gt;
+ Il porte ainsi sur la réalisation ou la modernisation d&amp;#039;infrastructures ou d&amp;#039;équipements à usage collectif (eau et assainissement, construction et rénovations scolaires, équipements sportifs, prévention des risques majeurs, désenclavement du territoire, infrastructure numérique, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Un appel à projets du ministère des outre-mer est lancé chaque année au dernier trimestre. L&amp;#039;instruction est réalisée par les services territoriaux de l&amp;#039;Etat. La décision d&amp;#039;attribution relève de la compétence du ministre des outre-mer.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Construction du groupe scolaire de Chateaubrun (Guadeloupe)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de protection contre les inondations de la Plaine de Rivière Salée (Martinique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcement de la ressource en eau potable sur la commune de Houaïlou (Nouvelle Calédonie)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Natitua Sud, câble numérique vers l&amp;#039;archipel des Australes (Polynésie Française)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etude de réhabilitation des ouvrages maritimes sur Amsterdam (TAAF)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N88" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
+Sports et loisirs
+Tourisme
+Transition énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Accès aux services
+Risques naturels
+Equipement public
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O88" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Projets matures dont la réalisation peut débuter dans les 6 mois après la signature de la convention
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée maximale du projet : 4 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenabilité du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projets co-financés (octroi de financement bancaires, européens...) ou qui ne pourraient être réalisés sans l&amp;#039;attribution du fonds
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S88" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U88" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="W88" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X88" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Guadeloupe :
+  &lt;a href="https://www.guadeloupe.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.guadeloupe.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Martinique :
+  &lt;a href="https://www.martinique.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.martinique.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guyane :
+  &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.guyane.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Réunion :
+  &lt;a href="https://www.guyane.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.reunion.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Saint-Pierre-et-Miquelon :
+  &lt;a href="http://www.saint-pierre-et-miquelon.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.saint-pierre-et-miquelon.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mayotte :
+  &lt;a href="https://www.mayotte.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.mayotte.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Terres australes et antarctiques françaises :
+  &lt;a href="https://taaf.fr/" rel="noopener" target="_blank"&gt;
+   https://taaf.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Wallis-et-Futuna :
+  &lt;a href="https://www.wallis-et-futuna.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.wallis-et-futuna.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Polynésie Française :
+  &lt;a href="http://www.polynesie-francaise.pref.gouv.fr/" rel="noopener" target="_blank"&gt;
+   http://www.polynesie-francaise.pref.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nouvelle-Calédonie :
+  &lt;a href="https://www.nouvelle-caledonie.gouv.fr/" rel="noopener" target="_blank"&gt;
+   https://www.nouvelle-caledonie.gouv.fr/
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y88" s="1" t="inlineStr">
+        <is>
+          <t>contribution-aides-terr@outre-mer.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z88" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/698a-financer-les-projets-dinvestissement-portant-/</t>
+        </is>
+      </c>
+      <c r="AA88" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB88" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Gestion des inondations
+Gestion d'une base nautique
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC88" s="1" t="inlineStr">
+        <is>
+          <t>MINISTERE DES OUTRE-MER</t>
+        </is>
+      </c>
+      <c r="AE88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF88" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG88" s="1" t="inlineStr">
+        <is>
+          <t>24/11/2021</t>
+        </is>
+      </c>
+      <c r="AH88" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:34" customHeight="0">
+      <c r="A89" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H89" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
+ &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
+  formations thématiques
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
+ &lt;br /&gt;
+ Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
+ &lt;br /&gt;
+ Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
+ &lt;br /&gt;
+ Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de sessions d&amp;#039;information thématiques :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : dispositif département Jura subventions DETR DSIL FNADT
+ &lt;br /&gt;
+ Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
+ &lt;br /&gt;
+ Ex : compétence GEMAPI,
+ &lt;br /&gt;
+ Ex : urbanisme réglementaire et planification
+ &lt;br /&gt;
+ Ex : circulation et stationnement
+ &lt;br /&gt;
+ Ex : outil public SEM énergie renouvelable
+ &lt;br /&gt;
+ Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de formations thématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : comment mobiliser les fonds européens sur son territoire
+ &lt;br /&gt;
+ Ex : mécénat et financement participatif
+ &lt;br /&gt;
+ Ex : marchés publics - comment acheter local
+ &lt;br /&gt;
+ Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
+ &lt;br /&gt;
+ Ex : réalisation des travaux
+ &lt;br /&gt;
+ Ex :
+ comment associer les habitants à un projet communal ou intercommunal
+ &lt;br /&gt;
+ Ex le projet culturel du territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N89" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
 Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O89" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S89" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T89" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U89" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V89" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X89" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière :
+  &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   juridique&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation :
+  &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   formation&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y89" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z89" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
+        </is>
+      </c>
+      <c r="AA89" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB89" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC89" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF89" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG89" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH89" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:34" customHeight="0">
+      <c r="A90" s="1">
+        <v>117484</v>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Etre conseillé par un cadre expert de la DGFiP au niveau local (CDL)</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Direction Générale des Finances Publiques (DGFiP)</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H90" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conseiller aux décideurs locaux (CDL)
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Le conseiller aux décideurs locaux (CDL) est un cadre de la Direction générale des Finances publiques (DGFiP), expert du conseil au profit des élus locaux et de leurs services financiers. Il propose une offre de conseil individualisé aux ordonnateurs pour répondre à leurs besoins sur différents sujets. Il est rattaché à la direction départementale ou régionale des Finances publiques.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La création de cette fonction s&amp;#039;inscrit dans le cadre du nouveau réseau de proximité mis en place par la DGFiP en 2020 pour renforcer sa présence dans les territoires. Son déploiement est prévu jusqu&amp;#039;en 2023 avec l&amp;#039;objectif d&amp;#039;un CDL par EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les CDL travaillent en étroite collaboration avec les services de gestion comptable (SGC) de la DGFiP qui assurent, comme auparavant, la gestion budgétaire et comptable des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le CDL est un cadre itinérant susceptible d&amp;#039;avoir plusieurs lieux de travail. Sous réserve de l&amp;#039;accord de l&amp;#039;ordonnateur, il est installé en priorité dans les locaux de l&amp;#039;EPCI ou parfois dans une des collectivités membres de son portefeuille.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La mise en place de ce nouvel interlocuteur permet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  d&amp;#039;offrir des prestations sur mesure, adaptées au plus près des besoins de chaque collectivité ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de proposer une gratuité, une objectivité et une neutralité de la prestation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  de faciliter la prise de contact et une réactivité accrue grâce à un interlocuteur privilégié pour l&amp;#039;élu local.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;br /&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le CDL peut être amené à dispenser plusieurs types de conseils, notamment :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  conseil budgétaire et comptable (conseil à l&amp;#039;élaboration budgétaire, sensibilisation à la maîtrise des risques, information sur les nouveautés...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil en matière de dépenses et de recettes (promotion de la dématérialisation, restitutions du contrôle hiérarchisé de la dépense, conseil en optimisation du recouvrement, rationalisation de l&amp;#039;organisation des régies....) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil financier et fiscal (réalisation et présentation des analyses financières, recherche de solutions de cofinancement, simulations fiscales...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseil économique et patrimonial (conseil sur projet d&amp;#039;investissement, projet d&amp;#039;aménagement du territoire...).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la confection d&amp;#039;un budget
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une analyse financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de nouveaux moyens de paiement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la décision en matière financière et fiscale
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Simulations fiscales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expertise sur la faisabilité d&amp;#039;un projet d&amp;#039;investissement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement le déploiement du nouveau référentiel comptable M57
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement dans la rationalisation des régies
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi et gestion des marchés publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Promotion de la démarche partenariale (CSCF et EP)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N90" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
-Biodiversité</t>
-[...2 lines deleted...]
-      <c r="O4" s="1" t="inlineStr">
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O90" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
-[...93 lines deleted...]
-      <c r="S5" s="1" t="inlineStr">
+      <c r="P90" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2019</t>
+        </is>
+      </c>
+      <c r="S90" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="U90" s="1" t="inlineStr">
+        <is>
+          <t>France hors Corse et Outre-mer</t>
+        </is>
+      </c>
+      <c r="X90" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Se rapprocher de votre Direction départementale des Finances publiques
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y90" s="1" t="inlineStr">
+        <is>
+          <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z90" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/310c-copie-10h15-etre-conseille-sur-des-sujets-com/</t>
+        </is>
+      </c>
+      <c r="AA90" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC90" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF90" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG90" s="1" t="inlineStr">
+        <is>
+          <t>21/04/2022</t>
+        </is>
+      </c>
+      <c r="AH90" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="6" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="H6" s="1" t="inlineStr">
+    <row r="91" spans="1:34" customHeight="0">
+      <c r="A91" s="1">
+        <v>117423</v>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités pour le développement et à l'installation d'unités de méthanisation</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H91" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L91" s="1" t="inlineStr">
+        <is>
+          <t>Au travers de la charte CAPMETHA77, le Département, avec ses 8 signataires, affirme les orientations et valeurs qui doivent guider les projets de méthanisation, favoriser leur appropriation par tout porteur de projet, élu ou autre acteur seine-et-marnais concerné, et contribuer à leur réussite</t>
+        </is>
+      </c>
+      <c r="M91" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie : Faire le lien entre l&amp;#039;élu et le porteur de projet ; bâtir une stratégie d&amp;#039;acceptabilité du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Action de sensibilisation : Réunions d&amp;#039;information auprès des Communes, des porteurs de projets, participation à des réunions publiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ressources documentaires : Exposition ; plaquettes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Document contractuel (conventions type ..)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N91" s="1" t="inlineStr">
+        <is>
+          <t>Sols
+Foncier
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Qualité de l'air
+Bâtiments et construction
+Paysage
+Emploi
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O91" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R91" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S91" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U91" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W91" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X91" s="1" t="inlineStr">
+        <is>
+          <t>Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;br /&gt;
+Mail : id77&amp;#64;departement77.fr
+&lt;br /&gt;
+Téléphone : 01 64 14 73 56</t>
+        </is>
+      </c>
+      <c r="Y91" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z91" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8584-accompagner-les-collectivites-pour-le-develop/</t>
+        </is>
+      </c>
+      <c r="AA91" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC91" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF91" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG91" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH91" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:34" customHeight="0">
+      <c r="A92" s="1">
+        <v>117406</v>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités à la communication environnementale</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G92" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H92" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Faciliter la communication de la collectivité sur les actions environnementales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Rédaction d&amp;#039;articles, réalisation de plaquettes thématiques, aide à la communication, proposition de modèle prêt à l&amp;#039;emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Convention de partenariat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Document contractuel (conventions type ..)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N92" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O92" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R92" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S92" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U92" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V92" s="1" t="inlineStr">
+        <is>
+          <t>http://www.seine-et-marne-environnement.fr</t>
+        </is>
+      </c>
+      <c r="W92" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X92" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y92" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z92" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7119-accompagner-les-collectivites-a-la-communicat/</t>
+        </is>
+      </c>
+      <c r="AA92" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB92" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC92" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF92" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG92" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH92" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:34" customHeight="0">
+      <c r="A93" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F93" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H93" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="I93" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J93" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K93" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N93" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O93" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R93" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S93" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T93" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U93" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V93" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X93" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Contexte et objectifs
+  Point de contact national Nord de la France
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y93" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z93" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA93" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC93" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD93" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF93" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG93" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH93" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:34" customHeight="0">
+      <c r="A94" s="1">
+        <v>111760</v>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné sur l'efficacité énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="D94" s="1" t="inlineStr">
+        <is>
+          <t>Conseil en Energie Partagé</t>
+        </is>
+      </c>
+      <c r="E94" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G94" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H94" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative
+Subvention</t>
+        </is>
+      </c>
+      <c r="I94" s="1" t="inlineStr">
+        <is>
+          <t> Max : 40</t>
+        </is>
+      </c>
+      <c r="K94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Répondre aux enjeux de la transition énergétique en bénéficiant d&amp;#039;un accompagnement technique et financier ajusté à ses besoins.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 1 de l&amp;#039;accompagnement : suivre ses consommations et ses dépenses d&amp;#039;énergies sur son patrimoine bâti&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
- &lt;li&gt;
-[...19 lines deleted...]
-  en 2031.
+ &lt;li&gt;Mobilisation d&amp;#039;un économe de flux, référent technique unique, réactif et compétent en matière d&amp;#039;économies d&amp;#039;énergie&lt;/li&gt;&lt;li&gt;Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies mis à jour par le SDEEG et consultable pour les collectivités&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret tertiaire&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Aide à la saisie des données sur la plateforme OPERAT&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret BACS&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Réunion de suivi annuel avec des bilans annuels pour suivre l&amp;#039;évolution de la politique énergétique mise en place (sur 5 ans)&lt;/li&gt;&lt;li&gt;Conseils sur les réglages et travaux à faibles taux de retour sur investissement&lt;/li&gt;&lt;li&gt;Aide à la recherche de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 2 de l&amp;#039;accompagnement : élaborer et suivre sa stratégie de rénovation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation d&amp;#039;audits énergétiques type décret tertiaire&lt;/li&gt;&lt;li&gt;Définition de la stratégie de rénovation (plan de travaux)&lt;/li&gt;&lt;li&gt;Enregistrement de la température&lt;/li&gt;&lt;li&gt;Thermographie infrarouge&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Aide au changement de contrat d&amp;#039;énergie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimisation du fonctionnement des dispositifs de chauffage&lt;/li&gt;&lt;li&gt;Mise en place d&amp;#039;un plan pluriannuel d&amp;#039;investissements&lt;/li&gt;&lt;li&gt;Audits de bâtiments publics...&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N94" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O94" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;&lt;li&gt;Signature de la convention de prestation de service pour la transition énergétique.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signature de la convention ECOBAT dans le cas de la mise à disposition d&amp;#039;un économe de flux et des outils en lien avec cet accompagnement patrimonial.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Validation du devis d&amp;#039;intervention proposé.
+ &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Aide financière sous réserve des fonds alloués et plafonnée à 1000€ HT par an et par collectivité.&lt;/p&gt;&lt;p&gt;Pour savoir si votre commune est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S94" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T94" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U94" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V94" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/maitrise-de-la-demande-en-energie-mde/conseil-en-energie-partage-cep/</t>
+        </is>
+      </c>
+      <c r="X94" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)
+&lt;/p&gt;
+&lt;p&gt;
+ William RAVAILLE&lt;/p&gt;
+&lt;p&gt;
+ service.energies&amp;#64;sdeeg33.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 56 16 13 21
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y94" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z94" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1965-maitriser-er-reduire-la-consommation-denergie/</t>
+        </is>
+      </c>
+      <c r="AA94" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB94" s="1" t="inlineStr">
+        <is>
+          <t>Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC94" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE94" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF94" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG94" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH94" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:34" customHeight="0">
+      <c r="A95" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G95" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H95" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises,
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des transports
+ &lt;/strong&gt;
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition écologique
+ &lt;/strong&gt;
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Traitement et valorisation des déchets
+ &lt;/strong&gt;
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N95" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O95" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S95" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T95" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U95" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W95" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X95" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;afl-banque.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : &amp;#43;33 (0)4 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y95" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z95" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA95" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC95" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF95" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG95" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH95" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:34" customHeight="0">
+      <c r="A96" s="1">
+        <v>117170</v>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'un réseau au service de la santé du végétal et de la protection de l'environnement</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
+        <is>
+          <t>FREDON  Occitanie</t>
+        </is>
+      </c>
+      <c r="E96" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="G96" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H96" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  FREDON Occitanie
+ &lt;/strong&gt;
+ regroupe des experts en botanique, phytopathologie, agronomie et environnement.
+ &lt;br /&gt;
+ Des métiers portés par un ensemble de compétences internes et externes reconnues dans le réseau des FDGDON de la région.
+ &lt;br /&gt;
+ Pour la partie délégation de missions en santé des végétaux, nous sommes reconnus comme organisme à vocation sanitaire (O.V.S) par arrêt ministériel (ministère de l&amp;#039;Agriculture).
+ &lt;br /&gt;
+ Nous mettons au profit des détenteurs de végétaux (agriculteurs, collectivités et particuliers) et des services publics (DRAAF, DREAL, ARS, DDTM, collectivités territoriales et locales ...) notre savoir-faire, afin de gérer la prévention, la surveillance et la lutte contre les dangers sanitaires en santé des végétaux (ravageurs et pathogènes) et en santé humaine (ambroisie, chenille processionnaire ...)
+ &lt;br /&gt;
+ Nous agissons aussi dans un objectif de réduction de l&amp;#039;usage des produits phytosanitaires par l&amp;#039;animation de la démarche Captages d&amp;#039;Eauccitanie et ECOPHYTO Jardins, Espaces Verts et Infrastructures (JEVI).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS DE DÉLÉGATION DE SERVICE PUBLIC
+ &lt;/strong&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LA SURVEILLANCE DES ORGANISMES NUISIBLES RÉGLEMENTÉS OU ÉMERGENTS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Surveillance sanitaire du végétal, informations sur les maladies et les ravageurs des végétaux, les espèces invasives, la surveillance des organismes nuisibles réglementés ou émergents
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous sommes en charge avec nos sections départementales (FDGDON) de la surveillance et de l&amp;#039;inspection sanitaire des végétaux sur tout le territoire régional. Cette délégation de service public comprend toutes les actions contribuant à la surveillance, la prévention et la lutte contre les organismes nuisibles ou les dangers sanitaires. La surveillance est organisée en plans d&amp;#039;inspection classés selon de grandes thématiques (Passeport sanitaire, export, surveillance générale). Ils évoluent au grès des réglementations européenne et française.
+ &lt;br /&gt;
+ L&amp;#039;objectif est de préserver les productions agricoles sur notre territoire ainsi que les autres économies liées au secteur végétal (ex. : tourisme).
+&lt;/p&gt;
+&lt;h1&gt;
+ &lt;strong&gt;
+  NOS MISSIONS D&amp;#039;INTÉRÊT GÉNÉRAL
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;ANIMATION RÉGIONALE AMBROISIES
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau de mobilisation collective pour limiter l‘implantation des ambroisies et les risques pour la santé des citoyens
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous participons à la
+ &lt;strong&gt;
+  stratégie de gestion des plantes allergisantes
+ &lt;/strong&gt;
+ pilotée par l&amp;#039;ARS* (Agence Régionale de Santé).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Coordination régionale des actions de lutte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de comités départementaux de coordination de lutte et formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structuration d&amp;#039;un réseau de référents et de compétences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contrôle des signalements et cartographie de la présence de la plante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sensibilisation du grand public aux risques d&amp;#039;allergies
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
- Conscientes du défi représenté par ces objectifs ambitieux, la Région Occitanie et l&amp;#039;ADEME se sont associées pour lancer conjointement un appel à projet visant à :
+&lt;h2&gt;
+ &lt;em&gt;
+  DES ALTERNATIVES DURABLES AUX PESTICIDES DANS LES ESPACES PRIVÉS ET PUBLICS
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation du réseau régional des gestionnaires de Jardins, Espaces Verts et Infrastructures (JEVI), chartes régionales «Zéro Phyto »
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Nous accompagnons tous les gestionnaires de la région souhaitant mettre en œuvre des actions
+ &lt;strong&gt;
+  visant à abandonner l&amp;#039;usage des produits phytosanitaires
+ &lt;/strong&gt;
+ dans une logique de gestion durable des espaces privés et publics.
+ &lt;br /&gt;
+ Les objectifs sont de coordonner un
+ &lt;strong&gt;
+  réseau de compétences régionales
+ &lt;/strong&gt;
+ et de produire et mutualiser des références techniques. L&amp;#039;animation de ce réseau passe notamment par le développement des
+ &lt;strong&gt;
+  chartes «Objectif/Engagé Zéro Phyto»
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Ce réseau est à destination :
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  renforcer et développer les pratiques de tri à la source des déchets alimentaires (collecte séparée et gestion de proximité) ;
-[...5 lines deleted...]
-  impulser un changement de pratiques vis-à-vis de cette ressource sur le territoire régional.
+  Des collectivités et gestionnaires publics de sites non agricoles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires d&amp;#039;infrastructures (routes, autoroutes, réseaux, ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des gestionnaires privés (infrastructures de tourisme, de loisirs, jardiniers amateurs, ...)
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...2 lines deleted...]
-&lt;p&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  POUR UNE EAU POTABLE DE QUALITÉ
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;blockquote&gt;
+ &lt;p&gt;
+  &lt;em&gt;
+   Animation de réseaux d&amp;#039;acteurs en charge de la reconquête et la protection des captages d&amp;#039;alimentation en eau potable
+  &lt;/em&gt;
+ &lt;/p&gt;
+&lt;/blockquote&gt;
+&lt;p&gt;
+ Cette démarche regroupe un réseau technique régional composé des «acteurs de terrain», des collectivités gestionnaires ou autres professionnelles impliqués. L&amp;#039;objectif principal est d&amp;#039;acc
  &lt;strong&gt;
-  L&amp;#039;objectif visé est double :
+  ompagner ces acteurs œuvrant dans les dispositifs locaux
  &lt;/strong&gt;
-&lt;/p&gt;
-[...8 lines deleted...]
-&lt;p&gt;
+ (captages prioritaires, animateurs de bassins versants...) en Occitanie, sur les bassins Adour-Garonne et Rhône Méditerranée Corse, par la production et la mutualisation de références techniques, l&amp;#039;organisation de journées techniques, la formation ou encore la gestion de projet communs.
+&lt;/p&gt;
+&lt;h1&gt;
+ NOS SERVICES
+&lt;/h1&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  L&amp;#039;EXPERTISE SANITAIRE
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous réalisons ou aidons à la réalisation de toutes les actions contribuant à la surveillance des problèmes sanitaires en santé des végétaux et sur les exotiques envahissantes. Nous avons un rôle de référent sanitaire et environnemental qui nous amène à être référencés sur des dossiers à la marge de nos actions principales : santé publique (pollens, chenilles urticantes), sécurité publique (frelon asiatique, hyménoptères), droit urbain et environnemental.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ &lt;em&gt;
+  LE DIAGNOSTIC
+ &lt;/em&gt;
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous effectuons des diagnostics pour le compte de particuliers, de collectivités ou d&amp;#039;entreprises. Nous apportons notre expertise lors du dépérissement d&amp;#039;un végétal, la suspicion de maladie ou l&amp;#039;état général d&amp;#039;un patrimoine végétal. La FREDON Occitanie fait partie du réseau «CLINIQUE DU VÉGÉTAL®».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h2&gt;
+ LES FORMATIONS
+&lt;/h2&gt;
+&lt;p&gt;
+ Nous organisons ou animons des sessions de formation auprès de différents publics. Nous proposons notamment des formations spécifiques aux élus des collectivités locales et territoriales, aux propriétaires ou détenteurs de végétaux, aux groupements de représentants professionnels ou toute autre personne pouvant être intéressée.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N96" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Eau souterraine
+Sports et loisirs
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Santé
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Paysage
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O96" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R96" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires
+  FREDON Occitanie
  &lt;/strong&gt;
-&lt;/p&gt;
-[...62 lines deleted...]
-      <c r="U6" s="1" t="inlineStr">
+ fédère les initiatives locales et s&amp;#039;appuie dans ses actions sur les fédérations départementales (FDGDON) et les groupements de défense (GDON).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle est également membre du réseau FREDON FRANCE.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle s&amp;#039;adresse à tous les gestionnaires d&amp;#039;espaces et détenteurs de végétaux.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S96" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T96" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U96" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X6" s="1" t="inlineStr">
+      <c r="V96" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fredonoccitanie.com/</t>
+        </is>
+      </c>
+      <c r="X96" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les dossiers devront être adressés à l&amp;#039;ADEME et à la Région Occitanie/ Pyrénées-Méditerrané, en version papier à :
-[...56 lines deleted...]
- Téléphone : 05 62 24 00 27
+ FREDON Occitanie
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Adresse : Ecoparc de Bel Air, 114 rue Orion, 34570 Vailhauquès
+ &lt;br /&gt;
+ Téléphone : 04 67 75 64 48
+ &lt;br /&gt;
+ Email :
+ &lt;a href="mailto:contact&amp;#64;fredon-occitanie.fr" rel="noopener" target="_blank"&gt;
+  contact&amp;#64;fredon-occitanie.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fredonoccitanie.com/nous-contacter/" rel="noopener" target="_blank"&gt;
+  https://www.fredonoccitanie.com/nous-contacter/
+ &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="Y96" s="1" t="inlineStr">
+        <is>
+          <t>contact@fredon-occitanie.fr</t>
+        </is>
+      </c>
+      <c r="Z96" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6a04-beneficier-dun-reseau-au-service-de-la-sante-/</t>
+        </is>
+      </c>
+      <c r="AA96" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB96" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC96" s="1" t="inlineStr">
+        <is>
+          <t>FREDON Occitanie</t>
+        </is>
+      </c>
+      <c r="AE96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF96" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG96" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2022</t>
+        </is>
+      </c>
+      <c r="AH96" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="7" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+    <row r="97" spans="1:34" customHeight="0">
+      <c r="A97" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Entreprise privée</t>
-[...29 lines deleted...]
-      <c r="S7" s="1" t="inlineStr">
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H97" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N97" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Technologies numériques et numérisation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+International
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O97" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une structure francilienne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S97" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U97" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V97" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X97" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y97" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z97" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA97" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB97" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF97" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG97" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH97" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:34" customHeight="0">
+      <c r="A98" s="1">
+        <v>102583</v>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une expertise habitat (juridique, études, observations, formations)</t>
+        </is>
+      </c>
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>Agences départementales d'information sur le logement (ADIL)</t>
+        </is>
+      </c>
+      <c r="G98" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H98" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ADIL sont des associations agréées par le ministère en charge du logement (art. L.366-1 et suivants du CCH). Constituées d&amp;#039;une équipe de spécialistes de  l&amp;#039;habitat (juriste, statisticien, géographe, urbaniste, travailleur social...) elles apportent un conseil neutre et une expertise auprès des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Imprégnées des besoins des ménages et des enjeux des territoires, les ADIL informent et/ou forment les acteurs locaux et participent aux instances de l&amp;#039;habitat. Elles  pilotent également des groupes de travail pour les collectivités locales et les associations d&amp;#039;usagers.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Formation d&amp;#039;élus et de techniciens de l&amp;#039;habitat sur l&amp;#039;ensemble des thématiques en lien avec le logement et l&amp;#039;habitat (copropriété, lutte contre l&amp;#039;habitat indigne, prévention des impayés et des expulsions, accession à la propriété, dispositifs d&amp;#039;aides à l&amp;#039;amélioration de l&amp;#039;habitat, actualités en matière de logement...)
+.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appui à la définition des politiques publiques par des études ou des observatoires (niveau des loyers, diagnostic préalable au Programme local de l&amp;#039;habitat , logement des jeunes, études de peuplement...)
+.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animation de dispositifs locaux (Logement d&amp;#039;Abord, Plan Départemental d&amp;#039;Action pour le Logement et l&amp;#039;Hébergement des Personnes Défavorisées...)
+.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Instruction d&amp;#039;aides locales.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N98" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O98" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S98" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U98" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V98" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anil.org/lanil-et-les-adil/votre-adil/</t>
+        </is>
+      </c>
+      <c r="X98" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez créer une ADIL dans votre département, contactez l&amp;#039;ANIL :
+ &lt;a href="mailto:anil&amp;#64;anil.org" target="_self"&gt;
+  anil&amp;#64;anil.org
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y98" s="1" t="inlineStr">
+        <is>
+          <t>anil@anil.org</t>
+        </is>
+      </c>
+      <c r="Z98" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/59a4-copie-14h47-beneficier-dune-expertise-habitat/</t>
+        </is>
+      </c>
+      <c r="AA98" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC98" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale pour l'information sur le logement (ANIL)</t>
+        </is>
+      </c>
+      <c r="AE98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF98" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG98" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2021</t>
+        </is>
+      </c>
+      <c r="AH98" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:34" customHeight="0">
+      <c r="A99" s="1">
+        <v>102582</v>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Informer et conseiller les administrés du territoire sur l'habitat</t>
+        </is>
+      </c>
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>Agences départementales d'information sur le logement (ADIL)</t>
+        </is>
+      </c>
+      <c r="G99" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier</t>
+        </is>
+      </c>
+      <c r="H99" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les ADIL sont des associations agréées par le ministère en charge du logement et constituées d&amp;#039;une équipe pluridisciplinaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elles offrent un conseil objectif, gratuit et neutre aux usagers sur leurs droits et obligations en matière d&amp;#039;habitat, sur les solutions de logement qui leur sont adaptées (conditions d&amp;#039;accès au parc locatif, aspects juridiques et financiers de projet d&amp;#039;accession à la propriété...) à l&amp;#039;exclusion de tout acte administratif, contentieux ou commercial.
+&lt;/p&gt;
+&lt;p&gt;
+ Les ADIL interviennent tant dans la conduite d&amp;#039;un projet que dans la résolution d&amp;#039;une difficulté lié au logement : rapports locatifs, impayés de loyers, copropriété, rénovation énergétique, habitat indigne...&amp;#34;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Organisation de permanences de proximité : Maisons de justice et du droit, Caf, Mairie, Maisons France Services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présence sur des salons, forum, conférences, événements (semaine de l&amp;#039;accession et de la copropriété...)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N99" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Espaces verts
+Espace public
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Accessibilité</t>
+        </is>
+      </c>
+      <c r="O99" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S99" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U99" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V99" s="1" t="inlineStr">
+        <is>
+          <t>https://www.anil.org/lanil-et-les-adil/votre-adil/</t>
+        </is>
+      </c>
+      <c r="X99" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez créer une ADIL dans votre département, contactez l&amp;#039;ANIL :
+ &lt;a href="mailto:anil&amp;#64;anil.org" target="_self"&gt;
+  anil&amp;#64;anil.org
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y99" s="1" t="inlineStr">
+        <is>
+          <t>anil@anil.org</t>
+        </is>
+      </c>
+      <c r="Z99" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/02ac-copie-14h18-informer-et-conseiller-les-admini/</t>
+        </is>
+      </c>
+      <c r="AA99" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC99" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale pour l'information sur le logement (ANIL)</t>
+        </is>
+      </c>
+      <c r="AE99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF99" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG99" s="1" t="inlineStr">
+        <is>
+          <t>12/10/2021</t>
+        </is>
+      </c>
+      <c r="AH99" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:34" customHeight="0">
+      <c r="A100" s="1">
+        <v>102050</v>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser les citoyens sur leur empreinte climat</t>
+        </is>
+      </c>
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G100" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H100" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Face aux nombreux défis environnementaux, comment (s&amp;#039;)informer, (se) sensibiliser, (s&amp;#039;)engager ?
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME, en partenariat avec l&amp;#039;Association Bilan Carbone, a développé
+ &lt;em&gt;
+  &lt;strong&gt;
+   &lt;a href="https://nosgestesclimat.fr/" rel="noopener" target="_blank"&gt;
+    Nos Gestes Climat
+    &lt;span&gt;
+     Ouvre une nouvelle fenêtre
+    &lt;/span&gt;
+   &lt;/a&gt;
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ pour permettre à chacun de
+ &lt;strong&gt;
+  calculer son empreinte carbone individuelle
+ &lt;/strong&gt;
+ à travers une série de questions sur son quotidien. Mais l&amp;#039;outil ne s&amp;#039;arrête pas là : il donne également des
+ &lt;strong&gt;
+  actions chiffrées pour réduire concrètement son impact
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Une
+ &lt;strong&gt;
+  &lt;a href="https://nosgestesclimat.fr/groupe?mode&amp;#61;sondage" rel="noopener" target="_blank"&gt;
+   version sondage
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  vous permet de créer un lien dédié pour collecter de manière anonyme les résultats d&amp;#039;un groupe
+ &lt;/strong&gt;
+ de citoyens, agents, élus ...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec plus d&amp;#039;1,5 millions de tests réalisés, ce simulateur est déjà promu par différentes collectivités de toutes tailles comme
+ &lt;a href="https://www.grenoble.fr/2294-nos-gestes-climat.htm" rel="noopener" target="_blank"&gt;
+  Grenoble
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ,
+l&amp;#039;
+ &lt;a href="https://www.agglo-saintquentinois.fr/pratique/developpement-durable/le-plan-climat-air-energie-territorial-981.html" rel="noopener" target="_blank"&gt;
+  Agglo du Saint Quentinois
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ ...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N100" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Transports collectifs et optimisation des trafics routiers
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O100" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le simulateur est
+ &lt;strong&gt;
+  librement diffusable, mais aussi intégrable
+ &lt;/strong&gt;
+ en
+ &lt;em&gt;
+  iframe
+ &lt;/em&gt;
+ sur tout type de site.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S100" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="U100" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V100" s="1" t="inlineStr">
+        <is>
+          <t>https://nosgestesclimat.fr</t>
+        </is>
+      </c>
+      <c r="X100" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute question, n&amp;#039;hésitez pas à contacter l&amp;#039;équipe :
+ &lt;a href="https://nosgestesclimat.fr/contact" target="_self"&gt;
+  nosgestesclimat.fr/contact
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y100" s="1" t="inlineStr">
+        <is>
+          <t>martin.regner@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z100" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e1e4-copie-13h56-sensibiliser-les-citoyens-aux-emi/</t>
+        </is>
+      </c>
+      <c r="AA100" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC100" s="1" t="inlineStr">
+        <is>
+          <t>Accélérateur de la transition écologique (Incubateur de l'ADEME)</t>
+        </is>
+      </c>
+      <c r="AE100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF100" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG100" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2021</t>
+        </is>
+      </c>
+      <c r="AH100" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:27" customHeight="0">
-      <c r="A8" s="1">
+    <row r="101" spans="1:34" customHeight="0">
+      <c r="A101" s="1">
+        <v>101009</v>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Innvover en milieu rural sur les thématiques suivantes : développement économique, consommation de produits locaux, préservation du patrimoine agro-environnemental et tourisme</t>
+        </is>
+      </c>
+      <c r="C101" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E101" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes de la Dombes</t>
+        </is>
+      </c>
+      <c r="G101" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H101" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I101" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 80</t>
+        </is>
+      </c>
+      <c r="J101" s="1" t="inlineStr">
+        <is>
+          <t>Co-financement public obligatoire</t>
+        </is>
+      </c>
+      <c r="K101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour la période de programmation 2014-2020, le Groupe d&amp;#039;Action Locale (GAL), composé d&amp;#039;élus et d&amp;#039;acteurs locaux, a fait le choix d&amp;#039;axer l&amp;#039;intervention LEADER dans les 4 domaines suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;économie
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;agriculture et la pisciculture
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le tourisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour mettre en œuvre cette stratégie, le GAL dispose d&amp;#039;une enveloppe initiale de 1.995.800 € répartie entre les 4 fiches actions suivantes
+ &lt;a href="https://www.ccdombes.fr/entreprendre/programme-leader/" rel="noopener" target="_blank"&gt;
+  en téléchargement sur cette page
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Des exemples de projets réalisés
+ &lt;a href="https://www.ccdombes.fr/entreprendre/programme-leader/" rel="noopener" target="_blank"&gt;
+  sur cette page
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N101" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Tourisme
+Forêts
+Recyclage et valorisation des déchets
+Alimentation
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Modes actifs : vélo, marche et aménagements associés
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O101" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S101" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T101" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U101" s="1" t="inlineStr">
+        <is>
+          <t>GAL Dombes Saône</t>
+        </is>
+      </c>
+      <c r="V101" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ccdombes.fr/entreprendre/programme-leader/</t>
+        </is>
+      </c>
+      <c r="X101" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Coordination générale du programme LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Laetitia DUCROZET
+ &lt;br /&gt;
+ territoire&amp;#64;ccdombes.fr
+ &lt;br /&gt;
+ 04 74 61 93 03
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Gestion et animation du programme LEADER :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Agathe DESFORET :
+ leader&amp;#64;ccdombes.fr
+ &lt;br /&gt;
+ 04 74 61 96 87
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y101" s="1" t="inlineStr">
+        <is>
+          <t>amelie.quillet@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z101" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56ac-innvover-en-milieu-rural-sur-les-thematiques-/</t>
+        </is>
+      </c>
+      <c r="AA101" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB101" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD101" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG101" s="1" t="inlineStr">
+        <is>
+          <t>24/08/2021</t>
+        </is>
+      </c>
+      <c r="AH101" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
+        <v>99012</v>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le patrimoine naturel et promouvoir les actions en termes d'EEDD et de sensibilisation à la préservation du patrimoine</t>
+        </is>
+      </c>
+      <c r="C102" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D102" s="1" t="inlineStr">
+        <is>
+          <t>Environnement et activités de pleine nature - Fiche Actions 4</t>
+        </is>
+      </c>
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale (GAL) Nord et Centre de Mayotte</t>
+        </is>
+      </c>
+      <c r="G102" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H102" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I102" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J102" s="1" t="inlineStr">
+        <is>
+          <t>sur remboursement des dépenses du projet</t>
+        </is>
+      </c>
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aide LEADER est un financement des projets qui développe le territoire du GAL. Elle consiste aussi en un accompagnement des porteurs de projet pour le montage du dossier de demande de financement LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elle a pour enjeux de &amp;#34;Valoriser le patrimoine naturel et promouvoir  les  actions  en  termes  d&amp;#039;EEDD  et  de  sensibilisation  à  la  préservation  du
+ patrimoine.&amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ Les impacts attendus sur le territoire sont:
+&lt;/p&gt;
+&lt;p&gt;
+ Effets directs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Amélioration de l&amp;#039;offre en activités pleine nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en valeur des sites naturels, de leur faune et de leur flore
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration de la connaissance du patrimoine naturel
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Effets indirects :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Amélioration de la sensibilité du grand public aux enjeux environnementaux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Augmentation de la fréquentation des sites nature
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N102" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sports et loisirs
+Forêts
+Recyclage et valorisation des déchets
+Qualité de l'air
+Biodiversité
+Mers et océans
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O102" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ pour être éligible, le projet doit correspondre à un des Types d&amp;#039;Opérations (TO) suivant:
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  TO 4.1 : Soutien aux actions de formations et de mise en réseau des acteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  TO 4.2 : Soutien à l&amp;#039;aménagement et mise en accessibilité de sites naturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  TO 4.3 : Soutien à la structuration et mise en place d&amp;#039;activités de pleine nature
+ &lt;/li&gt;
+ &lt;li&gt;
+  TO 4.4 : Soutien aux campagnes de nettoyage, sensibilisation et pédagogie à l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  TO 4.5 : Soutien aux actions de communication, promotion, valorisation
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S102" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T102" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U102" s="1" t="inlineStr">
+        <is>
+          <t>GAL Nord et Centre de Mayotte</t>
+        </is>
+      </c>
+      <c r="V102" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-mayotte.yt/wp-content/uploads/2021/05/20200213_FA4.pdf</t>
+        </is>
+      </c>
+      <c r="W102" s="1" t="inlineStr">
+        <is>
+          <t>https://leader-mayotte.yt/</t>
+        </is>
+      </c>
+      <c r="X102" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Romain DELARUE
+&lt;/p&gt;
+&lt;p&gt;
+ Animateur du GAL Nord et Centre de Mayotte
+&lt;/p&gt;
+&lt;p&gt;
+ 06.39.65.74.83
+&lt;/p&gt;
+&lt;p&gt;
+ adnc.mayotte&amp;#64;gmail.com
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>adnc.mayotte@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fe8c-copie-10h24-culture-patrimoine-et-traditions-/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>GAL Nord et centre de Mayotte</t>
+        </is>
+      </c>
+      <c r="AD102" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2021</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>95065</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Mener des études de faisabilité méthanisation</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux études de faisabilité méthanisation</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Avance récupérable</t>
+        </is>
+      </c>
+      <c r="I103" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="J103" s="1" t="inlineStr">
+        <is>
+          <t>Les coûts admissibles sont plafonnés à 30 000 € HT</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Substituer des énergies fossiles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir la production d&amp;#039;énergie renouvelable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer la qualité de l&amp;#039;air
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer de l&amp;#039;activité économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer la rentabilité économique des projets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature et montant de l&amp;#039;aide
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Etudes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Nature : subvention avance remboursable à taux zéro
+ &lt;/li&gt;
+ &lt;li&gt;
+  Section : investissement fonctionnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux maxi : 50% pour les grandes entreprises, 60% pour les moyennes entreprises, 70% pour les autres bénéficiaires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les coûts admissibles sont plafonnés à 30 000 € HT.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Remarque :
+  &lt;/strong&gt;
+  intervention à parité par l&amp;#039;ADEME et la Région Grand Est, instruit en guichet unique
+par la Région (&amp;#61; dossier à transmettre uniquement à la Région Grand Est).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Consultez le règlement et les documents annexes sur
+ &lt;a href="https://www.climaxion.fr/docutheque/soutien-aux-etudes-faisabilite-methanisation"&gt;
+  Climaxion
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P103" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2017</t>
+        </is>
+      </c>
+      <c r="R103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Agriculteurs, groupements d&amp;#039;agriculteurs
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprises
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprises publiques locales
+  &lt;/li&gt;
+  &lt;li&gt;
+   Établissements publics
+  &lt;/li&gt;
+  &lt;li&gt;
+   Collectivités territoriales et leurs groupements
+  &lt;/li&gt;
+  &lt;li&gt;
+   Associations
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les projets portés par l&amp;#039;État, les Départements et leurs opérateurs sont exclus des dispositifs. Chaque bénéficiaire ne pourra être aidé qu&amp;#039;une fois par type d&amp;#039;étude, hormis dans le cas d&amp;#039;extension d&amp;#039;une unité existante ou en cas de déplacement d&amp;#039;un projet lié à des facteurs extérieurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Études de faisabilité technico-économiques, études de premier niveau pour les projets d&amp;#039;injection dans les réseaux gaz (transport et distribution), analyses de pouvoirs méthanogènes.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Études de préfaisabilité d&amp;#039;injection de biogaz (premier niveau)
+  &lt;/li&gt;
+  &lt;li&gt;
+   Études de faisabilité d&amp;#039;injection de biogaz (deuxième niveau) dans les réseaux gaz de transport ou de distribution.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Études détaillée du raccordement (troisième niveau) au réseau de distribution de gaz.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://www.grandest.fr/vos-aides-regionales/soutien-aux-etudes-de-faisabilite-methanisation-2/</t>
+        </is>
+      </c>
+      <c r="W103" s="1" t="inlineStr">
+        <is>
+          <t>https://messervices.grandest.fr/account-management/crge-demandeurs/ux/#/login?redirectTo=https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fconnecte%2FF_TEL0076%2Fdepot%2Fsimple&amp;jwtKey=jwt-crge-portail-depot-demande-aides&amp;footer=https:%2F%2Fwww.grandest.fr%2Fmentions-legales%2F,Mentions%20l%C3%A9gales,_blank;https:%2F%2Fmesservices.grandest.fr%2Faides%2F%23%2Fcrge%2Fdonnees-personnelles,Donn%C3%A9es%20personnelles,_self</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Candidatez sur :
+ &lt;a href="https://www.climaxion.fr/docutheque/soutien-aux-etudes-faisabilite-methanisation" rel="noopener" target="_blank"&gt;
+  https://www.climaxion.fr/docutheque/soutien-aux-etudes-faisabilite-methanisation
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y103" s="1" t="inlineStr">
+        <is>
+          <t>olivier.claudel@grandest.fr</t>
+        </is>
+      </c>
+      <c r="Z103" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bccb-soutien-aux-etudes-de-faisabilite-methanisati/</t>
+        </is>
+      </c>
+      <c r="AA103" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF103" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG103" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2021</t>
+        </is>
+      </c>
+      <c r="AH103" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:34" customHeight="0">
+      <c r="A104" s="1">
+        <v>94751</v>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Financer des équipements de réemploi, réparation et réutilisation</t>
+        </is>
+      </c>
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G104" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H104" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I104" s="1" t="inlineStr">
+        <is>
+          <t> Max : 55</t>
+        </is>
+      </c>
+      <c r="K104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Financement des équipements de réemploi, réparation et réutilisation », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Vous souhaitez investir pour assurer la collecte préservante, la remise en état ou la réparation d&amp;#039;objets/matériaux en vue de leur réemploi/réutilisation ou pour valoriser des invendus non alimentaires ? L&amp;#039;ADEME peut vous aider à financer les locaux et équipements nécessaires
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Structure impliquée dans l&amp;#039;économie circulaire et la prévention des déchets : collectivités et entreprises (y compris leurs fédérations nationales ou régionales), structures de l&amp;#039;économie sociale et solidaire, associations, chambres de commerce et de métiers...
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Taux d&amp;#039;aide maximum de 55 % de l&amp;#039;assiette des dépenses éligibles.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les équipements dédiés à la collecte préservante en déchetterie accueillant les déchets ménagers et assimilés peuvent recevoir une aide forfaitaire de 30 000 € maximum.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ADEME soutient vos équipements dédiés au réemploi, à la réparation, à la réutilisation pour donner une deuxième vie aux objets et matériaux cédés ou jetés. Les investissements pour limiter et valoriser les invendus non alimentaires sont également éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N104" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets</t>
+        </is>
+      </c>
+      <c r="O104" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S104" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T104" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U104" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V104" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-equipements-reemploi-reparation-reutilisation</t>
+        </is>
+      </c>
+      <c r="X104" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y104" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z104" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8aa5-financer-des-equipements-de-reemploi-reparati/</t>
+        </is>
+      </c>
+      <c r="AA104" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC104" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF104" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG104" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2021</t>
+        </is>
+      </c>
+      <c r="AH104" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:34" customHeight="0">
+      <c r="A105" s="1">
         <v>94746</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Financer les équipements de lutte contre le gaspillage</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H105" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I8" s="1" t="inlineStr">
+      <c r="I105" s="1" t="inlineStr">
         <is>
           <t> Max : 55</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="K105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aide - « Équipements de lutte contre le gaspillage », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
  &lt;br /&gt;
  Objectif :
  &lt;br /&gt;
  Vous disposez d&amp;#039;un diagnostic ou d&amp;#039;une étude pour un projet de lutte contre le gaspillage sur votre territoire, et vous souhaitez investir pour le mettre en œuvre ? L&amp;#039;ADEME peut vous apporter une aide.
 &lt;/p&gt;
 &lt;p&gt;
  Bénéficiaires : acteurs publics ou privés pour des équipements réduisant le gaspillage sur plusieurs étapes de la chaine.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement : taux d&amp;#039;aide maximum : 55 % des dépenses éligibles.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez prétendre à une aide pour les investissements faisant suite à une augmentation ou à une redistribution des flux, de collecte de denrées détournées du gaspillage alimentaire dans un programme mutualisé entre plusieurs partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Par exemple les équipements suivants peuvent êtres soutenus :&lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les équipements suivants peuvent êtres soutenus :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements de pesées,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    camions frigorifiques,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    acquisitions d&amp;#039;entrepôt,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    plateformes de collecte,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    cantines solidaires,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    ateliers de transformation de type conserverie,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    équipements permettant le partage de denrées alimentaires entre particuliers...
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
  &lt;p&gt;
   Pour le non alimentaire, les investissements devront servir à limiter et valoriser les invendus.
  &lt;/p&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N105" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O105" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Critères d&amp;#039;éligibilité :
  &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour prétendre à une aide à l&amp;#039;investissement, le porteur de projets doit présenter :
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Le rapport d&amp;#039;étude de faisabilité lorsqu&amp;#039;il s&amp;#039;agit d&amp;#039;une création d&amp;#039;installation ou d&amp;#039;équipement dans les conserveries, les légumeries collectives et les ateliers de transformation et toute étude de marché qui aurait été réalisée,
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les justificatifs ou les demandes en cours concernant le respect des règles sanitaires et d&amp;#039;hygiène applicables à l&amp;#039;activité exercée.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S105" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U105" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V105" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/subvention-equipements-lutte-contre-gaspillage</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X105" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour en savoir plus sur ce dispositif, contactez l&amp;#039;ADEME via leur
  &lt;a rel="noopener" target="_blank"&gt;
   &lt;/a&gt;&lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
    formulaire en ligne
   &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y105" s="1" t="inlineStr">
         <is>
           <t>jean-louis.reynaud@nievre.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z105" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3546-aider-aux-equipements-de-lutte-contre-le-gasp/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA105" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB105" s="1" t="inlineStr">
+        <is>
+          <t>Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines</t>
+        </is>
+      </c>
+      <c r="AC105" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF105" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG105" s="1" t="inlineStr">
+        <is>
+          <t>29/06/2021</t>
+        </is>
+      </c>
+      <c r="AH105" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="9" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G9" s="1" t="inlineStr">
+    <row r="106" spans="1:34" customHeight="0">
+      <c r="A106" s="1">
+        <v>78203</v>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser, préserver les ressources locales et atténuer le changement climatique</t>
+        </is>
+      </c>
+      <c r="C106" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-Région
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)</t>
-[...12 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H106" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I106" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J106" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L106" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Objectifs
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;Le territoire présente un environnement peu dégradé, mais porte toutefois les traces d’activités anciennes qui laissent des friches et des sites potentiellement pollués. Les activités contemporaines exercent aussi des pressions sur l’environnement, tout comme le changement climatique.&lt;/p&gt;&lt;p&gt;L’agriculture, dominée par la polyculture et un élevage important, est une composante essentielle du territoire. La production biologique est en plein essor, la demande d’installation sur de petites surfaces est en hausse (en lien avec le projet d’espace-test maraîcher porté par le Pays Comminges Pyrénées) et la filière viande est en cours de structuration.&lt;/p&gt;&lt;p&gt;L’offre de transport demeure limitée, le Pays Comminges Pyrénées doit améliorer les mobilités sur l’ensemble de son territoire afin de le rendre accessible à tout type de population, en priorisant le développement des mobilités multimodales, durables et économes en énergie. Le fait que 78% des actifs résident et travaillent sur le territoire montre que le potentiel de développement des alternatives à la voiture individuelle est réel.&lt;/p&gt;&lt;p&gt;Les enjeux : Valoriser l’environnement, le patrimoine naturel et le cadre de vie ; encourager une agriculture et une consommation locales et durables ; développer le potentiel énergétique renouvelable du territoire et adapter le territoire au changement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.1 Soutenir une agriculture locale durable&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.1.1 Adapter et développer une agriculture locale, de montagne et accessible à tous&lt;/li&gt;&lt;li&gt;4.1.2 Diversifier les activités agricoles par la transformation ou la valorisation des produits et par les activités agritouristiques&lt;/li&gt;&lt;li&gt;4.1.3 Développer les actions inscrites dans le Projet Alimentaire Territorial Comminges Pyrénées et/ou en cohérence avec celui-ci.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;4.2 Accompagner le développement raisonné des ressources naturelles locales&lt;/strong&gt;&lt;br /&gt;&lt;ul&gt;&lt;li&gt;4.2.1 Préserver et valoriser la richesse environnementale du territoire ;&lt;/li&gt;&lt;li&gt;4.2.2 Développer et valoriser les filières locales&lt;/li&gt;&lt;li&gt;4.2.3 Gérer durablement les ressources naturelles du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;span&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3 Favoriser les transitions écologiques et énergétique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.3.1 Développer les initiatives en faveur de la transition écologique, de la maîtrise de l’énergie et des énergies renouvelables&lt;/li&gt;&lt;li&gt;4.3.2 Développer une mobilité innovante et durable&lt;/li&gt;&lt;li&gt;4.3.3 Mettre en œuvre et réviser les Plans Climat Air Energie Territoriaux.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;p&gt;&lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un tiers lieu nourricier, création d’une cuisine centrale pour la restauration collective, création d’un magasin de producteurs, réalisation d’un guide des producteurs locaux, développement des AFP, mise en place d’espaces-tests, etc. ;&lt;/p&gt;&lt;p&gt;- Installation d’unités de production de méthanisation, structuration de la filière laine, protection des captages d’eau, etc. ;&lt;/p&gt;&lt;p&gt;- Projet solaire citoyen, aménagement d’un pôle multimodal, réalisation d’un plan mobilité simplifiée à l’échelle du Pays Comminges Pyrénées, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N106" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O106" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;br /&gt;Tous sauf SCI et particuliers.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.1.2 Pour les activités agritouristiques&lt;/em&gt; : Les projets touristiques devront s’inscrire dans une démarche qualité inclusive de type « Tourisme et handicap » et /ou environnementale de type « Ecogite de Gîtes de France/Qualité tourisme/Camping Qualité » et/ou favorisant les mobilités douces de type « Accueil vélo » / « Cheval étape ».&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.3. Favoriser les transitions écologique et énergétique &lt;/em&gt;: Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exclusions spécifiques&lt;/strong&gt; : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S106" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T106" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U106" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V106" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X106" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y106" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z106" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6359-promouvoir-une-agriculture-locale-perenne-et-/</t>
+        </is>
+      </c>
+      <c r="AA106" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC106" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD106" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF106" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG106" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH106" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:34" customHeight="0">
+      <c r="A107" s="1">
+        <v>74103</v>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui technique de proximité à la mise en oeuvre des politiques publiques prioritaires et un accompagnement amont sur les procédures réglementaires associées</t>
+        </is>
+      </c>
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G107" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H107" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la Direction Départementale des Territoires et de la Mer du Finistère, sont les interlocuteurs de proximité des élus qui souhaitent être accompagnés et soutenus
+dans la mise en oeuvre de projets relevant des
+ &lt;strong&gt;
+  politiques publiques prioritaires
+ &lt;/strong&gt;
+ suivantes :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Soutenir les acteurs locaux qui s&amp;#039;engagent dans l&amp;#039;extension des consignes de tri à l&amp;#039;ensemble des emballages ménagers,
-[...16 lines deleted...]
-  Accompagner les collectivités et leurs relais pour encourager et mieux déployer l&amp;#039;économie circulaire.
+  aménagement de bourgs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  transition énergétique
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  qualité de l&amp;#039;eau
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  publicité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  sécurité routière
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiment durable et accessibilité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  biodiversité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  risques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  urbanisme
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Bénéficiaires
+  Cette aide se matérialise par un conseil global en aménagement, des interventions ponctuelles ou une mise en réseau.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...10 lines deleted...]
- &lt;br /&gt;
+ Suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation prédiagnostic, conseil amont, analyse observatoire de faisabilité...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  s différents services apportent dans une logique de simplification administrative, un conseil stratégique amont tenant compte du contexte local et des particularités du projet, et permet d&amp;#039;aplanir la complexité des procédures inhérentes aux projets d&amp;#039;aménagement et de développement économique.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Après un examen sur la base d&amp;#039;une question et pré-dossier du porteur de projet, l&amp;#039;Atelier délivre au bénéficiaire un avis préalable sur les procédures applicables et les délais induits ainsi qu&amp;#039;une synthèse des informations utiles
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M107" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  aménagements d&amp;#039;espaces publics ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  création de nouveaux quartiers, renouvellement urbain, écoquartiers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovation thermique de bâtiments publics, production d&amp;#039;EnR ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  agendas d&amp;#039;accessibilité programmée ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics publicité ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics de sécurité routière ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aires d&amp;#039;accueil des gens du voyage ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plans communaux de sauvegarde.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pôle d&amp;#039;échanges multi-modal,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  implantation, extension de sites d&amp;#039;activités, projets liés aux énergies renouvelables...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remise en culture de friches agricoles, remise en activité ou renaturation de friches artisanales et industrielles...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N107" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O107" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S107" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U107" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X107" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Projets éligibles :
-[...54 lines deleted...]
-      <c r="X9" s="1" t="inlineStr">
+ Direction Départementale des Territoires et de la Mer du Finistère.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-directeur&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y107" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z107" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba53-obtenir-un-appui-technique-de-proximite-a-la-/</t>
+        </is>
+      </c>
+      <c r="AA107" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF107" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG107" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2021</t>
+        </is>
+      </c>
+      <c r="AH107" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:34" customHeight="0">
+      <c r="A108" s="1">
+        <v>74102</v>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui pour faire émerger des stratégies globales de territoires</t>
+        </is>
+      </c>
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G108" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H108" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L108" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les porteurs de projets sont invités à prendre contact le plus en amont possible avec l&amp;#039;interlocuteur de la Région correspondant à la localisation du projet :
-[...17 lines deleted...]
- Toute demande doit faire l&amp;#039;objet d&amp;#039;une lettre d&amp;#039;intention.
+ Du fait de leur proximité avec les élus et de leur connaissance des territoires, les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la DDTM 29, sont en capacité d&amp;#039;apporter localement une réponse adaptée à chaque collectivité, prenant en compte les objectifs des dispositifs d&amp;#039;aménagement du territoire et les principes généraux du développement durable.
+ &lt;br /&gt;
+ Cette aide se matérialise par un appui en ingénierie technique, juridique, et financier. Un fonctionnement en mode projet et des apports méthodologiques contribuent à faire émerger des stratégies territoriales qui peuvent ensuite se traduire par une contractualisation ou la mise en place d&amp;#039;outils réglementaires. Et suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation pré-diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, analyse observatoire de faisabilité...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="M108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Action Cœur de Ville &amp;amp; Opérations de Revitalisation des Territoires (ORT) ;
+ &lt;br /&gt;
+ - OPAH ;
+ &lt;br /&gt;
+ - Contrats de Ruralité (programmes pluriannuel et annuel) ;
+ &lt;br /&gt;
+ - Contrat de Transition Écologique ;
+ &lt;br /&gt;
+ - ateliers de territoire ; plan de paysage ;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - AMI centres-bourgs et AàP revitalisation des centralités......
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N108" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espaces verts
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O108" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S108" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U108" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X108" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Départementale des Territoires et de la Mer du Finistère.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-directeur&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y108" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z108" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0519-obtenir-un-appui-pour-faire-emerger-des-strat/</t>
+        </is>
+      </c>
+      <c r="AA108" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF108" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG108" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2021</t>
+        </is>
+      </c>
+      <c r="AH108" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="E10" s="1" t="inlineStr">
+    <row r="109" spans="1:34" customHeight="0">
+      <c r="A109" s="1">
+        <v>94688</v>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Financer les actions en faveur du changement de mentalité en faveur de la transition écologique (action ponctuelle ou recrutement)</t>
+        </is>
+      </c>
+      <c r="E109" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="N10" s="1" t="inlineStr">
+      <c r="H109" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J109" s="1" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="K109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Actions en faveur de la transition écologique », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif : soutien aux projets qui permettent de faire évoluer les mentalités, comportements et actes d&amp;#039;achats, dans tous les domaines d&amp;#039;intervention de l&amp;#039;ADEME.
+&lt;/p&gt;
+&lt;p&gt;
+ Recrutez un poste de chargé de mission o
+ u mettez en place une action ponctuelle d&amp;#039;animation, de communication et/ou de formation
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires : personne morale publique ou privée (hors particulier ou service de l&amp;#039;État).
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide aux relais : forfaitaire pour les dépenses de personnel et entre 50 et 100 % pour les autres dépenses,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide aux actions ponctuelles : jusqu&amp;#039;à 70 % selon le type d&amp;#039;actions
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide aux relais : financement de postes de chargé de mission,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide aux actions ponctuelles : actions d&amp;#039;animation, de communication et/ou de formation.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N109" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Biodiversité
+Animation et mise en réseau
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O109" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le champ ou périmètre du projet doit rentrer dans les domaines d&amp;#039;intervention de l&amp;#039;ADEME,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Perspectives de valorisation des actions.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S109" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T109" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U109" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V109" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2023/actions-faveur-transition-ecologique-aides-relais-actions-ponctuelles#:~:text=Pour%20faire%20%C3%A9voluer%20les%20mentalit%C3%A9s,communication%20et%2Fou%20de%20formation</t>
+        </is>
+      </c>
+      <c r="W109" s="1" t="inlineStr">
+        <is>
+          <t>https://moncompte.ademe.fr/auth/realms/master/protocol/openid-connect/auth?client_id=opale&amp;redirect_uri=https%3A%2F%2Fvosaides.ademe.fr%2Flogin&amp;state=4e12535d-105b-4e38-83f9-288949fd7454&amp;response_mode=fragment&amp;response_type=code&amp;scope=openid&amp;nonce=dff542e</t>
+        </is>
+      </c>
+      <c r="X109" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;5206" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y109" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z109" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/758f-aider-les-actions-en-faveur-de-la-transition-/</t>
+        </is>
+      </c>
+      <c r="AA109" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC109" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF109" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG109" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH109" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:34" customHeight="0">
+      <c r="A110" s="1">
+        <v>94684</v>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Aider à l'investissement et/ou à la mise en œuvre de la tarification incitative du service public des déchets</t>
+        </is>
+      </c>
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G110" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H110" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « investissement et/ou à la mise en œuvre de la tarification incitative », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Collectivité, vous avez réalisé une étude préalable qui montre l&amp;#039;intérêt de la tarification incitative du service public des déchets pour votre territoire ? Votre projet peut bénéficier d&amp;#039;une aide.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous fonctionnez selon le régime de la REOM, de  la TEOM ou du budget général. Vous souhaitez mettre en place la tarification incitative, étendre la tarification incitative, mettre en place une information individuelle sur son usage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+ :
+Collectivité exerçant la compétence collecte des déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Mise en œuvre d&amp;#039;une information individuelle sur l&amp;#039;usage : aide forfaitaire de 5 € par habitant DGF,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mise en œuvre d&amp;#039;une tarification incitative : aide forfaitaire de 10 € par habitant DGF,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Aide aux investissements dans des équipements permettant l&amp;#039;individualisation du suivi de l&amp;#039;utilisation du service : taux maximum de 55 %.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions éligibles :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1/ Pour l&amp;#039;aide à la mise en œuvre :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Mise en œuvre initiale ou extension à un nouveau périmètre de la tarification incitative,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mise en œuvre d&amp;#039;une étape préliminaire d&amp;#039;information individuelle sur l&amp;#039;usage; Il s&amp;#039;agit de déployer les équipements nécessaires au suivi individuel de l&amp;#039;utilisation du service, de mesurer les risques, de sensibiliser la population, d&amp;#039;obtenir des éléments factuels sur le fonctionnement du service.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  2/ Pour l&amp;#039;aide aux investissements :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   Mise en œuvre initiale, extension à un nouveau périmètre ou évolution des conditions de la tarification existante,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mise en œuvre d&amp;#039;une information individuelle sur l&amp;#039;usage.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N110" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S10" s="1" t="inlineStr">
+      <c r="O110" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S110" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation
-[...28 lines deleted...]
-      <c r="AA10" s="1" t="inlineStr">
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T110" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U110" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V110" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-a-linvestissement-a-mise-oeuvre-tarification-incitative</t>
+        </is>
+      </c>
+      <c r="X110" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;5206" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y110" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z110" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5ad5-aider-a-linvestissement-etou-a-la-mise-en-uvr/</t>
+        </is>
+      </c>
+      <c r="AA110" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC110" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF110" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG110" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH110" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
+    <row r="111" spans="1:34" customHeight="0">
+      <c r="A111" s="1">
+        <v>94681</v>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets liés au réemploi, la réduction et la substitution des emballages et contenants, notamment en plastique à usage unique</t>
+        </is>
+      </c>
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G111" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H111" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Réemploi, la réduction et la substitution des emballages et contenants, notamment en plastique à usage unique », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif : l
+ a loi AGEC a inscrit plusieurs objectifs ambitieux en termes de substitution des emballages en plastique à usage unique et de réemploi des emballages. L&amp;#039;ADEME vous accompagne dans votre démarche.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires : l&amp;#039;aide s&amp;#039;adresse aux entreprises. Les collectivités ayant la responsabilité d&amp;#039;une activité de restauration sont également éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ Étude, expérimentations préalables à un investissement pour la substitution des emballages et contenants en plastique notamment à usage unique et pour le réemploi des emballages et contenant.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N111" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Innovation, créativité et recherche
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O111" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité : R
+ éalisation en amont d&amp;#039;études justifiant l&amp;#039;intérêt économique et écologique de l&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S111" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U111" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V111" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/aides-reemploi-reduction-substitution-emballages-contenants-notamment-plastique-a</t>
+        </is>
+      </c>
+      <c r="X111" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;510" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y111" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z111" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a9ce-aider-au-reemploi-la-reduction-et-la-substitu/</t>
+        </is>
+      </c>
+      <c r="AA111" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC111" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF111" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG111" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH111" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:34" customHeight="0">
+      <c r="A112" s="1">
+        <v>94680</v>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Financer les diagnostics de territoire et études préalables aux investissement de réemploi, réparation et réutilisation</t>
+        </is>
+      </c>
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
-Collectivité d’outre-mer à statut particulier</t>
-[...12 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H112" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I112" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L112" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin
-  &lt;br /&gt;
+  Aide - « Diagnostic de territoire ou d&amp;#039;étude préalable à un investissement de réemploi, réparation et réutilisation », mis en place par l&amp;#039;ADEME
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Label 2ECEngager une démarche d&amp;#039;économie circulaire dans le BTP répond à de fortes attentes sociétales. En tant que porteur de projet, votre levier d&amp;#039;action consiste à réduire la production et à recycler les déchets dans une double motivation environnementale et économique. Le label 2EC, concourt à la réussite et à l&amp;#039;acceptabilité de vos projets. Le Cerema pilote son déploiement pour le compte du Ministère de la Transition écologique. A ce titre, il vous accompagne pour obtenir le label et promouvoir vos engagements à chaque étape clé de vos projets.
-[...18 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Nos atouts
-  &lt;br /&gt;
+  Objectif :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...13 lines deleted...]
-&lt;/ul&gt;
+ v
+ ous souhaitez connaître le potentiel d&amp;#039;une filière de réemploi, réparation et réutilisation sur votre territoire ou étudier la faisabilité d&amp;#039;une installation de collecte, de remise en état ou de réparation d&amp;#039;objets ou matériaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  La réponse du Cerema
-  &lt;br /&gt;
+  Bénéficiaires :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...927 lines deleted...]
-&lt;p&gt;
+ Structure impliquée dans l&amp;#039;économie circulaire :
+ &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   le descriptif technique de l&amp;#039;opération, faisant apparaître ses objectifs ainsi que son échéancier,
+   Collectivités et entreprises (y compris fédérations nationales ou régionales),
+   &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
-   le devis estimatif ou acte d&amp;#039;engagement et détail quantitatif estimatif du (des) marché(s),
+   Structures de l&amp;#039;économie sociale et solidaire,
+   &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
-   le plan de financement prévisionnel,
+   Associations,
+   &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
-   la délibération de l&amp;#039;assemblée délibérante de la Commune ou de l&amp;#039;Etablissement Public de Coopération Intercommunale décidant la réalisation de l&amp;#039;opération, fixant le coût d&amp;#039;objectif et le plan de financement prévisionnels et sollicitant les financeurs,
+   Chambres de commerce et de métiers...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Accompagnement :
+ &lt;/strong&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les taux d&amp;#039;aide maximum peuvent varier de 50 % à 70 %,
+   &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
-   le dernier rapport annuel connu sur le prix et la qualité du service public d&amp;#039;élimination des déchets.
+   Plafond de l&amp;#039;assiette des dépenses éligibles : 50 000 à 100 000 €.
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;
-[...27 lines deleted...]
-&lt;p&gt;
+</t>
+        </is>
+      </c>
+      <c r="M112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ &lt;br /&gt;
+ 1/ Diagnostics de territoires,
+ &lt;br /&gt;
+ 2/ Études d&amp;#039;opportunité ou de faisabilité d&amp;#039;un projet d&amp;#039;équipement :
+ &lt;br /&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   &lt;strong&gt;
-[...1 lines deleted...]
-   &lt;/strong&gt;
+   Atelier de réparation au sein d&amp;#039;une recyclerie,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création de nouvelles recyclerie,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Développement d&amp;#039;activités spécifiques de réemploi, notamment liées aux futures filières REP,
+   &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- - Composteurs de jardin : ..........................................................................................	35 %
-[...7 lines deleted...]
-&lt;p&gt;
+ 3/ Étude d&amp;#039;accompagnement de projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N112" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Economie sociale et solidaire
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O112" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   &lt;strong&gt;
-[...2 lines deleted...]
-   ...................................................................................................................... 35 %
+   Réalisation des études par un prestataire indépendant et spécialisé dans l&amp;#039;économie circulaire,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Respect du cahier es charges « Étude de faisabilité pour l&amp;#039;implantation d&amp;#039;une recyclerie.
+   &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;p&gt;
-[...127 lines deleted...]
- &lt;/em&gt;
+</t>
+        </is>
+      </c>
+      <c r="S112" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T112" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U112" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V112" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-dun-diagnostic-territoire-detude-prealable-a-investissement-reemploi</t>
+        </is>
+      </c>
+      <c r="X112" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;510" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
-[...39 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="Y112" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z112" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e5a-aider-au-diagnostic-de-territoire-ou-detude-p/</t>
+        </is>
+      </c>
+      <c r="AA112" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC112" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF112" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG112" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH112" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...472 lines deleted...]
-      <c r="G20" s="1" t="inlineStr">
+    <row r="113" spans="1:34" customHeight="0">
+      <c r="A113" s="1">
+        <v>90745</v>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les investissements en faveur du recyclage et du réemploi des déchets</t>
+        </is>
+      </c>
+      <c r="D113" s="1" t="inlineStr">
+        <is>
+          <t>Investissement en faveur du recyclage et du réemploi des déchets</t>
+        </is>
+      </c>
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine
+Commission européenne</t>
+        </is>
+      </c>
+      <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Agriculteur</t>
-[...23 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H113" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I113" s="1" t="inlineStr">
+        <is>
+          <t> Max : 60</t>
+        </is>
+      </c>
+      <c r="K113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ La région Nouvelle-Aquitaine va permettre de disposer d&amp;#039;outils permettant de préparer et accompagner la transition vers l&amp;#039;économie circulaire (écoconception, écologie industrielle, économie de fonctionnalité, réemploi, réparation, réutilisation, recyclage).
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
+ :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Contribuer à l&amp;#039;atteinte des objectifs des Schémas Régionaux Climat Air Energie (SRCAE)
-[...17 lines deleted...]
-  Améliorer la rentabilité économique des projets
+  Accompagner les investissements permettant de réduire l&amp;#039;impact environnemental des déchets tout en créant des emplois locaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement de modes de traitement des déchets plus respectueux de l&amp;#039;environnement permettant de mieux capter et mieux transformer des gisements valorisables.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement de dispositifs de réduction des prélèvements de matières premières vierges et la réduction de production de déchets.
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...38 lines deleted...]
-      <c r="N20" s="1" t="inlineStr">
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N113" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
-Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
-Biodiversité</t>
-[...12 lines deleted...]
-      <c r="R20" s="1" t="inlineStr">
+Economie circulaire</t>
+        </is>
+      </c>
+      <c r="O113" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
-&lt;/p&gt;
-[...22 lines deleted...]
- Les projets portés par l&amp;#039;État, les Départements et leurs opérateurs sont exclus des dispositifs. Chaque bénéficiaire ne pourra être aidé qu&amp;#039;une fois par type d&amp;#039;étude, hormis dans le cas d&amp;#039;extension d&amp;#039;une unité existante ou en cas de déplacement d&amp;#039;un projet lié à des facteurs extérieurs.
+ :
+ Entreprises de toutes tailles, dont les associations et les collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Projets éligibles
+  Dépenses éligibles
  &lt;/strong&gt;
-&lt;/p&gt;
-[...23 lines deleted...]
-      <c r="T20" s="1" t="inlineStr">
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Investissements matériels et immatériels liés un programme d&amp;#039;investissements- Equipements de recyclage, de tri, de collecte et de réemploi,
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Travaux de génie civil liés à la création ou au développement d&amp;#039;activités de collecte et de recyclage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissement logiciel spécifique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les coûts pris en compte sont les coûts supplémentaires pour meilleure efficience.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ne sont pas éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le recyclage et le réemploi, par le bénéficiaire, de ses propres déchets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements roulants et/ou d&amp;#039;occasion.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S113" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T113" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X20" s="1" t="inlineStr">
+      <c r="U113" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V113" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/investissement-en-faveur-du-recyclage-et-du-reemploi-des-dechets</t>
+        </is>
+      </c>
+      <c r="X113" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Candidatez sur :
-[...3 lines deleted...]
- .
+ Service Relation aux Usagers
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;environnement
+&lt;/p&gt;
+&lt;p&gt;
+ Tel : 05 49 38 49 38
+&lt;/p&gt;
+&lt;p&gt;
+ Du lundi au vendredi de 9h à 18h sans interruption
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="Y113" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z113" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ecb0-investissement-en-faveur-du-recyclage-et-du-r/</t>
+        </is>
+      </c>
+      <c r="AA113" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB113" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC113" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE113" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF113" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG113" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH113" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="21" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G21" s="1" t="inlineStr">
+    <row r="114" spans="1:34" customHeight="0">
+      <c r="A114" s="1">
+        <v>90804</v>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la méthanisation</t>
+        </is>
+      </c>
+      <c r="C114" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D114" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la méthanisation</t>
+        </is>
+      </c>
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Etablissement public dont services de l'Etat
-[...64 lines deleted...]
-      <c r="AA21" s="1" t="inlineStr">
+Région
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H114" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I114" s="1" t="inlineStr">
+        <is>
+          <t> Min : 50 Max : 70</t>
+        </is>
+      </c>
+      <c r="K114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif s&amp;#039;adresse à tous les projets d&amp;#039;unités de méthanisation, que la valorisation du biogaz soit en injection ou en cogénération, quelle que soit la typologie (agricole individuel ou collectif, territorial, industriel, boues de station d&amp;#039;épuration).
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ La méthanisation contribue significativement aux objectifs de la région Nouvelle-Aquitaine en matière de transition énergétique. Ces derniers, rappelés dans la feuille de route Néoterra (ambition 6), portent sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la réduction de 45% des émissions de gaz à effet de serre
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;augmentation à 45% de la part des énergies renouvelables
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La méthanisation constitue par ailleurs un levier de la transition agro-écologique des exploitations agricoles et offre des solutions de valorisation des déchets du territoire dans une logique d&amp;#039;économie circulaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour aider au développement cette filière  très vertueuse et accompagner les porteurs de projet , la Région co-pilote avec l&amp;#039;ADEME le dispositif MethaN-Action. Visant à accompagner toutes les initiatives du territoire (de la phase d&amp;#039;émergence à l&amp;#039;exploitation) et à professionnaliser les maîtres d&amp;#039;ouvrage, ce dispositif  propose des circuits de visite, des formations, des journées techniques, des échanges avec le réseau des exploitants d&amp;#039;unité de méthanisation, des guides, des newsletters, etc...
+&lt;/p&gt;
+&lt;strong&gt;
+ Objectifs
+&lt;/strong&gt;
+:
+&lt;p&gt;
+ La méthanisation contribue significativement aux objectifs de la région Nouvelle-Aquitaine en matière de transition énergétique. Ces derniers, rappelés dans la feuille de route Néoterra (ambition 6), portent sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la réduction de 45% des émissions de gaz à effet de serre
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;augmentation à 45% de la part des énergies renouvelables
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La méthanisation constitue par ailleurs un levier de la transition agro-écologique des exploitations agricoles et offre des solutions de valorisation des déchets du territoire dans une logique d&amp;#039;économie circulaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour aider au développement cette filière  très vertueuse et accompagner les porteurs de projet , la Région co-pilote avec l&amp;#039;ADEME le dispositif MethaN-Action. Visant à accompagner toutes les initiatives du territoire (de la phase d&amp;#039;émergence à l&amp;#039;exploitation) et à professionnaliser les maîtres d&amp;#039;ouvrage, ce dispositif  propose des circuits de visite, des formations, des journées techniques, des échanges avec le réseau des exploitants d&amp;#039;unité de méthanisation, des guides, des newsletters, etc...
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N114" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O114" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q114" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2030</t>
+        </is>
+      </c>
+      <c r="R114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour être éligible, l&amp;#039;étude de faisabilité doit impérativement être réalisée par un  bureau d&amp;#039;étude technique neutre et indépendant et doit répondre au cahier des charges type proposé par l&amp;#039;ADEME.
+ Le financement des études détaillées est conditionné à la fourniture d&amp;#039;une étude de faisabilité (réalisée par un bureau d&amp;#039;étude ou un constructeur).
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="S114" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T114" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U114" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V114" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/soutien-la-methanisation</t>
+        </is>
+      </c>
+      <c r="X114" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Biogaz Chaleur renouvelable
+Direction de l&amp;#039;énergie et du climat
+&lt;/p&gt;
+&lt;p&gt;
+ 05 55 45 17 85
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y114" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z114" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6d4f-soutien-a-la-methanisation/</t>
+        </is>
+      </c>
+      <c r="AA114" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC114" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AD114" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE114" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF114" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG114" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH114" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="22" spans="1:27" customHeight="0">
-[...196 lines deleted...]
-      <c r="A24" s="1">
+    <row r="115" spans="1:34" customHeight="0">
+      <c r="A115" s="1">
         <v>90902</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Soutenir les événements territoriaux à vocation économique</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Evénements territoriaux à vocation économique</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H24" s="1" t="inlineStr">
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H115" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J24" s="1" t="inlineStr">
+      <c r="J115" s="1" t="inlineStr">
         <is>
           <t>Montant maximal de 4000€</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K115" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? La Région peut vous aider à financer des événements territoriaux à vocation économique (marchés, salons, manifestations) dans le cadre de la politique de soutien aux filières régionales suivantes : Cuir-Luxe-Textile-Métiers d&amp;#039;Art, Aéronautique- Photonique-Chimie-Matériaux et Transports, Santé-Silver Economie, Filières Vertes et Bleues, Forêt-Bois-Papier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Soutenir l&amp;#039;organisation d&amp;#039;événements territoriaux (locaux ou régionaux), sectoriels ou multisectoriels, favorisant la rencontre des acteurs de l&amp;#039;écosystème.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Montage et organisation d&amp;#039;une manifestation contribuant à la structuration d&amp;#039;un réseau d&amp;#039;entreprises et/ou à la promotion de compétences locales.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier :
  &lt;/strong&gt;
  Etude des dossiers au fil de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
  Aide forfaitaire pour l&amp;#039;organisation de manifestations, colloques, salons, conférences à vocation économique, plafonnée à 4 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N115" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Economie locale et circuits courts
 Artisanat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O115" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     organismes de soutien (publics ou privés) au développement des entreprises
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     fédérations, organisations professionnelles, Groupements d&amp;#039;Intérêt Public (GIP) et associations,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     pôles de compétitivité, clusters, grappes d&amp;#039;entreprises
    &lt;/span&gt;
    &lt;br /&gt;
@@ -3935,5360 +22916,4396 @@
  &lt;/p&gt;
  &lt;p&gt;
   Avant de déposer votre demande d&amp;#039;aide, il est nécessaire de créer un compte si vous n&amp;#039;en possédez pas déjà un.
  &lt;/p&gt;
  &lt;p&gt;
   La liste des pièces justificatives à fournir en fonction de votre statut est à télécharger en bas de la page.
  &lt;/p&gt;
  &lt;p&gt;
   Et après ?
  &lt;/p&gt;
  &lt;p&gt;
   Pour le suivi de votre dossier :
  &lt;/p&gt;
  &lt;p&gt;
   1 - Vous recevrez un mail attestant le dépôt de votre dossier. Le dépôt d&amp;#039;une demande ne vaut pas acceptation.
  &lt;/p&gt;
  &lt;p&gt;
   2 - Des informations complémentaires pourront vous être demandées au moment de l&amp;#039;instruction.
  &lt;/p&gt;
  &lt;p&gt;
   3 - Une notification de décision vous sera adressée à l&amp;#039;issue du passage en commission permanente.
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S115" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U115" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V115" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/evenements-territoriaux-vocation-economique?recherche=manifestation</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W115" s="1" t="inlineStr">
         <is>
           <t>https://rnaconnect.nouvelle-aquitaine.pro/realms/external/protocol/cas/login?service=https%3A%2F%2Fmes-demarches.nouvelle-aquitaine.fr%2FcraPortailFO%2Flogin%2Fcas</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X115" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 &lt;/p&gt;
 &lt;p&gt;
  Direction pilotage stratégique et filières
 &lt;/p&gt;
 &lt;p&gt;
  05 49 38 49 38
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y115" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z115" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fda4-soutien-aux-manifestations-territoriales-a-ca/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA115" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC115" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE115" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF115" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG115" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH115" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="25" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="H25" s="1" t="inlineStr">
+    <row r="116" spans="1:34" customHeight="0">
+      <c r="A116" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G116" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H116" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
-[...28 lines deleted...]
-      <c r="R25" s="1" t="inlineStr">
+      <c r="I116" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L116" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...63 lines deleted...]
- &lt;/em&gt;
+ &lt;span&gt;
+  Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
-[...30 lines deleted...]
-Mèl : environnement&amp;#64;landes.fr
+      <c r="M116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pouvant prétendre à subventions contractuelles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 immobilières et foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 5 pour les communes de plus de 5 000 habitants,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 8 pour les communes de moins de 5 000 habitants ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter les thématiques éligibles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
-[...1529 lines deleted...]
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N116" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
+Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
-Transports collectifs et optimisation des trafics routiers
-[...2212 lines deleted...]
-Appui méthodologique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
-Modes actifs : vélo, marche et aménagements associés
+Connaissance de la mobilité
 Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
 Industrie
+Fiscalité des entreprises
+Mers et océans
 Réduction de l'empreinte carbone
+Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
 Mobilité et véhicules autonomes
-Solutions d'adaptation fondées sur la nature (SafN)</t>
-[...2 lines deleted...]
-      <c r="O45" s="1" t="inlineStr">
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O116" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R116" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S116" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T116" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U116" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V116" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
+        </is>
+      </c>
+      <c r="X116" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y116" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z116" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
+        </is>
+      </c>
+      <c r="AA116" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB116" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC116" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF116" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG116" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH116" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:34" customHeight="0">
+      <c r="A117" s="1">
+        <v>92589</v>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Aménager les quartiers d’activités économiques, les espaces économiques, les friches et créer de l’immobilier collectif</t>
+        </is>
+      </c>
+      <c r="C117" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="E117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G117" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H117" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I117" s="1" t="inlineStr">
+        <is>
+          <t> Min : 25 Max : 80</t>
+        </is>
+      </c>
+      <c r="K117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L117" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Favoriser la création ou l&amp;#039;extension des quartiers d&amp;#039;activités économiques, la requalification d&amp;#039;espace économique, la réhabilitation de friches et la création d&amp;#039;immobilier collectif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  CANDIDATURE
+  ETUDES :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...46 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Manifestation mutuelle d&amp;#039;intérêt et échange entre la collectivité et la DDT(M) ou la DREAL sur l&amp;#039;opportunité d&amp;#039;une candidature
-[...15 lines deleted...]
-  &lt;br /&gt;
+  Études préalables à visée opérationnelle liée au projet
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;p&gt;
-[...120 lines deleted...]
-          <t>Forêts
+&lt;strong&gt;
+ TRAVAUX :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  - Création et extension d&amp;#039;espace d&amp;#039;activité d&amp;#039;intérêt :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Local (inférieur à 10 hectares)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intercommunal (de 10 à 30 hectares)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Départemental (supérieur à 30 hectares)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  - Friches délaissées :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Requalification d&amp;#039;espace économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réhabilitation de friches
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;immobilier collectif
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N117" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Recyclage et valorisation des déchets
-Economie locale et circuits courts
+Commerces et services
+Tiers-lieux
+Economie circulaire
 Revitalisation
-Innovation, créativité et recherche</t>
-[...109 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+Bâtiments et construction
+Emploi
+Attractivité économique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O117" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R117" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+  Montant des aides :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;Le territoire présente un environnement peu dégradé, mais porte toutefois les traces d’activités anciennes qui laissent des friches et des sites potentiellement pollués. Les activités contemporaines exercent aussi des pressions sur l’environnement, tout comme le changement climatique.&lt;/p&gt;&lt;p&gt;L’agriculture, dominée par la polyculture et un élevage important, est une composante essentielle du territoire. La production biologique est en plein essor, la demande d’installation sur de petites surfaces est en hausse (en lien avec le projet d’espace-test maraîcher porté par le Pays Comminges Pyrénées) et la filière viande est en cours de structuration.&lt;/p&gt;&lt;p&gt;L’offre de transport demeure limitée, le Pays Comminges Pyrénées doit améliorer les mobilités sur l’ensemble de son territoire afin de le rendre accessible à tout type de population, en priorisant le développement des mobilités multimodales, durables et économes en énergie. Le fait que 78% des actifs résident et travaillent sur le territoire montre que le potentiel de développement des alternatives à la voiture individuelle est réel.&lt;/p&gt;&lt;p&gt;Les enjeux : Valoriser l’environnement, le patrimoine naturel et le cadre de vie ; encourager une agriculture et une consommation locales et durables ; développer le potentiel énergétique renouvelable du territoire et adapter le territoire au changement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.1 Soutenir une agriculture locale durable&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.1.1 Adapter et développer une agriculture locale, de montagne et accessible à tous&lt;/li&gt;&lt;li&gt;4.1.2 Diversifier les activités agricoles par la transformation ou la valorisation des produits et par les activités agritouristiques&lt;/li&gt;&lt;li&gt;4.1.3 Développer les actions inscrites dans le Projet Alimentaire Territorial Comminges Pyrénées et/ou en cohérence avec celui-ci.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;4.2 Accompagner le développement raisonné des ressources naturelles locales&lt;/strong&gt;&lt;br /&gt;&lt;ul&gt;&lt;li&gt;4.2.1 Préserver et valoriser la richesse environnementale du territoire ;&lt;/li&gt;&lt;li&gt;4.2.2 Développer et valoriser les filières locales&lt;/li&gt;&lt;li&gt;4.2.3 Gérer durablement les ressources naturelles du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;span&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3 Favoriser les transitions écologiques et énergétique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.3.1 Développer les initiatives en faveur de la transition écologique, de la maîtrise de l’énergie et des énergies renouvelables&lt;/li&gt;&lt;li&gt;4.3.2 Développer une mobilité innovante et durable&lt;/li&gt;&lt;li&gt;4.3.3 Mettre en œuvre et réviser les Plans Climat Air Energie Territoriaux.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;p&gt;&lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;&lt;/p&gt;</t>
-[...40 lines deleted...]
-      <c r="S47" s="1" t="inlineStr">
+&lt;ul&gt;
+ &lt;li&gt;
+  Études préalables jusqu&amp;#039;à 80 % du montant HT des études (50 000 € maximum)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérations (selon taille de l&amp;#039;opération) : jusqu&amp;#039;à 25 % du déficit HT de l&amp;#039;opération (800 000 € maximum)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux d&amp;#039;aide (travaux) : variable selon les opérations de 15 à 25 %, dépendant de la présence d&amp;#039;une zone de revitalisation rurale et d&amp;#039;un quartier prioritaire
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Postes de dépenses pris en compte (calcul du déficit d&amp;#039;opération) : travaux de construction et de réhabilitation (immobilier) ; mobilités alternatives, énergies renouvelables, Très Haut Débit, les entrées de sites, les clôtures et la signalétique, le mobilier urbain, le tri sélectif, les installations photovoltaïques, les travaux paysagers et tout équipement visant un des trois axes du développement durable
+&lt;/p&gt;
+&lt;p&gt;
+ Conditions administratives : maîtrise foncière du terrain à aménager par le maître d&amp;#039;ouvrage et intégration du projet dans les documents d&amp;#039;urbanisme (SCOT et PLU) ; autorisations administratives préalables obtenues et travaux non débutés ; projet compatible avec le label régional Parc&amp;#43; au plus tard en phase APS ; avis favorable des évaluations avant et après projet ; accord formel du Conseil départemental par convention adoptée par l&amp;#039;assemblée départementale
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S117" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="T117" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U117" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="X117" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y117" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z117" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4085-amenager-les-quartiers-dactivites-economiques/</t>
+        </is>
+      </c>
+      <c r="AA117" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB117" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AC117" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF117" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG117" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH117" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="48" spans="1:27" customHeight="0">
-[...425 lines deleted...]
-      <c r="A52" s="1">
+    <row r="118" spans="1:34" customHeight="0">
+      <c r="A118" s="1">
         <v>92578</v>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C118" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G52" s="1" t="inlineStr">
+      <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
-      <c r="H52" s="1" t="inlineStr">
+      <c r="H118" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I52" s="1" t="inlineStr">
+      <c r="I118" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 20</t>
         </is>
       </c>
-      <c r="K52" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L52" s="1" t="inlineStr">
+      <c r="K118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aider au démarrage, au diagnostic territorial ou à la définition d&amp;#039;une stratégie de développement, prenant en compte les études et coûts d&amp;#039;ingénierie externes liés à l&amp;#039;élaboration de projets de territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1. Aide à la Structuration de projets de Territoires (ASPT)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département finance un pourcentage du montant HT des études et prestations d&amp;#039;ingénierie externes, selon le taux suivant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communautés d&amp;#039;Agglomération et communes situées dans le périmètre d&amp;#039;une Communauté d&amp;#039;Agglomération : 10 %
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes, Communes situées dans le périmètre d&amp;#039;une Communauté de Communes, Parcs Naturels Régionaux, Groupes d&amp;#039;Action Locale Établissements et associations représentatives couvrant une zone d&amp;#039;action territoriale significative : 20 %
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;assiette subventionnable est plafonnée à 100 000 € par projet.
 &lt;/p&gt;
 &lt;p&gt;
  Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2. Volet spécifique « Petites Villes de Demain » (PVD)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le Département finance un pourcentage du montant HT des études globales ou thématiques nécessaires à l&amp;#039;élaboration ou à la concrétisation d&amp;#039;un projet de revitalisation et de développement retenus dans le cadre du programme « Petites Villes de Demain ».
 &lt;/p&gt;
 &lt;p&gt;
  Le taux d&amp;#039;intervention du Département de Vaucluse est fixé à 10 % du montant HT des études.
 L&amp;#039;aide est plafonnée à 5 000 € par étude.
 &lt;/p&gt;
 &lt;p&gt;
  Conditions particulières : aide conditionnée par la participation du Département aux instances de suivi technique et de pilotage des études et démarches subventionnées.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M52" s="1" t="inlineStr">
+      <c r="M118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Coûts d&amp;#039;études et d&amp;#039;ingénierie liés aux projets suivants :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une charte
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une stratégie territoriale
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration d&amp;#039;une étude liée à une approche innovante inscrite dans une démarche de transition écologique, climatique ou sociétale
  &lt;/li&gt;
  &lt;li&gt;
   Élaboration de démarches globales de développement durable telles que les Agendas 21 locaux et les Plans Climat Air Energie Territoriaux (PCAET)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les projets réalisés à l&amp;#039;échelle communale, seules les démarches possédant un volet territorial seront éligibles (Charte PNR, PCAET, CTE, PDU, PVD...). Ils devront par ailleurs être cohérents avec les compétences, projets et démarches de développement durable entrepris dans les territoires intercommunaux et / ou de projets, dans lesquels le demandeur s&amp;#039;inscrit ainsi qu&amp;#039;avec la stratégie et les politiques départementales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N52" s="1" t="inlineStr">
+      <c r="N118" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Forêts
 Montagne
 Sols
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Economie sociale et solidaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Emploi
 International
 Attractivité économique
 Artisanat
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Milieux humides</t>
         </is>
       </c>
-      <c r="O52" s="1" t="inlineStr">
+      <c r="O118" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R52" s="1" t="inlineStr">
+      <c r="R118" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés de Communes
  &lt;/li&gt;
  &lt;li&gt;
   Communautés d&amp;#039;Agglomération
  &lt;/li&gt;
  &lt;li&gt;
   Parcs Naturels Régionaux
  &lt;/li&gt;
  &lt;li&gt;
   Associations représentatives couvrant une zone d&amp;#039;action territoriale significative
  &lt;/li&gt;
  &lt;li&gt;
   Etablissements (de statut public ou associatif) liés à des politiques départementales (Collèges, Etablissements pour personnes âgées ou personnes handicapées, Établissements pour l&amp;#039;accueil des enfants ...)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S52" s="1" t="inlineStr">
+      <c r="S118" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T52" s="1" t="inlineStr">
+      <c r="T118" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U52" s="1" t="inlineStr">
+      <c r="U118" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X52" s="1" t="inlineStr">
+      <c r="X118" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y52" s="1" t="inlineStr">
+      <c r="Y118" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z52" s="1" t="inlineStr">
+      <c r="Z118" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/796d-aider-a-la-structuration-de-projets-de-territ/</t>
         </is>
       </c>
-      <c r="AA52" s="1" t="inlineStr">
+      <c r="AA118" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC118" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF118" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG118" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH118" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="53" spans="1:27" customHeight="0">
-[...13 lines deleted...]
-      <c r="G53" s="1" t="inlineStr">
+    <row r="119" spans="1:34" customHeight="0">
+      <c r="A119" s="1">
+        <v>95302</v>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Intervenir en faveur du développement de l'agriculture, notamment en matière de bois énergie</t>
+        </is>
+      </c>
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de l'Aude</t>
+        </is>
+      </c>
+      <c r="G119" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H119" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I119" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="K119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Disposant d&amp;#039;une importante surface boisée largement sous exploitée, le Département de l&amp;#039;Aude a adopté en 2006 le Plan Bois Energie ayant pour objectif de développer cette filière, pourvoyeuse d&amp;#039;emplois locaux et contribuant à la réduction des émissions de gaz à effet de serre et des charges de chauffage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Installation de chaufferies automatiques à bois.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N119" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O119" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires de cette aide sont : les établissements publics, les collectivités territoriales et les bailleurs sociaux publics
+&lt;/p&gt;
+&lt;p&gt;
+ Seules les installations de production de chaleur à alimentation automatique et utilisant les combustibles suivants sont concernés par le présent règlement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   bois déchiqueté
+  &lt;/li&gt;
+  &lt;li&gt;
+   granulés de bois
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;une chaufferie bois pour des logements, au moins 2 logements devront être chauffés par la même installation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Etudes de faisabilité de chaufferies automatiques à bois
+  &lt;/li&gt;
+  &lt;li&gt;
+   Chaufferies automatiques à bois avec ou sans réseau de chaleur soit les équipements avec main d&amp;#039;œuvre suivants : chaudière bois et équipements associés (à l&amp;#039;exclusion de la production d&amp;#039;eau chaude sanitaire), génie civil chaufferie et silo, réseau primaire, sous-stations à l&amp;#039;exclusion de l&amp;#039;hydraulique et du réseau secondaires, maîtrise d&amp;#039;œuvre.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Extension de réseaux de chaleur alimentés à plus de 50% par du bois soit les équipement avec main d&amp;#039;œuvre suivants : réseau primaire, sous-stations à l&amp;#039;exclusion de l&amp;#039;hydraulique et du réseau secondaires, maîtrise d&amp;#039;œuvre.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plateformes de fabrication et de stockage de bois déchiqueté soit les travaux de la plateforme, qu&amp;#039;elle soit couverte ou non.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses non éligibles :
+ &lt;/strong&gt;
+ Si les investissements présentés ne sont pas uniquement dédiés au bois énergie, l&amp;#039;aide sera calculée au prorata de l&amp;#039;activité bois énergie.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S119" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T119" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U119" s="1" t="inlineStr">
+        <is>
+          <t>Aude</t>
+        </is>
+      </c>
+      <c r="V119" s="1" t="inlineStr">
+        <is>
+          <t>https://www.aude.fr/ressources/bois-energie</t>
+        </is>
+      </c>
+      <c r="X119" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Aménagement Durable
+&lt;/p&gt;
+&lt;p&gt;
+ Chef de service : Michel Foussard
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Mail :
+   &lt;a href="mailto:michel.foussard&amp;#64;aude.fr" rel="noopener" target="_blank"&gt;
+    michel.foussard&amp;#64;aude.fr
+   &lt;/a&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Téléphone :
+ 04 68 11 69 05
+  &lt;/li&gt;
+  &lt;li&gt;
+   Secrétariat : 04.68.11.66.32
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y119" s="1" t="inlineStr">
+        <is>
+          <t>stephanie.quere@aude.fr</t>
+        </is>
+      </c>
+      <c r="Z119" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0271-intervenir-en-faveur-du-developpement-de-lagr/</t>
+        </is>
+      </c>
+      <c r="AA119" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC119" s="1" t="inlineStr">
+        <is>
+          <t>Département de l'Aude</t>
+        </is>
+      </c>
+      <c r="AE119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF119" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG119" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2021</t>
+        </is>
+      </c>
+      <c r="AH119" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:34" customHeight="0">
+      <c r="A120" s="1">
+        <v>89215</v>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets créateurs d'activités, d'emplois ou de services en milieu rural</t>
+        </is>
+      </c>
+      <c r="C120" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - FSE + - Fonds social européen</t>
+        </is>
+      </c>
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>ADEFPAT</t>
+        </is>
+      </c>
+      <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
-[...14 lines deleted...]
-      <c r="L53" s="1" t="inlineStr">
+Intercommunalité / Pays
+Département
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H120" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Du fait de leur proximité avec les élus et de leur connaissance des territoires, les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la DDTM 29, sont en capacité d&amp;#039;apporter localement une réponse adaptée à chaque collectivité, prenant en compte les objectifs des dispositifs d&amp;#039;aménagement du territoire et les principes généraux du développement durable.
-[...1 lines deleted...]
- Cette aide se matérialise par un appui en ingénierie technique, juridique, et financier. Un fonctionnement en mode projet et des apports méthodologiques contribuent à faire émerger des stratégies territoriales qui peuvent ensuite se traduire par une contractualisation ou la mise en place d&amp;#039;outils réglementaires. Et suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation pré-diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, analyse observatoire de faisabilité...
+ La formation-développement est une méthode d&amp;#039;accompagnement de projet, individuel ou collectif, construite autour de trois objectifs :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;acquisition de compétences nouvelles pour les porteurs de projets
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des avancées concrètes dans la réalisation du projet
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La favorisation de l&amp;#039;ancrage territorial et professionnel
+   du projet dans son environnement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La démarche  est un « outil plus rural » qui intervient en complémentarité des dispositifs existants d&amp;#039;où sa forte dimension partenariale.
+&lt;/p&gt;
+&lt;p&gt;
+ Les accompagnements proposés s&amp;#039;adressent aux porteurs de projet contribuant au développement de l&amp;#039;emploi et de l&amp;#039;activité en milieu rural, quelque soit le secteur d&amp;#039;activité.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour des projets :
+  Création/Transmission/Reprise d&amp;#039;entreprise Développement/ changement d&amp;#039;échelle
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M53" s="1" t="inlineStr">
+      <c r="M120" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- - Action Cœur de Ville &amp;amp; Opérations de Revitalisation des Territoires (ORT) ;
-[...11 lines deleted...]
- - AMI centres-bourgs et AàP revitalisation des centralités......
+ Tiers lieux
+&lt;/p&gt;
+&lt;p&gt;
+ Projet alimentaire de territoire
+&lt;/p&gt;
+&lt;p&gt;
+ stratégie de developpement touristique
+&lt;/p&gt;
+&lt;p&gt;
+ équipement de loisir, touristique,
+&lt;/p&gt;
+&lt;p&gt;
+ atelier de découpe transformation
+&lt;/p&gt;
+&lt;p&gt;
+ mobilisation des acteurs : bourg centre, services aux publics,...
+&lt;/p&gt;
+&lt;p&gt;
+ boutique école
+&lt;/p&gt;
+&lt;p&gt;
+ petits commerces
+&lt;/p&gt;
+&lt;p&gt;
+ installation d&amp;#039;artisans
+&lt;/p&gt;
+&lt;p&gt;
+ Politiques et actions d&amp;#039;accueil de nouvelle population
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N53" s="1" t="inlineStr">
-[...2 lines deleted...]
-Eau pluviale
+      <c r="N120" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Transition énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Accès aux services
+Citoyenneté
+Commerces et services
+Formation professionnelle
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Bâtiments et construction
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O120" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S120" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U120" s="1" t="inlineStr">
+        <is>
+          <t>Aveyron, Hérault, Lot, Lozere, Tarn, Tarn-et-Garonne</t>
+        </is>
+      </c>
+      <c r="V120" s="1" t="inlineStr">
+        <is>
+          <t>http://www.adefpat.fr</t>
+        </is>
+      </c>
+      <c r="X120" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ contact&amp;#64;adefpat.fr
+&lt;/p&gt;
+&lt;p&gt;
+ 05 63 36 20 30
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y120" s="1" t="inlineStr">
+        <is>
+          <t>benedicte.dupre@adefpat.fr</t>
+        </is>
+      </c>
+      <c r="Z120" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cdd6-accompagner-les-projets-createurs-dactivites-/</t>
+        </is>
+      </c>
+      <c r="AA120" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB120" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AD120" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF120" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG120" s="1" t="inlineStr">
+        <is>
+          <t>19/03/2021</t>
+        </is>
+      </c>
+      <c r="AH120" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:34" customHeight="0">
+      <c r="A121" s="1">
+        <v>83481</v>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
+        </is>
+      </c>
+      <c r="C121" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E121" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Normands
+Union régionale des CAUE des Hauts de France</t>
+        </is>
+      </c>
+      <c r="G121" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H121" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers, conférences, journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès, concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M121" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de sensibilisation peuvent toucher les domaines suivants :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N121" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
 Assainissement des eaux
+Eau souterraine
 Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
 Forêts
+Montagne
+Sols
 Espaces verts
+Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
 Economie circulaire
+Economie locale et circuits courts
 Agriculture et agroalimentaire
-Economie sociale et solidaire
 Revitalisation
+Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
-Cimetières et funéraire</t>
-[...2 lines deleted...]
-      <c r="O53" s="1" t="inlineStr">
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O121" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S53" s="1" t="inlineStr">
+      <c r="S121" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U53" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X53" s="1" t="inlineStr">
+      <c r="T121" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U121" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V121" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X121" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction Départementale des Territoires et de la Mer du Finistère.
-[...3 lines deleted...]
- ddtm-directeur&amp;#64;finistere.gouv.fr
+ Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y53" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA53" s="1" t="inlineStr">
+      <c r="Y121" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z121" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA121" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC121" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF121" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG121" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH121" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="54" spans="1:27" customHeight="0">
-      <c r="A54" s="1">
+    <row r="122" spans="1:34" customHeight="0">
+      <c r="A122" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C122" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G122" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H122" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N122" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O122" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S122" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T122" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U122" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V122" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X122" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y122" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z122" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA122" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB122" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC122" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF122" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG122" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH122" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:34" customHeight="0">
+      <c r="A123" s="1">
+        <v>82915</v>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+        </is>
+      </c>
+      <c r="C123" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
+Cités éducatives
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E123" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE de l'Yonne
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
+CAUE des Hautes-Pyrénées
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
+CAUE des Deux-Sèvres
+CAUE de la Vendée
+CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE de la Haute-Savoie
+CAUE de la Seine-Maritime
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
+CAUE du Var
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
+CAUE d'Alsace
+CAUE du Morbihan
+CAUE de la Dordogne
+CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
+CAUE des Hautes-Alpes</t>
+        </is>
+      </c>
+      <c r="G123" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H123" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer qualité de vie de chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N123" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O123" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S123" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T123" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U123" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V123" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/?page=home</t>
+        </is>
+      </c>
+      <c r="X123" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y123" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z123" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+        </is>
+      </c>
+      <c r="AA123" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB123" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC123" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF123" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG123" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH123" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:34" customHeight="0">
+      <c r="A124" s="1">
+        <v>82912</v>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
+        </is>
+      </c>
+      <c r="C124" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Nouveaux lieux, nouveaux liens
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E124" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de la Seine-Maritime
+CAUE du Morbihan
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE de l'Yonne
+CAUE du Maine-et-Loire
+CAUE de l'Ardèche
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE de la Vendée
+CAUE du Lot
+CAUE du Var
+CAUE du Cher
+CAUE du Gard
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Ain
+CAUE de l'Aude
+CAUE de l'Oise
+CAUE de l'Orne
+CAUE du Cantal
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE du Calvados
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Haute-Garonne
+CAUE de la Savoie
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de la Côte-d'Or
+CAUE de Guadeloupe
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Dordogne
+CAUE du Puy-de-Dôme
+CAUE de la Sarthe
+CAUE des Deux-Sèvres
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de la Haute-Loire</t>
+        </is>
+      </c>
+      <c r="G124" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H124" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous forment en étant dégagés de tout intérêt dans la maîtrise d&amp;#039;oeuvre.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les Caue ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ ils sont répartis sur quasiment tout le territoire national et travaillent en réseau.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les équipes sont pluridisciplinaires et sauront aller chercher les expertises nécessaires pour vos besoin de formation.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les formations proposées par les CAUE ont plusieurs objectifs :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  mettre à jour ou approfondir les connaissances des professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux maîtres d&amp;#039;ouvrages publics, aux maires, de mieux connaître leur territoire, ses évolutions et ses enjeux, les démarches et procédures d&amp;#039;aménagement et d&amp;#039;urbanisme, les outils à leur disposition, les techniques les plus appropriées à leurs actions et à l&amp;#039;implication des habitants ou usagers
+ &lt;/li&gt;
+ &lt;li&gt;
+  permettre aux enseignants d&amp;#039;intégrer les enjeux inhérents à l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement dans les projets pédagogiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer aux formations des publics scolaires afin de contribuer à l&amp;#039;ouverture d&amp;#039;esprit et/ou d&amp;#039;élargir leurs compétences en tant que citoyens ou futurs professionnels.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les modalités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de nombreux CAUE sont datadockés
+ &lt;/li&gt;
+ &lt;li&gt;
+  les formations peuvent être basées sur des cas pratiques, des visites de chantiers et/ou des retours d&amp;#039;expérience, des pratiques innovantes et/ou expérimentales...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ces temps de travail peuvent prendre la forme d&amp;#039;interventions de quelques heures, de plusieurs jours ou de voyages d&amp;#039;étude qui nourrissent les réflexions à partir de vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ Leurs formations s&amp;#039;appuyent toujours sur une connaissance fine du territoire et/ou des actions inspirantes liées au travail en réseau.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ NB : Nature de l&amp;#039;aide complémentaire aux formations
+ &lt;br /&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Formations dans les domaines de:
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+  TRANSVERSALEMENT
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences / Place de l&amp;#039;élu
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N124" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O124" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S124" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T124" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U124" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V124" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X124" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 Chaumont - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y124" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z124" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56d5-copie-13h45-se-former-a-larchitecture-lurbani/</t>
+        </is>
+      </c>
+      <c r="AA124" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB124" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine</t>
+        </is>
+      </c>
+      <c r="AC124" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF124" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG124" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH124" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:34" customHeight="0">
+      <c r="A125" s="1">
+        <v>82911</v>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+        </is>
+      </c>
+      <c r="C125" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
+Territoires d'industrie
+4ème Programme d’investissements d’avenir - PIA 4
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+Renaturation des villes
+Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E125" s="1" t="inlineStr">
+        <is>
+          <t>CAUE de Corse
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
+CAUE des Deux-Sèvres
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Haute-Loire
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
+CAUE des Hautes-Pyrénées
+Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes
+CAUE du Pas-de-Calais
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE du Cantal
+CAUE de la Vendée
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
+CAUE du Tarn
+CAUE d'Alsace
+CAUE de l'Yonne
+CAUE de l'Aude
+CAUE du Maine-et-Loire
+CAUE du Cher
+CAUE de l'Ardèche
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE de l'Ain
+CAUE du Morbihan
+CAUE de la Sarthe
+CAUE du Var
+CAUE du Gard
+CAUE de la Seine-Maritime
+CAUE de la Haute-Savoie
+CAUE de la Haute-Vienne
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE de la Dordogne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle</t>
+        </is>
+      </c>
+      <c r="G125" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier
+Agriculteur
+Recherche</t>
+        </is>
+      </c>
+      <c r="H125" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Actions locales accompagnées liées aux politiques publiques relatives à :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N125" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Milieux humides
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O125" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S125" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T125" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U125" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V125" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com/</t>
+        </is>
+      </c>
+      <c r="X125" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contactez le CAUE de votre département pour plus d&amp;#039;informations.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+   Ouvre une nouvelle fenêtre
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y125" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z125" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+        </is>
+      </c>
+      <c r="AA125" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB125" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
+        </is>
+      </c>
+      <c r="AC125" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF125" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG125" s="1" t="inlineStr">
+        <is>
+          <t>24/02/2021</t>
+        </is>
+      </c>
+      <c r="AH125" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:34" customHeight="0">
+      <c r="A126" s="1">
+        <v>166103</v>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Référencer des offres d’accompagnement en RSE</t>
+        </is>
+      </c>
+      <c r="D126" s="1" t="inlineStr">
+        <is>
+          <t>Référencement d'offres d'accompagnement RSE</t>
+        </is>
+      </c>
+      <c r="E126" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G126" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la feuille de route Néo Terra et des éco-socio-conditionnalités des aides, la Région Nouvelle-Aquitaine lance un Appel à Manifestation d’Intérêt (AMI) pour référencer des offres d&amp;#039;accompagnement &amp;#34;RSE&amp;#34; pour renforcer la durabilité et la résilience des entreprises, en priorité les Très Petites Entreprises (TPE), les Petites et Moyennes Entreprises (PME) et des associations exerçant une activité économique. Territoire concerné : Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Le référencement (sélection d&amp;#039;offres d&amp;#039;accompagnement) atteste de la conformité aux exigences et priorités régionales, et constitue une recommandation pour les entreprises et associations à activité économique.  La Région Nouvelle-Aquitaine agit donc comme tiers de confiance auprès des TPE et des PME. Les objectifs poursuivis sont les suivants :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les entreprises : simplifier l’accès à des démarches RSE crédibles, accélérer leur engagement, renforcer leur alignement avec les exigences des critères Environnementaux, Sociaux et de Gouvernance (ESG)  de leurs parties prenantes (clients, partenaires financiers...)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les organisations porteuses d&amp;#039;offres d&amp;#039;accompagnement : renforcer leur visibilité et leur crédibilité à l’échelle régionale, se positionner comme partenaires de la Région et devenir contributeurs de la charte Néo Terra&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour la Région Nouvelle-Aquitaine : renforcer le caractère opérationnel de la feuille de route Néo Terra et des éco-socio-conditionnalités, enrichir le parcours des entreprises aidées, mieux intégrer les enjeux territoriaux et sectoriels dans les démarches RSE&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N126" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O126" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q126" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’appel à Manifestation d’intérêts est lancé le 3 février 2026 et restera ouvert jusqu’au 31 mars 2027. &lt;/p&gt;&lt;p&gt;L’Appel à manifestations d’intérêt prévoit deux vagues de dépôt de dossiers de candidature : &lt;/p&gt;&lt;p&gt;Première vague le 30 avril 2026 &lt;/p&gt;&lt;p&gt;Deuxième vague le 30 septembre 2026&lt;/p&gt;&lt;p&gt;La phase de sélection est d’une durée indicative de trois mois. &lt;/p&gt;&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Sont éligibles les organisations agissant en Nouvelle-Aquitaine, sans obligation de siège sur le territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Organisations représentatives d’entreprises : fédération professionnelle, cluster, technopole, pôle de compétitivité, clubs d’entreprises. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations œuvrant à l’amélioration sociale/sociétale/environnementale &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les candidatures d’offres d’accompagnement exclusivement dédiés aux secteurs de l’agriculture et de l’industrie agro-alimentaire sont exclues. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le référencement ne s&amp;#039;accompagne pas d&amp;#039;un soutien financier aux offres d&amp;#039;accompagnement. &lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Pour être considérées comme éligibles, les offres d’accompagnement doivent répondre aux critères suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les offres doivent proposer des parcours intégrés combinant plusieurs types d’accompagnement (par exemple : diagnostic, conseil, formation, boîte à outils, échanges entre pairs, etc.). Ces parcours doivent s’inscrire dans une approche globale, visant à favoriser le passage à l’action des entreprises et leur engagement dans la durée, afin de structurer une trajectoire de résilience et de durabilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres doivent obligatoirement comporter une dimension collective, en rassemblant un groupe d’entreprises ou d’acteurs socio-économiques partageant des objectifs ou problématiques communs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres peuvent s’adresser à des bénéficiaires présentant tous les niveaux de maturité en matière de RSE. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres d’accompagnement ciblent en priorité les TPE et les PME ou des associations ayant une activité économique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres d’accompagnement peuvent mobiliser tout type de cofinancement public et privé y compris un cofinancement de la Région Nouvelle-Aquitaine.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour être réputées éligibles, les offres d’accompagnement devront adresser prioritairement une ou plusieurs thématiques suivantes : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Stratégies globales de durabilité / RSE&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Risques &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achats responsables&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Durabilité et modèle économique &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Responsabilité territoriale de l’entreprise &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gouvernance et partage de la valeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;La Région Nouvelle-Aquitaine a fixé quatre familles de critères de sélection déclinées en sous-critères. Chaque famille de critères est déclinée en exigences et en modes de preuves. L’évaluation des candidatures fait l’objet d’une notation sur chaque critère et sous-critère en fonction de la conformité aux exigences et du niveau de preuve apporté. &lt;/p&gt;&lt;p&gt;Les candidatures sont évaluées sur un barème de 100 points.&lt;/p&gt;&lt;p&gt;Crédibilité et robustesse des labels (30%) &lt;/p&gt;&lt;p&gt;Accessibilité tarifaire et territoriale (20%) &lt;/p&gt;&lt;p&gt;Contribution à Néo Terra (30%) &lt;/p&gt;&lt;p&gt;Résultats et Impacts (20%)&lt;/p&gt;&lt;p&gt;Pour être référencée, une candidature devra avoir obtenue une note égale ou supérieure à 70/100. &lt;/p&gt;&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Après avoir consulté l&amp;#039;ensemble des documents à télécharger (cahier des charges, dossier de candidature, référentiel RSE contribuant à Néo Terra et référentiel d&amp;#039;évaluation), il est conseillé au candidat de participer à l&amp;#039;un des deux webinaires d&amp;#039;information programmés : &lt;/p&gt;&lt;p&gt;    Le 5 mars 2026 à 14h &lt;/p&gt;&lt;p&gt;ou&lt;/p&gt;&lt;p&gt;    Le 10 mars 2026 à 14h&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Lien d’inscription au webinaire :&lt;/p&gt;&lt;p&gt;Formulaire d&amp;#039;inscription au webinaire de présentation à l&amp;#039;A.M.I. RSE DEDIE AUX OFFRES  – Remplir le formulaire&lt;/p&gt;&lt;p&gt;Une prise de contact directe avec l&amp;#039;équipe en charge de ce dispositif est possible via l&amp;#039;adresse mail générique : rse&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U126" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V126" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/referencement-doffres-daccompagnement-rse</t>
+        </is>
+      </c>
+      <c r="X126" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Après avoir consulté l&amp;#039;ensemble des documents à télécharger (cahier des charges, dossier de candidature, référentiel RSE contribuant à Néo Terra et référentiel d&amp;#039;évaluation), il est conseillé au candidat de participer à l&amp;#039;un des deux webinaires d&amp;#039;information programmés :  Le 5 mars 2026 à 14hou  Le 10 mars 2026 à 14hLien d’inscription au webinaire :Formulaire d&amp;#039;inscription au webinaire de présentation à l&amp;#039;A.M.I. RSE DEDIE AUX OFFRES – Remplir le formulaireUne prise de contact directe avec l&amp;#039;équipe en charge de ce dispositif est possible via l&amp;#039;adresse mail générique : rse&amp;#64;nouvelle-aquitaine.frLe dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante : rse&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y126" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z126" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/referencement-d-offres-d-accompagnement-rse/</t>
+        </is>
+      </c>
+      <c r="AA126" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE126" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF126" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG126" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH126" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:34" customHeight="0">
+      <c r="A127" s="1">
         <v>62848</v>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
+      <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H54" s="1" t="inlineStr">
+      <c r="H127" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L54" s="1" t="inlineStr">
+      <c r="K127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M54" s="1" t="inlineStr">
+      <c r="M127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N54" s="1" t="inlineStr">
+      <c r="N127" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9334,3156 +27351,932 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O54" s="1" t="inlineStr">
+      <c r="O127" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R54" s="1" t="inlineStr">
+      <c r="R127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S54" s="1" t="inlineStr">
+      <c r="S127" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T54" s="1" t="inlineStr">
+      <c r="T127" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U54" s="1" t="inlineStr">
+      <c r="U127" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V54" s="1" t="inlineStr">
+      <c r="V127" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W54" s="1" t="inlineStr">
+      <c r="W127" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X54" s="1" t="inlineStr">
+      <c r="X127" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y54" s="1" t="inlineStr">
+      <c r="Y127" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z54" s="1" t="inlineStr">
+      <c r="Z127" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA54" s="1" t="inlineStr">
+      <c r="AA127" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC127" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF127" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG127" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH127" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="55" spans="1:27" customHeight="0">
-[...2841 lines deleted...]
-      <c r="G69" s="1" t="inlineStr">
+    <row r="128" spans="1:34" customHeight="0">
+      <c r="A128" s="1">
+        <v>62579</v>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Accéder au préfinancement des subventions ou du FCTVA par le prêt relais</t>
+        </is>
+      </c>
+      <c r="E128" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H69" s="1" t="inlineStr">
+      <c r="H128" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes dans l&amp;#039;attente de versement de subventions ? Du versement de FCTVA ? Des recettes d&amp;#039;une opération immobilière ?
+&lt;/p&gt;
+&lt;p&gt;
+ Le prêt relais préfinance vos recettes attendues et vous permet d&amp;#039;avancer sur vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Souple d&amp;#039;utilisation, vous pouvez procéder à son remboursement de manière anticipée et sans frais, une fois les fonds récupérés (sous réserve du respect d&amp;#039;un préavis contractuel).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour en savoir plus sur le
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html" target="_self"&gt;
+  fonctionnement d&amp;#039;un prêt relais
+ &lt;/a&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N128" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Espaces verts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Technologies numériques et numérisation
+Economie locale et circuits courts
+Revitalisation
+Equipement public
+Bâtiments et construction
+Logement et habitat
+Paysage
+Attractivité économique
+Valorisation d'actions
+Médias et communication</t>
+        </is>
+      </c>
+      <c r="O128" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Après étude et acceptation définitive de votre dossier par La Banque Postale.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant minimum : 50 000 euros.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S128" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T128" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U128" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V128" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/pret-relais.html</t>
+        </is>
+      </c>
+      <c r="X128" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez le joindre:
+&lt;/p&gt;
+&lt;p&gt;
+ - par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y128" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z128" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ac9-acceder-au-prefinancement-par-le-pret-relais/</t>
+        </is>
+      </c>
+      <c r="AA128" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC128" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF128" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG128" s="1" t="inlineStr">
+        <is>
+          <t>08/10/2020</t>
+        </is>
+      </c>
+      <c r="AH128" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:34" customHeight="0">
+      <c r="A129" s="1">
+        <v>60102</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Investir en faveur de l’efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants - ELENA</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F129" s="1" t="inlineStr">
+        <is>
+          <t>Banque Européenne d'Investissement (BEI)</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le mécanisme ELENA fournit une assistance technique pour les investissements en faveur de l&amp;#039;efficacité énergétique et des énergies renouvelables dans le bâti et les transports urbains innovants.
+&lt;/p&gt;
+&lt;p&gt;
+ Les activités qui peuvent faire l&amp;#039;objet de subventions ELENA sont les suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  études techniques, audits énergétiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  business plans et conseils financiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  conseils juridiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  préparation de procédures d&amp;#039;appels d&amp;#039;offres
+ &lt;/li&gt;
+ &lt;li&gt;
+  regroupement de projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  gestion de projets
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ ELENA soutient généralement des programmes d&amp;#039;investissement
+ &lt;strong&gt;
+  supérieurs à 30 millions d&amp;#039;euros
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  , avec une période d&amp;#039;exécution de trois ans pour l&amp;#039;efficacité énergétique
+ &lt;/strong&gt;
+ (y compris s&amp;#039;agissant des projets résidentiels) et une période de
+ &lt;strong&gt;
+  quatre ans pour les transports urbains et la mobilité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA apporte son assistance à trois secteurs différents, d&amp;#039;où l&amp;#039;existence de trois enveloppes distinctes :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1) Efficacité énergétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA soutient l&amp;#039;élaboration de projets qui améliorent l&amp;#039;efficacité énergétique et favorisent le recours aux énergies renouvelables dans les bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles couvrent :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;efficacité énergétique dans les bâtiments résidentiels et non résidentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les énergies renouvelables intégrées dans le bâti (panneaux solaires, par exemple)
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;éclairage public
+ &lt;/li&gt;
+ &lt;li&gt;
+  le chauffage urbain (centrales de cogénération et chaufferies à biomasse, notamment)
+ &lt;/li&gt;
+ &lt;li&gt;
+  les réseaux intelligents
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Résidentiel durable
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA aide les particuliers et les associations de propriétaires à préparer et à réaliser des rénovations d&amp;#039;efficacité énergétique et des projets axés sur les énergies renouvelables dans les bâtiments résidentiels.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont concernés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les logements individuels
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements collectifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  les logements sociaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3) Transport et mobilité en ville
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ ELENA appuie également les projets innovants liés aux transports et à la mobilité dans les zones urbaines qui permettent de réaliser des économies d&amp;#039;énergie et de réduire les émissions.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets admissibles couvrent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les investissements visant à encourager l&amp;#039;utilisation et l&amp;#039;intégration de solutions innovantes axées sur les combustibles de substitution dans le domaine de la mobilité urbaine, par exemple ceux ayant trait aux véhicules et aux installations de recharge
+ &lt;/li&gt;
+ &lt;li&gt;
+  les investissements promouvant l&amp;#039;introduction à grande échelle de nouveaux modes de transport plus économes en énergie, qui, dans les zones urbaines, peuvent revêtir de nombreuses formes, comme par exemple : mobilité partagée, logistique urbaine, systèmes de transport intelligents, infrastructures urbaines (y compris les investissements dans les modes de déplacement doux ou dans la mobilité qui ne repose pas sur les transports motorisés)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/map.htm" rel="noopener" target="_blank"&gt;
+  Exemples de projets en cours
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/completed-projects/index.htm"&gt;
+  Exemples de projets achevés
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Réhabilitation
+Logement et habitat
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les projets d&amp;#039;assistance technique relevant d&amp;#039;ELENA ne doivent pas poursuivre de but lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est la Commission européenne qui donnera son approbation définitive, sur la base de l&amp;#039;évaluation de la BEI.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eib.org/fr/products/advising/elena/index.htm</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour présenter une demande initiale de financement, contactez directement la Banque Européenne d&amp;#039;Investissement par courriel à l&amp;#039;adresse elena&amp;#64;eib.org et utilisez
+ &lt;a href="https://www.eib.org/attachments/documents/elena-pre-application-formfr.docx"&gt;
+  le formulaire de préadmission
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour soumettre sa candidature :
+ &lt;a href="https://www.eib.org/fr/products/advising/elena/index.htm" rel="noopener" target="_blank"&gt;
+  https://www.eib.org/fr/products/advising/elena/index.htm
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b772-investir-en-faveur-de-lefficacite-energetique/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB129" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD129" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2020</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>71875</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Financer les travaux de vos copropriétés en difficulté avec le Prêt Copropriétés Dégradées</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Prêt Copropriétés Dégradées : financer sereinement vos travaux de rénovation</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ En tant qu&amp;#039;acteur public local, vous souhaitez traiter les copropriétés en difficulté au sein de votre territoire pour lutter contre le mal-logement et l&amp;#039;insécurité des administrés ? La Banque des territoires met à votre disposition le Prêt Copropriétés Dégradées pour financer les opérations de réhabilitation des copropriétés concernées.
+&lt;/p&gt;
+&lt;p&gt;
+ Soutenant le plan national &amp;#34;Initiative Copropriétés&amp;#34;, l&amp;#039;offre de la Banque des Territoires vous accompagne dans votre stratégie d&amp;#039;intervention sur des opérations telles que l&amp;#039;acquisition, la rénovation, la démolition ou encore la reconstruction de bâtiments.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce prêt dispose de nombreux avantages afin de vous permettre de financer sereinement vos travaux. Vous avez notamment la possibilité d&amp;#039;adapter la durée de votre emprunt en fonction de votre besoin ou encore de bénéficier d&amp;#039;une exonération des indemnités de remboursement en cas de revente des lots.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T130" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/prets-long-terme/pret-copros-degradees?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Prets_lt&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=copros_degradees_psat</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Retrouvez votre contact régional sur :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_dr_at"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/#/contact/formulaire?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_contact_gen_at"&gt;
+   Contactez-nous via notre formulaire
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dc2e-obtenir-un-pret-dediee-au-financement-des-pro/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>20/11/2020</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>72810</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissements dans les Petites Villes</t>
+        </is>
+      </c>
+      <c r="C131" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L69" s="1" t="inlineStr">
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être
+  Sa raison d&amp;#039;être :
  &lt;/strong&gt;
- :
-[...12 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	&amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant s &amp;#34;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission
+  Sa mission :
  &lt;/strong&gt;
- :
-[...6 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...26 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ •	L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ •	Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits
+  Ses crédits :
  &lt;/strong&gt;
- :
-[...17 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ •	Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ •	Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement
+  Son accompagnement :
  &lt;/strong&gt;
- :
-[...8 lines deleted...]
-&lt;/ul&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ •	Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+&lt;/p&gt;
+&lt;p&gt;
+ •	Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M69" s="1" t="inlineStr">
-[...38 lines deleted...]
-&lt;/ul&gt;
+      <c r="M131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Entretien du patrimoine
+ &lt;/strong&gt;
+ (restauration d&amp;#039;une chapelle, Commune de Banon – Alpes de Haute-Provence)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Développement sportif
+ &lt;/strong&gt;
+ (centre aquatique des Grands prés, Commune de Vendome – Loir-et-Cher)
+&lt;/p&gt;
+&lt;p&gt;
+ •
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (réhabilitation d&amp;#039;une place de centre-ville, Commune de Roquebrune-sur-Argens – Var)
+&lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N69" s="1" t="inlineStr">
+      <c r="N131" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -12526,2417 +28319,286 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O69" s="1" t="inlineStr">
+      <c r="O131" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R69" s="1" t="inlineStr">
+      <c r="R131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;ul&gt;
-[...30 lines deleted...]
-&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Etude de l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Éligibilité à l&amp;#039;adhésion
+ &lt;/strong&gt;
+ : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Vote de la délibération de la collectivité
+ &lt;/strong&gt;
+ : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Versement de l&amp;#039;Apport en capital initial :
+ &lt;/strong&gt;
+ La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  •	Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires :
+ &lt;/strong&gt;
+ La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S69" s="1" t="inlineStr">
+      <c r="S131" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T69" s="1" t="inlineStr">
+      <c r="T131" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U69" s="1" t="inlineStr">
+      <c r="U131" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V69" s="1" t="inlineStr">
+      <c r="V131" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X69" s="1" t="inlineStr">
+      <c r="W131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ &lt;em&gt;
+  Contact :
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Contact
+  Email
  &lt;/strong&gt;
- :
-[...5 lines deleted...]
- adhesion&amp;#64;agence-france-locale.fr
+ : adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y69" s="1" t="inlineStr">
+      <c r="Y131" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z69" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA69" s="1" t="inlineStr">
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3a71-financer-vos-investissements/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>10/12/2020</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="70" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G70" s="1" t="inlineStr">
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C132" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d'opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...96 lines deleted...]
-      <c r="H71" s="1" t="inlineStr">
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I71" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="M71" s="1" t="inlineStr">
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  ETUDES :
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...87 lines deleted...]
- Conditions administratives : maîtrise foncière du terrain à aménager par le maître d&amp;#039;ouvrage et intégration du projet dans les documents d&amp;#039;urbanisme (SCOT et PLU) ; autorisations administratives préalables obtenues et travaux non débutés ; projet compatible avec le label régional Parc&amp;#43; au plus tard en phase APS ; avis favorable des évaluations avant et après projet ; accord formel du Conseil départemental par convention adoptée par l&amp;#039;assemblée départementale
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S71" s="1" t="inlineStr">
-[...2002 lines deleted...]
-Patrimoine et monuments historiques
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
@@ -14948,3213 +28610,371 @@
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Artisanat
 Information voyageur, billettique multimodale
-Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
-Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
-Protection animale
-[...3 lines deleted...]
-      <c r="O80" s="1" t="inlineStr">
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R80" s="1" t="inlineStr">
+      <c r="R132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="S80" s="1" t="inlineStr">
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T80" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="X80" s="1" t="inlineStr">
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...21 lines deleted...]
-      <c r="AA80" s="1" t="inlineStr">
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD132" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="81" spans="1:27" customHeight="0">
-[...2934 lines deleted...]
-      <c r="E89" s="1" t="inlineStr">
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>52290</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d'investissement</t>
+        </is>
+      </c>
+      <c r="C133" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G89" s="1" t="inlineStr">
+      <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H89" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L89" s="1" t="inlineStr">
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
- Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Sa raison d&amp;#039;être :
+  Sa raison d&amp;#039;être
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &amp;#34;
+  &lt;em&gt;
+   Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitant
+  &lt;/em&gt;
+  &lt;em&gt;
+   s
+  &lt;/em&gt;
+  &amp;#34;
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Sa mission :
+  Sa mission
  &lt;/strong&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;investissement public local
+  en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence: collectivités, EPT, syndicats, et bientôt les autres Etablissements publics locaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ses particularités :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...7 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL repose sur des principes de
+  &lt;strong&gt;
+   solidarité
+  &lt;/strong&gt;
+  et d&amp;#039;
+  &lt;strong&gt;
+   équité
+  &lt;/strong&gt;
+  entre les collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première
+  &lt;strong&gt;
+   obligation durable en juillet 2020
+  &lt;/strong&gt;
+  .
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Seule banque en France détenue par les collectivités, l&amp;#039;AFL  a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositif cumulable/compatible avec le fonds vert
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Ses crédits :
+  Ses crédits
  &lt;/strong&gt;
-&lt;/p&gt;
-[...11 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée moyenne des crédits : 16.5 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus long crédit : 42 ans
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus petit crédit : 11 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plus gros crédit : 50 millions €
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Son accompagnement :
+  Son accompagnement
  &lt;/strong&gt;
-&lt;/p&gt;
-[...5 lines deleted...]
-&lt;/p&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M89" s="1" t="inlineStr">
-[...21 lines deleted...]
-&lt;/p&gt;
+      <c r="M133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Social et Petite enfance
+  &lt;/strong&gt;
+  (Saint-Julien-en-Genevois, 74 : réalisation d&amp;#039;un groupe scolaire)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Revitalisation des centres villes
+  &lt;/strong&gt;
+  (Saint-Marcel-en-Marcillat, 03 : Création d&amp;#039;une maison de village)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Rayonnement culturel
+  &lt;/strong&gt;
+  (Territoire de la Côté Ouest, 974 : Projet de création d&amp;#039;une Ecole artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Transition énergétique
+  &lt;/strong&gt;
+  (Grenoble Métropole, 38 : construction d&amp;#039;une centrale bois de cogénération)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement des mobilités douces
+  &lt;/strong&gt;
+  (Bordeaux Métropole, 33)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Développement sportif
+  &lt;/strong&gt;
+  (La Roche-sur-Yon, 85 : création d&amp;#039;un Centre aquatique)
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N89" s="1" t="inlineStr">
+      <c r="N133" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -18197,3419 +29017,965 @@
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O89" s="1" t="inlineStr">
+      <c r="O133" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R89" s="1" t="inlineStr">
+      <c r="R133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;adhésion
  &lt;/strong&gt;
  est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
-&lt;p&gt;
-[...28 lines deleted...]
-&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Etude de l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Éligibilité à l&amp;#039;adhésion
+  &lt;/strong&gt;
+  : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours.  Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Vote de la délibération de la collectivité
+  &lt;/strong&gt;
+  : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Versement de l&amp;#039;Apport en capital initial
+  &lt;/strong&gt;
+  : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires
+  &lt;/strong&gt;
+  : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S89" s="1" t="inlineStr">
+      <c r="S133" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T89" s="1" t="inlineStr">
+      <c r="T133" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U89" s="1" t="inlineStr">
+      <c r="U133" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V89" s="1" t="inlineStr">
+      <c r="V133" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X89" s="1" t="inlineStr">
+      <c r="W133" s="1" t="inlineStr">
+        <is>
+          <t>https://portail.agence-france-locale.fr/</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;em&gt;
-[...3 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  Email
+  Contact
  &lt;/strong&gt;
- : adhesion&amp;#64;agence-france-locale.fr
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ adhesion&amp;#64;agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : 04 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y89" s="1" t="inlineStr">
+      <c r="Y133" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z89" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA89" s="1" t="inlineStr">
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f44-financer-vos-budgets-dinvestissement/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un système de vidéo-protection
+Rénovation de l’éclairage public
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2020</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="90" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G90" s="1" t="inlineStr">
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
+        <v>30742</v>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des projets locaux en matière d'économie circulaire et de déchets</t>
+        </is>
+      </c>
+      <c r="E134" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Agriculteur</t>
-[...453 lines deleted...]
-      <c r="H93" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H134" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K93" s="1" t="inlineStr">
-[...707 lines deleted...]
-      <c r="X96" s="1" t="inlineStr">
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Email :
+  Contexte et objectifs :
  &lt;/strong&gt;
- info&amp;#64;collecticity.fr
-&lt;/p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La loi NOTRe a confié aux Régions l&amp;#039;élaboration du Plan Régional Prévention et de Gestion des Déchets (PRPGD) qui doit permettre d&amp;#039;atteindre les objectifs nationaux fixés par la loi de Transition énergétique pour la croissance verte.  Ce plan définit et coordonne sur 12 ans  l&amp;#039;ensemble des actions pour atteindre les objections de prévention et gestion des déchets. Il comprend un Plan régional d&amp;#039;actions pour l&amp;#039;économie circulaire (PRAEC), qui a été construit en concertation et mobilise les acteurs autour de 6 axes : gouvernance, systèmes économiques, territoires, politiques publiques, recherche et innovation et déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de favoriser l&amp;#039;émergence de nouvelles actions et accompagner les projets des acteurs des territoires, la Région a adopté le 20 juillet 2017 trois types d&amp;#039;aide pour contribuer à développer la prévention et la valorisation des déchets, et d&amp;#039;engager concrètement en Occitanie la mutation vers une économie plus circulaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;animation d&amp;#039;actions collectives régionales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide aux études stratégiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la réalisation de projets locaux de prévention, gestion, valorisation des déchets et de développement de l&amp;#039;économie circulaire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le dispositif d&amp;#039;aide à la réalisation de projets locaux  a vocation à accompagner les acteurs locaux dans leurs projets de prévention, gestion, valorisation des déchets et de développement de l&amp;#039;économie circulaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces projets devront notamment viser :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  la prévention, la réduction des déchets, l&amp;#039;allongement de da durée d&amp;#039;usage des produits,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le déploiement de la tarification incitative,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;organisation de la collecte en vue d&amp;#039;une valorisation,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement du recyclage et l&amp;#039;optimisation de la valorisation (organique, matière et énergétique),
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en place d&amp;#039;un processus de transition vers l&amp;#039;économie circulaire (recherche de synergie de flux, mise en place de système d&amp;#039;échanges de services...).
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Téléphone :
+  Montant :
  &lt;/strong&gt;
- 01.87.15.83.02
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale est une subvention d&amp;#039;investissement dont le taux maximum est différencié selon la nature et le type de dépense. L&amp;#039;intervention de la Région est encadrée par le cadre réglementaire des régimes d&amp;#039;aide publique qui est étudié au regard de chaque dossier.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Etudes préalables : plafond par bénéficiaire et par projet :
+  &lt;strong&gt;
+   50 000 €
+  &lt;/strong&gt;
+  . Taux maximum en fonction de la taille de l&amp;#039;entreprise et du régime d&amp;#039;aides.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements : taux maximum en fonction de la taille de l&amp;#039;entreprise et du régime d&amp;#039;aides.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions complémentaires : plafond par bénéficiaire et par projet :
+  &lt;strong&gt;
+   50 000 €
+  &lt;/strong&gt;
+  . Taux maximum en fonction de la taille de l&amp;#039;entreprise et du régime d&amp;#039;aides.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y96" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA96" s="1" t="inlineStr">
+      <c r="M134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Projets autour d&amp;#039;installations ou d&amp;#039;équipements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aménagement de ressourceries / recycleries et développement d&amp;#039;activités de réemploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de déchèteries innovantes, de déchèteries dédiées aux professionnels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Modernisation, optimisation et création de centre de tri et sur-tri
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et aménagement d&amp;#039;unités de recyclage matière, en particulier pour les déchets du BTP
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et aménagement d&amp;#039;installations de valorisation énergétique notamment de valorisation du CSR (la méthanisation fait l&amp;#039;objet d&amp;#039;un dispositif spécifique)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets dans le domaine des bio-déchets :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gestion collective de proximité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Collecte séparative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Solutions de valorisation directe ou alternative des déchets verts
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création et aménagement d&amp;#039;unités de valorisation par compostage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Projets visant l&amp;#039;évolution des comportements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions de mise en œuvre de la tarification incitative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Investissements liés à des opérations d&amp;#039;économie circulaire : synergie de flux, démarche d&amp;#039;Ecologie Industrielle et Territoriale, éco-conception de produits et services ; nouveaux services et produits sobres en ressources, utilisation de matières issues du recyclage ; actions contre les dépôts sauvages...
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N134" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Economie circulaire</t>
+        </is>
+      </c>
+      <c r="O134" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Frais d&amp;#039;études préalables de définition de l&amp;#039;investissement : prestations externes pour la réalisation d&amp;#039;études de faisabilité...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Frais d&amp;#039;accompagnement et d&amp;#039;ingénierie associés à l&amp;#039;investissement : maîtrise d&amp;#039;œuvre, assistance à maîtrise d&amp;#039;ouvrage...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coût d&amp;#039;investissement matériel : installations, équipements, matériels... y compris les achats d&amp;#039;occasion et la location
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le cas échéant et sous conditions, les autres frais immatériels directement liés à l&amp;#039;opération (actions complémentaires de sensibilisation, communication, animation, formation...) : dépenses de prestations externes de service et dépenses internes de personnel si l&amp;#039;action est réalisée en régie (frais de personnel directement liés à l&amp;#039;opération et frais de structure afférents via un forfait de 15% des dépenses directes de personnel éligibles).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles sont prises en compte à partir de la date de réception du dossier de demande de subvention à la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éco-conditionnalité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les organismes privés et les associations
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conditions de travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evolution professionnelle : obligation de formation des salariés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre les discriminations : ne pas faire l&amp;#039;objet de litige
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutte contre le travail illégal : justificatif de régularité sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ethique financière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transparence et incitativité : bilan et organigramme, répartition du capital pour les entreprises et composition du Conseil d&amp;#039;Administration pour les associations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les organismes publics
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conditions de travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser les politiques de Responsabilité Sociale de l&amp;#039;Entreprise : copie des marchés publics liés à l&amp;#039;opération faisant apparaitre l&amp;#039;intégration de clauses sociales ou le cas échéant, délibération sur la politique d&amp;#039;achats de la structure.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T134" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U134" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V134" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aides-regionales-a-la-realisation-de-projets-locaux-en-matiere-d</t>
+        </is>
+      </c>
+      <c r="X134" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Déchets &amp;amp; Economie Circulaire
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Mail : economie-circulaire&amp;#64;laregion.fr Téléphone : 04 67 22 79 03
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les territoires : Nord Haute-Garonne, Lot, Tarn et Garonne
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Carole Bernard Téléphone : 05 61 39 66 34 Mail : carole.bernard&amp;#64;laregion.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les territoires : Gard et Lozère
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Karine Freu Téléphone : 04 67 22 81 85 Mail : karine.freu&amp;#64;laregion.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les territoires : Est Ariège et Est Hérault
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Prisca Giraudo Téléphone : 04 67 22 79 20 Mail : prisca.giraudo&amp;#64;laregion.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les territoires : Aude, Pyrénées-Orientales et Ouest Hérault
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Benoit Thierry Téléphone : 04 67 22 79 21 Mail : benoit.thierry&amp;#64;laregion.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les territoires : Aveyron et Tarn
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Bruno Garde Téléphone : 04 67 22 90 66 Mail : bruno.garde&amp;#64;laregion.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les territoires : Ouest Ariège, Gers, hautes Pyrénées et Sud Haute-Garonne
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Simon Moulines Téléphone : 05 61 39 52 74 Mail : simon.moulines&amp;#64;laregion.fr
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y134" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z134" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/820b-aides-regionales-a-la-realisation-de-projets-/</t>
+        </is>
+      </c>
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2020</t>
+        </is>
+      </c>
+      <c r="AH134" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="97" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G97" s="1" t="inlineStr">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
+        <v>20395</v>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Animer des actions collectives en matière d'économie circulaire et de déchets</t>
+        </is>
+      </c>
+      <c r="E135" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-Association
 Entreprise privée
-Recherche</t>
-[...365 lines deleted...]
-      <c r="H99" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H135" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L99" s="1" t="inlineStr">
+      <c r="J135" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu'à 50% des coûts éligibles de l'opération. L'aide est plafonnée à 50 000 € par bénéficiaire et </t>
+        </is>
+      </c>
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Le programme européen LEADER est porté par Fougères Agglomération. La zone couverte associe Fougères Agglomération et Couesnon Marches de Bretagne.
-[...2 lines deleted...]
-&lt;h4&gt;
  &lt;strong&gt;
-  Principes essentiels
+  Contexte :
  &lt;/strong&gt;
- &lt;br /&gt;
-[...3 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La loi NOTRe a confié aux Régions l&amp;#039;élaboration du Plan Régional Prévention et de Gestion des Déchets (PRPGD) qui doit permettre d&amp;#039;atteindre les objectifs nationaux fixés par la loi de Transition énergétique pour la croissance verte. Ce plan définit et coordonne sur 12 ans  l&amp;#039;ensemble des actions pour atteindre les objections de prévention et gestion des déchets. Il comprend un Plan régional d&amp;#039;actions pour l&amp;#039;économie circulaire (PRAEC), qui a été construit en concertation et mobilise les acteurs autour de 6 axes : gouvernance, systèmes économiques, territoires, politiques publiques, recherche et innovation et déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de favoriser l&amp;#039;émergence de nouvelles actions et accompagner les projets des acteurs des territoires, la Région a adopté le 20 juillet 2017 trois types d&amp;#039;aide pour contribuer à développer la prévention et la valorisation des déchets, et d&amp;#039;engager concrètement en Occitanie la mutation vers une économie plus circulaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...1 lines deleted...]
-  &lt;/strong&gt;
+  Aide à l&amp;#039;animation d&amp;#039;actions collectives régionales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide aux études stratégiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la réalisation de projets locaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Les priorités sont le fruit d&amp;#039;une concertation qui a été menée en 2022 et qui a mobilisé un maximum d&amp;#039;acteurs de Fougères Agglomération et de Couesnon Marches de Bretagne. L&amp;#039;Europe, la France et la Région fixent un cadre mais elles laissent le territoire définir son programme d&amp;#039;actions. Le thème central du programme 2023-2027 est : « LE CHANGEMENT AVEC LES HABITANTS ».
- &lt;br /&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Parmi les aides à l&amp;#039;animation d&amp;#039;actions collectives, le dispositif a pour objectifs de soutenir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...1 lines deleted...]
-  &lt;/strong&gt;
+  l&amp;#039;animation d&amp;#039;actions collectives de dimension régionale  (Information, sensibilisation, communication, formation... visant à structurer les réseaux régionaux s&amp;#039;engageant en matière d&amp;#039;économie circulaire).
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;animation d&amp;#039;actions collectives locales (Opérations visant la mise en place d&amp;#039;un processus de transition vers l&amp;#039;économie circulaire associant différents partenaires locaux).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les missions d&amp;#039;observation régionale (Observation visant à améliorer les connaissances sur les filières, les acteurs, les flux de déchets, de matières et de ressources à l&amp;#039;échelle de la région).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Chaque projet est examiné par le Comité Programmation LEADER (CPL). Cette instance réunit élus et membres de la société civile. Elle auditionne les porteurs et décide de l&amp;#039;attribution des fonds.
  &lt;strong&gt;
-  &lt;br /&gt;
+  Vocation des aides :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...28 lines deleted...]
-&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  Défi 1 - MOBILISER POUR AGIR CONTRE LE RÉCHAUFFEMENT CLIMATIQUE
-[...4 lines deleted...]
-  Fiche-action 1 / PRÉSERVER
   &lt;em&gt;
-   - Préserver les ressources naturelles et accompagner la transition énergétique par des démarches innovantes et collectives
-   &lt;br /&gt;
+   1/ Animation d&amp;#039;actions collectives régionales
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Enjeux
- &lt;br /&gt;
+ Cette aide a vocation à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  S&amp;#039;appuyer sur l&amp;#039;action collective pour poursuivre la transition climatique du territoire
-[...2 lines deleted...]
-  Soutenir dans cette perspective, les projets visant à la préservation des ressources naturelles du territoire, à la réduction de l&amp;#039;usage des énergies fossiles et à l&amp;#039;augmentation de la production d&amp;#039;énergies renouvelables.
+  sensibiliser et promouvoir l&amp;#039;économie circulaire et la prévention des déchets à destination de différentes cibles : grand public, collectivités, entreprises...
+ &lt;/li&gt;
+ &lt;li&gt;
+  mobiliser et accompagner le changement de comportement des particuliers et des professionnels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  capitaliser et valoriser les retours d&amp;#039;expérience, développer et essaimer les bonnes pratiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  mutualiser des outils collectifs, la production de nouveaux outils, leur diffusion, valorisation et appropriation. Notamment dans le cadre d&amp;#039;un programme global annuel.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;br /&gt;
  &lt;strong&gt;
-  Fiche-action 2 / VALORISER -
   &lt;em&gt;
-   Valoriser les spécificités du territoire déjà connues ou émergentes pour composer un « avenir durable »
+   2/ Animation d&amp;#039;actions collectives locales
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Enjeux
-[...12 lines deleted...]
- •    Favoriser l&amp;#039;économie collaborative
+ Cette aide a vocation à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  rechercher des synergies de flux à l&amp;#039;échelle d&amp;#039;une zone (démarche d&amp;#039;Ecologie Industrielle et Territoriale),
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en place des systèmes d&amp;#039;échanges de services,
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions locales de communication / sensibilisation en faveur de l&amp;#039;économie circulaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  faire évoluer les modèles d&amp;#039;affaires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  &lt;br /&gt;
-[...31 lines deleted...]
- CRÉER -
   &lt;em&gt;
-   Créer pour élargir et renforcer les actions locales en impliquant les partenaires et/ou la population
+   3/ Missions d&amp;#039;observation régionale
   &lt;/em&gt;
  &lt;/strong&gt;
- &lt;br /&gt;
-[...34 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide a vocation à améliorer les connaissances sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Enrichir la stratégie par un partage d&amp;#039;expériences avec d&amp;#039;autres territoires sur des axes de développement comparables
-[...168 lines deleted...]
-  Aide à la réalisation de projets locaux
+  les flux de déchets, de matières et de ressources à l&amp;#039;échelle de la région,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les filières du secteur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les acteurs du secteur.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Sont concernées par les aides aux études stratégiques : les études sur différentes échelles territoriales (territoire, département, région, supra-régionale) ou d&amp;#039;une filière.
-[...62 lines deleted...]
- &lt;/ul&gt;
+ Notamment dans le cadre d&amp;#039;un programme global annuel et du suivi des objectifs fixés par le Plan Régional de Prévention et de Gestion des Déchets.
+&lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N100" s="1" t="inlineStr">
+      <c r="N135" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Economie circulaire</t>
         </is>
       </c>
-      <c r="O100" s="1" t="inlineStr">
+      <c r="O135" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R100" s="1" t="inlineStr">
+      <c r="R135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...16 lines deleted...]
- Les dépenses éligibles sont prises en compte à partir de la date de réception du dossier de demande de subvention à la Région.
+ Pour les actions ponctuelles, les dépenses éligibles sont prises en compte à partir de la date de réception du dossier de demande de subvention à la Région,
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les programmes globaux annuels, les demandes doivent être déposées si possible avant la fin de l&amp;#039;année n-1 et au plus tard le 30 juin de l&amp;#039;année n . Les dépenses sont prises en compte du 1er janvier au 31 décembre de l&amp;#039;année n .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U100" s="1" t="inlineStr">
+      <c r="T135" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U135" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X100" s="1" t="inlineStr">
+      <c r="V135" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aides-regionales-a-l-animation-d-actions-collectives-en-matiere</t>
+        </is>
+      </c>
+      <c r="X135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour toute demande de renseignements, vous pouvez contacter :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Service Déchets &amp;amp; Economie Circulaire
-[...5 lines deleted...]
- &lt;strong&gt;
+ &lt;em&gt;
+  Service Déchets &amp;amp; Economie Circulaire
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : economie-circulaire&amp;#64;laregion.fr Téléphone . : 04 67 22 79 03
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
   Pour les territoires : Nord Haute-Garonne, Lot, Tarn et Garonne
- &lt;/strong&gt;
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Carole Bernard Téléphone : 05 61 39 66 34 Mail : carole.bernard&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
+ &lt;em&gt;
   Pour les territoires : Gard et Lozère
- &lt;/strong&gt;
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Karine Freu Téléphone : 04 67 22 81 85 Mail : karine.freu&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
+ &lt;em&gt;
   Pour les territoires : Est Ariège et Est Hérault
- &lt;/strong&gt;
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Prisca Giraudo Téléphone : 04 67 22 79 20 Mail : prisca.giraudo&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
- &lt;strong&gt;
+ &lt;em&gt;
   Pour les territoires : Aude, Pyrénées-Orientales et Ouest Hérault
- &lt;/strong&gt;
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Benoit Thierry Téléphone : 04 67 22 79 21 Mail : benoit.thierry&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Pour les territoires : Aveyron et Tarn
+ &lt;em&gt;
+  Pour les territoires : Aveyron et Tarn
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bruno Garde Téléphone : 04 67 22 90 66 Mail : bruno.garde&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Pour les territoires : Ouest Ariège, Gers, hautes Pyrénées et Sud Haute-Garonne
+ &lt;em&gt;
+  Pour les territoires : Ouest Ariège, Gers, hautes Pyrénées et Sud Haute-Garonne
+ &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Simon Moulines Téléphone : 05 61 39 52 74 Mail : simon.moulines&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y100" s="1" t="inlineStr">
+      <c r="Y135" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z100" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA100" s="1" t="inlineStr">
+      <c r="Z135" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/959b-aides-regionales-a-lanimation-dactions-collec/</t>
+        </is>
+      </c>
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH135" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="101" spans="1:27" customHeight="0">
-[...24 lines deleted...]
-      <c r="H101" s="1" t="inlineStr">
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
+        <v>10501</v>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Fonds Départemental de développement (F2D)</t>
+        </is>
+      </c>
+      <c r="E136" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G136" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H136" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I101" s="1" t="inlineStr">
-[...988 lines deleted...]
-      <c r="I107" s="1" t="inlineStr">
+      <c r="I136" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J107" s="1" t="inlineStr">
+      <c r="J136" s="1" t="inlineStr">
         <is>
           <t>Pas de taux fixe</t>
         </is>
       </c>
-      <c r="K107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L107" s="1" t="inlineStr">
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Fonds à destination des projets sous maitrise d&amp;#039;ouvrage des EPCI à fiscalité propre portant des projets structurants pour leur territoire par essence. Il donne lieu à une nouvelle génération de contrats-cadre 2021-2027 avec les EPCI à fiscalité propre.
 &lt;/p&gt;
 &lt;p&gt;
  Des critères d&amp;#039;éligibilité ont été instaurés en cohérence avec les propres politiques du Département, en faveur de la cohésion et du développement durable du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N107" s="1" t="inlineStr">
+      <c r="N136" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -21637,813 +30003,487 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O107" s="1" t="inlineStr">
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P107" s="1" t="inlineStr">
+      <c r="P136" s="1" t="inlineStr">
         <is>
           <t>01/01/2021</t>
         </is>
       </c>
-      <c r="Q107" s="1" t="inlineStr">
+      <c r="Q136" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R107" s="1" t="inlineStr">
+      <c r="R136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  • Les projets relevant des typologies suivantes sont prioritaires :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations favorisant le développement des mobilités douces ou partagées,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique des logements communaux à vocation sociale,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
 &lt;/p&gt;
 &lt;p&gt;
  - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
 &lt;/p&gt;
 &lt;p&gt;
  • Sont aussi éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
 &lt;/p&gt;
 &lt;p&gt;
  - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
 &lt;/p&gt;
 &lt;p&gt;
  - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
 &lt;/p&gt;
 &lt;p&gt;
  - la rénovation de structure des ouvrages d&amp;#039;art.
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers avant le 31 janvier de l&amp;#039;année n.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S107" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T107" s="1" t="inlineStr">
+      <c r="T136" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U107" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>Gers</t>
         </is>
       </c>
-      <c r="V107" s="1" t="inlineStr">
+      <c r="V136" s="1" t="inlineStr">
         <is>
           <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
         </is>
       </c>
-      <c r="X107" s="1" t="inlineStr">
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  E-mail : subventions.dmit&amp;#64;gers.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y107" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>ingenierie@gers.fr</t>
         </is>
       </c>
-      <c r="Z107" s="1" t="inlineStr">
+      <c r="Z136" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0c5c-fonds-departemental-de-developpement-f2d/</t>
         </is>
       </c>
-      <c r="AA107" s="1" t="inlineStr">
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB136" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC136" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH136" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="108" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G108" s="1" t="inlineStr">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>10500</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Dotation Départementale Rurale (DDR)</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Gers</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...7 lines deleted...]
-      <c r="H108" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I108" s="1" t="inlineStr">
-[...35 lines deleted...]
-Patrimoine et monuments historiques
+      <c r="I137" s="1" t="inlineStr">
+        <is>
+          <t> Max : 10</t>
+        </is>
+      </c>
+      <c r="J137" s="1" t="inlineStr">
+        <is>
+          <t>Pas de taux fixe</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Fonds à destination des micro-projets, dont le montant est situé entre 5 000€ HT et 100 000€ HT, portés par les communes et leurs groupements, hors EPCI à fiscalité propre.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;enveloppe annuelle fait l&amp;#039;objet de 2 programmations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  fin juin (dossiers reçus avant le 1er avril)
+ &lt;/li&gt;
+ &lt;li&gt;
+  et fin d&amp;#039;année (dossiers reçus avant le 1er octobre)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
 Culture et identité collective
-Arts plastiques et photographie
-Musée
 Sports et loisirs
 Tourisme
-Sols
-[...386 lines deleted...]
-Sols
+Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
-Economie circulaire
-Economie locale et circuits courts
+Accès aux services
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Alimentation
 Economie sociale et solidaire
 Biodiversité
-Mobilité partagée
-[...8 lines deleted...]
-      <c r="O110" s="1" t="inlineStr">
+Réhabilitation
+Logement et habitat
+Paysage
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P110" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="R110" s="1" t="inlineStr">
+      <c r="P137" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2021</t>
+        </is>
+      </c>
+      <c r="Q137" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour candidater, il convient de faire parvenir à la CCMS :
-[...20 lines deleted...]
-      <c r="T110" s="1" t="inlineStr">
+ • Les projets relevant des typologies suivantes sont prioritaires :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations favorisant le développement des mobilités douces ou partagées,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets d&amp;#039;énergies renouvelables en partie pour de l&amp;#039;autoconsommation,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique des logements communaux à vocation sociale,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets engagés dans la restauration scolaire favorisant l&amp;#039;approvisionnement bio et local,
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets visant à améliorer l&amp;#039;accessibilité au public des services et commerces de proximité.
+&lt;/p&gt;
+&lt;p&gt;
+ • Sont aussi éligibles :
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation énergétique et l&amp;#039;accessibilité des bâtiments publics,
+&lt;/p&gt;
+&lt;p&gt;
+ - les constructions neuves / extensions de bâtiments publics qui démontrent leur nécessité en terme d&amp;#039;accès aux services
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;aménagements paysagers et patrimoniaux (ilôts de fraicheur, parcs...),
+&lt;/p&gt;
+&lt;p&gt;
+ - les projets relatifs aux opérations relatives à la culture, tourisme et sport s&amp;#039;inscrivant dans une réflexion globale de maillage territorial,
+&lt;/p&gt;
+&lt;p&gt;
+ - la rénovation de structure des ouvrages d&amp;#039;art.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T137" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U110" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X110" s="1" t="inlineStr">
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Gers</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://www.gers.fr/aides-infos-pratiques/amenagement-du-territoire/ingenierie-des-territoires</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Crystèle MAITRE
-[...5 lines deleted...]
- 04 73 65 24 48
+ E-mail : subventions.dmit&amp;#64;gers.fr
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 62 67 31 50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y110" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA110" s="1" t="inlineStr">
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>ingenierie@gers.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/971b-dotation-departementale-rurale-ddr/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC137" s="1" t="inlineStr">
+        <is>
+          <t>Département du Gers</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2019</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="111" spans="1:27" customHeight="0">
-      <c r="A111" s="1">
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
         <v>9082</v>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Etre conseillé sur des sujets complexes en gestion financière, budgétaire, comptable et fiscale (MRCDP)</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
+      <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Direction Générale des Finances Publiques (DGFiP)</t>
         </is>
       </c>
-      <c r="G111" s="1" t="inlineStr">
+      <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H111" s="1" t="inlineStr">
+      <c r="H138" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L111" s="1" t="inlineStr">
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Mission régionale de conseil aux décideurs publics (MRCDP
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mission de conseil installée au niveau régional auprès de chaque Direction régionale des Finances publiques (DRFiP), à l&amp;#039;exception de la Corse et des territoires d&amp;#039;Outre-Mer.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La MRCDP offre des prestations pluricompétences sur des sujets à dominante financière, fiscale et économique dès lors que les enjeux des dossiers sont jugés importants, sensibles ou de dimension régionale.
 &lt;/p&gt;
 &lt;p&gt;
  Le champ de compétence des MRCDP est centré principalement sur les décideurs publics de la sphère État (préfets, ARS, rectorats, CROUS et établissements publics nationaux) et les grandes collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide à la décision auprès des grands partenaires sur des sujets complexes et/ou à forts enjeux s&amp;#039;articule principalement autour des 3 thèmes suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;analyse financière, fiscale ou budgétaire (études de soutenabilité) et la réalisation d&amp;#039;études sur la santé économique et financière d&amp;#039;un territoire ;
  &lt;/li&gt;
  &lt;li&gt;
   le conseil sur des montages contractuels complexes et l&amp;#039;expertise organisationnelle de structures ;
  &lt;/li&gt;
  &lt;li&gt;
   la proposition d&amp;#039;offres innovantes et l&amp;#039;analyse des conséquences, notamment économiques (rentabilité, étude d&amp;#039;impact), d&amp;#039;un projet d&amp;#039;investissement public.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La MRCDP garantit aux bénéficiaires une étude neutre, indépendante, gratuite et confidentielle.
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M111" s="1" t="inlineStr">
+      <c r="M138" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Étude au profit du Préfet de région sur la santé économique et financière d&amp;#039;un territoire
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les modes de financement et la soutenabilité budgétaire d&amp;#039;un projet d&amp;#039;investissement ou projet de renouvellement urbain
  &lt;/li&gt;
  &lt;li&gt;
   Analyse financière et appui technique régional en matière de gestion comptable et financière des établissements de santé
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Étude sur les conséquences financières d&amp;#039;un projet de scission d&amp;#039;une communauté de commune
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N111" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -22468,6777 +30508,791 @@
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O111" s="1" t="inlineStr">
+      <c r="O138" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="P111" s="1" t="inlineStr">
+      <c r="P138" s="1" t="inlineStr">
         <is>
           <t>01/01/2019</t>
         </is>
       </c>
-      <c r="S111" s="1" t="inlineStr">
+      <c r="S138" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U111" s="1" t="inlineStr">
+      <c r="U138" s="1" t="inlineStr">
         <is>
           <t>France hors Corse et Outre-mer</t>
         </is>
       </c>
-      <c r="X111" s="1" t="inlineStr">
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de votre Direction départementale des Finances publiques(DDFiP)
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional aux décideurs publics : contact  disponible sur l&amp;#039;organigramme de votre DRFIP
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y111" s="1" t="inlineStr">
+      <c r="Y138" s="1" t="inlineStr">
         <is>
           <t>cilla.le-guern@dgfip.finances.gouv.fr</t>
         </is>
       </c>
-      <c r="Z111" s="1" t="inlineStr">
+      <c r="Z138" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9b7e-conseil-aux-decideurs-publics/</t>
         </is>
       </c>
-      <c r="AA111" s="1" t="inlineStr">
+      <c r="AA138" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>DGFiP</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2019</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="112" spans="1:27" customHeight="0">
-[...235 lines deleted...]
-      <c r="G113" s="1" t="inlineStr">
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>50263</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets de valorisation énergétique des ressources</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Financement pour la valorisation énergétique des ressources</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-Etablissement public dont services de l'Etat
+Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H113" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="L113" s="1" t="inlineStr">
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...24 lines deleted...]
- &lt;/li&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ _______________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+collectivité locale, une entreprise publique locale (EPL), une entreprise ou un
+acteur financier et vous portez un projet de valorisation énergétique des
+ressources ? Vous souhaitez bénéficier du soutien d&amp;#039;un tiers de confiance en
+tant qu’investisseur dans les projets, faisant le lien entre industriels,
+collectivités et territoires ? Répartir au mieux les risques industriels et
+commerciaux ? Bénéficier d&amp;#039;une expertise éprouvée permettant d’élaborer des
+montages innovants, économiquement équilibrés ? Créer des emplois directs et
+indirects, réduire les émissions de CO&lt;sub&gt;2&lt;/sub&gt; ? Générer des revenus issus
+de ressources locales ? &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;La Banque des
+Territoires finance les projets de valorisation énergétique des ressources au
+meilleur prix, en facilitant l’acceptabilité des projets et en soutenant
+l’innovation. Nous accompagnons par exemple les projets de réseaux de chaleur
+et de froid, de centrales biomasse et de chaufferies collectives, de
+géothermie, de valorisation des déchets et du biogaz.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Le financement des
+projets de valorisation énergétique des ressources est principalement réalisé
+via une prise de participation minoritaire en fonds propres et quasi-fonds
+propres dans les sociétés de portage des projets, aux côtés d’un ou plusieurs
+partenaires disposant de compétences techniques et financières reconnues dans
+leur domaine, notamment dans le cadre de délégation du service public. Le
+financement peut également porter sur la capitalisation (fonds propres et
+quasi-fonds propres) d’un opérateur territorial dédié aux énergies (SEM par
+exemple), ayant des projets de valorisation énergétique de ressources. &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M113" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="N113" s="1" t="inlineStr">
+      <c r="N139" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
-Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
 Recyclage et valorisation des déchets
-Economie circulaire
-[...6 lines deleted...]
-      <c r="O113" s="1" t="inlineStr">
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R113" s="1" t="inlineStr">
-[...17 lines deleted...]
-      <c r="S113" s="1" t="inlineStr">
+      <c r="S139" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T113" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U113" s="1" t="inlineStr">
+      <c r="T139" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V113" s="1" t="inlineStr">
-[...289 lines deleted...]
-      <c r="X115" s="1" t="inlineStr">
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-valorisation-energetique?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=valorisation_ener_psat</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Contact_AT&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;formulaire_dr_at"&gt;
-[...15 lines deleted...]
- &lt;/li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y115" s="1" t="inlineStr">
+      <c r="Y139" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA115" s="1" t="inlineStr">
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-valorisation-energetique-ressources/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB139" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2020</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="116" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G116" s="1" t="inlineStr">
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>46985</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets en zone rurale (LEADER)</t>
+        </is>
+      </c>
+      <c r="C140" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural
+EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="F140" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'action locale Alpes et Azur (GAL)</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département</t>
-[...19 lines deleted...]
-          <t>Patrimoine et monuments historiques
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I140" s="1" t="inlineStr">
+        <is>
+          <t> Max : 90</t>
+        </is>
+      </c>
+      <c r="J140" s="1" t="inlineStr">
+        <is>
+          <t>Selon le porteur et le régime d'aides d'Etat appliqué</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;LEADER, c’est l’acronyme de « Liaison Entre Actions de Développement de l’Économie Rurale ». C’&lt;span&gt;est
+ un dispositif européen sous l’autorité de la Région Sud, qui soutient 
+le développement des territoires ruraux grâce à l’attribution de 
+subventions à de&lt;/span&gt;&lt;span&gt;s porteurs de projets locaux.&lt;/span&gt;&lt;span&gt; &lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Un projet visant à créer de nouveaux services, à encourager l’alimentation durable, les mobilités douces, l’économie circulaire ou régénérative, à renforcer les solidarités et le lien social ? Une volonté de faire un projet ensemble et de partager ?&lt;/p&gt;&lt;p&gt;Tous les acteurs privés et publics projetant de mettre en place des actions relevant de la transition écologique et solidaire sur le territoire du Parc naturel régional des Préalpes d’Azur, de la Communauté de Communes Alpes d’Azur, de la Communauté de communes Vallée de l’Ubaye Serre-Ponçon et de la Communauté de communes Serre-Ponçon peuvent bénéficier d’une aide LEADER. &lt;/p&gt;&lt;p&gt;Le Groupe d’Action Locale Alpes et Azur est doté d’une enveloppe de plus de 2,6 millions d’euros de FEADER pour mener à bien sa stratégie « Bien vivre ensemble dans un territoire de montagne en transition ». Trois axes prioritaires seront subventionnés : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcer les liens et consolider les services pour tous&lt;/li&gt;&lt;li&gt;Encourager les initiatives économiques locales, durables et collectives&lt;/li&gt;&lt;li&gt;Innover dans notre lien aux ressources&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;p&gt;La démarche LEADER permet aussi de soutenir des projets en « Coopération », en partenariat avec d’autres territoires en France ou en Europe.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.youtube.com/channel/UCdiyWTX03o4X8c9v1jLuInA
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Patrimoine et monuments historiques
 Culture et identité collective
-Musée
-Sports et loisirs
 Tourisme
-Espaces verts
-[...2 lines deleted...]
-Foncier
+Forêts
+Montagne
+Sols
+Transition énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
+Handicap
+Egalité des chances
 Accès aux services
-Cohésion sociale et inclusion
-[...339 lines deleted...]
-Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
+Alimentation
 Commerces et services
+Formation professionnelle
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
-Agriculture et agroalimentaire
+Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
-[...1 lines deleted...]
-Qualité de l'air
 Biodiversité
-Equipement public
-[...1 lines deleted...]
-Réhabilitation
 Logement et habitat
-Architecture
-Paysage
 Accessibilité
-International
+Lutte contre la précarité
 Attractivité économique
-Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
-Logistique urbaine
 Mobilité pour tous
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Mers et océans
-[...16 lines deleted...]
-      <c r="T117" s="1" t="inlineStr">
+Spectacle vivant
+Inclusion numérique
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P140" s="1" t="inlineStr">
+        <is>
+          <t>09/02/2026</t>
+        </is>
+      </c>
+      <c r="Q140" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2026</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Démarche multi-partenaires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées positives pour la communauté
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inclusion de tous les publics
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T140" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U117" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X117" s="1" t="inlineStr">
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>GAL Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="V140" s="1" t="inlineStr">
+        <is>
+          <t>https://www.leader-alpesetazur.eu/</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...230 lines deleted...]
-      <c r="AA117" s="1" t="inlineStr">
+ Equipe technique LEADER - leader&amp;#64;alpesdazur.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>leader@alpesdazur.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/626a-leader-une-subvention-europeenne-pour-vos-pro/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>Groupe d'Action Locale Alpes et Azur</t>
+        </is>
+      </c>
+      <c r="AD140" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>16/06/2020</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="118" spans="1:27" customHeight="0">
-[...19 lines deleted...]
-      <c r="G118" s="1" t="inlineStr">
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>554</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostiquer les mutations de votre territoire avec Dataviz</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+Tourisme Ingénierie Développement</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>DATAVIZ Cœur de Ville</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...28 lines deleted...]
-      <c r="L118" s="1" t="inlineStr">
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Pour la période de programmation 2014-2020, le Groupe d&amp;#039;Action Locale (GAL), composé d&amp;#039;élus et d&amp;#039;acteurs locaux, a fait le choix d&amp;#039;axer l&amp;#039;intervention LEADER dans les 4 domaines suivants :
+ Dataviz Cœur de Ville est un service de datavisualisation permettant d&amp;#039;accéder à des données territorialisées, nécessaires pour l&amp;#039;élaboration d&amp;#039;un projet de revitalisation d&amp;#039;un centre-ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les données statistiques et cartographiques présentées sont liées aux différents axes de revitalisation du centre-ville, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  L&amp;#039;économie
-[...545 lines deleted...]
-      <c r="N121" s="1" t="inlineStr">
+  Portrait socio-démographique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Restructurer l&amp;#039;habitat
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser le développement économique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter les mobilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Servir les citoyens
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
-Economie d'énergie et rénovation énergétique
-[...1209 lines deleted...]
-Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-Lutte contre la précarité
-[...12 lines deleted...]
-Mobilité pour tous
 Connaissance de la mobilité
-Modes actifs : vélo, marche et aménagements associés
-[...73 lines deleted...]
-      <c r="AA128" s="1" t="inlineStr">
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V141" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/services-digitaux?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Services_digitaux&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_mutation_dataviz_psat</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Pour accéder à l&amp;#039;espace personnalisé de votre ville connectez-vous via votre compte utilisateur de la Banque des Territoires.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour la première utilisation du service personnalisé, merci de nous contacter directement au datavizcoeurdeville&amp;#64;caissedesdepots.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e46b-diagnostic-territorial-cur-de-ville/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>08/03/2019</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="129" spans="1:27" customHeight="0">
-[...23 lines deleted...]
-      <c r="G129" s="1" t="inlineStr">
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>391</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer au développement des projets des territoires lotois</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...9 lines deleted...]
-      <c r="H129" s="1" t="inlineStr">
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I129" s="1" t="inlineStr">
-[...170 lines deleted...]
-      <c r="L130" s="1" t="inlineStr">
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
-[...2 lines deleted...]
-  &lt;br /&gt;
+  Fonds d&amp;#039;Aide pour les solidarités territoriales (FAST) dans le Lot
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Le FAST rassemble en un seul fonds toutes les aides du Département à l&amp;#039;investissement, il simplifie les règles d&amp;#039;attribution de façon plus solidaire et plus équitable sur l&amp;#039;ensemble du territoire et des bassins de vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;objectif du FAST est triple :
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  représenter et promouvoir les CAUE de sa région ;
-[...69 lines deleted...]
-  Actions pédagogiques en milieu scolaire et hors ce milieu
+  soutenir les projets des collectivités,
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser l&amp;#039;aménagement du territoire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  améliorer le cadre de vie et la qualité des services rendus aux Lotois
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M130" s="1" t="inlineStr">
-[...2367 lines deleted...]
-      </c>
       <c r="N142" s="1" t="inlineStr">
-        <is>
-[...641 lines deleted...]
-      <c r="N145" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -29266,3965 +31320,143 @@
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mers et océans</t>
         </is>
       </c>
-      <c r="O145" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="R145" s="1" t="inlineStr">
+      <c r="O142" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...48 lines deleted...]
- &lt;/strong&gt;
+ Les conditions d&amp;#039;éligibilité sont définies dans le règlement et en fonction des types de projets : https://lot.fr/sites/lot.fr/files/reglement_fast_assemble_2018.pdf
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S145" s="1" t="inlineStr">
-[...801 lines deleted...]
-      <c r="S149" s="1" t="inlineStr">
+      <c r="S142" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T149" s="1" t="inlineStr">
+      <c r="T142" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U149" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="X149" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="W142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/procedures/7864</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- FREDON Occitanie
-[...15 lines deleted...]
- &lt;br /&gt;
+ Voir en fonction de chaque aide (suivre le lien du descriptif complet).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y149" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/56de-fonds-daide-pour-les-solidarites-territoriale/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...2982 lines deleted...]
-          <t>published</t>
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’une crèche
+Création d’un terrain de football
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG142" s="1" t="inlineStr">
+        <is>
+          <t>13/09/2018</t>
+        </is>
+      </c>
+      <c r="AH142" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>