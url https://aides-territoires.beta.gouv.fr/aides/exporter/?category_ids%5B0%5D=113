--- v0 (2026-01-30)
+++ v1 (2026-04-13)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA55"/>
+  <dimension ref="A1:AH50"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,1387 +225,4655 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>139943</v>
+        <v>165441</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer les plans de mobilités et les nouveaux services de mobilités en milieu rural</t>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Dispositif mobilités rurales - Région Centre-Val de loire (pour les Territoires non AOM)</t>
-[...4 lines deleted...]
-          <t>Conseil régional du Centre-Val de Loire</t>
+          <t>City-to-City exchanges</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>26/09/2025</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>165393</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le verdissement des flottes professionnelles par l’acquisition de véhicules propres</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>IDEE Action « mobilité décarbonée »</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H2" s="0" t="inlineStr">
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
-[...104 lines deleted...]
- &lt;/li&gt;
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>L’aide prendra la forme d’une subvention plafonnée :  à 50% des dépenses éligibles par véhicule (surcoût du véhicule par rapport à son équivalent diesel Euro VI pour l’acquisition et la location, et coût de l’opération de rétrofit)</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les véhicules éligibles sont les véhicules de transports de
+voyageurs et de marchandises suivants : &lt;/p&gt;&lt;p&gt;- Véhicules de transport de personnes :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;De
+     catégorie M1 (au sens de l’article R311-1 du Code de la route) uniquement
+     de type minibus 7 à 9 places ;&lt;/li&gt;
+ &lt;li&gt;Les
+     minibus, navettes urbaines, autocars, autobus,…&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;-  Véhicules de transports de marchandises et de
+matériels : &lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;de
+     type utilitaire de catégorie N1 (au sens de l’article R311-1 du Code de la
+     Route) uniquement : camionnette, fourgonnette, fourgon, châssis-cabine ;&lt;/li&gt;
+ &lt;li&gt;Les
+     poids lourds (tracteurs et porteurs) de PTAC ³ 3,5 t ;&lt;/li&gt;
+ &lt;li&gt;Les
+     véhicules spécialisés (balayeuses, BOM…).&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Les véhicules éligibles sont ceux dont le système de
+propulsion est alimenté &lt;u&gt;exclusivement&lt;/u&gt; par une ou plusieurs
+sources d’énergie suivantes :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;électricité,&lt;/li&gt;
+ &lt;li&gt;hydrogène,&lt;/li&gt;
+ &lt;li&gt;gaz
+     naturel renouvelable.&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>Mobilité partagée
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;l’achat
+     de véhicules strictement neufs et jamais immatriculés ;&lt;/li&gt;
+ &lt;li&gt;la
+     mise à niveau (rétrofit) de véhicules fonctionnant antérieurement avec des
+     carburants fossiles ;&lt;/li&gt;
+ &lt;li&gt;Pour
+     les véhicules alimentés exclusivement à l’hydrogène, la location longue
+     durée, avec ou sans option d’achat, sera également éligible à l’aide
+     (plafonds identiques à ceux d’un achat).&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Sont exclus du bénéfice de l’aide :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les
+     véhicules commandés et/ou achetés avant la réception du dossier de demande
+     d’aide par la Région ;&lt;/li&gt;
+ &lt;li&gt;Les
+     véhicules d’occasion, de démonstration, de collaborateur ou à usage de
+     courtoisie.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Les véhicules hybrides rechargeables et
+auto-rechargeables fonctionnant avec un carburant fossile ne sont pas éligibles
+au dispositif&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif ne peut être sollicité que dans la limite de 2
+véhicules par bénéficiaire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L’aide est cumulable avec les aides d’état et tout autre
+aide publique dans la limite de la règlementation communautaire applicable.
+Toutefois, pour l’acquisition et la location de véhicules neufs, le cumul de
+ces aides ne doit pas dépasser 100% du surcoût HT par rapport à un véhicule de
+la même catégorie qui est conforme aux normes de l’union européenne applicables
+déjà en vigueur et qui aurait été acquis sans l’aide. En cas de dépassement de
+ce taux, l’aide régionale sera ajustée.&lt;br /&gt;
+L’aide n’est pas cumulable avec les autres aides de la Région Normandie,
+notamment l’aide à l’acquisition de véhicule collectif - Trans’sport en
+Normandie ; Emergence ESS ; Impulsion Environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.normandie.fr/idee-action-mobilite-decarbonee-soutien-aux-vehicules-et-aux-infrastructures-de-distribution-biognv</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://monespace-aides.normandie.fr/aides/#/crno/connecte/F_NTEL031ENV/depot/simple</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellspacing="0" cellpadding="0" width="577"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td width="85" valign="top"&gt;
+  &lt;p&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="492" valign="top"&gt;
+  &lt;p&gt;Carl Pique&lt;/p&gt;
+  &lt;p&gt;Chargé de projets Mobilité décarbonée&lt;/p&gt;
+  &lt;p&gt;Service Energies renouvelables et Economie circulaire&lt;/p&gt;
+  &lt;p&gt;Direction Energies, Environnement et Développement Durable
+  (DEEDD)&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="85" valign="bottom"&gt;
+  &lt;p&gt;&lt;a href="https://www.normandie.fr/"&gt;&lt;img width="71" height="54" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAAEcAAAA2CAYAAACVzoR7AAAAAXNSR0IArs4c6QAAAAlwSFlzAAAOxAAADsQBlSsOGwAAABl0RVh0U29mdHdhcmUATWljcm9zb2Z0IE9mZmljZX/tNXEAABT5SURBVGhD7VsJdFRVmv7q1b6kUqmQPewgINIs4ootuLZb6zja7dp92vWgc1rRcZt2bW1HGW3pPm4wIyiutHq0nZZGxgbcEARpZFERxJCwZKmkUqnU/l69mu&amp;#43;/ScWIBCTJnNDnzH/OI8lb7r3/9&amp;#43;//vdhyJPw/7RMB2z8kNhYLLAcQaH/wdeiBQ8bRjfn9gSAqb2YyMNtjyLbFYISaodc3wF5SCs9xU/psDzZN0/o8yP/JAIaBbDyJbEsrjHArss2tZLwRRmMLjIYQ9MYmGE1yn39H2mBG4zDjCeh6I4Y/8wx806b2eVm2Po9wkAPksllKOo6sMNwaJZMhMixXSwfzTWRWrpYWPm8n07wIkqlnOJOBHEz&amp;#43;FLMSoVqpZLysVv7Kv7M5uMrGovD8Mw5yVft&amp;#43;vV/Byba1I0spZlsi0JtCyIYo7T2N0BvIdIMwTRCoCWY4imx7lEynkCPTOei8xEg6mLaQaXLcxbTFZoPVblfmtj/KphPwHz8F1mDg0AInumQF6q6aBSRNmAlKOpPulHRHMOxiGiIPMi9St9qhORwA&amp;#43;VbvZDTksupl5Kw5WOWnrQM2RR349Ug5apZ3xrH9AowM0i&amp;#43;ak9MNNPzmP2DQGVoRIA92WB3kuJPprtXmCJE3iywZtLlMZDOWDsajVuTSGoxyatHwFOwJG3xhO5otBmw7XLDmRJsAjYAJeKboloPm5eDXeeTMHDSbB95jJh9a4ET&amp;#43;9N9IfLYOFtcgZCck4A6aSK4nU81Ex0MmOhkwExoc06MYNYcRhcyYbgs2v&amp;#43;hF4u4hKD07gqKH9lChckiFraj7iw8tLxXh8MN0eE&amp;#43;l3xmTQtZGQAlwrs6ByPNF0OrtsPg6xs/pOuzlZXCOGXnogCMONjRnPt2BCxbdgj0OHUNubkQgZUP9rEr4ajyAj&amp;#43;JWQs7BE8ih5msNpaX87htqBJ&amp;#43;ZFhMVtzRh13onGhYVweXJIlCVxYj7WxDxZvD1ZgdSiz2w7HLA6uUY02MoWbADoZuq4drupgaZyBkZOEYMgTXgP3TAaV/6PhJ/Xw&amp;#43;rxw&amp;#43;NTBavLMTOZ9L48dMt8C3che0XD4VzD7WIUid2MCbGUT3GwJblLlSO1lE8LYlV7gw2Xl8Bz69aUf5jRjIth9ZdNtTMKYR1sxd&amp;#43;Wn&amp;#43;peCmtQ0va1xQh016Pglsa0Hb1cHjptsTfOEcN7Tdg&amp;#43;sXnhOf/qcNTMpJIkPW66BuWFGPLbBPjZ7XiR&amp;#43;99g12zS5BaUsjI5UAmxpBLkGofKkXlrWHYpscx5Q8NsH3uQctmN9IB&amp;#43;hk6pcqMFSMm0z8NiSPZaEOu2QajzcrcxwK/S0f1JB2bmunAO320hHjHsKpDBxy9bg9iyz5ixPF1LcpkdHFnrYg/UoXVq92YMLceo&amp;#43;c1IvNFM&amp;#43;Lr3NCKDPjcOZzz4h44hxv47G0nfBVpjLo8hrKEeF1e1AT1syPgIR2yYNcqN7wMX5pBHSnMYeMODW0Pl2OwK4eOAGeBrVz0q/&amp;#43;oT9EqungZ9LZm2LzBb1dEUZo0C5/XgPZhACt/asPoB0IYd1aSko0xx6GeEQTnSB0NW2yIhqyYMCMFtHIIal1sjwXRndQSHagaq8PKe9aCHN&amp;#43;1I/J0qfJHBrXPm3BgiJNA2fMRywpb6aD&amp;#43;Q6avoVxyG5Ww7YNEmm6vicE7fNg2047Y7SHYynSMmppGQYAONEkFYSg&amp;#43;5twEkzagnk76i/8Kwklgqy5oh51Mb1rtwMSfZGhmwLSb2rC7hJFqZQEslXTSS90w6uiMRbxsLMg6NJ/30ABHap7E2o0qt&amp;#43;iJxAc53SYq212IzRuEMU/vQUEZ71IrLE4geDi55udb/8eOzVdVo7zJj5G/q0PZGRnENmlYc3cFMmuSGDmzFcEygnZzBLiJF00tPN&amp;#43;Dpn&amp;#43;tRoVJPySehzWi5uiTIXyPjV6PltzwBeuiRljd&amp;#43;5EWcUglbQhOi2HqE7sBRifEgEiLBU1bHUhHNIQ/cyP2RiHGhIiSTceO&amp;#43;UXwnhOFqzyLYLWB2BMV2PxGAGD&amp;#43;ZC03EJyQwrhfxuAfoWOXlRMQHJUhSmkh9VU/Uq/BSazbRG1mMWj51hmrdUnKz2TPYjJ6ca2lv2pB9R/qlZOtXWnDttcL0PqhB56vPXDrGgpzNgyys&amp;#43;SgaeQMDQEO56JWZagMjTs1jGb49jS7kKYZ6bShNv5rnLkF8Z12FNLv5Gi6KkwyqURWfuk/6jU4qc1buYrvSyrHkqDgxBhyM9pRPD6NwgsT2PKmA9ufL0RqhQ&amp;#43;BNieGaxYFgMbZGazBpBf&amp;#43;iyPIjU9i2DURhPZo&amp;#43;OCnlSjb4IODkS1DM3JW6QieS&amp;#43;c/NA37SPqsjyV4d6beojk5ApyWyr3/qNfgZL6pJTR7FU9cq3QP6obG0dKYxbhRWXz9uAd7bq9AZdJFQFgV0QolUxYZqxDMzDBbbOBzdxK2ehPxxW7seCqAYZ8G4WVkknpdMyyIjU3g62JmxgzdsZUO7FzkRzlDuypLaVIS0KWn05/UK3Ck6tYbmmER0XcnSlDMw7mwFFWWHJrnqbiOEdQSKSEEkJyAkf42wtlYS1mY3BX/ZyXZs2A34Shm5HFLI4Nlgcn3peA0lvlRsKwQohs7OVIJtc/Ouk2sSUjAMZqa&amp;#43;xOb3lXl2Qh7MW1ROtDvh3GtMAu/kxV2xAa/MMekUHkCwSmlwXV8HMU0IRvLCdOiYRfDdXphCTw0m6K7GuAcSvb5XmStB9sWeTG4xg/viDSK6YitJQaMuIb4RicSnxM&amp;#43;gyNz/A7rIpj1TQMPjurXpJm&amp;#43;dms&amp;#43;idkbZCp0UiuG/YrNrk&amp;#43;9aPt9KbxSUEmiJsSywO6nqZwYRQETu7aUBZmIB0ZWw7DH9qA1mMGOv3kVAPpuG340nRX5nXVoK8igvtaGTCNbIeUmCv&amp;#43;pBd4aJ9ruq2A2Lo5f8hwNmdpdAw&amp;#43;O9G&amp;#43;g02N0azwJ&amp;#43;w6CoC33o/bIOCZeH4bJnk30vip4dC6e&amp;#43;Y5BJuyTE9QqK&amp;#43;rZnTAp&amp;#43;NJxLDppSrs/oe1NMuFnL8fGEJ6bGENotxVbX/LCupYN85gDTk4o8zRas6iaWwfHjQ1Iz66EnZU6YUfmm7qBB&amp;#43;fbDtN315KlbxiUtCNMM0mwJBj3bxHUFplopQahjuGYryfdWQwebODtiypx3HVtKDw&amp;#43;QU1jO3VxALEtZH9wBvo6xv1tfrhrXRgco1&amp;#43;jQxbnLZeQP&amp;#43;tEwVo/0jPCaCdc4tJyNoJTs1O1aa2Bwn4BqVcOuauhbeSX220tdJLBXW5sO30kWn7TgIn3tKHy7Ha0/sWPyMc&amp;#43;eChlaRIeeUpKtSxqv7Kh4NIwhj7UhBxNSbYYNQ//odbl0hborVak2NxK7iRgbRrMmBXWMgOpo9qx484SVNukG0DNsduUz0lvrYHn6EkDB47mZmPLxQQsygpyL5&amp;#43;s9k8Zsit0K5rur8DyGhuOvjeM0pltKL2yjS1RSpl11YhbwkgyuNQs9WHST3iDlmoZZig3pvO&amp;#43;SX/kpNY5WIdhuI51cwgKNctRlUFqoxXpP7J0aHKz&amp;#43;dUZsVg&amp;#43;mNkEEp9uHGBwCv2slH0wuXUCSmxfpDPrHcQ8JPR8CVZsceGY3zciy60Tny&amp;#43;HgmIyTJCav7Jj5FFpBIczEWQ&amp;#43;uf0jB8KbnXBX6gqkIMGqHG/AwQA2&amp;#43;bwkvl5eBOuSIDzMi1JRJpLMeejOulyfOOX4h2sx6PpfDpzmWP0&amp;#43;1R4QG6d8e1yIdPRKvayX1/ix&amp;#43;hI7htwSQsn51DaxRjI1eAprrQDLLUbgD29j//m1Uoy/lZtyN7UjtdOCpXcHMenydgydnkGAza2py2ph7rLCoOmu&amp;#43;fcgWheUoJCFeb5o0KxuJFavV5t7mrfngviHItcrnyODO9mvjX&amp;#43;ydv/zUPqZGDt3LAGOuCGKwGXMYMXsaEJJ/ppmAdr8uQ1fPVaE4DslKCLU8RoHdCqkTifsphPfckkQ9RdG4Ds2Di99TYB9oKJgDkOYK218NYCijIO1Z0eqYHE6ka6tRXz131Fwygk/FIMe3&amp;#43;s1OK4JY5F7ZR8OWZSCuUeOPsOkmrtYCw2ftwsu&amp;#43;hWd9eeOVQ7U/s2D9CovNDpXJ7deytk5dDENSDMn0t8KID2rGQXH6kixQ1j&amp;#43;SSGcz5ei7XkTIen3laQxbdU3SNBJ&amp;#43;6N2Fp6dOZRCR1o7GUTfendgwXEfNZGsS2e7o7bJkwDj8JtwHpeElVnvkLuakCzOYv18F2r/5Ie50oeChB0VdKBOlgAaQSE2KjN2Dcmg8powHGN0fPBAAcwVfuVXNLYmiqhJnmHc16oyYO/sUnBbsKO26kZWqxfRt5eh4uE7GPVoc32gXmuO58gJ3Ccq57ZvCzR3p9&amp;#43;RMMwSO/OLEBrHxDF&amp;#43;ehohzrDqrAq4mJdUEE4f255SfEr4VZdk0EVZhK&amp;#43;qh4Vglp6ewZoH/cg8Wo0x0h&amp;#43;WjbwkG&amp;#43;knRRHiuIHKLJIVOTRucLKr&amp;#43;n1wLCz30zXb0f7Oeyj85zP7AE0fdjytRYXcej0aLYteQS4uZWKHl5W9yYanmMpnC7FhMH0OVb8y5EWBywKDjO7dcbGwNjJoguHZZapUW30Xta7egWrmOgaLVyEre8WtWxwI/aYC7dTKGjpkx1Y3fHxn34bN8Ra8OnDgyKKrnvgdiv/lFzwGwhaUnJBgpS5XcI8cIogg09BK/8Nn3jhSqQT9EKOTampKui&amp;#43;mKIbB3i8PDQy1MAHkT7QwpkvjvBMYmUeiXqDFiWI20LKNagiWIwSG9/dFVlcB2t99H9KtdE88vNfa02uzkhltxUXwndDzxr2ZSrN6l5MXUXWwyAiFFXh6QwOPnMjvPHUh52taeDKjrfOMTTJJM0p3dnw6CkppqpkE0dA6T17YRT/lfg&amp;#43;nCtguzVIYzX9cgMELHh0YcA40q0b7l8tWNoh72CN6fD3HDp46uhJpJ1hhdTAp28SfPL6izu7wdyMkx1c63jFjvBIE0JTjKx3mnAdR7YYQRM3iRutLb6Lk1plwjRt1oKXu83mfNGd/M&amp;#43;qysS9nan4AWZwOAliirgOCyD6SEY7w8FOkQ/MIni4Hn3gGKCunvtTBp7A6BpdpqEP9nbMx7LW5HWd9DpL6DE4qlUKSplBUVKSmjsfjWLJkCQ4//HB1CbXwlFZhYSEbXN&amp;#43;drrW1laHaBbebDl32njpTgu6/d&amp;#43;dHgcjM/ECbdybXI6fHjBCBoimzYdTRvz1I6hM40WgUixYtUozLNXXqVLzxxhvw&amp;#43;1l7cTGxWAx//etf2bcxWVP5cOqpp2LVqlWYPn063nvvPTQ10Xx4SmPKlCkYNGgQXnvtNVx//fXYuHGjAuywww47SHY6Xtf4rVwHAvFAg/cJHGG&amp;#43;srIS55xzDl555RXU1dUppo477jhUV1djxYoVisGxY8eikXtcojmiWZs3b4YAe/HFFytwBNAJEyaoex9//DGcLANEGwea&amp;#43;gSOmMQXX3yhQCktLcXQoUPxySefoI2Rp6qqSpmKvCPAvP322wo0j8fzHRPKm5KY58knn6wAFLO84IILBhqb3jXY86sWqYspHXXUUfjoo4&amp;#43;UtEXqzc3N&amp;#43;PLLL3HMMccosyooKFDgFRcXK1M74ogjEGL0ETPK8Bzx5MmTEQwGFchiYuvXr&amp;#43;/yPwOJUJ80p6SkRElb6Mwzz1Qmcv755yuQxNyExHREk0RjJHqJdgmJ/xEQxQy93o4t5bKyMvXzqquuGkhMuubuEZz6&amp;#43;nqEw2GMHz&amp;#43;&amp;#43;62VxpqNHj1bOU0iei2aI9AWciooKFbWE2ddff105XDkEfuyxx2LSpEnqG9Ew0RR5Jz&amp;#43;OzLVz504cffTRXXOtWbNGmaZcQjLHsmXL1Dx5&amp;#43;vTTT3koW1fmunTpUnz22WfK&amp;#43;YsmC/hCIrA333wTZ5xxhno2f/58RCKRrmeXXnppV1TdWyI9grNu3TpcdNFFWLt2bdfHN998M&amp;#43;6//36cdtppeOedd3DjjTeqZxKZHn74Ydx3332QybZt26akf&amp;#43;6556oFzZ49G3fffTeuvPJK3HDDDZgxYwYee&amp;#43;yxrrVcccUVyqxefvlldc/g6fVTTjkFl112GebOnavuif&amp;#43;68MIL8etf/1rNJfTqq68qRgUcuefgsV1x/rfddpsSxoIFC9R3d911lwKsvb0dv/3tb3HNNdcosxXgZH09UY/giCOVyS655BK8//77CAQCyjTkkvzk2muvxbx587okKY5YnOjxxx&amp;#43;vnKpoxwsvvKDmXb58OW699VYFjmjXnDlz1PfCyLvvvqukPmvWrK41vvTSS&amp;#43;rZhg0b0MBSo5zVv5Dce/LJJzFx4kS1LjFJ0Sgh&amp;#43;f2OO&amp;#43;7AiSeeiDT31GQdAo7MKWmGgCHvCpCPPPJIj4B0f9AjOIKyqLAs6LzzzlMACVgCjjAjzHdXcXG&amp;#43;p59&amp;#43;Ov785z/jZz/7mZJKnkSTxCkLyULPOussJV0BQbTt7LPPVhLOa4gwJWYp4D799NNK2mI&amp;#43;ee267rrr1Pzi4EVQQsK8&amp;#43;DYhCQoCtowh4MgzGV9yLcmhRHNkfSNGjFBaddCaIwMKQPfccw/E/mUyAUZItGpfeUgikejKeLdu3apMQ3IXCeVvvfWW&amp;#43;lbMQCQsTAugYnoSvUS7hD744AM13zP8zx1btmzBypUrce&amp;#43;99yrByFgnnXQSnnrqKWVyJ5xwggIiT93/k8vu3bu7BJJ/nk9GjzzySAWWaPH&amp;#43;aL/RKq&amp;#43;yYtuirps2bVJIi4bcfvvtapGS0QpJpiwJ3OOPP64ctZjCgw8&amp;#43;CFmkaImYpZBogDDxwAMPKN8j4IuG5DVNfJH4OhGEOHLRuueee05pgDAnTl4AFeBkDeLLhOSZrFf8lSSfYrp5gcg9eS65lETEmTNndmEiz/Yua/IP9wtOXtVloaKiYq&amp;#43;Sp8jfApg4XWFMQrRoxIsvvggJ7xJ9pIQQ5oREc37&amp;#43;858r0xStE/UXqYuzl7HER4jZ1dTUYMeOHco088mh5D0CoKQEec2VMQVw0TBhWEjmu/POO/Hoo4&amp;#43;qNYqQZH4BXcYWgYiAtm/fjmnTpqnxRVBXX321MrN9UY/gSP0zbty4rm&amp;#43;GDRsGCZ35nEScojAn2iILkIWI6gtJyfDss892fSvaJQ5SSMxJ/I5QXq0vv/xyJXEBefHixd9JAMWMFi5cqCKilCgCfp7y0Ur&amp;#43;fuKJJ1RiKTRq1Kiutch38p74KyEJHOIS8n5I/FZP1CM4kq/kK&amp;#43;38x/mcI/&amp;#43;3TCBS2JtEO2SB3Smf53SXfv55fuHy995zyj1xnEL5xDL/nWhD/lsBrTtw3efufl9qvh9KfcqQf&amp;#43;gk/6jv/S8vJ4lppof3uQAAAABJRU5ErkJggg&amp;#61;&amp;#61;" alt="Une image contenant texte, logo, Police, Graphique
+Le contenu généré par l’IA peut être incorrect." /&gt;&lt;/a&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="492" valign="bottom"&gt;
+  &lt;p&gt;Région Normandie (site de Caen)&lt;/p&gt;
+  &lt;p&gt;Tél : 02 31 06 95 86&lt;/p&gt;&lt;p&gt;carl.pique&amp;#64;normandie.fr&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="577" colspan="2" valign="top"&gt;
+  &lt;p&gt;Retrouvez les infos et événements de la Région sur &lt;a href="http://www.normandie.fr/"&gt;www.normandie.fr&lt;/a&gt;&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>carl.pique@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-verdissement-des-flottes-professionnelles-par-lacquisition-de-vehicules-propres/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>14/08/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>166151</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir des subventions CEE liées aux travaux de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>CEE</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat des énergies et de l'aménagement numérique de la Haute-Savoie (SYANE)</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Le Syane propose un guichet centralisé associant subvention des travaux et aide à l’ingénierie pour obtenir des subventions CEE liées aux travaux de rénovation énergétique.&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Valorisation des CEE pour les travaux de rénovation des bâtiments publics, l&amp;#039;acquisition neuve de véhicules électriques légers, utilitaires ou transports en commun&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Transports collectifs et optimisation des trafics routiers
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Adhésion au Syane&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Haute-Savoie</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://syane.fr/energies/maitrise-de-lenergie/certificat-deconomie-denergie-cee/</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;cee&amp;#64;syane.fr&lt;/p&gt;&lt;p&gt;a.lebessou&amp;#64;syane.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>a.lebessou@syane.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/certificats-d-economie-d-energie-cee/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Syane</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2026</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165514</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
+Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
+(coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
+Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
+coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
+territoire autour de projets menés en coopérations avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
+grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
+territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
+préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
+partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
+la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
+stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
+coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
+coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Sols
+Espaces verts
+Espace public
+Friche
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P2" s="0" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q2" s="0" t="inlineStr">
-[...60 lines deleted...]
-          <t>Mise en œuvre / réalisation
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
-[...33 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="3" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C3" s="1" t="inlineStr">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165289</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>LEADER</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Grand Beauvaisis (PETR)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen issu de la Politique Agricole Commune (PAC) ayant pour objectif le développement des zones rurales. Il s&amp;#039;inscrit dans le Fond Européen Agricole pour le Développement Rural (FEADER).&lt;/p&gt;&lt;p&gt;Le Pôle Territorial du Grand Beauvaisis (PETR) porte un nouveau programme LEADER pour la période 2023 - 2027. Ce nouveau programme repose sur une Stratégie Locale de Développement (SDL) intitulée &amp;#34; LEADER, le sens du collectif pour agir plus durablement et efficacement dans le Grand Beauvaisis&amp;#34;. Cette SLD a été construite à partie des priorités retenues en réponse aux enjeux et besoins du territoire.&lt;/p&gt;&lt;p&gt;Les objectifs stratégiques
+sont les suivants :&lt;/p&gt;&lt;p&gt; 1 : Améliorer
+l’organisation des mobilités alternatives à l’usage individuel de la voiture,&lt;/p&gt;&lt;p&gt; 2 : Agir pour consommer
+et produire plus durablement dans le Grand Beauvaisis,&lt;/p&gt;&lt;p&gt; 3 : Accroître
+l&amp;#039;attractivité touristique du Grand Beauvaisis pour ses habitants et ses
+visiteurs.&lt;/p&gt;&lt;p&gt;La stratégie locale de développement 2023 - 2027 du GAL du Grand Beauvaisis se décline en 4 fiches actions thématiques et comprennent les priorités retenues en réponse aux enjeux et besoins du territoire:&lt;/p&gt;&lt;p align="center"&gt;1: Préparation et mise en œuvre des
+activités de coopération du GAL,&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;2: Engager le territoire en faveur des
+solutions de mobilité alternatives,&lt;/p&gt;&lt;p align="center"&gt;3: Favoriser la coordination des acteurs propice
+au développement de filières locales ,&lt;/p&gt;&lt;p align="center"&gt;4: Créer les conditions d’émergence d’une
+destination touristique en Grand Beauvaisis.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Types de projets:&lt;/p&gt;&lt;p&gt;* projet de coopération&lt;/p&gt;&lt;p&gt;* projets visant à développer une offre de service
+permettant le déploiement des mobilités douces&lt;/p&gt;&lt;p&gt;* projets
+visant à développer l’intermodalité, le covoiturage, l’autopartage&lt;/p&gt;&lt;p&gt;* projets de petits
+aménagements et équipements en faveur de la mobilité douce&lt;/p&gt;&lt;p&gt;* projets d&amp;#039;aménagements et équipements contribuant à la
+sensibilisation des habitants du territoire et des entreprises aux transitions &lt;/p&gt;&lt;p&gt;* projets d&amp;#039;aménagements et équipements pour l’amélioration et le développement de
+filières locales &lt;/p&gt;&lt;p&gt;* projets visant à développer une offre de service participant à la structuration et/ou à
+l’émergence de filières locales&lt;/p&gt;&lt;p&gt;* projets visant à développer une offre de
+service favorisant la sensibilisation des habitants du territoire et des entreprises aux transitions&lt;/p&gt;&lt;p&gt;* projets
+visant à développer une offre de service adaptée aux attentes de clientèles cibles dans une logique d’attractivité globale&lt;/p&gt;&lt;p&gt;* projets de création d’offres touristiques
+nouvelles identifiées par la mise en œuvre de la stratégie touristique &lt;/p&gt;&lt;p&gt;* projets de petits
+aménagements et équipements participant à la
+valorisation des sites touristiques &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Tourisme
+Commerces et services
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Attractivité économique
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2025</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité de votre projet pour candidater au LEADER :&lt;/p&gt;&lt;p&gt;*Votre projet se réalise sur le périmètre des cinq intercommunalités membres du PETR du Grand Beauvaisis: Communauté d’agglomération du Beauvaisis,  Communauté de communes de l’Oise Picarde, Communauté de communes du Pays de Bray, Communauté de communes de la Picardie Verte et Communauté de Communes du Clermontois,&lt;/p&gt;&lt;p&gt;*Vous représentez une association, une entreprise, une collectivité territoriale ou tout autre structure d’ordre privé ou public,&lt;/p&gt;&lt;p&gt;*Votre projet s’inscrit au travers des axes thématiques prioritaires 2023 - 2027 définis par le GAL,&lt;/p&gt;&lt;p&gt;*Vous n&amp;#039;avez pas encore engagé de dépenses sur votre projet (attention, les dépenses engagées avant le dépôt d&amp;#039;une demande d&amp;#039;aide ne pourront pas être prises en compte pour le LEADER).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>PETR du Grand Beauvaisis</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://grandbeauvaisis.fr/nos-actions-et-reflexions/leader/</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://euro-pac.hautsdefrance.fr/sub/tiers/authentification</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Magalie MAUDUIT, Animatrice Leader au PETR du Grand Beauvaisis&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;03.44.15.68.86&lt;/p&gt;
+&lt;p&gt;&amp;#64; &lt;a href="mailto:m.mauduit&amp;#64;beauvaisis.fr"&gt;m.mauduit&amp;#64;beauvaisis.fr&lt;/a&gt; OU &amp;#64; &lt;a href="mailto:leader&amp;#64;grandbeauvaisis.fr"&gt;leader&amp;#64;grandbeauvaisis.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Vanessa MONSTERLET, Gestionnaire Finances Générales - Gestionnaire Leader au PETR du Grand Beauvaisis&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;03.44.15.68.69&lt;/p&gt;&lt;p&gt;&amp;#64; &lt;a href="mailto:v.monsterlet&amp;#64;beauvaisis.fr"&gt;v.monsterlet&amp;#64;beauvaisis.fr&lt;/a&gt; OU &amp;#64; &lt;a href="mailto:leader&amp;#64;grandbeauvaisis.fr"&gt;leader&amp;#64;grandbeauvaisis.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>m.mauduit@beauvaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-lies-au-developpement-rural/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>PETR DU GRAND BEAUVAISIS</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>164111</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de préservation de l'environnement et de transition écologique</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J7" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation du territoire et des modes de vie face aux changements climatique, d&amp;#039;atténuer ses conséquences, et de favoriser la transition écologique du territoire.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Favoriser la sobriété énergétique&lt;/p&gt;&lt;p&gt;- Sensibiliser et encourager les pratiques vertueuses pour l&amp;#039;environnement&lt;/p&gt;&lt;p&gt;- Limiter la production de déchets et en garantir une gestion raisonnable&lt;/p&gt;&lt;p&gt;- Préserver la biodiversité, les paysages et le cadre de vie&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Energie citoyenne, projet de micro-méthanisation, rénovation exemplaire de bâtiment public, etc. ;&lt;/p&gt;&lt;p&gt;‐ Défi zéro déchet, exposition-démonstration de bonnes pratiques sur les économies d’eau, etc. ;&lt;/p&gt;&lt;p&gt;‐ Compost collectif, ressourcerie, friperie, atelier de réparation et réemploi, etc. ;&lt;/p&gt;&lt;p&gt;‐ Plantation de micro-forêts, de haies, murs et toits végétaux, moutons pour entretenir des terrains, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Consommation et production
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le &lt;strong&gt;projet intègre des actions en faveur de l’environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-preservation-de-lenvironnement-et-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD7" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>17/01/2025</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>164103</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  9</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Aide plafond:  30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer une offre de services en adéquation avec les besoins préalablement identifiés de la population locale tout en réduisant l’impact sur l’environnement &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir et conforter les services à la population existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la coopération et la solidarité entre les territoires du Calaisis&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives permettant d&amp;#039;accroître et de consolider une offre de services sur la santé &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Faciliter l’accès pour tous aux services publics, aux services de soins et aux services de préventions sanitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser, communiquer sur les dispositifs sociaux existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les actions de mutualisation, de partenariats, de mise en réseau des structures sur les politiques jeunesse &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives solidaires  &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Proposer des solutions de mobilité durable, alternatives à la voiture individuelle&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/87855c78-6497-4672-b568-576afb84dfe5/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/cff056a0-dca4-4a03-8b5a-46727b5d1995/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD8" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>164101</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions locales en faveur de la transition énergétique et écologique</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- fiche action 7</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accompagner la prise de conscience des enjeux de transition énergétique et écologique par l’ensemble des acteurs du territoire et faire évoluer les comportements&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Réduire la dépendance énergétique du territoire en promouvant la sobriété et les énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faire de la transition énergétique et écologique un axe de développement économique de notre territoire&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation des données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Informer, sensibiliser, former les acteurs du territoire à la transition énergétique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Identifier les potentiels locaux en termes de réduction énergétique et d’énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des servi&lt;/span&gt;&lt;span&gt;ces, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager les entreprises et les associations dans leurs actions en faveur de leur transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer la production locale d’énergie renouvelable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Créer des emplois dans les métiers de la transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire d’artisans du BTP et de maîtres d’ouvrage formés à la rénovation énergétique et écologique des bâtiments&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Favoriser le développement de projets de l’économie circulaire et de l’économie de la fonctionnalité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Soutenir les actions d’écologie industrielle territoriale&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer les processus de valorisation des déchets &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Réaliser des opérations de rénovation énergétique innovantes et sobres en énergie&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/f859f8d7-f3bc-4643-a3cd-7bdc57a9dd84/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie circulaire
+Consommation et production
+Innovation, créativité et recherche
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ca278277-6275-4db1-b05a-098a62b87fe7/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-soutenir-les-actions-locales-en-faveur-de-la-transition-energetique-et-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD9" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>163199</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets liés au développement rural</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
+réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
+(alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
+Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
+commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Culture et identité collective
+Arts plastiques et photographie
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>CA Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>m.legendre@dinan-agglomeration.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Dinan Agglomération</t>
+        </is>
+      </c>
+      <c r="AD10" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>26/08/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>163184</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Installer une borne de recharge publique pour véhicules électriques</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>IRVE réseau EBORN</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (TE83)</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;S’inscrivant dans une démarche pour la transition énergétique et en faveur de la mobilité durable, TE83 a créé en 2011 une compétence relative aux Infrastructures de Recharge pour Véhicules Électriques (IRVE).&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Depuis octobre 2020, TE83 s’est associé avec 10 syndicats d’énergie, sous forme de Délégation de Service Public (DSP) pour constituer le réseau eborn.&lt;br /&gt;Le Délégataire EasyCharge est chargé du renouvellement et de l’entretien du réseau et assure le service de recharge aux usagers. Il a également pour mission de concevoir, financer et réaliser les nouvelles infrastructures.&lt;br /&gt;Eborn est un réseau public de plus de 1 400 bornes de recharge sur 11 départements (2800 points de charge). L’abonnement eborn donne aussi accès à un réseau de 60 000 points de charge dans toute l’Europe.&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Les &lt;span&gt;&amp;#43;&lt;/span&gt; du réseau eborn&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Répondre à un enjeu de santé publique des territoires et de lutte contre le réchauffement climatique&lt;/li&gt;&lt;li&gt;Participer à la transition énergétique avec des solutions de recharge intelligentes&lt;/li&gt;&lt;li&gt;Contribuer à de nouveaux modes de déplacements et favoriser l’émergence de nouveaux services&lt;/li&gt;&lt;li&gt;Proposer un service facile d’accès, interopérable et ouvert aux autres réseaux&lt;/li&gt;&lt;li&gt;Développer un service en fonction des besoins du territoire en lien avec les collectivités&lt;/li&gt;&lt;li&gt;Proposer un service de qualité (réservation, paiement par CB, supervision) à un tarif maîtrisé&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Titillium Web, sans-serif"&gt;Pour faire une demande de pose de borne IRVE sur votre territoire en rejoignant le plus grand réseau du SUD-EST de la France, la collectivité doit être adhérente à la compétence IRVE du Syndicat. Pour cela il suffit de délibérer en ce sens.&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pose d&amp;#039;une borne de recharge pour véhicules électriques sur un parking public&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Pour faire une demande de pose de borne IRVE sur votre territoire en rejoignant le plus grand réseau du SUD-EST de la France, la collectivité doit être adhérente à la compétence IRVE du Syndicat. Pour cela il suffit de délibérer en ce sens.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La borne IRVE devra être accessible au public 24h/24h.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Var</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.eborn.fr/</t>
+        </is>
+      </c>
+      <c r="W11" s="1" t="inlineStr">
+        <is>
+          <t>https://te83.fr/competences/les-bornes-de-recharge/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delphine DURAND : &lt;a target="_self"&gt;delphine.durand&amp;#64;te83.fr&lt;/a&gt; - 04 94 37 24 03&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>mehdi.rassoul@symielecvar.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/installer-une-borne-de-recharge-publique-pour-vehicules-electriques/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>23/08/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>162982</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Coopérer avec d’autres territoires</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="F3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2024</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>162938</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transition écologique</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>GAL des Coëvrons</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le territoire des Coëvrons est engagé depuis plusieurs années dans la transition écologique, qui se concrétise notamment à travers le Plan Climat Air Energie Territorial, comprenant un programme d’actions visant à lutter contre les changements climatiques, améliorer la qualité de l&amp;#039;air et réduire les consommations d&amp;#039;énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Soutenir la production d’énergie renouvelable sur le territoire&lt;/li&gt;&lt;li&gt;Valoriser, gérer et préserver les ressources naturelles en prenant en compte les enjeux associés à l&amp;#039;atténuation et à l’adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Valoriser et préserver la biodiversité&lt;/li&gt;&lt;li&gt;Travailler avec les acteurs et les sensibiliser pour accompagner la transition écologique&lt;/li&gt;&lt;li&gt;Favoriser la résilience des Coëvrons face aux effets des changements climatiques et aux éventuelles difficultés d’accès aux ressources et matières exogènes&lt;/li&gt;&lt;li&gt;Développer des solutions de mobilité inclusive, propre et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Soutien à la production d’énergie renouvelable sur le territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements liés à l’émergence et au développement de projets d’énergie renouvelable&lt;/li&gt;&lt;li&gt;Projets d’énergie citoyenne&lt;/li&gt;&lt;li&gt;Etudes énergétiques et conseil en énergie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Valorisation, gestion et préservation des ressources naturelles et de la biodiversité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de nouvelles filières locales issues des ressources naturelles du territoire&lt;/li&gt;&lt;li&gt;Entretien, valorisation et plantation de haies bocagères, arbres, verger conservatoire et/ou adapté au changement climatique&lt;/li&gt;&lt;li&gt;Eco pâturage, expérimentations apicoles&lt;/li&gt;&lt;li&gt;Création et restauration de noues et de zones humides&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Amélioration de la résilience des Coëvrons :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements visant à préserver la ressource en eau (ex : plan de désimperméabilisation, création d’îlots de fraicheur)&lt;/li&gt;&lt;li&gt;Etudes, animations et investissements visant à développer des modèles résilients pour les services publics et les activités économiques ou de loisirs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Développement de solutions de mobilité inclusive, propre et durable :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilité évitée : création d’espaces de coworking, de tiers lieux&lt;/li&gt;&lt;li&gt;Mobilité active : aménagement de voies, jalonnement, signalétique, services&lt;/li&gt;&lt;li&gt;Mobilité partagée : covoiturage, véhicules partagés ou en libre-service&lt;/li&gt;&lt;li&gt;Mobilité inclusive : déploiement d’offres de mobilité pour les usagers qui rencontrent des difficultés à se déplacer au quotidien sur le territoire&lt;/li&gt;&lt;li&gt;Développement de l’intermodalité&lt;/li&gt;&lt;li&gt;Actions innovantes de mobilité durable&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Sols
+Espaces verts
+Espace public
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P13" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>CC des Coëvrons</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coevrons.fr/article/programme-leader</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>njoly@coevrons.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Communauté de communes des Coëvrons</t>
+        </is>
+      </c>
+      <c r="AD13" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>20/06/2024</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>162936</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Rendre attrayante une mobilité sobre</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Fiche Action Mobilité et services</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Châteaux (Syndicat mixte)</t>
+        </is>
+      </c>
+      <c r="F14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H3" s="1" t="inlineStr">
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
-[...859 lines deleted...]
-      <c r="J9" s="1" t="inlineStr">
+      <c r="J14" s="1" t="inlineStr">
         <is>
           <t>Taux variable en fonction du plan de financement et des cofinanceurs. Plancher d'aide LEADER : 5 000 € // Plafond d'aide LEADER : 30 000 €</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;font face="Segoe UI"&gt;&lt;span&gt;Objectifs : &lt;/span&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Penser l’accès aux services par une mobilité sobre, douce et/ou réduite&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Imaginer la mutualisation, la mutation, la réversibilité et/ou la recyclabilité de lieux, d’équipements, de véhicules et d’usages&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Accompagner à l’acceptabilité du changement des pratiques (comportements, aménagements) vers plus de sobriété&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Expérimenter de nouvelles mobilités dans une optique de sobriété&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Faire prendre conscience de l’urgente nécessité de changer les pratiques de mobilité par la sensibilisation, la formation, l’expérimentation, …&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Recréer l’effet « place du village » ou « vie de quartier », par une mobilité adaptée au changement climatique&lt;/font&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Quelques exemples : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en place l’autopartage / un réseau d’autostop organisé et/ou amélioré&lt;/li&gt;&lt;li&gt;Réutiliser les anciennes voies de fret pour un nouvel usage de mobilité&lt;/li&gt;&lt;li&gt;Créer des itinéraires « bis » pour piétons ou cyclistes en dehors de routes (réouvertures d’anciennes voies, ...)&lt;/li&gt;&lt;li&gt;Former, créer des réseaux pour les décideurs (chefs d’entreprises, élus, …) sur les questions de mobilité sobre&lt;/li&gt;&lt;li&gt;Etudier et investir autour de nouvelles formes de mobilité douce&lt;/li&gt;&lt;li&gt;Solutions à destination des publics non véhiculés (sans permis, jeune, personne âgée)&lt;/li&gt;&lt;li&gt;Rendre plus simple l’accès aux services en télétravail&lt;/li&gt;&lt;li&gt;Mutualiser des services entre entreprises ou associations&lt;/li&gt;&lt;li&gt;Sensibilisation, organisation d’évènements autour de la mobilité pour une meilleure prise de conscience&lt;/li&gt;&lt;li&gt;Recréer une proximité entre services au sein d’une commune ou d’un quartier&lt;/li&gt;&lt;li&gt;Etude et investissement autour de solutions spécifiques de mobilité pour des publics de premières nécessités&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Appui méthodologique
 Animation et mise en réseau
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P9" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q9" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Présentation du projet par le bénéficiaire en groupe technique puis en Comité de Programmation&lt;/p&gt;&lt;p&gt;Le projet sera passé au crible d&amp;#039;une grille de sélection : &lt;/p&gt;&lt;p&gt;6 questions de 0 à 4 points&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1- RAYONNEMENT&lt;/li&gt;&lt;li&gt;2- PARTENARIAT &amp;amp; COLLABORATION&lt;/li&gt;&lt;li&gt;3- ORIGINALITE &amp;amp; INNOVATION&lt;/li&gt;&lt;li&gt;4- EFFET LEVIER LEADER&lt;/li&gt;&lt;li&gt;5- PERENNITE &amp;amp; IMPACT A LONG TERME&lt;/li&gt;&lt;li&gt;6- PERTINENCE AVEC LA STRATEGIE DU GAL&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Avec une notation : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&amp;lt; 12/24 &lt;span&gt;		&lt;/span&gt;: Avis défavorable // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;Entre 12 et 16/24 &lt;span&gt;	&lt;/span&gt;: Avis favorable avec réserves // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;&amp;gt; 16/24 &lt;span&gt;		&lt;/span&gt;: Avis favorable sans réserve // Commentaires facultatifs &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>PAYS DES CHÂTEAUX</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdeschateaux.fr/leader/2023-2027-pr%C3%A9sentation-r%C3%A9alisations</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W14" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdeschateaux.fr/leader/2023-2027-monter-son-dossier-leader</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p dir="ltr"&gt;Geoffrey BELHOUTE&lt;br /&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Chargé de mission LEADER  &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Tel : 06 32 04 43 15 &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Courriel : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;paysdeschateaux.fr" target="_blank"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>leader@paysdeschateaux.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/rassembler-les-acteurs-autour-de-leconomie-circulaire-et-la-valorisation-de-nos-ressources-locales/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>Pays des Châteaux</t>
+        </is>
+      </c>
+      <c r="AD14" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>18/06/2024</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="10" spans="1:27" customHeight="0">
-      <c r="A10" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>163236</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Oeuvrer pour un territoire de proximité, solidaire et inclusif</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 2</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I15" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="J15" s="1" t="inlineStr">
+        <is>
+          <t>Plancher de subvention à 8000€ et plafond à 75 000€</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les modes de vie, les aspirations, les besoins de mobilité et d’habitat des habitants du territoire ont évolué ces dernières années sans qu’il n’y ait de changements dans la manière d’aménager les espaces urbains et ruraux. Les différentes crises et mutations sociétales invitent à repenser les espaces afin de prendre en compte les préoccupations et les besoins des citoyens du territoire.&lt;/p&gt;&lt;p&gt;L’offre de services et d’infrastructures doit répondre à la diversité des besoins de ses habitants.&lt;/p&gt;&lt;p&gt;A travers sa candidature, le GAL du PETR Pays de Ploërmel – Coeur de Bretagne souhaite développer des environnements physiques, numériques et sociaux réfléchis et accessibles pour toutes et tous.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La programmation viendra apporter son soutien aux projets favorisant une société solidaire et inclusive à travers divers enjeux :&lt;/li&gt;&lt;li&gt;La mobilité&lt;/li&gt;&lt;li&gt;L’accès au numérique, la création d’espace de coopération&lt;/li&gt;&lt;li&gt;L’habitat&lt;/li&gt;&lt;li&gt; L’aménagement du territoire et inclusion&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;De façon transversale, le PETR viendra soutenir l’expérimentation et l’innovation des projet. Il s’agira de travailler sur les questions d’accessibilité (physique, numérique, …), de lien (social, intergénérationnel), d’égalité (femme/homme) et de participation (démocratie participative) répondant à un objectif de développement durable et de cohésion sociale.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de mobilité multimodale ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation et d’incitation des entreprises sur les alternatives au transport individuel ;&lt;/li&gt;&lt;li&gt;Aménagements en faveur des mobilités douces ;&lt;/li&gt;&lt;li&gt;Dispositifs de mobilités physiques alternatives ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions de moblités ;&lt;/li&gt;&lt;li&gt;Installation d’équipements permettant d’encourager la continuité des mobilités douces entre les arrêts de transports en commun et le domicile ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accessibilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions permettant l’accessibilité numérique à tous les publics ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité des personnes porteuses de handicap aux services ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité physique des services ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions d’accessibilité ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cohésion sociale :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, aménagement et équipement de locaux mutualisés ;&lt;/li&gt;&lt;li&gt;Rénovation ou création, aménagement et équipement de lieux favorisant le lien social ou intergénérationnel ;&lt;/li&gt;&lt;li&gt;Actions de démocratie participative ;&lt;/li&gt;&lt;li&gt;Dispositif visant à réduire les inégalités homme-femme ;&lt;/li&gt;&lt;li&gt;Action de sensibilisation et d’information sur l’égalité homme-femme ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux besoins de la population ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Habitat :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions favorisant l’émergence de nouveaux modes d’habitat ;&lt;/li&gt;&lt;li&gt;Actions en faveur des habitats inclusifs et habitats partagés ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions pour l’habitat.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositif d’auto-partage ;&lt;/li&gt;&lt;li&gt;Plan piéton ;&lt;/li&gt;&lt;li&gt;Carte des aménagements cyclables ;&lt;/li&gt;&lt;li&gt;Guide des mobilités douces ;&lt;/li&gt;&lt;li&gt;Formation à la pratique du vélo ;&lt;/li&gt;&lt;li&gt;Parking à vélo ;&lt;/li&gt;&lt;li&gt;Totem de réparation de vélo ;&lt;/li&gt;&lt;li&gt;Sites internet accessibles à tous ;&lt;/li&gt;&lt;li&gt;Transcription en braille d’une exposition pour le public malvoyant ;&lt;/li&gt;&lt;li&gt;Dispositif de transcription de la parole en direct pour le public sourd et malentendant ;&lt;/li&gt;&lt;li&gt;Guide sur l’égalité professionnelle homme-femme ;&lt;/li&gt;&lt;li&gt;Animation d’une concertation citoyenne pour l’élaboration d’une polique publique ;&lt;/li&gt;&lt;li&gt;Mise en place d’une convention citoyenne sur l’avenir du territoire ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P15" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2023</t>
+        </is>
+      </c>
+      <c r="Q15" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chaque projet devra faire l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Cette grille se compose de quatre critères qui donnent une note globale, laquelle définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus des critères complémentaires sont à prendre en compte pour les projets de&lt;span&gt; création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ploermel.fr/</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/oeuvrer-pour-un-territoire-de-proximite-solidaire-et-inclusif/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
+        </is>
+      </c>
+      <c r="AD15" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>09/09/2024</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>29/04/2024</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>162493</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Développer des solutions de mobilité durable (fiche-action 2)</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I17" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J17" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-          Créer et renforcer les structures et infrastructures favorisant les mobilités alternatives :  équipements pour les pôles d’échange multimodaux, transports collectifs, transport d’utilité sociale, transport à la demande, vélo-école, maison du vélo, ateliers ou bornes de réparation du vélo, stationnements de vélo, abris vélo avec ou sans point de recharge électrique, abribus, label vélo, …&lt;/p&gt;&lt;p&gt;-          Sensibiliser au sujet des mobilités alternatives : communication, formations, plateforme, …&lt;/p&gt;&lt;p&gt;-          Développer et soutenir les projets de mobilité partagée : auto-partage, vélo partage, location de moyenne, courte et longue durée, covoiturage, transport (scolaire ou autre) de proximité à traction animale, …&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P17" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette mesure vise à encourager la mise en oeuvre de nouvelles solutions de mobilité en tant qu&amp;#039;alternative à la voiture personnelle, pour suciter de nouvelles habitudes et de rendre la mobilité accessible à tous, dans le respect de l&amp;#039;environnement. Il s&amp;#039;agit notamment de développer les déplacements plus durables et de diminuer la dependance aux énergies fossiles dans nos déplacements.&lt;/p&gt;&lt;p&gt;Sont considérées comme mobilités alternatives : les transports en commun, le vélo à assistance électrique ou non, la marche à pied, le covoiturage, l’auto-stop, le transport à la demande, le prêt ou location de véhicules, l’auto-partage, le pédibus, la traction animale, l’inter-mobilité, et autres modes de transports ayant un impact zéro ou très faible sur l’environnement.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-et-les-activites-en-milieu-rural-fonds-europeens-leader-du-pays-de-coutances-fiche-action-1/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD17" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>162435</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Développer la mobilité GNV &amp; hydrogène</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables et des mobilités décarbonées.&lt;/p&gt;&lt;p&gt;Territoire d&amp;#039;énergie Mayenne accompagne les collectivités dans leurs projets de station Bio GNV, ou encore dans les études de potentiel pour l&amp;#039;hydrogène afin de favoriser les mobilités décarbonées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delphine MONTAGU - Chargé de mission mobilité -&lt;a target="_self"&gt;delphine.montagu&amp;#64;te53.fr&lt;/a&gt; - 07 56 06 10 57&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobilite-gnv-hydrogene/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>162434</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Développer la mobilité électrique</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables et des mobilités décarbonées.&lt;/p&gt;&lt;p&gt;En tant qu&amp;#039;autorité compétente pour la définition du SDIRVE (schéma directeur pour les infrastructures de recharge pour véhicules électriques), Territoire d&amp;#039;énergie Mayenne accompagne l&amp;#039;ingénierie des collectivités pour l&amp;#039;installation de bornes, dans le respect des orientations du SDIRVE.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delphine MONTAGU - Chargé de mission mobilité - &lt;a target="_self"&gt;delphine.montagu&amp;#64;te53.fr&lt;/a&gt;- 07 56 06 10 57&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobilite-electriques/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>154980</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Développer et professionnaliser les garages et loueurs solidaires</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Agil'ess</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Agil'ess</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nous avons développé une expertise importante sur la création d&amp;#039;activité de mobilité solidaire. Nous proposons différentes
+&lt;/p&gt;
+&lt;p&gt;
+ formes d&amp;#039;accompagnements, adaptés chaque situation : étude de faisabilité du projet, modélisation économique et mise en
+&lt;/p&gt;
+&lt;p&gt;
+ place du projet. Ainsi, notre accompagnement peut vous permettre d&amp;#039;accéder à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une étude de marché
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une cartographie des acteurs sur votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;état des lieux de l&amp;#039;activité sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La compréhension les besoins et la actions pour structurer votre projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une aide pour mettre en place d&amp;#039;un modèle économique pérenne (création de budget prévisionnel, notes explicatives)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La préparation d&amp;#039;une gouvernance et d&amp;#039;un modèle de gestion d&amp;#039;un garage solidaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un focus sur les partenariats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des échanges de bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une aide au fonctionnement et gestion quotidienne du garage.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis 2017 nous avons effectué plus de 120 journées d&amp;#039;accompagnement auprès de 14 porteurs de projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement à la création d&amp;#039;un garage solidaire dans le departement 64
+&lt;/p&gt;
+&lt;p&gt;
+ Contexte :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CIEL est une structure d&amp;#039;insertion qui souhaitait la création d&amp;#039;un garage solidaire afin d&amp;#039;offrir des solutions de mobilité à ses salariés en insertion et aux bénéficiaires en situation de précarité sur le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement proposé :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la modélisation du projet de garage solidaire de l&amp;#039;association
+ &lt;/li&gt;
+ &lt;li&gt;
+  Former les salariés aux spécificités d&amp;#039;une activité de réparation sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer un atelier mécanique, de l&amp;#039;organisation de l&amp;#039;atelier à la gestion des stocks et procédures d&amp;#039;hygiène et sécurité
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Associations loi 1901
+&lt;/p&gt;
+&lt;p&gt;
+ Srructures IAE
+&lt;/p&gt;
+&lt;p&gt;
+ Agrement ESUS
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agiless.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nathan Crouzevialle - Chargé d&amp;#039;accompagnements et de formation : nathan.crouzevialle&amp;#64;agiless.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Michèle Morgan - Déléguée Générale : michele.morgan&amp;#64;agiless.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>contact@agiless.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f71b-developper-et-professionnaliser-les-garages-e/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Agil'ess</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>150687</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les communes du PETR Garrigues et Costières de Nîmes
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ financements&amp;#64;petr-garriguescostieres.org
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>158480</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir de l'aide en ingénierie : le guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Guichet unique d'ingénierie territoriale pour les communes rurales essoniennes</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne
+Conseil départemental de l'Essonne</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous êtes maire d&amp;#039;une commune rurale essonnienne et vous avez des projets, mais vous n&amp;#039;avez pas les ressources internes pour les mener à bien ?
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://drive.google.com/file/d/1VMhbtuYRR8HutUq77W8qKwFsJ86t1Yz6/view?usp&amp;#61;drive_link" target="_self"&gt;
+  Le guichet unique d&amp;#039;ingénierie territoriale est la solution pour vous accompagner dans la réalisation concrète de vos projets.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il se constitue :
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un groupe projet
+ &lt;/strong&gt;
+ : au sein d&amp;#039;un réseau d&amp;#039;acteurs institutionnels, de financeurs et d&amp;#039;offreurs en ingénierie, une équipe pilotée par l&amp;#039;État et le conseil départemental se met à votre disposition pour vous accompagner tout au long de votre projet.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;un accompagnement personnalisé et gratuit
+ &lt;/strong&gt;
+ nous vous aidons à chaque phase de votre projet : définition de l&amp;#039;expression du besoin, identification des financements disponibles, levée des freins, mise en lien avec les opérateurs compétents
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  - d&amp;#039;une expertise technique :
+ &lt;/strong&gt;
+ le guichet unique met en réseau les principaux opérateurs de l&amp;#039;ingénierie territoriale : services de la préfecture, du conseil départemental, du conseil régional, des syndicats et organismes publics.
+&lt;/p&gt;
+&lt;p&gt;
+ -
+ &lt;strong&gt;
+  d&amp;#039;un accès facilité aux financements
+ &lt;/strong&gt;
+ : bénéficiez du réseau de partenaires pour accéder à des financements adaptés à vos besoins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une commune rurale de l&amp;#039;Essonne
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Essonne</t>
+        </is>
+      </c>
+      <c r="W23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/guichet-unique-ruralite</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Vos interlocuteurs du quotidien - Sous-préfets d&amp;#039;arrondissement, élus du conseil départemental
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  pourront également vous accompagner vers le guichet unique.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>thomas.perrono@essonne.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f43-obtenir-de-laide-en-ingenierie-le-guichet-uni/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Mise en place d’un système de vidéo-protection
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Préfecture de l'Essonne</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2024</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>157095</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+EUROPE - FEDER - Fonds européen de développement régional
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Aide montage des dossiers de subventions</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
+ &lt;br /&gt;
+ • trouver des pistes de financement pour les projets ;
+ &lt;br /&gt;
+ • monter au besoin les dossiers de subventions.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
+ &lt;br /&gt;
+ Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
+ &lt;br /&gt;
+ Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>160868</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Favoriser la coopération des acteurs du territoire</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Fiche-action 5</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Agriculteur
 Entreprise privée
-Agriculteur</t>
-[...2 lines deleted...]
-      <c r="H10" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Subvention
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I10" s="1" t="inlineStr">
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I25" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J10" s="1" t="inlineStr">
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>de 5 000 à 40 000 euros</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
  La coopération peut prendre les formes suivantes :
  &lt;br /&gt;
  &lt;strong&gt;
   - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
   &lt;br /&gt;
  &lt;/strong&gt;
  &lt;strong&gt;
   - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;h4&gt;
  &lt;strong&gt;
@@ -1624,51 +4892,51 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
  &lt;/li&gt;
  &lt;li&gt;
   La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
  &lt;/li&gt;
  &lt;li&gt;
   Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
 &lt;/p&gt;
 &lt;p&gt;
  Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Friche
 Foncier
 Transition énergétique
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
@@ -1688,536 +4956,1817 @@
 Paysage
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
 &lt;/p&gt;
 &lt;p&gt;
  Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>PAYS EPINAL CŒUR DES VOSGES</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>http://www.gal-pays-epinal.fr/</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ludmilla HELLOT, chargée de mission LEADER -
  &lt;a target="_self"&gt;
   lhellot&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  -
  &lt;span&gt;
   03 29 37 54 96
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Cécile PIERRE, chargée de mission LEADER -
  &lt;/span&gt;
  &lt;a target="_self"&gt;
   cpierre&amp;#64;pays-epinal.fr
  &lt;/a&gt;
  - 03 29 37 87 72
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>leader@pays-epinal.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="11" spans="1:27" customHeight="0">
-[...8 lines deleted...]
-      <c r="C11" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G11" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>144547</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt citoyen</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...36 lines deleted...]
-          <t>Accès aux services
+Recherche</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
+&lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
+&lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
+pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
+Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
+Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
+&lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
+Résultats : une levée de 700K€ en quelques semaines auprès de 
+plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
 Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
 Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
+Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
 Attractivité économique
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
 Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Construction d’une cantine scolaire
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Mise en place d’un café / bistrot
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation du gymnase
+Restauration du patrimoine religieux
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>143314</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Acquérir les fondamentaux de la sécurité routière (Formation)</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Description
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La sécurité routière est un enjeu incontournable pour les décideurs et gestionnaires routiers des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;amélioration de la prise en compte de la sécurité routière dans les services nécessite des connaissances larges ainsi qu&amp;#039;une réflexion et un regard critique dans le quotidien des agents œuvrant dans les différents métiers en lien avec la sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation, basée sur les fondamentaux de la SR, permet une approche systémique et balaye ainsi différentes thématiques :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contexte général (accident, enjeux, acteurs, culture SR)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Thématiques particulières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements de la route.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appréhender les fondamentaux de la SR au travers de ses nombreuses composantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter une vision élargie et critique sur tous les aspects de la SR
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les différentes démarches de sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir intégrer la SR dans son quotidien et prendre en compte tous les usagers, tant dans les démarches de sécurité, d&amp;#039;accidentologie ou de conception, entretien et exploitation de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la réglementation et les règles de mise en œuvre des équipements de la route
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programme :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Jour 1
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Introduction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les données accident
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accident – les facteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les enjeux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts de l&amp;#039;insécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acteurs de sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Culture sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Politique locale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 2
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les 7 critères de sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démarches sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSPR - Audits
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bilans de sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inspection ISRI, Démarche SURE, Etude Enjeux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic d&amp;#039;itinéraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse d&amp;#039;accidents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lecture PV
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 3
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Thématiques particulières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obstacles latéraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Supports à sécurité passive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contresens
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 RM, Usagers vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Passages à niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echanges et Retours d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guides et références, sites utiles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 4
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conception Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Usagers vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  ARP-ACI
+ &lt;/li&gt;
+ &lt;li&gt;
+  VSA - VRTC
+ &lt;/li&gt;
+ &lt;li&gt;
+  Carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visibilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Code de la rue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;Action Mobilités Actives (PAMA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements Urbains
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 5
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equipements de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs de retenue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisations horizontale/verticale de police
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisation directionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Temporaire et Dynamique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les autres équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Outils pédagogiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Illustrations vidéo et/ou photos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentations d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours et échanges d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges entre stagiaires et formateurs.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;évaluation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attesttation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité de nos formations aux personnes en situation de handicap :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Délais d&amp;#039;accès :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="S11" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Public :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Collectivités locales
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chefs de service, chefs de projet, chargés d&amp;#039;études, agents des services sécurité routière, services aménagement, conception, entretien et exploitation, agents en charge de la sécurité routière et des équipements de la route
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acteurs de la sécurité routière et des aménagements routiers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Niveau pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ S&amp;#039;agissant d&amp;#039;une formation initiale, aucun prérequis n&amp;#039;est nécessaire.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/formation-acquerir-fondamentaux-securite-routiere</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/253b-acquerir-les-fondamentaux-de-la-securite-rout/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>Installation de miroir de circulation de sécurité routière</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2023</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>144506</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Participer au financement des études de planification urbaine</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J29" s="1" t="inlineStr">
+        <is>
+          <t>Montant de la subvention : 25.000€</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études de planification urbaine à caractère intercommunal peuvent prétendre à une aide départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Commerces et services
+Risques naturels
+Equipement public
+Accessibilité
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudes de planification urbaine ayant un caractère intercommunal.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T29" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ac7-participer-au-financement-des-etudes-de-plani/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>144507</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les études des centralités landaises pour la revitalisation, dynamisation et restructuration des centres-villes et centres-bourgs</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Financement des études de type plan de référence</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 50.000€</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Une commune inscrite comme centralités à l&amp;#039;échelle départementale, engagée dans une démarche de revitalisation, dynamisation ou de restructuration de son centre-bourg ou centre- ville devra préalablement réaliser une étude de définition d&amp;#039;un projet d&amp;#039;aménagement d&amp;#039;ensemble du type &amp;#34;Plan de référence&amp;#34; ou document de programmation similaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette étude se compose d&amp;#039;un diagnostic de la situation décrivant les symptômes de la dévitalisation, les besoins de restructuration ou de dynamisation proposant une stratégie élaborée en concertation avec l&amp;#039;EPCI et un programme d&amp;#039;actions pluriannuel reposant sur 4 thématiques qu&amp;#039;il convient de traiter dans le programme opérationnel : l&amp;#039;habitat et le logement, le commerce et les services, le cadre de vie et l&amp;#039;environnement, et les espaces publics en lien avec les mobilités, la transition énergétique et écologique ainsi que les équipements à destination de la population.
+&lt;/p&gt;
+&lt;p&gt;
+ Les services du Département devront être associés à la démarche à travers la mise en place d&amp;#039;un comité de pilotage ad hoc.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Commerces et services
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Attractivité économique
+Mobilité pour tous
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Commune inscrite comme centralité à l&amp;#039;échelle départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>marie-laure.andres@landes.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/50f7-accompagner-les-etudes-des-centralites-landai/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil Départemental des Landes</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>139943</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Financer les plans de mobilités et les nouveaux services de mobilités en milieu rural</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif mobilités rurales - Région Centre-Val de loire (pour les Territoires non AOM)</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional du Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I31" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 50</t>
+        </is>
+      </c>
+      <c r="J31" s="1" t="inlineStr">
+        <is>
+          <t>Il est porté à 80% pour les plans de mobilité ruraux des intercommunalités. Dans tous les cas, le montant de la subvention ne peut pas être inférieur à 2000€ ou supérieur à 50.000€.</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En complément de l&amp;#039;exercice direct de sa compétence transports et dans le cadre de son rôle d&amp;#039;autorité organisatrice des mobilités locales sur les territoires qui n&amp;#039;ont pas pris la compétence, la Région apporte son appui aux initiatives nouvelles sur les territoires ruraux qui permettent de mieux connaître les besoins de mobilité, de faire connaître les réponses existantes, d&amp;#039;expérimenter ou de déployer de nouvelles solutions adaptées aux enjeux locaux de mobilité, afin d&amp;#039;améliorer les conditions d&amp;#039;accès aux pôles de services et aux zones d&amp;#039;emplois des territoires relevant de sa compétence.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;initiative doit s&amp;#039;inscrire dans au moins un des enjeux thématiques mentionnés ci-dessous.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développer le management de la mobilité sur le territoire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Mettre à disposition de l&amp;#039;information sur des outils à distance ne suffit pas. Il s&amp;#039;agit à la fois de mieux connaître les besoins du territoire, les comportements, et de mieux associer besoins et offre de mobilité.
+ &lt;br /&gt;
+ Le management de la mobilité dispose d&amp;#039;un potentiel fort pour aider chacun à trouver de nouvelles solutions, mettre en relation des covoitureurs potentiels dans une entreprise, etc. et in fine modifier les comportements.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région a décidé de renforcer son action dans ce domaine, auprès des acteurs qui la sollicitent : collectivités ou groupement de collectivités pour travailler à la bonne échelle des bassins de mobilité, acteurs économiques ou groupement d&amp;#039;acteurs économiques pour trouver des solutions à la mobilité des employés, ou directement public visé....
+&lt;/p&gt;
+&lt;p&gt;
+ Le conseil en mobilité, à destination des entreprises, des particuliers, des personnes en insertion, aide chacun à trouver une solution adaptée, à tester de nouveaux usages. La Région l&amp;#039;encourage et propose des financements pour le mettre en place.
+&lt;/p&gt;
+&lt;p&gt;
+ La mobilité des employés est une problématique spécifique, qui présente un enjeu fort de maintien de l&amp;#039;activité sur plusieurs territoires. Afin de soutenir l&amp;#039;emploi et ses entreprises, la Région proposera sa contribution, notamment en réponse aux demandes qui émaneront des territoires désignés « Territoires d&amp;#039;industrie. »
+&lt;/p&gt;
+&lt;p&gt;
+ La Région pourra donc notamment apporter une aide financière aux collectivités et aux entreprises qui souhaitent s&amp;#039;engager à plusieurs dans l&amp;#039;élaboration de leur plan de mobilité.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ La Région encourage et accompagne par ailleurs la réalisation d&amp;#039;études de mobilité (plan de mobilité simplifié ou équivalent) et de schémas cyclables sur les territoires, à l&amp;#039;échelle des EPCI ou des bassins de mobilité.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conseil en mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Poste de conseiller en mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseil en mobilité solidaire&amp;#61;&amp;gt; Poste de conseiller en mobilité inclusive, mise à disposition ponctuelle de solution de mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plans de mobilité (ex-PDE) &amp;#61;&amp;gt; Prestation externalisée pour l&amp;#039;élaboration d&amp;#039;un plan
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plans de mobilité en milieu rural
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schémas cyclables
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aider à l&amp;#039;émergence de nouveaux services adaptés aux territoires
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Au-delà d&amp;#039;une meilleure connaissance des besoins, et d&amp;#039;actions sur les comportements de chacun, il apparaît nécessaire d&amp;#039;encourager plus avant les initiatives locales des acteurs locaux, privés ou publics, pour aider à l&amp;#039;émergence de nouvelles solutions répondant mieux aux besoins de mobilité identifiés.
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif permet d&amp;#039;accompagner la mise en oeuvre des projets locaux.
+ &lt;br /&gt;
+ Concernant le covoiturage, parce que l&amp;#039;animation locale est indispensable à la réussite des projets de partage de la voiture en particulier en milieu rural, la Région aide les projets locaux de covoiturage spontané, d&amp;#039;aménagements signalétiques de points stop ou d&amp;#039;aires de covoiturage, l&amp;#039;animation et la communication locale. Elle aide également le développement du covoiturage sous l&amp;#039;angle solidaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Parce que nombre de voitures stationnent sur tout le territoire et que leur partage revêt à la fois une utilité sociale et un complément de revenus pour leur propriétaire, les projets qui visent à faire connaître et animer l&amp;#039;autopartage entre particuliers pourront également bénéficier de l&amp;#039;aide régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément des transports à la demande Rémi &amp;#43; qui irriguent aujourd&amp;#039;hui le territoire, les acteurs locaux qui souhaitent développer des offres de services de mobilité à la demande complémentaires dans le cadre d&amp;#039;expérimentations pourront bénéficier de l&amp;#039;aide financière régionale, particulièrement lorsqu&amp;#039;ils proposent des solutions innovantes. A ce titre, les accords de communes avec des artisans taxis, les services de mobilité à la demande avec réservation dynamique ou par véhicules autonomes feront l&amp;#039;objet d&amp;#039;une attention particulière.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Covoiturage &amp;#61;&amp;gt; Covoiturage spontané, aménagements signalétiques de points stop ou d&amp;#039;aires de covoiturage, animation et communication locale / Aménagement d&amp;#039;aires de covoiturage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Autopartage &amp;#61;&amp;gt;Communication et animation autour de l&amp;#039;autopartage entre particuliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service de mobilité à la demande &amp;#61;&amp;gt; Développement de services de mobilité à la demande complémentaires, en particulier comprenant une dimension innovante, non concurrents des transports à la demande organisés par la Région/ Véhicules autonomes/ Appui aux taxis locaux pour des mobilités collectives vers les services implantés sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vélo utilitaire &amp;#61;&amp;gt; Vélostations et maisons du vélo / Acquisition ou location de vélos pour mise à disposition d&amp;#039;une flotte à destination des habitants
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P31" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q31" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Uniquement à destination des 57 EPCI de la Région non compétentes en matière de mobilité (non AOM).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de ce nouveau dispositif régional, l&amp;#039;initiative doit s&amp;#039;inscrire dans au moins un des enjeux thématiques listé précédemment (tableau management de la mobilité, tableau aide à l&amp;#039;émergence de nouveaux services) sur un sujet éligible au dispositif mobilité rural, et ne doit pas faire concurrence à un service privé ou public équivalent sur le secteur d&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;éligibilité est également appréciée au regard de critères complémentaires :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Qualité de l&amp;#039;opération
+ &lt;/li&gt;
+ &lt;li&gt;
+  Impact environnemental positif
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribution à la baisse de l&amp;#039;usage de la voiture individuelle solo
+ &lt;/li&gt;
+ &lt;li&gt;
+  Caractère innovant du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Public cible privilégié : jeunes, personnes sans solution de mobilité ou sans solution alternative à la voiture individuelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nombre de personnes concernées par l&amp;#039;action
+ &lt;/li&gt;
+ &lt;li&gt;
+  Intégration de la dimension communication
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pérennité du projet et de son impact sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coût du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les candidats devront adresser un plan de financement prévisionnel. Lorsqu&amp;#039;une aide en fonctionnement est sollicitée, ils devront indiquer comment ils envisagent de poursuivre le service au-delà de la période de l&amp;#039;aide régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide est attribuée dans la limite de l&amp;#039;enveloppe annuelle disponible par section budgétaire (investissement, fonctionnement).
+&lt;/p&gt;
+&lt;p&gt;
+ La Région se réserve le droit d&amp;#039;opérer une sélection des projets les plus conformes aux critères d&amp;#039;éligibilité.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S31" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.centre-valdeloire.fr/vivre/simplifier-les-mobilites/mobilites-rurales-et-solidaires/accompagner-les-initiatives-locales</t>
+        </is>
+      </c>
+      <c r="W31" s="1" t="inlineStr">
+        <is>
+          <t>https://nosaidesenligneregion.centre-valdeloire.fr</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contacts :
+ &lt;br /&gt;
+ &lt;br /&gt;BASTIEN MOREL / Chargé de mission mobilité 41  / bastien.morel&amp;#64;centrevaldeloire.fr  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;THOMAS HILSMANN / Chargé de mission mobilité 37 / thomas.hilsmann&amp;#64;centrevaldeloire.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;VALENTIN BRIDEAU / Chargé
+  de mission mobilité 28 &amp;amp; 45 / valentin.brideau&amp;#64;centrevaldeloire.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;EMMANUEL GERBER / Chargé de mission mobilité 18 &amp;amp; 36 / emmanuel.gerber&amp;#64;centrevaldeloire.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>erik.leconte@centrevaldeloire.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4db6-financer-les-plans-de-mobilites-et-les-nouvea/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC31" s="1" t="inlineStr">
+        <is>
+          <t>Région Centre-Val de Loire</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2023</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="12" spans="1:27" customHeight="0">
-[...203 lines deleted...]
-      <c r="A13" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>142680</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L13" s="1" t="inlineStr">
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   THÉMATIQUES
@@ -2330,51 +6879,51 @@
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   note de cadrage : méthodologie, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   carnet de suivi : déroulé, compte-rendu, propositions
  &lt;/li&gt;
  &lt;li&gt;
   rapport final : synthèse et préconisations
  &lt;/li&gt;
  &lt;li&gt;
   feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   livret de capitalisation
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
@@ -2392,56 +6941,56 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CANDIDATURE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les pièces
  &lt;/strong&gt;
  &lt;br /&gt;
  Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA FICHE DE CANDIDATURE
  &lt;/strong&gt;
@@ -2484,155 +7033,180 @@
  &lt;li&gt;
   Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
  &lt;/li&gt;
  &lt;li&gt;
   Signature des courriers de soutien
  &lt;/li&gt;
  &lt;li&gt;
   Envoi des documents à la DGALN
  &lt;/li&gt;
  &lt;li&gt;
   Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="14" spans="1:27" customHeight="0">
-      <c r="A14" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>142229</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Atelier des territoires Flash</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L14" s="1" t="inlineStr">
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
 &lt;/p&gt;
 &lt;p&gt;
  A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -2792,51 +7366,51 @@
  &lt;strong&gt;
   Durée de l&amp;#039;atelier : 2 à 3 jours
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Documents stratégiques  : feuille de route, esquisse de plan-guide
  &lt;/li&gt;
  &lt;li&gt;
   Documents opérationnels  : cahier des charges, charte, éléments de communication
  &lt;/li&gt;
  &lt;li&gt;
   Documents de capitalisation  : fiche synthétique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Réseaux de chaleur
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
@@ -2846,56 +7420,56 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  CANDIDATURE
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   EN SYNTHESE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES PORTEURS
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -2924,405 +7498,3814 @@
  &lt;/li&gt;
  &lt;li&gt;
   Section 2 - la localisation de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 4 - les objectifs de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 5 - les ressources de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 1 - les dynamiques du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 2 - les dynamiques d&amp;#039;aménagement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T33" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="15" spans="1:27" customHeight="0">
-[...18 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>141755</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Exploiter une borne de recharge Eborn pour véhicules électriques et hybrides rechargeables</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d’énergie Loire</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui sommes-nous ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Qu&amp;#039;est-ce que le réseau eborn ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le réseau eborn compte 1200 bornes publiques de recharge accélérée et rapide réparties sur 11 départements des régions Auvergne-Rhône-Alpes et Provence-Alpes-Côte d&amp;#039;Azur. Chaque borne est équipée de deux points de charge. Le réseau eborn compte ainsi près de 2 400 points de charge ouverts au public. C&amp;#039;est une compétence optionnelle à la carte pour les collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis 2020, la gestion opérationnelle du réseau Eborn est confiée à un prestataire, la société Easy Charge, filiale du Groupe Vinci dédiée à la mobilité électrique. Easy Charge a pour mission d&amp;#039;assurer le développement, l&amp;#039;exploitation et la maintenance du parc de bornes actuel et à venir, en collaboration étroite avec le SIEL-Territoire d&amp;#039;énergie Loire. Le SIEL-Territoire d&amp;#039;énergie Loire assure le contrôle de cette délégation de service public pour le territoire ligérien. Les usagers du réseau peuvent trouver davantage d&amp;#039;informations sur eborn.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Le coût de raccordement électrique de la borne et la cotisation annuelle sont à la charge de la commune et/ou de l&amp;#039;EPCI.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://te42.fr</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Anaïs PEIGNET&lt;br /&gt;
+ peignet&amp;#64;siel42.fr
+ &lt;br /&gt;
+ 04 77 43 89 08
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7377-installer-une-borne-de-recharge-eborn-pour-ve/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>142830</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un service de transport à l’aide de véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez innover pour répondre à un besoin de mobilité non couvert sur votre territoire ? Vous envisagez d&amp;#039;initier une démarche pilote autour de solutions de transport offertes par les navettes ou voitures autonomes partagées ? Le Cerema vous accompagne, de la définition de votre projet à sa mise en œuvre opérationnelle.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pourquoi mettre en place un service de transport basé sur des véhicules autonomes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour quels itinéraires ? Comment assurer la sécurité routière pour tous les usagers sur les parcours concernés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels contraintes et avantages associés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin d&amp;#039;aide pour obtenir une autorisation d&amp;#039;expérimentation ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la mise en place un service de transport à l&amp;#039;aide de véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Définir les zones de pertinence du territoire pour déployer un service de transport basé sur des véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des besoins de mobilité peu pris en compte par l&amp;#039;offre existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude d&amp;#039;opportunité sur le déploiement de véhicules autonomes pour y répondre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorisation des sites de déploiement potentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation des éléments de coût.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Établir l&amp;#039;itinéraire du service de transport en fonction des contraintes propres aux véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des interactions potentielles avec les autres usagers (piétons, vélos, véhicules conventionnels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;aménagement de la voirie existante.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner le territoire dans la demande d&amp;#039;autorisation d&amp;#039;expérimentation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mémento sur la réglementation, la procédure et les principales étapes d&amp;#039;instruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support à la constitution du dossier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi de la procédure d&amp;#039;instruction jusqu&amp;#039;à l&amp;#039;obtention d&amp;#039;une réponse.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Aix-Marseille-Provence | Thecamp
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé pour une liaison entre le campus et la gare TGV d&amp;#039;Aix-en-Provence (depuis 2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ville de Longwy
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé par la ville pour un service de transport entre ville basse et ville haute (2019-2020)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S35" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/mettre-place-service-transport-aide-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d33-mettre-en-place-un-service-de-transport-a-lai/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC35" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>142710</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Évaluer votre service de transport basé sur des véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez déployer un service de transport innovant pour répondre aux besoins de mobilité sur votre territoire ? Vous vous interrogez sur la pertinence d&amp;#039;un système basé sur des véhicules autonomes ? Le Cerema vous accompagne pour déterminer le niveau d&amp;#039;efficacité, de sécurité et d&amp;#039;acceptation de cette solution.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez évaluer l&amp;#039;efficacité du service mis en œuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous vous interrogez sur son impact en matière de sécurité routière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez mesurer l&amp;#039;adhésion des usagers ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans l&amp;#039;évaluation de votre service de transport basé sur des véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer l&amp;#039;efficacité du service expérimenté sur la base d&amp;#039;indicateurs clés
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mesure de la capacité et de l&amp;#039;usage réel (fréquentation, typologie d&amp;#039;usagers, utilité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse de la souplesse de mise en œuvre, en comparaison avec une offre de transport classique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; S&amp;#039;assurer de la sécurité des déplacements et des autres usagers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic sur les conflits d&amp;#039;usage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation de recommandations (modification d&amp;#039;aménagements, réservation de voies, mise en place d&amp;#039;équipements).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Apprécier le ressenti de la population et l&amp;#039;impact du service sur les comportements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enquête usagers : détermination des ressentis en fonction des profils
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation des critères d&amp;#039;adhésion et des réticences à l&amp;#039;utilisation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sytral
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la desserte du grand stade « Parc Olympique Lyonnais » (2019-2020)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Nantes Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la mise en place d&amp;#039;une navette autonome dans une zone d&amp;#039;activité pour la desserte d&amp;#039;un restaurant d&amp;#039;entreprise (2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Autun
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation du service offert par la navette entre le Champ de Mars et la Cathédrale (2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-votre-service-transport-base-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c9c8-evaluer-votre-service-de-transport-base-sur-d/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>128974</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Demander une subvention au titre de la convention interrégionale du Massif central (CIMAC) 2021-2027</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Convention interrégionale du Massif central (CIMAC) 2021-2027</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Commissariat du Massif Central</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I37" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En subsidiarité aux aides de droit commun, la convention interrégionale du Massif central (CIMAC) 2021-2027 soutient les projets interrégionaux à l&amp;#039;échelle du Massif central.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espace public
+Accès aux services
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Réhabilitation
+Paysage
+Accessibilité
+Attractivité économique
+Animation et mise en réseau
+Artisanat
+Mobilité pour tous
+Connaissance de la mobilité
+Spectacle vivant
+Milieux humides
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Consulter la
+ &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/1.-CIMAC-21-27.pdf" target="_self"&gt;
+  convention de massif
+ &lt;/a&gt;
+ et sa
+ &lt;a href="https://www.massif-central.eu/production/wp-content/uploads/2023/02/2.-Plaquette-presentation_convention_massif_central_21_27.pdf" target="_self"&gt;
+  plaquette de présentation
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S37" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Massif central</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.massif-central.eu/jai-un-projet/deposer-un-dossier/je-ne-sollicite-pas-de-feder/</t>
+        </is>
+      </c>
+      <c r="W37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-subvention-cimac-2021-2027</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ANCT Commissariat du Massif central
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.massif-central.eu/contact/carnets-de-contacts/animateurs-thematiques/" target="_self"&gt;
+  Coordonnées des chargés de mission thématiques
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ et
+ &lt;a target="_self"&gt;
+  massif.central&amp;#64;anct.gouv.fr
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>massif.central@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b3f8-demander-une-subvention-au-titre-de-la-conven/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB37" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC37" s="1" t="inlineStr">
+        <is>
+          <t>ANCT Commissariat du Massif central</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>10/02/2023</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>132278</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Financer les investissements des collectivités</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Emprunt institutionnel</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Prêt</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
+secteur mutualiste, qui
+  souhaitent prêter aux collectivités à des conditions financières compétitives.
+&lt;/p&gt;
+&lt;p&gt;
+ Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions financières :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Durée :
+  3 à 50 ans
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Taux :
+   Fixe ou variable
+ &lt;/li&gt;
+ &lt;li&gt;
+  Remboursement :
+   Amortissable ou In Fine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Clauses spécifiques :
+   Remboursement anticipé et différé de remboursement possible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/se-financer</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>https://collecticity.fr/contact</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email :
+ &lt;/strong&gt;
+ info&amp;#64;collecticity.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone :
+ &lt;/strong&gt;
+ 01.87.15.83.02
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>info@collecticity.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>Collecticity</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2023</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>121006</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Subzen</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale vous propose
+ &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
+  l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
+&lt;/p&gt;
+&lt;p&gt;
+ La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Tiers-lieux
+Economie locale et circuits courts
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Appui méthodologique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
+&lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
+&lt;p&gt;
+ Après étude et acceptation de votre dossier par La Banque Postale.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S39" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T39" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>laurent.gautier-falret@labanquepostale.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2022</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>120062</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Informer les élus</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Informer les élus et leurs équipes sur l&amp;#039;actualité du secteur public local et leur donner un accès privilégié aux partenaires de l&amp;#039;association.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réunions d&amp;#039;information
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lettre info de l&amp;#039;AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rencontre avec les partenaires de l&amp;#039;AMJ
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information sur la mobilité électrique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information demandes de subventions DETR DSIL FNADT
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information Associer les maires à la gouvernance de l&amp;#039;intercommunalité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information le déploiement du très haut débit dans le Jura
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réunion d&amp;#039;information Transition énergétique, quelles ressources, quels partenariats pour les communes et EPCI
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Economie d'énergie et rénovation énergétique
+Equipement public
+Appui méthodologique
+Fiscalité des entreprises
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  contact&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière : juridique&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation : formation&amp;#64;amjura.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9cb9-informer-les-elus/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2022</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>111757</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Prêt</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;AFL
+ &lt;/strong&gt;
+ est la seule banque française
+ &lt;strong&gt;
+  100% détenue par les collectivités locales françaises,
+ &lt;/strong&gt;
+ qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
+&lt;/p&gt;
+&lt;p&gt;
+ Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
+&lt;/p&gt;
+&lt;p&gt;
+ Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa raison d&amp;#039;être :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sa mission :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Soutenir l&amp;#039;investissement public local en offrant au monde local un accès à la ressource financière, dans les meilleures conditions et en toute transparence : collectivités, syndicats, et bientôt les Etablissements publics locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses particularités :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;adhésion repose sur les conditions d&amp;#039;éligibilité de la collectivité dépendant de la notation financière établie par l&amp;#039;AFL. En cas de non éligibilité, l&amp;#039;AFL a pour mission d&amp;#039;accompagner les communes qui le souhaitent dans le redressement de leurs situations financières.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AFL repose sur des principes de solidarité et d&amp;#039;équité entre les collectivités. Aujourd&amp;#039;hui présente dans trois territoires ultramarins, l&amp;#039;AFL propose des conditions de crédits pour financer les projets d&amp;#039;investissement des collectivités et syndicats.
+&lt;/p&gt;
+&lt;p&gt;
+ • L&amp;#039;AFL s&amp;#039;est engagée dans une démarche de responsabilité sociétale des entreprises (RSE) et a lancé sa première obligation durable en juillet 2020.
+&lt;/p&gt;
+&lt;p&gt;
+ • Seule banque en France détenue par les collectivités, l&amp;#039;AFL a une gouvernance particulière qui place les élus locaux au cœur du pilotage stratégique, vise à empêcher toute concentration des pouvoirs et tout risque de dérive
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ses crédits :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
+&lt;/p&gt;
+&lt;p&gt;
+ • Durée moyenne des crédits : 16.5 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Crédit jusque 40 ans
+&lt;/p&gt;
+&lt;p&gt;
+ • Pas de seuil minimal concernant l&amp;#039;emprunt
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Son accompagnement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
+&lt;/p&gt;
+&lt;p&gt;
+ • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aménagement urbain
+ &lt;/strong&gt;
+ (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Développement des transports
+ &lt;/strong&gt;
+ (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition écologique
+ &lt;/strong&gt;
+ (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Traitement et valorisation des déchets
+ &lt;/strong&gt;
+ (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
+&lt;/p&gt;
+&lt;p&gt;
+ • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
+&lt;/p&gt;
+&lt;p&gt;
+ • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
+&lt;/p&gt;
+&lt;p&gt;
+ • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
+&lt;/p&gt;
+&lt;p&gt;
+ • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
+&lt;/p&gt;
+&lt;p&gt;
+ • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
+&lt;/p&gt;
+&lt;p&gt;
+ Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
+        </is>
+      </c>
+      <c r="W41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : adhesion&amp;#64;afl-banque.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Téléphone
+ &lt;/strong&gt;
+ : &amp;#43;33 (0)4 81 11 29 37
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : appel non surtaxé
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>lou.lamure-guigard@agence-france-locale.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>AFL, la banque des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>11/01/2022</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
-[...3 lines deleted...]
-      <c r="H15" s="1" t="inlineStr">
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I42" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S42" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC42" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD42" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L15" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nous avons développé une expertise importante sur la création d&amp;#039;activité de mobilité solidaire. Nous proposons différentes
-[...5 lines deleted...]
- place du projet. Ainsi, notre accompagnement peut vous permettre d&amp;#039;accéder à :
+ L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
+ &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
+  formations thématiques
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
+ &lt;br /&gt;
+ Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
+ &lt;br /&gt;
+ Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
+ &lt;br /&gt;
+ Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Une étude de marché
-[...23 lines deleted...]
-  Une aide au fonctionnement et gestion quotidienne du garage.
+  organisation de sessions d&amp;#039;information thématiques :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : dispositif département Jura subventions DETR DSIL FNADT
+ &lt;br /&gt;
+ Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
+ &lt;br /&gt;
+ Ex : compétence GEMAPI,
+ &lt;br /&gt;
+ Ex : urbanisme réglementaire et planification
+ &lt;br /&gt;
+ Ex : circulation et stationnement
+ &lt;br /&gt;
+ Ex : outil public SEM énergie renouvelable
+ &lt;br /&gt;
+ Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de formations thématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : comment mobiliser les fonds européens sur son territoire
+ &lt;br /&gt;
+ Ex : mécénat et financement participatif
+ &lt;br /&gt;
+ Ex : marchés publics - comment acheter local
+ &lt;br /&gt;
+ Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
+ &lt;br /&gt;
+ Ex : réalisation des travaux
+ &lt;br /&gt;
+ Ex :
+ comment associer les habitants à un projet communal ou intercommunal
+ &lt;br /&gt;
+ Ex le projet culturel du territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S43" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière :
+  &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   juridique&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation :
+  &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   formation&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M15" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB43" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC43" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>05/05/2022</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Depuis 2017 nous avons effectué plus de 120 journées d&amp;#039;accompagnement auprès de 14 porteurs de projets.
-[...30 lines deleted...]
-          <t>Economie sociale et solidaire
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
 Mobilité partagée
 Mobilité pour tous
-Connaissance de la mobilité
-[...3 lines deleted...]
-      <c r="O15" s="1" t="inlineStr">
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Associations loi 1901
-[...5 lines deleted...]
- Agrement ESUS
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cad/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD44" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>102937</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la recherche de financements européens</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Ile de France</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Informer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conseiller
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appuyer au montage d&amp;#039;un projet européen innovant
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La Région propose de vous informer  par l&amp;#039;intermédiaire :
+ &lt;br /&gt;
+ - du site internet dédié : www.europeid.fr,
+ &lt;br /&gt;
+ - de journées ou webinaires d&amp;#039;information
+ &lt;br /&gt;
+ - de rendez-vous individuels.
+&lt;/p&gt;
+&lt;p&gt;
+ Elle propose également de vous accompagner tout au long de votre  candidature.
+&lt;/p&gt;
+&lt;p&gt;
+ Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
+ &lt;br /&gt;
+ - l&amp;#039;orientation vers les cellules ressources
+ &lt;br /&gt;
+ - la recherche de partenaires
+ &lt;br /&gt;
+ - la rédaction de votre candidature
+ &lt;br /&gt;
+ - sa relecture critique avant soumission
+&lt;/p&gt;
+&lt;p&gt;
+ Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Jeunesse
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Alimentation
+Formation professionnelle
+Technologies numériques et numérisation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Paysage
+International
+Appui méthodologique
+Animation et mise en réseau
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une structure francilienne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S45" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Île-de-France</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact au Conseil régional :
+&lt;/p&gt;
+&lt;p&gt;
+ europe&amp;#64;iledefrance.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>veronique.hostein@iledefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>20/10/2021</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>101592</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>Avenir Montagnes
+France Mobilités</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+ADEME
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>Cellules France Mobilités</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.francemobilites.fr/projets
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S46" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X15" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/ingenierie</t>
+        </is>
+      </c>
+      <c r="W46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Nathan Crouzevialle - Chargé d&amp;#039;accompagnements et de formation : nathan.crouzevialle&amp;#64;agiless.fr
-[...14 lines deleted...]
- &lt;br /&gt;
+ Contactez votre cellule régionale : https://www.francemobilites.fr/regions
+&lt;/p&gt;
+&lt;p&gt;
+ Une boite fonctionnelle partagée unique pour chaque cellule régionale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  auvergnerhonealpes&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bourgognefranchecomte&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bretagne&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  centrevaldeloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  corse&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  grandest&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  hautsdefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  iledefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  normandie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  nouvelleaquitaine&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  occitanie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  paysdelaloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  provencealpescotedazur&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  antillesguyane&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  oceanindien&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC46" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>92586</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I47" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
+ &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
+&lt;/p&gt;
+&lt;p&gt;
+ La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations pouvant prétendre à subventions contractuelles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
+&lt;/p&gt;
+&lt;p&gt;
+ - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 immobilières et foncières.
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
+&lt;/p&gt;
+&lt;p&gt;
+ •	 5 pour les communes de plus de 5 000 habitants,
+&lt;/p&gt;
+&lt;p&gt;
+ •	 8 pour les communes de moins de 5 000 habitants ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	respecter les thématiques éligibles ;
+&lt;/p&gt;
+&lt;p&gt;
+ -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S47" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T47" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Vaucluse</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>nathalie.maucotel@vaucluse.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB47" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Vaucluse</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2021</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="16" spans="1:27" customHeight="0">
-      <c r="A16" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>87183</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Financer la construction de bornes IRVE et de stations GNV et hydrogène</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Financement d’infrastructures de recharge et avitaillement</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ______________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un acteur public (collectivité
+territoriale, etc.), privé (opérateur de flottes, de recharge, etc.) ou un maître
+d’ouvrage (SEM locale, énergéticien, etc.) et vous souhaitez financer la
+construction de bornes de recharge collectives pour véhicules électriques, de
+stations d’avitaillement d’hydrogène ou GNV ? La Banque des Territoires peut
+vous aider à financer ce type de projet, selon certains critères.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Par ses investissements, la Banque des
+Territoires vise à permettre à chacun, sur tout le territoire, de pouvoir se
+déplacer en limitant son impact sur l’environnement. Pour cela, l’offre
+Infrastructures de recharge et avitaillement se compose de 3 volets pour
+financer plusieurs types d’infrastructures : les bornes IRVE, les stations GNV
+et les stations hydrogène.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Si votre projet respecte les critères de la
+Banque des Territoires, l’établissement propose différentes modalités
+d’investissement : sous forme d’investissement en fonds propres et quasi-fonds
+propres, de co-investissement dans la société de projet (SPV) ou encore sous
+forme de prêt mezzanine.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S48" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T48" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-recharge-avitaillement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=IRVE_GNV_psat</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-recharge-avitaillement?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;IRVE_GNV_psat" rel="noopener" target="_blank"&gt;
+   Rendez-vous sur le site de la Banque des Territoires
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-bornes-irve/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC48" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>11/03/2021</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>62848</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -3368,7665 +11351,315 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S49" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T49" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W16" s="1" t="inlineStr">
+      <c r="W49" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z49" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AC49" s="1" t="inlineStr">
+        <is>
+          <t>La Banque Postale</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>09/10/2020</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
     </row>
-    <row r="17" spans="1:27" customHeight="0">
-[...591 lines deleted...]
-      <c r="E20" s="1" t="inlineStr">
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>41743</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Financer l’acquisition de véhicules à motorisation décarbonée</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Financement de véhicules à motorisation décarbonée</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
-[...3628 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
 autorité organisatrice de mobilité (AOM), une entreprise publique locale (EPL)
 ou une entreprise privée avec flotte de véhicules et vous souhaitez acquérir
 des véhicules à motorisation décarbonée ? La Banque des Territoires vous
 accompagne pour trouver le financement le plus adéquat à votre projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous vous permettons ainsi de renouveler ou
 acquérir une flotte de véhicules roulants propres, comme des véhicules
 particuliers ou utilitaires électriques, des autobus et autocars électriques ou
 hydrogène, des scooters électriques, des vélos à assistance électrique (VAE),
 du matériel roulant ferroviaire, d’autre matériel de transport durable ou des
 transports guidés (téléphérique, télécabine, monorail).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Plusieurs modalités de financement sont proposées
 pour vous aider à mener à bien votre projet d’achat de véhicules décarbonés,
 comme la prise de participation minoritaire, ou bien via des plateformes
 spécifiques suivant le matériel concerné (Oblibus, Movivolt, Neot Green
 Mobility, Territrains). Pour bénéficier de ces financements, votre projet doit
 répondre à plusieurs impératifs, comme une réduction des émissions de CO&lt;sub&gt;2&lt;/sub&gt;/km
 supérieure à 60%, une réduction des particules, une diminution de la dépendance
 aux hydrocarbures, ou le renforcement de la souveraineté énergétique. &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N50" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Transports collectifs et optimisation des trafics routiers
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S50" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T50" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U50" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V50" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-vehicules-motorisation-decarbonee?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=moto_decarbonee_psat</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-vehicules-motorisation-decarbonee?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;moto_decarbonee_psat"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z50" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-vehicules-motorisation-decarbonee/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...3194 lines deleted...]
-          <t>published</t>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC50" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>20/05/2020</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>