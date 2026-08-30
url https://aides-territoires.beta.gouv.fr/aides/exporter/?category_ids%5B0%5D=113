--- v1 (2026-04-13)
+++ v2 (2026-08-30)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH50"/>
+  <dimension ref="A1:AH49"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,655 +263,433 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165441</v>
+        <v>166263</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
-[...4 lines deleted...]
-          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+          <t>Faire émerger des mobilités plus durables et multimodales</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>City-to-City exchanges</t>
+          <t>Interreg VI France - Suisse – Priorité 3 : Mobilités durables et multimodalités</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays</t>
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t> Max : 100</t>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>80% pour les projets dont le coût total FR  ≤ 2 000 000 € / 35% pour les projets dont le coût total FR &gt; 2 000 000 €</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Interreg France - Suisse (2021-2027) est un programme de
+l’Union européenne cofinancé par le Fonds européen de développement régional
+(FEDER), la Confédération suisse et les cantons, pour soutenir la Coopération
+territoriale européenne (CTE) qui s’inscrit dans le cadre de la politique de
+cohésion européenne. Cette dernière vise à renforcer la cohésion économique,
+sociale et territoriale en réduisant les différences de développement entre les
+régions européennes.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Dans le cadre de la Priorité 3 du programme, les projets
+doivent s&amp;#039;inscrire dans l&amp;#039;objectif suivant : &lt;/p&gt;&lt;p&gt;&lt;u&gt;Mobilité durable, intelligente, intermodale et résiliente
+face aux facteurs climatiques. Accès aux transports en commun.&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Types d’actions :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Action
+     1 : Soutien au développement des réseaux de transport en commun ayant
+     vocation à améliorer les déplacements ;&lt;/li&gt;
+ &lt;li&gt;Action
+     2 : Soutien au développement de la multimodalité transfrontalière et de
+     l’interopérabilité des systèmes de transport ;&lt;/li&gt;
+ &lt;li&gt;Action
+     3 : Soutien aux solutions alternatives à la voiture individuelle, dans les
+     déplacements sur la zone de coopération.&lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+          <t>&lt;p&gt;Retrouvez
+tous les projets de mobilité soutenus en suivant ce lien : &lt;a href="https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A69" target="_self"&gt;https://www.interreg-francesuisse.eu/les-projets-aides?f%5B0%5D&amp;#61;thematique%3A69&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-[...12 lines deleted...]
-Egalité des chances
+          <t>Voirie et réseaux
 Accès aux services
-Cohésion sociale et inclusion
-[...21 lines deleted...]
-Attractivité économique
+International
+Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
-Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Le programme soutient des projets de coopération
+transfrontalière impliquant a minima un porteur français et un porteur suisse
+(les chefs de file), et éventuellement d’autres partenaires publics et/ou
+privés, qui œuvrent dans un but commun.&lt;/p&gt;&lt;p&gt;Un projet de coopération doit remplir plusieurs critères :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Être
+     défini en commun avec un(des) partenaire(s) de l’autre côté de la
+     frontière ;&lt;/li&gt;
+ &lt;li&gt;Répondre
+     à l’un des objectifs du programme ;&lt;/li&gt;
+ &lt;li&gt;Disposer
+     de ressources partagées et de compétences complémentaires ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des effets matériels et/ou immatériels pour le territoire transfrontalier
+     franco-suisse ;&lt;/li&gt;
+ &lt;li&gt;Produire
+     des réalisations communes et pérennes.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;
+Pour plus de détails, consultez le lien suivant : &lt;a href="https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo" target="_self"&gt;https://www.interreg-francesuisse.eu/les-ressources/document-de-mise-en-oeuvre-domo&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-[...1 lines deleted...]
-Usage / valorisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
-          <t>Dépenses de fonctionnement</t>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+          <t>https://www.interreg-francesuisse.eu/nos-appels-projets/faire-emerger-des-mobilites-plus-durables-et-multimodales</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
-          <t>https://connect.urban-initiative.eu/login</t>
+          <t>https://www.interreg-francesuisse.eu/mon-projet-franco-suisse/deposer-mon-projet/les-modalites-de-depot-en-france</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;a href="mailto:interreg&amp;#64;bourgognefranchecomte.fr"&gt;interreg&amp;#64;bourgognefranchecomte.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>lauryn.pignarre@anct.gouv.fr</t>
+          <t>elisa.blacha@bourgognefranchecomte.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faire-emerger-des-mobilites-plus-durables-et-multimodales/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
-          <t>Agence nationale de la cohésion des territoires</t>
+          <t>Conseil régional Bourgogne Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AD2" s="0" t="inlineStr">
+        <is>
+          <t>european</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>26/09/2025</t>
+          <t>20/04/2026</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>165393</v>
+        <v>166151</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Soutenir le verdissement des flottes professionnelles par l’acquisition de véhicules propres</t>
+          <t>Obtenir des subventions CEE liées aux travaux de rénovation énergétique</t>
         </is>
       </c>
       <c r="D3" s="1" t="inlineStr">
         <is>
-          <t>IDEE Action « mobilité décarbonée »</t>
+          <t>CEE</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional de Normandie</t>
+          <t>Syndicat des énergies et de l'aménagement numérique de la Haute-Savoie (SYANE)</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...4 lines deleted...]
-Association</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...9 lines deleted...]
-          <t>L’aide prendra la forme d’une subvention plafonnée :  à 50% des dépenses éligibles par véhicule (surcoût du véhicule par rapport à son équivalent diesel Euro VI pour l’acquisition et la location, et coût de l’opération de rétrofit)</t>
+          <t>Ingénierie financière
+Certificat d'économie d'énergie (CEE)</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Les véhicules éligibles sont les véhicules de transports de
-[...23 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;h4&gt;Le Syane propose un guichet centralisé associant subvention des travaux et aide à l’ingénierie pour obtenir des subventions CEE liées aux travaux de rénovation énergétique.&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Valorisation des CEE pour les travaux de rénovation des bâtiments publics, l&amp;#039;acquisition neuve de véhicules électriques légers, utilitaires ou transports en commun&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N3" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
+          <t>Economie d'énergie et rénovation énergétique
 Transports collectifs et optimisation des trafics routiers
-Mobilité partagée
-[...2 lines deleted...]
-Réduction de l'empreinte carbone
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R3" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Les opérations éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
-[...29 lines deleted...]
-Normandie ; Emergence ESS ; Impulsion Environnement.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Adhésion au Syane&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S3" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T3" s="1" t="inlineStr">
         <is>
-          <t>Dépenses d’investissement</t>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U3" s="1" t="inlineStr">
         <is>
-          <t>Normandie</t>
+          <t>Haute-Savoie</t>
         </is>
       </c>
       <c r="V3" s="1" t="inlineStr">
         <is>
-          <t>https://www.normandie.fr/idee-action-mobilite-decarbonee-soutien-aux-vehicules-et-aux-infrastructures-de-distribution-biognv</t>
-[...4 lines deleted...]
-          <t>https://monespace-aides.normandie.fr/aides/#/crno/connecte/F_NTEL031ENV/depot/simple</t>
+          <t>https://syane.fr/energies/maitrise-de-lenergie/certificat-deconomie-denergie-cee/</t>
         </is>
       </c>
       <c r="X3" s="1" t="inlineStr">
         <is>
-          <t>&lt;table cellspacing="0" cellpadding="0" width="577"&gt;
-[...27 lines deleted...]
-&lt;/tbody&gt;&lt;/table&gt;</t>
+          <t>&lt;p&gt;cee&amp;#64;syane.fr&lt;/p&gt;&lt;p&gt;a.lebessou&amp;#64;syane.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
-          <t>carl.pique@normandie.fr</t>
+          <t>a.lebessou@syane.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-verdissement-des-flottes-professionnelles-par-lacquisition-de-vehicules-propres/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/certificats-d-economie-d-energie-cee/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
-          <t>Région Normandie</t>
+          <t>Syane</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>14/08/2025</t>
+          <t>11/03/2026</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/08/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>166151</v>
+        <v>165514</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Obtenir des subventions CEE liées aux travaux de rénovation énergétique</t>
+          <t>EU Coopérer à une échelle interterritoriale et/ou transnationale</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>CEE</t>
-[...4 lines deleted...]
-          <t>Syndicat des énergies et de l'aménagement numérique de la Haute-Savoie (SYANE)</t>
+          <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
-        <is>
-[...124 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;&lt;strong&gt;Priorité stratégique :&lt;/strong&gt;&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    Renforcer la coopération entre le GAL de l’Anjou
 Bleu et les autres territoires en France et en Europe.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;u&gt;&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Mener des projets de coopération en France
 (coopération interterritoriale dans une ou plusieurs régions) ;&lt;/p&gt;&lt;p&gt;-    Mener des projets entre territoires d’autres
 Etats membres ou non de l’Union européenne (coopération transnationale).&lt;/p&gt;&lt;p&gt;&lt;u&gt;Effets attendus :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     La création de liens avec les territoires de
 coopération et de partenariats ;&lt;/p&gt;&lt;p&gt;-     La fédération des acteurs publics et privés du
 territoire autour de projets menés en coopérations avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des territoires plus ouverts et avec un plus
 grand rayonnement ;&lt;/p&gt;&lt;p&gt;-    Des actions communes avec d’autres
 territoires ;&lt;/p&gt;&lt;p&gt;-    Des échanges d’expériences plus nombreux&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-     Soutien préparatoire : aide à la
 préparation et à la définition du projet ;&lt;/p&gt;&lt;p&gt;-     Mise en place d’un réseau d’échanges et de
 partenariat aussi bien entre les bénéficiaires, qu’entre les GAL en lien avec
 la stratégie du territoire ;&lt;/p&gt;&lt;p&gt;-     Mise en œuvre d’actions communes en lien avec la
 stratégie du GAL ;&lt;/p&gt;&lt;p&gt;-     Animation et gestion des projets de
 coopération ;&lt;/p&gt;&lt;p&gt;-     Communication et évaluation des projets de
 coopération.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
@@ -934,945 +712,997 @@
 Equipement public
 Réhabilitation
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;    &lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;·         &lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;-    -  Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;br /&gt; &lt;br /&gt;-   Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/p&gt;&lt;p&gt;     &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les investissements concernant du matériel d’occasion ;&lt;/li&gt;&lt;li&gt; Les coûts d’amortissement ;&lt;/li&gt;&lt;li&gt; Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’œuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;/li&gt;&lt;li&gt;  Les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;/li&gt;&lt;li&gt;  Les frais de change ;&lt;/li&gt;&lt;li&gt;  Les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;       &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;-   -  Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais     directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration...) &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;   -  La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -    Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     -   Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/p&gt;&lt;p&gt;   &lt;/p&gt;&lt;p&gt;     -   Les dépenses de salaires des apprentis, personnel en contrat aidé et gratifications des stagiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE L'ANJOU BLEU</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>leader@anjoubleu.com</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>GAL Anjou bleu</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>04/11/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165441</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Echanger avec des villes européennes sur les enjeux urbains</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>City-to-City exchanges</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dispositif &amp;#34;City-to-City exchanges&amp;#34; de l&amp;#039;Initiative urbaine européenne permet à deux ou trois autorités urbaines de réaliser des visites de terrain sur des enjeux urbains lié au développement urbain intégré qu&amp;#039;elles partagent : l&amp;#039;une est confrontée à ce défi et l&amp;#039;autre dispose d&amp;#039;une expertise susceptible d&amp;#039;aider à le relever !&lt;/p&gt;&lt;p&gt;L&amp;#039;appel réunit : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;1 ville confrontée à un problème spécifique lié au développement durable urbain (‘la ville candidate’) &lt;/li&gt;&lt;li&gt;1 à 2 autres villes d’un autre Etat membre disposant de l&amp;#039;expertise nécessaire pour aider la ville candidate à résoudre  (‘la ville paire’) &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il est possible de réaliser au total 3 visites de terrain de 2 à 5 jours.&lt;/p&gt;&lt;p&gt;Les thématiques acceptées doivent concernées les enjeux liés au développement urbain au sens large.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Transport et hébergement : jusqu&amp;#039;à 6 personnes pour la ville candidate et jusqu&amp;#039;à 4 personnes pour la ville paire&lt;/li&gt;&lt;li&gt;Tarif journalier pour les coûts de personnel : seulement pour la ville paire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Il s&amp;#039;agit d&amp;#039;un &lt;strong&gt;appel ouvert en continu&lt;/strong&gt; avec un processus de candidature simple et rapide. Vous pouvez candidater quand vous voulez ! L&amp;#039;évaluation au fil d’eau, avec une réponse sous 4 semaines. Une fois approuvé, la collectivité a 1 mois de phase d’initiation pour préparer les visites. Par la suite, les activités doivent se réaliser sous 5 mois. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un modérateur expert&lt;/strong&gt; est contractualisé pour :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Vous aider à trouver une ville paire&lt;/li&gt;&lt;li&gt;Vous aider à préparer les visites, en révisant avec vous l’agenda&lt;/li&gt;&lt;li&gt;Faciliter les discussions sur place&lt;/li&gt;&lt;li&gt; Vous aider à préparer le rapport final&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Son rôle : s’assurer que vous tiriez le meilleur parti de l’activité &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment trouver un partenaire européen ?&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Via l&amp;#039;outil &lt;a href="https://portico.urban-initiative.eu/urban-matchmaker" target="_self"&gt;Urban Matchmaker&lt;/a&gt; de la plateforme Portico&lt;/li&gt;&lt;li&gt;Via votre point de contact national&lt;/li&gt;&lt;li&gt;Via l&amp;#039;expert de l&amp;#039;Initiative urbaine européenne&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pourquoi participer ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accessibilité : procédure simplifiée et rapide sans lourdeur administrative&lt;/li&gt;&lt;li&gt;Efficacité : résultats concrets et opérationnels rapidement exploitables&lt;/li&gt;&lt;li&gt;Personnalisé : le candidat priorise et exprime ses besoins et choisit lui-même son partenaire champion&lt;/li&gt;&lt;li&gt;Flexibilité : large éventail thématique lié aux enjeux urbains durables&lt;/li&gt;&lt;li&gt;Accompagnement : expertise locale de la ville partenaire et expert modérateur&lt;/li&gt;&lt;li&gt;Visite en double sens : visite d’étude chez le partenaire et visite d’appui-conseil chez le demandeur&lt;/li&gt;&lt;li&gt;Coût : participation entièrement financée (sauf coûts de personnel)&lt;/li&gt;&lt;li&gt;Visibilité : mise en réseau, rayonnement local et européen&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Métropole européenne de Lille et Turin : Transformation urbaine, reconquête des berges et création de parc&lt;/p&gt;&lt;p&gt;La Rochelle et Reggio Emilia : Améliorer les politiques et services de la petite enfance pour des villes durables et inclusives&lt;/p&gt;&lt;p&gt;Métropole de Lyon et Düsserldorf : Former différemment pour améliorer l&amp;#039;efficacité des autorités publiques en matière de développement urbain durable&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Jeunesse
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Attractivité économique
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Réduction de l'empreinte carbone
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères d’éligibilité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Ouvert à toute autorité urbaine européenne, sans critère de population. &lt;/li&gt;&lt;li&gt;Ouvert aux associations d’autorités urbaines (métropole, communautés d’agglomération,…). &lt;/li&gt;&lt;li&gt;Le formulaire de candidature « approuvé » par un représentant légal de l’institution. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les critères de qualité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Sujet lié aux questions de développement durable urbain.&lt;/li&gt;&lt;li&gt;Motivation des villes participantes.&lt;/li&gt;&lt;li&gt;Cohérence du choix des pairs. &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
       <c r="U5" s="1" t="inlineStr">
         <is>
-          <t>PETR DE L'ANJOU BLEU</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V5" s="1" t="inlineStr">
         <is>
-          <t>https://anjoubleu.com/wp-content/uploads/2024/12/Brochure-LEADER-A4.pdf</t>
+          <t>https://www.urban-initiative.eu/capacity-building/city-to-city-exchanges/call</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://connect.urban-initiative.eu/login</t>
         </is>
       </c>
       <c r="X5" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;GAL de l&amp;#039;Anjou bleu&lt;/p&gt;&lt;p&gt;2 rue Gillier&lt;/p&gt;&lt;p&gt;49500 SEGRE EN ANJOU BLEU&lt;/p&gt;&lt;p&gt;leader&amp;#64;anjoubleu.com&lt;/p&gt;</t>
+          <t>&lt;p&gt;Veuillez contacter le point de contact national de l&amp;#039;Initiative urbaine européenne : Lauryn PIGNARRE - lauryn.pignarre&amp;#64;anct.gouv.fr&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
-          <t>leader@anjoubleu.com</t>
+          <t>lauryn.pignarre@anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/eu-cooperer-a-une-echelle-interterritoriale-et-ou-transnationale/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/echanger-avec-des-villes-europeennes-sur-les-enjeux-urbains/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
-          <t>GAL Anjou bleu</t>
+          <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
-          <t>04/11/2025</t>
+          <t>26/09/2025</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
+        <v>165393</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le verdissement des flottes professionnelles par l’acquisition de véhicules propres</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>IDEE Action « mobilité décarbonée »</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>L’aide prendra la forme d’une subvention plafonnée :  à 50% des dépenses éligibles par véhicule (surcoût du véhicule par rapport à son équivalent diesel Euro VI pour l’acquisition et la location, et coût de l’opération de rétrofit)</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les véhicules éligibles sont les véhicules de transports de
+voyageurs et de marchandises suivants : &lt;/p&gt;&lt;p&gt;- Véhicules de transport de personnes :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;De
+     catégorie M1 (au sens de l’article R311-1 du Code de la route) uniquement
+     de type minibus 7 à 9 places ;&lt;/li&gt;
+ &lt;li&gt;Les
+     minibus, navettes urbaines, autocars, autobus,…&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;-  Véhicules de transports de marchandises et de
+matériels : &lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;de
+     type utilitaire de catégorie N1 (au sens de l’article R311-1 du Code de la
+     Route) uniquement : camionnette, fourgonnette, fourgon, châssis-cabine ;&lt;/li&gt;
+ &lt;li&gt;Les
+     poids lourds (tracteurs et porteurs) de PTAC ³ 3,5 t ;&lt;/li&gt;
+ &lt;li&gt;Les
+     véhicules spécialisés (balayeuses, BOM…).&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Les véhicules éligibles sont ceux dont le système de
+propulsion est alimenté &lt;u&gt;exclusivement&lt;/u&gt; par une ou plusieurs
+sources d’énergie suivantes :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;électricité,&lt;/li&gt;
+ &lt;li&gt;hydrogène,&lt;/li&gt;
+ &lt;li&gt;gaz
+     naturel renouvelable.&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les opérations éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;l’achat
+     de véhicules strictement neufs et jamais immatriculés ;&lt;/li&gt;
+ &lt;li&gt;la
+     mise à niveau (rétrofit) de véhicules fonctionnant antérieurement avec des
+     carburants fossiles ;&lt;/li&gt;
+ &lt;li&gt;Pour
+     les véhicules alimentés exclusivement à l’hydrogène, la location longue
+     durée, avec ou sans option d’achat, sera également éligible à l’aide
+     (plafonds identiques à ceux d’un achat).&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Sont exclus du bénéfice de l’aide :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les
+     véhicules commandés et/ou achetés avant la réception du dossier de demande
+     d’aide par la Région ;&lt;/li&gt;
+ &lt;li&gt;Les
+     véhicules d’occasion, de démonstration, de collaborateur ou à usage de
+     courtoisie.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Les véhicules hybrides rechargeables et
+auto-rechargeables fonctionnant avec un carburant fossile ne sont pas éligibles
+au dispositif&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif ne peut être sollicité que dans la limite de 2
+véhicules par bénéficiaire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;L’aide est cumulable avec les aides d’état et tout autre
+aide publique dans la limite de la règlementation communautaire applicable.
+Toutefois, pour l’acquisition et la location de véhicules neufs, le cumul de
+ces aides ne doit pas dépasser 100% du surcoût HT par rapport à un véhicule de
+la même catégorie qui est conforme aux normes de l’union européenne applicables
+déjà en vigueur et qui aurait été acquis sans l’aide. En cas de dépassement de
+ce taux, l’aide régionale sera ajustée.&lt;br /&gt;
+L’aide n’est pas cumulable avec les autres aides de la Région Normandie,
+notamment l’aide à l’acquisition de véhicule collectif - Trans’sport en
+Normandie ; Emergence ESS ; Impulsion Environnement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Normandie</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.normandie.fr/idee-action-mobilite-decarbonee-soutien-aux-vehicules-et-aux-infrastructures-de-distribution-biognv</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://monespace-aides.normandie.fr/aides/#/crno/connecte/F_NTEL031ENV/depot/simple</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;table cellspacing="0" cellpadding="0" width="577"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td width="85" valign="top"&gt;
+  &lt;p&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="492" valign="top"&gt;
+  &lt;p&gt;Carl Pique&lt;/p&gt;
+  &lt;p&gt;Chargé de projets Mobilité décarbonée&lt;/p&gt;
+  &lt;p&gt;Service Energies renouvelables et Economie circulaire&lt;/p&gt;
+  &lt;p&gt;Direction Energies, Environnement et Développement Durable
+  (DEEDD)&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="85" valign="bottom"&gt;
+  &lt;p&gt;&lt;a href="https://www.normandie.fr/"&gt;&lt;img width="71" height="54" src="data:image/png;base64,iVBORw0KGgoAAAANSUhEUgAAAEcAAAA2CAYAAACVzoR7AAAAAXNSR0IArs4c6QAAAAlwSFlzAAAOxAAADsQBlSsOGwAAABl0RVh0U29mdHdhcmUATWljcm9zb2Z0IE9mZmljZX/tNXEAABT5SURBVGhD7VsJdFRVmv7q1b6kUqmQPewgINIs4ootuLZb6zja7dp92vWgc1rRcZt2bW1HGW3pPm4wIyiutHq0nZZGxgbcEARpZFERxJCwZKmkUqnU/l69mu&amp;#43;/ScWIBCTJnNDnzH/OI8lb7r3/9&amp;#43;//vdhyJPw/7RMB2z8kNhYLLAcQaH/wdeiBQ8bRjfn9gSAqb2YyMNtjyLbFYISaodc3wF5SCs9xU/psDzZN0/o8yP/JAIaBbDyJbEsrjHArss2tZLwRRmMLjIYQ9MYmGE1yn39H2mBG4zDjCeh6I4Y/8wx806b2eVm2Po9wkAPksllKOo6sMNwaJZMhMixXSwfzTWRWrpYWPm8n07wIkqlnOJOBHEz&amp;#43;FLMSoVqpZLysVv7Kv7M5uMrGovD8Mw5yVft&amp;#43;vV/Byba1I0spZlsi0JtCyIYo7T2N0BvIdIMwTRCoCWY4imx7lEynkCPTOei8xEg6mLaQaXLcxbTFZoPVblfmtj/KphPwHz8F1mDg0AInumQF6q6aBSRNmAlKOpPulHRHMOxiGiIPMi9St9qhORwA&amp;#43;VbvZDTksupl5Kw5WOWnrQM2RR349Ug5apZ3xrH9AowM0i&amp;#43;ak9MNNPzmP2DQGVoRIA92WB3kuJPprtXmCJE3iywZtLlMZDOWDsajVuTSGoxyatHwFOwJG3xhO5otBmw7XLDmRJsAjYAJeKboloPm5eDXeeTMHDSbB95jJh9a4ET&amp;#43;9N9IfLYOFtcgZCck4A6aSK4nU81Ex0MmOhkwExoc06MYNYcRhcyYbgs2v&amp;#43;hF4u4hKD07gqKH9lChckiFraj7iw8tLxXh8MN0eE&amp;#43;l3xmTQtZGQAlwrs6ByPNF0OrtsPg6xs/pOuzlZXCOGXnogCMONjRnPt2BCxbdgj0OHUNubkQgZUP9rEr4ajyAj&amp;#43;JWQs7BE8ih5msNpaX87htqBJ&amp;#43;ZFhMVtzRh13onGhYVweXJIlCVxYj7WxDxZvD1ZgdSiz2w7HLA6uUY02MoWbADoZuq4drupgaZyBkZOEYMgTXgP3TAaV/6PhJ/Xw&amp;#43;rxw&amp;#43;NTBavLMTOZ9L48dMt8C3che0XD4VzD7WIUid2MCbGUT3GwJblLlSO1lE8LYlV7gw2Xl8Bz69aUf5jRjIth9ZdNtTMKYR1sxd&amp;#43;Wn&amp;#43;peCmtQ0va1xQh016Pglsa0Hb1cHjptsTfOEcN7Tdg&amp;#43;sXnhOf/qcNTMpJIkPW66BuWFGPLbBPjZ7XiR&amp;#43;99g12zS5BaUsjI5UAmxpBLkGofKkXlrWHYpscx5Q8NsH3uQctmN9IB&amp;#43;hk6pcqMFSMm0z8NiSPZaEOu2QajzcrcxwK/S0f1JB2bmunAO320hHjHsKpDBxy9bg9iyz5ixPF1LcpkdHFnrYg/UoXVq92YMLceo&amp;#43;c1IvNFM&amp;#43;Lr3NCKDPjcOZzz4h44hxv47G0nfBVpjLo8hrKEeF1e1AT1syPgIR2yYNcqN7wMX5pBHSnMYeMODW0Pl2OwK4eOAGeBrVz0q/&amp;#43;oT9EqungZ9LZm2LzBb1dEUZo0C5/XgPZhACt/asPoB0IYd1aSko0xx6GeEQTnSB0NW2yIhqyYMCMFtHIIal1sjwXRndQSHagaq8PKe9aCHN&amp;#43;1I/J0qfJHBrXPm3BgiJNA2fMRywpb6aD&amp;#43;Q6avoVxyG5Ww7YNEmm6vicE7fNg2047Y7SHYynSMmppGQYAONEkFYSg&amp;#43;5twEkzagnk76i/8Kwklgqy5oh51Mb1rtwMSfZGhmwLSb2rC7hJFqZQEslXTSS90w6uiMRbxsLMg6NJ/30ABHap7E2o0qt&amp;#43;iJxAc53SYq212IzRuEMU/vQUEZ71IrLE4geDi55udb/8eOzVdVo7zJj5G/q0PZGRnENmlYc3cFMmuSGDmzFcEygnZzBLiJF00tPN&amp;#43;Dpn&amp;#43;tRoVJPySehzWi5uiTIXyPjV6PltzwBeuiRljd&amp;#43;5EWcUglbQhOi2HqE7sBRifEgEiLBU1bHUhHNIQ/cyP2RiHGhIiSTceO&amp;#43;UXwnhOFqzyLYLWB2BMV2PxGAGD&amp;#43;ZC03EJyQwrhfxuAfoWOXlRMQHJUhSmkh9VU/Uq/BSazbRG1mMWj51hmrdUnKz2TPYjJ6ca2lv2pB9R/qlZOtXWnDttcL0PqhB56vPXDrGgpzNgyys&amp;#43;SgaeQMDQEO56JWZagMjTs1jGb49jS7kKYZ6bShNv5rnLkF8Z12FNLv5Gi6KkwyqURWfuk/6jU4qc1buYrvSyrHkqDgxBhyM9pRPD6NwgsT2PKmA9ufL0RqhQ&amp;#43;BNieGaxYFgMbZGazBpBf&amp;#43;iyPIjU9i2DURhPZo&amp;#43;OCnlSjb4IODkS1DM3JW6QieS&amp;#43;c/NA37SPqsjyV4d6beojk5ApyWyr3/qNfgZL6pJTR7FU9cq3QP6obG0dKYxbhRWXz9uAd7bq9AZdJFQFgV0QolUxYZqxDMzDBbbOBzdxK2ehPxxW7seCqAYZ8G4WVkknpdMyyIjU3g62JmxgzdsZUO7FzkRzlDuypLaVIS0KWn05/UK3Ck6tYbmmER0XcnSlDMw7mwFFWWHJrnqbiOEdQSKSEEkJyAkf42wtlYS1mY3BX/ZyXZs2A34Shm5HFLI4Nlgcn3peA0lvlRsKwQohs7OVIJtc/Ouk2sSUjAMZqa&amp;#43;xOb3lXl2Qh7MW1ROtDvh3GtMAu/kxV2xAa/MMekUHkCwSmlwXV8HMU0IRvLCdOiYRfDdXphCTw0m6K7GuAcSvb5XmStB9sWeTG4xg/viDSK6YitJQaMuIb4RicSnxM&amp;#43;gyNz/A7rIpj1TQMPjurXpJm&amp;#43;dms&amp;#43;idkbZCp0UiuG/YrNrk&amp;#43;9aPt9KbxSUEmiJsSywO6nqZwYRQETu7aUBZmIB0ZWw7DH9qA1mMGOv3kVAPpuG340nRX5nXVoK8igvtaGTCNbIeUmCv&amp;#43;pBd4aJ9ruq2A2Lo5f8hwNmdpdAw&amp;#43;O9G&amp;#43;g02N0azwJ&amp;#43;w6CoC33o/bIOCZeH4bJnk30vip4dC6e&amp;#43;Y5BJuyTE9QqK&amp;#43;rZnTAp&amp;#43;NJxLDppSrs/oe1NMuFnL8fGEJ6bGENotxVbX/LCupYN85gDTk4o8zRas6iaWwfHjQ1Iz66EnZU6YUfmm7qBB&amp;#43;fbDtN315KlbxiUtCNMM0mwJBj3bxHUFplopQahjuGYryfdWQwebODtiypx3HVtKDw&amp;#43;QU1jO3VxALEtZH9wBvo6xv1tfrhrXRgco1&amp;#43;jQxbnLZeQP&amp;#43;tEwVo/0jPCaCdc4tJyNoJTs1O1aa2Bwn4BqVcOuauhbeSX220tdJLBXW5sO30kWn7TgIn3tKHy7Ha0/sWPyMc&amp;#43;eChlaRIeeUpKtSxqv7Kh4NIwhj7UhBxNSbYYNQ//odbl0hborVak2NxK7iRgbRrMmBXWMgOpo9qx484SVNukG0DNsduUz0lvrYHn6EkDB47mZmPLxQQsygpyL5&amp;#43;s9k8Zsit0K5rur8DyGhuOvjeM0pltKL2yjS1RSpl11YhbwkgyuNQs9WHST3iDlmoZZig3pvO&amp;#43;SX/kpNY5WIdhuI51cwgKNctRlUFqoxXpP7J0aHKz&amp;#43;dUZsVg&amp;#43;mNkEEp9uHGBwCv2slH0wuXUCSmxfpDPrHcQ8JPR8CVZsceGY3zciy60Tny&amp;#43;HgmIyTJCav7Jj5FFpBIczEWQ&amp;#43;uf0jB8KbnXBX6gqkIMGqHG/AwQA2&amp;#43;bwkvl5eBOuSIDzMi1JRJpLMeejOulyfOOX4h2sx6PpfDpzmWP0&amp;#43;1R4QG6d8e1yIdPRKvayX1/ix&amp;#43;hI7htwSQsn51DaxRjI1eAprrQDLLUbgD29j//m1Uoy/lZtyN7UjtdOCpXcHMenydgydnkGAza2py2ph7rLCoOmu&amp;#43;fcgWheUoJCFeb5o0KxuJFavV5t7mrfngviHItcrnyODO9mvjX&amp;#43;ydv/zUPqZGDt3LAGOuCGKwGXMYMXsaEJJ/ppmAdr8uQ1fPVaE4DslKCLU8RoHdCqkTifsphPfckkQ9RdG4Ds2Di99TYB9oKJgDkOYK218NYCijIO1Z0eqYHE6ka6tRXz131Fwygk/FIMe3&amp;#43;s1OK4JY5F7ZR8OWZSCuUeOPsOkmrtYCw2ftwsu&amp;#43;hWd9eeOVQ7U/s2D9CovNDpXJ7deytk5dDENSDMn0t8KID2rGQXH6kixQ1j&amp;#43;SSGcz5ei7XkTIen3laQxbdU3SNBJ&amp;#43;6N2Fp6dOZRCR1o7GUTfendgwXEfNZGsS2e7o7bJkwDj8JtwHpeElVnvkLuakCzOYv18F2r/5Ie50oeChB0VdKBOlgAaQSE2KjN2Dcmg8powHGN0fPBAAcwVfuVXNLYmiqhJnmHc16oyYO/sUnBbsKO26kZWqxfRt5eh4uE7GPVoc32gXmuO58gJ3Ccq57ZvCzR3p9&amp;#43;RMMwSO/OLEBrHxDF&amp;#43;ehohzrDqrAq4mJdUEE4f255SfEr4VZdk0EVZhK&amp;#43;qh4Vglp6ewZoH/cg8Wo0x0h&amp;#43;WjbwkG&amp;#43;knRRHiuIHKLJIVOTRucLKr&amp;#43;n1wLCz30zXb0f7Oeyj85zP7AE0fdjytRYXcej0aLYteQS4uZWKHl5W9yYanmMpnC7FhMH0OVb8y5EWBywKDjO7dcbGwNjJoguHZZapUW30Xta7egWrmOgaLVyEre8WtWxwI/aYC7dTKGjpkx1Y3fHxn34bN8Ra8OnDgyKKrnvgdiv/lFzwGwhaUnJBgpS5XcI8cIogg09BK/8Nn3jhSqQT9EKOTampKui&amp;#43;mKIbB3i8PDQy1MAHkT7QwpkvjvBMYmUeiXqDFiWI20LKNagiWIwSG9/dFVlcB2t99H9KtdE88vNfa02uzkhltxUXwndDzxr2ZSrN6l5MXUXWwyAiFFXh6QwOPnMjvPHUh52taeDKjrfOMTTJJM0p3dnw6CkppqpkE0dA6T17YRT/lfg&amp;#43;nCtguzVIYzX9cgMELHh0YcA40q0b7l8tWNoh72CN6fD3HDp46uhJpJ1hhdTAp28SfPL6izu7wdyMkx1c63jFjvBIE0JTjKx3mnAdR7YYQRM3iRutLb6Lk1plwjRt1oKXu83mfNGd/M&amp;#43;qysS9nan4AWZwOAliirgOCyD6SEY7w8FOkQ/MIni4Hn3gGKCunvtTBp7A6BpdpqEP9nbMx7LW5HWd9DpL6DE4qlUKSplBUVKSmjsfjWLJkCQ4//HB1CbXwlFZhYSEbXN&amp;#43;drrW1laHaBbebDl32njpTgu6/d&amp;#43;dHgcjM/ECbdybXI6fHjBCBoimzYdTRvz1I6hM40WgUixYtUozLNXXqVLzxxhvw&amp;#43;1l7cTGxWAx//etf2bcxWVP5cOqpp2LVqlWYPn063nvvPTQ10Xx4SmPKlCkYNGgQXnvtNVx//fXYuHGjAuywww47SHY6Xtf4rVwHAvFAg/cJHGG&amp;#43;srIS55xzDl555RXU1dUppo477jhUV1djxYoVisGxY8eikXtcojmiWZs3b4YAe/HFFytwBNAJEyaoex9//DGcLANEGwea&amp;#43;gSOmMQXX3yhQCktLcXQoUPxySefoI2Rp6qqSpmKvCPAvP322wo0j8fzHRPKm5KY58knn6wAFLO84IILBhqb3jXY86sWqYspHXXUUfjoo4&amp;#43;UtEXqzc3N&amp;#43;PLLL3HMMccosyooKFDgFRcXK1M74ogjEGL0ETPK8Bzx5MmTEQwGFchiYuvXr&amp;#43;/yPwOJUJ80p6SkRElb6Mwzz1Qmcv755yuQxNyExHREk0RjJHqJdgmJ/xEQxQy93o4t5bKyMvXzqquuGkhMuubuEZz6&amp;#43;nqEw2GMHz&amp;#43;&amp;#43;62VxpqNHj1bOU0iei2aI9AWciooKFbWE2ddff105XDkEfuyxx2LSpEnqG9Ew0RR5Jz&amp;#43;OzLVz504cffTRXXOtWbNGmaZcQjLHsmXL1Dx5&amp;#43;vTTT3koW1fmunTpUnz22WfK&amp;#43;YsmC/hCIrA333wTZ5xxhno2f/58RCKRrmeXXnppV1TdWyI9grNu3TpcdNFFWLt2bdfHN998M&amp;#43;6//36cdtppeOedd3DjjTeqZxKZHn74Ydx3332QybZt26akf&amp;#43;6556oFzZ49G3fffTeuvPJK3HDDDZgxYwYee&amp;#43;yxrrVcccUVyqxefvlldc/g6fVTTjkFl112GebOnavuif&amp;#43;68MIL8etf/1rNJfTqq68qRgUcuefgsV1x/rfddpsSxoIFC9R3d911lwKsvb0dv/3tb3HNNdcosxXgZH09UY/giCOVyS655BK8//77CAQCyjTkkvzk2muvxbx587okKY5YnOjxxx&amp;#43;vnKpoxwsvvKDmXb58OW699VYFjmjXnDlz1PfCyLvvvqukPmvWrK41vvTSS&amp;#43;rZhg0b0MBSo5zVv5Dce/LJJzFx4kS1LjFJ0Sgh&amp;#43;f2OO&amp;#43;7AiSeeiDT31GQdAo7MKWmGgCHvCpCPPPJIj4B0f9AjOIKyqLAs6LzzzlMACVgCjjAjzHdXcXG&amp;#43;p59&amp;#43;Ov785z/jZz/7mZJKnkSTxCkLyULPOussJV0BQbTt7LPPVhLOa4gwJWYp4D799NNK2mI&amp;#43;ee267rrr1Pzi4EVQQsK8&amp;#43;DYhCQoCtowh4MgzGV9yLcmhRHNkfSNGjFBaddCaIwMKQPfccw/E/mUyAUZItGpfeUgikejKeLdu3apMQ3IXCeVvvfWW&amp;#43;lbMQCQsTAugYnoSvUS7hD744AM13zP8zx1btmzBypUrce&amp;#43;99yrByFgnnXQSnnrqKWVyJ5xwggIiT93/k8vu3bu7BJJ/nk9GjzzySAWWaPH&amp;#43;aL/RKq&amp;#43;yYtuirps2bVJIi4bcfvvtapGS0QpJpiwJ3OOPP64ctZjCgw8&amp;#43;CFmkaImYpZBogDDxwAMPKN8j4IuG5DVNfJH4OhGEOHLRuueee05pgDAnTl4AFeBkDeLLhOSZrFf8lSSfYrp5gcg9eS65lETEmTNndmEiz/Yua/IP9wtOXtVloaKiYq&amp;#43;Sp8jfApg4XWFMQrRoxIsvvggJ7xJ9pIQQ5oREc37&amp;#43;858r0xStE/UXqYuzl7HER4jZ1dTUYMeOHco088mh5D0CoKQEec2VMQVw0TBhWEjmu/POO/Hoo4&amp;#43;qNYqQZH4BXcYWgYiAtm/fjmnTpqnxRVBXX321MrN9UY/gSP0zbty4rm&amp;#43;GDRsGCZ35nEScojAn2iILkIWI6gtJyfDss892fSvaJQ5SSMxJ/I5QXq0vv/xyJXEBefHixd9JAMWMFi5cqCKilCgCfp7y0Ur&amp;#43;fuKJJ1RiKTRq1Kiutch38p74KyEJHOIS8n5I/FZP1CM4kq/kK&amp;#43;38x/mcI/&amp;#43;3TCBS2JtEO2SB3Smf53SXfv55fuHy995zyj1xnEL5xDL/nWhD/lsBrTtw3efufl9qvh9KfcqQf&amp;#43;gk/6jv/S8vJ4lppof3uQAAAABJRU5ErkJggg&amp;#61;&amp;#61;" alt="Une image contenant texte, logo, Police, Graphique
+Le contenu généré par l’IA peut être incorrect." /&gt;&lt;/a&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="492" valign="bottom"&gt;
+  &lt;p&gt;Région Normandie (site de Caen)&lt;/p&gt;
+  &lt;p&gt;Tél : 02 31 06 95 86&lt;/p&gt;&lt;p&gt;carl.pique&amp;#64;normandie.fr&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="577" colspan="2" valign="top"&gt;
+  &lt;p&gt;Retrouvez les infos et événements de la Région sur &lt;a href="http://www.normandie.fr/"&gt;www.normandie.fr&lt;/a&gt;&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>carl.pique@normandie.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-le-verdissement-des-flottes-professionnelles-par-lacquisition-de-vehicules-propres/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Région Normandie</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>14/08/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>165289</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Financer des projets liés au développement rural</t>
         </is>
       </c>
-      <c r="C6" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>LEADER</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Grand Beauvaisis (PETR)</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
 Ingénierie financière
+Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;LEADER (Liaison Entre Actions de Développement de l&amp;#039;Economie Rurale) est un programme européen issu de la Politique Agricole Commune (PAC) ayant pour objectif le développement des zones rurales. Il s&amp;#039;inscrit dans le Fond Européen Agricole pour le Développement Rural (FEADER).&lt;/p&gt;&lt;p&gt;Le Pôle Territorial du Grand Beauvaisis (PETR) porte un nouveau programme LEADER pour la période 2023 - 2027. Ce nouveau programme repose sur une Stratégie Locale de Développement (SDL) intitulée &amp;#34; LEADER, le sens du collectif pour agir plus durablement et efficacement dans le Grand Beauvaisis&amp;#34;. Cette SLD a été construite à partie des priorités retenues en réponse aux enjeux et besoins du territoire.&lt;/p&gt;&lt;p&gt;Les objectifs stratégiques
 sont les suivants :&lt;/p&gt;&lt;p&gt; 1 : Améliorer
 l’organisation des mobilités alternatives à l’usage individuel de la voiture,&lt;/p&gt;&lt;p&gt; 2 : Agir pour consommer
 et produire plus durablement dans le Grand Beauvaisis,&lt;/p&gt;&lt;p&gt; 3 : Accroître
 l&amp;#039;attractivité touristique du Grand Beauvaisis pour ses habitants et ses
 visiteurs.&lt;/p&gt;&lt;p&gt;La stratégie locale de développement 2023 - 2027 du GAL du Grand Beauvaisis se décline en 4 fiches actions thématiques et comprennent les priorités retenues en réponse aux enjeux et besoins du territoire:&lt;/p&gt;&lt;p align="center"&gt;1: Préparation et mise en œuvre des
 activités de coopération du GAL,&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p align="center"&gt;2: Engager le territoire en faveur des
 solutions de mobilité alternatives,&lt;/p&gt;&lt;p align="center"&gt;3: Favoriser la coordination des acteurs propice
 au développement de filières locales ,&lt;/p&gt;&lt;p align="center"&gt;4: Créer les conditions d’émergence d’une
 destination touristique en Grand Beauvaisis.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Types de projets:&lt;/p&gt;&lt;p&gt;* projet de coopération&lt;/p&gt;&lt;p&gt;* projets visant à développer une offre de service
 permettant le déploiement des mobilités douces&lt;/p&gt;&lt;p&gt;* projets
 visant à développer l’intermodalité, le covoiturage, l’autopartage&lt;/p&gt;&lt;p&gt;* projets de petits
 aménagements et équipements en faveur de la mobilité douce&lt;/p&gt;&lt;p&gt;* projets d&amp;#039;aménagements et équipements contribuant à la
 sensibilisation des habitants du territoire et des entreprises aux transitions &lt;/p&gt;&lt;p&gt;* projets d&amp;#039;aménagements et équipements pour l’amélioration et le développement de
 filières locales &lt;/p&gt;&lt;p&gt;* projets visant à développer une offre de service participant à la structuration et/ou à
 l’émergence de filières locales&lt;/p&gt;&lt;p&gt;* projets visant à développer une offre de
 service favorisant la sensibilisation des habitants du territoire et des entreprises aux transitions&lt;/p&gt;&lt;p&gt;* projets
 visant à développer une offre de service adaptée aux attentes de clientèles cibles dans une logique d’attractivité globale&lt;/p&gt;&lt;p&gt;* projets de création d’offres touristiques
 nouvelles identifiées par la mise en œuvre de la stratégie touristique &lt;/p&gt;&lt;p&gt;* projets de petits
 aménagements et équipements participant à la
 valorisation des sites touristiques &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Tourisme
 Commerces et services
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Attractivité économique
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>01/09/2025</t>
         </is>
       </c>
-      <c r="Q6" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les critères d’éligibilité de votre projet pour candidater au LEADER :&lt;/p&gt;&lt;p&gt;*Votre projet se réalise sur le périmètre des cinq intercommunalités membres du PETR du Grand Beauvaisis: Communauté d’agglomération du Beauvaisis,  Communauté de communes de l’Oise Picarde, Communauté de communes du Pays de Bray, Communauté de communes de la Picardie Verte et Communauté de Communes du Clermontois,&lt;/p&gt;&lt;p&gt;*Vous représentez une association, une entreprise, une collectivité territoriale ou tout autre structure d’ordre privé ou public,&lt;/p&gt;&lt;p&gt;*Votre projet s’inscrit au travers des axes thématiques prioritaires 2023 - 2027 définis par le GAL,&lt;/p&gt;&lt;p&gt;*Vous n&amp;#039;avez pas encore engagé de dépenses sur votre projet (attention, les dépenses engagées avant le dépôt d&amp;#039;une demande d&amp;#039;aide ne pourront pas être prises en compte pour le LEADER).&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>PETR du Grand Beauvaisis</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://grandbeauvaisis.fr/nos-actions-et-reflexions/leader/</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://euro-pac.hautsdefrance.fr/sub/tiers/authentification</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Magalie MAUDUIT, Animatrice Leader au PETR du Grand Beauvaisis&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;03.44.15.68.86&lt;/p&gt;
 &lt;p&gt;&amp;#64; &lt;a href="mailto:m.mauduit&amp;#64;beauvaisis.fr"&gt;m.mauduit&amp;#64;beauvaisis.fr&lt;/a&gt; OU &amp;#64; &lt;a href="mailto:leader&amp;#64;grandbeauvaisis.fr"&gt;leader&amp;#64;grandbeauvaisis.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Vanessa MONSTERLET, Gestionnaire Finances Générales - Gestionnaire Leader au PETR du Grand Beauvaisis&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;03.44.15.68.69&lt;/p&gt;&lt;p&gt;&amp;#64; &lt;a href="mailto:v.monsterlet&amp;#64;beauvaisis.fr"&gt;v.monsterlet&amp;#64;beauvaisis.fr&lt;/a&gt; OU &amp;#64; &lt;a href="mailto:leader&amp;#64;grandbeauvaisis.fr"&gt;leader&amp;#64;grandbeauvaisis.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>m.mauduit@beauvaisis.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-lies-au-developpement-rural/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>PETR DU GRAND BEAUVAISIS</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>27/06/2025</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="C7" s="1" t="inlineStr">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>163236</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Oeuvrer pour un territoire de proximité, solidaire et inclusif</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 2</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Ploërmel - Cœur de Bretagne (PETR)</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Département
+Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
-[...46 lines deleted...]
-Recyclage et valorisation des déchets
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Min : 1 Max : 80</t>
+        </is>
+      </c>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Plancher de subvention à 8000€ et plafond à 75 000€</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les modes de vie, les aspirations, les besoins de mobilité et d’habitat des habitants du territoire ont évolué ces dernières années sans qu’il n’y ait de changements dans la manière d’aménager les espaces urbains et ruraux. Les différentes crises et mutations sociétales invitent à repenser les espaces afin de prendre en compte les préoccupations et les besoins des citoyens du territoire.&lt;/p&gt;&lt;p&gt;L’offre de services et d’infrastructures doit répondre à la diversité des besoins de ses habitants.&lt;/p&gt;&lt;p&gt;A travers sa candidature, le GAL du PETR Pays de Ploërmel – Coeur de Bretagne souhaite développer des environnements physiques, numériques et sociaux réfléchis et accessibles pour toutes et tous.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La programmation viendra apporter son soutien aux projets favorisant une société solidaire et inclusive à travers divers enjeux :&lt;/li&gt;&lt;li&gt;La mobilité&lt;/li&gt;&lt;li&gt;L’accès au numérique, la création d’espace de coopération&lt;/li&gt;&lt;li&gt;L’habitat&lt;/li&gt;&lt;li&gt; L’aménagement du territoire et inclusion&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;De façon transversale, le PETR viendra soutenir l’expérimentation et l’innovation des projet. Il s’agira de travailler sur les questions d’accessibilité (physique, numérique, …), de lien (social, intergénérationnel), d’égalité (femme/homme) et de participation (démocratie participative) répondant à un objectif de développement durable et de cohésion sociale.&lt;/p&gt;&lt;p&gt;Les types d&amp;#039;opérations éligibles sont les suivants :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Projets de mobilité multimodale ;&lt;/li&gt;&lt;li&gt;Actions de sensibilisation et d’incitation des entreprises sur les alternatives au transport individuel ;&lt;/li&gt;&lt;li&gt;Aménagements en faveur des mobilités douces ;&lt;/li&gt;&lt;li&gt;Dispositifs de mobilités physiques alternatives ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions de moblités ;&lt;/li&gt;&lt;li&gt;Installation d’équipements permettant d’encourager la continuité des mobilités douces entre les arrêts de transports en commun et le domicile ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Accessibilité :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions permettant l’accessibilité numérique à tous les publics ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité des personnes porteuses de handicap aux services ;&lt;/li&gt;&lt;li&gt;Actions favorisant l’accessibilité physique des services ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions d’accessibilité ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Cohésion sociale :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Création, aménagement et équipement de locaux mutualisés ;&lt;/li&gt;&lt;li&gt;Rénovation ou création, aménagement et équipement de lieux favorisant le lien social ou intergénérationnel ;&lt;/li&gt;&lt;li&gt;Actions de démocratie participative ;&lt;/li&gt;&lt;li&gt;Dispositif visant à réduire les inégalités homme-femme ;&lt;/li&gt;&lt;li&gt;Action de sensibilisation et d’information sur l’égalité homme-femme ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux besoins de la population ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Habitat :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Actions favorisant l’émergence de nouveaux modes d’habitat ;&lt;/li&gt;&lt;li&gt;Actions en faveur des habitats inclusifs et habitats partagés ;&lt;/li&gt;&lt;li&gt;Etudes relatives aux solutions pour l’habitat.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dispositif d’auto-partage ;&lt;/li&gt;&lt;li&gt;Plan piéton ;&lt;/li&gt;&lt;li&gt;Carte des aménagements cyclables ;&lt;/li&gt;&lt;li&gt;Guide des mobilités douces ;&lt;/li&gt;&lt;li&gt;Formation à la pratique du vélo ;&lt;/li&gt;&lt;li&gt;Parking à vélo ;&lt;/li&gt;&lt;li&gt;Totem de réparation de vélo ;&lt;/li&gt;&lt;li&gt;Sites internet accessibles à tous ;&lt;/li&gt;&lt;li&gt;Transcription en braille d’une exposition pour le public malvoyant ;&lt;/li&gt;&lt;li&gt;Dispositif de transcription de la parole en direct pour le public sourd et malentendant ;&lt;/li&gt;&lt;li&gt;Guide sur l’égalité professionnelle homme-femme ;&lt;/li&gt;&lt;li&gt;Animation d’une concertation citoyenne pour l’élaboration d’une polique publique ;&lt;/li&gt;&lt;li&gt;Mise en place d’une convention citoyenne sur l’avenir du territoire ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Cohésion sociale et inclusion
+Commerces et services
+Tiers-lieux
+Economie circulaire
 Economie locale et circuits courts
 Consommation et production
-Risques naturels
-[...7 lines deleted...]
-Prévention des risques
+Economie sociale et solidaire
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Mers et océans
-[...16 lines deleted...]
-      <c r="S7" s="1" t="inlineStr">
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>27/02/2023</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Chaque projet devra faire l&amp;#039;objet d&amp;#039;une évaluation à l&amp;#039;aune d&amp;#039;une grille de sélection, disponible sur le site internet du Pays de Ploërmel-Coeur de Bretagne. &lt;/p&gt;&lt;p&gt;Cette grille se compose de quatre critères qui donnent une note globale, laquelle définit si le projet est sélectionné ou non.&lt;/p&gt;&lt;p&gt;De plus des critères complémentaires sont à prendre en compte pour les projets de&lt;span&gt; création ou réhabilitation de bâtiment.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Pour les projets de construction neuve :&lt;/p&gt;&lt;p&gt;Seuls pourront être soutenus les projets qui intègrent la consommation de chaleur d’origine renouvelable et/ou la production d’énergie renouvelable et/ou l’utilisation de matériaux biosourcés.&lt;/p&gt;&lt;p&gt;Pour les projets de réhabilitation :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Seuls pourront être soutenus les projets qui respectent les conditions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;un programme de travaux qui s’appuie obligatoirement a minima sur une étude thermique et/ou sur un audit énergétique réalisé par un bureau d’études agréé ;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T8" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays De Ploërmel Cœur De Bretagne</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-ploermel.fr/</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pauline Gall (Guilloux)&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;leader&amp;#64;pays-ploermel.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;06.69.71.55.38.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-ploermel.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/oeuvrer-pour-un-territoire-de-proximite-solidaire-et-inclusif/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AD7" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>GAL du Pays de Ploërmel-Coeur de Bretagne</t>
+        </is>
+      </c>
+      <c r="AD8" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...171 lines deleted...]
-      </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
-          <t>13/01/2025</t>
+          <t>09/09/2024</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>02/04/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
-        <v>164101</v>
+        <v>163199</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les actions locales en faveur de la transition énergétique et écologique</t>
+          <t>Financer des projets liés au développement rural</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>Pays du Calaisis</t>
+          <t>Dinan Agglomération</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
-        <is>
-[...173 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention
+Ingénierie Juridique / administrative
 Ingénierie financière
-Ingénierie technique
-[...3 lines deleted...]
-      <c r="I10" s="1" t="inlineStr">
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;PRINCIPES GENERAUX DU PROGRAMME EUROPEEN LEADER&lt;br /&gt;&lt;/h3&gt;&lt;p&gt;LEADER est un programme de développement rural qui soutient des initiatives locales répondant aux besoins et enjeux du territoire. Il incite les acteurs locaux – issus du domaine public et privé - à 
 réfléchir collectivement pour agir en faveur de la dynamisation et le développement de leur territoire.  Ce programme européen :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Finance des actions de développement rural en lien avec l&amp;#039;accélération des transitions écologiques 
 (alimentation durable; énergies renouvelables ; préservation de la ressource en eau; économie circulaire ; respect de l&amp;#039;environnement ; mobilités douces etc.) &lt;/li&gt;&lt;li&gt;Soutient des actions de coopération entre territoires français, européens et/ou internationaux&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Propose un accompagnement individuel pour aider au montage du dossier de demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;TERRITOIRE ELIGIBLE&lt;/h3&gt;&lt;p&gt;Les projets devront se déployer sur le périmètre de Dinan Agglomération entre le 01/01/2023 et le 31/12/2027. Pour cette période,  4 villes sont inéligibles car jugées trop « urbanisées » par l’Europe : il s&amp;#039;agit de Beaussais-sur-Mer, Dinan, Lanvallay et Quévert.&lt;br /&gt;
 Toutefois, un projet dans une commune inéligible le devient si au moins 50% des dépenses sont réalisées dans une commune éligible (mutualisation ; actions majoritairement déployées sur un périmètre éligible...).&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;THEMATIQUES SOUTENUES&lt;/h3&gt;&lt;p&gt;Dans le langage des subventions, les axes opérationnels permettant d&amp;#039;attribuer une aide financière sont appelés des &amp;#34;fiches actions&amp;#34;. En ce qui concerne le programme LEADER, chaque territoire qui dispose d&amp;#039;une enveloppe financière européenne propose ses propres thématiques : c&amp;#039;est sa stratégie locale de développement. Sur Dinan Agglomération, une opération pourra être étudiée par l&amp;#039;équipe LEADER si elle correspond à au moins 1 des fiches actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 1: Stimuler une plus grande sobriété pour réussir la transition&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Renforcement de la compréhension des enjeux climatiques et l’acceptabilité des voies de transformation du territoire (ex : Sensibilisation; Actions d&amp;#039;expérimentation et de valorisation)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la décarbonation de la mobilité par le développement de nouvelles pratiques (ex : Renforcement de l‘utilisation des modes de mobilités actives et durables; Développement de nouvelles mobilités durables)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 2 : Produire et consommer local pour réduire la dépendance du territoire&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déploiement de nouveaux leviers pour accroitre la production d‘EnR et améliorer l‘efficacité énergétique (ex : Sensibilisation, Structuration de filières; Opérations démonstratrices)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Adéquation entre la production et la distribution des produits alimentaires locaux (ex : Développement de circuits courts; Contribution au développement de la production locale)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Accroitre la réutilisation des déchets (ex : Sensibilisation; Solutions de collecte)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 3: Préserver et profiter grâce à une gestion plus raisonnée de l’espace et des ressources&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Émergence de nouvelles solutions pour réduire les effets de la pression foncière et permettre les parcours résidentiels (ex: Développement de solutions pour réduire la pression foncière; Amélioration du parcours résidentiel)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Préservation de la population des effets du dérèglement climatique (ex : Désimperméabilisation des sols; Redonner place à la nature)&lt;br /&gt;&lt;/li&gt;&lt;li&gt;Rééquilibrage et régulation des flux touristiques (Régulation des flux touristiques; Rééquilibrage territorial des flux touristiques)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Fiche action 4: Coopérer à l’échelle inter-territoriale et transnationale&lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Déployer des solutions en matière de transition énergétique et écologique  (ex : Actions communes de coopération pour répondre à un problème 
 commun - comme la réutilisation des eaux usées;  expérimentation d&amp;#039;un nouveau moyen de transport durable...) &lt;/li&gt;&lt;li&gt;Investiguer des nouvelles solutions de résilience expérimentées sur d‘autres territoires (ex : Visite d&amp;#039;actions d&amp;#039;énergies citoyennes d&amp;#039;un pays européen avant de l&amp;#039;expérimenter sur Dinan Agglomération)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Culture et identité collective
 Arts plastiques et photographie
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
@@ -1909,344 +1739,892 @@
 Animation et mise en réseau
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q10" s="1" t="inlineStr">
+      <c r="Q9" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet privés : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Obtenir un cofinancement public (État, Région, Département, Collectivité...) : 1€ d&amp;#039;aide publique mobilisée permet d&amp;#039;obtenir jusqu&amp;#039;à 4€ de &lt;span&gt;LEADER&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pour les porteurs de projet publics : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Avoir 20% d&amp;#039;autofinancement&lt;/li&gt;&lt;li&gt;Correspondre à 1 des 4 fiches actions&lt;/li&gt;&lt;li&gt;Être sur le territoire de Dinan Agglomération&lt;/li&gt;&lt;li&gt;Proposer une opération innovante&lt;/li&gt;&lt;li&gt;Témoigner d&amp;#039;un ancrage local et écologique&lt;/li&gt;&lt;li&gt;Le projet ne doit pas être terminé au moment du dépôt de la demande d&amp;#039;aide&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S10" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T10" s="1" t="inlineStr">
+      <c r="T9" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>CA Dinan Agglomération</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.dinan-agglomeration.fr/Dinan-Agglomeration/Financer-vos-projets/Programme-europeen-LEADER-2023-2027</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Myriam LEGENDRE, chargée du programme européen LEADER&lt;/p&gt;&lt;p&gt;&lt;a target="_blank"&gt;m.legendre&amp;#64;dinan-agglomeration.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;02 96 87 77 65 / 06 61 13 42 85&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>m.legendre@dinan-agglomeration.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/programme-europeen-leader-de-dinan-agglomeration/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB10" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Dinan Agglomération</t>
         </is>
       </c>
-      <c r="AD10" s="1" t="inlineStr">
+      <c r="AD9" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>26/08/2024</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>163184</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Installer une borne de recharge publique pour véhicules électriques</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>IRVE réseau EBORN</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Territoire d'Energie Var - Symielec (TE83)</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;S’inscrivant dans une démarche pour la transition énergétique et en faveur de la mobilité durable, TE83 a créé en 2011 une compétence relative aux Infrastructures de Recharge pour Véhicules Électriques (IRVE).&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Depuis octobre 2020, TE83 s’est associé avec 10 syndicats d’énergie, sous forme de Délégation de Service Public (DSP) pour constituer le réseau eborn.&lt;br /&gt;Le Délégataire EasyCharge est chargé du renouvellement et de l’entretien du réseau et assure le service de recharge aux usagers. Il a également pour mission de concevoir, financer et réaliser les nouvelles infrastructures.&lt;br /&gt;Eborn est un réseau public de plus de 1 400 bornes de recharge sur 11 départements (2800 points de charge). L’abonnement eborn donne aussi accès à un réseau de 60 000 points de charge dans toute l’Europe.&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Les &lt;span&gt;&amp;#43;&lt;/span&gt; du réseau eborn&lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Répondre à un enjeu de santé publique des territoires et de lutte contre le réchauffement climatique&lt;/li&gt;&lt;li&gt;Participer à la transition énergétique avec des solutions de recharge intelligentes&lt;/li&gt;&lt;li&gt;Contribuer à de nouveaux modes de déplacements et favoriser l’émergence de nouveaux services&lt;/li&gt;&lt;li&gt;Proposer un service facile d’accès, interopérable et ouvert aux autres réseaux&lt;/li&gt;&lt;li&gt;Développer un service en fonction des besoins du territoire en lien avec les collectivités&lt;/li&gt;&lt;li&gt;Proposer un service de qualité (réservation, paiement par CB, supervision) à un tarif maîtrisé&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font face="Titillium Web, sans-serif"&gt;Pour faire une demande de pose de borne IRVE sur votre territoire en rejoignant le plus grand réseau du SUD-EST de la France, la collectivité doit être adhérente à la compétence IRVE du Syndicat. Pour cela il suffit de délibérer en ce sens.&lt;/font&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M11" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pose d&amp;#039;une borne de recharge pour véhicules électriques sur un parking public&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;span&gt;Pour faire une demande de pose de borne IRVE sur votre territoire en rejoignant le plus grand réseau du SUD-EST de la France, la collectivité doit être adhérente à la compétence IRVE du Syndicat. Pour cela il suffit de délibérer en ce sens.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La borne IRVE devra être accessible au public 24h/24h.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S11" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T10" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Var</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.eborn.fr/</t>
         </is>
       </c>
-      <c r="W11" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://te83.fr/competences/les-bornes-de-recharge/</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Delphine DURAND : &lt;a target="_self"&gt;delphine.durand&amp;#64;te83.fr&lt;/a&gt; - 04 94 37 24 03&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>mehdi.rassoul@symielecvar.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/installer-une-borne-de-recharge-publique-pour-vehicules-electriques/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de bornes électriques</t>
         </is>
       </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>23/08/2024</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>164111</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets de préservation de l'environnement et de transition écologique</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>LEADER, Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 64</t>
+        </is>
+      </c>
+      <c r="J11" s="1" t="inlineStr">
+        <is>
+          <t>Le programme LEADER permet d’apporter une aide européenne FEADER en contrepartie d'un autofinancement et d’autres financements publics nationaux</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’objectif du programme LEADER sur le territoire Garrigues et Costières de Nîmes est de soutenir l&amp;#039;adaptation du territoire et des modes de vie face aux changements climatique, d&amp;#039;atténuer ses conséquences, et de favoriser la transition écologique du territoire.&lt;/p&gt;&lt;p&gt;En résumé, il vise à soutenir des projets qui permettent de :&lt;/p&gt;&lt;p&gt;- Favoriser la sobriété énergétique&lt;/p&gt;&lt;p&gt;- Sensibiliser et encourager les pratiques vertueuses pour l&amp;#039;environnement&lt;/p&gt;&lt;p&gt;- Limiter la production de déchets et en garantir une gestion raisonnable&lt;/p&gt;&lt;p&gt;- Préserver la biodiversité, les paysages et le cadre de vie&lt;/p&gt;&lt;p&gt;Le programme LEADER permet aux porteurs de projets, dont le projet correspond aux critères de la stratégie du territoire, d&lt;strong&gt;’être accompagné par l’équipe technique sur le montage de leur projet &lt;/strong&gt;(plan de financement, recherche de partenariats, etc.), et de &lt;strong&gt;déposer une demande d’aide financière&lt;/strong&gt; auprès de l’Union Européenne.&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique (LEADER &amp;#43; autre cofinancement public) est de&lt;strong&gt; 80%,&lt;/strong&gt; et le minimum d’autofinancement (fonds propres ou financements privés) est de &lt;strong&gt;20%&lt;/strong&gt;, dans la limite de &lt;strong&gt;90 000 €.&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Energie citoyenne, projet de micro-méthanisation, rénovation exemplaire de bâtiment public, etc. ;&lt;/p&gt;&lt;p&gt;‐ Défi zéro déchet, exposition-démonstration de bonnes pratiques sur les économies d’eau, etc. ;&lt;/p&gt;&lt;p&gt;‐ Compost collectif, ressourcerie, friperie, atelier de réparation et réemploi, etc. ;&lt;/p&gt;&lt;p&gt;‐ Plantation de micro-forêts, de haies, murs et toits végétaux, moutons pour entretenir des terrains, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Consommation et production
+Risques naturels
+Qualité de l'air
+Biodiversité
+Réhabilitation
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Mobilité et véhicules autonomes
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Eligibilité géographique :&lt;/strong&gt; démontrer que l’impact du projet se situe sur le territoire du GAL Garrigues et Costières de Nîmes et répond à sa stratégie locale.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité temporelle :&lt;/strong&gt; aucune dépense ne doit être engagée avant le dépôt officiel de la demande de financement sur la plateforme numérique (signature de devis, versement d’un acompte, notification de marché, etc.).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Eligibilité des dépenses : &lt;/strong&gt;actions et outils de promotion et communication, formation, animation, prestation de service, équipement et aménagement, frais de personnel, frais de déplacement, etc.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis obligatoires : &lt;/strong&gt;le projet est &lt;strong&gt;nouveau et/ou exemplaire &lt;/strong&gt;pour le territoire ET le &lt;strong&gt;projet intègre des actions en faveur de l’environnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Co-financement public :&lt;/strong&gt; tout projet sollicitant du LEADER doit obligatoirement appeler en contrepartie un cofinancement auprès d’une structure publique (Etat, Région, Département, intercommunalité, commune, etc.).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T11" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.petr-garriguescostieres.org/leader/</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;PETR Garrigues et Costières de Nîmes&lt;/p&gt;&lt;p&gt;Equipe technique du GAL &amp;#34; Garrigues et Costières de Nîmes &amp;#34;&lt;br /&gt;1 rue du Colisée - 30900 NÎMES&lt;br /&gt;06 30 07 33 52  | 04 66 02 54 12&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;petr-garriguescostieres.org" title="leader&amp;#64;petr-garriguescostieres.org"&gt;leader&amp;#64;petr-garriguescostieres.org&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-projets-de-preservation-de-lenvironnement-et-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC11" s="1" t="inlineStr">
         <is>
-          <t>Territoire d'Energie Var - Symielec (SYMIELECVAR)</t>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AD11" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
-          <t>23/08/2024</t>
+          <t>17/01/2025</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
+        <v>164103</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Dynamiser le territoire par l'offre de services à la population et les initiatives solidaires//</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- Fiche action  9</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;Aide plafond:  30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer une offre de services en adéquation avec les besoins préalablement identifiés de la population locale tout en réduisant l’impact sur l’environnement &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Soutenir et conforter les services à la population existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer la coopération et la solidarité entre les territoires du Calaisis&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs opérationnels &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer l’attractivité du territoire :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives permettant d&amp;#039;accroître et de consolider une offre de services sur la santé &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Faciliter l’accès pour tous aux services publics, aux services de soins et aux services de préventions sanitaires&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Sensibiliser, communiquer sur les dispositifs sociaux existants&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Accompagner les actions de mutualisation, de partenariats, de mise en réseau des structures sur les politiques jeunesse &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Soutenir les initiatives solidaires  &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager l’innovation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Proposer des solutions de mobilité durable, alternatives à la voiture individuelle&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/87855c78-6497-4672-b568-576afb84dfe5/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Lutte contre la précarité
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/cff056a0-dca4-4a03-8b5a-46727b5d1995/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 9&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-dynamiser-le-territoire-par-loffre-de-services-a-la-population-et-les-initiatives-solidaires/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>164101</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions locales en faveur de la transition énergétique et écologique</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>LEADER- fiche action 7</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I13" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Subvention&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plancher : 3000 €&lt;/span&gt;&lt;br /&gt;&lt;span&gt;aide plafond : 30 000 €&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Objectifs stratégiques &lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Accompagner la prise de conscience des enjeux de transition énergétique et écologique par l’ensemble des acteurs du territoire et faire évoluer les comportements&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Réduire la dépendance énergétique du territoire en promouvant la sobriété et les énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Faire de la transition énergétique et écologique un axe de développement économique de notre territoire&lt;/span&gt;&lt;br /&gt;&lt;br /&gt;&lt;span&gt;Objectifs opérationnels&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Encourager la connaissance, l’acculturation, l’appropriation des données multisectorielles, l’évaluation :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Informer, sensibiliser, former les acteurs du territoire à la transition énergétique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o	Identifier les potentiels locaux en termes de réduction énergétique et d’énergies renouvelables&lt;/span&gt;&lt;br /&gt;&lt;span&gt;-	Développer des outils, des servi&lt;/span&gt;&lt;span&gt;ces, des actions adaptés et résilients :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Encourager les entreprises et les associations dans leurs actions en faveur de leur transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer la production locale d’énergie renouvelable&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Créer des emplois dans les métiers de la transition énergétique et écologique&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Doter le territoire d’artisans du BTP et de maîtres d’ouvrage formés à la rénovation énergétique et écologique des bâtiments&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Favoriser le développement de projets de l’économie circulaire et de l’économie de la fonctionnalité&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Renforcer les partenariats, les mutualisations et le travail en réseau :&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Soutenir les actions d’écologie industrielle territoriale&lt;/span&gt;&lt;br /&gt;&lt;span&gt;- Encourager l’innovation&lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Développer les processus de valorisation des déchets &lt;/span&gt;&lt;br /&gt;&lt;span&gt;o Réaliser des opérations de rénovation énergétique innovantes et sobres en énergie&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/f859f8d7-f3bc-4643-a3cd-7bdc57a9dd84/236" target="_self"&gt;cliquer ici pour accéder à la fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Economie circulaire
+Consommation et production
+Innovation, créativité et recherche
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Industrie
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q13" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/download_file/force/ca278277-6275-4db1-b05a-098a62b87fe7/236" target="_self"&gt;cliquer ici pour accéder à la grille de sélection de la Fiche action 7&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S13" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T13" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>PAYS CALAISIS</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://www.pays-du-calaisis.fr/economie/dispositif-leader</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.pays-du-calaisis.fr/economie/dispositif-leader/contacts-renseignements" target="_self"&gt;Cliquer ici pour obtenir les coordonnées de l&amp;#039;équipe d&amp;#039;animation et gestion LEADER&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>charlotte.aubert@pays-du-calaisis.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/leader-soutenir-les-actions-locales-en-faveur-de-la-transition-energetique-et-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB13" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC13" s="1" t="inlineStr">
+        <is>
+          <t>Pays du Calaisis</t>
+        </is>
+      </c>
+      <c r="AD13" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2025</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>162982</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Coopérer avec d’autres territoires</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I14" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Enrichir et renforcer la stratégie locale de développement grâce aux échanges et à la coopération interterritoriale et/ou transnationale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Développer les échanges d’expériences, les échanges de pratiques et les partenariats avec d’autres territoires en lien avec les thématiques évoquées dans la stratégie locale de développement.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Soutien préparatoire : préparation et définition d’un projet de coopération en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Mise en oeuvre d’activités de coopération interterritoriale et transnationale en cohérence avec les thématiques définies dans la stratégie du GAL&lt;/li&gt;&lt;li&gt;Animation et gestion des projets de coopération&lt;/li&gt;&lt;li&gt;Communication des projets de coopération&lt;/li&gt;&lt;li&gt;Evaluation des projets de coopération&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -2289,790 +2667,2001 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P12" s="1" t="inlineStr">
+      <c r="P14" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q12" s="1" t="inlineStr">
+      <c r="Q14" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-les-atouts-culturels-touristiques-et-patrimoniaux-du-territoire/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC14" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD12" s="1" t="inlineStr">
+      <c r="AD14" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>27/06/2024</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>162938</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Accompagner la transition écologique</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>GAL des Coëvrons</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I13" s="1" t="inlineStr">
+      <c r="I15" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Priorité stratégique :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;Le territoire des Coëvrons est engagé depuis plusieurs années dans la transition écologique, qui se concrétise notamment à travers le Plan Climat Air Energie Territorial, comprenant un programme d’actions visant à lutter contre les changements climatiques, améliorer la qualité de l&amp;#039;air et réduire les consommations d&amp;#039;énergie.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;u&gt;Objectifs opérationnels :&lt;/u&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;/li&gt;&lt;li&gt;Soutenir la production d’énergie renouvelable sur le territoire&lt;/li&gt;&lt;li&gt;Valoriser, gérer et préserver les ressources naturelles en prenant en compte les enjeux associés à l&amp;#039;atténuation et à l’adaptation au changement climatique&lt;/li&gt;&lt;li&gt;Valoriser et préserver la biodiversité&lt;/li&gt;&lt;li&gt;Travailler avec les acteurs et les sensibiliser pour accompagner la transition écologique&lt;/li&gt;&lt;li&gt;Favoriser la résilience des Coëvrons face aux effets des changements climatiques et aux éventuelles difficultés d’accès aux ressources et matières exogènes&lt;/li&gt;&lt;li&gt;Développer des solutions de mobilité inclusive, propre et durable&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Type d&amp;#039;opérations éligibles : &lt;/u&gt;&lt;/p&gt;&lt;p&gt;1/ Soutien à la production d’énergie renouvelable sur le territoire :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements liés à l’émergence et au développement de projets d’énergie renouvelable&lt;/li&gt;&lt;li&gt;Projets d’énergie citoyenne&lt;/li&gt;&lt;li&gt;Etudes énergétiques et conseil en énergie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;2/ Valorisation, gestion et préservation des ressources naturelles et de la biodiversité :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de nouvelles filières locales issues des ressources naturelles du territoire&lt;/li&gt;&lt;li&gt;Entretien, valorisation et plantation de haies bocagères, arbres, verger conservatoire et/ou adapté au changement climatique&lt;/li&gt;&lt;li&gt;Eco pâturage, expérimentations apicoles&lt;/li&gt;&lt;li&gt;Création et restauration de noues et de zones humides&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;3/ Amélioration de la résilience des Coëvrons :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes, animations et investissements visant à préserver la ressource en eau (ex : plan de désimperméabilisation, création d’îlots de fraicheur)&lt;/li&gt;&lt;li&gt;Etudes, animations et investissements visant à développer des modèles résilients pour les services publics et les activités économiques ou de loisirs du territoire&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;4/ Développement de solutions de mobilité inclusive, propre et durable :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mobilité évitée : création d’espaces de coworking, de tiers lieux&lt;/li&gt;&lt;li&gt;Mobilité active : aménagement de voies, jalonnement, signalétique, services&lt;/li&gt;&lt;li&gt;Mobilité partagée : covoiturage, véhicules partagés ou en libre-service&lt;/li&gt;&lt;li&gt;Mobilité inclusive : déploiement d’offres de mobilité pour les usagers qui rencontrent des difficultés à se déplacer au quotidien sur le territoire&lt;/li&gt;&lt;li&gt;Développement de l’intermodalité&lt;/li&gt;&lt;li&gt;Actions innovantes de mobilité durable&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Espaces verts
 Espace public
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Risques naturels
 Qualité de l'air
 Biodiversité
 Paysage
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P13" s="1" t="inlineStr">
+      <c r="P15" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q13" s="1" t="inlineStr">
+      <c r="Q15" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;u&gt;Dépenses éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Toute dépense matérielle et immatérielle&lt;/p&gt;&lt;p&gt;Il est précisé que :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les frais directs de personnel ne sont éligibles que sous la forme de coûts simplifiés (barème standard de coût unitaire) dès lors que le personnel affecte au moins 5% de son temps de travail total au projet concerné&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) est éligible pour les porteurs de projet privés si la totalité des dépenses est en TTC et dès lors qu’il n’y a pas application d’un régime d’aides d’Etat excluant ce type de dépenses&lt;/li&gt;&lt;li&gt;Les coûts indirects sont pris en charge par le taux forfaitaire de 7% appliqué sur les dépenses directes éligibles défini dans le règlement portant dispositions communes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;u&gt;Dépenses non éligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses mentionnées dans le Plan Stratégique National à son point 4.7.1 « Liste des dépenses non-éligibles » en application de l’article 73-3 du règlement (UE) n° 2021/2115&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans le décret n° 2023-5 du 3 janvier 2023&lt;/li&gt;&lt;li&gt;Les dépenses mentionnées dans la note de procédure de l’AGR relative à l’éligibilité :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     ▪ Les investissements concernant du matériel d’occasion ;&lt;br /&gt;     ▪ Les coûts d’amortissement ;&lt;br /&gt;     ▪ Les contributions en nature (par exemple : bénévolat) et le temps de travail dédié par un porteur de projet à de l’auto-construction (c&amp;#039;est-à-dire le coût de la main d’oeuvre lorsque le bénéficiaire effectue lui-même une partie des travaux), sauf si elle est intégrée dans une option de coût simplifié.&lt;br /&gt;     ▪ les investissements acquis en crédit-bail ou équivalent (location-vente, lease back)&lt;br /&gt;     ▪ les frais de change ;&lt;br /&gt;     ▪ les investissements immobiliers dont l’acquisition est réalisée par le biais d’une vente en l’état futur d’achèvement (VEFA).&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Au titre de l’application du barème standard de coût unitaires pour les dépenses de personnel : Les frais directs liés aux dépenses directes de personnel (déplacement, hébergement, restauration)&lt;/li&gt;&lt;li&gt;La Taxe sur la Valeur Ajoutée (TVA) pour les porteurs de projet publics : les dépenses éligibles sont présentées en Hors Taxes (HT)&lt;/li&gt;&lt;li&gt;Les dépenses justifiées sur devis/factures totalisant un montant inférieur à 250€ HT&lt;/li&gt;&lt;li&gt;Les retenues de garanties appliquées dans le cadre d’un marché public de travaux&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Recettes : Les recettes générées pendant ou après l’opération ne sont pas prises en compte dans le cadre du plan de financement, excepté si l’opération est soumise à un régime d’aide d’Etat qui l’exige.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S13" s="1" t="inlineStr">
+      <c r="S15" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>CC des Coëvrons</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.coevrons.fr/article/programme-leader</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;GAL des Coëvrons&lt;br /&gt;2 avenue Raoul Vadepied&lt;br /&gt;53600 EVRON&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:leader&amp;#64;coevrons.fr"&gt;leader&amp;#64;coevrons.fr&lt;/a&gt;&lt;br /&gt;&lt;span&gt;02 43 66 32 00&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>njoly@coevrons.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/accompagner-le-developpement-dune-production-et-dune-consommation-responsables/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC15" s="1" t="inlineStr">
         <is>
           <t>Communauté de communes des Coëvrons</t>
         </is>
       </c>
-      <c r="AD13" s="1" t="inlineStr">
+      <c r="AD15" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>20/06/2024</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>162936</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Rendre attrayante une mobilité sobre</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>LEADER - Fiche Action Mobilité et services</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Châteaux (Syndicat mixte)</t>
         </is>
       </c>
-      <c r="F14" s="1" t="inlineStr">
+      <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H16" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J14" s="1" t="inlineStr">
+      <c r="J16" s="1" t="inlineStr">
         <is>
           <t>Taux variable en fonction du plan de financement et des cofinanceurs. Plancher d'aide LEADER : 5 000 € // Plafond d'aide LEADER : 30 000 €</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;font face="Segoe UI"&gt;&lt;span&gt;Objectifs : &lt;/span&gt;&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Penser l’accès aux services par une mobilité sobre, douce et/ou réduite&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Imaginer la mutualisation, la mutation, la réversibilité et/ou la recyclabilité de lieux, d’équipements, de véhicules et d’usages&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Accompagner à l’acceptabilité du changement des pratiques (comportements, aménagements) vers plus de sobriété&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Expérimenter de nouvelles mobilités dans une optique de sobriété&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Faire prendre conscience de l’urgente nécessité de changer les pratiques de mobilité par la sensibilisation, la formation, l’expérimentation, …&lt;/font&gt;&lt;/p&gt;&lt;p&gt;&lt;font face="Segoe UI"&gt;-Recréer l’effet « place du village » ou « vie de quartier », par une mobilité adaptée au changement climatique&lt;/font&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M14" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Quelques exemples : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en place l’autopartage / un réseau d’autostop organisé et/ou amélioré&lt;/li&gt;&lt;li&gt;Réutiliser les anciennes voies de fret pour un nouvel usage de mobilité&lt;/li&gt;&lt;li&gt;Créer des itinéraires « bis » pour piétons ou cyclistes en dehors de routes (réouvertures d’anciennes voies, ...)&lt;/li&gt;&lt;li&gt;Former, créer des réseaux pour les décideurs (chefs d’entreprises, élus, …) sur les questions de mobilité sobre&lt;/li&gt;&lt;li&gt;Etudier et investir autour de nouvelles formes de mobilité douce&lt;/li&gt;&lt;li&gt;Solutions à destination des publics non véhiculés (sans permis, jeune, personne âgée)&lt;/li&gt;&lt;li&gt;Rendre plus simple l’accès aux services en télétravail&lt;/li&gt;&lt;li&gt;Mutualiser des services entre entreprises ou associations&lt;/li&gt;&lt;li&gt;Sensibilisation, organisation d’évènements autour de la mobilité pour une meilleure prise de conscience&lt;/li&gt;&lt;li&gt;Recréer une proximité entre services au sein d’une commune ou d’un quartier&lt;/li&gt;&lt;li&gt;Etude et investissement autour de solutions spécifiques de mobilité pour des publics de premières nécessités&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Appui méthodologique
 Animation et mise en réseau
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="P14" s="1" t="inlineStr">
+      <c r="P16" s="1" t="inlineStr">
         <is>
           <t>01/01/2024</t>
         </is>
       </c>
-      <c r="Q14" s="1" t="inlineStr">
+      <c r="Q16" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Présentation du projet par le bénéficiaire en groupe technique puis en Comité de Programmation&lt;/p&gt;&lt;p&gt;Le projet sera passé au crible d&amp;#039;une grille de sélection : &lt;/p&gt;&lt;p&gt;6 questions de 0 à 4 points&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1- RAYONNEMENT&lt;/li&gt;&lt;li&gt;2- PARTENARIAT &amp;amp; COLLABORATION&lt;/li&gt;&lt;li&gt;3- ORIGINALITE &amp;amp; INNOVATION&lt;/li&gt;&lt;li&gt;4- EFFET LEVIER LEADER&lt;/li&gt;&lt;li&gt;5- PERENNITE &amp;amp; IMPACT A LONG TERME&lt;/li&gt;&lt;li&gt;6- PERTINENCE AVEC LA STRATEGIE DU GAL&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Avec une notation : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&amp;lt; 12/24 &lt;span&gt;		&lt;/span&gt;: Avis défavorable // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;Entre 12 et 16/24 &lt;span&gt;	&lt;/span&gt;: Avis favorable avec réserves // Commentaires obligatoires&lt;/li&gt;&lt;li&gt;&amp;gt; 16/24 &lt;span&gt;		&lt;/span&gt;: Avis favorable sans réserve // Commentaires facultatifs &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S16" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T16" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>PAYS DES CHÂTEAUX</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdeschateaux.fr/leader/2023-2027-pr%C3%A9sentation-r%C3%A9alisations</t>
         </is>
       </c>
-      <c r="W14" s="1" t="inlineStr">
+      <c r="W16" s="1" t="inlineStr">
         <is>
           <t>https://www.paysdeschateaux.fr/leader/2023-2027-monter-son-dossier-leader</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p dir="ltr"&gt;Geoffrey BELHOUTE&lt;br /&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Chargé de mission LEADER  &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Tel : 06 32 04 43 15 &lt;/span&gt;&lt;/p&gt;&lt;p dir="ltr"&gt;&lt;span&gt;Courriel : &lt;/span&gt;&lt;a href="mailto:leader&amp;#64;paysdeschateaux.fr" target="_blank"&gt;leader&amp;#64;paysdeschateaux.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y16" s="1" t="inlineStr">
         <is>
           <t>leader@paysdeschateaux.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z16" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/rassembler-les-acteurs-autour-de-leconomie-circulaire-et-la-valorisation-de-nos-ressources-locales/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC16" s="1" t="inlineStr">
         <is>
           <t>Pays des Châteaux</t>
         </is>
       </c>
-      <c r="AD14" s="1" t="inlineStr">
+      <c r="AD16" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>18/06/2024</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>157095</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une assistance à la recherche de subventions et au montage des dossiers</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+France Relance
+Action cœur de ville
+EUROPE - FEDER - Fonds européen de développement régional
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+France Ruralités</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Aide montage des dossiers de subventions</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>MATEC (ATD 57 Moselle)</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...42 lines deleted...]
-Commerces et services
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Moselle Agence Technique est une filiale du Département dont l&amp;#039;objet est d&amp;#039;apporter aux collectivités et aux EPCI adhérentes qui le demandent une assistance d&amp;#039;ordre technique, administrative, juridique et financière.Dans le cadre de son assistance, MATEC peut aussi accompagner les collectivités dans la recherche et le montage des dossiers de subventions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Qu&amp;#039;il s&amp;#039;agisse des dossiers du Département, de la Région Grand Est, de l&amp;#039;Etat, de l&amp;#039;Agence de l&amp;#039;Eau Rhin Meuse, de l&amp;#039;Europe, des divers appels à projets, MATEC aide les collectivités à :
+ &lt;br /&gt;
+ • trouver des pistes de financement pour les projets ;
+ &lt;br /&gt;
+ • monter au besoin les dossiers de subventions.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ MATEC peut vous accompagner au montage de dossiers de subventions (hors aides départementales) moyennant une somme équivalente à 2% du montant de la subvention accordée (minimum 1000 €, max 5000 € pour l&amp;#039;ensemble des dossiers d&amp;#039;un même projet).
+ &lt;br /&gt;
+ Cet accompagnement fait l&amp;#039;objet d&amp;#039;une mention dans la convention technique, d&amp;#039;un avenant ou d&amp;#039;une convention spécifique. Il comprend la rédaction et la mise en forme de l&amp;#039;ensemble des pièces (formulaires et leurs annexes incluant une proposition de plan de financement prévisionnel, courrier d&amp;#039;accompagnement, projet de délibération, attestations sur l&amp;#039;honneur diverses éventuelles) ainsi que l&amp;#039;aide à la compilation des pièces demandées.
+ &lt;br /&gt;
+ Pour activer cet accompagnement il convient de prendre attache avec nos services suffisamment en amont des échéances avec un dossier technique complet (programme de travaux, APS ou APD minimum quand un marché de travaux est nécessaire ou devis quand il n&amp;#039;y a pas de marché de travaux).
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Santé
+Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-[...5 lines deleted...]
-Information voyageur, billettique multimodale
+Revitalisation
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ •    Être une collectivité locale ou un EPCI de Moselle.
+ &lt;br /&gt;
+ •    Être adhérent à MATEC.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Moselle</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.matec57.fr/</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez échanger pour obtenir plus d&amp;#039;informations sur nos services ou nos interventions, n&amp;#039;hésitez pas à nous contacter directement, par mail ou téléphone :
+ &lt;br /&gt;
+ •    A
+ &lt;a target="_self"&gt;
+  contact&amp;#64;matec57.fr
+ &lt;/a&gt;
+ en exposant brièvement votre projet ainsi que votre besoin.
+ &lt;br /&gt;
+ •    Au 03.55.94.18.11
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 17 Quai Paul Wiltzer
+ &lt;br /&gt;
+ 57000 METZ
+ &lt;br /&gt;
+ Horaires d&amp;#039;ouverture :
+ &lt;br /&gt;
+ Du lundi au vendredi de 8h30 à 12h00 et de 13h30 à 17h00.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>cyril.gillerat@matec57.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb50-beneficier-dune-assistance-a-la-recherche-de-/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC17" s="1" t="inlineStr">
+        <is>
+          <t>MATEC</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>20/12/2023</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>160868</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la coopération des acteurs du territoire</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 5</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>de 5 000 à 40 000 euros</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s&amp;#039;enrichir de l&amp;#039;expérience de partenaires, acquérir de nouvelles compétences, favoriser l&amp;#039;échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les effets attendus sont d&amp;#039;apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l&amp;#039;ouverture vers l&amp;#039;extérieur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ La coopération peut prendre les formes suivantes :
+ &lt;br /&gt;
+ &lt;strong&gt;
+  - La coopération « interterritoriale » entre des territoires au sein d&amp;#039;un même Etat membre ;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  - La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu&amp;#039;avec des territoires de pays tiers (hors UE).
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  La mise en œuvre d&amp;#039;actions de coopération doit constituer un levier pour répondre à l&amp;#039;ensemble de la stratégie LEADER. Aussi, les projets de coopération seront en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d&amp;#039;action.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Seront soutenues :
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d&amp;#039;actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d&amp;#039;un partenariat, organisation de réunions...
+ &lt;/li&gt;
+ &lt;li&gt;
+  La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en œuvre conjointement par les partenaires, assorties d&amp;#039;objectifs de résultats clairement définis pour les partenaires et les territoires concernés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes : tourisme, valorisation des patrimoines, économie locale, services de proximité.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s&amp;#039;ouvrir à d&amp;#039;autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Un évènement ne pourra pas faire l&amp;#039;objet d&amp;#039;un financement au titre de LEADER qu&amp;#039;une seule fois sur la totalité de la programmation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Friche
+Foncier
+Transition énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
-Mobilité fluviale
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="T15" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;p&gt;
+ Un accord de partenariat (ou projet d&amp;#039;accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4fae-4-accompagner-la-structuration-des-services-d/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD15" s="1" t="inlineStr">
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD18" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>160867</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la structuration des services de proximité</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Fiche-action 4</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Pays d'Épinal Cœur des Vosges (PETR/GAL)</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J19" s="1" t="inlineStr">
+        <is>
+          <t>de 7 500 à 30 000 euros</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif stratégique :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services dans une logique inclusive, tout en réduisant les déplacements
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs opérationnels :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equilibrer l&amp;#039;accès aux services de proximité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire les déplacements individuels, les distances, l&amp;#039;usage de la voiture, les émissions de GES
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamiser la vie locale et le lien social
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendre attractif le territoire pour maintenir et accueillir de nouvelles populations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;strong&gt;
+   Plus-value LEADER :
+  &lt;/strong&gt;
+ &lt;/span&gt;
+ La stratégie LEADER intervient sur un territoire où les services et infrastructures locales sont présents, mais où l&amp;#039;accès en est inégal, tant au niveau géographique que social ou culturel ou du fait du manque d&amp;#039;offre ou de compétence numérique. La valeur ajoutée de LEADER s&amp;#039;inscrira donc dans cette perspective, en mettant à profit les atouts du territoire en termes d&amp;#039;offre de services, et en complémentarité avec les nombreux dispositifs existants (Action Cœur de Ville/Petite Ville de demain, micro-folies, contrats locaux d&amp;#039;éducation artistique, contrat de ville, FranceNum...).  Le &amp;#43; LEADER sur l&amp;#039;accès aux services : compléter la couverture territoriale en services de proximité, proposer des services à la population;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Effets attendus :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développement de l&amp;#039;accès aux services sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création de nouveaux services permettant de répondre aux besoins des populations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une baisse des émissions de GES
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Type d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à la création et/ou au démarrage de services complémentaires à l&amp;#039;offre existante proposant une approche visant à « aller vers » les usagers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien à la création et/ou au développement d&amp;#039;équipements numériques en lien avec les services de proximité du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evènements, action de médiation permettant d&amp;#039;informer les habitants sur l&amp;#039;offre de services
+ &lt;/li&gt;
+ &lt;li&gt;
+  Etudes* en lien avec l&amp;#039;équilibre territorial de l&amp;#039;offre de services ou la mise en œuvre d&amp;#039;une approche coordonnée, à rayonnement intercommunal, et/ou s&amp;#039;inscrivant dans une politique de soutien aux centralités.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  *le cahier des charges des études devra être transmis
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Lutte contre la précarité
+Emploi
+Animation et mise en réseau
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d&amp;#039;aide d&amp;#039;Etat applicable.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l&amp;#039;avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l&amp;#039;opération a un impact direct sur le territoire du GAL.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Capacité du porteur : Le demandeur n&amp;#039;est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d&amp;#039;aide.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € est éligible à LEADER
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>PAYS EPINAL CŒUR DES VOSGES</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>http://www.gal-pays-epinal.fr/</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ludmilla HELLOT, chargée de mission LEADER -
+ &lt;a target="_self"&gt;
+  lhellot&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ -
+ &lt;span&gt;
+  03 29 37 54 96
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Cécile PIERRE, chargée de mission LEADER -
+ &lt;/span&gt;
+ &lt;a target="_self"&gt;
+  cpierre&amp;#64;pays-epinal.fr
+ &lt;/a&gt;
+ - 03 29 37 87 72
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>leader@pays-epinal.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/964d-1-preserver-accompagner-et-valoriser-le-devel/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays d'Epinal, Cœur des Vosges</t>
+        </is>
+      </c>
+      <c r="AD19" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>14/02/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>162435</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Développer la mobilité GNV &amp; hydrogène</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables et des mobilités décarbonées.&lt;/p&gt;&lt;p&gt;Territoire d&amp;#039;énergie Mayenne accompagne les collectivités dans leurs projets de station Bio GNV, ou encore dans les études de potentiel pour l&amp;#039;hydrogène afin de favoriser les mobilités décarbonées.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delphine MONTAGU - Chargé de mission mobilité -&lt;a target="_self"&gt;delphine.montagu&amp;#64;te53.fr&lt;/a&gt; - 07 56 06 10 57&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobilite-gnv-hydrogene/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>162434</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Développer la mobilité électrique</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d&amp;#039;énergie Mayenne est l&amp;#039;interlocuteur privilégié des collectivités locales et des particuliers, pour tout ce qui concerne les réseaux gaz et électriques. Pour le compte des communes du département propriétaires des réseaux gaz et électrique, Territoire d&amp;#039;énergie Mayenne intervient sur le réseau public pour tous les travaux garantissant la qualité de l&amp;#039;énergie distribuée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Outre ses missions sur le réseau d&amp;#039;électricité et de gaz, Territoire d&amp;#039;énergie Mayenne accompagne les communes qui le souhaitent pour toutes les actions en faveur du développement des énergies renouvelables et des mobilités décarbonées.&lt;/p&gt;&lt;p&gt;En tant qu&amp;#039;autorité compétente pour la définition du SDIRVE (schéma directeur pour les infrastructures de recharge pour véhicules électriques), Territoire d&amp;#039;énergie Mayenne accompagne l&amp;#039;ingénierie des collectivités pour l&amp;#039;installation de bornes, dans le respect des orientations du SDIRVE.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Mayenne</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://www.territoire-energie53.fr/</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Delphine MONTAGU - Chargé de mission mobilité - &lt;a target="_self"&gt;delphine.montagu&amp;#64;te53.fr&lt;/a&gt;- 07 56 06 10 57&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>accueil@te53.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobilite-electriques/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>Territoire d'énergie Mayenne</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>29/03/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>162241</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Se former aux financements de projets de son territoire par le mécénat</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Face à la baisse des financements publics et la hausse des taux
+d’intérêt, le mécénat permet aux communes et intercommunalités d’être soutenues
+dans la réalisation de leurs projets. Le mécénat territorial est un partenariat
+gagnant-gagnant entre les collectivités et les entreprises locales ou
+nationales.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pensez à venir avec vos projets afin de repartir avec une méthode
+permettant d’identifier puis de solliciter des mécènes potentiels.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONTENU : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Première partie : les fondamentaux du mécénat&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Qu’est-ce que le mécénat ?&lt;/li&gt;&lt;li&gt;État des lieux du mécénat en France&lt;/li&gt;&lt;li&gt;Pourquoi recourir au mécénat ?&lt;/li&gt;&lt;li&gt;Quelles sont les motivations des mécènes
+potentiels ?&lt;/li&gt;&lt;li&gt;Les contreparties au mécénat : Exercice pratique de transition avec la
+2nd partie&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seconde partie : les étapes d’une stratégie
+mécénat et la réflexion pratique pour les élus&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Définir le périmètre du projet (calendrier,
+délais, budget)&lt;/li&gt;&lt;li&gt;Définir les objectifs de la campagne de
+collecte de fonds&lt;/li&gt;&lt;li&gt;Définir le type de don recherché (mécénat
+financier, en nature ou en compétence)&lt;/li&gt;&lt;li&gt;Définir les cibles (entreprises, grands
+donateurs ou grand public)&lt;/li&gt;&lt;li&gt;Décider d’un mode de gestion (interne ou
+structure dédiée) &lt;/li&gt;&lt;li&gt;Préparer les outils nécessaires (dossier
+mécénat, contreparties, convention mécénat, charte éthique)&lt;/li&gt;&lt;li&gt;Identifier les mécènes potentiels&lt;/li&gt;&lt;li&gt;Prendre contact et rencontrer les mécènes
+potentiels&lt;/li&gt;&lt;li&gt;Formaliser l’accord de mécénat et suivre les
+engagements de chacune des parties&lt;/li&gt;&lt;li&gt;Remercier
+et fidéliser les mécènes et donateurs&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;OBJECTIFS PEDAGOGIQUES&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Identifier les modes de financement des
+projets&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Connaitre le cadre juridique du mécénat&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer une démarche de recherche de financement via le mécénat&lt;/span&gt;&lt;span&gt; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Point fort :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Méthode pratique de recherche de nouveaux
+financements (mécénat) pour les projets (petits et grands) portés par les
+communes et EPCI du Jura&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Lutte contre la précarité
+Attractivité économique
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Industrie
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Prérequis&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Être élu en fonction à la date de la formation&lt;/li&gt;&lt;li&gt;Faire parvenir 10 jours avant la formation un court descriptif du/des
+projet(s) que vous aurez identifiés (fortement conseillé afin de bénéficier
+d’un éclairage personnalisé par le formateur)&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;AMJ | 2 rue
+de Pavigny - LONS-LE-SAUNIER 39000 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;03 84 86 07 07&lt;/p&gt;&lt;p&gt;&lt;a target="_self"&gt;formation&amp;#64;amjura.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-financer-les-projets-de-son-territoire-par-le-mecenat/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>20/03/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>162493</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Développer des solutions de mobilité durable (fiche-action 2)</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027</t>
+        </is>
+      </c>
+      <c r="F23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Normandie</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I23" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>1 € de co-financement public appelle 4 € de LEADER</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Composé de deux communautés de communes, le Groupe d’Action Locale (GAL) du Pays de Coutances est un territoire rural qui se situe au centre du département de la Manche. Les communautés de communes Coutances mer et bocage et Côte Ouest Centre Manche renouvellent leur partenariat pour porter le prochain programme LEADER 2023-2027. &lt;/p&gt;&lt;p&gt;LEADER signifie Liaison Entre Actions de Développement de l’Economie Rurale. C’est un programme européen qui permet aux territoires ruraux concernés de bénéficier du Fonds Européen Agricole pour le Développement Rural (FEADER). Le GAL du Pays de Coutances a été retenu pour la programmation 2023-2027 avec un budget à hauteur de &lt;strong&gt;1 583 893 €&lt;/strong&gt; pour les 4 ans.&lt;/p&gt;&lt;p&gt;Les bénéficiaires peuvent être publics ou privés, porteur de projet individuel ou collectif. Ils sont précisés dans chaque fiche-action.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Quelles sont les actions concernées ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les actions doivent être innovantes et répondre à la stratégie du territoire : “ Agir ensemble pour une transition solidaire et durable “.&lt;/p&gt;&lt;p&gt;4 axes de développement ont été retenu pour l’élaboration des fiches actions, auxquelles les projets devront répondre.&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Attractivité du territoire&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Cadre de vie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Agriculture, alimentation et énergie locale&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ø  &lt;strong&gt;&lt;em&gt;Economie&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; &lt;u&gt;6 fiches actions élaborées :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;•                     Fiche-action 1 : Développer les services et activités en zone rurale&lt;/p&gt;&lt;p&gt;•                     Fiche-action 2 : Développer des solutions de mobilité durables&lt;/p&gt;&lt;p&gt;•                     Fiche-action 3 : Dynamiser et accompagner l’agriculture et l’alimentation locales&lt;/p&gt;&lt;p&gt;•                     Fiche-action 4 : Adapter le bâti existant&lt;/p&gt;&lt;p&gt;•                     Fiche-action 5 : Valoriser et préserver le patrimoine culturel et naturel&lt;/p&gt;&lt;p&gt;•                     Fiche-action 6 : Soutenir l’économie sociale et solidaire et l’économie circulaire&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les actions éligibles sont celles visant à :&lt;/p&gt;&lt;p&gt;-          Créer et renforcer les structures et infrastructures favorisant les mobilités alternatives :  équipements pour les pôles d’échange multimodaux, transports collectifs, transport d’utilité sociale, transport à la demande, vélo-école, maison du vélo, ateliers ou bornes de réparation du vélo, stationnements de vélo, abris vélo avec ou sans point de recharge électrique, abribus, label vélo, …&lt;/p&gt;&lt;p&gt;-          Sensibiliser au sujet des mobilités alternatives : communication, formations, plateforme, …&lt;/p&gt;&lt;p&gt;-          Développer et soutenir les projets de mobilité partagée : auto-partage, vélo partage, location de moyenne, courte et longue durée, covoiturage, transport (scolaire ou autre) de proximité à traction animale, …&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P23" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q23" s="1" t="inlineStr">
+        <is>
+          <t>12/12/2027</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Le projet doit être innovant, se situé sur le territoire du GAL et répondre à une des fiches-actions.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le projet doit obligatoirement être financé par un fond public. C’est ce co-financement public qui va permettre d’obtenir les fonds LEADER. Pour 1 € de cofinancement public, 4 € de LEADER pourront être apportés au projet sur les dépenses éligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les effets attendus sur le territoire :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cette mesure vise à encourager la mise en oeuvre de nouvelles solutions de mobilité en tant qu&amp;#039;alternative à la voiture personnelle, pour suciter de nouvelles habitudes et de rendre la mobilité accessible à tous, dans le respect de l&amp;#039;environnement. Il s&amp;#039;agit notamment de développer les déplacements plus durables et de diminuer la dependance aux énergies fossiles dans nos déplacements.&lt;/p&gt;&lt;p&gt;Sont considérées comme mobilités alternatives : les transports en commun, le vélo à assistance électrique ou non, la marche à pied, le covoiturage, l’auto-stop, le transport à la demande, le prêt ou location de véhicules, l’auto-partage, le pédibus, la traction animale, l’inter-mobilité, et autres modes de transports ayant un impact zéro ou très faible sur l’environnement.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>GAL Pays de Coutances</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.coutancesmeretbocage.fr/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le service LEADER du Pays de Coutances
+est présent à vos côtés pour vous aider à constituer le dossier et vous
+accompagner dans les différentes étapes de la demande d’aide.&lt;/p&gt;&lt;p align="center"&gt;Communauté de communes Coutances mer
+et bocage&lt;/p&gt;&lt;p align="center"&gt;Hôtel de Ville Place du Parvis&lt;/p&gt;&lt;p align="center"&gt;50200 COUTANCES&lt;/p&gt;&lt;p align="center"&gt;Céline GUERARD :&lt;a target="_self"&gt;c.guerard&amp;#64;communaute-coutances.fr&lt;/a&gt;– 07 84 95 53 40&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p align="center"&gt;Marie-Anne JOURDAN :
+&lt;a target="_self"&gt;ma.jourdan&amp;#64;communaute-coutances.fr&lt;/a&gt; – 02 72 88 08 49&lt;font face="Calibri, sans-serif"&gt;&lt;/font&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>c.guerard@communaute-coutances.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-services-et-les-activites-en-milieu-rural-fonds-europeens-leader-du-pays-de-coutances-fiche-action-1/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB23" s="1" t="inlineStr">
+        <is>
+          <t>Développer les infrastructures de covoiturage</t>
+        </is>
+      </c>
+      <c r="AC23" s="1" t="inlineStr">
+        <is>
+          <t>Coutances mer et bocage</t>
+        </is>
+      </c>
+      <c r="AD23" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2024</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>162563</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Mécénat pour le financement de vos projets d'investissement</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I24" s="1" t="inlineStr">
         <is>
           <t> Max : 100</t>
         </is>
       </c>
-      <c r="J16" s="1" t="inlineStr">
+      <c r="J24" s="1" t="inlineStr">
         <is>
           <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;em&gt;
   L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Financer vos projets
  &lt;/strong&gt;
  grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
  &lt;strong&gt;
   lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
  &lt;/strong&gt;
  qui font vivre nos territoires.
  &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
 financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
 ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
 &lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
 forces vives pour construire ensemble les moyens
 de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;br /&gt;
   Cadre réglementaire
  &lt;/em&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
 (PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
+      <c r="M24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -3111,1035 +4700,453 @@
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets d&amp;#039;investissement liés aux 
 programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
 Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S24" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T24" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
  &lt;p&gt;&lt;strong&gt;Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB16" s="1" t="inlineStr">
+      <c r="AB24" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Aménagement d’une aire de jeux
 Changement des fenêtres/portes d’un bâtiment public
 Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’une école
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Développer les infrastructures de covoiturage
 Entretien des ponts
 Entretien / restauration des haies
 Gestion des inondations
 Gestion d'une base nautique
 Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Isolation du bâtiment
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place de la télémedecine
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité
 Mise en place d’un réseau de chaleur
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Réfection/aménagement de la voirie
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement
 Restauration du patrimoine religieux
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC24" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>29/04/2024</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/04/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>04/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-[...582 lines deleted...]
-      <c r="A21" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>154980</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Développer et professionnaliser les garages et loueurs solidaires</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Réseau Agil'ess</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Réseau Agil'ess</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L21" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nous avons développé une expertise importante sur la création d&amp;#039;activité de mobilité solidaire. Nous proposons différentes
 &lt;/p&gt;
 &lt;p&gt;
  formes d&amp;#039;accompagnements, adaptés chaque situation : étude de faisabilité du projet, modélisation économique et mise en
 &lt;/p&gt;
 &lt;p&gt;
  place du projet. Ainsi, notre accompagnement peut vous permettre d&amp;#039;accéder à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une étude de marché
  &lt;/li&gt;
  &lt;li&gt;
   Une cartographie des acteurs sur votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;état des lieux de l&amp;#039;activité sur le territoire
  &lt;/li&gt;
  &lt;li&gt;
   La compréhension les besoins et la actions pour structurer votre projet
  &lt;/li&gt;
  &lt;li&gt;
   Une aide pour mettre en place d&amp;#039;un modèle économique pérenne (création de budget prévisionnel, notes explicatives)
  &lt;/li&gt;
  &lt;li&gt;
   La préparation d&amp;#039;une gouvernance et d&amp;#039;un modèle de gestion d&amp;#039;un garage solidaire
  &lt;/li&gt;
  &lt;li&gt;
   Un focus sur les partenariats
  &lt;/li&gt;
  &lt;li&gt;
   Des échanges de bonnes pratiques
  &lt;/li&gt;
  &lt;li&gt;
   Une aide au fonctionnement et gestion quotidienne du garage.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M21" s="1" t="inlineStr">
+      <c r="M25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis 2017 nous avons effectué plus de 120 journées d&amp;#039;accompagnement auprès de 14 porteurs de projets.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement à la création d&amp;#039;un garage solidaire dans le departement 64
 &lt;/p&gt;
 &lt;p&gt;
  Contexte :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CIEL est une structure d&amp;#039;insertion qui souhaitait la création d&amp;#039;un garage solidaire afin d&amp;#039;offrir des solutions de mobilité à ses salariés en insertion et aux bénéficiaires en situation de précarité sur le territoire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Accompagnement proposé :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner la modélisation du projet de garage solidaire de l&amp;#039;association
  &lt;/li&gt;
  &lt;li&gt;
   Former les salariés aux spécificités d&amp;#039;une activité de réparation sociale
  &lt;/li&gt;
  &lt;li&gt;
   Gérer un atelier mécanique, de l&amp;#039;organisation de l&amp;#039;atelier à la gestion des stocks et procédures d&amp;#039;hygiène et sécurité
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N21" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O21" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R21" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Associations loi 1901
 &lt;/p&gt;
 &lt;p&gt;
  Srructures IAE
 &lt;/p&gt;
 &lt;p&gt;
  Agrement ESUS
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S21" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T21" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U21" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V21" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.agiless.fr/</t>
         </is>
       </c>
-      <c r="X21" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nathan Crouzevialle - Chargé d&amp;#039;accompagnements et de formation : nathan.crouzevialle&amp;#64;agiless.fr
 &lt;/p&gt;
 &lt;p&gt;
  Michèle Morgan - Déléguée Générale : michele.morgan&amp;#64;agiless.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y21" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>contact@agiless.fr</t>
         </is>
       </c>
-      <c r="Z21" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f71b-developper-et-professionnaliser-les-garages-e/</t>
         </is>
       </c>
-      <c r="AA21" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC21" s="1" t="inlineStr">
+      <c r="AC25" s="1" t="inlineStr">
         <is>
           <t>Réseau Agil'ess</t>
         </is>
       </c>
-      <c r="AE21" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG21" s="1" t="inlineStr">
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>21/11/2023</t>
         </is>
       </c>
-      <c r="AH21" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>04/04/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="22" spans="1:34" customHeight="0">
-      <c r="A22" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>150687</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G22" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H22" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -4180,1226 +5187,134 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S26" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T26" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>a.marin@petr-garriguescostieres.org</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC26" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>27/09/2023</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1090 lines deleted...]
-      </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
         <v>144547</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Emprunt citoyen</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -5628,849 +5543,111 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC27" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>30/06/2023</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
-        <v>143314</v>
+        <v>139943</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Acquérir les fondamentaux de la sécurité routière (Formation)</t>
+          <t>Financer les plans de mobilités et les nouveaux services de mobilités en milieu rural</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Dispositif mobilités rurales - Région Centre-Val de loire (pour les Territoires non AOM)</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Conseil régional du Centre-Val de Loire</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
-        <is>
-[...741 lines deleted...]
-      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I31" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Min : 10 Max : 50</t>
         </is>
       </c>
-      <c r="J31" s="1" t="inlineStr">
+      <c r="J28" s="1" t="inlineStr">
         <is>
           <t>Il est porté à 80% pour les plans de mobilité ruraux des intercommunalités. Dans tous les cas, le montant de la subvention ne peut pas être inférieur à 2000€ ou supérieur à 50.000€.</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L31" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  En complément de l&amp;#039;exercice direct de sa compétence transports et dans le cadre de son rôle d&amp;#039;autorité organisatrice des mobilités locales sur les territoires qui n&amp;#039;ont pas pris la compétence, la Région apporte son appui aux initiatives nouvelles sur les territoires ruraux qui permettent de mieux connaître les besoins de mobilité, de faire connaître les réponses existantes, d&amp;#039;expérimenter ou de déployer de nouvelles solutions adaptées aux enjeux locaux de mobilité, afin d&amp;#039;améliorer les conditions d&amp;#039;accès aux pôles de services et aux zones d&amp;#039;emplois des territoires relevant de sa compétence.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M31" s="1" t="inlineStr">
+      <c r="M28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;initiative doit s&amp;#039;inscrire dans au moins un des enjeux thématiques mentionnés ci-dessous.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développer le management de la mobilité sur le territoire
  &lt;/strong&gt;
  &lt;br /&gt;
  Mettre à disposition de l&amp;#039;information sur des outils à distance ne suffit pas. Il s&amp;#039;agit à la fois de mieux connaître les besoins du territoire, les comportements, et de mieux associer besoins et offre de mobilité.
  &lt;br /&gt;
  Le management de la mobilité dispose d&amp;#039;un potentiel fort pour aider chacun à trouver de nouvelles solutions, mettre en relation des covoitureurs potentiels dans une entreprise, etc. et in fine modifier les comportements.
 &lt;/p&gt;
 &lt;p&gt;
  La Région a décidé de renforcer son action dans ce domaine, auprès des acteurs qui la sollicitent : collectivités ou groupement de collectivités pour travailler à la bonne échelle des bassins de mobilité, acteurs économiques ou groupement d&amp;#039;acteurs économiques pour trouver des solutions à la mobilité des employés, ou directement public visé....
 &lt;/p&gt;
 &lt;p&gt;
  Le conseil en mobilité, à destination des entreprises, des particuliers, des personnes en insertion, aide chacun à trouver une solution adaptée, à tester de nouveaux usages. La Région l&amp;#039;encourage et propose des financements pour le mettre en place.
 &lt;/p&gt;
 &lt;p&gt;
  La mobilité des employés est une problématique spécifique, qui présente un enjeu fort de maintien de l&amp;#039;activité sur plusieurs territoires. Afin de soutenir l&amp;#039;emploi et ses entreprises, la Région proposera sa contribution, notamment en réponse aux demandes qui émaneront des territoires désignés « Territoires d&amp;#039;industrie. »
 &lt;/p&gt;
 &lt;p&gt;
  La Région pourra donc notamment apporter une aide financière aux collectivités et aux entreprises qui souhaitent s&amp;#039;engager à plusieurs dans l&amp;#039;élaboration de leur plan de mobilité.
  &lt;br /&gt;
@@ -6512,75 +5689,75 @@
  Concernant le covoiturage, parce que l&amp;#039;animation locale est indispensable à la réussite des projets de partage de la voiture en particulier en milieu rural, la Région aide les projets locaux de covoiturage spontané, d&amp;#039;aménagements signalétiques de points stop ou d&amp;#039;aires de covoiturage, l&amp;#039;animation et la communication locale. Elle aide également le développement du covoiturage sous l&amp;#039;angle solidaire.
 &lt;/p&gt;
 &lt;p&gt;
  Parce que nombre de voitures stationnent sur tout le territoire et que leur partage revêt à la fois une utilité sociale et un complément de revenus pour leur propriétaire, les projets qui visent à faire connaître et animer l&amp;#039;autopartage entre particuliers pourront également bénéficier de l&amp;#039;aide régionale.
 &lt;/p&gt;
 &lt;p&gt;
  En complément des transports à la demande Rémi &amp;#43; qui irriguent aujourd&amp;#039;hui le territoire, les acteurs locaux qui souhaitent développer des offres de services de mobilité à la demande complémentaires dans le cadre d&amp;#039;expérimentations pourront bénéficier de l&amp;#039;aide financière régionale, particulièrement lorsqu&amp;#039;ils proposent des solutions innovantes. A ce titre, les accords de communes avec des artisans taxis, les services de mobilité à la demande avec réservation dynamique ou par véhicules autonomes feront l&amp;#039;objet d&amp;#039;une attention particulière.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Covoiturage &amp;#61;&amp;gt; Covoiturage spontané, aménagements signalétiques de points stop ou d&amp;#039;aires de covoiturage, animation et communication locale / Aménagement d&amp;#039;aires de covoiturage
  &lt;/li&gt;
  &lt;li&gt;
   Autopartage &amp;#61;&amp;gt;Communication et animation autour de l&amp;#039;autopartage entre particuliers
  &lt;/li&gt;
  &lt;li&gt;
   Service de mobilité à la demande &amp;#61;&amp;gt; Développement de services de mobilité à la demande complémentaires, en particulier comprenant une dimension innovante, non concurrents des transports à la demande organisés par la Région/ Véhicules autonomes/ Appui aux taxis locaux pour des mobilités collectives vers les services implantés sur le territoire
  &lt;/li&gt;
  &lt;li&gt;
   Vélo utilitaire &amp;#61;&amp;gt; Vélostations et maisons du vélo / Acquisition ou location de vélos pour mise à disposition d&amp;#039;une flotte à destination des habitants
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P31" s="1" t="inlineStr">
+      <c r="P28" s="1" t="inlineStr">
         <is>
           <t>01/01/2023</t>
         </is>
       </c>
-      <c r="Q31" s="1" t="inlineStr">
+      <c r="Q28" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Uniquement à destination des 57 EPCI de la Région non compétentes en matière de mobilité (non AOM).
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier de ce nouveau dispositif régional, l&amp;#039;initiative doit s&amp;#039;inscrire dans au moins un des enjeux thématiques listé précédemment (tableau management de la mobilité, tableau aide à l&amp;#039;émergence de nouveaux services) sur un sujet éligible au dispositif mobilité rural, et ne doit pas faire concurrence à un service privé ou public équivalent sur le secteur d&amp;#039;action.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;éligibilité est également appréciée au regard de critères complémentaires :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Qualité de l&amp;#039;opération
  &lt;/li&gt;
  &lt;li&gt;
   Impact environnemental positif
  &lt;/li&gt;
  &lt;li&gt;
   Contribution à la baisse de l&amp;#039;usage de la voiture individuelle solo
  &lt;/li&gt;
  &lt;li&gt;
   Caractère innovant du projet
  &lt;/li&gt;
@@ -6590,183 +5767,637 @@
  &lt;li&gt;
   Nombre de personnes concernées par l&amp;#039;action
  &lt;/li&gt;
  &lt;li&gt;
   Intégration de la dimension communication
  &lt;/li&gt;
  &lt;li&gt;
   Pérennité du projet et de son impact sur le territoire
  &lt;/li&gt;
  &lt;li&gt;
   Coût du projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les candidats devront adresser un plan de financement prévisionnel. Lorsqu&amp;#039;une aide en fonctionnement est sollicitée, ils devront indiquer comment ils envisagent de poursuivre le service au-delà de la période de l&amp;#039;aide régionale.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide est attribuée dans la limite de l&amp;#039;enveloppe annuelle disponible par section budgétaire (investissement, fonctionnement).
 &lt;/p&gt;
 &lt;p&gt;
  La Région se réserve le droit d&amp;#039;opérer une sélection des projets les plus conformes aux critères d&amp;#039;éligibilité.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S31" s="1" t="inlineStr">
+      <c r="S28" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T31" s="1" t="inlineStr">
+      <c r="T28" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.centre-valdeloire.fr/vivre/simplifier-les-mobilites/mobilites-rurales-et-solidaires/accompagner-les-initiatives-locales</t>
         </is>
       </c>
-      <c r="W31" s="1" t="inlineStr">
+      <c r="W28" s="1" t="inlineStr">
         <is>
           <t>https://nosaidesenligneregion.centre-valdeloire.fr</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contacts :
  &lt;br /&gt;
  &lt;br /&gt;BASTIEN MOREL / Chargé de mission mobilité 41  / bastien.morel&amp;#64;centrevaldeloire.fr  &lt;br /&gt;&lt;/p&gt;&lt;p&gt;THOMAS HILSMANN / Chargé de mission mobilité 37 / thomas.hilsmann&amp;#64;centrevaldeloire.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;VALENTIN BRIDEAU / Chargé
   de mission mobilité 28 &amp;amp; 45 / valentin.brideau&amp;#64;centrevaldeloire.fr&lt;br /&gt;&lt;/p&gt;&lt;p&gt;EMMANUEL GERBER / Chargé de mission mobilité 18 &amp;amp; 36 / emmanuel.gerber&amp;#64;centrevaldeloire.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>erik.leconte@centrevaldeloire.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4db6-financer-les-plans-de-mobilites-et-les-nouvea/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Développer les infrastructures de covoiturage</t>
         </is>
       </c>
-      <c r="AC31" s="1" t="inlineStr">
+      <c r="AC28" s="1" t="inlineStr">
         <is>
           <t>Région Centre-Val de Loire</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>05/05/2023</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>142830</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place un service de transport à l’aide de véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez innover pour répondre à un besoin de mobilité non couvert sur votre territoire ? Vous envisagez d&amp;#039;initier une démarche pilote autour de solutions de transport offertes par les navettes ou voitures autonomes partagées ? Le Cerema vous accompagne, de la définition de votre projet à sa mise en œuvre opérationnelle.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pourquoi mettre en place un service de transport basé sur des véhicules autonomes ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour quels itinéraires ? Comment assurer la sécurité routière pour tous les usagers sur les parcours concernés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Quels contraintes et avantages associés ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Besoin d&amp;#039;aide pour obtenir une autorisation d&amp;#039;expérimentation ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans la mise en place un service de transport à l&amp;#039;aide de véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Définir les zones de pertinence du territoire pour déployer un service de transport basé sur des véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des besoins de mobilité peu pris en compte par l&amp;#039;offre existante
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étude d&amp;#039;opportunité sur le déploiement de véhicules autonomes pour y répondre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorisation des sites de déploiement potentiels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation des éléments de coût.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Établir l&amp;#039;itinéraire du service de transport en fonction des contraintes propres aux véhicules autonomes
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Analyse des interactions potentielles avec les autres usagers (piétons, vélos, véhicules conventionnels)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Propositions d&amp;#039;aménagement de la voirie existante.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Accompagner le territoire dans la demande d&amp;#039;autorisation d&amp;#039;expérimentation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mémento sur la réglementation, la procédure et les principales étapes d&amp;#039;instruction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Support à la constitution du dossier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Suivi de la procédure d&amp;#039;instruction jusqu&amp;#039;à l&amp;#039;obtention d&amp;#039;une réponse.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Métropole Aix-Marseille-Provence | Thecamp
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé pour une liaison entre le campus et la gare TGV d&amp;#039;Aix-en-Provence (depuis 2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ville de Longwy
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Analyse de l&amp;#039;itinéraire envisagé par la ville pour un service de transport entre ville basse et ville haute (2019-2020)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Technologies numériques et numérisation
+Qualité de l'air
+Transports collectifs et optimisation des trafics routiers
+Réduction de l'empreinte carbone
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S29" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/mettre-place-service-transport-aide-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d33-mettre-en-place-un-service-de-transport-a-lai/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC29" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>10/06/2023</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>142710</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Évaluer votre service de transport basé sur des véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Votre besoin
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez déployer un service de transport innovant pour répondre aux besoins de mobilité sur votre territoire ? Vous vous interrogez sur la pertinence d&amp;#039;un système basé sur des véhicules autonomes ? Le Cerema vous accompagne pour déterminer le niveau d&amp;#039;efficacité, de sécurité et d&amp;#039;acceptation de cette solution.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous souhaitez évaluer l&amp;#039;efficacité du service mis en œuvre ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous vous interrogez sur son impact en matière de sécurité routière ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez mesurer l&amp;#039;adhésion des usagers ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Cerema vous accompagne dans l&amp;#039;évaluation de votre service de transport basé sur des véhicules autonomes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La réponse du Cerema
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Évaluer l&amp;#039;efficacité du service expérimenté sur la base d&amp;#039;indicateurs clés
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mesure de la capacité et de l&amp;#039;usage réel (fréquentation, typologie d&amp;#039;usagers, utilité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse de la souplesse de mise en œuvre, en comparaison avec une offre de transport classique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; S&amp;#039;assurer de la sécurité des déplacements et des autres usagers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Diagnostic sur les conflits d&amp;#039;usage
+ &lt;/li&gt;
+ &lt;li&gt;
+  Formalisation de recommandations (modification d&amp;#039;aménagements, réservation de voies, mise en place d&amp;#039;équipements).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &amp;gt; Apprécier le ressenti de la population et l&amp;#039;impact du service sur les comportements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enquête usagers : détermination des ressentis en fonction des profils
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluation des critères d&amp;#039;adhésion et des réticences à l&amp;#039;utilisation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Ils nous font confiance
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sécurité, Acceptabilité, Mobilité autonome
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sytral
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la desserte du grand stade « Parc Olympique Lyonnais » (2019-2020)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Nantes Métropole
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation de la mise en place d&amp;#039;une navette autonome dans une zone d&amp;#039;activité pour la desserte d&amp;#039;un restaurant d&amp;#039;entreprise (2019)
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Autun
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Évaluation du service offert par la navette entre le Champ de Mars et la Cathédrale (2019)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Appui méthodologique
+Valorisation d'actions
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S30" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.cerema.fr/fr/activites/services/evaluer-votre-service-transport-base-vehicules-autonomes</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>partenariats@cerema.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c9c8-evaluer-votre-service-de-transport-base-sur-d/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC30" s="1" t="inlineStr">
+        <is>
+          <t>Cerema</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>09/06/2023</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>142680</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L32" s="1" t="inlineStr">
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   THÉMATIQUES
@@ -6879,51 +6510,51 @@
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   note de cadrage : méthodologie, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   carnet de suivi : déroulé, compte-rendu, propositions
  &lt;/li&gt;
  &lt;li&gt;
   rapport final : synthèse et préconisations
  &lt;/li&gt;
  &lt;li&gt;
   feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   livret de capitalisation
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
@@ -6941,56 +6572,56 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CANDIDATURE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les pièces
  &lt;/strong&gt;
  &lt;br /&gt;
  Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA FICHE DE CANDIDATURE
  &lt;/strong&gt;
@@ -7033,180 +6664,180 @@
  &lt;li&gt;
   Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
  &lt;/li&gt;
  &lt;li&gt;
   Signature des courriers de soutien
  &lt;/li&gt;
  &lt;li&gt;
   Envoi des documents à la DGALN
  &lt;/li&gt;
  &lt;li&gt;
   Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S31" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T31" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC32" s="1" t="inlineStr">
+      <c r="AC31" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>05/06/2023</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>142229</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Atelier des territoires Flash</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L33" s="1" t="inlineStr">
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
 &lt;/p&gt;
 &lt;p&gt;
  A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -7366,51 +6997,51 @@
  &lt;strong&gt;
   Durée de l&amp;#039;atelier : 2 à 3 jours
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Documents stratégiques  : feuille de route, esquisse de plan-guide
  &lt;/li&gt;
  &lt;li&gt;
   Documents opérationnels  : cahier des charges, charte, éléments de communication
  &lt;/li&gt;
  &lt;li&gt;
   Documents de capitalisation  : fiche synthétique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Réseaux de chaleur
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
@@ -7420,56 +7051,56 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  CANDIDATURE
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   EN SYNTHESE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES PORTEURS
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -7498,722 +7129,1006 @@
  &lt;/li&gt;
  &lt;li&gt;
   Section 2 - la localisation de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 4 - les objectifs de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 5 - les ressources de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 1 - les dynamiques du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 2 - les dynamiques d&amp;#039;aménagement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S33" s="1" t="inlineStr">
+      <c r="S32" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T33" s="1" t="inlineStr">
+      <c r="T32" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC33" s="1" t="inlineStr">
+      <c r="AC32" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>01/06/2023</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>05/04/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>141755</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Exploiter une borne de recharge Eborn pour véhicules électriques et hybrides rechargeables</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>SIEL-Territoire d’énergie Loire</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L34" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Qui sommes-nous ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le SIEL-Territoire d&amp;#039;énergie Loire a été créé en 1950 par les communes de la Loire afin d&amp;#039;assurer la bonne gestion de leurs réseaux électriques. Syndicat mixte, il regroupe toutes les communes de la Loire (323), 24 structures intercommunales et le Conseil Départemental de la Loire. À la demande de ses membres, le syndicat a développé des compétences en matière d&amp;#039;électrification, d&amp;#039;éclairage public, d&amp;#039;efficacité énergétique et d&amp;#039;aménagement numérique. L&amp;#039;activité du syndicat repose ainsi sur des compétences obligatoires pour le compte de tous ses adhérents et des compétences optionnelles « à la carte » choisies par les collectivités. Le SIEL-Territoire d&amp;#039;énergie Loire mobilise ses ressources en les mutualisant afin de soutenir financièrement les opérations menées pour ses adhérents.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Qu&amp;#039;est-ce que le réseau eborn ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le réseau eborn compte 1200 bornes publiques de recharge accélérée et rapide réparties sur 11 départements des régions Auvergne-Rhône-Alpes et Provence-Alpes-Côte d&amp;#039;Azur. Chaque borne est équipée de deux points de charge. Le réseau eborn compte ainsi près de 2 400 points de charge ouverts au public. C&amp;#039;est une compétence optionnelle à la carte pour les collectivités.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2020, la gestion opérationnelle du réseau Eborn est confiée à un prestataire, la société Easy Charge, filiale du Groupe Vinci dédiée à la mobilité électrique. Easy Charge a pour mission d&amp;#039;assurer le développement, l&amp;#039;exploitation et la maintenance du parc de bornes actuel et à venir, en collaboration étroite avec le SIEL-Territoire d&amp;#039;énergie Loire. Le SIEL-Territoire d&amp;#039;énergie Loire assure le contrôle de cette délégation de service public pour le territoire ligérien. Les usagers du réseau peuvent trouver davantage d&amp;#039;informations sur eborn.fr
 &lt;/p&gt;
 &lt;p&gt;
  Le coût de raccordement électrique de la borne et la cotisation annuelle sont à la charge de la commune et/ou de l&amp;#039;EPCI.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réduction de l'empreinte carbone
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S34" s="1" t="inlineStr">
+      <c r="S33" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Loire</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://te42.fr</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Anaïs PEIGNET&lt;br /&gt;
  peignet&amp;#64;siel42.fr
  &lt;br /&gt;
  04 77 43 89 08
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>communication@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7377-installer-une-borne-de-recharge-eborn-pour-ve/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC33" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>22/05/2023</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>144506</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Participer au financement des études de planification urbaine</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental des Landes</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>Montant de la subvention : 25.000€</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les études de planification urbaine à caractère intercommunal peuvent prétendre à une aide départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Espace public
+Voirie et réseaux
+Recyclage et valorisation des déchets
+Commerces et services
+Risques naturels
+Equipement public
+Accessibilité
+Attractivité économique
+Transports collectifs et optimisation des trafics routiers
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etudes de planification urbaine ayant un caractère intercommunal.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Landes</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.landes.fr/toutes-nos-aides</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y34" s="1" t="inlineStr">
         <is>
-          <t>communication@siel42.fr</t>
+          <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
       <c r="Z34" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/7377-installer-une-borne-de-recharge-eborn-pour-ve/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9ac7-participer-au-financement-des-etudes-de-plani/</t>
         </is>
       </c>
       <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC34" s="1" t="inlineStr">
         <is>
-          <t>SIEL-Territoire d'énergie Loire</t>
+          <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
-          <t>22/05/2023</t>
+          <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
-        <v>142830</v>
+        <v>144507</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Mettre en place un service de transport à l’aide de véhicules autonomes</t>
+          <t>Accompagner les études des centralités landaises pour la revitalisation, dynamisation et restructuration des centres-villes et centres-bourgs</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Financement des études de type plan de référence</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Conseil départemental des Landes</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
-          <t>Intercommunalité / Pays
-[...2 lines deleted...]
-Entreprise privée</t>
+          <t>Commune</t>
         </is>
       </c>
       <c r="H35" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Max : 20</t>
+        </is>
+      </c>
+      <c r="J35" s="1" t="inlineStr">
+        <is>
+          <t>Plafond de dépense subventionnable : 50.000€</t>
         </is>
       </c>
       <c r="K35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...109 lines deleted...]
- Analyse de l&amp;#039;itinéraire envisagé par la ville pour un service de transport entre ville basse et ville haute (2019-2020)
+ Une commune inscrite comme centralités à l&amp;#039;échelle départementale, engagée dans une démarche de revitalisation, dynamisation ou de restructuration de son centre-bourg ou centre- ville devra préalablement réaliser une étude de définition d&amp;#039;un projet d&amp;#039;aménagement d&amp;#039;ensemble du type &amp;#34;Plan de référence&amp;#34; ou document de programmation similaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette étude se compose d&amp;#039;un diagnostic de la situation décrivant les symptômes de la dévitalisation, les besoins de restructuration ou de dynamisation proposant une stratégie élaborée en concertation avec l&amp;#039;EPCI et un programme d&amp;#039;actions pluriannuel reposant sur 4 thématiques qu&amp;#039;il convient de traiter dans le programme opérationnel : l&amp;#039;habitat et le logement, le commerce et les services, le cadre de vie et l&amp;#039;environnement, et les espaces publics en lien avec les mobilités, la transition énergétique et écologique ainsi que les équipements à destination de la population.
+&lt;/p&gt;
+&lt;p&gt;
+ Les services du Département devront être associés à la démarche à travers la mise en place d&amp;#039;un comité de pilotage ad hoc.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N35" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
-[...3 lines deleted...]
-Réduction de l'empreinte carbone
+          <t>Espace public
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Commerces et services
+Revitalisation
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Attractivité économique
+Mobilité pour tous
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
       <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Commune inscrite comme centralité à l&amp;#039;échelle départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="S35" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T35" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U35" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Landes</t>
         </is>
       </c>
       <c r="V35" s="1" t="inlineStr">
         <is>
-          <t>https://www.cerema.fr/fr/activites/services/mettre-place-service-transport-aide-vehicules-autonomes</t>
+          <t>https://www.landes.fr/toutes-nos-aides/revitalisation-dynamisation-et-restructuration-des-centres-bourgs-et-centres-villes</t>
         </is>
       </c>
       <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ Pôle Développement Territorial Intégré et Ingénierie de Projets
+&lt;/p&gt;
+&lt;p&gt;
+ Secrétariat : 05 58 05 40 40&lt;/p&gt;
+&lt;p&gt;
+ Courriel :
+ &lt;a href="mailto:developpement.territorial&amp;#64;landes.fr" target="_self"&gt;
+  developpement.territorial&amp;#64;landes.fr
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel du Département
+&lt;/p&gt;
+&lt;p&gt;
+ 23 rue Victor Hugo
+&lt;/p&gt;
+&lt;p&gt;
+ 40025 MONT-DE-MARSAN CEDEX
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y35" s="1" t="inlineStr">
         <is>
-          <t>partenariats@cerema.fr</t>
+          <t>marie-laure.andres@landes.fr</t>
         </is>
       </c>
       <c r="Z35" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/0d33-mettre-en-place-un-service-de-transport-a-lai/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/50f7-accompagner-les-etudes-des-centralites-landai/</t>
         </is>
       </c>
       <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC35" s="1" t="inlineStr">
         <is>
-          <t>Cerema</t>
+          <t>Conseil Départemental des Landes</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
-          <t>10/06/2023</t>
+          <t>27/06/2023</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
-        <v>142710</v>
+        <v>143314</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Évaluer votre service de transport basé sur des véhicules autonomes</t>
+          <t>Acquérir les fondamentaux de la sécurité routière (Formation)</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
-Région
-Etablissement public dont services de l'Etat</t>
+Intercommunalité / Pays
+Département</t>
         </is>
       </c>
       <c r="H36" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Votre besoin
+  Description
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Vous souhaitez déployer un service de transport innovant pour répondre aux besoins de mobilité sur votre territoire ? Vous vous interrogez sur la pertinence d&amp;#039;un système basé sur des véhicules autonomes ? Le Cerema vous accompagne pour déterminer le niveau d&amp;#039;efficacité, de sécurité et d&amp;#039;acceptation de cette solution.
+ La sécurité routière est un enjeu incontournable pour les décideurs et gestionnaires routiers des collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;amélioration de la prise en compte de la sécurité routière dans les services nécessite des connaissances larges ainsi qu&amp;#039;une réflexion et un regard critique dans le quotidien des agents œuvrant dans les différents métiers en lien avec la sécurité.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette formation, basée sur les fondamentaux de la SR, permet une approche systémique et balaye ainsi différentes thématiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Vous souhaitez évaluer l&amp;#039;efficacité du service mis en œuvre ?
-[...5 lines deleted...]
-  Vous souhaitez mesurer l&amp;#039;adhésion des usagers ?
+  Contexte général (accident, enjeux, acteurs, culture SR)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Thématiques particulières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conception des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Équipements de la route.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Le Cerema vous accompagne dans l&amp;#039;évaluation de votre service de transport basé sur des véhicules autonomes.
-[...1 lines deleted...]
-&lt;p&gt;
  &lt;strong&gt;
-  La réponse du Cerema
+  Objectifs pédagogiques :
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Appréhender les fondamentaux de la SR au travers de ses nombreuses composantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Apporter une vision élargie et critique sur tous les aspects de la SR
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître les différentes démarches de sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Savoir intégrer la SR dans son quotidien et prendre en compte tous les usagers, tant dans les démarches de sécurité, d&amp;#039;accidentologie ou de conception, entretien et exploitation de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  Connaître la réglementation et les règles de mise en œuvre des équipements de la route
+ &lt;/li&gt;
+&lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  &amp;gt; Évaluer l&amp;#039;efficacité du service expérimenté sur la base d&amp;#039;indicateurs clés
+  Programme :
  &lt;/strong&gt;
 &lt;/p&gt;
+&lt;p&gt;
+ Jour 1
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Mesure de la capacité et de l&amp;#039;usage réel (fréquentation, typologie d&amp;#039;usagers, utilité)
-[...2 lines deleted...]
-  Analyse de la souplesse de mise en œuvre, en comparaison avec une offre de transport classique.
+  Introduction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les données accident
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;accident – les facteurs
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les enjeux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coûts de l&amp;#039;insécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acteurs de sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Culture sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Politique locale
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
+ Jour 2
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Sécurité des Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les 7 critères de sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démarches sécurité routière
+ &lt;/li&gt;
+ &lt;li&gt;
+  CSPR - Audits
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bilans de sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inspection ISRI, Démarche SURE, Etude Enjeux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diagnostic d&amp;#039;itinéraires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exemples d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse d&amp;#039;accidents
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lecture PV
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 3
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Thématiques particulières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Obstacles latéraux
+ &lt;/li&gt;
+ &lt;li&gt;
+  Supports à sécurité passive
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contresens
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 RM, Usagers vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Passages à niveau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Echanges et Retours d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Guides et références, sites utiles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 4
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Conception Infrastructures
+ &lt;/li&gt;
+ &lt;li&gt;
+  Usagers vulnérables
+ &lt;/li&gt;
+ &lt;li&gt;
+  ARP-ACI
+ &lt;/li&gt;
+ &lt;li&gt;
+  VSA - VRTC
+ &lt;/li&gt;
+ &lt;li&gt;
+  Carrefours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visibilités
+ &lt;/li&gt;
+ &lt;li&gt;
+  Code de la rue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan d&amp;#039;Action Mobilités Actives (PAMA)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagements Urbains
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Jour 5
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Equipements de la route
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dispositifs de retenue
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisations horizontale/verticale de police
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisation directionnelle
+ &lt;/li&gt;
+ &lt;li&gt;
+  Signalisations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Temporaire et Dynamique
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les autres équipements
+ &lt;/li&gt;
+ &lt;li&gt;
+  Evaluation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  &amp;gt; S&amp;#039;assurer de la sécurité des déplacements et des autres usagers
+  Outils pédagogiques :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Diagnostic sur les conflits d&amp;#039;usage
-[...2 lines deleted...]
-  Formalisation de recommandations (modification d&amp;#039;aménagements, réservation de voies, mise en place d&amp;#039;équipements).
+  Apports techniques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Illustrations vidéo et/ou photos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Présentations d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retours et échanges d&amp;#039;expérience
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanges entre stagiaires et formateurs.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  &amp;gt; Apprécier le ressenti de la population et l&amp;#039;impact du service sur les comportements
+  Modalités d&amp;#039;évaluation :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;ul&gt;
-[...9 lines deleted...]
-      <c r="M36" s="1" t="inlineStr">
+&lt;p&gt;
+ Au cours de la formation, un dispositif d&amp;#039;évaluation pour vérifier l&amp;#039;atteinte des objectifs pédagogiques est mis en oeuvre par le formateur. A l&amp;#039;issue de la formation, le Cerema délivrera une attesttation individuelle de formation, en fonction des résultats de l&amp;#039;évaluation des acquis.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité de nos formations aux personnes en situation de handicap :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous prenons en compte les situations de handicap au cas par cas et adaptons nos prestations pour permettre à chacun de suivre nos formations.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour tout renseignement, merci de contacter le référent handicap.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Délais d&amp;#039;accès :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En moyenne 3 semaines entre la demande du bénéficiaire et le début de la prestation.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Voirie et réseaux
+Appui méthodologique
+Prévention des risques
+Transports collectifs et optimisation des trafics routiers
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Ils nous font confiance
+  Public :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...1 lines deleted...]
-  &lt;/strong&gt;
+  Collectivités locales
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Projet SAM « Sécurité et acceptabilité de la mobilité autonome » (2019-2023).
+ Chefs de service, chefs de projet, chargés d&amp;#039;études, agents des services sécurité routière, services aménagement, conception, entretien et exploitation, agents en charge de la sécurité routière et des équipements de la route
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;strong&gt;
-[...1 lines deleted...]
-  &lt;/strong&gt;
+  Acteurs de la sécurité routière et des aménagements routiers.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Évaluation de la desserte du grand stade « Parc Olympique Lyonnais » (2019-2020)
-[...19 lines deleted...]
- Évaluation du service offert par la navette entre le Champ de Mars et la Cathédrale (2019)
+ &lt;strong&gt;
+  Niveau pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ S&amp;#039;agissant d&amp;#039;une formation initiale, aucun prérequis n&amp;#039;est nécessaire.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
-[...10 lines deleted...]
-      </c>
       <c r="S36" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="U36" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V36" s="1" t="inlineStr">
         <is>
-          <t>https://www.cerema.fr/fr/activites/services/evaluer-votre-service-transport-base-vehicules-autonomes</t>
+          <t>https://www.cerema.fr/fr/activites/services/formation-acquerir-fondamentaux-securite-routiere</t>
         </is>
       </c>
       <c r="X36" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Retrouvez vos contacts régionaux :https://cerema.app.box.com/v/nos-contacts-en-region
+ Retrouvez vos contacts régionaux : https://cerema.app.box.com/v/nos-contacts-en-region
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y36" s="1" t="inlineStr">
         <is>
           <t>partenariats@cerema.fr</t>
         </is>
       </c>
       <c r="Z36" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/c9c8-evaluer-votre-service-de-transport-base-sur-d/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/253b-acquerir-les-fondamentaux-de-la-securite-rout/</t>
         </is>
       </c>
       <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>Installation de miroir de circulation de sécurité routière</t>
+        </is>
+      </c>
       <c r="AC36" s="1" t="inlineStr">
         <is>
           <t>Cerema</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
-          <t>09/06/2023</t>
+          <t>12/06/2023</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>05/04/2026</t>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
         <v>128974</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Demander une subvention au titre de la convention interrégionale du Massif central (CIMAC) 2021-2027</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Convention interrégionale du Massif central (CIMAC) 2021-2027</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Commissariat du Massif Central</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -8368,388 +8283,130 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC37" s="1" t="inlineStr">
         <is>
           <t>ANCT Commissariat du Massif central</t>
         </is>
       </c>
       <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>10/02/2023</t>
         </is>
       </c>
       <c r="AH37" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>06/08/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
-        <v>132278</v>
+        <v>121006</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Financer les investissements des collectivités</t>
+          <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Emprunt institutionnel</t>
+          <t>Subzen</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>Collecticity</t>
+          <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
-        <is>
-[...256 lines deleted...]
-      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L39" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiez d&amp;#039;un accompagnement à l&amp;#039;obtention de subventions pour vos projets d&amp;#039;investissement !
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale vous propose
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html" target="_self"&gt;
   l&amp;#039;offre Subzen&lt;/a&gt; constituée de trois briques : 1) La recherche, 2) Le montage et 3) La gestion.
 &lt;/p&gt;
 &lt;p&gt;
  La Banque Postale peut vous accompagner sur tous niveaux de financement : financeurs locaux, nationaux et fonds structurels européens.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un accompagnement complet, souple et personnalisé en matière de subventions : choix des briques et choix des financeurs.
  &lt;/li&gt;
  &lt;li&gt;
   Vous bénéficiez d&amp;#039;un gain de temps et d&amp;#039;un confort total dans toutes les étapes du cycle de vie d&amp;#039;une subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Vous retrouvez des marges de manœuvre financières et optimisez le plan de financement de vos opérations d&amp;#039;investissement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modèle tarifaire au forfait selon le niveau d&amp;#039;accompagnement. N&amp;#039;hésitez pas à vous rapprocher de La Banque Postale pour une étude de dossier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M39" s="1" t="inlineStr">
+      <c r="M38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Découvrez le témoignage de la ville de Saint-Tropez dans le Var &lt;a href="https://www.labanquepostale.fr/collectivites/actualite/subzen-saint-tropez.html" target="_self"&gt;ici&lt;/a&gt; et de la ville de Maromme en Seine-Maritime &lt;a href="https://www.lapostegroupe.com/fr/actualite/la-banque-postale-accompagne-les-collectivites-dans-loptimisation-du-financement-de-leurs-projets" target="_self"&gt;ici&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
@@ -8770,363 +8427,993 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R39" s="1" t="inlineStr">
+      <c r="R38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Lors d&amp;#039;un échange dédié avec nos experts, vous choisissez les étapes (Recherche / Montage / Gestion) sur lesquelles vous souhaitez être accompagné.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Vous définissez aussi les opérations d&amp;#039;investissement, ainsi que les financeurs que vous souhaitez approcher en priorité ou ceux à exclure de la prestation d&amp;#039;accompagnement.
 &lt;br /&gt;&lt;br /&gt;Cet accompagnement est indépendant de la souscription d&amp;#039;un emprunt. &lt;/p&gt;&lt;p&gt;Nous assurons cette prestation via des experts de La Banque Postale spécialisés sur la recherche et la gestion des financements externes des collectivités locales.&lt;/p&gt;
 &lt;p&gt;
  Après étude et acceptation de votre dossier par La Banque Postale.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S39" s="1" t="inlineStr">
+      <c r="S38" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T39" s="1" t="inlineStr">
+      <c r="T38" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/subzen.html</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre chargé d&amp;#039;affaires de La Banque Postale ou par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6889-aide-a-lobtention-de-subventions-avec-subzen/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC39" s="1" t="inlineStr">
+      <c r="AC38" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF39" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>14/11/2022</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>06/04/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>120062</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Informer les élus</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie Juridique / administrative
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L40" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Informer les élus et leurs équipes sur l&amp;#039;actualité du secteur public local et leur donner un accès privilégié aux partenaires de l&amp;#039;association.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités d&amp;#039;accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réunions d&amp;#039;information
  &lt;/li&gt;
  &lt;li&gt;
   Lettre info de l&amp;#039;AMJ
  &lt;/li&gt;
  &lt;li&gt;
   Rencontre avec les partenaires de l&amp;#039;AMJ
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M40" s="1" t="inlineStr">
+      <c r="M39" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réunion d&amp;#039;information sur la mobilité électrique,
  &lt;/li&gt;
  &lt;li&gt;
   Réunion d&amp;#039;information demandes de subventions DETR DSIL FNADT
  &lt;/li&gt;
  &lt;li&gt;
   Réunion d&amp;#039;information Associer les maires à la gouvernance de l&amp;#039;intercommunalité
  &lt;/li&gt;
  &lt;li&gt;
   Réunion d&amp;#039;information le déploiement du très haut débit dans le Jura
  &lt;/li&gt;
  &lt;li&gt;
   Réunion d&amp;#039;information Transition énergétique, quelles ressources, quels partenariats pour les communes et EPCI
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Equipement public
 Appui méthodologique
 Fiscalité des entreprises
 Inclusion numérique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S40" s="1" t="inlineStr">
+      <c r="S39" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T40" s="1" t="inlineStr">
+      <c r="T39" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Jura</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>http://www.amjura.fr</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Madame la Présidente
+ &lt;/li&gt;
+ &lt;li&gt;
+  AMJ
+ &lt;/li&gt;
+ &lt;li&gt;
+  2 rue de Pavigny 39000 Lons-le-Saunier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél 03-84-86-07-07
+ &lt;/li&gt;
+ &lt;li&gt;
+  contact&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière : juridique&amp;#64;amjura.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation : formation&amp;#64;amjura.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>fabrice.castro@amjura.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9cb9-informer-les-elus/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC39" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2022</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>117550</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;Association des Maires et présidents d&amp;#039;intercommunalité du Jura vous accompagne dans vos démarches de montage de projet, répond à vos questions juridiques, administratives et financières, vous propose des réunions d&amp;#039;informations ou des
+ &lt;a href="http://www.maires39.asso.fr/amj_formations.html" rel="noopener" target="_blank"&gt;
+  formations thématiques
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ , le tout dans un cadre de partage d&amp;#039;expériences enrichissant.
+&lt;/p&gt;
+&lt;p&gt;
+ Il est fortement recommandé de solliciter l&amp;#039;AMJ dès l&amp;#039;idée du projet afin d&amp;#039;optimiser l&amp;#039;accompagnement personnalisé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;AMJ ni AMO si Maitre d&amp;#039;Oeuvre, facilite l&amp;#039;appropriation du projet grâce aux prestations proposées.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Réponse aux questions juridiques, administratives, financières et techniques de la conception à la réalisation du projet
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : pollution de l&amp;#039;eau et interprétation technique des seuils dépassés
+ &lt;br /&gt;
+ Ex : classement ou déclassement voirie communale en vue travaux d&amp;#039;aménagement
+ &lt;br /&gt;
+ Ex : aide à la détermination de l&amp;#039;assiette des dépenses éligibles au FCTVA
+ &lt;br /&gt;
+ Ex : En amont du projet aide à au choix de la bonne procédure de passation. définition du besoin / montage contractuel / passation / execution. Clauses de prix. Intégration développement durable en exécution suite loi Climat.  Relecture du DCE
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de sessions d&amp;#039;information thématiques :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : dispositif département Jura subventions DETR DSIL FNADT
+ &lt;br /&gt;
+ Ex : modes d&amp;#039;accompagnement de l&amp;#039;ANCT dans le Jura
+ &lt;br /&gt;
+ Ex : compétence GEMAPI,
+ &lt;br /&gt;
+ Ex : urbanisme réglementaire et planification
+ &lt;br /&gt;
+ Ex : circulation et stationnement
+ &lt;br /&gt;
+ Ex : outil public SEM énergie renouvelable
+ &lt;br /&gt;
+ Ex : défense extérieure contre l&amp;#039;incendie (aspects juridiques),
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  organisation de formations thématiques
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ex : comment mobiliser les fonds européens sur son territoire
+ &lt;br /&gt;
+ Ex : mécénat et financement participatif
+ &lt;br /&gt;
+ Ex : marchés publics - comment acheter local
+ &lt;br /&gt;
+ Ex : analyse budgétaire - capacité d&amp;#039;investissement - détermination montant de l&amp;#039;emprunt
+ &lt;br /&gt;
+ Ex : réalisation des travaux
+ &lt;br /&gt;
+ Ex :
+ comment associer les habitants à un projet communal ou intercommunal
+ &lt;br /&gt;
+ Ex le projet culturel du territoire
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Alimentation
+Commerces et services
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Risques naturels
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Lutte contre la précarité
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Bibliothèques et livres
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ *sous adhésion&amp;#039; dans les critères d&amp;#039;éligibilité.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
       <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Jura</t>
         </is>
       </c>
       <c r="V40" s="1" t="inlineStr">
         <is>
           <t>http://www.amjura.fr</t>
         </is>
       </c>
       <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Madame la Présidente
  &lt;/li&gt;
  &lt;li&gt;
   AMJ
  &lt;/li&gt;
  &lt;li&gt;
   2 rue de Pavigny 39000 Lons-le-Saunier
  &lt;/li&gt;
  &lt;li&gt;
   Tél 03-84-86-07-07
  &lt;/li&gt;
  &lt;li&gt;
-  contact&amp;#64;amjura.fr
-[...5 lines deleted...]
-  Service formation : formation&amp;#64;amjura.fr
+  &lt;a href="mailto:contact&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   contact&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service assistance juridique, administrative et financière :
+  &lt;a href="mailto:juridique&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   juridique&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service formation :
+  &lt;a href="mailto:formation&amp;#64;amjura.fr" rel="noopener" target="_blank"&gt;
+   formation&amp;#64;amjura.fr
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>fabrice.castro@amjura.fr</t>
         </is>
       </c>
       <c r="Z40" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/9cb9-informer-les-elus/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/60b3-expertise-juridique-administrative-et-financi/</t>
         </is>
       </c>
       <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
       <c r="AC40" s="1" t="inlineStr">
         <is>
           <t>Association des Maires et des Présidents d'intercommunalité du Jura</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
-          <t>25/08/2022</t>
+          <t>05/05/2022</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F41" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I41" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quelques exemples de projets financés :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S41" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T41" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Nord de la France
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Point de contact national Sud de la France et RUP
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC41" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD41" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
         <v>111757</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H42" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L41" s="1" t="inlineStr">
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -9163,82 +9450,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M41" s="1" t="inlineStr">
+      <c r="M42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N42" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -9284,1088 +9571,214 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O42" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R41" s="1" t="inlineStr">
+      <c r="R42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S41" s="1" t="inlineStr">
+      <c r="S42" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T41" s="1" t="inlineStr">
+      <c r="T42" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U42" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V42" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W41" s="1" t="inlineStr">
+      <c r="W42" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X42" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z42" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC41" s="1" t="inlineStr">
+      <c r="AC42" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...325 lines deleted...]
-      </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
-        <v>117550</v>
+        <v>102937</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Assister les élus du Jura de la conception à la réalisation des projets de leur collectivité</t>
-[...4 lines deleted...]
-          <t>Assistance de premier niveau, de la conception à la réalisation des projets des collectivités du Jura</t>
+          <t>Aider à la recherche de financements européens</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>Association des Maires du Jura et des Présidents d'intercommunalité (AMJ)</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
-        <is>
-[...306 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
-[...245 lines deleted...]
-      <c r="L45" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Informer
  &lt;/li&gt;
  &lt;li&gt;
   Conseiller
  &lt;/li&gt;
  &lt;li&gt;
   Appuyer au montage d&amp;#039;un projet européen innovant
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La Région propose de vous informer  par l&amp;#039;intermédiaire :
  &lt;br /&gt;
  - du site internet dédié : www.europeid.fr,
  &lt;br /&gt;
@@ -10373,51 +9786,51 @@
  &lt;br /&gt;
  - de rendez-vous individuels.
 &lt;/p&gt;
 &lt;p&gt;
  Elle propose également de vous accompagner tout au long de votre  candidature.
 &lt;/p&gt;
 &lt;p&gt;
  Après la phase de ciblage de vos besoins et d&amp;#039;identification des opportunités, elle peut assurer une veille individuelle sur les appels à projets européens susceptibles de vous intéresser, vous conseiller la réalisation des études de faisabilité, en décryptant les appels à projets . Elle peut également vous mettre en relation avec l&amp;#039;écosystème d&amp;#039;accompagnement  et des partenaires de projet.
 &lt;/p&gt;
 &lt;p&gt;
  Ces deux premières phases visent à aboutir à la construction de votre candidature. Le service développement et coopération européenne peut alors vous accompagner dans - le montage de votre projet
  &lt;br /&gt;
  - l&amp;#039;orientation vers les cellules ressources
  &lt;br /&gt;
  - la recherche de partenaires
  &lt;br /&gt;
  - la rédaction de votre candidature
  &lt;br /&gt;
  - sa relecture critique avant soumission
 &lt;/p&gt;
 &lt;p&gt;
  Dans certains cas, la Région peut apporter son soutien au projet par l&amp;#039;intermédiaire d&amp;#039;une lettre.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Jeunesse
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
@@ -10434,263 +9847,263 @@
 Qualité de l'air
 Biodiversité
 Paysage
 International
 Appui méthodologique
 Animation et mise en réseau
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une structure francilienne.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S45" s="1" t="inlineStr">
+      <c r="S43" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Île-de-France</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.europeidf.fr/les-financements-europeens/programmes-europeens-thematiques</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact au Conseil régional :
 &lt;/p&gt;
 &lt;p&gt;
  europe&amp;#64;iledefrance.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>veronique.hostein@iledefrance.fr</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/38e4-aider-a-la-recherche-de-financements-europeen/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>20/10/2021</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>101592</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Avenir Montagnes
 France Mobilités</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Cerema
 ADEME
 Banque des Territoires
 Agence nationale de la cohésion des territoires (ANCT)
 Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="F46" s="1" t="inlineStr">
+      <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Cellules France Mobilités</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie Juridique / administrative
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="J46" s="1" t="inlineStr">
+      <c r="J44" s="1" t="inlineStr">
         <is>
           <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L46" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
 &lt;/p&gt;
 &lt;p&gt;
  Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M46" s="1" t="inlineStr">
+      <c r="M44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  https://www.francemobilites.fr/projets
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Mobilité fluviale
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S46" s="1" t="inlineStr">
+      <c r="S44" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T46" s="1" t="inlineStr">
+      <c r="T44" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr/ingenierie</t>
         </is>
       </c>
-      <c r="W46" s="1" t="inlineStr">
+      <c r="W44" s="1" t="inlineStr">
         <is>
           <t>https://www.francemobilites.fr/</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contactez votre cellule régionale : https://www.francemobilites.fr/regions
 &lt;/p&gt;
 &lt;p&gt;
  Une boite fonctionnelle partagée unique pour chaque cellule régionale :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   auvergnerhonealpes&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   bourgognefranchecomte&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   bretagne&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   centrevaldeloire&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   corse&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   grandest&amp;#64;francemobilites.fr
@@ -10703,183 +10116,183 @@
  &lt;/li&gt;
  &lt;li&gt;
   normandie&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   nouvelleaquitaine&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   occitanie&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   paysdelaloire&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   provencealpescotedazur&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   antillesguyane&amp;#64;francemobilites.fr
  &lt;/li&gt;
  &lt;li&gt;
   oceanindien&amp;#64;francemobilites.fr
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC46" s="1" t="inlineStr">
+      <c r="AC44" s="1" t="inlineStr">
         <is>
           <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>08/04/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>92586</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I47" s="1" t="inlineStr">
+      <c r="I45" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L47" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M47" s="1" t="inlineStr">
+      <c r="M45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -10918,394 +10331,394 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S45" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T45" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB47" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC47" s="1" t="inlineStr">
+      <c r="AC45" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>87183</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Financer la construction de bornes IRVE et de stations GNV et hydrogène</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Financement d’infrastructures de recharge et avitaillement</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L48" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ______________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ______________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes un acteur public (collectivité
 territoriale, etc.), privé (opérateur de flottes, de recharge, etc.) ou un maître
 d’ouvrage (SEM locale, énergéticien, etc.) et vous souhaitez financer la
 construction de bornes de recharge collectives pour véhicules électriques, de
 stations d’avitaillement d’hydrogène ou GNV ? La Banque des Territoires peut
 vous aider à financer ce type de projet, selon certains critères.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Par ses investissements, la Banque des
 Territoires vise à permettre à chacun, sur tout le territoire, de pouvoir se
 déplacer en limitant son impact sur l’environnement. Pour cela, l’offre
 Infrastructures de recharge et avitaillement se compose de 3 volets pour
 financer plusieurs types d’infrastructures : les bornes IRVE, les stations GNV
 et les stations hydrogène.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Si votre projet respecte les critères de la
 Banque des Territoires, l’établissement propose différentes modalités
 d’investissement : sous forme d’investissement en fonds propres et quasi-fonds
 propres, de co-investissement dans la société de projet (SPV) ou encore sous
 forme de prêt mezzanine.&lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S48" s="1" t="inlineStr">
+      <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T48" s="1" t="inlineStr">
+      <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-recharge-avitaillement?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=IRVE_GNV_psat</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-infrastructures-recharge-avitaillement?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;IRVE_GNV_psat" rel="noopener" target="_blank"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-bornes-irve/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Installation de bornes électriques</t>
         </is>
       </c>
-      <c r="AC48" s="1" t="inlineStr">
+      <c r="AC46" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>11/03/2021</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>62848</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H47" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L49" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M49" s="1" t="inlineStr">
+      <c r="M47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -11351,315 +10764,559 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S49" s="1" t="inlineStr">
+      <c r="S47" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T49" s="1" t="inlineStr">
+      <c r="T47" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W49" s="1" t="inlineStr">
+      <c r="W47" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC49" s="1" t="inlineStr">
+      <c r="AC47" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>41743</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Financer l’acquisition de véhicules à motorisation décarbonée</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Financement de véhicules à motorisation décarbonée</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L50" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;🚩&lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
 &lt;/p&gt;
 &lt;p&gt;
  ________________________________________________________________________
 &lt;/p&gt;
 &lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une collectivité territoriale, une
 autorité organisatrice de mobilité (AOM), une entreprise publique locale (EPL)
 ou une entreprise privée avec flotte de véhicules et vous souhaitez acquérir
 des véhicules à motorisation décarbonée ? La Banque des Territoires vous
 accompagne pour trouver le financement le plus adéquat à votre projet.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous vous permettons ainsi de renouveler ou
 acquérir une flotte de véhicules roulants propres, comme des véhicules
 particuliers ou utilitaires électriques, des autobus et autocars électriques ou
 hydrogène, des scooters électriques, des vélos à assistance électrique (VAE),
 du matériel roulant ferroviaire, d’autre matériel de transport durable ou des
 transports guidés (téléphérique, télécabine, monorail).&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Plusieurs modalités de financement sont proposées
 pour vous aider à mener à bien votre projet d’achat de véhicules décarbonés,
 comme la prise de participation minoritaire, ou bien via des plateformes
 spécifiques suivant le matériel concerné (Oblibus, Movivolt, Neot Green
 Mobility, Territrains). Pour bénéficier de ces financements, votre projet doit
 répondre à plusieurs impératifs, comme une réduction des émissions de CO&lt;sub&gt;2&lt;/sub&gt;/km
 supérieure à 60%, une réduction des particules, une diminution de la dépendance
 aux hydrocarbures, ou le renforcement de la souveraineté énergétique. &lt;/span&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Transports collectifs et optimisation des trafics routiers
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S50" s="1" t="inlineStr">
+      <c r="S48" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T50" s="1" t="inlineStr">
+      <c r="T48" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-vehicules-motorisation-decarbonee?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=moto_decarbonee_psat</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.banquedesterritoires.fr/produits-services/investissement/financement-vehicules-motorisation-decarbonee?mtm_campaign&amp;#61;Aides_Territoires&amp;amp;mtm_kwd&amp;#61;Investissement&amp;amp;mtm_source&amp;#61;Affiliation&amp;amp;mtm_medium&amp;#61;Aides_Territoires&amp;amp;mtm_content&amp;#61;moto_decarbonee_psat"&gt;
    Rendez-vous sur le site de la Banque des Territoires
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y50" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z50" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/financer-vehicules-motorisation-decarbonee/</t>
         </is>
       </c>
-      <c r="AA50" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB50" s="1" t="inlineStr">
+      <c r="AB48" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC50" s="1" t="inlineStr">
+      <c r="AC48" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE50" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG50" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>20/05/2020</t>
         </is>
       </c>
-      <c r="AH50" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>104710</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectif : Contribuer à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mesure permettant l&amp;#039;assistance aux opérations contribuant à la mise en œuvre de la stratégie locale de développement du GAL sélectionné au titre de l&amp;#039;appel à candidatures LEADER.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;aide publique est fixé par la GAL.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations, se référer au Programme de Développement Rural Régional.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Emploi
+International
+Attractivité économique
+Artisanat
+Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Sécurité
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires éligibles sont définis par les groupes d&amp;#039;action locale, en fonction de leur stratégie.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses éligibles correspondent au coût des actions définies dans la stratégie locale de développement et le plan d&amp;#039;actions LEADER (frais de personnel : salaires chargés, déplacements, hébergement/restauration ; frais d&amp;#039;études et de communication ; investissements).
+&lt;/p&gt;
+&lt;p&gt;
+ Coûts indirects liés à l&amp;#039;opération (taux forfaitaire de 15% sur les frais de personnel directs éligibles conformément à l&amp;#039;article 68 du règlement (UE) n°1303/2013).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le taux d&amp;#039;aide publique est fixé par la GAL.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S49" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/leader-mise-en-oeuvre-doperations-dans-le-cadre-de-la-strategie-locale-de-developpement</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des politiques européennes
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre GAL référent.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>olivier.guillon@paysdelaloire.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3751-leader-mise-en-oeuvre-doperations-dans-le-cadre-strategie-locale/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un café / bistrot</t>
+        </is>
+      </c>
+      <c r="AD49" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>18/11/2021</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>25/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>