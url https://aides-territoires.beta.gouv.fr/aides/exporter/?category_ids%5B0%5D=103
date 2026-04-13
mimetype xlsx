--- v0 (2026-04-13)
+++ v1 (2026-04-13)
@@ -16257,53 +16257,53 @@
           <t>26/10/2023</t>
         </is>
       </c>
       <c r="AH97" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:34" customHeight="0">
       <c r="A98" s="1">
         <v>152925</v>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Prioriser la rénovation énergétique des bâtiments publics</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Prioréno</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>Banque des Territoires
-[...1 lines deleted...]
-ENEDIS</t>
+          <t>ENEDIS
+Banque des Territoires
+GRDF</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région</t>
         </is>
       </c>
       <c r="H98" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K98" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L98" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;
  Le service Prioréno permet aux collectivités d&amp;#039;identifier les rénovations énergétiques à mener en priorité sur leur parc immobilier public.
 &lt;/strong&gt;&lt;/p&gt;
@@ -17139,54 +17139,54 @@
       <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Accompagnements de la DDT 53</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>DDT de Mayenne</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H100" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique
 Subvention
-Ingénierie Juridique / administrative
-Ingénierie technique</t>
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L100" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service déconcentré de l&amp;#039;État au niveau départemental, la Direction Départementale de la Mayenne (DDT) constitue un service technique de référence auprès du préfet, dont l&amp;#039;objet est d&amp;#039;assurer un service de proximité auprès des acteurs territoriaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La finalité de l&amp;#039;action de la DDT est de contribuer à l&amp;#039;aménagement et au développement durables des territoires tant urbains que ruraux de la Mayenne. La DDT est porteuse des enjeux transversaux de transition écologique. La DDT situe son action dans un cadre interministériel et contribue sur les sujets suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   l&amp;#039;urbanisme, l&amp;#039;aménagement des territoires, la gestion économe de l&amp;#039;espace et le cadre de vie,
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;économie agricole, les circuits courts, les projets alimentaires territoriaux, la cohésion,
  &lt;/li&gt;
  &lt;li&gt;
   le bâtiment, l&amp;#039;accessibilité,
@@ -17327,647 +17327,256 @@
         </is>
       </c>
       <c r="AE100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF100" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG100" s="1" t="inlineStr">
         <is>
           <t>10/10/2023</t>
         </is>
       </c>
       <c r="AH100" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:34" customHeight="0">
       <c r="A101" s="1">
-        <v>154987</v>
+        <v>151212</v>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Impulser le changement avec les habitants</t>
-[...4 lines deleted...]
-          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+          <t>Accompagner les innovations dans le secteur de l’eau pour permettre d’accélérer les futures mises en marché de solutions</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Programme européen LEADER 2023-2027 de Fougères Agglomération</t>
+          <t>Innov Eau</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>Fougères Agglomération
-[...5 lines deleted...]
-          <t>Conseil régional de Bretagne</t>
+          <t>ADEME</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
-        <is>
-[...378 lines deleted...]
-      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H102" s="1" t="inlineStr">
+      <c r="H101" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Subvention</t>
         </is>
       </c>
-      <c r="K102" s="1" t="inlineStr">
+      <c r="K101" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L102" s="1" t="inlineStr">
+      <c r="L101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cet appel à projet ambitionne d&amp;#039;anticiper la transition hydrique en intégrant l&amp;#039;enjeu « eau » dans France 2030, et il contribuera à soutenir l&amp;#039;innovation en France suivant les axes suivants :
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Agir en amont sur la gestion de la ressource naturelle dans un contexte de changement climatique
   &lt;/strong&gt;
   , par exemple en déployant des solutions basées sur la sobriété et sur la nature ou en développant des solutions de gestion des eaux pluviales à la source.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Économiser la ressource : sécuriser l&amp;#039;acheminement en limitant efficacement les pertes hydriques et agir sur les usages de l&amp;#039;eau,
   &lt;/strong&gt;
   notamment en promouvant des solutions pour une meilleure gestion et maintenance des réseaux d&amp;#039;eau, ou en soutenant les nouveaux outils favorisant la sobriété et conçus pour une gestion optimisée de la ressource chez les particuliers, dans l&amp;#039;industrie et dans l&amp;#039;agriculture (réutilisation des eaux usées traitées, changement de process etc.).
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Renforcer le traitement pour améliorer durablement la qualité de l&amp;#039;eau et des milieux
   &lt;/strong&gt;
   , notamment en innovant dans les procédés de traitement des eaux usées domestiques et industrielles, en innovant dans la phytoépuration et les solutions dites de remédiation.
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Développer le numérique et la donnée
   &lt;/strong&gt;
   au service de la gestion de la ressource, notamment des projets permettant l&amp;#039;acquisition, la compilation et l&amp;#039;analyse de données pour piloter la gestion des volumes et de la qualité de la ressource, le développement de suivi et pilotage des consommations d&amp;#039;eau, d&amp;#039;outils d&amp;#039;aide à la décision.
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  Il est possible de répondre soit à l&amp;#039;une de ces priorités thématiques, soit à plusieurs de ces priorités dans un même projet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N102" s="1" t="inlineStr">
+      <c r="N101" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Transition énergétique
 Agriculture et agroalimentaire
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O102" s="1" t="inlineStr">
+      <c r="O101" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="S102" s="1" t="inlineStr">
+      <c r="S101" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T102" s="1" t="inlineStr">
+      <c r="T101" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U102" s="1" t="inlineStr">
+      <c r="U101" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V102" s="1" t="inlineStr">
+      <c r="V101" s="1" t="inlineStr">
         <is>
           <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/20230710/innov-eau</t>
         </is>
       </c>
-      <c r="X102" s="1" t="inlineStr">
+      <c r="X101" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer
          sur le lien vers le descriptif complet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y102" s="1" t="inlineStr">
+      <c r="Y101" s="1" t="inlineStr">
         <is>
           <t>assistance.agirpourlatransition@ademe.fr</t>
         </is>
       </c>
-      <c r="Z102" s="1" t="inlineStr">
+      <c r="Z101" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c2c4-innov-eau/</t>
         </is>
       </c>
-      <c r="AA102" s="1" t="inlineStr">
+      <c r="AA101" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB102" s="1" t="inlineStr">
+      <c r="AB101" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC102" s="1" t="inlineStr">
+      <c r="AC101" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
-      <c r="AE102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF102" s="1" t="inlineStr">
+      <c r="AE101" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF101" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG102" s="1" t="inlineStr">
+      <c r="AG101" s="1" t="inlineStr">
         <is>
           <t>05/10/2023</t>
         </is>
       </c>
-      <c r="AH102" s="1" t="inlineStr">
+      <c r="AH101" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="103" spans="1:34" customHeight="0">
-      <c r="A103" s="1">
+    <row r="102" spans="1:34" customHeight="0">
+      <c r="A102" s="1">
         <v>150687</v>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la recherche de financements pour la réalisation de leurs projets d’investissement</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
         <is>
           <t>PETR Garrigues et Costières de Nîmes</t>
         </is>
       </c>
-      <c r="G103" s="1" t="inlineStr">
+      <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H103" s="1" t="inlineStr">
+      <c r="H102" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière</t>
         </is>
       </c>
-      <c r="K103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L103" s="1" t="inlineStr">
+      <c r="K102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le PETR accompagne les communes de son territoire dans la recherche de financements. Il effectue une veille sur les appels à projets et les appels à manifestation d&amp;#039;intérêt, ainsi que sur les dispositifs du Département, de la Région, de l&amp;#039;État et de l&amp;#039;Europe. Il apporte également son appui à la rédaction des différents contrats à l&amp;#039;échelle des communes et du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N103" s="1" t="inlineStr">
+      <c r="N102" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -18008,129 +17617,520 @@
 Valorisation d'actions
 Prévention des risques
 Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O103" s="1" t="inlineStr">
+      <c r="O102" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R103" s="1" t="inlineStr">
+      <c r="R102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les communes du PETR Garrigues et Costières de Nîmes
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S103" s="1" t="inlineStr">
+      <c r="S102" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T103" s="1" t="inlineStr">
+      <c r="T102" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U103" s="1" t="inlineStr">
+      <c r="U102" s="1" t="inlineStr">
         <is>
           <t>PETR DE GARRIGUES ET COSTIÈRES DE NIMES</t>
         </is>
       </c>
-      <c r="V103" s="1" t="inlineStr">
+      <c r="V102" s="1" t="inlineStr">
         <is>
           <t>https://www.petr-garriguescostieres.org/</t>
         </is>
       </c>
-      <c r="X103" s="1" t="inlineStr">
+      <c r="X102" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  financements&amp;#64;petr-garriguescostieres.org
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y102" s="1" t="inlineStr">
+        <is>
+          <t>a.marin@petr-garriguescostieres.org</t>
+        </is>
+      </c>
+      <c r="Z102" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+        </is>
+      </c>
+      <c r="AA102" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB102" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC102" s="1" t="inlineStr">
+        <is>
+          <t>PETR Garrigues et Costières de Nîmes</t>
+        </is>
+      </c>
+      <c r="AE102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF102" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG102" s="1" t="inlineStr">
+        <is>
+          <t>27/09/2023</t>
+        </is>
+      </c>
+      <c r="AH102" s="1" t="inlineStr">
+        <is>
+          <t>04/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:34" customHeight="0">
+      <c r="A103" s="1">
+        <v>154987</v>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Impulser le changement avec les habitants</t>
+        </is>
+      </c>
+      <c r="C103" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D103" s="1" t="inlineStr">
+        <is>
+          <t>Programme européen LEADER 2023-2027 de Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>Fougères Agglomération
+L'Europe s'engage en Bretagne</t>
+        </is>
+      </c>
+      <c r="F103" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Bretagne</t>
+        </is>
+      </c>
+      <c r="G103" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H103" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K103" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme européen LEADER est porté par Fougères Agglomération. La zone couverte associe Fougères Agglomération et Couesnon Marches de Bretagne.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ &lt;strong&gt;
+  Principes essentiels
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ L&amp;#039;aide LEADER  se définit autour de 4  principes-clés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une stratégie locale
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les priorités sont le fruit d&amp;#039;une concertation qui a été menée en 2022 et qui a mobilisé un maximum d&amp;#039;acteurs de Fougères Agglomération et de Couesnon Marches de Bretagne. L&amp;#039;Europe, la France et la Région fixent un cadre mais elles laissent le territoire définir son programme d&amp;#039;actions. Le thème central du programme 2023-2027 est : « LE CHANGEMENT AVEC LES HABITANTS ».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Une gouvernance mixte
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Chaque projet est examiné par le Comité Programmation LEADER (CPL). Cette instance réunit élus et membres de la société civile. Elle auditionne les porteurs et décide de l&amp;#039;attribution des fonds.
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Le soutien à des projets novateurs, duplicables et multi-partenariaux
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ LEADER vient permettre l&amp;#039;impulsion d&amp;#039;actions-pilotes, en termes de contenu et/ou de méthode. Le programme est conçu pour avoir un effet-levier. Ainsi, les conditions de poursuite du projet après le financement LEADER et les possibilités de transfert sur d&amp;#039;autres thématiques ou territoires sont prises en compte. D&amp;#039;autre part, la qualité de la co-construction c&amp;#039;est-à-dire la manière d&amp;#039;impliquer plusieurs partenaires est un critère important. L&amp;#039;opération ne doit pas être « isolée ».
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;encouragement à la mise en réseaux des acteurs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les échanges de pratiques sont au coeur du dispositif d&amp;#039;où la mise en place de réseaux à différentes échelles (régionale, nationale et européenne). Les coopérations sont aussi facilitées avec d&amp;#039;autres territoires français, européens ou extra-européens.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;h4&gt;
+ Fiches-actions
+ &lt;br /&gt;
+&lt;/h4&gt;
+&lt;p&gt;
+ Pour pouvoir bénéficier d&amp;#039;un éventuel financement, les projets  doivent venir contribuer à la stratégie locale et répondre au moins à l&amp;#039;une des fiches-actions.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Défi 1 - MOBILISER POUR AGIR CONTRE LE RÉCHAUFFEMENT CLIMATIQUE
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 1 / PRÉSERVER
+  &lt;em&gt;
+   - Préserver les ressources naturelles et accompagner la transition énergétique par des démarches innovantes et collectives
+   &lt;br /&gt;
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  S&amp;#039;appuyer sur l&amp;#039;action collective pour poursuivre la transition climatique du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir dans cette perspective, les projets visant à la préservation des ressources naturelles du territoire, à la réduction de l&amp;#039;usage des énergies fossiles et à l&amp;#039;augmentation de la production d&amp;#039;énergies renouvelables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  Fiche-action 2 / VALORISER -
+  &lt;em&gt;
+   Valoriser les spécificités du territoire déjà connues ou émergentes pour composer un « avenir durable »
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+&lt;/p&gt;
+&lt;p&gt;
+ •    Agir contre le réchauffement climatique en prenant appui sur les ressources et spécificités locales
+ &lt;br /&gt;
+ •    Sensibiliser / mettre en perspective les données historiques, paysagères, culturelles au regard des enjeux climatiques
+ &lt;br /&gt;
+ •    Inventer de nouveaux procédés à partir des ressources locales
+ &lt;br /&gt;
+ •    Adapter les usages et les modes de consommation
+ &lt;br /&gt;
+ •    Favoriser l&amp;#039;économie circulaire
+ &lt;br /&gt;
+ •    Favoriser l&amp;#039;économie collaborative
+ &lt;strong&gt;
+  &lt;br /&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 3 / SE DÉPLACER -
+ &lt;/strong&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   Se déplacer en expérimentant avec les structures dédiées et/ou des citoyens volontaires (F/H), des solutions de mobilités décarbonnées ou de transports collectifs
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Associer les structures et habitants - femmes et hommes - pour développer les mobilités durables (modes de déplacements décarbonnés et/ou partagés et/ou collectifs)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer des alternatives à l&amp;#039;autosolisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Défi 2 - MOBILISER POUR FORTIFIER LA COHÉSION SOCIALE
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 4 /
+ CRÉER -
+  &lt;em&gt;
+   Créer pour élargir et renforcer les actions locales en impliquant les partenaires et/ou la population
+  &lt;/em&gt;
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Créer des services ou des événementiels par et pour les habitants
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Défi transversal
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Fiche-action 5 /
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  COOPÉRER
+ &lt;/strong&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   - Coopérer aux échelles interterritoriale et/ ou transnationale
+  &lt;/strong&gt;
+ &lt;/em&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Enjeux
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Enrichir la stratégie par un partage d&amp;#039;expériences avec d&amp;#039;autres territoires sur des axes de développement comparables
+ &lt;/li&gt;
+ &lt;li&gt;
+  Favoriser l&amp;#039;ouverture du territoire sur l&amp;#039;extérieur
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mutualiser les moyens
+ &lt;/li&gt;
+ &lt;li&gt;
+  Échanger
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N103" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Forêts
+Friche
+Transition énergétique
+Recyclage et valorisation des déchets
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Alimentation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Revitalisation
+Biodiversité
+Animation et mise en réseau
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O103" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P103" s="1" t="inlineStr">
+        <is>
+          <t>01/01/2023</t>
+        </is>
+      </c>
+      <c r="Q103" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="S103" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T103" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U103" s="1" t="inlineStr">
+        <is>
+          <t>CA Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="V103" s="1" t="inlineStr">
+        <is>
+          <t>https://fougeres-agglo.bzh/fougeres-agglo/le-programme-leader/</t>
+        </is>
+      </c>
+      <c r="X103" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Valérie JANVIER, Chargée de mission LEADER, Tél : 02 99 17 05 29
+&lt;/p&gt;
+&lt;p&gt;
+ Fougères Agglomération
+&lt;/p&gt;
+&lt;p&gt;
+ Parc d&amp;#039;activités de l&amp;#039;Aumaillerie
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CS 70665. La Selle-en-Luitré
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 35306 Fougères CEDEX
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
       <c r="Y103" s="1" t="inlineStr">
         <is>
-          <t>a.marin@petr-garriguescostieres.org</t>
+          <t>vjanvier@fougeres-agglo.bzh</t>
         </is>
       </c>
       <c r="Z103" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/e841-accompagner-les-communes-dans-la-recherche-de/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eefe-impulser-le-changement-avec-les-habitants/</t>
         </is>
       </c>
       <c r="AA103" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB103" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC103" s="1" t="inlineStr">
         <is>
-          <t>PETR Garrigues et Costières de Nîmes</t>
+          <t>CA Fougères Agglomération</t>
+        </is>
+      </c>
+      <c r="AD103" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
         </is>
       </c>
       <c r="AE103" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF103" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG103" s="1" t="inlineStr">
         <is>
-          <t>27/09/2023</t>
+          <t>22/11/2023</t>
         </is>
       </c>
       <c r="AH103" s="1" t="inlineStr">
         <is>
           <t>04/04/2026</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:34" customHeight="0">
       <c r="A104" s="1">
         <v>147706</v>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Innover dans les territoires ruraux</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Programme européen LEADER 2023-2027 Le Perche ornais, Résilient par nature</t>
@@ -23267,52 +23267,52 @@
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Sobriété et Résilience des Territoires </t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>ADEME</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H125" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Subvention</t>
         </is>
       </c>
       <c r="K125" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="L125" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;appel à communs est un mode d&amp;#039;intervention dont l&amp;#039;entrée collaborative, dès la phase d&amp;#039;idéation du projet, est au cœur du dispositif.
  &lt;br /&gt;
  &lt;strong&gt;
   Attention :
  &lt;/strong&gt;
  les candidatures doivent être déposées sur le Wiki (seuls les communs lauréats déposeront sur Agir) :
  &lt;br /&gt;
  https://wiki.resilience-territoire.ademe.fr/wiki/Accueil
 &lt;/p&gt;
 &lt;p&gt;
  Les projets éligibles répondent aux quatre critères suivants :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -24110,317 +24110,1398 @@
         </is>
       </c>
       <c r="AE128" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF128" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG128" s="1" t="inlineStr">
         <is>
           <t>06/04/2023</t>
         </is>
       </c>
       <c r="AH128" s="1" t="inlineStr">
         <is>
           <t>05/04/2026</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:34" customHeight="0">
       <c r="A129" s="1">
+        <v>126877</v>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Être aidé pour réaliser des documents de planification (SCoT, PLUI...)</t>
+        </is>
+      </c>
+      <c r="E129" s="1" t="inlineStr">
+        <is>
+          <t>Agences d'urbanisme</t>
+        </is>
+      </c>
+      <c r="G129" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H129" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  LES OUTILS DE PLANIFICATION TERRITORIALE
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ Les missions de l&amp;#039;agence d&amp;#039;urbanisme se structurent principalement autour d&amp;#039;un travail de mise en commun et de construction d&amp;#039;une vision partagée pour le futur. Dans ce contexte,
+  les agences d&amp;#039;urbanisme sont nombreuses à accompagner les territoires dans l&amp;#039;élaboration de leur Scot et/ou de leur PLUI.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  LES AGENCES D&amp;#039;URBANISME, DES OUTILS D&amp;#039;INGENIERIE AGILES
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Des outils au service de l&amp;#039;intérêt général
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont des associations loi 1901. Le conseil d&amp;#039;administration ou le bureau pilote la stratégie ; l&amp;#039;assemblée générale, elle, est l&amp;#039;organe décisionnel. Celle-ci se compose des représentants de tous les membres de l&amp;#039;association. Le contenu des missions des agences d&amp;#039;urbanisme est discuté et élaboré en commun, avec les membres de l&amp;#039;agence et formalisé dans une feuille de route d&amp;#039;actions mutualisées, nommé « programme partenarial » et adopté par les instances de l&amp;#039;agence. Les agences d&amp;#039;urbanisme, par ce mode de fonctionnement, offrent un espace de travail, de dialogue et de neutralité entre les acteurs. Les travaux produits dans le cadre du programme partenarial sont accessibles à tous les membres et financeurs.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Une équipe pluridisciplinaire et inclusive
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La pluridisciplinarité est un marqueur fort et très distinctif de l&amp;#039;offre et du fonctionnement des agences d&amp;#039;urbanisme. Peu d&amp;#039;organismes concentrent en leur sein un tel éventail de compétences. Les collaborateurs et collaboratrices aux métiers très divers croisent leurs expertises dans les domaines de l&amp;#039;habitat et du foncier, de l&amp;#039;économie territoriale et du commerce, de la cohésion sociale, de l&amp;#039;environnement, ou encore de l&amp;#039;énergie et des mobilités... Une plus-value rare au service de l&amp;#039;efficacité des projets de territoire, de la pertinence des analyses et de l&amp;#039;optimisation des coûts qui permet aux agences d&amp;#039;urbanisme de mettre en œuvre leur programme partenarial, en lien avec les acteurs de terrain.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/plan-local-durbanisme-intercommunal-projet-damenagement-et-de-developpement-durables-padd-communaute-de-communes-de-la-houve-et-du-pays-boulageois/" target="_self"&gt;
+   Réalisation du Plan local d&amp;#039;urbanisme intercommunal par l&amp;#039;agence des agglomérations de Moselle
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/oap-et-reglement-deux-outils-au-service-de-la-mise-en-oeuvre-du-padd-concevoir-leur-doctrine-demploi-en-complementarite/" target="_self"&gt;
+   OAP et règlement : deux outils au service de la mise en œuvre du PADD – Concevoir leur doctrine d&amp;#039;emploi en complémentarité
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.fnau.org/fr/publication/le-plan-local-durbanisme-intercommunal-valant-programme-local-de-lhabitat-et-plan-de-mobilite-le-plui-hd/" target="_self"&gt;
+   Le plan local d&amp;#039;urbanisme intercommunal valant Programme local de l&amp;#039;habitat et Plan de mobilité : le PLUi-HD
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;a href="https://www.aurh.fr/projets-et-actions/plui-le-havre-seine-metropole?#" target="_self"&gt;
+   PLUi Le Havre Seine Métropole
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N129" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O129" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S129" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T129" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U129" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V129" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fnau.org/fr/</t>
+        </is>
+      </c>
+      <c r="X129" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/" target="_self"&gt;
+  Consulter la carte pour identifier celle, la plus proche de votre territoire
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fnau.org/fr/les-agences-durbanisme/carte-des-agences-durbanisme/" target="_self"&gt;
+  Retrouvez les contacts de chacune des agences d&amp;#039;urbanisme sur le site de la Fnau.
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez également contacter la fédération nationale des agences d&amp;#039;urbanisme qui pourra vous orienter : fnau[&amp;#64;]fnau.org.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y129" s="1" t="inlineStr">
+        <is>
+          <t>fnau@fnau.org</t>
+        </is>
+      </c>
+      <c r="Z129" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/83a6-etre-aide-pour-batir-des-strategies-territori/</t>
+        </is>
+      </c>
+      <c r="AA129" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC129" s="1" t="inlineStr">
+        <is>
+          <t>FNAU</t>
+        </is>
+      </c>
+      <c r="AE129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF129" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG129" s="1" t="inlineStr">
+        <is>
+          <t>20/01/2023</t>
+        </is>
+      </c>
+      <c r="AH129" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:34" customHeight="0">
+      <c r="A130" s="1">
+        <v>126842</v>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner l'élaboration d'une stratégie de transition écologique</t>
+        </is>
+      </c>
+      <c r="D130" s="1" t="inlineStr">
+        <is>
+          <t>Trajectoire Durable - Territoire engagé</t>
+        </is>
+      </c>
+      <c r="E130" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime Attractivité</t>
+        </is>
+      </c>
+      <c r="G130" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H130" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seine-Maritime Attractivité accompagne les collectivités dans l&amp;#039;élaboration de leur stratégie de développement durable grâce à la démarche Trajectoire Durable.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La démarche repose sur les 17 Objectifs du développement durable de l&amp;#039;ONU ainsi que sur la méthode ISO 37101.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un diagnostic est réalisé sur 6 thématiques :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Stratégie, gouvernance et démocratie locale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Santé et sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coeur de bourg et territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mobilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Economie et coopération
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ Un plan d&amp;#039;actions est ensuite élaboré. Seine-Maritime Attractivité accompagne la mise en place des actions grâce à la mise en réseau avec les acteurs du territoire.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  La ville de Blangy-sur-Bresle a réalisé son diagnostic avec la méthode Trajectoire Durable. Un plan d&amp;#039;actions a été validé pour les trois prochaines années.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N130" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Espace public
+Friche
+Transition énergétique
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Biodiversité
+Equipement public
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O130" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Adhésion à l&amp;#039;association Seine-Maritime Attractivité
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S130" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U130" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime</t>
+        </is>
+      </c>
+      <c r="V130" s="1" t="inlineStr">
+        <is>
+          <t>https://www.seine-maritime-attractivite.com/fr/actualites-documents/actualites/developpement-durable-trajectoire-durable-nouvel-accompagnement</t>
+        </is>
+      </c>
+      <c r="X130" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Mathilda Clennell
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargée de mission Territoires et Développement Durable
+ &lt;/li&gt;
+ &lt;li&gt;
+  mathilda.clennell&amp;#64;sma76.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  07 88 47 20 32
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y130" s="1" t="inlineStr">
+        <is>
+          <t>mathilda.clennell@sma76.fr</t>
+        </is>
+      </c>
+      <c r="Z130" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/20e5-accompagner-lelaboration-dune-strategie-de-tr/</t>
+        </is>
+      </c>
+      <c r="AA130" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB130" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC130" s="1" t="inlineStr">
+        <is>
+          <t>Seine-Maritime Attractivité</t>
+        </is>
+      </c>
+      <c r="AE130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF130" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG130" s="1" t="inlineStr">
+        <is>
+          <t>16/01/2023</t>
+        </is>
+      </c>
+      <c r="AH130" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:34" customHeight="0">
+      <c r="A131" s="1">
+        <v>126141</v>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Etre solidaire des communes rurales pour leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D131" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes territorialisées</t>
+        </is>
+      </c>
+      <c r="E131" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G131" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H131" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les enveloppes territorialisées doivent permettre d&amp;#039;accompagner des projets communaux d&amp;#039;envergure, même si tout projet est potentiellement éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Néanmoins, les projets relevant de certaines thématiques, en lien avec les politiques et compétences départementales, pourront être prioritairement accompagnés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;accessibilité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la maîtrise de l‘énergie et le développement des énergies renouvelables dans les bâtiments communaux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les modes doux,
+ &lt;/li&gt;
+ &lt;li&gt;
+  la préservation du patrimoine ligérien (naturel et bâti protégé),
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement touristique local,
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;économie de proximité,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les équipements communaux favorisant l&amp;#039;attractivité et le développement de la commune,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les aménagements d&amp;#039;espaces publics (traversées de bourg...),
+ &lt;/li&gt;
+ &lt;li&gt;
+  les études.
+ &lt;/li&gt;
+&lt;/ul&gt;
+Enfin, les projets issus d&amp;#039;une approche mutualisée seront particulièrement appréciés et valorisés.</t>
+        </is>
+      </c>
+      <c r="N131" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O131" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S131" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T131" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U131" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V131" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W131" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X131" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y131" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z131" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cc99-etre-solidaire-des-communes-rurales-pour-leur/</t>
+        </is>
+      </c>
+      <c r="AA131" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB131" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC131" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF131" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG131" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH131" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:34" customHeight="0">
+      <c r="A132" s="1">
+        <v>126142</v>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les collectivités porteuses d'un projet au rayonnement intercommunal, contribuant au développement et à l’attractivité du territoire ligérien</t>
+        </is>
+      </c>
+      <c r="D132" s="1" t="inlineStr">
+        <is>
+          <t>Politique de coopération territorialeContrats négociés Département &amp; EPCI</t>
+        </is>
+      </c>
+      <c r="E132" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G132" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H132" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Soucieux d&amp;#039;accompagner les intercommunalités porteuses de projets contribuant au développement et à l&amp;#039;attractivité du territoire ligérien, le Département s&amp;#039;engage dans le cadre d&amp;#039;une contractualisation pluriannuelle, auprès de tous les EPCI sur la période 2023-2027.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N132" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O132" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  EPCI et/ou communes de la Loire.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les projets portés par les communes doivent avoir un rayonnement intercommunal.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S132" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T132" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U132" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V132" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="W132" s="1" t="inlineStr">
+        <is>
+          <t>https://subventions.loire.fr/</t>
+        </is>
+      </c>
+      <c r="X132" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y132" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z132" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cfa6-accompagner-les-intercommunalites-porteuses-d/</t>
+        </is>
+      </c>
+      <c r="AA132" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB132" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
+      <c r="AC132" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF132" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG132" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH132" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:34" customHeight="0">
+      <c r="A133" s="1">
+        <v>126143</v>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les communes urbaines dans leurs projets structurants</t>
+        </is>
+      </c>
+      <c r="D133" s="1" t="inlineStr">
+        <is>
+          <t>Enveloppes communes urbaines</t>
+        </is>
+      </c>
+      <c r="E133" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental de la Loire</t>
+        </is>
+      </c>
+      <c r="G133" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H133" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Au-delà des territoires ruraux, la Loire est également urbaine et le Département a à coeur d&amp;#039;accompagner également ces territoires. A cet effet, une enveloppe spécifique est réservée aux 33 communes urbaines avec un fonctionnement adapté.
+&lt;/p&gt;
+&lt;p&gt;
+ Le principe est de prévoir un appel à projet spécifique pour la durée du mandat avec l&amp;#039;accompagnement d&amp;#039;un seul dossier par commune. Les domaines et thématiques prioritaires identifiés sont, dans la continuité de la période écoulée et en cohérence avec les politiques publiques départementales, le patrimoine et la culture, les équipements sportifs ainsi que les bâtiments scolaires et périscolaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N133" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Accès aux services
+Santé
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Economie sociale et solidaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Spectacle vivant
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Milieux humides
+Inclusion numérique
+Sécurité
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O133" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R133" s="1" t="inlineStr">
+        <is>
+          <t>Communes urbaines</t>
+        </is>
+      </c>
+      <c r="S133" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T133" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U133" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V133" s="1" t="inlineStr">
+        <is>
+          <t>https://www.loire.fr/jcms/lw_1043156/fr/dispositif-d-accompagnement-des-collectivites#niveau_4</t>
+        </is>
+      </c>
+      <c r="X133" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;ingénierie et des solidarités territoriales
+&lt;/p&gt;
+&lt;p&gt;
+ Service de la Contractualisation et de l&amp;#039;Accompagnement des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Frédéric Kostka: 04 77 12 52 24/13
+&lt;/p&gt;
+&lt;p&gt;
+ Email :
+ &lt;a href="mailto:subventions&amp;#64;loire.fr" rel="noopener" target="_blank"&gt;
+  subventions&amp;#64;loire.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y133" s="1" t="inlineStr">
+        <is>
+          <t>helene.goodsir@loire.fr</t>
+        </is>
+      </c>
+      <c r="Z133" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a4ce-accompagner-les-communes-urbaines-dans-leurs-/</t>
+        </is>
+      </c>
+      <c r="AA133" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB133" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC133" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Loire</t>
+        </is>
+      </c>
+      <c r="AE133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF133" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG133" s="1" t="inlineStr">
+        <is>
+          <t>09/01/2023</t>
+        </is>
+      </c>
+      <c r="AH133" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:34" customHeight="0">
+      <c r="A134" s="1">
         <v>129733</v>
       </c>
-      <c r="B129" s="1" t="inlineStr">
+      <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Réduire la production de déchets ménagers et assimilés</t>
         </is>
       </c>
-      <c r="E129" s="1" t="inlineStr">
+      <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Énergie et des Déchets (SDED 52)</t>
         </is>
       </c>
-      <c r="G129" s="1" t="inlineStr">
+      <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H129" s="1" t="inlineStr">
+      <c r="H134" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K129" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L129" s="1" t="inlineStr">
+      <c r="K134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le SDED 52 dispose depuis le 1er janvier 2023 d&amp;#039;un programme local de prévention des déchets ménagers et assimilés qui poursuit plusieurs objectifs à l&amp;#039;échelle de l&amp;#039;ensemble du périmètre de compétences du SDED 52 :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réutiliser/Réemployer les objets et appareils avant qu&amp;#039;ils ne deviennent &amp;#34;déchets&amp;#34;,
  &lt;/li&gt;
  &lt;li&gt;
   Réduire la production de déchets en les valorisant localement,
  &lt;/li&gt;
  &lt;li&gt;
   Mieux recycler les déchets en facilitant le geste de tri.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le Syndicat a ainsi identifié 12 actions dont il coordonnera la mise en œuvre pour la période 2023-2028 et qui, à destination des ménages, des entreprises, des collectivités locales, de la restauration collective et des associations, permettra d&amp;#039;atteindre les objectifs de réduction de déchets, de meilleur réemploi au bénéfice d&amp;#039;une gestion locale qui s&amp;#039;appuiera en particulier sur les acteurs de l&amp;#039;économie circulaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M129" s="1" t="inlineStr">
+      <c r="M134" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Mise à disposition de gobelets réutilisables lors d&amp;#039;évènements locaux
  &lt;/li&gt;
  &lt;li&gt;
   Intervention des ambassadeurs de tri dans les écoles
  &lt;/li&gt;
  &lt;li&gt;
   Formation au compostage domestique
  &lt;/li&gt;
  &lt;li&gt;
   Expérimentation du compostage collectif à Saint-Dizier
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de zones de réemploi en déchetterie
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place de plateforme de broyage de déchets verts dans les communes
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N129" s="1" t="inlineStr">
+      <c r="N134" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Recyclage et valorisation des déchets
 Economie circulaire
 Economie locale et circuits courts
 Economie sociale et solidaire
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O129" s="1" t="inlineStr">
+      <c r="O134" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R129" s="1" t="inlineStr">
+      <c r="R134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Afin de bénéficier de cette aide, les structures intéressées par un accompagnement du SDED 52 doivent être situées sur le territoire de compétences &amp;#34;traitement&amp;#34; du SDED 52, à savoir l&amp;#039;intégralité du territoire de la Haute-Marne, le territoire de la communauté de communes des Portes de Meuse et quelques communes de la Marne et de la Haute-Saône.
 &lt;/p&gt;
 &lt;p&gt;
  Il convient de se rapprocher du SDED 52 pour vérifier cette condition d&amp;#039;éligibilité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S129" s="1" t="inlineStr">
+      <c r="S134" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U129" s="1" t="inlineStr">
+      <c r="U134" s="1" t="inlineStr">
         <is>
           <t>Haute-Marne</t>
         </is>
       </c>
-      <c r="V129" s="1" t="inlineStr">
+      <c r="V134" s="1" t="inlineStr">
         <is>
           <t>https://www.sded52.fr/reduction-des-dechets</t>
         </is>
       </c>
-      <c r="X129" s="1" t="inlineStr">
+      <c r="X134" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour toute interrogation :
 &lt;/p&gt;
 &lt;p&gt;
  Syndicat Départemental d&amp;#039;Energie et des Déchets 52
  &lt;br /&gt;
  40 bis avenue Foch
  &lt;br /&gt;
  52 000 Chaumont
 &lt;/p&gt;
 &lt;p&gt;
  03 25 35 09 29
 &lt;/p&gt;
 &lt;p&gt;
  sded52&amp;#64;sded52.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y129" s="1" t="inlineStr">
+      <c r="Y134" s="1" t="inlineStr">
         <is>
           <t>sded52@sded52.fr</t>
         </is>
       </c>
-      <c r="Z129" s="1" t="inlineStr">
+      <c r="Z134" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/349e-installer-une-borne-publique-de-recharge-pour/</t>
         </is>
       </c>
-      <c r="AA129" s="1" t="inlineStr">
+      <c r="AA134" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC129" s="1" t="inlineStr">
+      <c r="AC134" s="1" t="inlineStr">
         <is>
           <t>Syndicat départemental d'énergie et des déchets 52</t>
         </is>
       </c>
-      <c r="AE129" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG129" s="1" t="inlineStr">
+      <c r="AE134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF134" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG134" s="1" t="inlineStr">
         <is>
           <t>17/02/2023</t>
         </is>
       </c>
-      <c r="AH129" s="1" t="inlineStr">
+      <c r="AH134" s="1" t="inlineStr">
         <is>
           <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="130" spans="1:34" customHeight="0">
-      <c r="A130" s="1">
+    <row r="135" spans="1:34" customHeight="0">
+      <c r="A135" s="1">
         <v>129712</v>
       </c>
-      <c r="B130" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Aide à la rénovation énergétique des bâtiments publics - SYDEV</t>
         </is>
       </c>
-      <c r="D130" s="1" t="inlineStr">
+      <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Programme rénovation</t>
         </is>
       </c>
-      <c r="E130" s="1" t="inlineStr">
+      <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d’Énergie et d’équipement de Vendée (SYDEV)</t>
         </is>
       </c>
-      <c r="G130" s="1" t="inlineStr">
+      <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H130" s="1" t="inlineStr">
+      <c r="H135" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I130" s="1" t="inlineStr">
+      <c r="I135" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J130" s="1" t="inlineStr">
+      <c r="J135" s="1" t="inlineStr">
         <is>
           <t>Variable en fonction de la typologie du projet, piscine 250 k€, autres bâtiments 120 k€</t>
         </is>
       </c>
-      <c r="K130" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L130" s="1" t="inlineStr">
+      <c r="K135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La rénovation énergétique des bâtiments est un axe majeur dans la transition énergétique et les collectivités territoriales ont un rôle prépondérant dans l&amp;#039;atteinte des objectifs que se sont fixés la France ainsi que la Région des Pays de la Loire.
 &lt;/p&gt;
 &lt;p&gt;
  Depuis 2005, plus de 1 700 audits énergétiques ont été menés sur le patrimoine des collectivités vendéennes. Cela a permis de constater que 72 millions d&amp;#039;euros sont nécessaires pour améliorer significativement la performance du patrimoine bâti des collectivités vendéennes.
 &lt;/p&gt;
 &lt;p&gt;
  Fort de ce constat, le SYDEV a décidé en 2020 de poursuivre son action en faveur des économies d&amp;#039;énergie en accompagnant les collectivités territoriales dans la réalisation de travaux de rénovation énergétique sur leurs bâtiments.
 &lt;/p&gt;
 &lt;p&gt;
  Le SYDEV consacre ainsi 20 millions d&amp;#039;euros jusqu&amp;#039;en 2026 pour soutenir les collectivités dans l&amp;#039;atteinte de cet objectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M130" s="1" t="inlineStr">
+      <c r="M135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les projets éligibles sont l&amp;#039;ensemble des bâtiments publics des collectivités adhérentes au SYDEV, dans la mesure où, si des systèmes de chauffage fioul et propane existent, ils seront remplacés.
 &lt;/p&gt;
 &lt;p&gt;
  Les bâtiments éligibles sont divisés en 4 catégories et classés par surface, &amp;gt; ou &amp;lt; à 150 m2 de SHON.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N130" s="1" t="inlineStr">
+      <c r="N135" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O130" s="1" t="inlineStr">
+      <c r="O135" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R130" s="1" t="inlineStr">
+      <c r="R135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les dossiers sont instruits et les aides accordées selon les critères d&amp;#039;éligibilité en vigueur à la date de présentation du dossier complet au Bureau du SYDEV. L&amp;#039;ensemble des critères d&amp;#039;éligibilité doivent être respectés pour que le dossier soit recevable.
 &lt;/p&gt;
 &lt;p&gt;
  Pour bénéficier du soutien financier du SYDEV, le maître d&amp;#039;ouvrage doit associer le pôle Services aux Territoires du SYDEV tout au long du projet de rénovation énergétique.
 &lt;/p&gt;
 &lt;p&gt;
  Cela implique notamment sa présence aux phases suivantes :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   À l&amp;#039;élaboration du programme afin de conseiller la collectivité pour définir ses objectifs de performance énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la consultation de la maîtrise d&amp;#039;œuvre afin de transcrire ces objectifs,
  &lt;/li&gt;
  &lt;li&gt;
   Lors de la sélection de la maîtrise d&amp;#039;œuvre pour apprécier la prise en compte des aspects énergétiques,
  &lt;/li&gt;
  &lt;li&gt;
   Au stade des études de projet (PRO : APS et APD) afin d&amp;#039;apprécier les choix techniques proposés et d&amp;#039;effectuer une estimation de la subvention,
  &lt;/li&gt;
  &lt;li&gt;
@@ -24514,372 +25595,233 @@
  &lt;strong&gt;
   Catégorie 2 Catégorie 3
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Consommation d&amp;#039;énergie primaire (Cep 5 postes) &amp;lt; 80 kWhep/m2.an
 &lt;/p&gt;
 &lt;p&gt;
  Une étude réglementaire thermique Th-C-Ex sera demandée, elle permettra de clairement identifier les gains énergétiques induits par les travaux sur le projet.
  &lt;br /&gt;
  Le périmètre d&amp;#039;étude correspond à la SHON thermique (SHOB de la zone traité thermiquement et isolé - zone de stationnement, non aménagée pour l&amp;#039;utilisation du bâtiment, HSP &amp;lt; 1,8 m).
  &lt;br /&gt;
  Elle est défini en partenariat avec le chargé d&amp;#039;affaire SYDEV du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Catégorie 4 (Piscine)
  :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Contacter directement le SYDEV.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S130" s="1" t="inlineStr">
+      <c r="S135" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T130" s="1" t="inlineStr">
+      <c r="T135" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U130" s="1" t="inlineStr">
+      <c r="U135" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="V130" s="1" t="inlineStr">
+      <c r="V135" s="1" t="inlineStr">
         <is>
           <t>https://sydev-vendee.fr/transition-energetique/efficacite-energetique/batiments-publics</t>
         </is>
       </c>
-      <c r="X130" s="1" t="inlineStr">
+      <c r="X135" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Secteur
  :
  &lt;br /&gt;
  Île d&amp;#039;Yeu / CC de l&amp;#039;île de Noirmoutier / CC Océan Marais de Monts / Challans-Gois Communauté / CC de Vie et Boulogne / La Roche-sur-Yon agglomération
  &lt;br /&gt;
  &lt;em&gt;
   Pierre GORSIC : Animateur de secteur / 02 51 45 93 23 / p.gorsic&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Terres de Montaigu agglomération / CC St Fulgent - Les Essarts / CC Pays de Mortagne / CC Pays des Herbiers / CC pays de Pouzauges / CC Pays de Chantonnay
  &lt;/em&gt;
  &lt;br /&gt;
  &lt;em&gt;
   Vincent BILLAUD : Animateur de secteur / 02 51 45 88 96 / v.billaud&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC du Pays de St Gilles Croix de Vie / Les Sables d&amp;#039;Olonne Agglomération / CC du Pays des Achards / Vendée Grand Littoral Talmont Moutiers Communauté
  &lt;br /&gt;
  &lt;em&gt;
   Arnaud CHAILLOU : Animateur de secteur / 02 51 45 88 61 / a.chaillou&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  CC Sud Vendée Littoral / CC Pays de la Chatigneraie / CC Pays de Fontenay-Vendée / Vendée, Sèvre, Autise
  &lt;br /&gt;
  &lt;em&gt;
   Elodie TRAINEAU : Animatrice de secteur / 02 51 45 93 19 / e.traineau&amp;#64;sydev-vendee.fr
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y130" s="1" t="inlineStr">
+      <c r="Y135" s="1" t="inlineStr">
         <is>
           <t>b.guilbaud@sydev-vendee.fr</t>
         </is>
       </c>
-      <c r="Z130" s="1" t="inlineStr">
+      <c r="Z135" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7923-aide-a-la-renovation-energetique-des-batiment/</t>
         </is>
       </c>
-      <c r="AA130" s="1" t="inlineStr">
+      <c r="AA135" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB130" s="1" t="inlineStr">
+      <c r="AB135" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation du gymnase
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC130" s="1" t="inlineStr">
+      <c r="AC135" s="1" t="inlineStr">
         <is>
           <t>SYDEV</t>
         </is>
       </c>
-      <c r="AE130" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG130" s="1" t="inlineStr">
+      <c r="AE135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF135" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG135" s="1" t="inlineStr">
         <is>
           <t>13/02/2023</t>
         </is>
       </c>
-      <c r="AH130" s="1" t="inlineStr">
+      <c r="AH135" s="1" t="inlineStr">
         <is>
           <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="131" spans="1:34" customHeight="0">
-[...139 lines deleted...]
-      <c r="A132" s="1">
+    <row r="136" spans="1:34" customHeight="0">
+      <c r="A136" s="1">
         <v>132278</v>
       </c>
-      <c r="B132" s="1" t="inlineStr">
+      <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Financer les investissements des collectivités</t>
         </is>
       </c>
-      <c r="D132" s="1" t="inlineStr">
+      <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Emprunt institutionnel</t>
         </is>
       </c>
-      <c r="E132" s="1" t="inlineStr">
+      <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Collecticity</t>
         </is>
       </c>
-      <c r="G132" s="1" t="inlineStr">
+      <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H132" s="1" t="inlineStr">
+      <c r="H136" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K132" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L132" s="1" t="inlineStr">
+      <c r="K136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Collecticity a noué des partenariats exclusifs avec des assureurs français, principalement issus du
 secteur mutualiste, qui
   souhaitent prêter aux collectivités à des conditions financières compétitives.
 &lt;/p&gt;
 &lt;p&gt;
  Les prêts Collecticity sont toujours classés 1A selon la Charte Glissler.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions financières :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Durée :
   3 à 50 ans
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Taux :
    Fixe ou variable
  &lt;/li&gt;
  &lt;li&gt;
   Remboursement :
    Amortissable ou In Fine
  &lt;/li&gt;
  &lt;li&gt;
   Clauses spécifiques :
    Remboursement anticipé et différé de remboursement possible
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N132" s="1" t="inlineStr">
+      <c r="N136" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
@@ -24908,2365 +25850,1392 @@
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 International
 Attractivité économique
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Mers et océans
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O132" s="1" t="inlineStr">
+      <c r="O136" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R132" s="1" t="inlineStr">
+      <c r="R136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Tous les projets ou budgets d&amp;#039;investissement sont éligibles à l&amp;#039;emprunt institutionnel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S132" s="1" t="inlineStr">
+      <c r="S136" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T132" s="1" t="inlineStr">
+      <c r="T136" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U132" s="1" t="inlineStr">
+      <c r="U136" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V132" s="1" t="inlineStr">
+      <c r="V136" s="1" t="inlineStr">
         <is>
           <t>https://collecticity.fr/se-financer</t>
         </is>
       </c>
-      <c r="W132" s="1" t="inlineStr">
+      <c r="W136" s="1" t="inlineStr">
         <is>
           <t>https://collecticity.fr/contact</t>
         </is>
       </c>
-      <c r="X132" s="1" t="inlineStr">
+      <c r="X136" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email :
  &lt;/strong&gt;
  info&amp;#64;collecticity.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone :
  &lt;/strong&gt;
  01.87.15.83.02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y132" s="1" t="inlineStr">
+      <c r="Y136" s="1" t="inlineStr">
         <is>
           <t>info@collecticity.fr</t>
         </is>
       </c>
-      <c r="Z132" s="1" t="inlineStr">
+      <c r="Z136" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9169-financer-ses-investissements-a-taux-fixe/</t>
         </is>
       </c>
-      <c r="AA132" s="1" t="inlineStr">
+      <c r="AA136" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB132" s="1" t="inlineStr">
+      <c r="AB136" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’un éclairage public
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Déployer les équipements numériques
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC132" s="1" t="inlineStr">
+      <c r="AC136" s="1" t="inlineStr">
         <is>
           <t>Collecticity</t>
         </is>
       </c>
-      <c r="AE132" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG132" s="1" t="inlineStr">
+      <c r="AE136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF136" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG136" s="1" t="inlineStr">
         <is>
           <t>23/03/2023</t>
         </is>
       </c>
-      <c r="AH132" s="1" t="inlineStr">
+      <c r="AH136" s="1" t="inlineStr">
         <is>
           <t>06/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="133" spans="1:34" customHeight="0">
-[...396 lines deleted...]
-      <c r="G135" s="1" t="inlineStr">
+    <row r="137" spans="1:34" customHeight="0">
+      <c r="A137" s="1">
+        <v>165359</v>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser les communs pour la Transition écologique</t>
+        </is>
+      </c>
+      <c r="D137" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser les communs pour la Transition écologique</t>
+        </is>
+      </c>
+      <c r="E137" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Recherche</t>
-[...13 lines deleted...]
-      <c r="L135" s="1" t="inlineStr">
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H137" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K137" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L137" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://wiki.resilience-territoire.ademe.fr/wiki/D%C3%A9couvrir_les_communs" target="_blank"&gt;Définition des communs&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conditions de candidature&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour faciliter la coopération entre acteurs, principe fondateur de l’AAC (Appel à communs), il est attendu d’un projet de commun qu’il réponde aux quatre critères suivants :&lt;/p&gt;&lt;ul type="circle"&gt;&lt;li&gt;Être      mené par des porteurs et porteuses qui adoptent une &lt;strong&gt;posture collaborative&lt;/strong&gt; avec la      volonté d’intégrer des communautés d&amp;#039;utilisateurs et de contributeur.&lt;/li&gt;&lt;li&gt;Être      développé en &lt;strong&gt;licences ouvertes&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Être      &lt;strong&gt;documenté sur les supports numériques&lt;/strong&gt; mis à disposition dans le cadre de      l’AAC.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Répondre      à l&amp;#039;un ou plusieurs des défis&lt;/strong&gt; de l&amp;#039;AAC.&lt;/li&gt;&lt;li&gt;Les      projets de commun sont &lt;strong&gt;éligibles à tous les stades de maturité&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Les 5 défis&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;5 défis sont proposés :&lt;/p&gt;&lt;ol&gt;&lt;li&gt;Alimentation &amp;amp; forêts&lt;/li&gt;&lt;li&gt;Bâtiment, habitat &amp;amp; aménagement urbain.&lt;/li&gt;&lt;li&gt;Mobilité &amp;amp; logistique&lt;/li&gt;&lt;li&gt;Recyclage matière&lt;/li&gt;&lt;li&gt;Évaluation environnementale pour l&amp;#039;écoconception numérique&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;L’ADEME subventionne tous types de lauréats publics et privés : entreprises, associations, collectivités, universités, laboratoires…Pour cette 3ᵉ édition de l’AAC, seuls les projets de communs numériques sont éligibles pour un accompagnement de l’ADEME.&lt;/p&gt;&lt;p&gt;La Fondation MACIF subventionne uniquement les lauréats issus de structures éligibles au mécénat, type association qui candidatent aux deux défis Mobilités &amp;amp; logistique et/ou Bâtiment, habitat &amp;amp; aménagement urbain. Ces défis sont ouverts à des communs non numériques, les candidats pourront proposer une innovation de produit, de procédé, organisationnelle, marketing, de modèle économique ou sociale, l’objectif étant in fine de provoquer un changement de comportement positif pour la transition écologique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Partenaires associés&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour cette 3ᵉ édition de l’AAC, la Fondation Macif, France Tiers Lieux et l’IGN (Institut national de l&amp;#039;information géographique et forestière) se sont associés à l’ADEME.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Financement et accompagnement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Si sélectionné par le jury de l’AAC, le projet de commun bénéficiera d’un soutien financier de l’ADEME et/ou de la Fondation Macif et sera mis en œuvre de la manière suivante :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’ADEME et*/ou la Fondation MACIF établira avec les projets lauréats, &lt;strong&gt;un contrat distinct et selon ses propres règles&lt;/strong&gt;. L’ADEME établira un contrat de financement avec les porteurs de projet et la Fondation Macif établira un contrat de partenariat avec les porteurs de projets.&lt;/li&gt;&lt;li&gt;La &lt;strong&gt;durée des projets présentés&lt;/strong&gt; sera de 18 mois maximum.&lt;/li&gt;&lt;li&gt;Le&lt;strong&gt; taux d’aide appliqué sera fixé par chaque structure aidante&lt;/strong&gt; (ADEME et/ou Fondation Macif), lors de l’instruction du dossier. Ce taux d’aide sera de 70 % maximum des dépenses éligibles pour une limite maximum de 80 000 euros d’aide par projet. La moyenne des aides accordées par commun étant de 50 000 euros et le minimum étant de 10 000 euros. Le taux d’aide appliqué est fixé selon les termes du système d’aide à la Connaissance et les Règles générales d’attribution des aides de l’ADEME en vigueur.&lt;/li&gt;&lt;li&gt;Un &lt;strong&gt;accompagnement par une équipe conseil spécialisée sur les communs&lt;/strong&gt; et sélectionnée par l’ADEME pour guider les porteurs : sélection de la licence ouverte adaptée, structuration de la gouvernance, définition du modèle économique, animation de la communauté formée autour du commun…&lt;/li&gt;&lt;li&gt;Un &lt;strong&gt;accompagnement technique de l’ADEME&lt;/strong&gt; et, en fonction des thématiques traitées de ses partenaires l’IGN et/ou la Fondation Macif.&lt;/li&gt;&lt;li&gt;La &lt;strong&gt;participation à la communauté de communs&lt;/strong&gt; et son animation via des journées et des ateliers.&lt;/li&gt;&lt;li&gt;La &lt;strong&gt;valorisation des communs&lt;/strong&gt; via les supports de l’ADEME et de ses partenaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le calendrier prévisionnel de cette 3ᵉ édition de l’AAC s’organise autour de 2 vagues de sélection de projets de communs, d’une phase d’expertise, de sélection et d’annonce des lauréats :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;5 mai 2025 : ouverture des candidatures&lt;/li&gt;&lt;li&gt;20 juin 2025 à 18h : premier relevé de candidatures&lt;/li&gt;&lt;li&gt;10 juillet 2025 : comité de sélection du 1ᵉʳ relevé.&lt;/li&gt;&lt;li&gt;30 septembre 2025 à 18h : deuxième relevé de candidatures&lt;/li&gt;&lt;li&gt;6 novembre 2025 : comité de sélection du 2ⁿᵈ relevé.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour participer, les candidatures doivent être déposées sur la &lt;a href="https://www.innoverpourlatransitionecologique.fr/fr/challenges/appel-a-communs-1" target="_blank"&gt;Plateforme Innover pour la Transition écologique&lt;/a&gt; &lt;strong&gt;et non sur Agir&lt;/strong&gt;. Cette page Agir &lt;strong&gt;s&amp;#039;adresse uniquement aux communs sélectionnés pour la contractualisation&lt;/strong&gt; avec l&amp;#039;ADEME.&lt;/p&gt;&lt;p&gt;À noter : cette rubrique résume le règlement de l&amp;#039;AAC qui est à &lt;strong&gt;télécharger dans son entièreté dans la rubrique Éligibilité&lt;/strong&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N137" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Sols
+Transition énergétique
+Agriculture et agroalimentaire
+Qualité de l'air
+Bâtiments et construction
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O137" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P137" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2025</t>
+        </is>
+      </c>
+      <c r="Q137" s="1" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+      <c r="S137" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U137" s="1" t="inlineStr">
+        <is>
+          <t>Europe</t>
+        </is>
+      </c>
+      <c r="V137" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/catalogue/aap/mobiliser-les-communs-pour-la-transition-ecologique</t>
+        </is>
+      </c>
+      <c r="W137" s="1" t="inlineStr">
+        <is>
+          <t>https://moncompte.ademe.fr/auth/realms/master/protocol/openid-connect/auth?client_id=opale&amp;redirect_uri=https%3A%2F%2Fvosaides.ademe.fr%2Flogin&amp;state=0b7b2757-738f-42b1-8c8a-79f915794281&amp;response_mode=fragment&amp;response_type=code&amp;scope=openid&amp;nonce=a04490cb-bccc-4d87-8359-ce9bd791c307&amp;code_challenge=obPzPUHeazmOxsoVZUzgXuzQnkAnAXWxWz0mkrfJ0OE&amp;code_challenge_method=S256</t>
+        </is>
+      </c>
+      <c r="X137" s="1" t="inlineStr">
+        <is>
+          <t>Pour contacter l&amp;#039;Ademe ou candidater à l&amp;#039;offre, veuillez cliquer sur le lien vers le descriptif complet.</t>
+        </is>
+      </c>
+      <c r="Y137" s="1" t="inlineStr">
+        <is>
+          <t>assistance.agirpourlatransition@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z137" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mobiliser-les-communs-pour-la-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA137" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE137" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF137" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG137" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2025</t>
+        </is>
+      </c>
+      <c r="AH137" s="1" t="inlineStr">
+        <is>
+          <t>05/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:34" customHeight="0">
+      <c r="A138" s="1">
+        <v>120101</v>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Analyser l'opportunité d'installer une production d'énergie renouvelable</t>
+        </is>
+      </c>
+      <c r="D138" s="1" t="inlineStr">
+        <is>
+          <t>Analyse d'opportunité d'installation d'énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E138" s="1" t="inlineStr">
+        <is>
+          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+        </is>
+      </c>
+      <c r="G138" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H138" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...32 lines deleted...]
-&lt;p&gt;
+ Une analyse d&amp;#039;opportunité consiste à étudier le potentiel de production d&amp;#039;énergie renouvelable sur un (ou plusieurs) élément(s) de patrimoine, que ce soit en production d&amp;#039;électricité (solaire photovoltaïque) ou en production de chaleur dédié à un bâtiment ou réseau de chaleur (bois-énergie, géothermie, solaire thermique,...).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces analyses sont, pour le maître d&amp;#039;ouvrage, des outils d&amp;#039;aide à la décision pour s&amp;#039;engager dans la réalisation d&amp;#039;un projet. Elles fournissent des éléments de comparaison par rapport à une solution de référence sur les consommations d&amp;#039;énergie, les émissions de carbone et des données économiques en coût global (investissement et exploitation).
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ASDER réalise une cinquantaine d&amp;#039;analyses d&amp;#039;opportunité par an pour les communes de Savoie, que ce soit sur des projets neufs ou pour un changement d&amp;#039;énergie.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M135" s="1" t="inlineStr">
+      <c r="N138" s="1" t="inlineStr">
+        <is>
+          <t>Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O138" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S138" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T138" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U138" s="1" t="inlineStr">
+        <is>
+          <t>Savoie</t>
+        </is>
+      </c>
+      <c r="V138" s="1" t="inlineStr">
+        <is>
+          <t>https://www.asder.asso.fr/</t>
+        </is>
+      </c>
+      <c r="X138" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Appui à la réalisation de documents de planification (SCoT, PLUi, Sraddet...); Exemple de réalisations :
-[...27 lines deleted...]
-          <t>Patrimoine et monuments historiques
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Christian Fleury - Responsable du pôle collectivités et terrritoires
+  &lt;/li&gt;
+  &lt;li&gt;
+   christian.fleury&amp;#64;asder.asso.fr - 04 79 85 88 50
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y138" s="1" t="inlineStr">
+        <is>
+          <t>christian.fleury@asder.asso.fr</t>
+        </is>
+      </c>
+      <c r="Z138" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0732-analyser-lopportunite-dinstaller-une-producti/</t>
+        </is>
+      </c>
+      <c r="AA138" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB138" s="1" t="inlineStr">
+        <is>
+          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AC138" s="1" t="inlineStr">
+        <is>
+          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+        </is>
+      </c>
+      <c r="AE138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF138" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG138" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2022</t>
+        </is>
+      </c>
+      <c r="AH138" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:34" customHeight="0">
+      <c r="A139" s="1">
+        <v>120089</v>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner pendant 4 ans la collectivité dans la mise en œuvre de sa démarche de Transition Ecologique avec le programme Territoire engagé</t>
+        </is>
+      </c>
+      <c r="D139" s="1" t="inlineStr">
+        <is>
+          <t>Programme Territoire Engagé Transition Ecologique - Accompagnement des collectivités par un conseiller Territoire Engagé</t>
+        </is>
+      </c>
+      <c r="E139" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G139" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H139" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I139" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;ADEME anime le dispositif Territoire Engagé Transition Écologique en proposant aux collectivités &lt;span&gt;deux référentiels thématiques&lt;/span&gt; ambitieux et progressifs, &lt;span&gt;un programme d&amp;#039;accompagnement&lt;/span&gt;, &lt;span&gt;une animation&lt;/span&gt;, &lt;span&gt;un parcours de labellisation&lt;/span&gt;. Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l&amp;#039;accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l&amp;#039;ADEME, le &lt;span&gt;Conseiller Territoire Engagé accompagne la collectivité&lt;/span&gt; tout au long de sa démarche : pilotage, diagnostic, plan d&amp;#039;actions, suivi annuel, etc. Il apporte à la collectivité un &lt;span&gt;service clé en main de conseil et d&amp;#039;assistance technique&lt;/span&gt; ainsi qu’un &lt;span&gt;appui à l’animation du projet&lt;/span&gt;. La liste des Conseillers Territoire Engagé référencés est disponible en bas de la page internet suivante : &lt;a href="https://www.territoiresentransitions.fr/programme" target="_blank"&gt;territoiresentransitions.fr/programme&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les collectivités qui le souhaitent, la prestation d&amp;#039;accompagnement comprend une assistance au dépôt d&amp;#039;une demande de labellisation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ De nombreuses collectivités ont déjà profité de cette accompagnement.
+ &lt;a href="https://www.territoiresentransitions.fr/programme#carte" target="_blank"&gt;Découvrez leurs actions et retour d&amp;#039;expérience sur notre site internet.     Ouvre une nouvelle fenêtre&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N139" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie circulaire
+Economie locale et circuits courts
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Transports collectifs et optimisation des trafics routiers
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O139" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement" target="_blank"&gt;Prenez contact avec votre direction régionale de l&amp;#039;ADEME&lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S139" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T139" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U139" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V139" s="1" t="inlineStr">
+        <is>
+          <t>https://territoireengagetransitionecologique.ademe.fr/</t>
+        </is>
+      </c>
+      <c r="W139" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement</t>
+        </is>
+      </c>
+      <c r="X139" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="mailto:territoireengage&amp;#64;ademe.fr" target="_blank"&gt;territoireengage&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y139" s="1" t="inlineStr">
+        <is>
+          <t>mathieu.teulier@ademe.fr</t>
+        </is>
+      </c>
+      <c r="Z139" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3ac7-accompagnement-des-collectivites-par-un-conse/</t>
+        </is>
+      </c>
+      <c r="AA139" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC139" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="AE139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF139" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG139" s="1" t="inlineStr">
+        <is>
+          <t>31/08/2022</t>
+        </is>
+      </c>
+      <c r="AH139" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:34" customHeight="0">
+      <c r="A140" s="1">
+        <v>119945</v>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="D140" s="1" t="inlineStr">
+        <is>
+          <t>Dotation de soutien à l'investissement local</t>
+        </is>
+      </c>
+      <c r="E140" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G140" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H140" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I140" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N140" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
-Economie locale et circuits courts
-[...1 lines deleted...]
-Innovation, créativité et recherche
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Revitalisation
 Risques naturels
 Qualité de l'air
-Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O140" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S140" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T140" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U140" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W140" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X140" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y140" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z140" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA140" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB140" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC140" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF140" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG140" s="1" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH140" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:34" customHeight="0">
+      <c r="A141" s="1">
+        <v>119942</v>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'investissement dans les quartiers prioritaires de la politique de la ville - Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="C141" s="1" t="inlineStr">
+        <is>
+          <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D141" s="1" t="inlineStr">
+        <is>
+          <t>Dotation politique de la ville (DPV)</t>
+        </is>
+      </c>
+      <c r="E141" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G141" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H141" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I141" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J141" s="1" t="inlineStr">
+        <is>
+          <t>Taux max de subvention : projets d'investissement à 80%, projets de fonctionnement à 100%</t>
+        </is>
+      </c>
+      <c r="K141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La dotation politique de la ville (DPV) bénéficie chaque année aux communes urbaines de métropole et d&amp;#039;outre-mer particulièrement défavorisées et présentant d&amp;#039;importants dysfonctionnements urbains.
+&lt;/p&gt;
+&lt;p&gt;
+ Cette dotation vise à compléter la logique de péréquation prévalant dans le cadre de la dotation globale de fonctionnement (via la dotation de solidarité urbaine et de cohésion sociale - DSU), par un soutien renforcé aux actions des communes et de leurs établissements publics de coopération intercommunale (EPCI) à fiscalité propre, principalement dans le soutien à leurs investissements.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M141" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les subventions doivent être attribuées à des projets correspondants aux objectifs dans le contrat de ville.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets peuvent par exemple concerner :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;emploi et l&amp;#039;insertion ; par ex, chantiers-jeunes, prestations diverses liées à l&amp;#039;emploi et à la formation envers des publics ciblés
+ &lt;/li&gt;
+ &lt;li&gt;
+  La transition écologique : par exemple, la rénovation énergétique des bâtiments
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;éducation : rénovation des bâtiments scolaires, dédoublement des classes de grande section de maternelle, CP-CE1 en REP/REP&amp;#43;, équipement numérique des écoles...
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;action publique et les services publics : création d&amp;#039;espaces multimédia, création et aménagement de maisons France Services, de médiathèques, travaux d&amp;#039;amélioration de l&amp;#039;accès aux services
+ &lt;/li&gt;
+ &lt;li&gt;
+  La sécurité : systèmes de vidéo-surveillance, sécurisation des abords des écoles, des centres de loisirs
+ &lt;/li&gt;
+ &lt;li&gt;
+  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N141" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée
+Sports et loisirs
+Tourisme
+Espaces verts
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Famille et enfance
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Technologies numériques et numérisation
+Tiers-lieux
+Economie sociale et solidaire
+Revitalisation
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
+Lutte contre la précarité
 Emploi
-Attractivité économique
-Appui méthodologique
 Animation et mise en réseau
-Valorisation d'actions
 Transports collectifs et optimisation des trafics routiers
-Logistique urbaine
-Connaissance de la mobilité
+Mobilité partagée
+Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Spectacle vivant
 Réduction de l'empreinte carbone
-Cimetières et funéraire</t>
-[...2 lines deleted...]
-      <c r="O135" s="1" t="inlineStr">
+Bibliothèques et livres
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O141" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S135" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="X135" s="1" t="inlineStr">
+      <c r="R141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les agences d&amp;#039;urbanisme sont une cinquantaine réparties sur le territoire métropolitain et ultra-marin.
-[...94 lines deleted...]
- Seine-Maritime Attractivité accompagne les collectivités dans l&amp;#039;élaboration de leur stratégie de développement durable grâce à la démarche Trajectoire Durable.
+ En métropole, les critères d&amp;#039;éligibilité cumulatifs sont donc les suivants en 2022 :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1.    Les communes doivent :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  soit disposer d&amp;#039;une convention telle que visée à l&amp;#039;article 10 de la loi n° 2003-710 du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine, passée avec l&amp;#039;ANRU au titre du premier programme national de rénovation urbaine, encore active sur le territoire de la commune au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  soit comprendre sur leur territoire un quartier prioritaire connaissant les dysfonctionnements urbains les plus importants. Conformément à l&amp;#039;arrêté du 29 avril 2015 relatif à la liste des quartiers prioritaires de la ville visés en priorité par le nouveau programme de renouvellement urbain (NPNRU) et à l&amp;#039;arrêté du 20 novembre 2018 relatif à la liste des quartiers visés à titre complémentaire par le NPNRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2.    Le pourcentage de la population communale résidant en quartier prioritaire de la politique de la ville (QPV) doit être supérieur à 19 %.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3.    Les communes doivent avoir fait partie, au moins une fois au cours des trois derniers exercices précédant la répartition (pour la DPV 2022, les communes doivent donc avoir été éligibles à la DSU au titre des exercices 2019, 2020 ou 2021) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  pour les communes de plus de 10 000 habitants, des 250 premières communes éligibles à la DSU, classées en fonction d&amp;#039;un indice synthétique de ressources et de charges ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pour les communes de 5 000 à 9 999 habitants, de l&amp;#039;ensemble des communes éligibles à la DSU.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles à la DPV les communes des DOM réunissant l&amp;#039;une des deux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  être une commune de 5 000 habitants au moins (en population DGF) et faire l&amp;#039;objet, sur le territoire de la commune, d&amp;#039;au moins une convention telle que visée à l&amp;#039;article 10 de la loi du 1er août 2003 d&amp;#039;orientation et de programmation pour la ville et la rénovation urbaine passée avec l&amp;#039;agence nationale pour la rénovation urbaine (ANRU) , active au 1er janvier 2021 ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  être citée dans la liste des quartiers qui présentent les dysfonctionnements urbains les plus importants prise en application du II de l&amp;#039;article 9-1 de la loi du 1er août 2003 et visés en priorité par le nouveau programme national de renouvellement urbain (NPNRU), au 1er janvier 2021.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Lorsque la compétence en matière de politique de la ville a été transférée par une commune bénéficiaire à un établissement public de coopération intercommunale à fiscalité propre, celui-ci peut bénéficier, sur décision du représentant de l&amp;#039;Etat dans le département, de la DPV pour le compte de cette commune. Seuls les communes et les EPCI compétents en matière de politique de la ville peuvent bénéficier d&amp;#039;une attribution au titre de la DPV.
+&lt;/p&gt;
+&lt;p&gt;
+ Les montants de DPV calculés ne sont pas directement attribués aux communes éligibles mais font l&amp;#039;objet d&amp;#039;une enveloppe départementale qui est répartie par le préfet de département. La DPV étant une dotation de projets d&amp;#039;investissement ou de fonctionnement, il revient au préfet de sélectionner les projets présentés par les communes en leur attribuant une subvention.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- La démarche repose sur les 17 Objectifs du développement durable de l&amp;#039;ONU ainsi que sur la méthode ISO 37101.
-[...27 lines deleted...]
- Un plan d&amp;#039;actions est ensuite élaboré. Seine-Maritime Attractivité accompagne la mise en place des actions grâce à la mise en réseau avec les acteurs du territoire.
+ Les projets envisagés doivent répondre aux exigences suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  entrer dans le cadre des actions prévues dans le contrat de ville et dans le périmètre d&amp;#039;intervention de la DPV.
+ &lt;/li&gt;
+ &lt;li&gt;
+  se situer dans les quartiers politique de la ville, mais potentiellement également dans des zones à la périphérie de ceux-ci, dès lors que, conformément à la logique de « quartier vécu », ces équipements et actions profitent aux habitants des quartiers « politique de la ville ».
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Aucune subvention ne peut être accordée si l&amp;#039;opération a connu un commencement d&amp;#039;exécution avant la date de réception de la demande de subvention au préfet.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M136" s="1" t="inlineStr">
-[...29 lines deleted...]
-      <c r="R136" s="1" t="inlineStr">
+      <c r="S141" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T141" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U141" s="1" t="inlineStr">
+        <is>
+          <t>Communes éligibles à la Dotation Politique de la Ville (DPV) 2022</t>
+        </is>
+      </c>
+      <c r="X141" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Adhésion à l&amp;#039;association Seine-Maritime Attractivité
+ Contactez votre préfecture de votre département si votre commune est éligible à la DPV (liste actualisée chaque année).
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S136" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X136" s="1" t="inlineStr">
+      <c r="Y141" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z141" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aa40-financer-des-projets-dinvestissement-ou-de-fo/</t>
+        </is>
+      </c>
+      <c r="AA141" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB141" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Déployer les équipements numériques
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC141" s="1" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF141" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG141" s="1" t="inlineStr">
+        <is>
+          <t>01/08/2022</t>
+        </is>
+      </c>
+      <c r="AH141" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:34" customHeight="0">
+      <c r="A142" s="1">
+        <v>119940</v>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
+        </is>
+      </c>
+      <c r="E142" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G142" s="1" t="inlineStr">
+        <is>
+          <t>Département</t>
+        </is>
+      </c>
+      <c r="H142" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I142" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K142" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Priorités thématiques d&amp;#039;affectation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   en matière sociale, aux projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   aux projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+  &lt;/p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;
+   plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+  &lt;/p&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M142" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
-  Mathilda Clennell
-[...8 lines deleted...]
-  07 88 47 20 32
+  Rénovation thermique et mise aux normes de bâtiments publics
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création d&amp;#039;une voie verte
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement de nouveaux arrêts et terminus de bus
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation d&amp;#039;une médiathèque
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réaménagement des locaux de l&amp;#039;office du tourisme
+ &lt;/li&gt;
+ &lt;li&gt;
+  Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y136" s="1" t="inlineStr">
-[...128 lines deleted...]
-Sports et loisirs
+      <c r="N142" s="1" t="inlineStr">
+        <is>
+          <t>Assainissement des eaux
 Tourisme
-Forêts
-Montagne
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
+Egalité des chances
 Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
 Santé
+Education et renforcement des compétences
+Alimentation
+Technologies numériques et numérisation
 Tiers-lieux
-Economie circulaire
-[...5 lines deleted...]
-Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
+Attractivité économique
+Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
+Logistique urbaine
 Mobilité pour tous
+Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
-Spectacle vivant
-Médias et communication
+Limiter les déplacements subis
 Réduction de l'empreinte carbone
-Bibliothèques et livres
-Milieux humides
+Mobilité fluviale
 Inclusion numérique
 Sécurité
-Protection animale</t>
-[...2 lines deleted...]
-      <c r="O137" s="1" t="inlineStr">
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O142" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S137" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T137" s="1" t="inlineStr">
+      <c r="R142" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les collectivités éligibles à la DSID :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La nature des projets éligibles :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S142" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T142" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U137" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X137" s="1" t="inlineStr">
+      <c r="U142" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V142" s="1" t="inlineStr">
+        <is>
+          <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
+        </is>
+      </c>
+      <c r="X142" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Direction de l&amp;#039;ingénierie et des solidarités territoriales
-[...114 lines deleted...]
- Les projets retenus seront en cohérence avec les politiques et compétences départementales.
+ Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N138" s="1" t="inlineStr">
-[...129 lines deleted...]
-      <c r="AA138" s="1" t="inlineStr">
+      <c r="Y142" s="1" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z142" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
+        </is>
+      </c>
+      <c r="AA142" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB138" s="1" t="inlineStr">
-[...440 lines deleted...]
-Construction d’un éclairage public
+      <c r="AB142" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
-Création d’une voie douce / piste cyclable
-Développer les infrastructures de covoiturage
+Création d’une crèche
+Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
-Rénovation énergétique école</t>
-[...504 lines deleted...]
-          <t>Gestion d'une base nautique</t>
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC142" s="1" t="inlineStr">
         <is>
-          <t>ENERGIES SOLIDAIRES</t>
+          <t>Direction générale des collectivités locales</t>
         </is>
       </c>
       <c r="AE142" s="1" t="inlineStr">
         <is>
-          <t>Oui</t>
+          <t>Non</t>
         </is>
       </c>
       <c r="AF142" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG142" s="1" t="inlineStr">
         <is>
-          <t>22/12/2022</t>
+          <t>01/08/2022</t>
         </is>
       </c>
       <c r="AH142" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:34" customHeight="0">
       <c r="A143" s="1">
         <v>121006</v>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Être accompagné dans la recherche et l'obtention de subventions avec Subzen</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Subzen</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -27456,1187 +27425,1829 @@
         </is>
       </c>
       <c r="AE143" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF143" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG143" s="1" t="inlineStr">
         <is>
           <t>14/11/2022</t>
         </is>
       </c>
       <c r="AH143" s="1" t="inlineStr">
         <is>
           <t>06/04/2026</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:34" customHeight="0">
       <c r="A144" s="1">
-        <v>120101</v>
+        <v>120978</v>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Analyser l'opportunité d'installer une production d'énergie renouvelable</t>
+          <t>Accompagner les collectivités pour la rénovation énergétique de bâtiments publics</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Analyse d'opportunité d'installation d'énergies renouvelables</t>
+          <t>Accompagnement pour la rénovation énergétique de bâtiments publics</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
-          <t>Association savoyarde pour le développement d'énergies renouvelables (ASDER)</t>
+          <t>ID77</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-Etablissement public dont services de l'Etat</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H144" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K144" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L144" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Une analyse d&amp;#039;opportunité consiste à étudier le potentiel de production d&amp;#039;énergie renouvelable sur un (ou plusieurs) élément(s) de patrimoine, que ce soit en production d&amp;#039;électricité (solaire photovoltaïque) ou en production de chaleur dédié à un bâtiment ou réseau de chaleur (bois-énergie, géothermie, solaire thermique,...).
-[...5 lines deleted...]
- L&amp;#039;ASDER réalise une cinquantaine d&amp;#039;analyses d&amp;#039;opportunité par an pour les communes de Savoie, que ce soit sur des projets neufs ou pour un changement d&amp;#039;énergie.
+ Conseil et accompagnement afin de prioriser les bâtiments les plus énergivores en fonction de leurs usages, et recherche de financement en vue de la rénovation des bâtiments publics de la collectivité, dans le cadre du décret n°2019-771 du 23/07/2019 dit décret tertiaire.
+&lt;/p&gt;
+&lt;p&gt;
+ D&amp;#039;après les factures d&amp;#039;énergie et consommation, et une visite des bâtiments, un rapport est rendu sur l&amp;#039;évaluation thermique des bâtiments communaux et, des propositions de solution et une priorisation des actions à mettre en œuvre et des bâtiments à traiter. Une sensibilisation peut aussi avoir lieu (voir offre sensibilisation environnementales des élus ou des agents).
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement est réalisé en coordination avec le SDESM pour les communes adhérentes à ce Syndicat et/ou conventionnées avec le SURE.
+&lt;/p&gt;
+&lt;p&gt;
+ Service cofinancé par l&amp;#039;ADEME Ile de France, la Région, le Département et l&amp;#039;EPCI.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N144" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Appui méthodologique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O144" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Aide aux Communes de Seine-et-Marne, de moins de 10.000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  ATTENTION : la Commune doit pouvoir fournir les factures d&amp;#039;énergies et les points de raccordement
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S144" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U144" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W144" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X144" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ adresse mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N144" s="1" t="inlineStr">
-[...42 lines deleted...]
-      </c>
       <c r="Y144" s="1" t="inlineStr">
         <is>
-          <t>christian.fleury@asder.asso.fr</t>
+          <t>id77@departement77.fr</t>
         </is>
       </c>
       <c r="Z144" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/0732-analyser-lopportunite-dinstaller-une-producti/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/622a-accompagner-les-collectivites-pour-la-renovat/</t>
         </is>
       </c>
       <c r="AA144" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB144" s="1" t="inlineStr">
         <is>
-          <t>Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+          <t>Gestion d'une base nautique
+Rénovation du gymnase
+Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AC144" s="1" t="inlineStr">
         <is>
-          <t>ASDER - Association Savoyarde pour le Développement des Energies Renouvelables</t>
+          <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE144" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF144" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG144" s="1" t="inlineStr">
         <is>
-          <t>01/09/2022</t>
+          <t>31/10/2022</t>
         </is>
       </c>
       <c r="AH144" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:34" customHeight="0">
       <c r="A145" s="1">
-        <v>120089</v>
+        <v>120795</v>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Accompagner pendant 4 ans la collectivité dans la mise en œuvre de sa démarche de Transition Ecologique avec le programme Territoire engagé</t>
+          <t>Faciliter l'achat de véhicules plus propres pour les communes et les professionnels</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Programme Territoire Engagé Transition Ecologique - Accompagnement des collectivités par un conseiller Territoire Engagé</t>
+          <t>Dispositif Véhicules propres - Acquisition de véhicules hydrogène par les petites entreprises</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
-          <t>ADEME</t>
+          <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier</t>
+Entreprise privée</t>
         </is>
       </c>
       <c r="H145" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I145" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K145" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="L145" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;L&amp;#039;ADEME anime le dispositif Territoire Engagé Transition Écologique en proposant aux collectivités &lt;span&gt;deux référentiels thématiques&lt;/span&gt; ambitieux et progressifs, &lt;span&gt;un programme d&amp;#039;accompagnement&lt;/span&gt;, &lt;span&gt;une animation&lt;/span&gt;, &lt;span&gt;un parcours de labellisation&lt;/span&gt;. Le dispositif porte sur les volets Climat, Air, Énergie (CAE) et Économie circulaire (ECi). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le présent soutien financier concerne l&amp;#039;accompagnement des collectivités par un conseiller Territoire Engagé.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Référencé, formé et animé par l&amp;#039;ADEME, le &lt;span&gt;Conseiller Territoire Engagé accompagne la collectivité&lt;/span&gt; tout au long de sa démarche : pilotage, diagnostic, plan d&amp;#039;actions, suivi annuel, etc. Il apporte à la collectivité un &lt;span&gt;service clé en main de conseil et d&amp;#039;assistance technique&lt;/span&gt; ainsi qu’un &lt;span&gt;appui à l’animation du projet&lt;/span&gt;. La liste des Conseillers Territoire Engagé référencés est disponible en bas de la page internet suivante : &lt;a href="https://www.territoiresentransitions.fr/programme" target="_blank"&gt;territoiresentransitions.fr/programme&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les collectivités qui le souhaitent, la prestation d&amp;#039;accompagnement comprend une assistance au dépôt d&amp;#039;une demande de labellisation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La mission du conseiller porte sur une durée de 4 ans.  &lt;/p&gt;</t>
-[...3 lines deleted...]
-        <is>
           <t>&lt;p&gt;
- De nombreuses collectivités ont déjà profité de cette accompagnement.
- &lt;a href="https://www.territoiresentransitions.fr/programme#carte" target="_blank"&gt;Découvrez leurs actions et retour d&amp;#039;expérience sur notre site internet.     Ouvre une nouvelle fenêtre&lt;/a&gt;
+ Ce dispositif a vocation à accompagner les entreprises et les communes dans l&amp;#039;achat de véhicules électriques, à hydrogène ou au gaz naturel.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de renforcer l&amp;#039;action écologique de la Région, tous les modèles de voitures ne sont pas éligibles. Les voitures éligibles sont disponibles sur sur
+ &lt;a href="https://www.iledefrance.fr/toutes-les-actualites/vehicules-propres-les-aides-regionales-pour-les-particuliers-et-les-entreprises-evoluent-au-1er-janvier-2024" target="_self"&gt;
+  cette page
+ &lt;/a&gt;
+ , si leur prix ne dépasse pas 47 000 € avant aides publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ La location, ainsi que les véhicules d&amp;#039;occasion achetés auprès de particuliers, ne sont pas éligibles à ce dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, un nombre limité de véhicules peut être subventionné par bénéficiaire, tel que détaillé dans le règlement téléchargeable ci-dessous (section V).
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N145" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
-[...6 lines deleted...]
-Transports collectifs et optimisation des trafics routiers
+          <t>Sports et loisirs
+Transition énergétique
+Qualité de l'air
+Biodiversité
 Logistique urbaine
-Modes actifs : vélo, marche et aménagements associés
-[...1 lines deleted...]
-Solutions d'adaptation fondées sur la nature (SafN)</t>
+Mobilité pour tous
+Réduction de l'empreinte carbone</t>
         </is>
       </c>
       <c r="O145" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P145" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2025</t>
         </is>
       </c>
       <c r="R145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;a href="https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement" target="_blank"&gt;Prenez contact avec votre direction régionale de l&amp;#039;ADEME&lt;/a&gt;
+ &lt;strong&gt;
+  Qui est éligible ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les entreprises ayant leur siège en Île-de-France, comptant au plus 50 salariés,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les communes franciliennes de moins de 10.000 habitants.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Quel est le montant de l&amp;#039;aide ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les véhicules à motorisation électrique, le montant de l&amp;#039;aide est de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  1.500€ pour les deux-roues, trois-roues et quadricycles
+ &lt;/li&gt;
+ &lt;li&gt;
+  6.000€ pour les voitures, camionnettes, véhicules spécialisés, inférieurs à 3,5 tonnes
+ &lt;/li&gt;
+ &lt;li&gt;
+  9.000€ pour les camions et tracteurs routiers, de plus de 3,5 tonnes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les véhicules roulant au gaz naturel, le montant de l&amp;#039;aide est de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  9.000€ pour les camions et tracteurs routiers, supérieurs ou égal à 3,5 tonnes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les véhicules à motorisation hydrogène, le montant de l&amp;#039;aide est de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  15.000€ pour les voitures, véhicules spécialisés, inférieurs à 3,5 tonnes
+ &lt;/li&gt;
+ &lt;li&gt;
+  30.000€ pour les camionnettes, camions et tracteurs routiers
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Cette aide est cumulable avec toute aide publique donnée sur le territoire francilien.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ensemble des aides publiques reçues pour cet achat ne doit pas dépasser 50 % du prix total du véhicule.
+&lt;/p&gt;
+&lt;p&gt;
+ C&amp;#039;est au bénéficiaire de s&amp;#039;assurer qu&amp;#039;il respecte ce taux.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S145" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
+          <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T145" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U145" s="1" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Île-de-France</t>
         </is>
       </c>
       <c r="V145" s="1" t="inlineStr">
         <is>
-          <t>https://territoireengagetransitionecologique.ademe.fr/</t>
-[...4 lines deleted...]
-          <t>https://agirpourlatransition.ademe.fr/collectivites/aides-financieres/2024/programme-territoire-engage-transition-ecologique-accompagnement</t>
+          <t>https://www.iledefrance.fr/aides-et-appels-a-projets/dispositif-vehicules-propres-acquisition-de-vehicules-hydrogene-par-les-petites-entreprises</t>
         </is>
       </c>
       <c r="X145" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;a href="mailto:territoireengage&amp;#64;ademe.fr" target="_blank"&gt;territoireengage&amp;#64;ademe.fr&lt;/a&gt;&lt;/p&gt;</t>
+ Les modalités de contact sont disponibles via le lien vers le
+ &lt;a href="https://www.iledefrance.fr/aides-et-appels-a-projets/acquisition-de-vehicules-propres-par-les-communes-et-les-professionnels" target="_self"&gt;
+  descriptif complet
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y145" s="1" t="inlineStr">
         <is>
-          <t>mathieu.teulier@ademe.fr</t>
+          <t>cae.admin@iledefrance.fr</t>
         </is>
       </c>
       <c r="Z145" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/3ac7-accompagnement-des-collectivites-par-un-conse/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ef30-acquisition-de-vehicules-propres-par-les-prof/</t>
         </is>
       </c>
       <c r="AA145" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC145" s="1" t="inlineStr">
         <is>
-          <t>ADEME</t>
+          <t>Région Île-de-France</t>
         </is>
       </c>
       <c r="AE145" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF145" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG145" s="1" t="inlineStr">
         <is>
-          <t>31/08/2022</t>
+          <t>25/10/2022</t>
         </is>
       </c>
       <c r="AH145" s="1" t="inlineStr">
         <is>
-          <t>07/04/2026</t>
+          <t>06/04/2026</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:34" customHeight="0">
       <c r="A146" s="1">
-        <v>119945</v>
+        <v>122831</v>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
-[...4 lines deleted...]
-          <t>Dotation de soutien à l'investissement local</t>
+          <t>Financer des projets d'investissement des communes et groupements de communes dans le milieu rural - DETR</t>
+        </is>
+      </c>
+      <c r="C146" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
-          <t>Préfectures de région</t>
+          <t>Préfecture de l'Ain</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H146" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I146" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="K146" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L146" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Financer des projets d&amp;#039;investissement des communes et groupements de communes dans le milieu rural - DETR
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations éligibles à la DETR :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets répondant aux thématiques suivantes sont subventionnables :
+ &lt;br /&gt;
+ . la transition écologique,
+ &lt;br /&gt;
+ . l&amp;#039;attractivité des territoires,
+ &lt;br /&gt;
+ . la construction/la rénovation et l&amp;#039;urbanisme,
+ &lt;br /&gt;
+ . l&amp;#039;éducation et la santé,
+ &lt;br /&gt;
+ . la sécurité
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N146" s="1" t="inlineStr">
         <is>
-          <t>Eau potable
-[...6 lines deleted...]
-Espace public
+          <t>Patrimoine et monuments historiques
 Friche
-Foncier
-Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O146" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles à cette dotation, les collectivités remplissant les conditions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ • Les établissements publics de coopération intercommunale à fiscalité propre dans les départements de métropole qui ne forment pas un ensemble de plus de 75 000 habitants d&amp;#039;un seul tenant et sans enclave autour d&amp;#039;une ou de plusieurs communes centre de plus de 20 000 habitants et dont la densité de population est supérieure ou égale à 150 habitants au kilomètre carré, en prenant en compte la population issue du dernier recensement ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les établissements publics de coopération intercommunale éligibles en 2010 à la dotation globale d&amp;#039;équipement des communes ou à la dotation de développement rural ainsi que les syndicats mixtes créés en application de l&amp;#039;article L. 5711-1 et les syndicats de communes créés en application de l&amp;#039;article L. 5212-1 dont la population n&amp;#039;excède pas 60 000 habitants ;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ • Les communes :
+ &lt;br /&gt;
+ a) dont la population n&amp;#039;excède pas 2 000 habitants dans les départements de métropole
+ &lt;br /&gt;
+ b) dont la population est supérieure à 2 000 habitants dans les départements de métropole et n&amp;#039;excède pas 20 000 habitants et dont le potentiel financier par habitant est inférieur à 1,3 fois le potentiel financier moyen par habitant de l&amp;#039;ensemble des communes dont la population est supérieure à 2 000 habitants et n&amp;#039;excède pas 20 000 habitants ;
+ &lt;br /&gt;
+ • Les communes nouvelles issues de la transformation d&amp;#039;établissements publics de coopération intercommunale éligibles à la dotation d&amp;#039;équipement des territoires ruraux l&amp;#039;année précédant leur transformation ou issues de la fusion de communes dont l&amp;#039;une d&amp;#039;entre elles était éligible à cette dotation l&amp;#039;année précédant leur fusion sont réputées remplir, pendant les trois premiers exercices à compter de leur création, les conditions de population mentionnées aux a et b.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La liste des opérations éligibles à la DETR est disponible sur le site internet :
+ &lt;a href="https://www.ain.gouv.fr" rel="noopener" target="_blank"&gt;
+  https://www.ain.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ rubrique Actions de l&amp;#039;Etat&amp;gt;Collectivités locales&amp;gt;Aide à l&amp;#039;investissement des collectivités locales&amp;gt;DETR
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt du dossier :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Votre dossier pourra être déposé via l&amp;#039;outil démarches-simplifiées.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toutes les collectivités sont destinataires d&amp;#039;une circulaire annuelle précisant la liste des opérations éligibles et les modalités de dépôt des demandes de subvention.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S146" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T146" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U146" s="1" t="inlineStr">
+        <is>
+          <t>Ain</t>
+        </is>
+      </c>
+      <c r="V146" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X146" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Votre sous-préfecture d&amp;#039;arrondissement Belley, Gex, Nantua ou la préfecture de l&amp;#039;Ain, si vous relevez de l&amp;#039;arrondissement de Bourg-en-Bresse :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ . Arrondissement de Belley : sp-belley&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Bourg-en-Bresse : pref-subvention&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Gex : sp-gex&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+ . Arrondissement de Nantua : sp-nantua&amp;#64;ain.gouv.fr
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y146" s="1" t="inlineStr">
+        <is>
+          <t>corinne.duroux@ain.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z146" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0f00-financer-des-projets-dinvestissement-des-comm/</t>
+        </is>
+      </c>
+      <c r="AA146" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB146" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC146" s="1" t="inlineStr">
+        <is>
+          <t>PREFECTURE DE L'AIN</t>
+        </is>
+      </c>
+      <c r="AE146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF146" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG146" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2022</t>
+        </is>
+      </c>
+      <c r="AH146" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:34" customHeight="0">
+      <c r="A147" s="1">
+        <v>122825</v>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Participer au label national Territoires, Villes et Villages Internet</t>
+        </is>
+      </c>
+      <c r="E147" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="G147" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H147" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Label national Territoires, Villes et Villages Internet est une évaluation des politiques publiques numériques territoriales, unique en Europe.
+&lt;/p&gt;
+&lt;p&gt;
+ La marque territoriale « Label National Territoires, Villes et Villages Internet » concerne les villages comme les grandes villes, dès les premiers services connectés aux habitants et usagers du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce label national prend la forme d&amp;#039;un panneau en entrée de ville avec 1 à 5 arobases (&amp;#64;) millésimé chaque année. Il se base sur un référentiel de 16 enjeux thématiques et 139 services numériques conçu par des universitaires avec l&amp;#039;association et créé avec l&amp;#039;État.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour participer, les collectivités référencent leurs actions sur la plateforme
+  villes-internet.net. Le référentiel sert d&amp;#039;auto-évaluation et de feuille de route quotidienne aux décideurs publics et à leurs agents.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Chaque année un jury d&amp;#039;experts indépendant étudie plus de 250 dossiers de collectivités.
+&lt;/p&gt;
+&lt;p&gt;
+ Le label national est soutenu depuis près de 25 ans par plusieurs ministères et traditionnellement remis par un membre du gouvernement.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation est ouverte à tout EPCI, ville ou village, de toutes tailles et toutes les régions françaises et territoires ultramarins.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/label-territoires-villes-villages-internet/reglement/" rel="noopener" target="_blank"&gt;
+  Consultez le règlement du Label national Territoires, Villes et Villages Internet
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions de toutes les collectivités sont recensées en accès libre et de manière géolocalisée et thématique dans l&amp;#039;ATLAAS.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/atlaas" rel="noopener" target="_blank"&gt;
+  Consultez plus de 30 000 actions de collectivités
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.villes-internet.net/site/evaluer/" rel="noopener" target="_blank"&gt;
+  Consultez le palmarès des éditions antérieures
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N147" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Handicap
+Egalité des chances
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
 Education et renforcement des compétences
 Technologies numériques et numérisation
-Revitalisation
-Risques naturels
+Tiers-lieux
+Innovation, créativité et recherche
+Equipement public
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Médias et communication
+Réduction de l'empreinte carbone
+Inclusion numérique
+Sécurité</t>
+        </is>
+      </c>
+      <c r="O147" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S147" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T147" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U147" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V147" s="1" t="inlineStr">
+        <is>
+          <t>https://www.villes-internet.net/site/participez-au-label/</t>
+        </is>
+      </c>
+      <c r="X147" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour participer rendez-vous sur la page &amp;#34;Participer au label&amp;#34;
+ (voir le bouton &amp;#34;descriptif complet&amp;#34; en bas de page) et cliquez sur le bouton &amp;#34;Ma collectivité souhaite participer&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ Ou contactez directement l&amp;#039;association Villes Internet :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  01 55 06 09 30 |  coordination&amp;#64;villes-internet.net
+ &lt;/li&gt;
+ &lt;li&gt;
+  68 boulevard Malesherbes 75008 Paris
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y147" s="1" t="inlineStr">
+        <is>
+          <t>fpoznanski@villes-internet.net</t>
+        </is>
+      </c>
+      <c r="Z147" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/eb5f-label-national-territoires-villes-et-villages/</t>
+        </is>
+      </c>
+      <c r="AA147" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC147" s="1" t="inlineStr">
+        <is>
+          <t>Villes Internet</t>
+        </is>
+      </c>
+      <c r="AE147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF147" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG147" s="1" t="inlineStr">
+        <is>
+          <t>27/12/2022</t>
+        </is>
+      </c>
+      <c r="AH147" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:34" customHeight="0">
+      <c r="A148" s="1">
+        <v>122171</v>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des économies d'énergie et d'eau sur votre patrimoine</t>
+        </is>
+      </c>
+      <c r="D148" s="1" t="inlineStr">
+        <is>
+          <t>Conseil en Energie Partagé</t>
+        </is>
+      </c>
+      <c r="E148" s="1" t="inlineStr">
+        <is>
+          <t>Energies Solidaires association</t>
+        </is>
+      </c>
+      <c r="G148" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H148" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Energies Solidaires porte plusieurs dispositifs de service public de la rénovation énergétique sur les Yvelines et accompagne les acteurs locaux au plus près de leurs besoins et contraintes.
+&lt;/p&gt;
+&lt;p&gt;
+ Nous proposons un accompagnement personnalisé, pas-à-pas, de l&amp;#039;idée à la réalisation de vos projets de transition énergétique notamment au travers de la mission de Conseil en Energie Partagé de l&amp;#039;ADEME (Agence de la Transition Ecologique).
+&lt;/p&gt;
+&lt;p&gt;
+ Vous partagerez sur plusieurs communes les compétences d&amp;#039;un.e conseiller.e qui vous proposera un service objectif et indépendant, sur le long terme, pour un accompagnement et une assistante technique sur les aspect réglementaires, techniques et financiers.
+&lt;/p&gt;
+&lt;p&gt;
+ Votre conseiller.e sera force de proposition pour vous permettre de maitriser vos dépenses énergétiques et hydriques mais également dans l&amp;#039;optique de réduire votre empreinte carbone territoriale (objectif national de neutralité carbone à horizon 2050).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour plus d&amp;#039;informations sur ce dispositif :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  notre site (voir le bouton plus d&amp;#039;information en bas de fiche)
+ &lt;/li&gt;
+ &lt;li&gt;
+  le site de l&amp;#039;ADEME :
+  &lt;a href="https://expertises.ademe.fr/professionnels/collectivites/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep" target="_self"&gt;
+   https://expertises.ademe.fr/professionnels/collectivites/patrimoine-communes-comment-passer-a-laction/batiments-publics-reduire-depense-energetique/conseil-energie-partage-cep
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce que comprend le dispositif CEP (liste non exhaustive)
+&lt;/p&gt;
+&lt;p&gt;
+ → Réaliser un inventaire du patrimoine (bâtiments, luminaires, véhicules...) et des usages
+&lt;/p&gt;
+&lt;p&gt;
+ → Réaliser un bilan énergétique des trois dernières années de consommations
+&lt;/p&gt;
+&lt;p&gt;
+ → Suivi annuel de l&amp;#039;évolution des consommations et des dépenses énergétiques, définition d&amp;#039;indicateurs et reporting dans un tableau de bord pour surveiller leur évolution
+&lt;/p&gt;
+&lt;p&gt;
+ → Rédaction de notes et de rapports (état de santé du bâtiment, dépenses énergétiques...)
+&lt;/p&gt;
+&lt;p&gt;
+ → Mise en évidence des surconsommations
+&lt;/p&gt;
+&lt;p&gt;
+ → Suivi et optimisation des consommations énergétiques des bâtiments
+&lt;/p&gt;
+&lt;p&gt;
+ → Proposition de modification de certains réglages (régime de température, mise en place d&amp;#039;un réduit...)
+&lt;/p&gt;
+&lt;p&gt;
+ → Elaboration d&amp;#039;un programme d&amp;#039;actions travaux hiérarchisées
+&lt;/p&gt;
+&lt;p&gt;
+ → Aider à la recherche de financements publics et privés
+&lt;/p&gt;
+&lt;p&gt;
+ → Participation au montage d&amp;#039;opération avec recommandations et prescriptions dans le domaine énergétique
+&lt;/p&gt;
+&lt;p&gt;
+ → Mise en valeur des expériences réussies dans d&amp;#039;autres collectivités afin de convaincre de l&amp;#039;efficacité des actions proposées
+&lt;/p&gt;
+&lt;p&gt;
+ → Veille réglementaire et relais auprès des communes sur les sujets énergétiques et batimentaires (règlementation, aides financières, actualités, etc.)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Focus décret tertiaire
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ → Aide à l&amp;#039;identification du patrimoine assujeti au Décret éco énergie tertiaire (DEET)
+&lt;/p&gt;
+&lt;p&gt;
+ → Accompagnement au remplissage réglementaire de la plateforme OPERAT (obligation du DEET)
+&lt;/p&gt;
+&lt;p&gt;
+ → Remplissage de la plateforme OPERAT
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ce que ça ne comprend pas (liste non exhaustive)
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ → ES aide à la réalisation mais ne réalise pas pour la commune les démarches (administratives, techniques) relatives aux travaux
+&lt;/p&gt;
+&lt;p&gt;
+ → Réalisation d&amp;#039;audits énergétiques réglementaires
+&lt;/p&gt;
+&lt;p&gt;
+ → Remplissage de la plateforme OPERAT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N148" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Consommation et production
 Qualité de l'air
 Equipement public
 Bâtiments et construction
-Réhabilitation
 Logement et habitat
-Accessibilité
-Transports collectifs et optimisation des trafics routiers
+Lutte contre la précarité
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O148" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Communes de moins de 10 000 habitants
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communes sur une des 5 EPCI yvelinoises suivantes :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Communauté Urbaine Grand Paris Seine &amp;amp; Oise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté d&amp;#039;Agglomération Saint-Germain Boucles de Seine
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes des Portes d&amp;#039;Ile-de-France
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes de Gally-Mauldre
+ &lt;/li&gt;
+ &lt;li&gt;
+  Communauté de Communes Pays Houdanais
+ &lt;/li&gt;
+&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S148" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T148" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U148" s="1" t="inlineStr">
+        <is>
+          <t>Yvelines</t>
+        </is>
+      </c>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>https://energies-solidaires.org/conseil-energie/le-conseil-en-energie-partage-cep/</t>
+        </is>
+      </c>
+      <c r="W148" s="1" t="inlineStr">
+        <is>
+          <t>https://energies-solidaires.org/lassociation/contacts/</t>
+        </is>
+      </c>
+      <c r="X148" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Vincent LEVISTRE
+ &lt;/li&gt;
+ &lt;li&gt;
+  Responsable accompagnement des Collectivités
+ &lt;/li&gt;
+ &lt;li&gt;
+  01 39 70 23 06
+ &lt;/li&gt;
+ &lt;li&gt;
+  vincent.levistre&amp;#64;energies-solidaires.org
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier d&amp;#039;une présentation, contactez-nous :
+ &lt;a href="https://energies-solidaires.org/lassociation/contacts/" target="_self"&gt;
+  https://energies-solidaires.org/lassociation/contacts/
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y148" s="1" t="inlineStr">
+        <is>
+          <t>vincent.levistre@energies-solidaires.org</t>
+        </is>
+      </c>
+      <c r="Z148" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4156-realiser-des-economies-denergie-et-deau-sur-v/</t>
+        </is>
+      </c>
+      <c r="AA148" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB148" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC148" s="1" t="inlineStr">
+        <is>
+          <t>ENERGIES SOLIDAIRES</t>
+        </is>
+      </c>
+      <c r="AE148" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF148" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG148" s="1" t="inlineStr">
+        <is>
+          <t>22/12/2022</t>
+        </is>
+      </c>
+      <c r="AH148" s="1" t="inlineStr">
+        <is>
+          <t>06/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:34" customHeight="0">
+      <c r="A149" s="1">
+        <v>119750</v>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'économie circulaire</t>
+        </is>
+      </c>
+      <c r="E149" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G149" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H149" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Notre offre vous soutient dans la mise en place de stratégies d&amp;#039;économie circulaire et de valorisation des déchets organiques. Nous proposons des solutions innovantes pour optimiser les ressources, réduire les déchets, favoriser le compostage et la méthanisation, tout en créant des boucles locales de réutilisation et en renforçant la résilience écologique et économique du territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N149" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O149" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S149" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U149" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V149" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X149" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y149" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z149" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7eb-favoriser-leconomie-circulaire-sur-un-territo/</t>
+        </is>
+      </c>
+      <c r="AA149" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC149" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE149" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF149" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG149" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2022</t>
+        </is>
+      </c>
+      <c r="AH149" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:34" customHeight="0">
+      <c r="A150" s="1">
+        <v>112009</v>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Déployer des bornes de recharge pour véhicules électriques et accompagner leur exploitation</t>
+        </is>
+      </c>
+      <c r="D150" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités alternatives</t>
+        </is>
+      </c>
+      <c r="E150" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="G150" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H150" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I150" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagnement des collectivités girondines en transfert de compétence IRVE. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Déploiement de bornes : &lt;/strong&gt;L&amp;#039;accompagnement diffère suivant la borne concernée et ce qui est prévu au SDIRVE (Schéma Directeur d&amp;#039;Infrastructures de Recharges pour Véhicules Electriques).&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n° 1 :&lt;/strong&gt; Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, prioritaire dans le cadre du SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 30% à 100% (suivant collectivité) pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux de subvention varie de 0% à 100% pour les superchargeurs 120kW DC à proximité de voie express/autoroute. Charge moyenne : 20mn/240km. Les travaux de génie civil et de renforcement du réseau ne sont pas compris.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;Cas n°2 : &lt;/strong&gt;Fourniture et pose d&amp;#039;une borne de recharge pour véhicules électriques, raccordement compris, hors extension, non prioritaire dans le SDIRVE.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Le taux de subvention varie de 0% à 60% pour les bornes suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;7-22 kW AC pour les parkings de covoiturage/tertiaire. Charge moyenne : 7h/320km&lt;/li&gt;&lt;li&gt;24 kW DS AC pour les implantations en centre ville. Charge moyenne : 1h/160km&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exploitation :&lt;/strong&gt; Deux types de forfaits sont disponibles :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 7-22kW AC et 24kW DC : il couvre les opérations d&amp;#039;exploitation courantes (services aux usagers, maintenance curative et préventive, supervision, accès au moyen de paiement, consommation électrique). Le coût est de 800€/borne/an, révisé tous les 3 ans (si un excédent d&amp;#039;exploitation est constaté, 50% est reversé à la collectivité).&lt;/li&gt;&lt;li&gt;Forfait exploitation des bornes de recharge 120kW DC sur les frais réels.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N150" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Qualité de l'air
+Animation et mise en réseau
 Mobilité partagée
 Logistique urbaine
-Modes actifs : vélo, marche et aménagements associés
-[...6 lines deleted...]
-      <c r="O146" s="1" t="inlineStr">
+Mobilité pour tous
+Connaissance de la mobilité
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O150" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R146" s="1" t="inlineStr">
+      <c r="R150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;span&gt;Transfert de compétence IRVE.&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;&lt;p&gt;Sous réserve des fonds alloués à cet accompagnement.&lt;/p&gt;&lt;p&gt;Pour savoir si votre collectivité est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S150" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T150" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U150" s="1" t="inlineStr">
+        <is>
+          <t>Gironde</t>
+        </is>
+      </c>
+      <c r="V150" s="1" t="inlineStr">
+        <is>
+          <t>https://www.sdeeg33.fr/mobilite-durable/</t>
+        </is>
+      </c>
+      <c r="X150" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Syndicat Départemental Energies et Environnement de Gironde
+ &lt;/li&gt;
+ &lt;li&gt;
+  Nathalie Lalanne
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chargée de projets mobilité alternative
+ &lt;/li&gt;
+ &lt;li&gt;
+  Service Transition Énergétique
+ &lt;/li&gt;
+ &lt;li&gt;
+  service.energies&amp;#64;sdeeg33.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  05 56 16 13 21
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y150" s="1" t="inlineStr">
+        <is>
+          <t>lea.pambrun@sdeeg33.fr</t>
+        </is>
+      </c>
+      <c r="Z150" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f797-developper-les-mobilites-alternatives/</t>
+        </is>
+      </c>
+      <c r="AA150" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB150" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes électriques</t>
+        </is>
+      </c>
+      <c r="AC150" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
+        </is>
+      </c>
+      <c r="AE150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF150" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG150" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2022</t>
+        </is>
+      </c>
+      <c r="AH150" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:34" customHeight="0">
+      <c r="A151" s="1">
+        <v>112001</v>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer vos politiques publiques grâce au partage de bonnes pratiques au sein d'un partenariat européen</t>
+        </is>
+      </c>
+      <c r="C151" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Interreg - Fonds européens
+EUROPE - Interreg Europe</t>
+        </is>
+      </c>
+      <c r="D151" s="1" t="inlineStr">
+        <is>
+          <t>Projet de coopération territoriale Interreg Europe</t>
+        </is>
+      </c>
+      <c r="E151" s="1" t="inlineStr">
+        <is>
+          <t>Commission européenne</t>
+        </is>
+      </c>
+      <c r="F151" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="G151" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H151" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I151" s="1" t="inlineStr">
+        <is>
+          <t> Min : 70 Max : 80</t>
+        </is>
+      </c>
+      <c r="J151" s="1" t="inlineStr">
+        <is>
+          <t>80% : structures publiques et de droit public et 70% : structures privées à but non lucratif</t>
+        </is>
+      </c>
+      <c r="K151" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Le programme de coopération interrégionale Interreg Europe offre l&amp;#039;opportunité aux acteurs publics de l&amp;#039;Union européenne de développer des projets d&amp;#039;échange d&amp;#039;expérience et de bonnes pratiques pour améliorer leurs politiques publiques.
+&lt;/p&gt;
+&lt;p&gt;
+ Un projet va se construire autour d&amp;#039;une problématique commune et va regrouper des acteurs publics sur l&amp;#039;ensemble du territoire européen. Pendant quatre ans, le partenariat va échanger sur les mesures mises en place sur leur territoire respectif, tirer les enseignements des expériences de chacun, pour ensuite adapter leur politique publique pour plus d&amp;#039;efficacité.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets s&amp;#039;inscrivent dans les priorités de l&amp;#039;Union Européenne, à savoir une Europe plus innovante, plus verte, plus connectée, plus sociale, plus proche de ses citoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ Les dépenses prises en charges sont essentiellement des dépenses de fonctionnement pour lesquelles la subvention (FEDER) est de 70 ou 80%.
+&lt;/p&gt;
+&lt;p&gt;
+ Le 3ème appel à projets aura lieu du 20 mars au 7 juin 2024.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sur la période 2014-2020, 258 projets ont été financés. Vous pouvez les retrouver en suivant ce lien :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.interregeurope.eu/discover-projects/" rel="noopener" target="_blank"&gt;
+  https://www.interregeurope.eu/discover-projects/
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  Qui peut en bénéficier ?
+  Quelques exemples de projets financés :
  &lt;/strong&gt;
 &lt;/p&gt;
-&lt;p&gt;
-[...169 lines deleted...]
-&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Le domaine social et la santé : par exemple, la réhabilitation de locaux associatifs, la création d&amp;#039;une maison de santé pluri-disciplinaire, ou encore des projets portants sur les équipements sportifs
-[...17 lines deleted...]
-  La construction, l&amp;#039;habitat, l&amp;#039;urbanisme et les transports : création et aménagement de parkings, coordination locale de l&amp;#039;offre de logement, rénovation de voirie, mobilités douces
+  Aider le développement de la mobilité électrique au niveau régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Maintenir et développer une activité commerciale essentielle en zone rurale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diminuer les émissions de CO2 en ville liées au domaine de la construction
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer et favoriser en ville les voies cyclables et piétonnières
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réduire la pollution lumineuse en milieu urbain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développer des stratégies d&amp;#039;éco-tourisme pour préserver le milieu naturel
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N147" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Patrimoine et monuments historiques
+      <c r="N151" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
 Culture et identité collective
+Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
-Espaces verts
-[...319 lines deleted...]
-Tourisme
+Forêts
+Montagne
+Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
+Commerces et services
+Formation professionnelle
 Technologies numériques et numérisation
 Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
+Emploi
+International
 Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
+Spectacle vivant
+Médias et communication
+Industrie
+Fiscalité des entreprises
+Mers et océans
 Réduction de l'empreinte carbone
+Bibliothèques et livres
 Mobilité fluviale
+Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
-Solutions d'adaptation fondées sur la nature (SafN)</t>
-[...2 lines deleted...]
-      <c r="O148" s="1" t="inlineStr">
+Mobilité et véhicules autonomes
+Protection animale</t>
+        </is>
+      </c>
+      <c r="O151" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R148" s="1" t="inlineStr">
+      <c r="R151" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les structures éligibles sont les structures publiques ou privées à but non lucratif.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le cœur de cible sont les entités publiques à l&amp;#039;origine de l&amp;#039;écriture et la mise en oeuvre de politiques publiques.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les structures privées à but lucratif (ex: entreprises) ne sont pas éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S151" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T151" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U151" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V151" s="1" t="inlineStr">
+        <is>
+          <t>https://www.interregeurope.eu/about-us/2021-2027/</t>
+        </is>
+      </c>
+      <c r="X151" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les collectivités éligibles à la DSID :
-  &lt;br /&gt;
+  Point de contact national Nord de la France
  &lt;/strong&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
-&lt;/ul&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Caroline Gauthier &amp;#43;33 (0) 374 274 056
+&lt;/p&gt;
+&lt;p&gt;
+ caroline.gauthier&amp;#64;hautsdefrance.fr
+&lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  La nature des projets éligibles :
-  &lt;br /&gt;
+  Point de contact national Sud de la France et RUP
  &lt;/strong&gt;
-&lt;/p&gt;
-[...51 lines deleted...]
- &lt;br /&gt;
+ :
+&lt;/p&gt;
+&lt;p&gt;
+ Patricia Di Biase &amp;#43;33 (0) 491 575 606
+&lt;/p&gt;
+&lt;p&gt;
+ pdibiase&amp;#64;maregionsud.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y148" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA148" s="1" t="inlineStr">
+      <c r="Y151" s="1" t="inlineStr">
+        <is>
+          <t>caroline.gauthier@hautsdefrance.fr</t>
+        </is>
+      </c>
+      <c r="Z151" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1ef3-ameliorer-vos-politiques-publiques-grace-au-p/</t>
+        </is>
+      </c>
+      <c r="AA151" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB148" s="1" t="inlineStr">
-[...34 lines deleted...]
-      <c r="AH148" s="1" t="inlineStr">
+      <c r="AC151" s="1" t="inlineStr">
+        <is>
+          <t>Interreg Europe</t>
+        </is>
+      </c>
+      <c r="AD151" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF151" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG151" s="1" t="inlineStr">
+        <is>
+          <t>13/01/2022</t>
+        </is>
+      </c>
+      <c r="AH151" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="149" spans="1:34" customHeight="0">
-      <c r="A149" s="1">
+    <row r="152" spans="1:34" customHeight="0">
+      <c r="A152" s="1">
         <v>111994</v>
       </c>
-      <c r="B149" s="1" t="inlineStr">
+      <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Accompagner  la gestion de l’éclairage public</t>
         </is>
       </c>
-      <c r="E149" s="1" t="inlineStr">
+      <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="G149" s="1" t="inlineStr">
+      <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H149" s="1" t="inlineStr">
+      <c r="H152" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Avance récupérable
 Subvention</t>
         </is>
       </c>
-      <c r="I149" s="1" t="inlineStr">
+      <c r="I152" s="1" t="inlineStr">
         <is>
           <t> Max : 20</t>
         </is>
       </c>
-      <c r="J149" s="1" t="inlineStr">
+      <c r="J152" s="1" t="inlineStr">
         <is>
           <t>Sur les travaux permettant d'atteindre 50% déconomie de consommation. Plafonnée à 12 000 euros HT/an</t>
         </is>
       </c>
-      <c r="K149" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L149" s="1" t="inlineStr">
+      <c r="K152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Accompagner les collectivités dans la gestion de leur éclairage public : création, entretien, réparation des points lumineux et réponse aux obligations en tant que gestionnaire de réseaux.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   &lt;strong&gt;
    MODALITÉS D&amp;#039; ACCOMPAGNEMENT :
   &lt;/strong&gt;
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   État des lieux du patrimoine existant et diagnostic énergétique
  &lt;/li&gt;
  &lt;li&gt;
   Maîtrise d&amp;#039;œuvre des travaux et passation des marchés afférents
  &lt;/li&gt;
  &lt;li&gt;
   Entretien préventif et curatif
  &lt;/li&gt;
  &lt;li&gt;
   Géoréférencement obligatoire du réseau
  &lt;/li&gt;
@@ -28658,390 +29269,390 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Réunions et contacts réguliers pour le suivi des différents projets de la collectivité
  &lt;/li&gt;
  &lt;li&gt;
   Rapport annuel des activités sur le patrimoine éclairage public.
  &lt;/li&gt;
  &lt;li&gt;
   Outil cartographique en ligne pour le suivi du patrimoine et la gestion des pannes avec numérotation physique sur le terrain (sur devis).
  &lt;/li&gt;
  &lt;li&gt;
   Devis divers.
  &lt;/li&gt;
  &lt;li&gt;
   Maîtrise d&amp;#039;œuvre des travaux.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M149" s="1" t="inlineStr">
+      <c r="M152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Rénovation du patrimoine à travers le remplacement par des luminaires LED, télégestion de l&amp;#039;éclairage public pour réduire la consommation énergétique...
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N149" s="1" t="inlineStr">
+      <c r="N152" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Appui méthodologique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O149" s="1" t="inlineStr">
+      <c r="O152" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R149" s="1" t="inlineStr">
+      <c r="R152" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Délibération de transfert de compétence en éclairage public.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S149" s="1" t="inlineStr">
+      <c r="S152" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T149" s="1" t="inlineStr">
+      <c r="T152" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U149" s="1" t="inlineStr">
+      <c r="U152" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V149" s="1" t="inlineStr">
+      <c r="V152" s="1" t="inlineStr">
         <is>
           <t>https://www.sdeeg33.fr/le-reseau-eclairage-public/</t>
         </is>
       </c>
-      <c r="X149" s="1" t="inlineStr">
+      <c r="X152" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Éclairage public
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  05 56 16 19 41
 &lt;/p&gt;
 &lt;p&gt;
  service.ep&amp;#64;sdeeg33.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y149" s="1" t="inlineStr">
+      <c r="Y152" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z149" s="1" t="inlineStr">
+      <c r="Z152" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0da2-accompagner-la-gestion-de-leclairage-public/</t>
         </is>
       </c>
-      <c r="AA149" s="1" t="inlineStr">
+      <c r="AA152" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB149" s="1" t="inlineStr">
+      <c r="AB152" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Rénovation de l’éclairage public</t>
         </is>
       </c>
-      <c r="AC149" s="1" t="inlineStr">
+      <c r="AC152" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="AE149" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG149" s="1" t="inlineStr">
+      <c r="AE152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF152" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG152" s="1" t="inlineStr">
         <is>
           <t>13/01/2022</t>
         </is>
       </c>
-      <c r="AH149" s="1" t="inlineStr">
+      <c r="AH152" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="150" spans="1:34" customHeight="0">
-      <c r="A150" s="1">
+    <row r="153" spans="1:34" customHeight="0">
+      <c r="A153" s="1">
         <v>111760</v>
       </c>
-      <c r="B150" s="1" t="inlineStr">
+      <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Être accompagné sur l'efficacité énergétique des bâtiments publics</t>
         </is>
       </c>
-      <c r="D150" s="1" t="inlineStr">
+      <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Conseil en Energie Partagé</t>
         </is>
       </c>
-      <c r="E150" s="1" t="inlineStr">
+      <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Energies et Environnement de Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="G150" s="1" t="inlineStr">
+      <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H150" s="1" t="inlineStr">
+      <c r="H153" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Ingénierie Juridique / administrative
 Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="I150" s="1" t="inlineStr">
+      <c r="I153" s="1" t="inlineStr">
         <is>
           <t> Max : 40</t>
         </is>
       </c>
-      <c r="K150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L150" s="1" t="inlineStr">
+      <c r="K153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Répondre aux enjeux de la transition énergétique en bénéficiant d&amp;#039;un accompagnement technique et financier ajusté à ses besoins.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 1 de l&amp;#039;accompagnement : suivre ses consommations et ses dépenses d&amp;#039;énergies sur son patrimoine bâti&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;Mobilisation d&amp;#039;un économe de flux, référent technique unique, réactif et compétent en matière d&amp;#039;économies d&amp;#039;énergie&lt;/li&gt;&lt;li&gt;Mise à disposition d&amp;#039;un logiciel de gestion et de suivi des consommations d&amp;#039;énergies mis à jour par le SDEEG et consultable pour les collectivités&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret tertiaire&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Aide à la saisie des données sur la plateforme OPERAT&lt;/li&gt;&lt;li&gt;Identification des bâtiments soumis au &lt;strong&gt;décret BACS&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;Réunion de suivi annuel avec des bilans annuels pour suivre l&amp;#039;évolution de la politique énergétique mise en place (sur 5 ans)&lt;/li&gt;&lt;li&gt;Conseils sur les réglages et travaux à faibles taux de retour sur investissement&lt;/li&gt;&lt;li&gt;Aide à la recherche de financement&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Niveau 2 de l&amp;#039;accompagnement : élaborer et suivre sa stratégie de rénovation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réalisation d&amp;#039;audits énergétiques type décret tertiaire&lt;/li&gt;&lt;li&gt;Définition de la stratégie de rénovation (plan de travaux)&lt;/li&gt;&lt;li&gt;Enregistrement de la température&lt;/li&gt;&lt;li&gt;Thermographie infrarouge&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M150" s="1" t="inlineStr">
+      <c r="M153" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Aide au changement de contrat d&amp;#039;énergie
  &lt;/li&gt;
  &lt;li&gt;
   Optimisation du fonctionnement des dispositifs de chauffage&lt;/li&gt;&lt;li&gt;Mise en place d&amp;#039;un plan pluriannuel d&amp;#039;investissements&lt;/li&gt;&lt;li&gt;Audits de bâtiments publics...&lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N150" s="1" t="inlineStr">
+      <c r="N153" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O150" s="1" t="inlineStr">
+      <c r="O153" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R150" s="1" t="inlineStr">
+      <c r="R153" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;&lt;li&gt;Signature de la convention de prestation de service pour la transition énergétique.
  &lt;/li&gt;
  &lt;li&gt;
   Signature de la convention ECOBAT dans le cas de la mise à disposition d&amp;#039;un économe de flux et des outils en lien avec cet accompagnement patrimonial.
  &lt;/li&gt;
  &lt;li&gt;
   Validation du devis d&amp;#039;intervention proposé.
  &lt;/li&gt;
 &lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Aide financière sous réserve des fonds alloués et plafonnée à 1000€ HT par an et par collectivité.&lt;/p&gt;&lt;p&gt;Pour savoir si votre commune est éligible à cette aide, référez-vous au &lt;a href="https://www.sdeeg33.fr/reglement-dinterventions-financieres-rif/" target="_blank"&gt;Règlement d&amp;#039;Interventions Financières&lt;/a&gt; du SDEEG.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S150" s="1" t="inlineStr">
+      <c r="S153" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T150" s="1" t="inlineStr">
+      <c r="T153" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U150" s="1" t="inlineStr">
+      <c r="U153" s="1" t="inlineStr">
         <is>
           <t>Gironde</t>
         </is>
       </c>
-      <c r="V150" s="1" t="inlineStr">
+      <c r="V153" s="1" t="inlineStr">
         <is>
           <t>https://www.sdeeg33.fr/maitrise-de-la-demande-en-energie-mde/conseil-en-energie-partage-cep/</t>
         </is>
       </c>
-      <c r="X150" s="1" t="inlineStr">
+      <c r="X153" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Syndicat Départemental d&amp;#039;Energie et d&amp;#039;environnement de Gironde (SDEEG33)
 &lt;/p&gt;
 &lt;p&gt;
  William RAVAILLE&lt;/p&gt;
 &lt;p&gt;
  service.energies&amp;#64;sdeeg33.fr
 &lt;/p&gt;
 &lt;p&gt;
  05 56 16 13 21
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y150" s="1" t="inlineStr">
+      <c r="Y153" s="1" t="inlineStr">
         <is>
           <t>lea.pambrun@sdeeg33.fr</t>
         </is>
       </c>
-      <c r="Z150" s="1" t="inlineStr">
+      <c r="Z153" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1965-maitriser-er-reduire-la-consommation-denergie/</t>
         </is>
       </c>
-      <c r="AA150" s="1" t="inlineStr">
+      <c r="AA153" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB150" s="1" t="inlineStr">
+      <c r="AB153" s="1" t="inlineStr">
         <is>
           <t>Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AC150" s="1" t="inlineStr">
+      <c r="AC153" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental Énergies et Environnement de la Gironde (SDEEG)</t>
         </is>
       </c>
-      <c r="AE150" s="1" t="inlineStr">
+      <c r="AE153" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF150" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG150" s="1" t="inlineStr">
+      <c r="AF153" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG153" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
         </is>
       </c>
-      <c r="AH150" s="1" t="inlineStr">
+      <c r="AH153" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="151" spans="1:34" customHeight="0">
-      <c r="A151" s="1">
+    <row r="154" spans="1:34" customHeight="0">
+      <c r="A154" s="1">
         <v>111757</v>
       </c>
-      <c r="B151" s="1" t="inlineStr">
+      <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d’investissements dans les collectivités ultramarines</t>
         </is>
       </c>
-      <c r="E151" s="1" t="inlineStr">
+      <c r="E154" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="G151" s="1" t="inlineStr">
+      <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
-      <c r="H151" s="1" t="inlineStr">
+      <c r="H154" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Prêt</t>
         </is>
       </c>
-      <c r="K151" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L151" s="1" t="inlineStr">
+      <c r="K154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises,
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités ultramarines en recherche de partenaires financiers pour les projets d&amp;#039;investissements.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Sa raison d&amp;#039;être :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • &amp;#34; Incarner une finance responsable, pour renforcer le pouvoir d&amp;#039;agir du monde local, afin de répondre aux besoins présents et futurs des habitants &amp;#34;
 &lt;/p&gt;
@@ -29078,82 +29689,82 @@
 &lt;p&gt;
  • Gamme de financement complète : prêts long terme, lignes de trésorerie, prêts relais, crédits avec phase de mobilisation
 &lt;/p&gt;
 &lt;p&gt;
  • Durée moyenne des crédits : 16.5 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Crédit jusque 40 ans
 &lt;/p&gt;
 &lt;p&gt;
  • Pas de seuil minimal concernant l&amp;#039;emprunt
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Son accompagnement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  • Ingénierie financière permettant d&amp;#039;assister les collectivités et leurs groupements, de toutes tailles, et d&amp;#039;aider au redressement de la situation financière de ces dernières en cas de besoin.
 &lt;/p&gt;
 &lt;p&gt;
  • Structure légère et digitale, permettant une réactivité face aux demandes des collectivités
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M151" s="1" t="inlineStr">
+      <c r="M154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Aménagement urbain
  &lt;/strong&gt;
  (acquisition de matériels BTP, aménagement du site de Matira, Bora-Bora / Polynésie-Française)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Développement des transports
  &lt;/strong&gt;
  (réseau de transports en commun, Communauté d&amp;#039;Agglomération du Sud / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition écologique
  &lt;/strong&gt;
  (financement de l&amp;#039;écoquartier, La Possession / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Traitement et valorisation des déchets
  &lt;/strong&gt;
  (financement projet de traitement des déchets, syndicat Ileva / La Réunion)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N151" s="1" t="inlineStr">
+      <c r="N154" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -29199,1179 +29810,377 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O151" s="1" t="inlineStr">
+      <c r="O154" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R151" s="1" t="inlineStr">
+      <c r="R154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;adhésion est le premier critère d&amp;#039;éligibilité permettant à une collectivité territoriale ou syndicat de bénéficier des prêts de l&amp;#039;AFL :
 &lt;/p&gt;
 &lt;p&gt;
  • Etude de l&amp;#039;adhésion : La collectivité fait une demande d&amp;#039;adhésion auprès de l&amp;#039;AFL par téléphone, mail ou via le portail dédié : portail.agence-france-locale.fr
 &lt;/p&gt;
 &lt;p&gt;
  • Éligibilité à l&amp;#039;adhésion : L&amp;#039;AFL calcule une note financière de la collectivité entre 1 et 7. De 1 à 5,99 : la collectivité peut adhérer. A partir de 6, la collectivité ne peut pas devenir membre pour l&amp;#039;exercice en cours. Depuis le 11 mai 2020, les collectivités doivent également respecter les seuils fixés par le Décret 2020-556.
 &lt;/p&gt;
 &lt;p&gt;
  • Vote de la délibération de la collectivité : L&amp;#039;AFL communique à la collectivité le montant de son apport en capital initial (ACI). Il correspond au maximum entre 1,1 % de l&amp;#039;encours de dette et 0,30 % des recettes réelles de fonctionnement. La collectivité délibère ensuite pour valider l&amp;#039;adhésion.
 &lt;/p&gt;
 &lt;p&gt;
  • Versement de l&amp;#039;Apport en capital initial : La collectivité devient membre au moment du versement de l&amp;#039;ACI ou de la première tranche d&amp;#039;ACI dans le cas d&amp;#039;un paiement en plusieurs fois. Elle peut alors soumettre une demande de financement auprès de l&amp;#039;AFL.
 &lt;/p&gt;
 &lt;p&gt;
  • Signature de l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires : La collectivité signe ensuite l&amp;#039;acte d&amp;#039;adhésion au pacte d&amp;#039;actionnaires et devient actionnaire de la Société territoriale au moment de l&amp;#039;augmentation de capital.
 &lt;/p&gt;
 &lt;p&gt;
  Une fois actionnaire, la collectivité participe à la gouvernance du Groupe et bénéficie d&amp;#039;un accompagnement continu des équipes de l&amp;#039;AFL et de ses prêts à tarif compétitif.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S151" s="1" t="inlineStr">
+      <c r="S154" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T151" s="1" t="inlineStr">
+      <c r="T154" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U151" s="1" t="inlineStr">
+      <c r="U154" s="1" t="inlineStr">
         <is>
           <t>Outre-mer</t>
         </is>
       </c>
-      <c r="V151" s="1" t="inlineStr">
+      <c r="V154" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr/home-page-collectivites/rejoindre-lafl/</t>
         </is>
       </c>
-      <c r="W151" s="1" t="inlineStr">
+      <c r="W154" s="1" t="inlineStr">
         <is>
           <t>https://www.agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="X151" s="1" t="inlineStr">
+      <c r="X154" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : adhesion&amp;#64;afl-banque.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : &amp;#43;33 (0)4 81 11 29 37
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   NB : appel non surtaxé
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y151" s="1" t="inlineStr">
+      <c r="Y154" s="1" t="inlineStr">
         <is>
           <t>lou.lamure-guigard@agence-france-locale.fr</t>
         </is>
       </c>
-      <c r="Z151" s="1" t="inlineStr">
+      <c r="Z154" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/759c-financer-vos-budgets-dinvestissements-dans-le/</t>
         </is>
       </c>
-      <c r="AA151" s="1" t="inlineStr">
+      <c r="AA154" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC151" s="1" t="inlineStr">
+      <c r="AC154" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
-      <c r="AE151" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG151" s="1" t="inlineStr">
+      <c r="AE154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF154" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG154" s="1" t="inlineStr">
         <is>
           <t>11/01/2022</t>
-        </is>
-[...683 lines deleted...]
-          <t>23/03/2022</t>
         </is>
       </c>
       <c r="AH154" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:34" customHeight="0">
       <c r="A155" s="1">
-        <v>119750</v>
+        <v>117406</v>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Développer l'économie circulaire</t>
+          <t>Accompagner les collectivités à la communication environnementale</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
-          <t>Chambres d'agriculture</t>
+          <t>ID77</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
-        <is>
-[...115 lines deleted...]
-      <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H156" s="1" t="inlineStr">
+      <c r="H155" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K156" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L156" s="1" t="inlineStr">
+      <c r="K155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Faciliter la communication de la collectivité sur les actions environnementales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M156" s="1" t="inlineStr">
+      <c r="M155" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rédaction d&amp;#039;articles, réalisation de plaquettes thématiques, aide à la communication, proposition de modèle prêt à l&amp;#039;emploi
  &lt;/li&gt;
  &lt;li&gt;
   Convention de partenariat
  &lt;/li&gt;
  &lt;li&gt;
   Document contractuel (conventions type ..)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N156" s="1" t="inlineStr">
+      <c r="N155" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Forêts
 Sols
 Espaces verts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Risques naturels
 Qualité de l'air
 Biodiversité
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone
 Milieux humides
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O156" s="1" t="inlineStr">
+      <c r="O155" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R156" s="1" t="inlineStr">
+      <c r="R155" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S156" s="1" t="inlineStr">
+      <c r="S155" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U156" s="1" t="inlineStr">
+      <c r="U155" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V156" s="1" t="inlineStr">
+      <c r="V155" s="1" t="inlineStr">
         <is>
           <t>http://www.seine-et-marne-environnement.fr</t>
         </is>
       </c>
-      <c r="W156" s="1" t="inlineStr">
+      <c r="W155" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X156" s="1" t="inlineStr">
+      <c r="X155" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
   id77&amp;#64;departement77.fr
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 01 64 14 73 56
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y156" s="1" t="inlineStr">
+      <c r="Y155" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z156" s="1" t="inlineStr">
+      <c r="Z155" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/7119-accompagner-les-collectivites-a-la-communicat/</t>
         </is>
       </c>
-      <c r="AA156" s="1" t="inlineStr">
+      <c r="AA155" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB156" s="1" t="inlineStr">
+      <c r="AB155" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC156" s="1" t="inlineStr">
+      <c r="AC155" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE156" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG156" s="1" t="inlineStr">
+      <c r="AE155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF155" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG155" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH156" s="1" t="inlineStr">
+      <c r="AH155" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="157" spans="1:34" customHeight="0">
-      <c r="A157" s="1">
+    <row r="156" spans="1:34" customHeight="0">
+      <c r="A156" s="1">
         <v>117421</v>
       </c>
-      <c r="B157" s="1" t="inlineStr">
+      <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes à l'obtention de la Première fleur du label "Villes et villages fleuris"</t>
         </is>
       </c>
-      <c r="E157" s="1" t="inlineStr">
+      <c r="E156" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G157" s="1" t="inlineStr">
+      <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H157" s="1" t="inlineStr">
+      <c r="H156" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K157" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L157" s="1" t="inlineStr">
+      <c r="K156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L156" s="1" t="inlineStr">
         <is>
           <t>L&amp;#039;accompagnement des communes à l&amp;#039;obtention de la première fleur du label « Villes et villages fleuris » a vocation à soutenir les communes souhaitant candidater à l&amp;#039;obtention du label dans la structuration et la mise en œuvre d&amp;#039;un plan d&amp;#039;actions transversal au regard de la grille d&amp;#039;évaluation élaborée par le Conseil national des villes et villages fleuris (CNVVF).</t>
         </is>
       </c>
-      <c r="M157" s="1" t="inlineStr">
+      <c r="M156" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Suite à une phase de diagnostic préalablement conduite sur place par les services départementaux auprès des communes ayant manifesté leur souhait d&amp;#039;être candidates à l&amp;#039;obtention de la première fleur, les communes bénéficieront d&amp;#039;un accompagnement et d&amp;#039;une expertise spécifiquement adaptés aux besoins identifiés dans le cadre du diagnostic, au regard de la grille d&amp;#039;évaluation du CNVVF (qualité paysagère, diversité et qualité botanique,  protection de l&amp;#039;environnement et de la biodiversité, valorisation du patrimoine, promotion touristique, gestion différenciée, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
   Accompagnements proposés :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Direction de l&amp;#039;eau, de l&amp;#039;environnement et de l&amp;#039;agriculture : Préparation pour la concours Villes et Villages Fleuris
  &lt;/li&gt;
  &lt;li&gt;
   Conseils
  &lt;/li&gt;
  &lt;li&gt;
   sur le fleurissement, l&amp;#039;aménagement et l&amp;#039;entretien des espaces dans l&amp;#039;objectif d&amp;#039;obtenir une première fleur au concours Villes et Villages Fleuris :
  &lt;/li&gt;
  &lt;li&gt;
   Choix d&amp;#039;aménagements et de fleurissement adaptés aux différents sites
  &lt;/li&gt;
  &lt;li&gt;
@@ -30442,714 +30251,905 @@
  &lt;/strong&gt;
  : Accompagnement à la mise en place d&amp;#039;une gestion différenciée des espaces verts
  &lt;br /&gt;
  Ce changement de pratique en faveur de la biodiversité nécessite une formation des agents et une appropriation des élus. Nous apportons également des conseils techniques pour faciliter la mise en œuvre ainsi qu&amp;#039;une cartographie de cette gestion. Ces conseils pour la prise en compte de la biodiversité interviennent tant dans les actions de gestion
  &lt;br /&gt;
  et d&amp;#039;aménagement que dans les actions éducatives.Pour plus d&amp;#039;informations sur l&amp;#039;accompagnement et ses modalités (adhésion à
  &lt;br /&gt;
  SEME/conventionnement et/ou prestation) : contact&amp;#64;seme-id77.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Jury départemental Villes et villages fleuris
  &lt;/strong&gt;
  : Le jury départemental Villes et villages fleuris est constitué de
  &lt;br /&gt;
  professionnels du fleurissement engagés qui mettront leurs expertises au service des communes seine-et-marnaises candidates à l&amp;#039;obtention de la première fleur en fonction de leurs problématiques spécifiques, et en articulation avec l&amp;#039;accompagnement proposé par les services départementaux et les organismes associés du Département. Modalités pratiques à définir avec la Commune.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accompagnement gratuit par les services départementaux.
  &lt;/strong&gt;
  Certaines prestations délivrées par les organismes associés du Département peuvent être payantes (Initiatives 77, Seine-et-Marne Environnement) et/ou conditionnées à l&amp;#039;adhésion de la commune à l&amp;#039;organisme ou à un conventionnement entre la commune et l&amp;#039;organisme (Seine-et-Marne Environnement).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N157" s="1" t="inlineStr">
+      <c r="N156" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espaces verts
 Espace public
 Education et renforcement des compétences
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Réduction de l'empreinte carbone
 Milieux humides</t>
         </is>
       </c>
-      <c r="O157" s="1" t="inlineStr">
+      <c r="O156" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R157" s="1" t="inlineStr">
+      <c r="R156" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S157" s="1" t="inlineStr">
+      <c r="S156" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U157" s="1" t="inlineStr">
+      <c r="U156" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V157" s="1" t="inlineStr">
+      <c r="V156" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W157" s="1" t="inlineStr">
+      <c r="W156" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X157" s="1" t="inlineStr">
+      <c r="X156" s="1" t="inlineStr">
         <is>
           <t>Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;br /&gt;
 Mail : id77&amp;#64;departement77.fr
 &lt;br /&gt;
 Téléphone : 01 64 14 73 56</t>
         </is>
       </c>
-      <c r="Y157" s="1" t="inlineStr">
+      <c r="Y156" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
-      <c r="Z157" s="1" t="inlineStr">
+      <c r="Z156" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/afd9-accompagner-les-communes-a-lobtention-de-la-p/</t>
         </is>
       </c>
-      <c r="AA157" s="1" t="inlineStr">
+      <c r="AA156" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB157" s="1" t="inlineStr">
+      <c r="AB156" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés</t>
         </is>
       </c>
-      <c r="AC157" s="1" t="inlineStr">
+      <c r="AC156" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
-      <c r="AE157" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG157" s="1" t="inlineStr">
+      <c r="AE156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF156" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG156" s="1" t="inlineStr">
         <is>
           <t>07/04/2022</t>
         </is>
       </c>
-      <c r="AH157" s="1" t="inlineStr">
+      <c r="AH156" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="158" spans="1:34" customHeight="0">
-      <c r="A158" s="1">
+    <row r="157" spans="1:34" customHeight="0">
+      <c r="A157" s="1">
         <v>117373</v>
       </c>
-      <c r="B158" s="1" t="inlineStr">
+      <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans l’élaboration du projet de territoire, d’un programme d’actions et de la mise en œuvre de ce dernier</t>
         </is>
       </c>
-      <c r="D158" s="1" t="inlineStr">
+      <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans l’élaboration du projet de territoire et à sa mise en œuvre</t>
         </is>
       </c>
-      <c r="E158" s="1" t="inlineStr">
+      <c r="E157" s="1" t="inlineStr">
         <is>
           <t>ID77</t>
         </is>
       </c>
-      <c r="G158" s="1" t="inlineStr">
+      <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H158" s="1" t="inlineStr">
+      <c r="H157" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K158" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L158" s="1" t="inlineStr">
+      <c r="K157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L157" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Permettre à une collectivité,sur la base du diagnostic (réalisable dans ID77), de construire et d&amp;#039;élaborer un projet de territoire et le programme d&amp;#039;actions qui en découle.
 &lt;/p&gt;
 &lt;p&gt;
  Le Département met à disposition ses connaissances et ses compétences techniques au service de la collectivité pour aboutir à la constitution d&amp;#039;un programme
  &lt;br /&gt;
  d&amp;#039;actions prévisionnel qui pourrait être mis en œuvre et sur l&amp;#039;identification des financements potentiels.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M158" s="1" t="inlineStr">
+      <c r="M157" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Appui méthodologique (remise de documents méthodologiques, échanges avec la collectivité)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnement/Conseil amont (à un PLU par exemple)
  &lt;/li&gt;
  &lt;li&gt;
   Mise en place d&amp;#039;ateliers thématiques à la demande
  &lt;/li&gt;
  &lt;li&gt;
   Aide à l&amp;#039;élaboration d&amp;#039;un programme d&amp;#039;actions
  &lt;/li&gt;
  &lt;li&gt;
   Appui au montage de projet (recherche de financement par exemple)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N158" s="1" t="inlineStr">
+      <c r="N157" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Cours d'eau / canaux / plans d'eau
 Tourisme
 Sols
 Espaces verts
 Espace public
 Friche
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Famille et enfance
 Accès aux services
 Santé
 Commerces et services
 Agriculture et agroalimentaire
 Revitalisation
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Industrie
 Réduction de l'empreinte carbone
 Milieux humides
 Sécurité
 Cimetières et funéraire</t>
         </is>
       </c>
-      <c r="O158" s="1" t="inlineStr">
+      <c r="O157" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R158" s="1" t="inlineStr">
+      <c r="R157" s="1" t="inlineStr">
         <is>
           <t>Collectivités de Seine-et-Marne</t>
         </is>
       </c>
-      <c r="S158" s="1" t="inlineStr">
+      <c r="S157" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U158" s="1" t="inlineStr">
+      <c r="U157" s="1" t="inlineStr">
         <is>
           <t>Seine-et-Marne</t>
         </is>
       </c>
-      <c r="V158" s="1" t="inlineStr">
+      <c r="V157" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr</t>
         </is>
       </c>
-      <c r="W158" s="1" t="inlineStr">
+      <c r="W157" s="1" t="inlineStr">
         <is>
           <t>https://www.id77.fr/fr/offres</t>
         </is>
       </c>
-      <c r="X158" s="1" t="inlineStr">
+      <c r="X157" s="1" t="inlineStr">
         <is>
           <t>Sylvie ROGNON, Directrice du G.I.P. ID77
 &lt;br /&gt;
 Mail :
 &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
  id77&amp;#64;departement77.fr
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
 &lt;/a&gt;
 &lt;br /&gt;
 Téléphone : 01 64 14 73 56</t>
         </is>
       </c>
+      <c r="Y157" s="1" t="inlineStr">
+        <is>
+          <t>id77@departement77.fr</t>
+        </is>
+      </c>
+      <c r="Z157" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/db38-accompagner-les-collectivites-dans-lelaborati/</t>
+        </is>
+      </c>
+      <c r="AA157" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC157" s="1" t="inlineStr">
+        <is>
+          <t>G.I.P. ID77</t>
+        </is>
+      </c>
+      <c r="AE157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF157" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG157" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2022</t>
+        </is>
+      </c>
+      <c r="AH157" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:34" customHeight="0">
+      <c r="A158" s="1">
+        <v>117146</v>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Approfondir la connaissance du territoire par un diagnostic territorial partagé</t>
+        </is>
+      </c>
+      <c r="E158" s="1" t="inlineStr">
+        <is>
+          <t>ID77</t>
+        </is>
+      </c>
+      <c r="G158" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H158" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K158" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les collectivités dans la connaissance de leur territoire à travers la réalisation d&amp;#039;un diagnostic territorial transversal et multidisciplinaire, partagé avec les acteurs locaux :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Réalisation d&amp;#039;un diagnostic territorial sur toutes les thématiques intéressant les collectivités (aménagement, culture, sport, solidarité, développement économique, tourisme, santé, environnement, transport...)
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Réunion de travail
+ &lt;/li&gt;
+ &lt;li&gt;
+  Coordination des services contributeurs
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Transmission d&amp;#039;un diagnostic territorial sous format numérique
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N158" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Tourisme
+Sols
+Espace public
+Friche
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Accès aux services
+Santé
+Commerces et services
+Agriculture et agroalimentaire
+Revitalisation
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Réhabilitation
+Paysage
+Accessibilité
+Emploi
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Industrie
+Réduction de l'empreinte carbone
+Milieux humides
+Sécurité
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O158" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R158" s="1" t="inlineStr">
+        <is>
+          <t>Collectivités de Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="S158" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U158" s="1" t="inlineStr">
+        <is>
+          <t>Seine-et-Marne</t>
+        </is>
+      </c>
+      <c r="V158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr</t>
+        </is>
+      </c>
+      <c r="W158" s="1" t="inlineStr">
+        <is>
+          <t>https://www.id77.fr/fr/offres</t>
+        </is>
+      </c>
+      <c r="X158" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sylvie ROGNON, Directrice du G.I.P. ID77
+&lt;/p&gt;
+&lt;p&gt;
+ Mail :
+ &lt;a href="mailto:id77&amp;#64;departement77.fr" rel="noopener" target="_blank"&gt;
+  id77&amp;#64;departement77.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 01 64 14 73 56
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y158" s="1" t="inlineStr">
         <is>
           <t>id77@departement77.fr</t>
         </is>
       </c>
       <c r="Z158" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/db38-accompagner-les-collectivites-dans-lelaborati/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/20f8-approfondir-la-connaissance-du-territoire-par/</t>
         </is>
       </c>
       <c r="AA158" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC158" s="1" t="inlineStr">
         <is>
           <t>G.I.P. ID77</t>
         </is>
       </c>
       <c r="AE158" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF158" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG158" s="1" t="inlineStr">
         <is>
-          <t>07/04/2022</t>
+          <t>23/03/2022</t>
         </is>
       </c>
       <c r="AH158" s="1" t="inlineStr">
         <is>
           <t>07/04/2026</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:34" customHeight="0">
       <c r="A159" s="1">
-        <v>104573</v>
+        <v>97330</v>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Manger local dans les restaurants scolaires des lycées</t>
-[...4 lines deleted...]
-          <t>Manger local dans les restaurants scolaires des lycées</t>
+          <t>Soutenir l'acquisition de véhicules à motorisation décarbonnée</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
-          <t>Conseil régional des Pays de la Loire</t>
+          <t>Conseil départemental de la Vendée</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
-        <is>
-[...147 lines deleted...]
-      <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H160" s="1" t="inlineStr">
+      <c r="H159" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K160" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L160" s="1" t="inlineStr">
+      <c r="K159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide du Département est destinée à compenser en tout ou partie le surcoût lié à l&amp;#039;achat d&amp;#039;un véhicule moins polluant.
 &lt;/p&gt;
 &lt;p&gt;
  Elle est cumulable avec d&amp;#039;autres aides existantes (ex : bonus écologique de l&amp;#039;État) dans la limite du montant maximum d&amp;#039;aide publique applicable.
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif vise à encourager et appuyer l&amp;#039;effort des collectivités pour s&amp;#039;engager dans des modes de déplacement à faibles émissions de polluants et de gaz à effet de serre. Il vient soutenir, par effet d&amp;#039;entrainement, le développement de l&amp;#039;offre d&amp;#039;avitaillement (les stations bioGNV et hydrogène), en accompagnement du déploiement de stations d&amp;#039;avitaillement bioGNV et hydrogène porté notamment par le SyDEV.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;aide du département est variable selon le type de motorisation et la taille du véhicule :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Véhicules bioGNV :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   1000 euros pour les véhicules légers (PTAC &amp;lt;3,5T)
  &lt;/li&gt;
  &lt;li&gt;
   5000 euros pour les véhicules utilitaires (PTAC entre 3,5T et 7T)
  &lt;/li&gt;
  &lt;li&gt;
   10 000 euros pour les poids lourds (PTAC &amp;gt; 7T)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  - Véhicules hydrogènes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   5 000 euros pour les véhicules utilaires (PTAC : &amp;lt; 3,5T)
  &lt;/li&gt;
  &lt;li&gt;
   15 000 euros pour les véhicules utilitaires ((PTAC : Entre 3,5T et 7T)
  &lt;/li&gt;
  &lt;li&gt;
   80 000 euros pour les poids lourds (PTAC &amp;gt; 7T)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  En cas d&amp;#039;acquisition de plusieurs véhicules, la collectivité bénéficiaire pourra obtenir une majoration de la subvention à hauteur de 10% du montant de l&amp;#039;aide octroyée selon les conditions générales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M160" s="1" t="inlineStr">
+      <c r="M159" s="1" t="inlineStr">
         <is>
           <t>Acquisition bennes à ordures alimentées en GNV par un EPCI</t>
         </is>
       </c>
-      <c r="N160" s="1" t="inlineStr">
+      <c r="N159" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Mobilité partagée
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O160" s="1" t="inlineStr">
+      <c r="O159" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R160" s="1" t="inlineStr">
+      <c r="R159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Peuvent bénéficier de cette aide les communes vendéennes et les EPCI qui réalisent l&amp;#039;acquisition d&amp;#039;un ou plusieurs véhicules fonctionnant au Bio GNV et les véhicules électriques à hydrogène (vert).
 &lt;/p&gt;
 &lt;p&gt;
  Par véhicule fonctionnant au bioGNV, on entend tout véhicule utilisant le gaz naturel, que ce soit sous sa forme comprimée (GNC) ou bien sous sa forme liquéfiée (GNL).
  La collectivité s&amp;#039;engage à s&amp;#039;approvisionner en bio GNV.
 &lt;/p&gt;
 &lt;p&gt;
  Par véhicule hydrogène, on entend tout véhicule électrique à PAC (pile à combustible), propulsé par de l&amp;#039;électricité produite à partir d&amp;#039;hydrogène et d&amp;#039;oxygène, l&amp;#039;hydrogène étant le carburant de base. Il ne rejette que de l&amp;#039;eau au moyen de son pot d&amp;#039;échappement.
 &lt;/p&gt;
 &lt;p&gt;
  Les véhicules électriques à PAC, considérés comme complémentaires des véhicules électriques à batterie, constituent la prochaine génération de voitures « propres » dotés d&amp;#039;une autonomie de plusieurs centaines de kilomètres. Là-encore, les collectivités s&amp;#039;engagent à s&amp;#039;approvisionner en hydrogène produit à partir d&amp;#039;énergies renouvelables, au fur et à mesure que cette offre se développera sur notre territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les types de véhicules pour lesquels une aide pourra être sollicitée sont :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les véhicules légers (véhicules GNV uniquement) et les véhicules utilitaires légers (PTAC  &amp;lt; 3,5 Tonnes) (GNV et hydrogène)
  &lt;/li&gt;
  &lt;li&gt;
   les utilitaires (3,5 T &amp;lt; PTAC &amp;lt; 7 T) (GNV et hydrogène)
  &lt;/li&gt;
  &lt;li&gt;
   les poids lourds (PTAC &amp;gt; 7 T) (GNV et hydrogène)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les véhicules doivent faire l&amp;#039;objet d&amp;#039;un achat.
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide est limitée à trois véhicules par bénéficiaire et par période de 4 ans à compter de la date de signature de la convention de subvention par l&amp;#039;ensemble des parties.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S160" s="1" t="inlineStr">
+      <c r="S159" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T160" s="1" t="inlineStr">
+      <c r="T159" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U160" s="1" t="inlineStr">
+      <c r="U159" s="1" t="inlineStr">
         <is>
           <t>Vendée</t>
         </is>
       </c>
-      <c r="X160" s="1" t="inlineStr">
+      <c r="X159" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Département de la Vendée
 &lt;/p&gt;
 &lt;p&gt;
  40, rue Foch, 85923 LA ROCHE SUR YON cedex 9
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 02 28 85 86 60
 &lt;/p&gt;
 &lt;p&gt;
  Mail :
  &lt;a href="mailto:amenagement-tourisme&amp;#64;vendee.fr" rel="noopener" target="_blank"&gt;
   amenagement-tourisme&amp;#64;vendee.fr
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y159" s="1" t="inlineStr">
+        <is>
+          <t>hugo.bard@vendee.fr</t>
+        </is>
+      </c>
+      <c r="Z159" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bfa3-soutenir-lacquisition-de-vehicules-a-motorisa/</t>
+        </is>
+      </c>
+      <c r="AA159" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB159" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné</t>
+        </is>
+      </c>
+      <c r="AC159" s="1" t="inlineStr">
+        <is>
+          <t>Département de la Vendée</t>
+        </is>
+      </c>
+      <c r="AE159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF159" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG159" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2021</t>
+        </is>
+      </c>
+      <c r="AH159" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:34" customHeight="0">
+      <c r="A160" s="1">
+        <v>104573</v>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Manger local dans les restaurants scolaires des lycées</t>
+        </is>
+      </c>
+      <c r="D160" s="1" t="inlineStr">
+        <is>
+          <t>Manger local dans les restaurants scolaires des lycées</t>
+        </is>
+      </c>
+      <c r="E160" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional des Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="G160" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H160" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K160" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Accompagner les services de restauration des lycées publics dans leurs pratiques responsables d&amp;#039;achat de proximité et de qualité et de sensibilisation des jeunes au lien alimentation-santé.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région mène sa politique en faveur du « Manger local » dans les lycées publics en les accompagnant dans des pratiques relocalisées et responsables en offrant des menus à base de produits de qualité et de proximité et en sensibilisant les jeunes au lien entre alimentation et santé.
+ &lt;br /&gt;
+ La Région s&amp;#039;était fixée l&amp;#039;objectif de tendre vers 100% de produits français, 50% régionaux et 20% bio et autres signes de qualité. Les résultats sont encourageants puisque 80% des produits viennent de France, 41 % du territoire régional et 15 % sont bio en 2019.
+ &lt;br /&gt;
+ Depuis la loi EGALIM, la Région a adapté ses critères en maintenant la localisation (100% France et 50% Région) et la qualité (50% dont 20% de bio).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N160" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Alimentation
+Economie locale et circuits courts
+Revitalisation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O160" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région accompagne les services de restauration des lycées dans la mise en œuvre du « Manger local » au travers de divers moyens :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;appui de 6 conseillers restauration
+ &lt;/li&gt;
+ &lt;li&gt;
+  le financement d&amp;#039;équipements adaptés à la préparation des produits frais
+ &lt;/li&gt;
+ &lt;li&gt;
+  la promotion de l&amp;#039;offre de menus « Loire-Océan » composés de produits de l&amp;#039;agriculture et de la pêche ligériennes
+ &lt;/li&gt;
+ &lt;li&gt;
+  la mise en relation avec les opérateurs des filières des productions régionales
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien à des actions éducatives sensibilisant les jeunes sur les enjeux de l&amp;#039;alimentation sur la santé et l&amp;#039;environnement
+ &lt;/li&gt;
+ &lt;li&gt;
+  la fourniture d&amp;#039;outils de communication auprès des jeunes sur le « Manger local »
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;encouragement à la lutte contre le gaspillage et la gestion des déchets.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U160" s="1" t="inlineStr">
+        <is>
+          <t>Pays de la Loire</t>
+        </is>
+      </c>
+      <c r="V160" s="1" t="inlineStr">
+        <is>
+          <t>https://www.paysdelaloire.fr/les-aides/manger-local-dans-les-restaurants-scolaires-des-lycees</t>
+        </is>
+      </c>
+      <c r="X160" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des lycées
+ &lt;br /&gt;
+ Service Fonctionnement des lycées publics
+ &lt;br /&gt;
+ Pôle Restauration
+&lt;/p&gt;
+&lt;p&gt;
+ Régis Albert
+ &lt;br /&gt;
+ 0228206018
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y160" s="1" t="inlineStr">
         <is>
-          <t>hugo.bard@vendee.fr</t>
+          <t>olivier.guillon@paysdelaloire.fr</t>
         </is>
       </c>
       <c r="Z160" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/bfa3-soutenir-lacquisition-de-vehicules-a-motorisa/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3903-manger-local-dans-les-restaurants-scolaires-d/</t>
         </is>
       </c>
       <c r="AA160" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB160" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="AE160" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF160" s="1" t="inlineStr">
         <is>
-          <t>Non</t>
+          <t>Oui</t>
         </is>
       </c>
       <c r="AG160" s="1" t="inlineStr">
         <is>
-          <t>09/07/2021</t>
+          <t>18/11/2021</t>
         </is>
       </c>
       <c r="AH160" s="1" t="inlineStr">
         <is>
           <t>08/04/2026</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:34" customHeight="0">
       <c r="A161" s="1">
         <v>104710</v>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Contribuer à la mise en œuvre de la stratégie locale de développement</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>LEADER - Mise en oeuvre d&amp;apos;opérations dans le cadre de la stratégie locale de développement</t>
@@ -31386,53 +31386,53 @@
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Aider à la recherche de financements européens</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Ile de France</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H162" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative
-[...1 lines deleted...]
-Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K162" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L162" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le service Développement et Coopération Européenne de la Région Île-de-France propose de vous aider dans votre recherche de financements européens.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette offre d&amp;#039;accompagnement des porteurs de projets s&amp;#039;articule autour de 3 phases :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Informer
  &lt;/li&gt;
  &lt;li&gt;
   Conseiller
  &lt;/li&gt;
  &lt;li&gt;
@@ -32610,135 +32610,2422 @@
         </is>
       </c>
       <c r="AE167" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF167" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG167" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH167" s="1" t="inlineStr">
         <is>
           <t>08/04/2026</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:34" customHeight="0">
       <c r="A168" s="1">
+        <v>166164</v>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
+        </is>
+      </c>
+      <c r="C168" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D168" s="1" t="inlineStr">
+        <is>
+          <t>Appui à l'ingénierie - Mesure transverse</t>
+        </is>
+      </c>
+      <c r="E168" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F168" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G168" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H168" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Subvention
+Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I168" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N168" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O168" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P168" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q168" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient les porteurs de projet en cofinançant des études ou des conseils pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S168" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T168" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U168" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V168" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ingenierie.pdf</t>
+        </is>
+      </c>
+      <c r="W168" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-ingenierie</t>
+        </is>
+      </c>
+      <c r="X168" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y168" s="1" t="inlineStr">
+        <is>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z168" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-ingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique/</t>
+        </is>
+      </c>
+      <c r="AA168" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB168" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC168" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF168" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG168" s="1" t="inlineStr">
+        <is>
+          <t>25/03/2026</t>
+        </is>
+      </c>
+      <c r="AH168" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:34" customHeight="0">
+      <c r="A169" s="1">
+        <v>165804</v>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="C169" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D169" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="E169" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F169" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G169" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H169" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I169" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
+de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
+déplacements et accélérer la transition vers des mobilités peu polluantes, en
+particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
+valeurs limites de polluants atmosphériques, l’objectif prioritaire est
+le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
+réduire les émissions polluantes pour s’inscrire dans une trajectoire
+d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
+européenne. &lt;/p&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="N169" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O169" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P169" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q169" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux portant la compétence d’autorité organisatrice de
+la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux bénéficiant d’une délégation de maîtrise
+d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
+mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
+solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
+diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
+les infrastructures sur le territoire, les usagers, les besoins liés à la mise
+en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
+solutions de mobilité à déployer pour favoriser les accès en mode de transports
+peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
+actions de communication et de sensibilisation, notamment en faveur de
+l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
+d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
+disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
+de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
+numériques facilitant l’information et l’accès aux aides visant au verdissement
+des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
+numériques favorisant le report modal vers des mobilités douces ou partagées et
+l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
+numériques facilitant l’accès à une zone de restrictions de circulation
+(portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
+l’offre de services de mobilité proposée aux administrés par l’acquisition
+d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
+d’accompagnement au changement de mobilité (primes à l’essai d’offres de
+mobilité actives et partagées, cartes pré-payées pour les transports en
+commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
+d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
+parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
+voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
+les transports collectifs  ou la logistique
+urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
+périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
+pour la mise en place d’équipements de signalisation ou de contrôle en faveur
+de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
+de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T169" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U169" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V169" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
+        </is>
+      </c>
+      <c r="W169" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
+        </is>
+      </c>
+      <c r="X169" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y169" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z169" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
+        </is>
+      </c>
+      <c r="AA169" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB169" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC169" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF169" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG169" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH169" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:34" customHeight="0">
+      <c r="A170" s="1">
+        <v>165811</v>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="C170" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F170" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G170" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H170" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I170" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le
+Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux
+collectivités locales et leurs groupements, dans un objectif de
+réduction durable de leurs consommations énergétiques et de préservation du
+confort thermique dans un contexte de réchauffement climatique.&lt;/p&gt;&lt;p&gt;Pour
+les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
+consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
+bâtiment. Une réduction significative des émissions de gaz à effet de
+serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
+fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent en outre prendre en compte la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement l&amp;#039;amélioration du confort thermique face aux fortes chaleur, le soutien du Fonds vert est limité à la mise en place de solutions passives, c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
+vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
+prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
+la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
+améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
+dans les salles de classes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N170" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O170" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P170" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q170" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
+groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
+     porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
+ &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
+     existants permettant de diminuer significativement leur consommation
+     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;
+ &lt;li&gt;Sont cohérents avec les prescriptions et
+     recommandations de réduction de la vulnérabilité des bâtiments au risque
+     d’inondation lorsque les bâtiments concernés par les travaux sont dans le
+     périmètre d’un plan de prévention du risque.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
+démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S170" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T170" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U170" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V170" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
+        </is>
+      </c>
+      <c r="W170" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X170" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y170" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z170" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
+        </is>
+      </c>
+      <c r="AA170" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB170" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC170" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF170" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG170" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH170" s="1" t="inlineStr">
+        <is>
+          <t>08/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:34" customHeight="0">
+      <c r="A171" s="1">
+        <v>94700</v>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser un diagnostic du potentiel de déploiement de l’hydrogène sur votre territoire</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G171" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H171" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I171" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide - « Réalisez un diagnostic du potentiel de déploiement de l&amp;#039;hydrogène sur votre territoire », mis en place par l&amp;#039;ADEME
+ &lt;br /&gt;
+ Objectif :
+ &lt;br /&gt;
+ Une subvention peut être accordée pour la réalisation d&amp;#039;une étude préalable à un déploiement d&amp;#039;un « écosystème territorial hydrogène », associant production, distribution et usages de l&amp;#039;hydrogène pour l&amp;#039;industrie et la mobilité.
+ &lt;br /&gt;
+ Bénéficiaires :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivité,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Entreprise,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Association,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Groupement.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Accompagnement :
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;étude préalable que vous sous-traiterez à un prestataire sera subventionnée jusqu&amp;#039;à 70 % des dépenses éligibles.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;assiette des dépenses éligibles est plafonnée à 100 000 € pour une étude préalable complète incluant une phase de diagnostic et une phase d&amp;#039;étude de faisabilité,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;assiette des dépenses éligibles de la phase de diagnostic seule ne peut excéder 50 000 €.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Vous êtes intéressé par le potentiel de l&amp;#039;hydrogène bas carbone/renouvelable comme solution de substitution aux énergies fossiles pour vos activités industrielles ou pour baisser l&amp;#039;empreinte carbone des flux de personnes ou de marchandises sur votre territoire.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Vous envisagez d&amp;#039;investir dans ce type de solutions :
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ 1/ vous en êtes au stade de la réflexion,
+ &lt;br /&gt;
+&lt;p&gt;
+ 2/ ou vous avez amorcé un diagnostic et disposez d&amp;#039;une première cartographie des consommateurs potentiels d&amp;#039;hydrogène.
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif de l&amp;#039;ADEME peut vous aider à initier ou approfondir votre étude préalable et à préparer un projet d&amp;#039;investissements éligible pour une candidature à l&amp;#039;appel à projets « Écosystèmes territoriaux hydrogène ».
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N171" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O171" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agira en priorité d&amp;#039;identifier puis de sécuriser les usages d&amp;#039;hydrogène pour l&amp;#039;industrie ou la mobilité et de dimensionner le projet d&amp;#039;écosystème. La justification de l&amp;#039;usage de l&amp;#039;hydrogène pour la mobilité devra être examinée. L&amp;#039;objectif étant de pouvoir confirmer un potentiel de consommation d&amp;#039;hydrogène vert ou bas carbone équivalent à la production d&amp;#039;un électrolyseur d&amp;#039;au moins 1 MW électrique.
+&lt;/p&gt;
+&lt;p&gt;
+ Le prestataire réalisant l&amp;#039;étude doit être une structure externe, indépendante du bénéficiaire et des fournisseurs d&amp;#039;énergie et d&amp;#039;équipements relatifs au déploiement de solutions hydrogène.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S171" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U171" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V171" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/realisez-diagnostic-potentiel-deploiement-lhydrogene-territoire</t>
+        </is>
+      </c>
+      <c r="X171" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;appel_a_projet&amp;amp;source_entity_id&amp;#61;49185" rel="noopener" target="_blank"&gt;
+  formulaire de contact
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y171" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z171" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d111-realiser-un-diagnostic-du-potentiel-de-deploi/</t>
+        </is>
+      </c>
+      <c r="AA171" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC171" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF171" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG171" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH171" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" spans="1:34" customHeight="0">
+      <c r="A172" s="1">
+        <v>94688</v>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Financer les actions en faveur du changement de mentalité en faveur de la transition écologique (action ponctuelle ou recrutement)</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G172" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H172" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J172" s="1" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="K172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Actions en faveur de la transition écologique », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif : soutien aux projets qui permettent de faire évoluer les mentalités, comportements et actes d&amp;#039;achats, dans tous les domaines d&amp;#039;intervention de l&amp;#039;ADEME.
+&lt;/p&gt;
+&lt;p&gt;
+ Recrutez un poste de chargé de mission o
+ u mettez en place une action ponctuelle d&amp;#039;animation, de communication et/ou de formation
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires : personne morale publique ou privée (hors particulier ou service de l&amp;#039;État).
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide aux relais : forfaitaire pour les dépenses de personnel et entre 50 et 100 % pour les autres dépenses,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide aux actions ponctuelles : jusqu&amp;#039;à 70 % selon le type d&amp;#039;actions
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide aux relais : financement de postes de chargé de mission,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide aux actions ponctuelles : actions d&amp;#039;animation, de communication et/ou de formation.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N172" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Biodiversité
+Animation et mise en réseau
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O172" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le champ ou périmètre du projet doit rentrer dans les domaines d&amp;#039;intervention de l&amp;#039;ADEME,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Perspectives de valorisation des actions.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S172" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T172" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U172" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V172" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/aides-financieres/2023/actions-faveur-transition-ecologique-aides-relais-actions-ponctuelles#:~:text=Pour%20faire%20%C3%A9voluer%20les%20mentalit%C3%A9s,communication%20et%2Fou%20de%20formation</t>
+        </is>
+      </c>
+      <c r="W172" s="1" t="inlineStr">
+        <is>
+          <t>https://moncompte.ademe.fr/auth/realms/master/protocol/openid-connect/auth?client_id=opale&amp;redirect_uri=https%3A%2F%2Fvosaides.ademe.fr%2Flogin&amp;state=4e12535d-105b-4e38-83f9-288949fd7454&amp;response_mode=fragment&amp;response_type=code&amp;scope=openid&amp;nonce=dff542e</t>
+        </is>
+      </c>
+      <c r="X172" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;5206" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y172" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z172" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/758f-aider-les-actions-en-faveur-de-la-transition-/</t>
+        </is>
+      </c>
+      <c r="AA172" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC172" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF172" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG172" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH172" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" spans="1:34" customHeight="0">
+      <c r="A173" s="1">
+        <v>94687</v>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Financer les études de préfiguration d'une démarche d'écologie industrielle et territoriale</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G173" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H173" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I173" s="1" t="inlineStr">
+        <is>
+          <t> Max : 69</t>
+        </is>
+      </c>
+      <c r="K173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Aide - « Étude de préfiguration d&amp;#039;une démarche d&amp;#039;écologie industrielle et territoriale », mis en place par l&amp;#039;ADEME
+&lt;/p&gt;
+&lt;p&gt;
+ Vous êtes un acteur privé, un groupement d&amp;#039;acteurs privés ou une entité publique qui souhaite s&amp;#039;engager dans une démarche d&amp;#039;écologie industrielle et territoriale ? L&amp;#039;ADEME peut cofinancer votre étude de préfiguration.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif : l&amp;#039;Écologie industrielle et territoriale a pour objectif d&amp;#039;optimiser les ressources à l&amp;#039;échelle d&amp;#039;un territoire, que ce soit par des synergies de substitution ou de mutualisation.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;ADEME accompagne les collectivités et les groupements d&amp;#039;entreprises souhaitant se lancer dans une démarche d&amp;#039;EIT en cofinançant une étude de préfiguration pour déterminer les conditions de réalisation de la démarche. L&amp;#039;objectif de cette étude de préfiguration est de bien préciser les enjeux et les caractéristiques du territoire, en identifiant les différents acteurs en présence et en analysant les forces, faiblesses et opportunités.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires :
+&lt;/p&gt;
+&lt;p&gt;
+ 1/ Vous êtes un acteur ou un groupement d&amp;#039;acteurs privés comme :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   une instance inter-entreprises,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un club d&amp;#039;entreprises,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un Groupement d&amp;#039;intérêt économique (GIE),
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un Groupement d&amp;#039;intérêt public (GIP),
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un Établissement public à caractère industriel et commercial (EPIC),
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un cluster,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une association,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   etc.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ 2/ Vous êtes une collectivité territoriale comme :
+ &lt;br /&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   une communauté de communes,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une communauté d&amp;#039;agglomération ou urbaine,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un syndicat ou territoire de projets de type pays,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un Pôle d&amp;#039;équilibre territorial et rural (PETR),
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   etc.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Taux d&amp;#039;aide maximum : 50 à 70 % des dépenses éligibles,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plafond de l&amp;#039;assiette des dépenses éligibles : 100 000 €.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Études de préfiguration de projets collectifs d&amp;#039;EIT, portés par un acteur privé, un groupement d&amp;#039;acteurs privés ou une entité publique, réalisées en interne ou par un bureau d&amp;#039;études spécialisé dans les démarches d&amp;#039;EIT.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N173" s="1" t="inlineStr">
+        <is>
+          <t>Biodiversité
+Industrie
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O173" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S173" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T173" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U173" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V173" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/subvention-etudes-prefiguration-dune-demarche-decologie-industrielle-territoriale</t>
+        </is>
+      </c>
+      <c r="X173" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;5206" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y173" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z173" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/478c-aider-aux-etude-de-prefiguration-dune-demarch/</t>
+        </is>
+      </c>
+      <c r="AA173" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC173" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF173" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG173" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH173" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" spans="1:34" customHeight="0">
+      <c r="A174" s="1">
+        <v>94681</v>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets liés au réemploi, la réduction et la substitution des emballages et contenants, notamment en plastique à usage unique</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G174" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H174" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Réemploi, la réduction et la substitution des emballages et contenants, notamment en plastique à usage unique », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Objectif : l
+ a loi AGEC a inscrit plusieurs objectifs ambitieux en termes de substitution des emballages en plastique à usage unique et de réemploi des emballages. L&amp;#039;ADEME vous accompagne dans votre démarche.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires : l&amp;#039;aide s&amp;#039;adresse aux entreprises. Les collectivités ayant la responsabilité d&amp;#039;une activité de restauration sont également éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ Étude, expérimentations préalables à un investissement pour la substitution des emballages et contenants en plastique notamment à usage unique et pour le réemploi des emballages et contenant.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N174" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Innovation, créativité et recherche
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O174" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères d&amp;#039;éligibilité : R
+ éalisation en amont d&amp;#039;études justifiant l&amp;#039;intérêt économique et écologique de l&amp;#039;investissement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S174" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U174" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V174" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/aides-reemploi-reduction-substitution-emballages-contenants-notamment-plastique-a</t>
+        </is>
+      </c>
+      <c r="X174" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;510" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y174" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z174" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a9ce-aider-au-reemploi-la-reduction-et-la-substitu/</t>
+        </is>
+      </c>
+      <c r="AA174" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC174" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF174" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG174" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH174" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" spans="1:34" customHeight="0">
+      <c r="A175" s="1">
+        <v>94680</v>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Financer les diagnostics de territoire et études préalables aux investissement de réemploi, réparation et réutilisation</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>ADEME</t>
+        </is>
+      </c>
+      <c r="G175" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H175" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I175" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Aide - « Diagnostic de territoire ou d&amp;#039;étude préalable à un investissement de réemploi, réparation et réutilisation », mis en place par l&amp;#039;ADEME
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectif :
+ &lt;/strong&gt;
+ v
+ ous souhaitez connaître le potentiel d&amp;#039;une filière de réemploi, réparation et réutilisation sur votre territoire ou étudier la faisabilité d&amp;#039;une installation de collecte, de remise en état ou de réparation d&amp;#039;objets ou matériaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Structure impliquée dans l&amp;#039;économie circulaire :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Collectivités et entreprises (y compris fédérations nationales ou régionales),
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Structures de l&amp;#039;économie sociale et solidaire,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Associations,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Chambres de commerce et de métiers...
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Accompagnement :
+ &lt;/strong&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les taux d&amp;#039;aide maximum peuvent varier de 50 % à 70 %,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Plafond de l&amp;#039;assiette des dépenses éligibles : 50 000 à 100 000 €.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="M175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions éligibles :
+ &lt;br /&gt;
+ 1/ Diagnostics de territoires,
+ &lt;br /&gt;
+ 2/ Études d&amp;#039;opportunité ou de faisabilité d&amp;#039;un projet d&amp;#039;équipement :
+ &lt;br /&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Atelier de réparation au sein d&amp;#039;une recyclerie,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création de nouvelles recyclerie,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Développement d&amp;#039;activités spécifiques de réemploi, notamment liées aux futures filières REP,
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 3/ Étude d&amp;#039;accompagnement de projets.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N175" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Economie sociale et solidaire
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O175" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Réalisation des études par un prestataire indépendant et spécialisé dans l&amp;#039;économie circulaire,
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Respect du cahier es charges « Étude de faisabilité pour l&amp;#039;implantation d&amp;#039;une recyclerie.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="S175" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T175" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U175" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V175" s="1" t="inlineStr">
+        <is>
+          <t>https://agirpourlatransition.ademe.fr/entreprises/dispositif-aide/financement-dun-diagnostic-territoire-detude-prealable-a-investissement-reemploi</t>
+        </is>
+      </c>
+      <c r="X175" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez l&amp;#039;ADEME via leur
+ &lt;a href="https://agirpourlatransition.ademe.fr/entreprises/form/contact?source_entity_type&amp;#61;node&amp;amp;source_entity_bundle&amp;#61;dispositif_gre_a_gre&amp;amp;source_entity_id&amp;#61;510" rel="noopener" target="_blank"&gt;
+  formulaire en ligne
+ &lt;/a&gt;
+ pour en savoir plus sur ce dispositif
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y175" s="1" t="inlineStr">
+        <is>
+          <t>jean-louis.reynaud@nievre.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z175" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0e5a-aider-au-diagnostic-de-territoire-ou-detude-p/</t>
+        </is>
+      </c>
+      <c r="AA175" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC175" s="1" t="inlineStr">
+        <is>
+          <t>DDT 58</t>
+        </is>
+      </c>
+      <c r="AE175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF175" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG175" s="1" t="inlineStr">
+        <is>
+          <t>28/06/2021</t>
+        </is>
+      </c>
+      <c r="AH175" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" spans="1:34" customHeight="0">
+      <c r="A176" s="1">
+        <v>94574</v>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Sensibiliser et accompagner aux économies d'énergie dans les ZNI</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>Programme SEIZE</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>Eco CO2</t>
+        </is>
+      </c>
+      <c r="G176" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H176" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le programme SEIZE est un dispositif d&amp;#039;accompagnement aux économies d&amp;#039;énergie dédié aux entreprises et Collectivités territoriales de Corse, Guadeloupe, Guyane, Martinique et La Réunion. Financé à 100% dans le cadre du dispositif des Certificats d&amp;#039;Économies d&amp;#039;Énergie (CEE) et porté par Eco CO2, le programme propose un accompagnement à la maîtrise de la demande en énergie à travers différentes actions :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ateliers de sensibilisation aux économies d&amp;#039;énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise à disposition d&amp;#039;un kit de mesure et suivi des consommations d&amp;#039;énergie
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagnement vers les dispositifs d&amp;#039;aides disponibles sur chaque territoire
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visite énergie des locaux profesionnels
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Une plateforme permet à chacun de s&amp;#039;informer, de suivre ses consommations et d&amp;#039;agir pour aller plus loin dans la démarche :
+ &lt;a href="https://seize-maitrise-energie.fr/" rel="noopener" target="_blank"&gt;
+  www.seize-maitrise-energie.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Ateliers de sensibilisation aux économies d&amp;#039;énergie
+   &lt;br /&gt;
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Collectifs ou personnalisés, à destination des dirigeants et des collaborateurs, les ateliers permettent de s&amp;#039;informer sur les économies d&amp;#039;énergie et de connaître les écogestes en fonction du secteur d&amp;#039;activité des participants.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Kit de mesure et suivi des consommations d&amp;#039;énergie
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Mise à disposition d&amp;#039;un équipement de mesure composé de capteurs pour suivre la consommation électrique, la température et l&amp;#039;hygrométrie de ses locaux professionnels. L&amp;#039;objectif : réduire sa consommation tout en optimisant son confort.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Accompagnement vers les aides &amp;amp; dispositifs
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement vers les dispositifs d&amp;#039;aides disponibles sur chaque territoire et informations sur les actions à mettre en place afin d&amp;#039;améliorer sa performance énergétique.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Visite énergie
+  &lt;/strong&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Visite des locaux professionnels par un conseiller SEIZE et remise d&amp;#039;un rapport personnalisé contenant des préconisations d&amp;#039;actions pour réaliser des économies d&amp;#039;énergie.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N176" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O176" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="P176" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2021</t>
+        </is>
+      </c>
+      <c r="R176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le Programme SEIZE s&amp;#039;adresse aux collectivités et entreprises des Zones Non Interconnectées (ZNI) suivantes : Corse, Guadeloupe, Guyane, Martinique et La Réunion.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier des offres, il suffit de se rendre sur le site du Programme SEIZE :
+ &lt;a href="https://seize-maitrise-energie.fr/" rel="noopener" target="_blank"&gt;
+  www.seize-maitrise-energie.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S176" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U176" s="1" t="inlineStr">
+        <is>
+          <t>Outre-mer</t>
+        </is>
+      </c>
+      <c r="V176" s="1" t="inlineStr">
+        <is>
+          <t>https://seize-maitrise-energie.fr/</t>
+        </is>
+      </c>
+      <c r="X176" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact par territoire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Corse :
+  &lt;/strong&gt;
+  &lt;a href="https://seize-maitrise-energie.fr/corsica" rel="noopener" target="_blank"&gt;
+   seize-maitrise-energie.fr/corsica
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  I
+  mail : corse&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Guadeloupe
+  &lt;/strong&gt;
+  :
+  &lt;a href="https://seize-maitrise-energie.fr/gp" rel="noopener" target="_blank"&gt;
+   seize-maitrise-energie.fr/gp
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  I mail : guadeloupe&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Martinique
+  &lt;/strong&gt;
+  :
+  &lt;a href="https://seize-maitrise-energie.fr/mq" target="_self"&gt;
+   seize-maitrise-energie.fr/mq
+  &lt;/a&gt;
+  I mail: martinique&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Guyane
+  &lt;/strong&gt;
+  :
+  &lt;a href="https://seize-maitrise-energie.fr/gf" rel="noopener" target="_blank"&gt;
+   seize-maitrise-energie.fr/gf
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  I mail : guyane&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   La Réunion
+  &lt;/strong&gt;
+  :
+  &lt;a href="https://seize-maitrise-energie.fr/re" rel="noopener" target="_blank"&gt;
+   seize-maitrise-energie.fr/re
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+  I mail : reunion&amp;#64;seize-maitrise-energie.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y176" s="1" t="inlineStr">
+        <is>
+          <t>gil.doat@ecoco2.com</t>
+        </is>
+      </c>
+      <c r="Z176" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/01c8-programme-seize/</t>
+        </is>
+      </c>
+      <c r="AA176" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC176" s="1" t="inlineStr">
+        <is>
+          <t>Eco CO2</t>
+        </is>
+      </c>
+      <c r="AE176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF176" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG176" s="1" t="inlineStr">
+        <is>
+          <t>25/06/2021</t>
+        </is>
+      </c>
+      <c r="AH176" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" spans="1:34" customHeight="0">
+      <c r="A177" s="1">
+        <v>94230</v>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Préparer un projet de rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="C177" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Diagnostic énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G177" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H177" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Intégralement pris en charge par la Banque des Territoires, le Diagnostic énergétique des bâtiments publics s&amp;#039;adresse aux communes souhaitant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Rénover des établissements scolaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Chiffrer le coûts des travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer les gains énergétiques de chaque action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Prioriser les travaux.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics prend la forme d&amp;#039;une mission de conseil spécialisée permettant d&amp;#039;identifier et de chiffrer :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les coûts de chaque action envisagée pour un bâtiment ou un ensemble de bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les gains énergétiques et les réductions carbone permis par chacune ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les travaux à prioriser.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le Diagnostic énergétique des bâtiments publics a plusieurs rôles :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étudier la situation à partir de l&amp;#039;analyse des consommations énergétiques (factures des 3 dernières années), d&amp;#039;entretiens réalisés sur le terrain et de la documentation disponible ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer plusieurs bouquets de travaux présentant un impact positif sur les consommations énergétiques et le confort d&amp;#039;usage des bâtiments ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Évaluer l&amp;#039;enveloppe nécessaire aux travaux et définir le programme technique précis à mettre en œuvre ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous permettre de définir le périmètre des travaux en fonction de vos priorités et des travaux nécessaires (extension, transformation, etc.).
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N177" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O177" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S177" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T177" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U177" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V177" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/diagnostic-performance-energetique-dpe?mtm_campaign=Aides_Territoires&amp;mtm_kwd=O_S_Conseiller&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=diag_energie_bat_public_osat</t>
+        </is>
+      </c>
+      <c r="X177" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y177" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z177" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ec74-obtenir-un-diagnostic-energetique-des-batimen/</t>
+        </is>
+      </c>
+      <c r="AA177" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB177" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC177" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF177" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG177" s="1" t="inlineStr">
+        <is>
+          <t>15/06/2021</t>
+        </is>
+      </c>
+      <c r="AH177" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" spans="1:34" customHeight="0">
+      <c r="A178" s="1">
+        <v>93900</v>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Développer la chaleur renouvelable - Prime Chaleur d'Avenir</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>ALEC 42 - Agence Locale de l'Energie et du Climat
+SIEL-Territoire d’énergie Loire
+Ademe — Direction régionale — Auvergne-Rhône-Alpes</t>
+        </is>
+      </c>
+      <c r="G178" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H178" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="I178" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J178" s="1" t="inlineStr">
+        <is>
+          <t>Taux d'aide forfaitaire, les taux indiqués sont purement indicatifs</t>
+        </is>
+      </c>
+      <c r="K178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Chaleur Renouvelable, tout un programme...
+&lt;/p&gt;
+&lt;p&gt;
+ Avec le soutien de l&amp;#039;Agence de l&amp;#039;environnement et de la maîtrise de l&amp;#039;Energie (ADEME) et en coopération étroite avec les EPCI, le SIEL- Territoire d&amp;#039;énergie Loire lance le programme « Prime Chaleur d&amp;#039;Avenir ».
+&lt;/p&gt;
+&lt;p&gt;
+ « Prime Chaleur d&amp;#039;Avenir » permet de rendre éligibles les petits projets qui de par leur taille n&amp;#039;atteignaient pas seuls les seuils du Fonds Chaleur afin qu&amp;#039;ils puissent bénéficier de financements. Outre les subventions, « Prime Chaleur d&amp;#039;Avenir » permet d&amp;#039;apporter aux acteurs ligériens désireux de substituer leur mode de production de chaleur un accompagnement technique.
+&lt;/p&gt;
+&lt;p&gt;
+ Porté par le SIEL-Territoire d&amp;#039;énergie Loire pour les acteurs publics et EDEL 42 pour les porteurs de projets privés (agriculteurs, entreprises, bailleurs sociaux, artisans...), il permet de disposer sur le périmètre concerné* d&amp;#039;une enveloppe d&amp;#039;aide de 7 millions d&amp;#039;euros allouée par l&amp;#039;ADEME sur trois ans et déléguée au SIEL-Territoire d&amp;#039;énergie Loire pour favoriser la conversion des systèmes de production de chaleur vers des énergies thermiques renouvelables (bois-énergie, solaire thermique et géothermie).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N178" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O178" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P178" s="1" t="inlineStr">
+        <is>
+          <t>01/05/2024</t>
+        </is>
+      </c>
+      <c r="Q178" s="1" t="inlineStr">
+        <is>
+          <t>30/04/2028</t>
+        </is>
+      </c>
+      <c r="R178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Critères du Fonds Chaleur de l&amp;#039;ADEME applicables
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S178" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T178" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U178" s="1" t="inlineStr">
+        <is>
+          <t>Loire</t>
+        </is>
+      </c>
+      <c r="V178" s="1" t="inlineStr">
+        <is>
+          <t>https://www.te42.fr/nos-activites/energies-renouvelables/primechaleurdavenir/</t>
+        </is>
+      </c>
+      <c r="X178" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour tout contact adresser un mail à
+&lt;/p&gt;
+&lt;p&gt;
+ primechaleurdavenir&amp;#64;siel42.fr
+&lt;/p&gt;
+&lt;p&gt;
+ ou à
+ wilfrid.gerossier&amp;#64;saint-etienne-metropole.fr sur le territoire TEPOS SEM/Pilat
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y178" s="1" t="inlineStr">
+        <is>
+          <t>gayet@siel42.fr</t>
+        </is>
+      </c>
+      <c r="Z178" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5027-prime-chaleur-davenir/</t>
+        </is>
+      </c>
+      <c r="AA178" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB178" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC178" s="1" t="inlineStr">
+        <is>
+          <t>SIEL-Territoire d'énergie Loire</t>
+        </is>
+      </c>
+      <c r="AE178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF178" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG178" s="1" t="inlineStr">
+        <is>
+          <t>07/06/2021</t>
+        </is>
+      </c>
+      <c r="AH178" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" spans="1:34" customHeight="0">
+      <c r="A179" s="1">
         <v>92586</v>
       </c>
-      <c r="B168" s="1" t="inlineStr">
+      <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Accompagner les communes dans la réalisation de leurs projets d’investissement au travers d'un CONTRAT VAUCLUSE AMBITION 2023-2025</t>
         </is>
       </c>
-      <c r="E168" s="1" t="inlineStr">
+      <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G168" s="1" t="inlineStr">
+      <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
-      <c r="H168" s="1" t="inlineStr">
+      <c r="H179" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I168" s="1" t="inlineStr">
+      <c r="I179" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K168" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L168" s="1" t="inlineStr">
+      <c r="K179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L179" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Accompagner les communes dans la réalisation de leurs projets d&amp;#039;investissement, visant ainsi à relever de nombreux enjeux : confortement des centres-bourgs, accessibilité aux services, attractivité, transition écologique, énergétique et numérique, valorisation du patrimoine, mobilité douce, cohésion sociale et citoyenneté, etc...
  &lt;/span&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M168" s="1" t="inlineStr">
+      <c r="M179" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le Contrat Vaucluse Ambition s&amp;#039;adresse à l&amp;#039;ensemble des communes vauclusiennes.
 &lt;/p&gt;
 &lt;p&gt;
  La ou les opération(s) subventionnée(s) dans ce cadre doit(doivent) être réalisée(s) sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée et appartenir au patrimoine de la commune.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations pouvant prétendre à subventions contractuelles concernent :
 &lt;/p&gt;
 &lt;p&gt;
  - les opérations d&amp;#039;investissement, sous maîtrise d&amp;#039;ouvrage communale directe ou déléguée ;
 &lt;/p&gt;
 &lt;p&gt;
  - les acquisitions, imputées en investissement, destinées à être affectées de manière durable dans le patrimoine communal :
 &lt;/p&gt;
 &lt;p&gt;
  •	 matériel et mobilier d&amp;#039;un montant unitaire supérieur à 700 € HT,
 &lt;/p&gt;
 &lt;p&gt;
  •	 immobilières et foncières.
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations prévues par les communes dans leur contractualisation devront s&amp;#039;attacher à :
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter le nombre maximal d&amp;#039;opérations, fixé à :
 &lt;/p&gt;
 &lt;p&gt;
  •	 5 pour les communes de plus de 5 000 habitants,
 &lt;/p&gt;
 &lt;p&gt;
  •	 8 pour les communes de moins de 5 000 habitants ;
 &lt;/p&gt;
 &lt;p&gt;
  -	respecter les thématiques éligibles ;
 &lt;/p&gt;
 &lt;p&gt;
  -	prendre en compte les politiques publiques et les orientations stratégiques départementales définies, notamment, dans la stratégie départementale Vaucluse 2025 2040 et les schémas départementaux sectoriels, ainsi que les objectifs de développement durable inscrits dans l&amp;#039;Agenda 21.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N168" s="1" t="inlineStr">
+      <c r="N179" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -32777,2624 +35064,337 @@
 International
 Attractivité économique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale</t>
         </is>
       </c>
-      <c r="O168" s="1" t="inlineStr">
+      <c r="O179" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R168" s="1" t="inlineStr">
+      <c r="R179" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La part d&amp;#039;autofinancement (hors T.V.A.) de la commune devra être au moins égale à 20 % des financements publics apportés au(x) projet(s) par application des règles en vigueur concernant le co financement précisées dans le Code général des collectivités territoriales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S168" s="1" t="inlineStr">
+      <c r="S179" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T168" s="1" t="inlineStr">
+      <c r="T179" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U168" s="1" t="inlineStr">
+      <c r="U179" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="V168" s="1" t="inlineStr">
+      <c r="V179" s="1" t="inlineStr">
         <is>
           <t>https://www.vaucluse.fr/nos-territoires/les-aides-aux-projets-des-territoires-2687.html</t>
         </is>
       </c>
-      <c r="X168" s="1" t="inlineStr">
+      <c r="X179" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y168" s="1" t="inlineStr">
+      <c r="Y179" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z168" s="1" t="inlineStr">
+      <c r="Z179" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/276c-accompagner-les-communes-dans-la-realisation-/</t>
         </is>
       </c>
-      <c r="AA168" s="1" t="inlineStr">
+      <c r="AA179" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB168" s="1" t="inlineStr">
+      <c r="AB179" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC168" s="1" t="inlineStr">
+      <c r="AC179" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE168" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG168" s="1" t="inlineStr">
+      <c r="AE179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF179" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG179" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
         </is>
       </c>
-      <c r="AH168" s="1" t="inlineStr">
+      <c r="AH179" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="169" spans="1:34" customHeight="0">
-      <c r="A169" s="1">
+    <row r="180" spans="1:34" customHeight="0">
+      <c r="A180" s="1">
         <v>92589</v>
       </c>
-      <c r="B169" s="1" t="inlineStr">
+      <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Aménager les quartiers d’activités économiques, les espaces économiques, les friches et créer de l’immobilier collectif</t>
         </is>
       </c>
-      <c r="C169" s="1" t="inlineStr">
+      <c r="C180" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E169" s="1" t="inlineStr">
+      <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="G169" s="1" t="inlineStr">
+      <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H169" s="1" t="inlineStr">
+      <c r="H180" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I169" s="1" t="inlineStr">
+      <c r="I180" s="1" t="inlineStr">
         <is>
           <t> Min : 25 Max : 80</t>
         </is>
       </c>
-      <c r="K169" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L169" s="1" t="inlineStr">
+      <c r="K180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L180" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Favoriser la création ou l&amp;#039;extension des quartiers d&amp;#039;activités économiques, la requalification d&amp;#039;espace économique, la réhabilitation de friches et la création d&amp;#039;immobilier collectif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M169" s="1" t="inlineStr">
+      <c r="M180" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ETUDES :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables à visée opérationnelle liée au projet
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  TRAVAUX :
 &lt;/strong&gt;
 &lt;br /&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Création et extension d&amp;#039;espace d&amp;#039;activité d&amp;#039;intérêt :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Local (inférieur à 10 hectares)
  &lt;/li&gt;
  &lt;li&gt;
   Intercommunal (de 10 à 30 hectares)
  &lt;/li&gt;
  &lt;li&gt;
   Départemental (supérieur à 30 hectares)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   - Friches délaissées :
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Requalification d&amp;#039;espace économique
  &lt;/li&gt;
  &lt;li&gt;
   Réhabilitation de friches
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;immobilier collectif
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N169" s="1" t="inlineStr">
+      <c r="N180" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Revitalisation
 Bâtiments et construction
 Emploi
 Attractivité économique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O169" s="1" t="inlineStr">
+      <c r="O180" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R169" s="1" t="inlineStr">
+      <c r="R180" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Montant des aides :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Études préalables jusqu&amp;#039;à 80 % du montant HT des études (50 000 € maximum)
  &lt;/li&gt;
  &lt;li&gt;
   Opérations (selon taille de l&amp;#039;opération) : jusqu&amp;#039;à 25 % du déficit HT de l&amp;#039;opération (800 000 € maximum)
  &lt;/li&gt;
  &lt;li&gt;
   Taux d&amp;#039;aide (travaux) : variable selon les opérations de 15 à 25 %, dépendant de la présence d&amp;#039;une zone de revitalisation rurale et d&amp;#039;un quartier prioritaire
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Postes de dépenses pris en compte (calcul du déficit d&amp;#039;opération) : travaux de construction et de réhabilitation (immobilier) ; mobilités alternatives, énergies renouvelables, Très Haut Débit, les entrées de sites, les clôtures et la signalétique, le mobilier urbain, le tri sélectif, les installations photovoltaïques, les travaux paysagers et tout équipement visant un des trois axes du développement durable
 &lt;/p&gt;
 &lt;p&gt;
  Conditions administratives : maîtrise foncière du terrain à aménager par le maître d&amp;#039;ouvrage et intégration du projet dans les documents d&amp;#039;urbanisme (SCOT et PLU) ; autorisations administratives préalables obtenues et travaux non débutés ; projet compatible avec le label régional Parc&amp;#43; au plus tard en phase APS ; avis favorable des évaluations avant et après projet ; accord formel du Conseil départemental par convention adoptée par l&amp;#039;assemblée départementale
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S169" s="1" t="inlineStr">
+      <c r="S180" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T169" s="1" t="inlineStr">
+      <c r="T180" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U169" s="1" t="inlineStr">
+      <c r="U180" s="1" t="inlineStr">
         <is>
           <t>Vaucluse</t>
         </is>
       </c>
-      <c r="X169" s="1" t="inlineStr">
+      <c r="X180" s="1" t="inlineStr">
         <is>
           <t>Pour en savoir plus, contactez le : 04.90.16.15.00</t>
         </is>
       </c>
-      <c r="Y169" s="1" t="inlineStr">
+      <c r="Y180" s="1" t="inlineStr">
         <is>
           <t>nathalie.maucotel@vaucluse.fr</t>
         </is>
       </c>
-      <c r="Z169" s="1" t="inlineStr">
+      <c r="Z180" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4085-amenager-les-quartiers-dactivites-economiques/</t>
         </is>
       </c>
-      <c r="AA169" s="1" t="inlineStr">
+      <c r="AA180" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB169" s="1" t="inlineStr">
+      <c r="AB180" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un café / bistrot</t>
         </is>
       </c>
-      <c r="AC169" s="1" t="inlineStr">
+      <c r="AC180" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
         </is>
       </c>
-      <c r="AE169" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG169" s="1" t="inlineStr">
+      <c r="AE180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF180" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG180" s="1" t="inlineStr">
         <is>
           <t>03/05/2021</t>
-        </is>
-[...2285 lines deleted...]
-          <t>07/06/2021</t>
         </is>
       </c>
       <c r="AH180" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:34" customHeight="0">
       <c r="A181" s="1">
         <v>92578</v>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Aider à la Structuration de Projets de Territoires (ASPT)</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Vaucluse</t>
@@ -36568,550 +36568,148 @@
         </is>
       </c>
       <c r="AE185" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF185" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG185" s="1" t="inlineStr">
         <is>
           <t>26/04/2021</t>
         </is>
       </c>
       <c r="AH185" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="186" spans="1:34" customHeight="0">
       <c r="A186" s="1">
-        <v>74103</v>
+        <v>90902</v>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Obtenir un appui technique de proximité à la mise en oeuvre des politiques publiques prioritaires et un accompagnement amont sur les procédures réglementaires associées</t>
+          <t>Soutenir les événements territoriaux à vocation économique</t>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>Evénements territoriaux à vocation économique</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
-        <is>
-[...405 lines deleted...]
-      <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H188" s="1" t="inlineStr">
+      <c r="H186" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J188" s="1" t="inlineStr">
+      <c r="J186" s="1" t="inlineStr">
         <is>
           <t>Montant maximal de 4000€</t>
         </is>
       </c>
-      <c r="K188" s="1" t="inlineStr">
+      <c r="K186" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L188" s="1" t="inlineStr">
+      <c r="L186" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? La Région peut vous aider à financer des événements territoriaux à vocation économique (marchés, salons, manifestations) dans le cadre de la politique de soutien aux filières régionales suivantes : Cuir-Luxe-Textile-Métiers d&amp;#039;Art, Aéronautique- Photonique-Chimie-Matériaux et Transports, Santé-Silver Economie, Filières Vertes et Bleues, Forêt-Bois-Papier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Soutenir l&amp;#039;organisation d&amp;#039;événements territoriaux (locaux ou régionaux), sectoriels ou multisectoriels, favorisant la rencontre des acteurs de l&amp;#039;écosystème.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Montage et organisation d&amp;#039;une manifestation contribuant à la structuration d&amp;#039;un réseau d&amp;#039;entreprises et/ou à la promotion de compétences locales.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier :
  &lt;/strong&gt;
  Etude des dossiers au fil de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
  Aide forfaitaire pour l&amp;#039;organisation de manifestations, colloques, salons, conférences à vocation économique, plafonnée à 4 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N188" s="1" t="inlineStr">
+      <c r="N186" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Economie locale et circuits courts
 Artisanat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O188" s="1" t="inlineStr">
+      <c r="O186" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R188" s="1" t="inlineStr">
+      <c r="R186" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     organismes de soutien (publics ou privés) au développement des entreprises
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     fédérations, organisations professionnelles, Groupements d&amp;#039;Intérêt Public (GIP) et associations,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     pôles de compétitivité, clusters, grappes d&amp;#039;entreprises
    &lt;/span&gt;
    &lt;br /&gt;
@@ -37168,1154 +36766,1183 @@
  &lt;/p&gt;
  &lt;p&gt;
   Avant de déposer votre demande d&amp;#039;aide, il est nécessaire de créer un compte si vous n&amp;#039;en possédez pas déjà un.
  &lt;/p&gt;
  &lt;p&gt;
   La liste des pièces justificatives à fournir en fonction de votre statut est à télécharger en bas de la page.
  &lt;/p&gt;
  &lt;p&gt;
   Et après ?
  &lt;/p&gt;
  &lt;p&gt;
   Pour le suivi de votre dossier :
  &lt;/p&gt;
  &lt;p&gt;
   1 - Vous recevrez un mail attestant le dépôt de votre dossier. Le dépôt d&amp;#039;une demande ne vaut pas acceptation.
  &lt;/p&gt;
  &lt;p&gt;
   2 - Des informations complémentaires pourront vous être demandées au moment de l&amp;#039;instruction.
  &lt;/p&gt;
  &lt;p&gt;
   3 - Une notification de décision vous sera adressée à l&amp;#039;issue du passage en commission permanente.
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S188" s="1" t="inlineStr">
+      <c r="S186" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U188" s="1" t="inlineStr">
+      <c r="U186" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V188" s="1" t="inlineStr">
+      <c r="V186" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/evenements-territoriaux-vocation-economique?recherche=manifestation</t>
         </is>
       </c>
-      <c r="W188" s="1" t="inlineStr">
+      <c r="W186" s="1" t="inlineStr">
         <is>
           <t>https://rnaconnect.nouvelle-aquitaine.pro/realms/external/protocol/cas/login?service=https%3A%2F%2Fmes-demarches.nouvelle-aquitaine.fr%2FcraPortailFO%2Flogin%2Fcas</t>
         </is>
       </c>
-      <c r="X188" s="1" t="inlineStr">
+      <c r="X186" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 &lt;/p&gt;
 &lt;p&gt;
  Direction pilotage stratégique et filières
 &lt;/p&gt;
 &lt;p&gt;
  05 49 38 49 38
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y188" s="1" t="inlineStr">
+      <c r="Y186" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z188" s="1" t="inlineStr">
+      <c r="Z186" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fda4-soutien-aux-manifestations-territoriales-a-ca/</t>
         </is>
       </c>
-      <c r="AA188" s="1" t="inlineStr">
+      <c r="AA186" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC188" s="1" t="inlineStr">
+      <c r="AC186" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE188" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF188" s="1" t="inlineStr">
+      <c r="AE186" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF186" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG188" s="1" t="inlineStr">
+      <c r="AG186" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH188" s="1" t="inlineStr">
+      <c r="AH186" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="189" spans="1:34" customHeight="0">
-[...23 lines deleted...]
-      <c r="G189" s="1" t="inlineStr">
+    <row r="187" spans="1:34" customHeight="0">
+      <c r="A187" s="1">
+        <v>78203</v>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser, préserver les ressources locales et atténuer le changement climatique</t>
+        </is>
+      </c>
+      <c r="C187" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>Pays Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H187" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I187" s="1" t="inlineStr">
+        <is>
+          <t> Max : 64</t>
+        </is>
+      </c>
+      <c r="J187" s="1" t="inlineStr">
+        <is>
+          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+        </is>
+      </c>
+      <c r="K187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  DESCRIPTION GENERALE ET LOGIQUE D&amp;#039;INTERVENTION
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;Le territoire présente un environnement peu dégradé, mais porte toutefois les traces d’activités anciennes qui laissent des friches et des sites potentiellement pollués. Les activités contemporaines exercent aussi des pressions sur l’environnement, tout comme le changement climatique.&lt;/p&gt;&lt;p&gt;L’agriculture, dominée par la polyculture et un élevage important, est une composante essentielle du territoire. La production biologique est en plein essor, la demande d’installation sur de petites surfaces est en hausse (en lien avec le projet d’espace-test maraîcher porté par le Pays Comminges Pyrénées) et la filière viande est en cours de structuration.&lt;/p&gt;&lt;p&gt;L’offre de transport demeure limitée, le Pays Comminges Pyrénées doit améliorer les mobilités sur l’ensemble de son territoire afin de le rendre accessible à tout type de population, en priorisant le développement des mobilités multimodales, durables et économes en énergie. Le fait que 78% des actifs résident et travaillent sur le territoire montre que le potentiel de développement des alternatives à la voiture individuelle est réel.&lt;/p&gt;&lt;p&gt;Les enjeux : Valoriser l’environnement, le patrimoine naturel et le cadre de vie ; encourager une agriculture et une consommation locales et durables ; développer le potentiel énergétique renouvelable du territoire et adapter le territoire au changement climatique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Descriptif des actions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;3 objectifs opérationnels répondent aux enjeux fixés par l&amp;#039;objectif stratégique :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.1 Soutenir une agriculture locale durable&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.1.1 Adapter et développer une agriculture locale, de montagne et accessible à tous&lt;/li&gt;&lt;li&gt;4.1.2 Diversifier les activités agricoles par la transformation ou la valorisation des produits et par les activités agritouristiques&lt;/li&gt;&lt;li&gt;4.1.3 Développer les actions inscrites dans le Projet Alimentaire Territorial Comminges Pyrénées et/ou en cohérence avec celui-ci.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;span&gt;&lt;strong&gt;4.2 Accompagner le développement raisonné des ressources naturelles locales&lt;/strong&gt;&lt;br /&gt;&lt;ul&gt;&lt;li&gt;4.2.1 Préserver et valoriser la richesse environnementale du territoire ;&lt;/li&gt;&lt;li&gt;4.2.2 Développer et valoriser les filières locales&lt;/li&gt;&lt;li&gt;4.2.3 Gérer durablement les ressources naturelles du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;span&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;4.3 Favoriser les transitions écologiques et énergétique&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;4.3.1 Développer les initiatives en faveur de la transition écologique, de la maîtrise de l’énergie et des énergies renouvelables&lt;/li&gt;&lt;li&gt;4.3.2 Développer une mobilité innovante et durable&lt;/li&gt;&lt;li&gt;4.3.3 Mettre en œuvre et réviser les Plans Climat Air Energie Territoriaux.&lt;br /&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/span&gt;&lt;p&gt;&lt;img alt src="https://aides-territoires-prod-2.s3.fr-par.scw.cloud/aides-territoires-prod/upload/Capture_decran_2022-01-18_a_10.06.21.png" /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;- Création d’un tiers lieu nourricier, création d’une cuisine centrale pour la restauration collective, création d’un magasin de producteurs, réalisation d’un guide des producteurs locaux, développement des AFP, mise en place d’espaces-tests, etc. ;&lt;/p&gt;&lt;p&gt;- Installation d’unités de production de méthanisation, structuration de la filière laine, protection des captages d’eau, etc. ;&lt;/p&gt;&lt;p&gt;- Projet solaire citoyen, aménagement d’un pôle multimodal, réalisation d’un plan mobilité simplifiée à l’échelle du Pays Comminges Pyrénées, etc.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N187" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Alimentation
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Innovation, créativité et recherche
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Paysage
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O187" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;BENEFICIAIRES&lt;/strong&gt;&lt;br /&gt;Tous sauf SCI et particuliers.&lt;br /&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D&amp;#039;ADMISSIBILITE&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;Pour tous les objectifs opérationnels : Lorsque les opérations incluent des travaux de rénovation énergétique, dès la demande d’aide, un audit énergétique devra démontrer :&lt;/p&gt;&lt;p&gt;- Pour les bâtiments classés ou inscrits au titre des monuments historiques : un gain énergétique de 30% ;&lt;br /&gt;- Pour les autres : l’atteinte de la classe énergétique C au minimum.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Prérequis techniques à la programmation&lt;br /&gt;&lt;/strong&gt;&lt;br /&gt;L’opportunité des projets d’investissements devra être démontrée par une structure d’accompagnement (étude préalable, financière, prospective, de faisabilité, stratégique…).&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.1.2 Pour les activités agritouristiques&lt;/em&gt; : Les projets touristiques devront s’inscrire dans une démarche qualité inclusive de type « Tourisme et handicap » et /ou environnementale de type « Ecogite de Gîtes de France/Qualité tourisme/Camping Qualité » et/ou favorisant les mobilités douces de type « Accueil vélo » / « Cheval étape ».&lt;/p&gt;&lt;p&gt;&lt;em&gt;4.3. Favoriser les transitions écologique et énergétique &lt;/em&gt;: Seuls les projets de production locale d’énergie seront aidés (production au bénéfice du territoire).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses exclues &lt;/strong&gt;: L’acquisition de fonds de commerce est inéligible, L’achat de bâtiment ou de terrain seul n’est pas éligible, Contributions en nature dont bénévolat ; Auto-construction ; Matériel d’occasion ; Dépenses de fonctionnement de la structure sur la base de frais réels ;  Amortissement de biens neufs ; Etudes rendues obligatoires par la loi et présentées séparément de l’opération d’investissement ; Réseaux secs et humides ; Travaux de voirie et d’espaces imperméabilisants des sols sauf si l’impossibilité technique est démontrée par une attestation d’un organisme qualifié ;  Achats et productions destinés à la revente ; Achat de terrain : limité à 10% de la dépense totale éligible ; Frais notariés et juridiques ; Le marquage publicitaire des véhicules.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Exclusions spécifiques&lt;/strong&gt; : Pour les opérations comportant des frais salariaux, ces dépenses sont limitées 2 années consécutives.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S187" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T187" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U187" s="1" t="inlineStr">
+        <is>
+          <t>SCOT DU PAYS COMMINGES-PYRENEES</t>
+        </is>
+      </c>
+      <c r="V187" s="1" t="inlineStr">
+        <is>
+          <t>https://www.commingespyrenees.fr/leader-actions-soutenues/</t>
+        </is>
+      </c>
+      <c r="X187" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Philippe LE GAL - Animateur LEADER / Florence CROUTCH - Gestionnaire LEADER&lt;/p&gt;&lt;p&gt;05 61 88 88 66 / pays&amp;#64;commingespyrenees.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y187" s="1" t="inlineStr">
+        <is>
+          <t>pays@commingespyrenees.fr</t>
+        </is>
+      </c>
+      <c r="Z187" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6359-promouvoir-une-agriculture-locale-perenne-et-/</t>
+        </is>
+      </c>
+      <c r="AA187" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC187" s="1" t="inlineStr">
+        <is>
+          <t>PETR Comminges Pyrénées</t>
+        </is>
+      </c>
+      <c r="AD187" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF187" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG187" s="1" t="inlineStr">
+        <is>
+          <t>08/02/2021</t>
+        </is>
+      </c>
+      <c r="AH187" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" spans="1:34" customHeight="0">
+      <c r="A188" s="1">
+        <v>77372</v>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans la production d'hydrogène vert</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="inlineStr">
+        <is>
+          <t>Financement des énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G188" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
 Collectivité d’outre-mer à statut particulier
-Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H189" s="1" t="inlineStr">
+      <c r="H188" s="1" t="inlineStr">
         <is>
           <t>Autre aide financière</t>
         </is>
       </c>
-      <c r="K189" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L189" s="1" t="inlineStr">
+      <c r="K188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L188" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  ________________________________________________________________________
+  _______________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- La Banque des Territoires vous accompagne pour développer votre territoire d&amp;#039;industrie.
-[...5 lines deleted...]
- Pour bénéficier de cette offre, le projet doit concerner l&amp;#039;un des axes de développement suivants :
+ La Banque des Territoires vous aide à développer la production d&amp;#039;hydrogène vert sur votre territoire, notamment si vous voulez :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Reconversion de friches et dépollution
-[...11 lines deleted...]
-  Mise en place de formations pour aider les professionnels de l&amp;#039;industrie à adapter leurs compétences aux besoins actuels
+  Mettre en œuvre des solutions simples ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garantir la consommation locale ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Contribuer à la décarbonation de l&amp;#039;industrie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Valoriser les énergies industrielles.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- &lt;strong&gt;
-[...8 lines deleted...]
-Economie d'énergie et rénovation énergétique
+ Nous pouvons vous accompagner si votre projet porte sur une solution de fabrication d&amp;#039;hydrogène par électrolyse de l&amp;#039;eau, dans l&amp;#039;optique de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mettre en place un démonstrateur de production d&amp;#039;hydrogène vert en local, à condition qu&amp;#039;il :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Soit de taille petite et/ou modulaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soit multi-usages ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cible des processus industriels simples ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réponde à une consommation locale ;
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Valoriser l&amp;#039;hydrogène fatal dans le cadre d&amp;#039;un projet industriel ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Faciliter la consommation locale d&amp;#039;hydrogène vert afin de décarboner l&amp;#039;industrie.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investir directement de manière minoritaire en fonds propres et quasi-fonds propres au sein de la société de projet qui porte une infrastructure de production d&amp;#039;hydrogène vert (électrolyseur et unité de stockage) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Étudier les possibilités de montages mixtes (Sociétés d&amp;#039;Économie Mixte, Sociétés d&amp;#039;Économie Mixte à Opération Unique, etc.) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cofinancer les études préalables qui sont nécessaires au montage du dossier d&amp;#039;investissement.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N188" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O189" s="1" t="inlineStr">
+      <c r="O188" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S189" s="1" t="inlineStr">
+      <c r="S188" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T189" s="1" t="inlineStr">
+      <c r="T188" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U189" s="1" t="inlineStr">
+      <c r="U188" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V189" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X189" s="1" t="inlineStr">
+      <c r="V188" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-energies-renouvelables?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=prod_hydro_vert_psat</t>
+        </is>
+      </c>
+      <c r="X188" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Vos contacts régionaux :
+  Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
    https://www.banquedesterritoires.fr/directions-regionales
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Vous êtes intéressé(e) par cette offre ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/" rel="noopener" target="_blank"&gt;
+   Contactez-nous à travers notre formulaire de contact
+   &lt;span&gt;
+    Ouvre une nouvelle fenêtre
+   &lt;/span&gt;
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y188" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z188" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0205-investir-dans-la-production-dhydrogene-vert/</t>
+        </is>
+      </c>
+      <c r="AA188" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC188" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF188" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG188" s="1" t="inlineStr">
+        <is>
+          <t>05/02/2021</t>
+        </is>
+      </c>
+      <c r="AH188" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" spans="1:34" customHeight="0">
+      <c r="A189" s="1">
+        <v>77082</v>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Être accompagné dans les projets de transition écologique et environnementale</t>
+        </is>
+      </c>
+      <c r="C189" s="1" t="inlineStr">
+        <is>
+          <t>Renaturation des villes</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement à la mise en œuvre de projets relevant de la transition écologique (SGREEN+)</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G189" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H189" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K189" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Avec SGREEN&amp;#43;, la Banque des Territoires propose un accompagnement visant à accélérer la mise en œuvre des projets de transition écologique et environnementale, dont la finalité est de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Végétaliser et développer la nature en ville ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimiser la gestion de l&amp;#039;eau ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préserver les corridors et assurer des continuités écologiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Désimperméabiliser les sols ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garantir la transition climatique et le bas carbone ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménager les espaces publics ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer les îlots de chaleur ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Adapter le cadre bâti au changement climatique.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les experts de la Banque des Territoires vous proposent un accompagnement complet :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide dans la définition de votre projet de transition écologique ou d&amp;#039;adaptation au changement climatique ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Analyse de votre feuille de route ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Identification des éventuelles interdépendances d&amp;#039;action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Calcul des gains potentiels apportés par chaque action ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Priorisation des actions à entreprendre.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Dans le cadre de la solution d&amp;#039;accompagnement SGREEN&amp;#43;, nos experts vous aident également à identifier les démarches nécessaires à la mise en place de chaque action retenue :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les études techniques à réaliser en amont ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les formalités administratives :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  actualisation des documents de planification ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  ordre dans lequel réaliser ces formalités ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  délais légaux à respecter pour chacune ;
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le budget prévisionnel nécessaire à la réalisation des démarches préalables à l&amp;#039;établissement d&amp;#039;une commande publique de travaux afin de réaliser les dits travaux ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les indicateurs indispensables pour le suivi et l&amp;#039;analyse de l&amp;#039;effet de l&amp;#039;aménagement réalisé. Des indicateurs définis en fonction des objectifs pour lesquels l&amp;#039;aménagement en question a été retenu par les élus ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les moyens à mettre en œuvre pour pouvoir collecter ces indicateurs et le budget nécessaire à leur collecte et analyse.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les sources de financement envisageables et les moyens pour mobiliser ces financements.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N189" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Espace public
+Voirie et réseaux
+Transition énergétique
+Réseaux de chaleur
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O189" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S189" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U189" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V189" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/ingenierie-territoriale/accompagnement-la-mise-en-oeuvre-de-projets-relevant-de?mtm_campaign=Aides_Territoires&amp;mtm_kwd=IngeTerr&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=transitio</t>
+        </is>
+      </c>
+      <c r="X189" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;contact_formulaire&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire"&gt;
    Contactez-nous à travers notre formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y189" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
       <c r="Z189" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f8a9-obtenir-un-soutien-pour-les-projets-territoir/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c06d-beneficier-dun-accompagnement-des-projets-act/</t>
         </is>
       </c>
       <c r="AA189" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB189" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC189" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="AE189" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF189" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG189" s="1" t="inlineStr">
         <is>
-          <t>01/04/2021</t>
+          <t>04/02/2021</t>
         </is>
       </c>
       <c r="AH189" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="190" spans="1:34" customHeight="0">
       <c r="A190" s="1">
-        <v>83481</v>
+        <v>74103</v>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
-[...11 lines deleted...]
-Fonds Biodiversité</t>
+          <t>Obtenir un appui technique de proximité à la mise en oeuvre des politiques publiques prioritaires et un accompagnement amont sur les procédures réglementaires associées</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
-          <t>Union régionale des CAUE d'Auvergne-Rhône-Alpes
-[...6 lines deleted...]
-Union régionale des CAUE des Pays de la Loire</t>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Région
-[...6 lines deleted...]
-Association</t>
+          <t>Commune
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H190" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
         </is>
       </c>
       <c r="K190" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L190" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
+ Les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la Direction Départementale des Territoires et de la Mer du Finistère, sont les interlocuteurs de proximité des élus qui souhaitent être accompagnés et soutenus
+dans la mise en oeuvre de projets relevant des
  &lt;strong&gt;
-  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  politiques publiques prioritaires
+ &lt;/strong&gt;
+ suivantes :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  aménagement de bourgs
   &lt;br /&gt;
-  Elle a pour mission de :
+ &lt;/li&gt;
+ &lt;li&gt;
+  transition énergétique
   &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  qualité de l&amp;#039;eau
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  publicité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  sécurité routière
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  bâtiment durable et accessibilité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  biodiversité
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  risques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  urbanisme
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Cette aide se matérialise par un conseil global en aménagement, des interventions ponctuelles ou une mise en réseau.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...8 lines deleted...]
-  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+ Suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation prédiagnostic, conseil amont, analyse observatoire de faisabilité...
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le
+ &lt;/strong&gt;
+ &lt;strong&gt;
+  s différents services apportent dans une logique de simplification administrative, un conseil stratégique amont tenant compte du contexte local et des particularités du projet, et permet d&amp;#039;aplanir la complexité des procédures inhérentes aux projets d&amp;#039;aménagement et de développement économique.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Après un examen sur la base d&amp;#039;une question et pré-dossier du porteur de projet, l&amp;#039;Atelier délivre au bénéficiaire un avis préalable sur les procédures applicables et les délais induits ainsi qu&amp;#039;une synthèse des informations utiles
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  aménagements d&amp;#039;espaces publics ;
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
-[...2 lines deleted...]
-&lt;p&gt;
+  création de nouveaux quartiers, renouvellement urbain, écoquartiers
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  rénovation thermique de bâtiments publics, production d&amp;#039;EnR ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  agendas d&amp;#039;accessibilité programmée ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics publicité ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  diagnostics de sécurité routière ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  aires d&amp;#039;accueil des gens du voyage ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  plans communaux de sauvegarde.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  pôle d&amp;#039;échanges multi-modal,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  implantation, extension de sites d&amp;#039;activités, projets liés aux énergies renouvelables...
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  remise en culture de friches agricoles, remise en activité ou renaturation de friches artisanales et industrielles...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N190" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Forêts
+Espace public
+Friche
+Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Risques naturels
+Qualité de l'air
+Biodiversité
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Paysage
+Accessibilité
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O190" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S190" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U190" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X190" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction Départementale des Territoires et de la Mer du Finistère.
  &lt;br /&gt;
- En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+&lt;/p&gt;
+&lt;p&gt;
+ ddtm-directeur&amp;#64;finistere.gouv.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y190" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z190" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ba53-obtenir-un-appui-technique-de-proximite-a-la-/</t>
+        </is>
+      </c>
+      <c r="AA190" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF190" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG190" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2021</t>
+        </is>
+      </c>
+      <c r="AH190" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" spans="1:34" customHeight="0">
+      <c r="A191" s="1">
+        <v>74102</v>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un appui pour faire émerger des stratégies globales de territoires</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>Direction départementale des Territoires et de la Mer (DDTM) du Finistère</t>
+        </is>
+      </c>
+      <c r="G191" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H191" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K191" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Du fait de leur proximité avec les élus et de leur connaissance des territoires, les services appropriés selon le domaine concerné, ou en cas de domaines multiples l&amp;#039;Atelier « Inter-services Territoires Politiques Publiques, Partenaires et Projets » (AIT4P) de la DDTM 29, sont en capacité d&amp;#039;apporter localement une réponse adaptée à chaque collectivité, prenant en compte les objectifs des dispositifs d&amp;#039;aménagement du territoire et les principes généraux du développement durable.
  &lt;br /&gt;
- Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
-[...4 lines deleted...]
- &lt;/strong&gt;
+ Cette aide se matérialise par un appui en ingénierie technique, juridique, et financier. Un fonctionnement en mode projet et des apports méthodologiques contribuent à faire émerger des stratégies territoriales qui peuvent ensuite se traduire par une contractualisation ou la mise en place d&amp;#039;outils réglementaires. Et suivant le besoin identifié, elle peut revêtir différentes formes : appui méthodologique, observation pré-diagnostic, assistance à la rédaction d&amp;#039;un cahier des charges en vue d&amp;#039;une consultation, conseil amont, analyse observatoire de faisabilité...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M191" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ - Action Cœur de Ville &amp;amp; Opérations de Revitalisation des Territoires (ORT) ;
  &lt;br /&gt;
-&lt;/p&gt;
-[...4 lines deleted...]
- &lt;/strong&gt;
+ - OPAH ;
  &lt;br /&gt;
-&lt;/p&gt;
-[...1 lines deleted...]
- Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ - Contrats de Ruralité (programmes pluriannuel et annuel) ;
  &lt;br /&gt;
+ - Contrat de Transition Écologique ;
  &lt;br /&gt;
- Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ - ateliers de territoire ; plan de paysage ;
  &lt;br /&gt;
- &lt;br /&gt;
-[...66 lines deleted...]
- &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - AMI centres-bourgs et AàP revitalisation des centralités......
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N190" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Eau pluviale
+      <c r="N191" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
 Assainissement des eaux
-Eau souterraine
 Cours d'eau / canaux / plans d'eau
-Patrimoine et monuments historiques
-[...4 lines deleted...]
-Tourisme
 Forêts
-Montagne
-Sols
 Espaces verts
-Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
-Réseaux de chaleur
 Recyclage et valorisation des déchets
-Personnes âgées
-[...7 lines deleted...]
-Tiers-lieux
 Economie circulaire
-Economie locale et circuits courts
 Agriculture et agroalimentaire
+Economie sociale et solidaire
 Revitalisation
-Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
-International
 Attractivité économique
-Appui méthodologique
-[...7 lines deleted...]
-Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Réduction de l'empreinte carbone
 Milieux humides
-Cimetières et funéraire
-[...3 lines deleted...]
-      <c r="O190" s="1" t="inlineStr">
+Cimetières et funéraire</t>
+        </is>
+      </c>
+      <c r="O191" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S190" s="1" t="inlineStr">
+      <c r="S191" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T190" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="X190" s="1" t="inlineStr">
+      <c r="U191" s="1" t="inlineStr">
+        <is>
+          <t>Finistère</t>
+        </is>
+      </c>
+      <c r="X191" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ Direction Départementale des Territoires et de la Mer du Finistère.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
- Union régionale des CAUE normands
-[...65 lines deleted...]
- &lt;/a&gt;
+ ddtm-directeur&amp;#64;finistere.gouv.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y190" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AA190" s="1" t="inlineStr">
+      <c r="Y191" s="1" t="inlineStr">
+        <is>
+          <t>gwenaelle.autret@finistere.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z191" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0519-obtenir-un-appui-pour-faire-emerger-des-strat/</t>
+        </is>
+      </c>
+      <c r="AA191" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC190" s="1" t="inlineStr">
-[...411 lines deleted...]
-      </c>
       <c r="AE191" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF191" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG191" s="1" t="inlineStr">
         <is>
-          <t>26/02/2021</t>
+          <t>12/01/2021</t>
         </is>
       </c>
       <c r="AH191" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="192" spans="1:34" customHeight="0">
       <c r="A192" s="1">
         <v>72810</v>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H192" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie financière
-Prêt</t>
+          <t>Prêt
+Ingénierie financière</t>
         </is>
       </c>
       <c r="K192" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L192" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;AFL
  &lt;/strong&gt;
  est la seule banque française
  &lt;strong&gt;
   100% détenue par les collectivités locales françaises
  &lt;/strong&gt;
  qui leur soit 100% dédiée, quelle que soit leur taille ou leur situation géographique.
 &lt;/p&gt;
 &lt;p&gt;
  Créée en 2013 à l&amp;#039;initiative d&amp;#039;associations d&amp;#039;élus et de collectivités pionnières sur le modèle des agences de financement scandinaves, elle est opérationnelle depuis 2015.
 &lt;/p&gt;
 &lt;p&gt;
  Son agilité et son modèle lui permettent de répondre entièrement aux attentes des collectivités bénéficiaires du Programme Petites Villes de demain.
 &lt;/p&gt;
@@ -38639,769 +38266,1299 @@
         </is>
       </c>
       <c r="AE192" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF192" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG192" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
       <c r="AH192" s="1" t="inlineStr">
         <is>
           <t>09/04/2026</t>
         </is>
       </c>
     </row>
     <row r="193" spans="1:34" customHeight="0">
       <c r="A193" s="1">
-        <v>78203</v>
+        <v>89830</v>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Valoriser, préserver les ressources locales et atténuer le changement climatique</t>
+          <t>Bénéficier d'investissements pour les Territoires d'Industrie</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
-          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+          <t>Territoires d'industrie</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
+        <is>
+          <t>La réindustrialisation, un outil de redynamisation des territoires</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Pays Comminges Pyrénées</t>
+          <t>Banque des Territoires</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Etablissement public dont services de l'Etat
+Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
-Agriculteur
-[...1 lines deleted...]
-Association</t>
+Entreprise privée</t>
         </is>
       </c>
       <c r="H193" s="1" t="inlineStr">
         <is>
-          <t>Subvention
-[...10 lines deleted...]
-          <t>Aide LEADER comprise entre 10 et 120K€ et représentant 80% des co-financements publics et au moins 15% du montant des dépenses présentées.</t>
+          <t>Autre aide financière</t>
         </is>
       </c>
       <c r="K193" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L193" s="1" t="inlineStr">
-        <is>
-[...154 lines deleted...]
-      <c r="L194" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;span&gt;🚩&lt;/span&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
-  _______________________________________________________________
+  ________________________________________________________________________
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
- La Banque des Territoires vous aide à développer la production d&amp;#039;hydrogène vert sur votre territoire, notamment si vous voulez :
+ La Banque des Territoires vous accompagne pour développer votre territoire d&amp;#039;industrie.
+&lt;/p&gt;
+&lt;p&gt;
+ Une offre d&amp;#039;investissements dédiée a été conçue avec des participations en fonds propres et quasi-fonds propres dans les SEM d&amp;#039;aménagement ou patrimoniales, et dans les filiales des SEM.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour bénéficier de cette offre, le projet doit concerner l&amp;#039;un des axes de développement suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Mettre en œuvre des solutions simples ;
-[...8 lines deleted...]
-  Valoriser les énergies industrielles.
+  Reconversion de friches et dépollution
+ &lt;/li&gt;
+ &lt;li&gt;
+  Déploiement du Très Haut Débit (THD) et de data centers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration des performances énergétiques des sites industriels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Création ou rénovation d&amp;#039;infrastructures de transport
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mise en place de formations pour aider les professionnels de l&amp;#039;industrie à adapter leurs compétences aux besoins actuels
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Nous pouvons vous accompagner si votre projet porte sur une solution de fabrication d&amp;#039;hydrogène par électrolyse de l&amp;#039;eau, dans l&amp;#039;optique de :
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N193" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Economie d'énergie et rénovation énergétique
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O193" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S193" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T193" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U193" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V193" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/offres/relocalisation-industrielle?mtm_campaign=Aides_Territoires&amp;mtm_kwd=OT&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=reloc_industrielle_oat</t>
+        </is>
+      </c>
+      <c r="X193" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Vos contacts régionaux :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Mettre en place un démonstrateur de production d&amp;#039;hydrogène vert en local, à condition qu&amp;#039;il :
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales
+  &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
-&lt;ol&gt;
-[...12 lines deleted...]
-&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vous êtes intéressé(e) par cette offre ?
+ &lt;/strong&gt;
+&lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Valoriser l&amp;#039;hydrogène fatal dans le cadre d&amp;#039;un projet industriel ;
-[...2 lines deleted...]
-  Faciliter la consommation locale d&amp;#039;hydrogène vert afin de décarboner l&amp;#039;industrie.
+  &lt;a href="https://mon-compte.banquedesterritoires.fr/?pk_campaign&amp;#61;Aides_Territoires&amp;amp;pk_kwd&amp;#61;formulaire_de_contact&amp;amp;pk_source&amp;#61;Affiliation#/contact/formulaire/produit/94690"&gt;
+   Contactez-nous à travers notre formulaire de contact
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y193" s="1" t="inlineStr">
+        <is>
+          <t>baptiste.girod@caissedesdepots.fr</t>
+        </is>
+      </c>
+      <c r="Z193" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f8a9-obtenir-un-soutien-pour-les-projets-territoir/</t>
+        </is>
+      </c>
+      <c r="AA193" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC193" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="AE193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF193" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG193" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2021</t>
+        </is>
+      </c>
+      <c r="AH193" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" spans="1:34" customHeight="0">
+      <c r="A194" s="1">
+        <v>83481</v>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Coordonner les actions régionales des CAUE en matière culturelle sur la construction, l'architecture, l'urbanisme, le paysage et environnement</t>
+        </is>
+      </c>
+      <c r="C194" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Avenir Montagnes
+Cités éducatives
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE de Nouvelle-Aquitaine
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G194" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H194" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
- Dans le cadre d&amp;#039;un tel projet, la Banque des Territoires peut :
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ &lt;strong&gt;
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Investir directement de manière minoritaire en fonds propres et quasi-fonds propres au sein de la société de projet qui porte une infrastructure de production d&amp;#039;hydrogène vert (électrolyseur et unité de stockage) ;
-[...5 lines deleted...]
-  Cofinancer les études préalables qui sont nécessaires au montage du dossier d&amp;#039;investissement.
+  Apport de données et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ateliers, conférences, journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études, randonnées, lectures de paysages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès, concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes, ouvrages, guides, vidéos, expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="M194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions de sensibilisation peuvent toucher les domaines suivants :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="N194" s="1" t="inlineStr">
         <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O194" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S194" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T194" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U194" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V194" s="1" t="inlineStr">
+        <is>
+          <t>https://www.fncaue.com</t>
+        </is>
+      </c>
+      <c r="X194" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts de vos URCAUE sont disponibles dans les fiches locales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y194" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z194" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/dce5-copie-10h10-coordonner-les-actions-regionales/</t>
+        </is>
+      </c>
+      <c r="AA194" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC194" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF194" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG194" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH194" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" spans="1:34" customHeight="0">
+      <c r="A195" s="1">
+        <v>83479</v>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Fédérer les accompagnements en amont de projets de construction, architecture, urbanisme, énergie, paysage et environnement, culture</t>
+        </is>
+      </c>
+      <c r="C195" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Action cœur de ville
+Territoires d'industrie
+Avenir Montagnes
+Cités éducatives
+Tourisme Ingénierie Développement
+Destination France
+France 2030
+Renaturation des villes
+Fonds vert Ingénierie
+Fonds Biodiversité</t>
+        </is>
+      </c>
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>Union régionale des CAUE des Hauts de France
+Union régionale des CAUE Normands
+Union régionale des CAUE d'Auvergne-Rhône-Alpes
+Union régionale des CAUE Bourgogne-Franche-Comté
+Union régionale des CAUE d'Île-de-France
+Union régionale des CAUE d'Occitanie
+Union régionale des CAUE des Pays de la Loire
+Union régionale des CAUE de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G195" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H195" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;Union régionale des CAUE (URCAUE) regroupe les CAUE volontaires de la région concernée.
+  &lt;br /&gt;
+  Elle a pour mission de :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  représenter et promouvoir les CAUE de sa région ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  identifier et mettre la connaissance et l&amp;#039;expérience des CAUE à disposition des acteurs publics ou privés d&amp;#039;échelle régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions des CAUE pour lesquelles une organisation à l&amp;#039;échelle régionale est pertinente ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à faciliter le débat entre les acteurs de l&amp;#039;architecture, l&amp;#039;urbanisme et l&amp;#039;environnement qui interviennent à l&amp;#039;échelon régional.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+ En ce sens, elle peut donc être un interlocuteur de la collectivité régionale, des services de l&amp;#039;Etat et de tout autre acteur mobilisés à ce niveau. Elle ne se substitue en rien à l&amp;#039;action des CAUE.
+ &lt;br /&gt;
+ Elle repose à minima sur une organisation entre les CAUE qui la compose et certaines URCAUE dispose de un ou plusieurs salariés.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+ &lt;/strong&gt;
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE contribuent à améliorer la qualité de vie chacun
+ &lt;/strong&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La palette de leurs interventions est multiple :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagnement dans des projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  &lt;br /&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
+ &lt;br /&gt;
+ Bâtiments / (Eco) Construction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
+ &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petites Villes de Demain (PVD) / Action Coeur de Ville
+ &lt;br /&gt;
+ &lt;br /&gt;
+ L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
+ &lt;br /&gt;
+ Paysage / Espace naturel /Espace vert / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte, trame bleue / Risques naturels / Ecologie / Jardins / Aires de jeux
+ &lt;br /&gt;
+ &lt;br /&gt;
+ TRANSVERSALEMENT
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative et Culturelle /
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N195" s="1" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Commerces et services
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Prévention des risques
+Artisanat
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O195" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S195" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T195" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U195" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V195" s="1" t="inlineStr">
+        <is>
+          <t>http://www.fncaue.fr</t>
+        </is>
+      </c>
+      <c r="X195" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contacts des unions régionales :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE normands
+ &lt;br /&gt;
+ 51 rue Joséphine 27000 ÉVREUX
+ &lt;br /&gt;
+ Tél : 02 32 33 15 78 - contact&amp;#64;cauenormands.fr -
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale des CAUE des Hauts de France
+ &lt;br /&gt;
+ 35 mail Albert 1er 80000 AMIENS
+ &lt;br /&gt;
+ Tél : - contact&amp;#64;caue02.com -
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE AUVERGNE-RHÔNE-ALPES
+ &lt;br /&gt;
+ 6 bis, quai Saint-Vincent 69283 LYON Cedex 01
+ &lt;br /&gt;
+ Tél : 07 87 68 94 27 - urcaue.aura&amp;#64;gmail.com - http://www.urcaue-aura.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE BOURGOGNE-FRANCHE-COMTÉ
+ &lt;br /&gt;
+ 1 rue de Soissons 21000 DIJON
+ &lt;br /&gt;
+ Tél : 03 80 30 02 38 -
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ LES CAUE D&amp;#039;ILE-DE-FRANCE
+ &lt;br /&gt;
+ c/o CAUE de Seine-Saint-Denis 153 avenue Jean Lolive 93500 PANTIN
+ &lt;br /&gt;
+ Tél : 01 48 32 40 81 - contact&amp;#64;caue-idf.fr - http://www.caue-idf.fr/
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE NOUVELLE-AQUITAINE
+ &lt;br /&gt;
+ 293 rue d&amp;#039;Ornano 33000 BORDEAUX
+ &lt;br /&gt;
+ Tél : 05 56 12 27 68 - contact&amp;#64;urcaue-na.fr - http://www.urcaue-na.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Union régionale Les CAUE d&amp;#039;Occitanie
+ &lt;br /&gt;
+ 5 avenue Frizac 31400 TOULOUSE
+ &lt;br /&gt;
+ Tél : 05 34 41 39 59 - contact&amp;#64;les-caue-occitanie.fr - http://www.les-caue-occitanie.fr
+&lt;/p&gt;
+&lt;p&gt;
+ URCAUE DES PAYS-DE-LA-LOIRE
+ &lt;br /&gt;
+ 312, avenue René Gasnier 49100 ANGERS
+ &lt;br /&gt;
+ Tél : 02 41 22 99 91 - contact&amp;#64;urcaue-paysdelaloire.com - http://www.urcaue-paysdelaloire.com
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
+  Retrouvez l&amp;#039;annuaire des CAUE ici
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y195" s="1" t="inlineStr">
+        <is>
+          <t>urcaue.aura@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z195" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7453-copie-10h00-federer-les-accompagnements-en-en/</t>
+        </is>
+      </c>
+      <c r="AA195" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB195" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’une école
+Construction d'une piscine
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Gestion d'une base nautique
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC195" s="1" t="inlineStr">
+        <is>
+          <t>FNCAUE</t>
+        </is>
+      </c>
+      <c r="AE195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF195" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG195" s="1" t="inlineStr">
+        <is>
+          <t>26/02/2021</t>
+        </is>
+      </c>
+      <c r="AH195" s="1" t="inlineStr">
+        <is>
+          <t>09/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" spans="1:34" customHeight="0">
+      <c r="A196" s="1">
+        <v>71805</v>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Financer les projets d’infrastructures d’énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
+        <is>
+          <t>Financement des énergies renouvelables</t>
+        </is>
+      </c>
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>Banque des Territoires</t>
+        </is>
+      </c>
+      <c r="G196" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H196" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L196" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;🚩&lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les financements décrits dans cette section respectent la réglementation relative aux aides d&amp;#039;Etat et n&amp;#039;emportent donc pas d&amp;#039;éléments d&amp;#039;aide.
+&lt;/p&gt;
+&lt;p&gt;
+ ________________________________________________________________________
+&lt;/p&gt;
+&lt;p&gt;&lt;span lang="fr"&gt;Vous êtes une
+collectivité locale, une entreprise publique locale (EPL), un développeur
+indépendant, un énergéticien, une entreprise ou un acteur financier et vous
+portez un projet de production, stockage ou distribution d’énergies
+renouvelables (EnR) ? La Banque des Territoires vous accompagne via des
+partenariats nationaux sous forme de holdings de projets, ou via des sociétés
+d’économie mixte (SEM) dédiées au développement des EnR pour démultiplier les
+projets développés, dans une démarche de concertation ou d’association des
+territoires.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt; &lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;span lang="fr"&gt;Nous adressons les
+secteurs suivants : photovoltaïque, agrivoltaïsme, éolien terrestre,
+hydro-électricité, éolien en mer posé et flottant, accompagnement de
+l’émergence des projets innovants, comme l’hydrogène décarboné ou le stockage.
+Les modalités de financement diffèrent selon les projets : prise de
+participation minoritaire en fonds propres et quasi-fonds propres dans les
+structures de portage, co-investissement dans les SEM, etc. Contactez-nous pour
+que nous puissions étudier ensemble l’accompagnement le plus approprié pour
+vous.&lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N196" s="1" t="inlineStr">
+        <is>
           <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O194" s="1" t="inlineStr">
+      <c r="O196" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S194" s="1" t="inlineStr">
+      <c r="S196" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T194" s="1" t="inlineStr">
+      <c r="T196" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U194" s="1" t="inlineStr">
+      <c r="U196" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V194" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X194" s="1" t="inlineStr">
+      <c r="V196" s="1" t="inlineStr">
+        <is>
+          <t>https://www.banquedesterritoires.fr/produits-services/investissement/financement-energies-renouvelables?mtm_campaign=Aides_Territoires&amp;mtm_kwd=Investissement&amp;mtm_source=Affiliation&amp;mtm_medium=Aides_Territoires&amp;mtm_content=energies_renouvelables_psat</t>
+        </is>
+      </c>
+      <c r="X196" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Retrouvez votre contact régional sur :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation" rel="noopener" target="_blank"&gt;
-[...24 lines deleted...]
-      <c r="Y194" s="1" t="inlineStr">
+  &lt;a href="https://www.banquedesterritoires.fr/directions-regionales?pk_campaign&amp;#61;Aides-Territoires&amp;amp;pk_kwd&amp;#61;directions-regionales&amp;amp;pk_source&amp;#61;Affiliation"&gt;
+   https://www.banquedesterritoires.fr/directions-regionales&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y196" s="1" t="inlineStr">
         <is>
           <t>baptiste.girod@caissedesdepots.fr</t>
         </is>
       </c>
-      <c r="Z194" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA194" s="1" t="inlineStr">
+      <c r="Z196" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-infrastructures-energies-renouvelables/</t>
+        </is>
+      </c>
+      <c r="AA196" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC194" s="1" t="inlineStr">
+      <c r="AC196" s="1" t="inlineStr">
         <is>
           <t>Banque des Territoires</t>
         </is>
       </c>
-      <c r="AE194" s="1" t="inlineStr">
-[...16 lines deleted...]
-          <t>09/04/2026</t>
+      <c r="AE196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF196" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG196" s="1" t="inlineStr">
+        <is>
+          <t>19/11/2020</t>
+        </is>
+      </c>
+      <c r="AH196" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="195" spans="1:34" customHeight="0">
-[...225 lines deleted...]
-      <c r="A196" s="1">
+    <row r="197" spans="1:34" customHeight="0">
+      <c r="A197" s="1">
         <v>62848</v>
       </c>
-      <c r="B196" s="1" t="inlineStr">
+      <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Donner vie à vos projets d'investissement grâce à un financement à moyen-long terme</t>
         </is>
       </c>
-      <c r="D196" s="1" t="inlineStr">
+      <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Crédit moyen long terme</t>
         </is>
       </c>
-      <c r="E196" s="1" t="inlineStr">
+      <c r="E197" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="G196" s="1" t="inlineStr">
+      <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H196" s="1" t="inlineStr">
+      <c r="H197" s="1" t="inlineStr">
         <is>
           <t>Prêt</t>
         </is>
       </c>
-      <c r="K196" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L196" s="1" t="inlineStr">
+      <c r="K197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Donnez vie à vos projets !
 &lt;/p&gt;
 &lt;p&gt;
  Le prêt moyen long terme accompagne les différents projets d&amp;#039;investissements de tous les acteurs locaux.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;adresse à toutes les collectivités locales, y compris les plus petites. La Banque Postale, premier prêteur bancaire des collectivités locales, octroit un prêt sur deux à une commune de moins de 5 000 habitants.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques et la durée du prêt s&amp;#039;adaptent notamment en fonction de votre stratégie financière et de l&amp;#039;amortissement de vos projets à financer.
 &lt;/p&gt;
 &lt;p&gt;
  Pour plus d&amp;#039;informations sur
   le
  &lt;a href="https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html" target="_self"&gt;
   prêt à moyen long terme
  &lt;/a&gt;
  &lt;span&gt;
   Ouvre une nouvelle fenêtre
  &lt;/span&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour affiner votre besoin, plusieurs ressources sont à votre disposition :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunt-cinq-questions-a-se-poser-avant-emprunter-collectivite-territoriale.html" target="_self"&gt;
    Les 6 questions à se poser avant d&amp;#039;emprunter
   &lt;/a&gt;
   &lt;span&gt;
    Ouvre une nouvelle fenêtre
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/emprunter-taux-variable-taux-revisable.html" target="_self"&gt;
    Empruntez à taux variable ou révisable ?
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;a href="https://www.labanquepostale.fr/collectivites/mode-d-emploi/prets-verts-obligation-verte.html" target="_self"&gt;
    Prêt vert : comment l&amp;#039;analyser ?
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M196" s="1" t="inlineStr">
+      <c r="M197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le crédit moyen long terme peut être mobilisé sur tout type de projet d&amp;#039;investissement.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N196" s="1" t="inlineStr">
+      <c r="N197" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -39447,556 +39604,399 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O196" s="1" t="inlineStr">
+      <c r="O197" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R196" s="1" t="inlineStr">
+      <c r="R197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Après analyse et acceptation de votre dossier par La Banque Postale.
 &lt;/p&gt;
 &lt;p&gt;
  Montant minimum : 40 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S196" s="1" t="inlineStr">
+      <c r="S197" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T196" s="1" t="inlineStr">
+      <c r="T197" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U196" s="1" t="inlineStr">
+      <c r="U197" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V196" s="1" t="inlineStr">
+      <c r="V197" s="1" t="inlineStr">
         <is>
           <t>https://www.labanquepostale.fr/collectivites/financements/financer-investissements/credit-moyen-long-terme.html</t>
         </is>
       </c>
-      <c r="W196" s="1" t="inlineStr">
+      <c r="W197" s="1" t="inlineStr">
         <is>
           <t>https://financementpersonnesmorales.labanquepostale.fr/</t>
         </is>
       </c>
-      <c r="X196" s="1" t="inlineStr">
+      <c r="X197" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Un chargé d&amp;#039;affaires vous accompagnera dans votre projet de financement.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez le joindre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   via le
   &lt;a href="https://financementpersonnesmorales.labanquepostale.fr/" target="_self"&gt;
    formulaire de contact
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   par téléphone : au 09 69 36 88 00 (appel non surtaxé) du lundi au vendredi de 9h à 17h (hors jours fériés)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y196" s="1" t="inlineStr">
+      <c r="Y197" s="1" t="inlineStr">
         <is>
           <t>laurent.gautier-falret@labanquepostale.fr</t>
         </is>
       </c>
-      <c r="Z196" s="1" t="inlineStr">
+      <c r="Z197" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a49e-adopter-un-financement-a-moyen-long-terme/</t>
         </is>
       </c>
-      <c r="AA196" s="1" t="inlineStr">
+      <c r="AA197" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC196" s="1" t="inlineStr">
+      <c r="AC197" s="1" t="inlineStr">
         <is>
           <t>La Banque Postale</t>
         </is>
       </c>
-      <c r="AE196" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG196" s="1" t="inlineStr">
+      <c r="AE197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF197" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG197" s="1" t="inlineStr">
         <is>
           <t>09/10/2020</t>
         </is>
       </c>
-      <c r="AH196" s="1" t="inlineStr">
+      <c r="AH197" s="1" t="inlineStr">
         <is>
           <t>10/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="197" spans="1:34" customHeight="0">
-      <c r="A197" s="1">
+    <row r="198" spans="1:34" customHeight="0">
+      <c r="A198" s="1">
         <v>56201</v>
       </c>
-      <c r="B197" s="1" t="inlineStr">
+      <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Acheter un cycle électrique (2 ou 3 roues)</t>
         </is>
       </c>
-      <c r="E197" s="1" t="inlineStr">
+      <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
-      <c r="G197" s="1" t="inlineStr">
+      <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H197" s="1" t="inlineStr">
+      <c r="H198" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K197" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L197" s="1" t="inlineStr">
+      <c r="K198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Aide à l&amp;#039;achat d&amp;#039;un cycle neuf. Aide de 300€/cycle, plafonnée à 1500€ par collectivité /an.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide est ciblée pour répondre aux besoins propres de la collectivité.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N197" s="1" t="inlineStr">
+      <c r="N198" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Mobilité partagée
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O197" s="1" t="inlineStr">
+      <c r="O198" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S197" s="1" t="inlineStr">
+      <c r="S198" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T197" s="1" t="inlineStr">
+      <c r="T198" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U197" s="1" t="inlineStr">
+      <c r="U198" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V197" s="1" t="inlineStr">
+      <c r="V198" s="1" t="inlineStr">
         <is>
           <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
         </is>
       </c>
-      <c r="X197" s="1" t="inlineStr">
+      <c r="X198" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Mail : mobilite&amp;#64;sdec-energie.fr&lt;/p&gt;&lt;p&gt;Tel : 02 31 06 61 55 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y197" s="1" t="inlineStr">
+      <c r="Y198" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
-      <c r="Z197" s="1" t="inlineStr">
+      <c r="Z198" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0ff3-acheter-un-vehicule-4-roues-electrique-hybrid/</t>
         </is>
       </c>
-      <c r="AA197" s="1" t="inlineStr">
+      <c r="AA198" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC197" s="1" t="inlineStr">
+      <c r="AC198" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
-      <c r="AE197" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG197" s="1" t="inlineStr">
+      <c r="AE198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF198" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG198" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
         </is>
       </c>
-      <c r="AH197" s="1" t="inlineStr">
+      <c r="AH198" s="1" t="inlineStr">
         <is>
           <t>10/04/2026</t>
         </is>
       </c>
     </row>
-    <row r="198" spans="1:34" customHeight="0">
-      <c r="A198" s="1">
+    <row r="199" spans="1:34" customHeight="0">
+      <c r="A199" s="1">
         <v>56198</v>
       </c>
-      <c r="B198" s="1" t="inlineStr">
+      <c r="B199" s="1" t="inlineStr">
         <is>
           <t>Acheter un véhicule (4 roues) électrique, hydrogène ou GNV</t>
         </is>
       </c>
-      <c r="E198" s="1" t="inlineStr">
+      <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Syndicat Départemental d'Energies du Calvados (SDEC ENERGIE)</t>
         </is>
       </c>
-      <c r="G198" s="1" t="inlineStr">
+      <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H198" s="1" t="inlineStr">
+      <c r="H199" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K198" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L198" s="1" t="inlineStr">
+      <c r="K199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L199" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Véhicule neuf : Aide de 2000€ à 4000€/ véhicule selon la collectivité (Intercom, commune A, B1, B2 ou C) et la catégorie de véhicule (électrique, GNV ou hydrogène), dans la limite de 2 véhicules par collectivité /an.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Véhicule d&amp;#039;occasion électrique ou GNV : Aide de 500€ à 1000€/ véhicule selon la collectivité (Intercom, commune A, B1, B2 ou C), dans la limite de 2 véhicules par collectivité /an.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide est ciblée pour répondre aux besoins propres de la collectivité. Toutefois, elle peut également bénéficier à un établissement public qui lui est rattaché (ex : EPHAD ou CCAS). Dans ce cas, l&amp;#039;accord préalable de la collectivité est requis et la demande est intégrée à son droit de tirage.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N198" s="1" t="inlineStr">
+      <c r="N199" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O198" s="1" t="inlineStr">
+      <c r="O199" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S198" s="1" t="inlineStr">
+      <c r="S199" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T198" s="1" t="inlineStr">
+      <c r="T199" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U198" s="1" t="inlineStr">
+      <c r="U199" s="1" t="inlineStr">
         <is>
           <t>Calvados</t>
         </is>
       </c>
-      <c r="V198" s="1" t="inlineStr">
+      <c r="V199" s="1" t="inlineStr">
         <is>
           <t>https://www.sdec-energie.fr/guide-interactif-des-aides-financi%C3%A8res</t>
         </is>
       </c>
-      <c r="X198" s="1" t="inlineStr">
+      <c r="X199" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mail : mobilite&amp;#64;sdec-energie.fr&lt;br /&gt;Tel : 02 31 06 61 55 &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y198" s="1" t="inlineStr">
+      <c r="Y199" s="1" t="inlineStr">
         <is>
           <t>flemaire@sdec-energie.fr</t>
         </is>
       </c>
-      <c r="Z198" s="1" t="inlineStr">
+      <c r="Z199" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f209-poser-une-borne-de-recharge-pour-vehicules-el/</t>
         </is>
       </c>
-      <c r="AA198" s="1" t="inlineStr">
+      <c r="AA199" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB198" s="1" t="inlineStr">
+      <c r="AB199" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné</t>
         </is>
       </c>
-      <c r="AC198" s="1" t="inlineStr">
+      <c r="AC199" s="1" t="inlineStr">
         <is>
           <t>SDEC ENERGIE</t>
         </is>
       </c>
-      <c r="AE198" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG198" s="1" t="inlineStr">
+      <c r="AE199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF199" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG199" s="1" t="inlineStr">
         <is>
           <t>06/08/2020</t>
-        </is>
-[...155 lines deleted...]
-          <t>19/11/2020</t>
         </is>
       </c>
       <c r="AH199" s="1" t="inlineStr">
         <is>
           <t>10/04/2026</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:34" customHeight="0">
       <c r="A200" s="1">
         <v>52290</v>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>