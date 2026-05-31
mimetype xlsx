--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -456,51 +456,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/4c43-dispositif-daide-au-logement-des-communes-a-v/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>74665</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir la connaissance et à l'Inventaire général des patrimoines</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -635,51 +635,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/1681-patrimoine-soutien-a-la-connaissance-et-a-lin/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>74860</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir le fonctionnement des CFA-OFA - 2021</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
@@ -904,51 +904,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/da9e-dispositif-regional-de-soutien-au-fonctionnem/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>74861</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Financer la mobilité européenne des élèves des filières sanitaires et sociales</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -1117,51 +1117,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/5287-aides-a-la-mobilite-europeenne-des-eleves-des/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>74862</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Aider à l'investissement pour des projets d'unités de production de biogaz.</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
@@ -1268,51 +1268,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/9fd9-aide-regionale-pour-la-realisation-dunites-de/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>74879</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Financer la valorisation du patrimoine culturel et l'archéologie</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
@@ -1632,51 +1632,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/26cf-patrimoine-aide-a-la-valorisation-du-patrimoi/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>70580</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Financer le développement des installations solaires thermiques</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
@@ -1949,51 +1949,51 @@
         </is>
       </c>
       <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>06/11/2020</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>70434</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Développer des chaufferies biomasse et réseaux de chaleur</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
@@ -2279,51 +2279,51 @@
         </is>
       </c>
       <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>05/11/2020</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>66797</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Soutenir des ateliers de découverte des métiers pour tout public</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
@@ -2571,51 +2571,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/221d-appel-a-projets-info-metiers/</t>
         </is>
       </c>
       <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>24/10/2020</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:34" customHeight="0">
       <c r="A11" s="1">
         <v>66848</v>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'organisation de projets d'animation développant la culture scientifique - AAP CSTI 2021</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche
 Association</t>
         </is>
       </c>
       <c r="H11" s="1" t="inlineStr">
@@ -2820,51 +2820,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/17c4-appel-a-projets-danimation-de-la-culture-scie/</t>
         </is>
       </c>
       <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>24/10/2020</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
         <v>65152</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Aider le développement de la pratique du sport scolaire</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Région
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
       <c r="H12" s="1" t="inlineStr">
@@ -2996,51 +2996,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/4f6f-aides-en-faveur-du-developpement-de-la-pratiq/</t>
         </is>
       </c>
       <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>18/10/2020</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
         <v>60083</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Soutenir les besoins en ressources humaines des entreprises (Pass RH)</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H13" s="1" t="inlineStr">
@@ -3175,51 +3175,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/b4a3-pass-rh/</t>
         </is>
       </c>
       <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>29/09/2020</t>
         </is>
       </c>
       <c r="AH13" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:34" customHeight="0">
       <c r="A14" s="1">
         <v>58566</v>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets innovants, expérimentaux et/ou partenariaux dans les domaines de l'emploi, de la formation et de l'orientation</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="K14" s="1" t="inlineStr">
@@ -3459,51 +3459,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/f2c4-innovemploi-volet-recrutement/</t>
         </is>
       </c>
       <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>24/09/2020</t>
         </is>
       </c>
       <c r="AH14" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:34" customHeight="0">
       <c r="A15" s="1">
         <v>58575</v>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Développer, restaurer et valoriser le patrimoine culturel</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
@@ -3739,51 +3739,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB15" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
       <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>24/09/2020</t>
         </is>
       </c>
       <c r="AH15" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:34" customHeight="0">
       <c r="A16" s="1">
         <v>58576</v>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'enrichissement et la restauration des collections des musées et fonds patrimoniaux des bibliothèques</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
@@ -4016,51 +4016,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/5dca-patrimoine-soutien-a-lenrichissement-et-a-la-/</t>
         </is>
       </c>
       <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
           <t>24/09/2020</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
         <v>58698</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Arts de la Scène - Aide à la diffusion de proximité</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -4213,51 +4213,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/e0df-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
         </is>
       </c>
       <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>24/09/2020</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
         <v>58743</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Soutenir les actions de sensibilisation, d'éducation ou de formation à la transition écologique et énergétique</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
@@ -4498,51 +4498,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/686c-soutien-au-developpement-de-leducation-a-lenv/</t>
         </is>
       </c>
       <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>24/09/2020</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>32412</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Bénéficier de conseils et de solutions pour accompagner vos administrés dans la maîtrise des consommations d'énergie, les énergies renouvelables et les aides financières existantes</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie
 Ademe — Direction régionale — Occitanie
 Commission européenne
 Conseil départemental du Tarn</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Espace Info Energie du Tarn</t>
         </is>
       </c>
@@ -4710,51 +4710,51 @@
 Isolation du bâtiment</t>
         </is>
       </c>
       <c r="AC19" s="1" t="inlineStr">
         <is>
           <t>CAUE du Tarn</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>07/04/2020</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>31445</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Soutenir la diffusion de proximité dans le domaine des arts de la scène</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
@@ -4909,51 +4909,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/bc72-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
         </is>
       </c>
       <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>03/04/2020</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>30635</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Développer l'offre de logement pour les jeunes</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
@@ -5177,51 +5177,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/b08b-aide-au-logement-des-jeunes/</t>
         </is>
       </c>
       <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>30638</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Soutenir la programmation artistique de la saison (arts de la scène)</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
@@ -5424,51 +5424,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/5251-arts-de-la-scene-aide-a-la-saison/</t>
         </is>
       </c>
       <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>30742</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Réaliser des projets locaux en matière d'économie circulaire et de déchets</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
@@ -5825,51 +5825,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/820b-aides-regionales-a-la-realisation-de-projets-/</t>
         </is>
       </c>
       <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
         <v>30758</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Développer la pratique du sport scolaire</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
       <c r="H24" s="1" t="inlineStr">
@@ -6119,51 +6119,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/b773-aides-en-faveur-du-developpement-de-la-pratiq/</t>
         </is>
       </c>
       <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
         <v>24806</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation énergétique des bâtiments publics (ERP)</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H25" s="1" t="inlineStr">
         <is>
@@ -6411,51 +6411,51 @@
       </c>
       <c r="AB25" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
       <c r="AH25" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:34" customHeight="0">
       <c r="A26" s="1">
         <v>24873</v>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Soutenir les festivals promouvant la création en langues occitane et catalane</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
@@ -6661,51 +6661,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/c6b7-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
       <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
       <c r="AH26" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:34" customHeight="0">
       <c r="A27" s="1">
         <v>24913</v>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création artistique régionale en langue catalane et/ou occitane et au conventionnement tremplin</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
@@ -6871,51 +6871,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/89c0-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
       <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
       <c r="AH27" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:34" customHeight="0">
       <c r="A28" s="1">
         <v>24930</v>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Développer la transmission des langues catalane et occitane dans la société</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
@@ -7045,51 +7045,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/22e2-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
       <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
       <c r="AH28" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:34" customHeight="0">
       <c r="A29" s="1">
         <v>23856</v>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Préserver voire restaurer les habitats naturels exceptionnels de Méditerranée</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
@@ -7213,51 +7213,51 @@
         </is>
       </c>
       <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>24/01/2020</t>
         </is>
       </c>
       <c r="AH29" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:34" customHeight="0">
       <c r="A30" s="1">
         <v>23444</v>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'action des associations et EPCI en faveur de la Politique de la Ville</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -7453,51 +7453,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/12c4-dispositif-regional-de-soutien-aux-associatio/</t>
         </is>
       </c>
       <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>22/01/2020</t>
         </is>
       </c>
       <c r="AH30" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:34" customHeight="0">
       <c r="A31" s="1">
         <v>22827</v>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Financer la production de logements sociaux</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
       <c r="H31" s="1" t="inlineStr">
         <is>
@@ -7663,51 +7663,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/c372-aide-a-la-production-de-logements-sociaux/</t>
         </is>
       </c>
       <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>18/01/2020</t>
         </is>
       </c>
       <c r="AH31" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:34" customHeight="0">
       <c r="A32" s="1">
         <v>21131</v>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Améliorer et rénover des logements de communes à vocation sociale</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H32" s="1" t="inlineStr">
         <is>
@@ -7874,51 +7874,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
       <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>08/01/2020</t>
         </is>
       </c>
       <c r="AH32" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:34" customHeight="0">
       <c r="A33" s="1">
         <v>20441</v>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Organiser des manifestations sportives</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
@@ -8074,51 +8074,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/1707-soutien-des-manifestations-sportives/</t>
         </is>
       </c>
       <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>04/01/2020</t>
         </is>
       </c>
       <c r="AH33" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:34" customHeight="0">
       <c r="A34" s="1">
         <v>20564</v>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Construire et rénover des équipements sportifs</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
@@ -8368,51 +8368,51 @@
           <t>Construction d'une piscine
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
       <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>04/01/2020</t>
         </is>
       </c>
       <c r="AH34" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:34" customHeight="0">
       <c r="A35" s="1">
         <v>20329</v>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Développer des installations géothermiques intermédiaires</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
@@ -8499,51 +8499,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB35" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
       <c r="AH35" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:34" customHeight="0">
       <c r="A36" s="1">
         <v>20362</v>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Créer des outils pédagogiques, des supports d'éducation à l'environnement et au développement durable (investissement)</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
@@ -8727,51 +8727,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/53b5-soutien-a-la-creation-doutils-pedagogiques-su/</t>
         </is>
       </c>
       <c r="AA36" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE36" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF36" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG36" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
       <c r="AH36" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:34" customHeight="0">
       <c r="A37" s="1">
         <v>20364</v>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Développer des actions d'éducation à l'environnement et au développement durable (fonctionnement)</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
@@ -8961,51 +8961,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/5ab9-soutien-au-developpement-de-leducation-a-lenv/</t>
         </is>
       </c>
       <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
       <c r="AH37" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:34" customHeight="0">
       <c r="A38" s="1">
         <v>20395</v>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Animer des actions collectives en matière d'économie circulaire et de déchets</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
@@ -9261,51 +9261,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/959b-aides-regionales-a-lanimation-dactions-collec/</t>
         </is>
       </c>
       <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
       <c r="AH38" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:34" customHeight="0">
       <c r="A39" s="1">
         <v>20396</v>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Enrichir et restaurer les collections des musées et fonds patrimoniaux des bibliothèques (FRAM, FRAR et FRRAB)</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
@@ -9448,51 +9448,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/4dc9-patrimoine-soutien-a-lenrichissement-et-a-la-/</t>
         </is>
       </c>
       <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
       <c r="AH39" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:34" customHeight="0">
       <c r="A40" s="1">
         <v>20425</v>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Développer des installations solaires thermiques</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
@@ -9575,51 +9575,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
       <c r="AH40" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:34" customHeight="0">
       <c r="A41" s="1">
         <v>20428</v>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Financer des festivals d'arts de la scène</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
@@ -9799,51 +9799,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/2eb1-arts-de-la-scene-aide-aux-festivals/</t>
         </is>
       </c>
       <c r="AA41" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF41" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG41" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
       <c r="AH41" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:34" customHeight="0">
       <c r="A42" s="1">
         <v>20322</v>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Développer des chaufferies biomasse et des réseaux de chaleur</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
@@ -9942,51 +9942,51 @@
         </is>
       </c>
       <c r="AB42" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
         <v>19894</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Diffuser l'art contemporain en organisant des expositions, des résidences, des événements et des festivals</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
@@ -10375,51 +10375,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/0479-art-contemporain-aide-a-la-diffusion-expositi/</t>
         </is>
       </c>
       <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>31/12/2019</t>
         </is>
       </c>
       <c r="AH43" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:34" customHeight="0">
       <c r="A44" s="1">
         <v>10158</v>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Financer une partie de la saison artistique d'une communauté de communes assurant la diffusion de spectacles professionnels</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -10606,51 +10606,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/108c-arts-de-la-scene-aide-a-la-saison/</t>
         </is>
       </c>
       <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
       <c r="AH44" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:34" customHeight="0">
       <c r="A45" s="1">
         <v>10198</v>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Mener un projet de gestion durable de la ressource en eau</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
@@ -10833,51 +10833,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
       <c r="AH45" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:34" customHeight="0">
       <c r="A46" s="1">
         <v>10200</v>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Restaurer le patrimoine culturel des communes de moins de 30.000 habitants</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
@@ -11109,51 +11109,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB46" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
       <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
       <c r="AH46" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:34" customHeight="0">
       <c r="A47" s="1">
         <v>10204</v>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Créer ou étendre des structures d'accueil de la petite enfance</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H47" s="1" t="inlineStr">
         <is>
@@ -11344,51 +11344,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AB47" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
       <c r="AE47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
       <c r="AH47" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:34" customHeight="0">
       <c r="A48" s="1">
         <v>10215</v>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Organiser une manifestation audiovisuelle</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
@@ -11559,51 +11559,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/f49d-cinemaaudiovisuelmultimedia-aide-a-une-manife/</t>
         </is>
       </c>
       <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
       <c r="AH48" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:34" customHeight="0">
       <c r="A49" s="1">
         <v>10297</v>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Expérimenter des pratiques pédagogiques innovantes - INNOV'EMPLOI</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
@@ -11760,51 +11760,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/5ef7-innovemploi-volet-experimentation/</t>
         </is>
       </c>
       <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG49" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
       <c r="AH49" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
         <v>10301</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Développer l'offre de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -11983,51 +11983,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/0d3a-aide-au-logement-des-etudiants-hors-cper/</t>
         </is>
       </c>
       <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG50" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:34" customHeight="0">
       <c r="A51" s="1">
         <v>10304</v>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Programmer des spectacles présentés par des équipes artistiques régionales</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
@@ -12146,48 +12146,48 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/04bb-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
         </is>
       </c>
       <c r="AA51" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE51" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF51" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG51" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
       <c r="AH51" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>