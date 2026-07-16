--- v0 (2026-04-20)
+++ v1 (2026-07-16)
@@ -456,51 +456,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/4c43-dispositif-daide-au-logement-des-communes-a-v/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>74665</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir la connaissance et à l'Inventaire général des patrimoines</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -635,51 +635,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/1681-patrimoine-soutien-a-la-connaissance-et-a-lin/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>74860</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Soutenir le fonctionnement des CFA-OFA - 2021</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
@@ -904,51 +904,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/da9e-dispositif-regional-de-soutien-au-fonctionnem/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>74861</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Financer la mobilité européenne des élèves des filières sanitaires et sociales</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -1117,51 +1117,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/5287-aides-a-la-mobilite-europeenne-des-eleves-des/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>74862</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Aider à l'investissement pour des projets d'unités de production de biogaz.</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
@@ -1268,51 +1268,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/9fd9-aide-regionale-pour-la-realisation-dunites-de/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
         <v>74879</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Financer la valorisation du patrimoine culturel et l'archéologie</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
@@ -1632,738 +1632,91 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/26cf-patrimoine-aide-a-la-valorisation-du-patrimoi/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>09/04/2026</t>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
-        <v>70580</v>
+        <v>66797</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Financer le développement des installations solaires thermiques</t>
+          <t>Soutenir des ateliers de découverte des métiers pour tout public</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
-        <is>
-[...645 lines deleted...]
-      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
+      <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L10" s="1" t="inlineStr">
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie soutient les porteurs de projet qui proposent des actions de découverte des métiers en directions des scolaires de tous niveaux, demandeurs d&amp;#039;emploi ou salariés en reconversion, équipes éducatives et acteurs de l&amp;#039;insertion, familles et alternants.
 &lt;/p&gt;
 &lt;p&gt;
  Contexte et objectifs
 &lt;/p&gt;
 &lt;p&gt;
  Cet appel à projet s&amp;#039;inscrit dans le cadre du Dispositif Régional d&amp;#039;Information sur les Métiers déployé par la Région au titre de la coordination du Service Public Régional de l&amp;#039;Orientation.
 &lt;/p&gt;
 &lt;p&gt;
  Le Dispositif Régional d&amp;#039;Information sur les Métiers est dédié à l&amp;#039;orientation scolaire et professionnelle. Il promeut la diversité et la mixité des métiers, l&amp;#039;égalité professionnelle entre les hommes et les femmes, la pluralité des secteurs professionnels, les métiers et secteurs émergents, et vise également à informer sur les métiers à déficit d&amp;#039;image, à informer sur les réalités des métiers idéalisés, et à promouvoir les métiers/secteurs peu mixtes (ou « genrés »).
 &lt;/p&gt;
 &lt;p&gt;
  Il vise à développer pour le plus de filières professionnelles possibles, des « bouquets d&amp;#039;actions » qui seront organisées sur les territoires en appui des partenaires de l&amp;#039;Orientation et des représentants du monde économique (entreprises et branches professionnelles)
 &lt;/p&gt;
 &lt;p&gt;
  Montant
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total affecté à cet appel à projet est de
  &lt;strong&gt;
   1 900 000 € en 2021
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -2399,62 +1752,62 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Attestation du porteur de projet certifiant qu&amp;#039;il ne bénéficie pas, pour l&amp;#039;année au titre de laquelle la subvention est sollicitée, d&amp;#039;un autre financement régional au titre de la promotion des métiers pour une action similaire.
  &lt;/li&gt;
  &lt;li&gt;
   Liste des subventions déjà perçues par la Région pour l&amp;#039;année en cours.
  &lt;/li&gt;
  &lt;li&gt;
   Partenaires du porteur de projet pour l&amp;#039;opération proposée.
  &lt;/li&gt;
  &lt;li&gt;
   Calendrier et lieu.x prévisionnel.s des actions.
  &lt;/li&gt;
  &lt;li&gt;
   Devis / modes de calculs permettant d&amp;#039;apprécier le budget prévisionnel de l&amp;#039;opération.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le porteur de projet prendra soin de préciser s&amp;#039;il prévoit de reverser tout ou une partie de la subvention à un partenaire (Partie &amp;#34;précision sur le montage de l&amp;#039;opération ou du programme d&amp;#039;action&amp;#34;).
  &lt;br /&gt;
  En version dématérialisée, le budget prévisionnel sera fourni en 2 versions : une version signée et une version modifiable (Excel)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Emploi
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une association
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Fédération
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Ligue et clubs sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   une collectivité, un acteur public
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Acteur public
@@ -2473,61 +1826,61 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Autre entreprise - autre professionnel·le
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Entreprise
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Indépendant
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les soumissionnaires pourront être des personnes morales de droit privé ou public (chambres consulaires, branches professionnelles, organisations professionnelles, syndicats professionnels, fédérations, confédérations, opérateurs de compétences, entreprises ancrées sur le territoire régional, associations locales ou nationales, établissements publics, collectivités locales,...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les organismes de formation par apprentissage, les centres de formation d&amp;#039;apprentis et les organismes de formation ne sont pas autorisés à candidater.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Appel-a-projets-Info-metiers</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  AAP2021infometiers&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Ou formulaire à trouver ici :
  &lt;a href="https://www.laregion.fr/Appel-a-projets-Info-metiers"&gt;
   https://www.laregion.fr/Appel-a-projets-Info-metiers
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Envoi du dossier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de demande dûment complété, daté et signé est à remettre en un exemplaire papier et en version numérisée.
 &lt;/p&gt;
 &lt;p&gt;
  En version numérique , les candidatures seront adressées par mail, à l&amp;#039;adresse :
@@ -2539,123 +1892,123 @@
  En version papier , le dossier doit être adressé à l&amp;#039;adresse suivante :
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;Emploi et de la Formation
 &lt;/p&gt;
 &lt;p&gt;
  Service emploi et Orientation Professionnelle
 &lt;/p&gt;
 &lt;p&gt;
  Unité Service Public Régional de l&amp;#039;Orientation
 &lt;/p&gt;
 &lt;p&gt;
  417 rue Samuel Morse – Site de Capdeville
 &lt;/p&gt;
 &lt;p&gt;
  34000 Montpellier
 &lt;/p&gt;
 &lt;p&gt;
  En cas de difficultés d&amp;#039;expédition, la date de réception du dossier dématérialisé sur l&amp;#039;adresse dédiée sera prise en compte.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/221d-appel-a-projets-info-metiers/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>24/10/2020</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>66848</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'organisation de projets d'animation développant la culture scientifique - AAP CSTI 2021</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche
 Association</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I11" s="1" t="inlineStr">
+      <c r="I9" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L11" s="1" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie souhaite soutenir l&amp;#039;organisation de projets d&amp;#039;animation préparés en collaboration avec les laboratoires de recherche et les industriels. L&amp;#039;objectif : développer la culture scientifique auprès d&amp;#039;un large public
 &lt;/p&gt;
 &lt;p&gt;
  Contexte et objectifs
 &lt;/p&gt;
 &lt;p&gt;
  Afin de diffuser la culture scientifique auprès d&amp;#039;un large public incluant les scolaires, un soutien est apporté à l&amp;#039;organisation de projets d&amp;#039;animation préparés en collaboration avec les laboratoires de recherche et les industriels et portés par des acteurs travaillant en réseau sur l&amp;#039;ensemble du territoire régional.
 &lt;/p&gt;
 &lt;p&gt;
  Pour réduire les inégalités d&amp;#039;accès aux savoirs, les actions proposées visent à donner aux jeunes une vision plus dynamique de l&amp;#039;apport des sciences dans la sociét. Elles doivent leur permettre de découvrir les carrières scientifiques ou les métiers techniques souvent délaissés, de leur ouvrir de nouveaux horizons notamment en terme d&amp;#039;emplois et de mieux comprendre l&amp;#039;impact de l&amp;#039;innovation sur notre vie et pour une meilleure connaissance du monde qui nous entoure.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin les animations proposées doivent contribuer à l&amp;#039;intérêt public et citoyen en permettant le dialogue science / société, une meilleure information sur les avancées scientifiques...
 &lt;/p&gt;
 &lt;p&gt;
  Montant
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La subvention régionale est plafonnée à
   &lt;strong&gt;
    80% de l&amp;#039;assiette éligible,
   &lt;/strong&gt;
@@ -2667,63 +2020,63 @@
    80%.
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;autofinancement minimum du maître d&amp;#039;ouvrage est fixé à
   &lt;strong&gt;
    20%
   &lt;/strong&gt;
   . L&amp;#039;autofinancement peut comprendre des subventions publiques destinées au fonctionnement de la structure.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités de participation
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets doivent candidater dans les délais de l&amp;#039;appel à projets. Pour ce faire, ils renseigneront le dossier de demande disponible ci-dessous au téléchargement en respectant les règles et modalités de l&amp;#039;appel à projets inscrites dans le règlement.
 &lt;/p&gt;
 &lt;p&gt;
  La sélection des projets sera réalisée après une phase d&amp;#039;instruction administrative, financière et technique.
 &lt;/p&gt;
 &lt;p&gt;
  La décision finale de financement pour l&amp;#039;aide Région sera prise par délibération de l&amp;#039;assemblée délibérante du Conseil Régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Innovation, créativité et recherche
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les bénéficiaires éligibles sont les suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une association régionale de culture scientifique technique et industrielle (CSTI)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Un établissement public d&amp;#039;enseignement supérieur et de recherche de la région Occitanie
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une évaluation de la qualité des projets sera établie par les services instructeurs régionaux (cf. Critères de sélection dans le règlement) et présentée à un comité de sélection composé d&amp;#039;élus régionaux.
  &lt;/li&gt;
@@ -2753,801 +2106,801 @@
   Cofinancements consolidés,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Partenariat avec des entreprises et acteurs socio-économiques.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Une attention particulière sera portée sur :
  &lt;/li&gt;
  &lt;li&gt;
   Les projets localisés dans les villes universitaires d&amp;#039;équilibre,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Des actions d&amp;#039;information et d&amp;#039;animation développées sur des sujets de société (impact des facteurs environnementaux sur la santé humaine, énergies renouvelables, alimentation,...)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Les modalités de diffusion innovantes des actions de CSTI vers les différents publics
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Appel-a-projets-d-animation-de-la-Culture-Scientifique-Technique-et-Industrielle</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact
 &lt;/p&gt;
 &lt;p&gt;
  Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Recherche, du Transfert Technologique et de l&amp;#039;Enseignement Supérieur
 &lt;/p&gt;
 &lt;p&gt;
  Service Accompagnement des Etudiants et Diffusion Scientifique
 &lt;/p&gt;
 &lt;p&gt;
  Martine ESCARTIN
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 61 33 56 74
 &lt;/p&gt;
 &lt;p&gt;
  Mail : martine.escartin&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/17c4-appel-a-projets-danimation-de-la-culture-scie/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>24/10/2020</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>65152</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Aider le développement de la pratique du sport scolaire</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie soutient le développement de la pratique du sport scolaireLe sport est un domaine d&amp;#039;activité humaine qui intéresse beaucoup les citoyens et qui a une capacité énorme à les rassembler, s&amp;#039;adressant à tous indépendamment de l&amp;#039;âge ou du milieu social.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;éducation par le sport commence dans l&amp;#039;entourage, par l&amp;#039;éducation familiale, et se poursuit tout au long de la vie. Le système éducatif dans son ensemble participe au développement physique des individus par l&amp;#039;acquisition des gestes nécessaires à leur évolution et à leur vie future.
+&lt;/p&gt;
+&lt;p&gt;
+ Facteur d&amp;#039;épanouissement personnel, l&amp;#039;intérêt du sport pour les jeunes est essentiel dès le plus jeune âge. Il porte des valeurs qui se retrouvent à toutes les étapes de la vie, notamment par l&amp;#039;apprentissage des règles, le goût de l&amp;#039;effort, l&amp;#039;envie de progresser, le plaisir d&amp;#039;être ensemble, la coopération, le respect de l&amp;#039;autre...Tout d&amp;#039;abord la pratique de l&amp;#039;EPS répond à des horaires hebdomadaires obligatoires qui relèvent des missions de l&amp;#039;Éducation Nationale. La politique sportive abordera les autres aspects de la pratique pour les lycées et étudiants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les sections sportives
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les établissements souhaitant avoir une dynamique sportive inscrivent dans leur projet la volonté de développer une pratique sportive. La création de sections sportives est du domaine du Rectorat, et cet accueil permet de sensibiliser les jeunes à une activité d&amp;#039;entrainement soutenu. Une participation à leur fonctionnement apporte une certaine cohérence dans le parcours de détection des athlètes.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation de la Région est fixée à 50% maximum du coût de fonctionnement de la section. Elle est versée à l&amp;#039;association sportive de l&amp;#039;établissement scolaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accueil des championnats de France
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les services régionaux ou les services départementaux de l&amp;#039;UNSS ainsi que les comités de sport universitaires sont souvent candidats pour l&amp;#039;accueil de championnats de France sur notre territoire. Ces épreuves sont une vitrine régionale. La Région peut être partenaire pour faciliter l&amp;#039;organisation de ces épreuves. Une participation d&amp;#039;un montant maximum de 50% du coût d&amp;#039;organisation peut être accordée à la structure en charge de la manifestation.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les déplacements en championnat de France et internationaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un soutien forfaitaire de 20 € par sportif et par jour est accordée pour les déplacements en championnat de France dès lors que les épreuves se déroulent à plus de 200 Km de l&amp;#039;établissement, tant pour les licenciés UNSS que les apprentis ou le Sport Universitaire. Cette participation permet d&amp;#039;accompagner jusqu&amp;#039;en phase finale le parcours de ces jeunes sportifs. Une prise en charge du même montant est prévue pour le professeur accompagnant ainsi qu&amp;#039;un jeune officiel.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau individuel : la carte jeune
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S10" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aides-en-faveur-du-developpement-de-la-pratique-du-sport-scolaire</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Sports
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Service développement des pratiques sportives et formation
+&lt;/p&gt;
+&lt;p&gt;
+ Fanny DARNATIGUES :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 67 22 93 15
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : marie-francoise.darnatigues&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4f6f-aides-en-faveur-du-developpement-de-la-pratiq/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>18/10/2020</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>60083</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les besoins en ressources humaines des entreprises (Pass RH)</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I11" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pass RH - La Région Occitanie soutient les entreprises dans leurs besoins RH avec ce Pass.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectif
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Définir les besoins et les enjeux liés aux ressources humaines et proposer un plan d&amp;#039;action opérationnel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les TPE-PME* de 1 à moins de 50 salariés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les exploitations agricoles employeuses d&amp;#039;au moins 1 salarié permanent
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les groupements d&amp;#039;entreprises comptant au moins 1 salarié permanent et les groupements d&amp;#039;employeurs composés d&amp;#039;entreprises de moins de 50 salariés,
+  &lt;br /&gt;
+  - Les associations employeuses d&amp;#039;au moins 1 salarié permanent
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont exclus comme activités principales : les services financiers et les banques.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant: p
+ &lt;strong&gt;
+  rise en charge à
+  100%
+ de la prestation par la Région (réalisée par un prestataire sélectionné par la Région).
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Prestation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Trois demi-journées d&amp;#039;accompagnement effectuées par un prestataire référencé par la Région :
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Première 1⁄2 journée : état des lieux, qualification de la ou des problématique(s)
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Seconde 1⁄2 journée : restitution et plan d&amp;#039;action
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une 3° demi-journée pour faire le lien entre recommandations et actions
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conditions d&amp;#039;éligibilité: les bénéficiaires doivent être situés sur la région Occitanie et doivent être à jour de leurs cotisations sociales et fiscales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Pass-Conseil-RH</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail : competences.RH&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
       <c r="Z11" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/17c4-appel-a-projets-danimation-de-la-culture-scie/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4a3-pass-rh/</t>
         </is>
       </c>
       <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG11" s="1" t="inlineStr">
         <is>
-          <t>24/10/2020</t>
+          <t>29/09/2020</t>
         </is>
       </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:34" customHeight="0">
       <c r="A12" s="1">
-        <v>65152</v>
+        <v>58566</v>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Aider le développement de la pratique du sport scolaire</t>
+          <t>Soutenir les projets innovants, expérimentaux et/ou partenariaux dans les domaines de l'emploi, de la formation et de l'orientation</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
-          <t>Région
-Etablissement public dont services de l'Etat
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La Région Occitanie soutient le développement de la pratique du sport scolaireLe sport est un domaine d&amp;#039;activité humaine qui intéresse beaucoup les citoyens et qui a une capacité énorme à les rassembler, s&amp;#039;adressant à tous indépendamment de l&amp;#039;âge ou du milieu social.
-[...5 lines deleted...]
- Facteur d&amp;#039;épanouissement personnel, l&amp;#039;intérêt du sport pour les jeunes est essentiel dès le plus jeune âge. Il porte des valeurs qui se retrouvent à toutes les étapes de la vie, notamment par l&amp;#039;apprentissage des règles, le goût de l&amp;#039;effort, l&amp;#039;envie de progresser, le plaisir d&amp;#039;être ensemble, la coopération, le respect de l&amp;#039;autre...Tout d&amp;#039;abord la pratique de l&amp;#039;EPS répond à des horaires hebdomadaires obligatoires qui relèvent des missions de l&amp;#039;Éducation Nationale. La politique sportive abordera les autres aspects de la pratique pour les lycées et étudiants
+ &lt;strong&gt;
+  La Région Occitanie s&amp;#039;engage pour la formation, l&amp;#039;orientation et l&amp;#039;emploi en soutenant des projets innovants.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région Occitanie s&amp;#039;est engagée de manière réactive dans le soutien aux projets innovants, expérimentaux et/ou partenariaux dans les domaines de l&amp;#039;emploi, de la formation et de l&amp;#039;orientation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Contrat de Plan Régional de Développement de la Formation et l&amp;#039;Orientation Professionnelle (CPRDFOP),  signé avec l&amp;#039;État et les partenaires sociaux, et le Plan d&amp;#039;Investissement dans les Compétences (PACTE), constituent le cadre d&amp;#039;action qui permet l&amp;#039;engagement de la Région auprès des porteurs de projets.
+ &lt;br /&gt;
+ Le dispositif Innov&amp;#039;Emploi s&amp;#039;inscrit dans cette démarche.
+&lt;/p&gt;
+&lt;p&gt;
+ Les principaux enjeux du dispositif Innov&amp;#039;emploi
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investir dans une offre de formation en lien avec la demande économique et les métiers de demain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutter contre les ruptures en cours de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimenter des pratiques pédagogiques innovantes adaptées à des publics ou des territoires isolés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer des parcours qualifiants vers l&amp;#039;emploi, renouvelés dans leurs contenus, au regard des besoins de l&amp;#039;économie en temps réel et de façon prospective
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garantir l&amp;#039;accès à tout public aux parcours qualifiants par la consolidation des compétences clés
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;engager dans la modernisation des contenus et des modes de mise en œuvre de la formation et de l&amp;#039;accompagnement pendant les formations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs du volet recrutement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Répondre à un besoin de recrutement repéré par les acteurs économiques du territoire en finançant des actions de formation ciblées et préalables à l&amp;#039;embauche des demandeurs d&amp;#039;emploi concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tout organisme de formation ayant rempli ses obligations auprès des services de la DIRECCTE.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention pourra couvrir
+ &lt;strong&gt;
+  100% des frais pédagogiques
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+ Elle est plafonnée à
+ &lt;strong&gt;
+  15 000€
+ &lt;/strong&gt;
+ par parcours de formation / stagiaire.
+ &lt;br /&gt;
+ Au-delà, un apport en cofinancement sera nécessaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de versement se présentent sous forme d&amp;#039;une avance de 50% et du solde.
+&lt;/p&gt;
+&lt;p&gt;
+ Les stagiaires pourront bénéficier du
+ &lt;strong&gt;
+  versement de la rémunération des stagiaires de la formation professionnelle
+ &lt;/strong&gt;
+ , dans le cadre de la règlementation en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ NOTA BENE : Si un projet similaire (même formation, même territoire) a déjà été financé par la Région (avec le même organisme de formation), l&amp;#039;action devra être terminée et présenter des résultats d&amp;#039;insertion supérieurs à 70%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public visé par la formation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Demandeur d&amp;#039;emploi
+ &lt;/strong&gt;
+ toutes catégories.
+&lt;/p&gt;
+&lt;p&gt;
+ Un minimum de 4 demandeurs d&amp;#039;emploi devra être identifié pour bénéficier du dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ Un courrier d&amp;#039;intention d&amp;#039;embauche sur un contrat d&amp;#039;une durée de 6 mois minimum sera exigé de la part des entreprises à l&amp;#039;initiative de ce projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Les places de ce dispositif seront ouvertes à la prise en charge de la protection sociale et de la rémunération dans la mesure où le parcours dépasse 200 heures.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N12" s="1" t="inlineStr">
         <is>
-          <t>Jeunesse</t>
+          <t>Emploi</t>
         </is>
       </c>
       <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R12" s="1" t="inlineStr">
         <is>
-          <t>&lt;ul&gt;
-[...36 lines deleted...]
- &lt;br /&gt;
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Entreprises éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Toute personne morale de droit public ou privé :
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   qui n&amp;#039;est pas une structure de l&amp;#039;insertion par l&amp;#039;activité économique (IAE)
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   ayant son siège ou un établissement sur le territoire Occitanie
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   différent juridiquement de l&amp;#039;organisme dispensant la formation.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un même projet peut concerner plusieurs entreprises.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions de formation éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   se déroulant sur une période inférieure à 12 mois
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   permettant l&amp;#039;acquisition de compétences ou la préparation au poste de travail, en vue d&amp;#039;un recrutement
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   non mobilisables dans le Programme Régional de Formation
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;une durée hebdomadaire supérieure à 20 heures
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   correspondant à un engagement de l&amp;#039;entreprise sur une contrat d&amp;#039;une durée supérieure ou égale à 6 mois (lettre d&amp;#039;intention)
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   dont le coût horaire par stagiaire est reste en cohérence avec les autres formations existantes
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/INNOV-EMPLOI-Volet-recrutement</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contact
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;Emploi et de la Formation
+&lt;/p&gt;
+&lt;p&gt;
+ innovemploi&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S12" s="1" t="inlineStr">
-[...36 lines deleted...]
-      </c>
       <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
       <c r="Z12" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4f6f-aides-en-faveur-du-developpement-de-la-pratiq/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f2c4-innovemploi-volet-recrutement/</t>
         </is>
       </c>
       <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
-          <t>18/10/2020</t>
+          <t>24/09/2020</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
-        <v>60083</v>
+        <v>58575</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Soutenir les besoins en ressources humaines des entreprises (Pass RH)</t>
+          <t>Développer, restaurer et valoriser le patrimoine culturel</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
-        <is>
-[...461 lines deleted...]
-      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I15" s="1" t="inlineStr">
+      <c r="I13" s="1" t="inlineStr">
         <is>
           <t> Max : 30</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Région Occitanie s&amp;#039;engage pour la restauration du patrimoine culturel.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La région est riche d&amp;#039;un patrimoine historique allant de la préhistoire à l&amp;#039;époque contemporaine. Sa diversité et sa qualité confèrent une forte personnalité au territoire régional, constituant un témoignage de la permanence de l&amp;#039;occupation humaine, de la circulation des savoirs et des techniques ainsi que de la dynamique ou de l&amp;#039;inventivité architecturale de ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  La richesse et la diversité du patrimoine est reconnue au travers de nombreux labels internationaux et nationaux : 8 biens inscrits sur la liste du Patrimoine Mondial par l&amp;#039;UNESCO, 20 secteurs sauvegardés, 24 Villes ou Pays d&amp;#039;Art et Histoire, 134 « musées de France », près de 5 000 Monuments Historiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs stratégiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   contribuer au renforcement de la personnalité de la région Occitanie car l&amp;#039;offre patrimoniale a un impact déterminant sur l&amp;#039;attractivité du territoire et la fréquentation touristique ; cette personnalité est l&amp;#039;expression de l&amp;#039;excellence et de la qualité de la vie ;
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;appuyer sur le réseau des sites labellisés UNESCO pour renforcer la notoriété patrimoniale du territoire régional au plan national et international ;
  &lt;/li&gt;
  &lt;li&gt;
@@ -3603,64 +2956,64 @@
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier complet est adressé à la Région :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   au plus tard le
   &lt;strong&gt;
    30 novembre
   &lt;/strong&gt;
   de l&amp;#039;année N-1, pour instruction et décision au cours du 1er semestre de l&amp;#039;année N ;
  &lt;/li&gt;
  &lt;li&gt;
   au plus tard le
   &lt;strong&gt;
    30 avril
   &lt;/strong&gt;
   de l&amp;#039;année N, pour instruction et décision au cours du 2ème semestre de la même année.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le dossier de demande de subvention réceptionné par la Région doit être administrativement complet avant le démarrage des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Architecture
 Emploi
 Artisanat</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Patrimoine culturel éligible
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  1- Le patrimoine bâti ou archéologique protégé au titre des Monuments Historiques ou situé dans un site patrimonial remarquable.
 &lt;/p&gt;
 &lt;p&gt;
  2 - Le patrimoine bâti public d&amp;#039;architecture traditionnelle non protégé.
 &lt;/p&gt;
 &lt;p&gt;
  3 - Le patrimoine mobilier (objets d&amp;#039;art et bateaux) protégé au titre des Monuments Historiques.
 &lt;/p&gt;
 &lt;p&gt;
  4 - Le patrimoine musical (orgues et carillons).
 &lt;/p&gt;
 &lt;p&gt;
  5 - Les études en vue de la création d&amp;#039;un site patrimonial remarquable.
@@ -3668,153 +3021,153 @@
 &lt;p&gt;
  &lt;strong&gt;
   Travaux éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   restauration extérieure, peintures monumentales, vitraux, pour les Monuments Historiques
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   restauration extérieure uniquement, pour les édifices non protégés au titre des Monuments Historiques
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   restauration et mise en sécurité des objets mobiliers protégés Monuments Historiques, ainsi que des orgues et carillons
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   restauration extérieure et des structures pour les bateaux protégés Monuments Historiques
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Developpement-Restauration-et-Valorisation-du-Patrimoine-Aide-a</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact
 &lt;/p&gt;
 &lt;p&gt;
  Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Service Développement, Restauration et Valorisation du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  patrimoinerestauration&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ed07-developpement-restauration-et-valorisation-du/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB15" s="1" t="inlineStr">
+      <c r="AB13" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF15" s="1" t="inlineStr">
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>24/09/2020</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>58576</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'enrichissement et la restauration des collections des musées et fonds patrimoniaux des bibliothèques</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Région Occitanie soutient les &amp;#34;Musées de France&amp;#34; et les bibliothèques des collectivités publiques dotées de fonds patrimoniaux dans la restauration et l&amp;#039;enrichissement de leurs collections
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif vise à favoriser la restauration et l&amp;#039;enrichissement des collections des « Musées de France » et des fonds patrimoniaux des bibliothèques d&amp;#039;Occitanie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le FRAM (Fonds Régional d&amp;#039;Acquisition pour les Musées de France),
   &lt;/li&gt;
   &lt;li&gt;
    le FRAR (Fonds Régional d&amp;#039;Aide à la Restauration des collections des musées de France)
   &lt;/li&gt;
   &lt;li&gt;
    et le FRRAB (Fonds Régional de Restauration et d&amp;#039;Acquisition pour les Bibliothèques) sont abondés annuellement par l&amp;#039;État et la Région.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les établissements peuvent solliciter :
@@ -3852,101 +3205,101 @@
 &lt;p&gt;
  Le taux de financement est déterminé annuellement en fonction de l&amp;#039;enveloppe budgétaire, de la programmation et dans la limite maximale de 80% du coût de la dépense.
 &lt;/p&gt;
 &lt;p&gt;
  Modalités
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt du dossier et procédure
 &lt;/p&gt;
 &lt;p&gt;
  Chaque dossier fera l&amp;#039;objet d&amp;#039;une instruction par les services de la Région. Le dossier complet est adressé à la Région et en parallèle à l&amp;#039;Etat (DRAC) au plus tard le
  &lt;strong&gt;
   31 mai
  &lt;/strong&gt;
  , pour un examen en Comité de Gestion au début de l&amp;#039;été et une délibération du Conseil régional à la fin du 3ème trimestre.
 &lt;/p&gt;
 &lt;p&gt;
  Conformément au RGFR, la subvention régionale fait l&amp;#039;objet d&amp;#039;un versement unique, lorsqu&amp;#039;elle est inférieure ou égale à 2 000 € ou fractionné au-dessus de 2 000 €, si le porteur de projet le souhaite (un acompte d&amp;#039;un montant maximum de 70 %) et un solde.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Musée
 Bibliothèques et livres</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le soutien régional est calculé en fonction du montant d&amp;#039;opération HT. Le coût TTC peut être pris en compte, si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA en fonction de l&amp;#039;opération concernée.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les acquisitions des « musées de France » en vente publique, les frais spécifiques peuvent être retenus.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide accordée à un établissement ne peut en principe dépasser le tiers du montant annuel du FRAM, du FRAR ou du FRRAB.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;autofinancement du propriétaire ne peut être inférieur à 20% du montant HT (ou TTC si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA).
 &lt;/p&gt;
 &lt;p&gt;
  Ces fonds sont destinés à soutenir en priorité les restaurations et acquisitions majeures, inaccessibles pour les établissements d&amp;#039;Occitanie sans le cofinancement de l&amp;#039;État et de la Région. Pour des opérations exceptionnelles dépassant le cadre budgétaire dédié à ces dispositifs, des mesures financières exceptionnelles pourront être étudiées par la Région en cohérence avec les fonds mis en place à cet effet par l&amp;#039;État pour les musées et les bibliothèques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Patrimoine-Soutien-a-l-enrichissement-et-a-la-restauration-des-collections-des</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Calendrier du dépôt des dossiers
 &lt;/p&gt;
 &lt;p&gt;
  Dépôt des dossiers de demande de financement, simultanément à la DRAC d&amp;#039;Occitanie et à la Région, au plus tard le 30 mai de l&amp;#039;année N pour instruction et décision avant la fin de l&amp;#039;année N.
 &lt;/p&gt;
 &lt;p&gt;
  Contact
 &lt;/p&gt;
 &lt;p&gt;
  Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Service Développement, Restauration et Valorisation du patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Pour les départements 11, 30, 34, 48 et 66 :
 &lt;/p&gt;
 &lt;p&gt;
  Site de Montpellier :
 &lt;/p&gt;
@@ -3984,162 +3337,162 @@
  22, boulevard du Maréchal Juin
 &lt;/p&gt;
 &lt;p&gt;
  31 406 TOULOUSE Cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Radhia GHAZOUANI
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 05 61 39 62 09
 &lt;/p&gt;
 &lt;p&gt;
  Mél : radhia.ghazouani&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Philippe MONDY
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 05 61 39 62 15
 &lt;/p&gt;
 &lt;p&gt;
  Mél : philippe.mondy&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5dca-patrimoine-soutien-a-lenrichissement-et-a-la-/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>24/09/2020</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
         <v>58698</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Arts de la Scène - Aide à la diffusion de proximité</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="F17" s="1" t="inlineStr">
+      <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H15" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
+      <c r="K15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L17" s="1" t="inlineStr">
+      <c r="L15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de sa politique de soutien au spectacle vivant, la Région met en place un système d&amp;#039;aide à la diffusion qui permet aux opérateurs de droit privé ou public d&amp;#039;obtenir un soutien à la programmation de spectacles présentés par des équipes artistiques régionales.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional, notamment en milieu rural et sur les communes dépourvues d&amp;#039;offre culturelle à l&amp;#039;année ;
  &lt;/li&gt;
  &lt;li&gt;
   la diffusion en Occitanie des équipes artistiques professionnelles issues du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   une ouverture de tous les publics sur la diversité des esthétiques du spectacle vivant.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N15" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Spectacle vivant</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O15" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Éligibilité du diffuseur
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le lieu de programmation doit être situé dans une commune de moins de 15 000 habitants ;
  &lt;/li&gt;
  &lt;li&gt;
   Le prix de vente pour chaque spectacle faisant l&amp;#039;objet de la demande ne peut être inférieur à 1 000 € HT (hors frais annexes).
  &lt;/li&gt;
  &lt;li&gt;
   Le programmateur ne peut en aucun cas être soutenu dans le cadre d&amp;#039;un autre dispositif régional de soutien à la diffusion (lieux structurants, festivals, aide à la saison, manifestations diverses) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les spectacles concernés par le dispositif sont présentés par des équipes artistiques professionnelles domiciliées en région Occitanie ;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;aide est sollicitée pour une seule représentation par spectacle programmé, hors séances scolaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Le dispositif peut être mobilisé un maximum de 5 fois par année civile par le même programmateur et par un même lieu.
  &lt;/li&gt;
  &lt;li&gt;
@@ -4153,149 +3506,149 @@
 &lt;ul&gt;
  &lt;li&gt;
   un spectacle peut faire l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide à la diffusion de proximité durant les 4 années civiles suivant l&amp;#039;année de sa création, dans la limite de 12 représentations maximum ;
  &lt;/li&gt;
  &lt;li&gt;
   Le spectacle doit être proposé par une équipe artistique repérée dans les réseaux de diffusion régionaux, attestant d&amp;#039;un répertoire, d&amp;#039;une diffusion antérieure, d&amp;#039;une activité exercée exclusivement à titre professionnel,
  &lt;/li&gt;
  &lt;li&gt;
   En cas de contrat de cession, l&amp;#039;équipe artistique doit être portée par une structure juridique de production (licence d&amp;#039;entrepreneur notamment), domiciliée en région Occitanie, dont les conditions réglementaires d&amp;#039;embauche et de rémunération des artistes et techniciens sont respectées (présence d&amp;#039;un personnel administratif notamment)
  &lt;/li&gt;
  &lt;li&gt;
   Sont concernés les spectacles de création, mobilisant des formes et écritures artistiques contemporaines dans le domaine des arts de la scène, de la rue ou de la piste.
  &lt;/li&gt;
  &lt;li&gt;
   Les autres propositions, notamment les productions relevant d&amp;#039;autres disciplines artistiques, du répertoire traditionnel, de l&amp;#039;animation ou de l&amp;#039;action pédagogique ne sont pas visées par les dispositifs régionaux.
  &lt;/li&gt;
  &lt;li&gt;
   Une attention particulière est accordée aux équipes artistiques ayant bénéficié d&amp;#039;un soutien de la Région au cours des 3 exercices précédant la demande (aide à la création notamment).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T15" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U15" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V15" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-diffusion-de-proximite</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X15" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Service Arts de la Scène
 &lt;/p&gt;
 &lt;p&gt;
  artsdelascene&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y15" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z15" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e0df-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA15" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
+      <c r="AE15" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AF15" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG15" s="1" t="inlineStr">
         <is>
           <t>24/09/2020</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/04/2026</t>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
         <v>58743</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Soutenir les actions de sensibilisation, d'éducation ou de formation à la transition écologique et énergétique</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I16" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
+      <c r="K16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L18" s="1" t="inlineStr">
+      <c r="L16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La Région Occitanie aux côtés des acteurs de l&amp;#039;éducation  à l&amp;#039;environnement et au développement durable (EEDD) pour sensibilisé tous les publics aux enjeux de la transition écologique et énergétique.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La loi « MAPTAM » de janvier 2014 et la Loi « NOTRe » d&amp;#039;août 2015 ont confié aux Régions des compétences renforcées relatives à l&amp;#039;aménagement et au développement durable du territoire, à la protection de la biodiversité, au climat, à la qualité de l&amp;#039;air et à l&amp;#039;énergie. Dans ce contexte, la Région Occitanie / Pyrénées-Méditerranée mène plusieurs grands chantiers qui contribuent à la transition écologique et énergétique régionale, celle-ci nécessitant, pour réussir une implication citoyenne et collective.
 &lt;/p&gt;
 &lt;p&gt;
  La réussite de cette transition nécessite une compréhension des enjeux de celle-ci par tous les publics se trouvant en Occitanie. L&amp;#039;éducation est une condition de la réussite de cette transition. L&amp;#039;éducation à l&amp;#039;environnement et au développement durable (EEDD) est une éducation au sens large qui s&amp;#039;appuie sur les champs de l&amp;#039;information, de la sensibilisation, de la formation, de l&amp;#039;éducation et de la participation citoyenne pour impliquer les personnes dans l&amp;#039;action, à tous les âges de la vie.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;EEDD explore ainsi, de manière croisée, des champs qui sont tant environnementaux, que sociaux, économiques ou culturels : énergie, biodiversité, eau, déchets, mobilité, alimentation, consommation, habitat, solidarité, santé, sport, patrimoine.
  &lt;/strong&gt;
  Parce que son approche est globale, complexe et territoriale et qu&amp;#039;elle peut, de manière adaptée, s&amp;#039;adresser à tous les publics, l&amp;#039;EEDD est un outil transversal indispensable à la  mise en œuvre des politiques régionales sectorielles.
 &lt;/p&gt;
 &lt;p&gt;
  Le présent dispositif d&amp;#039;aide précise le soutien pouvant être apporté par la Région à des
@@ -4384,165 +3737,812 @@
   Actions d&amp;#039;EEDD soutenant et valorisant l&amp;#039;innovation éducative et l&amp;#039;expérimentation pédagogique
   &lt;br /&gt;
   Projets de création de réseaux d&amp;#039;EEDD infrarégionaux (liés ou non à un territoire administratif) supportés par une structure associative
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier de dépôt des dossiers
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les programmes d&amp;#039;actions annuels :
   avant le 31 décembre année N-1
  .
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les projets plus ponctuels : au fil de l&amp;#039;eau.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M18" s="1" t="inlineStr">
+      <c r="M16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les projets suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Actions d&amp;#039;éducation à la transition écologique et énergétique, favorisant l&amp;#039;écocitoyenneté ; ponctuelles, annuelles ou pluriannuelles ; auprès de tous les publics et dans tous les territoires régionaux ; favorisant les partenariats lors de la construction et de la mise en œuvre de celles-ci et s&amp;#039;appuyant sur une méthodologie ambitieuse.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Actions favorisant la coopération entre acteurs d&amp;#039;un même territoire de projet qu&amp;#039;il soit local, départemental, régional, inter-régional et/ou transfrontalier ou européen.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Actions de formation et de professionnalisation des acteurs de l&amp;#039;EEDD (évaluation des besoins de formations en EEDD, organisation de réseaux de formateurs d&amp;#039;acteurs de l&amp;#039;EEDD, formations qualifiantes et diplômantes de professionnels de l&amp;#039;EEDD, formations des acteurs associatifs bénévoles).
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Mise en réseau des acteurs de l&amp;#039;EEDD (coordination et animation de réseau territorial et/ou thématique d&amp;#039;acteurs de l&amp;#039;EEDD ; création de rencontres territoriales ou thématiques d&amp;#039;acteurs de l&amp;#039;EEDD ; création d&amp;#039;outils collaboratifs de partage des savoir-faire et des savoirs des acteurs d&amp;#039;un même réseau ou entre réseaux, création de dispositifs pédagogiques s&amp;#039;appuyant sur l&amp;#039;expertise des membres du réseau).
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Création de réseaux d&amp;#039;acteurs de l&amp;#039;EEDD infrarégionaux (formation d&amp;#039;un nouveau réseau territorial ou thématique se basant sur une dynamique entre acteurs individuels ou entre structures pouvant déjà exister ; rencontres d&amp;#039;acteurs ; organisation et animation de nouveaux réseaux d&amp;#039;EEDD), principalement côté est de la région Occitanie.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Innovations pédagogiques et thématiques : voir critères relatifs à l&amp;#039;appel à initiatives.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N16" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Biodiversité</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O16" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R16" s="1" t="inlineStr">
         <is>
           <t>Consultez la page de l&amp;#039;aide pour obtenir des détails.</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U16" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V16" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Soutien-au-developpement-de-l-education-a-l-environnement-et-au-developpement</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X16" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Transition Écologique et Energétique
 &lt;/p&gt;
 &lt;p&gt;
  Yann ABONNEAU
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 67 22 90 58
 &lt;/p&gt;
 &lt;p&gt;
  Mail : yann.abonneau&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/686c-soutien-au-developpement-de-leducation-a-lenv/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2020</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>70580</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement des installations solaires thermiques</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie soutient le développement de projets solaires thermiques auprès des entreprises, des collectivités, des établissements publics, des associations et des bailleurs sociaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant: jusqu&amp;#039;à
+ &lt;strong&gt;
+  50%
+ &lt;/strong&gt;
+ de l&amp;#039;assiette éligible
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1) Aides aux études
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ : les bureaux d&amp;#039;études et experts doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les coûts éligibles
+ &lt;/strong&gt;
+ sont notamment les frais d&amp;#039;ingénierie, frais de secrétariat, les frais de déplacement pour les visites de sites et les réunions, les mesures nécessaires et les frais de reprographie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Aides aux investissements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides aux investissements concernent les projets des installations solaires collectives centralisées de production d&amp;#039;eau chaude sanitaire (ECS). Les installations sont considérées comme collectives dès lors qu&amp;#039;elles répondent à un besoin en ECS collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles
+ &lt;/strong&gt;
+ : les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  réalisation préalable d&amp;#039;une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m2 ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  capteurs solaires certifiés (CSTBat ou SolarKeymark) ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL http://www.solaire-collectif.fr/fr/les-outils.htm ou mesures des besoins réels en ECS à partir de mesures in situ ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  schéma de l&amp;#039;installation proposée conforme à l&amp;#039;un des schémas SOCOL retenus ou sur le site SOCOL : http://www.solaire-collectif.fr/fr/les-outils.htm ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  productivité minimale de l&amp;#039;installation solaire supérieure à 450 kWh/an.m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en place d&amp;#039;un télésuivi simplifié des performances sur toutes les installations collectives financées avec système d&amp;#039;alerte et maintenance curative ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en service dynamique de l&amp;#039;installation selon les préconisations SOCOL.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles : les coûts d&amp;#039;investissement éligibles sont :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les coûts des composants de l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts des équipements de régulation et suivi énergétique, les frais de main d&amp;#039;œuvre liée à l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de maîtrise d&amp;#039;œuvre liée à l&amp;#039;installation solaire.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Obligation du maître d&amp;#039;ouvrage
+  &lt;/strong&gt;
+  : le maître d&amp;#039;ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement pour le paiement du solde.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces communes à toutes les demandes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Courrier de sollicitation.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier administratif de demande de financement (à demander auprès des contacts notés au dos du dépliant).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les propositions technico-financières du ou des bureaux d&amp;#039;études.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les qualifications des bureaux d&amp;#039;études ou les références justifiant la compétence dans le domaine concerné par l&amp;#039;étude.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux investissements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude de faisabilité réalisée ou fiche descriptive de l&amp;#039;installation solaire thermique pour les installations inférieures à 25m2.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis des entreprises pour l&amp;#039;installation solaire, précisant notamment les nombre, marque et type de capteurs et le matériel de comptage énergétique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis de la prestation de télésuivi avec système d&amp;#039;alerte. Plan d&amp;#039;implantation des capteurs.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma hydraulique de l&amp;#039;installation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T17" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-solaires-thermiques</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 31, 32, 46, 65, 81 et 82 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ François Olasz - francois.olasz&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 12, 30, 34 et 48 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 11 et 66 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Joël Nayet - joel.nayet&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/056d-aide-regionale-au-developpement-des-installat/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2020</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>70434</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Développer des chaufferies biomasse et réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie agit en faveur des énergies renouvelables grâce au soutien des projets de chaufferies automatiques biomasse énergie et réseaux de chaleur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets de chaufferies automatiques biomasse énergie. La création d&amp;#039;un réseau de chaleur et de froid est possible dans la mesure du respect des critères du dispositif « Modalités d&amp;#039;aide régionale au développement des réseaux de chaleur et de froid alimentés par une ENR&amp;amp;R ».
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant: jusqu&amp;#039;à
+ &lt;strong&gt;
+  50%
+ &lt;/strong&gt;
+ de l&amp;#039;assiette éligible
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conditions d&amp;#039;éligibilité
+&lt;/p&gt;
+&lt;p&gt;
+ Pour connaître toutes les conditions d&amp;#039;éligibilité consultez les documents intitulés &amp;#34;Modalités d&amp;#039;aide régionale au développement des chaufferies biomasse énergie&amp;#34; et &amp;#34;Modalités d&amp;#039;aide régionale en faveur du développement des réseaux de chaleur et de froid&amp;#34; disponibles en téléchargement ci-dessous.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1) Aides aux études
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ les études de faisabilité pour des projets de chaufferie bois et réseau associé. Elles porteront sur la faisabilité technico-économique du projet et/ou son montage juridique ;
+&lt;/p&gt;
+&lt;p&gt;
+ les missions d&amp;#039;expertises et d&amp;#039;assistances techniques de projets de chaufferie bois avec ou sans réseau de chaleur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles
+ &lt;/strong&gt;
+ : les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ : le(s) bureau(x) d&amp;#039;études et experts doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ : les coûts éligibles sont notamment les frais d&amp;#039;ingénierie, frais de secrétariat, les frais de déplacement pour les visites de sites et les réunions, les mesures nécessaires et les frais de reprographie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;intervention de la Région
+ &lt;/strong&gt;
+ : l&amp;#039;aide régionale pourra s&amp;#039;élever jusqu&amp;#039;à 50% du coût de la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Aides aux investissements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides aux investissements concernent les projets de chaufferies automatiques utilisant de la biomasse comme combustible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles
+ &lt;/strong&gt;
+ : les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ : les coûts d&amp;#039;investissement éligibles sont les coûts concernant la chaudière biomasse et équipements associés, le génie civil de la chaufferie et du silo et la maîtrise d&amp;#039;œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Remarque: Les dépenses liées à l&amp;#039;hydraulique secondaire et aux équipements de diffusion de la chaleur ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Les coûts d&amp;#039;investissement liés à la création d&amp;#039;un réseau de chaleur sont éligibles dans la mesure du respect des critères du dispositif « Modalités d&amp;#039;aide régionale au développement des réseaux de chaleur et de froid alimentés par une ENR&amp;amp;R ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;intervention de la Région
+ &lt;/strong&gt;
+ : l&amp;#039;assiette éligible est limitée au surcoût d&amp;#039;investissement supporté par le bénéficiaire par rapport à une solution de référence correspondant à une installation de production d&amp;#039;énergie de même capacité en termes de production effective d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Après analyse technico-économique et prise en compte des montants d&amp;#039;aides proposées par les autres financeurs le cas échéant, l&amp;#039;aide régionale pourra s&amp;#039;élever jusqu&amp;#039;à 50% de l&amp;#039;assiette éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Obligation du maitre d&amp;#039;ouvrage
+ &lt;/strong&gt;
+ : le maître d&amp;#039;ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement pour le paiement du solde.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces communes à toutes les demandes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Courrier de sollicitation aux investissements
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier de demande de financement (téléchargeable sur le site internet de la Région)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les propositions technico-financières du ou des bureaux d&amp;#039;études
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les qualifications des bureaux d&amp;#039;études ou les références justifiant la compétence dans le domaine concerné par l&amp;#039;étude
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux investissements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude de faisabilité réalisée conformément au cahier des charges de l&amp;#039;ADEME (ou analyse d&amp;#039;opportunité pour les projets de chaufferie de puissance inférieure à 200 kW)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan prévisionnel d&amp;#039;implantation de la chaufferie et du silo Schéma hydraulique de l&amp;#039;installation
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fiche descriptive de l&amp;#039;installation bois énergie validée par l&amp;#039;animateur bois énergie départemental (disponible auprès de la mission départementale bois-énergie)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis des entreprises pressenties pour réaliser les travaux (génie civil, génie climatique, électricité, maitrise d&amp;#039;œuvre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-chaufferies-biomasse-et-reseaux-de-chaleur</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contact
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 31, 32, 46, 65, 81 et 82
+&lt;/p&gt;
+&lt;p&gt;
+ François Olasz - francois.olasz&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 12, 30, 34 et 48
+&lt;/p&gt;
+&lt;p&gt;
+ Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 09, 11 et 66
+&lt;/p&gt;
+&lt;p&gt;
+ Joël Nayet - joel.nayet&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
       <c r="Z18" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/686c-soutien-au-developpement-de-leducation-a-lenv/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8728-aide-regionale-au-developpement-des-chaufferi/</t>
         </is>
       </c>
       <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
       <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG18" s="1" t="inlineStr">
         <is>
-          <t>24/09/2020</t>
+          <t>05/11/2020</t>
         </is>
       </c>
       <c r="AH18" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:34" customHeight="0">
       <c r="A19" s="1">
         <v>31445</v>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Soutenir la diffusion de proximité dans le domaine des arts de la scène</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
@@ -4697,51 +4697,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/bc72-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
         </is>
       </c>
       <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
           <t>03/04/2020</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
         <v>30635</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Développer l'offre de logement pour les jeunes</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
@@ -4965,51 +4965,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/b08b-aide-au-logement-des-jeunes/</t>
         </is>
       </c>
       <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH20" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:34" customHeight="0">
       <c r="A21" s="1">
         <v>30638</v>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Soutenir la programmation artistique de la saison (arts de la scène)</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
@@ -5212,51 +5212,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/5251-arts-de-la-scene-aide-a-la-saison/</t>
         </is>
       </c>
       <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH21" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:34" customHeight="0">
       <c r="A22" s="1">
         <v>30742</v>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Réaliser des projets locaux en matière d'économie circulaire et de déchets</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
@@ -5613,51 +5613,51 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/820b-aides-regionales-a-la-realisation-de-projets-/</t>
         </is>
       </c>
       <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH22" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:34" customHeight="0">
       <c r="A23" s="1">
         <v>30758</v>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Développer la pratique du sport scolaire</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
       <c r="H23" s="1" t="inlineStr">
@@ -5907,5669 +5907,1186 @@
           <t>https://aides-territoires.beta.gouv.fr/aides/b773-aides-en-faveur-du-developpement-de-la-pratiq/</t>
         </is>
       </c>
       <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH23" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:34" customHeight="0">
       <c r="A24" s="1">
-        <v>21131</v>
+        <v>24806</v>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Améliorer et rénover des logements de communes à vocation sociale</t>
+          <t>Financer la rénovation énergétique des bâtiments publics (ERP)</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 25</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>Taux maximum d'intervention de 30% des dépenses éligibles avec un plafond de subvention de 50 000 €</t>
+        </is>
+      </c>
       <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...38 lines deleted...]
-&lt;/ul&gt;
+ &lt;span&gt;
+  &lt;em&gt;
+   Ce dispositif en faveur de la rénovation des bâtiments publics pour une meilleure performance énergétique s&amp;#039;inscrit dans le cadre de la nouvelle génération de Politique Contractuelle Territoriale Occitanie 2022-2028 qui a vocation à décliner le Pacte Vert Occitanie dans chacun de nos territoires et inviter nos partenaires territoriaux à s&amp;#039;engager dans une démarche de progrès, en faveur du changement de modèle de développement, pour réussir ensemble le rééquilibrage territorial et favoriser l&amp;#039;adaptation et la résilience aux impacts du changement climatique.
+  &lt;/em&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans un souci de réduction de l&amp;#039;empreinte environnementale et de développement de la sobriété énergétique, la Région
+ &lt;/span&gt;
+ &lt;span&gt;
+  Occitanie souhaite accélérer la rénovation du patrimoine bâti public local.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Pour cela, un financement sera apporté aux projets de rénovation des Equipements Recevant du Public (ERP) poursuivant un objectif d&amp;#039;amélioration de la performance énergétique et de sortie de la dépendance aux énergies fossiles.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Au travers de ce dispositif, la Région souhaite accompagner les collectivités locales vers une meilleure gestion énergétique de leur patrimoine bâti dans le cadre de la stratégie « Région à Energie Positive » et dans l&amp;#039;optique d&amp;#039;une optimisation de leurs budgets de fonctionnement.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les frais liés au DPE et/ou aux études thermiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les fournitures et pose d&amp;#039;équipements/produits et ouvrages améliorant la performance énergétique :
+ &lt;/li&gt;
+ &lt;li&gt;
+  isolation thermique des murs, des toitures, des parois vitrées et des portes donnant sur l&amp;#039;extérieur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  amélioration thermique des vitrages et menuiseries existantes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  installation de systèmes de chauffage, de ventilation et/ou de production d&amp;#039;eau chaude sanitaire, performants et/ou utilisant une source d&amp;#039;énergie renouvelable (hors système éligible par ailleurs à une autre aide de la Région, par exemple chaufferie bois, géothermie, solaire... )
+ &lt;/li&gt;
+ &lt;li&gt;
+  organes de pilotages des installations (GTC, régulation...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  maîtrise d&amp;#039;œuvre au prorata des dépenses concernées, plafonnée à 10%.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Seuls les Equipements recevant du Public appartenant aux communes ou EPCI sont éligibles.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Dans le cadre général, la collectivité doit justifier, après travaux du ou des bâtiments :
+ &lt;/span&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soit un gain énergétique d&amp;#039;au moins 30% sur la consommation énergétique et l&amp;#039;atteinte de la classe énergétique C minimum
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soit l&amp;#039;atteinte de la classe énergétique B
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour les communes de &amp;#43; de 10 000 habitants, situées en Métropole ou Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;atteinte de la classe énergétique B minimum est attendue.
+&lt;/p&gt;
+&lt;p&gt;
+ Le bénéficiaire doit disposer d&amp;#039;un document cadre de gestion du volet énergétique de son patrimoine immobilier, par exemple : schéma directeur de rénovation énergétique, schéma directeur immobilier, bilan énergétique global du patrimoine communal ou de l&amp;#039;EPCI, ... ou tout autre document assimilable permettant de mettre en lumière la priorisation du ou des bâtiments faisant l&amp;#039;objet de la demande de subvention pour améliorer le bilan énergétique global de la collectivité.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus de ce dispositif :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les bâtiments générateurs de recettes commerciales (par exemple : bar, restaurant, camping communal, gîte ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les équipements faisant l&amp;#039;objet de dispositifs régionaux spécifiques (par exemple : bâtiment culturel, sportif, touristique, tiers lieux ...).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région est plafonnée au montant cumulé des participations du bloc local (commune, EPCI, groupement de communes...). Par ailleurs, il est demandé un autofinancement du maître d&amp;#039;ouvrage au moins à hauteur de 20% du coût éligible du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ A titre dérogatoire, ce dispositif est cumulable avec le dispositif en faveur de la mise en accessibilité des bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région n&amp;#039;interviendra pas plusieurs fois, au titre de la rénovation énergétique, sur un même ERP et ce sur une période de 6 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsqu&amp;#039;un porteur de projet a déjà bénéficié d&amp;#039;une aide de la Région, aucune nouvelle demande de sa part sur le même dispositif d&amp;#039;intervention ne sera recevable si le précédent projet aidé n&amp;#039;a pas fait l&amp;#039;objet soit d&amp;#039;un début de réalisation attesté par le dépôt d&amp;#039;une demande d&amp;#039;acompte recevable à hauteur au moins de 20% des dépenses éligibles envisageables, soit d&amp;#039;une demande d&amp;#039;annulation de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Renovation-energetique-des-batiments-publics-ERP-pour-une-meilleure-performance#:~:text=Le%20dispositif%20prend%20la%20forme,%C3%A0%2050%20000%E2%82%AC%20HT.</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Renseignements : Secrétariat de Direction
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Montpellier : Tél : 04 67 22 97 02
+ &lt;/li&gt;
+ &lt;li&gt;
+  Toulouse : Tél : 05 61 33 50 20
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Adresser tous les courriers à : Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée - A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   &lt;strong&gt;
-[...1 lines deleted...]
-   &lt;/strong&gt;
+   Pour les départements : 11-12-30-34-48-66
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   201 avenue de la Pompignane
+  &lt;/li&gt;
+  &lt;li&gt;
+   34064 Montpellier Cedex 2
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;ul&gt;
-[...85 lines deleted...]
-&lt;/p&gt;</t>
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Pour les départements : 9-12-31-32-46-65-81-82
+  &lt;/li&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région
+  &lt;/li&gt;
+  &lt;li&gt;
+   22, bd Maréchal Juin
+  &lt;/li&gt;
+  &lt;li&gt;
+   31406 Toulouse Cedex 9
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
         </is>
       </c>
       <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
       <c r="Z24" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4ae2-dispositif-de-soutien-a-lamelioration-et-a-la/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3608-renovation-energetique-des-batiments-publics/</t>
         </is>
       </c>
       <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB24" s="1" t="inlineStr">
         <is>
-          <t>Acquisition d'une parcelle</t>
+          <t>Gestion d'une base nautique
+Isolation du bâtiment
+Rénovation énergétique école</t>
         </is>
       </c>
       <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG24" s="1" t="inlineStr">
         <is>
-          <t>08/01/2020</t>
+          <t>30/01/2020</t>
         </is>
       </c>
       <c r="AH24" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:34" customHeight="0">
       <c r="A25" s="1">
-        <v>20441</v>
+        <v>24873</v>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Organiser des manifestations sportives</t>
+          <t>Soutenir les festivals promouvant la création en langues occitane et catalane</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
-        <is>
-[...492 lines deleted...]
-      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K27" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L27" s="1" t="inlineStr">
-[...5 lines deleted...]
- &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région souhaite accompagner les festivals qui jouent un rôle important pour la promotion de la création en langues occitane et catalanes. Les festivals permettent ainsi la diffusion des œuvres et la démocratisation culturelle auprès d&amp;#039;un large public, notamment au travers de l&amp;#039;action culturelle qu&amp;#039;ils peuvent développer. Ils jouent aussi un rôle important en matière économique, en matière touristique et en matière d&amp;#039;aménagement et d&amp;#039;attractivité des territoires.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères de sélection :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides s&amp;#039;adressent prioritairement aux festivals ayant au minimum un an d&amp;#039;existence. La sélection du dossier et le montant de l&amp;#039;aide Régionale sont conditionnés à l&amp;#039;analyse de tous les critères suivants par le comité conseil.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Programmation :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Programmation de qualité (spectacles professionnels, choix permettant l&amp;#039;émergence d&amp;#039;une ligne artistique)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diversité artistique, singularité et innovation de la programmation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Programmation notamment d&amp;#039;équipes artistiques régionales professionnelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Diffusion (politique des publics...)
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accessibilité et actions auprès des publics visant à l&amp;#039;élargissement des publics,  notamment des publics empêchés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions en dehors de la période du festival, tout au long de l&amp;#039;année privilégiant le développement de saisons culturelles aux côtés du temps fort du Festival
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Attractivité économique et tourisme
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Echanges avec le secteur touristique et ses principaux opérateurs ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Retombées économiques de la manifestation pour son territoire d&amp;#039;implantation et pour la Région.
+ &lt;/li&gt;
+ &lt;li&gt;
+  le cas échéant, valorisation de lieux patrimoniaux de la Région par la création artistique et du patrimoine culturel immatériel
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Développement territorial
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Complémentarités et synergie avec l&amp;#039;environnement local et départemental (partenariats avec d&amp;#039;autres opérateurs culturels du territoire de proximité).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dynamique de réseau et lien de coopération avec d&amp;#039;autres partenaires régionaux, avec d&amp;#039;autres territoires (Régions, Euro-région Pyrénées-Méditerranée...), avec d&amp;#039;autres festivals, notamment dans la perspective d&amp;#039;optimiser la circulation des œuvres et des équipes.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aménagement et dynamisation du territoire avec une attention portée aux territoires ruraux et péri-urbains, à la dynamique sociale (mobilisation de la population locale)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h4&gt;
+ Développement durable
+&lt;/h4&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Promotion du développement durable au travers des axes : sensibilisation, citoyenneté et solidarité, égalité Femme/Homme, responsabilité sociétale des entreprises, transports doux et économiques, gestion des déchets et de la ressource...
+  Après avis du comité conseil, et sous réserve de complétude du dossier, les projets retenus sont présentés à la commission culture du Conseil Régional puis soumis au vote de l&amp;#039;Assemblée Régionale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;examen des dossiers se fera au fur et à mesure de leur dépôt sur la plateforme.
+&lt;/p&gt;
+&lt;p&gt;
+ En cas d&amp;#039;éligibilité, les demandes d&amp;#039;aides déposées entre septembre et décembre de l&amp;#039;année N, pour un festival se déroulant sur l&amp;#039;exercice N&amp;#43;1, seront soumises pour vote à l&amp;#039;instance délibérante régionale (Commission Permanente) au cours de l&amp;#039;année suivante, soit année N&amp;#43;1.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="O27" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
-[...2 lines deleted...]
- Les coûts éligibles sont les équipements constitutifs de la chaufferie (pompe à chaleur et hydraulique primaire), le forage, les sondes, la régulation et le suivi de l&amp;#039;installation géothermique.
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  implantation et activité en région
+ &lt;/li&gt;
+ &lt;li&gt;
+  viabilité économique du projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Durée minimale de 2 jours
+ &lt;/li&gt;
+ &lt;li&gt;
+  Au moins 50% de la programmation doit être en langue occitane et/ou catalane
+ &lt;/li&gt;
+ &lt;li&gt;
+  La langue occitane et/ou catalane doit être présente sur le lieu et dans les outils de communication.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Toutes les dépenses de fonctionnement sauf :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Création et la maintenance de sites Internet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Diffusion de CD
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
-[...13 lines deleted...]
- Pour les départements 11 et 66 : Joël Nayet - joel.nayet&amp;#64;laregion.fr
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-diffusion-des</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaidesenligne.laregion.fr/aides/#/croccitanie/connecte/F_DCP_FESTIVALS/depot/simple</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour la gestion administrative du dossier :
+ &lt;/strong&gt;
+ caroline.cavailhes&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour la nature du projet :
+ &lt;/strong&gt;
+ philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c6b7-langues-et-cultures-catalane-et-occitane-aide/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AE27" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF27" s="1" t="inlineStr">
+      <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG27" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E28" s="1" t="inlineStr">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>24913</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création artistique régionale en langue catalane et/ou occitane et au conventionnement tremplin</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
-[...461 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K30" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L30" s="1" t="inlineStr">
-[...119 lines deleted...]
-&lt;p&gt;
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région souhaite encourager et soutenir les créations en langues régionales et leur diffusion, ainsi que la professionnalisation des compagnies et groupes dont les matériaux de création sont les langues catalane et/ou occitane.
+&lt;/p&gt;
+&lt;p&gt;
+ Objectifs : Soutenir la création en langue catalane et/ou occitane dans les domaines du théâtre, de la musique, de la danse, de la littérature, de l&amp;#039;édition et de l&amp;#039;audiovisuel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
-[...204 lines deleted...]
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
-Musée</t>
-[...27 lines deleted...]
- Ces fonds sont destinés à soutenir en priorité les restaurations et acquisitions majeures, inaccessibles pour les établissements d&amp;#039;Occitanie sans le cofinancement de l&amp;#039;État et de la Région. Pour des opérations exceptionnelles dépassant le cadre budgétaire dédié à ces dispositifs, des mesures financières exceptionnelles pourront être étudiées par la Région en cohérence avec les fonds mis en place à cet effet par l&amp;#039;État pour les musées et les bibliothèques.
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Toutes les dépenses de fonctionnement sauf :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la création et la maintenance de sites Internet
+  &lt;/li&gt;
+  &lt;li&gt;
+   la diffusion de CD.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;aides et dispositions spécifiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   A) Aide au projet
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour l&amp;#039;écriture dramatique ou composition d&amp;#039;œuvres contenant au moins 50% de texte en langues catalane et/ou occitane, la création ou la reprise d&amp;#039;une œuvre en occitan ou en catalan.
+&lt;/p&gt;
+&lt;p&gt;
+ La sélection du dossier et le montant de l&amp;#039;aide régionale sont conditionnés à l&amp;#039;analyse de tous les critères suivants par le comité conseil :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   exigence artistique : elle renvoie à un engagement et à la recherche d&amp;#039;une rigueur dans un travail suivi. L&amp;#039;exigence artistique s&amp;#039;exprime et se construit dans le parcours d&amp;#039;un artiste. Elle se distingue de la notion d&amp;#039;excellence fondée sur une échelle de valeur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   capacité des créateurs à diffuser leurs œuvres. Tous les éléments permettant d&amp;#039;analyser la capacité du projet de création à entrer dans les circuits de diffusion devront être communiqués : préachat, budget de production faisant apparaître d&amp;#039;autres financeurs publics (collectivités territoriales, Etat), des sociétés civiles, des lieux de diffusion (coproduction, production déléguée, coréalisation...), diffusion et repérage des compagnies par les professionnels sur leurs précédents projets etc...
+  &lt;/li&gt;
+  &lt;li&gt;
+   qualité de la langue catalane et/ou occitane
+  &lt;/li&gt;
+  &lt;li&gt;
+   Après avis du comité conseil, et sous réserve de complétude du dossier, les projets retenus sont présentés à la commission culture du Conseil Régional puis soumis au vote de l&amp;#039;Assemblée Régionale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   B) Conventionnement « tremplin » 2 ans
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Afin d&amp;#039;aider les compagnies émergentes qui créent en occitan et/ou en catalan, la Région peut accompagner de façon globale, dans leurs projets de création, de diffusion, de reprise, d&amp;#039;action culturelle, des équipes artistiques professionnelles de rayonnement régional et dont l&amp;#039;exigence artistique est avérée. Ce conventionnement permet à la compagnie de se professionnaliser afin de pouvoir ensuite émarger sur les dispositifs d&amp;#039;aides au spectacle vivant.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Cette aide porte sur deux ans et doit permettre aux équipes artistiques de se doter d&amp;#039;une permanence administrative. La sélection du dossier et le montant de l&amp;#039;aide régionale sont conditionnés à l&amp;#039;analyse de tous les critères suivants par le comité conseil :
+  &lt;/li&gt;
+  &lt;li&gt;
+   régularité de l&amp;#039;exigence du propos artistique de la compagnie ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   capacité à s&amp;#039;inscrire dans une dynamique territoriale et à mobiliser des ressources d&amp;#039;autres partenaires publics ou privés pour construire l&amp;#039;activité régulière avec permanence administrative
+  &lt;/li&gt;
+  &lt;li&gt;
+   investissement régulier auprès des publics, et en particulier éloignés de la culture, par une activité d&amp;#039;action culturelle diversifiée et tournée vers la recherche de formes singulières ou innovantes de médiation ou de rencontres
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ La compagnie conventionnée est aidée pour l&amp;#039;ensemble de ses activités et ne peut pas bénéficier d&amp;#039;une aide au projet ou à la résidence pendant la durée de son conventionnement. Pendant la durée de la convention, le projet de la compagnie devra comporter au moins une création. Après la fin de la convention, celle-ci pourra être renouvelée une fois seulement.
+&lt;/p&gt;
+&lt;p&gt;
+ Après avis du comité conseil, et sous réserve de complétude du dossier, les projets retenus sont présentés à la commission culture du Conseil Régional puis soumis au vote de l&amp;#039;Assemblée Régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   C) Conventionnement 3 ou 4 ans
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les compagnies déjà structurées, il s&amp;#039;agit alors d&amp;#039;émarger sur les critères des dispositifs génériques accompagnant le spectacle vivant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
-[...37 lines deleted...]
- Philippe MONDY : 05 61 39 62 15 Mél : philippe.mondy&amp;#64;laregion.fr
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-creation</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour la gestion administrative du dossier :
+ &lt;/strong&gt;
+ Audrey CASSAR Mail : audrey.cassar&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour la nature du projet :
+ &lt;/strong&gt;
+ Philippe VIALARD Mail : philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/89c0-langues-et-cultures-catalane-et-occitane-aide/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF31" s="1" t="inlineStr">
+      <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG31" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>30/01/2020</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E32" s="1" t="inlineStr">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>24930</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Développer la transmission des langues catalane et occitane dans la société</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
-[...350 lines deleted...]
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K34" s="1" t="inlineStr">
+      <c r="J27" s="1" t="inlineStr">
+        <is>
+          <t>Le montant de l'aide est défini en fonction de la dimension du projet.</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L34" s="1" t="inlineStr">
-[...57 lines deleted...]
- Joël Nayet - joel.nayet&amp;#64;laregion.fr
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région souhaite soutenir la transmission des langues occitane et catalane ainsi que leur présence dans la société :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  en facilitant l&amp;#039;enseignement en milieu scolaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  en accompagnant l&amp;#039;enseignement de ces langues via des aides aux projets pédagogiques et à l&amp;#039;édition de matériel pédagogique,
+ &lt;/li&gt;
+ &lt;li&gt;
+  en développant les cours pour adultes,
+ &lt;/li&gt;
+ &lt;li&gt;
+  en promouvant ces langues régionales dans le quotidien des habitants,
+ &lt;/li&gt;
+ &lt;li&gt;
+  en soutenant les professionnels de la communication.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
-[...3064 lines deleted...]
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les dépenses de fonctionnement sauf :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la création et la maintenance de sites Internet
   &lt;/li&gt;
   &lt;li&gt;
    la diffusion de CD.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S47" s="1" t="inlineStr">
+      <c r="S27" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T47" s="1" t="inlineStr">
+      <c r="T27" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-transmission</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Attention : Toute demande d&amp;#039;aide concernant la transmission et la socialisation de l&amp;#039;occitan devra dorénavant être adressée directement à l&amp;#039;Office public de la langue occitane – Ofici public de la lenga occitana 22 boulevard Maréchal Juin 31406 TOULOUSE Cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Pour les demandes concernant le catalan, et dans l&amp;#039;attente de la création du futur Office Public pour la Langue Catalane, les dossiers sont à déposer auprès de la Région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour la gestion administrative du dossier : Caroline CAVAILHES : caroline.cavailhes&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour la nature du projet : Philippe VIALARD : philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/22e2-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF47" s="1" t="inlineStr">
+      <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>23856</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Préserver voire restaurer les habitats naturels exceptionnels de Méditerranée</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H48" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I48" s="1" t="inlineStr">
+      <c r="I28" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 30</t>
         </is>
       </c>
-      <c r="J48" s="1" t="inlineStr">
+      <c r="J28" s="1" t="inlineStr">
         <is>
           <t>Le plancher minimal de subvention est de 2 000 €. Le taux maximum d'aides publiques ne peut dépasser</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Cadre d&amp;#039;intervention régional en faveur de l&amp;#039;environnement maritime
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le littoral méditerranéen de la région constitue un atout formidable d&amp;#039;attractivité et de développement du territoire. Avec 220 kilomètres de rivages, 1,3 millions d&amp;#039;habitants permanents, 20 stations balnéaires, 70 ports de plaisance, 3 ports de commerce, 40 000 hectares de lagunes et zones humides associées, 4 700 km2 d&amp;#039;aires marines protégées dont un parc naturel marin de 4 000 km2, la façade méditerranéenne offre un horizon pour l&amp;#039;économie bleue.
 &lt;/p&gt;
 &lt;p&gt;
  Les espaces naturels maritimes et terrestres participent à l&amp;#039;attractivité de l&amp;#039;Occitanie. De ce fait, la Région encourage une gestion durable de cet espace côtier et accompagne les acteurs du territoire dans leurs projets de préservation du milieu naturel, de restauration des écosystèmes et de gestion des milieux lagunaires, marins et portuaires qui constituent le support d&amp;#039;une grande biodiversité et de développement des activités économiques traditionnelles (pêche, aquaculture) et récréatives (plaisance, activités nautiques).
 &lt;/p&gt;
 &lt;p&gt;
  Le présent cadre d&amp;#039;intervention en faveur l&amp;#039;environnement maritime et portuaire d&amp;#039;Occitanie vise à maintenir cette attractivité en contribuant à limiter les concurrences entre les usages (économiques, récréatifs, de pêche...) et à préserver voire restaurer les habitats naturels exceptionnels de Méditerranée.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Innovation, créativité et recherche
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le présent cadre d&amp;#039;intervention régional vise à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Soutenir la gestion intégrée des milieux marins, lagunaires (conchylicoles) et littoraux permettant la prise en compte des dynamiques écologiques à une échelle cohérente et le développement harmonieux des usages qui s&amp;#039;y développent.
   &lt;/li&gt;
   &lt;li&gt;
    Accompagner le développement de techniques innovantes de gestion environnementale des usages maritimes et portuaires permettant une préservation (voire une restauration) des milieux.
   &lt;/li&gt;
   &lt;li&gt;
    Encourager les ports de plaisance à s&amp;#039;inscrire dans une gestion environnementale de leurs infrastructures (prioritairement par le biais de la démarche de certification « Port Propre » pour laquelle des bonifications d&amp;#039;aides seront accordées). Ces objectifs s&amp;#039;inscrivent en cohérence avec le cadre d&amp;#039;intervention pour la modernisation et le développement équilibré des stations littorales et des ports de plaisance.
   &lt;/li&gt;
   &lt;li&gt;
    Développer la connaissance en matière d&amp;#039;habitats marins et de leurs fonctionnalités écologiques au travers de suivis scientifiques intégrés et d&amp;#039;actions de sensibilisation à l&amp;#039;échelle régionale.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Cadre-d-intervention-regional-en-faveur-de-l-environnement</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Région Occitanie – Pyrénées/Méditerranée Direction de la Mer
 &lt;/p&gt;
 &lt;p&gt;
  Service Aménagement Durable et Economie du Littoral
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.67.22.78.75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9ca-cadre-dintervention-regional-en-faveur-de-len/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB48" s="1" t="inlineStr">
+      <c r="AB28" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF48" s="1" t="inlineStr">
+      <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>24/01/2020</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/04/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>23444</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'action des associations et EPCI en faveur de la Politique de la Ville</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L49" s="1" t="inlineStr">
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Permettre l&amp;#039;égalité des chances et l&amp;#039;accès aux droits pour toutes et tous,
  &lt;/li&gt;
  &lt;li&gt;
   Contribuer au développement social et économique des quartiers Politique de la Ville,
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement d&amp;#039;actions à envergure départementale / régionale ou actions structurantes ou actions mutualisées, s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage », et/ou innovantes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -11587,395 +7104,4878 @@
   &lt;strong&gt;
    20 000 € extensible à 30 000 €
   &lt;/strong&gt;
   si :
   &lt;ul&gt;
    &lt;li&gt;
     Action à envergure départementale / régionale ou actions structurantes ou actions mutualisées,
    &lt;/li&gt;
    &lt;li&gt;
     Action s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage » considérée comme prioritaire par la Région
    &lt;/li&gt;
    &lt;li&gt;
     Action innovante
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;ul&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Egalité des chances
 Santé
 Formation professionnelle
 Lutte contre la précarité
 Emploi</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Thématiques d&amp;#039;intervention :
  &lt;/strong&gt;
  emploi, formation, développement économique, lutte contre l&amp;#039;illettrisme, soutien à la scolarité et parentalité, lutte contre le décrochage scolaire, jeunesse, insertion par la culture et par le sport, santé, lutte contre les discriminations...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Périmètre :
  &lt;/strong&gt;
  intervention dans les quartiers et/ou majoritairement en faveur des habitants des quartiers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;implication des habitants autour de l&amp;#039;action proposée :
  &lt;/strong&gt;
  modalités de mobilisation des bénéficiaires de l&amp;#039;action, association au montage du projet, prise en compte des attentes des usagers...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La mobilisation des partenaires locaux
  &lt;/strong&gt;
  afin d&amp;#039;inciter les bénéficiaires à travailler le plus en réseau possible avec les autres forces vives du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;intervention de l&amp;#039;Etat
  &lt;/strong&gt;
  est souhaitée (des cas spécifiques pourront être examinés au regard de l&amp;#039;intérêt du dossier, la non-participation de l&amp;#039;Etat devra être dument justifiée.)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le caractère structurant du projet :
  &lt;/strong&gt;
  échelle d&amp;#039;intervention large, complémentarité avec l&amp;#039;offre existante, mise en réseau avec d&amp;#039;autres actions conduites dans le quartier ou des actions similaires menées sur d&amp;#039;autres territoires. La Région souhaite encourager le développement d&amp;#039;actions identiques de niveau régional sur l&amp;#039;ensemble des 105 quartiers prioritaires et soutenir des actions de niveau local, spécifiques, adaptées à chaque quartier prioritaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le caractère innovant
  &lt;/strong&gt;
  de l&amp;#039;action proposée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-regional-de-soutien-aux-associations-et-EPCI-en</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;Action Territoriale, de la Ruralité et de la Montagne
 &lt;/p&gt;
 &lt;p&gt;
  Madame Zeina ASSI,
 &lt;/p&gt;
 &lt;p&gt;
  Assistante sur le site de Montpellier -
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 67 22 81 61
 &lt;/p&gt;
 &lt;p&gt;
  Mail : zeina.assi&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Madame Laura MONTY,
 &lt;/p&gt;
 &lt;p&gt;
  Assistante sur le site de Toulouse
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 61 33 56 19
 &lt;/p&gt;
 &lt;p&gt;
  Mail : laura.monty&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/12c4-dispositif-regional-de-soutien-aux-associatio/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>22/01/2020</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>22827</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Financer la production de logements sociaux</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>Aide régionale totale plafonnée à 250 000 € par opération.</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer au financement d&amp;#039;opérations de création de logements sociaux locatifs familiaux, conventionnés avec l&amp;#039;État ou les collectivités locales délégataires des aides à la pierre (ou le cas échéant l&amp;#039;ANRU) répondant aux critères de loyer et de conditions de revenu des logements de type PLUS (prêt locatif à usage social) et PLAI (prêt locatif aidé d&amp;#039;intégration) ou produits équivalent agréés par l&amp;#039;ANRU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Développer une offre accessible sur l&amp;#039;ensemble du territoire régional et adaptée aux spécificités territoriales et aux types de bénéficiaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage, dans le cadre des règles d&amp;#039;éco-conditionnalités de la Région :
+ &lt;/li&gt;
+ &lt;ul&gt;
+  &lt;li&gt;
+   à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bailleurs sociaux au sens de l&amp;#039;article L.411.10 du Code de la Construction et de l&amp;#039;Habitation menant des opérations sur le territoire de la Région Occitanie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations agréées ayant vocation à intervenir dans le logement social
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Aides complémentaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Des bonifications et aides complémentaires sont mises en place afin de répondre aux enjeux territoriaux, énergétiques et d&amp;#039;accessibilité aux personnes en situation de handicap :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Logements situés en communes SRU :
+ &lt;/strong&gt;
+ 1 000 €/logt PLAI - 500 €/logt PLUS Cette bonification sera accordée sous réserve d&amp;#039;une contrepartie de la commune d&amp;#039;implantation du projet à hauteur à minima de la bonification régionale (subvention et/ou cession foncière gratuite ou minorée).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Transition énergétique (bâtiments à énergie positive) :
+ &lt;/strong&gt;
+ 1 500 €/logt en 2018 ; 1 000 €/logt en 2019 Cette majoration sera accordée, sous réserve au moment du dépôt du dossier de la synthèse de l&amp;#039;étude thermique réalisée par un bureau d&amp;#039;études, et de l&amp;#039;attribution du label à l&amp;#039;issue de la réalisation de l&amp;#039;opération. Aide non cumulable avec toute autre aide régionale à caractère environnemental.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accessibilité des logements :
+ &lt;/strong&gt;
+ Aide, lorsque la réglementation ne l&amp;#039;exige pas, à l&amp;#039;installation d&amp;#039;ascenseurs et d&amp;#039;équipements (portes d&amp;#039;entrée motorisées) permettant des circulations autonomes dans les accès et parties communes des Bâtiments d&amp;#039;Habitat Collectif (BHC) : 20% des dépenses subventionnables plafonnés à 5 000 € par opération. Par ailleurs, pour inciter à dépasser l&amp;#039;obligation règlementaire de logements accessibles par opération, une bonification forfaitaire de 1 000 € sera accordée pour chaque logement accessible au-delà de cette obligation.
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;obtention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Opérations agréées par l&amp;#039;État (le cas échéant par ses délégataires ou l&amp;#039;ANRU) à partir de 2016 et non démarrées au moment de la demande
+  &lt;/li&gt;
+  &lt;li&gt;
+   Contrepartie obligatoire (subvention et/ou cession foncière gratuite ou minorée) des collectivités infra-régionales (Conseil départemental, EPCI et/ou Communes). En cas de financement inférieur à celui de la collectivité régionale, cette dernière plafonnera son aide sur la base des contreparties locales (hors bonifications)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-a-la-production-de-logements-sociaux</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   04 67 22 93 96 (Départements 09 - 11 – 12 - 34)
+  &lt;/li&gt;
+  &lt;li&gt;
+   04 67 22 98 33 (Départements 46 - 66 - 81 – 82 - 65)
+  &lt;/li&gt;
+  &lt;li&gt;
+   04 67 22 93 80 (Départements 31 - 48)
+  &lt;/li&gt;
+  &lt;li&gt;
+   04 67 22 98 73 (Départements 30 - 32)
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/c372-aide-a-la-production-de-logements-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2020</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>21131</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Améliorer et rénover des logements de communes à vocation sociale</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Contribuer au financement d&amp;#039;opérations d&amp;#039;amélioration et de rénovation de logements communaux locatifs à vocation sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Améliorer et requalifier l&amp;#039;offre en logements communaux, dans les territoires ruraux, afin de répondre aux besoins des populations et aux enjeux environnementaux, sociaux, patrimoniaux et d&amp;#039;accessibilité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Inciter les maîtres d&amp;#039;ouvrage à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   25%
+  &lt;/strong&gt;
+  maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 5 000 € par logement,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations situées en zones de montagne, le taux est majoré à
+  &lt;strong&gt;
+   30%
+  &lt;/strong&gt;
+  maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention au plus de 6 000 € par logement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Aides complémentaires :
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Trois bonifications sont également mises en place afin de prendre en compte le cas échéant, un conventionnement social du/des logement(s) ; des travaux spécifiques de valorisation patrimoniale ou d&amp;#039;accessibilité aux personnes en situation de handicap :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;h3&gt;
+ Logement social conventionné :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification de 2 000 € (par logement) sera accordée si le logement fait l&amp;#039;objet d&amp;#039;un conventionnement avec l&amp;#039;État (logement PLAI, PLUS, PLS, PALULOS, PAM ou équivalent)
+&lt;/p&gt;
+&lt;h3&gt;
+ Valorisation patrimoniale :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification sera accordée en cas de travaux spécifiques liés aux caractéristiques architecturales et/ou patrimoniales des bâtiments  représentatifs d&amp;#039;une architecture traditionnelle (édifice ancien qui présente des caractères architecturaux typiques du lieu de son implantation, au niveau de ses façades, toitures, ouvertures, etc...).
+ 25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
+&lt;/p&gt;
+&lt;h3&gt;
+ Accessibilité :
+&lt;/h3&gt;
+&lt;p&gt;
+ Une bonification sera accordée pour les travaux de mise en accessibilité des logements, et ce dans le respect de la règlementation en vigueur (largeur des circulations et des portes, organisation des espaces, équipements...).
+ 25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif
+&lt;/p&gt;
+&lt;p&gt;
+ Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
+&lt;/p&gt;
+&lt;p&gt;
+ Les travaux de rénovation et d&amp;#039;amélioration devront permettre pour les logements réalisés, un gain énergétique de 30% minimum et d&amp;#039;atteindre la classe énergétique C (DPE avant et après travaux à l&amp;#039;appui).
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les logements situés en zones de montagne, les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-de-soutien-a-l-amelioration-et-a-la-renovation-de</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ae2-dispositif-de-soutien-a-lamelioration-et-a-la/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB31" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>08/01/2020</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>20441</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Organiser des manifestations sportives</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de sa politique sportive, la Région Occitanie / Pyrénées-Méditerranée soutient les organisations de manifestations sportives qui contribuent à l&amp;#039;animation de ses territoires, à son développement économique et son rayonnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont ainsi soutenus, trois types de manifestations sportives :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les manifestations internationales d&amp;#039;exception
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les manifestations nationales et internationales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les manifestations à fort impact territorial
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Niveau d&amp;#039;intervention de la Région modulé selon le type de manifestation :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour le soutien des manifestations internationales d&amp;#039;exception, 25% maximum du coût d&amp;#039;organisation TTC (dépenses directes)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour le soutien des manifestations nationales et internationales, 25% maximum du coût d&amp;#039;organisation TTC (dépenses directes) plafonnés à 30 000 €. Ce taux pourra être porté à 50 % pour les manifestations handisport ou sport adapté.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour le soutien des manifestations à fort impact territorial, 25% maximum du coût d&amp;#039;organisation TTC (dépenses directes) plafonnés à 5 000 €. Ce taux pourra être porté à 50 % pour les manifestations handisport ou sport adapté.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les demandes de subventions pour le soutien à l&amp;#039;organisation de manifestations sportives doivent être transmises à la Région
+ &lt;strong&gt;
+  au plus tard 6 mois avant la date de début de la manifestation
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1 - Manifestations internationales d&amp;#039;exception
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Organisations de niveau international se déroulant sur le territoire régional, inscrites aux calendriers officiels des fédérations reconnues par le CNOSF.
+&lt;/p&gt;
+&lt;p&gt;
+ Manifestations à forte audience (spectateurs / téléspectateurs) s&amp;#039;illustrant par la qualité de leur organisation, le niveau d&amp;#039;excellence sportive qu&amp;#039;elles requièrent et les retombées économiques importantes qu&amp;#039;elles entraînent. Elles peuvent être récurrentes ou exceptionnelles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2 - Manifestations nationales et internationales
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Organisations de niveau national et international inscrites aux calendriers officiels des fédérations reconnues par le CNOSF.
+&lt;/p&gt;
+&lt;p&gt;
+ Ces manifestations s&amp;#039;illustrent par leur coté populaire, leur ancrage historique ou leur fort impact économique. Elles sont généralement organisées par des clubs locaux qui, à travers elles, valorisent leur savoir-faire organisationnel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3 - Manifestations à fort impact territorial
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Organisations de niveau suprarégional, organisées dans des disciplines reconnues par le CNOSF, qui doivent permettre la mise en valeur des clubs et la participation des sportifs régionaux. Elles contribuent à l&amp;#039;animation et à la présence de la Région sur l&amp;#039;ensemble du territoire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-des-manifestations-sportives</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Madame la Présidente du Conseil Régional
+ &lt;/strong&gt;
+ Hôtel de Région 22 Boulevard Maréchal Juin 31406 Toulouse Cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contact Site de Toulouse :
+ &lt;/strong&gt;
+ 05.61.39.64.50
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1707-soutien-des-manifestations-sportives/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2020</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>20564</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Construire et rénover des équipements sportifs</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I33" s="1" t="inlineStr">
+        <is>
+          <t> Min : 15 Max : 50</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La création ou la réhabilitation d&amp;#039;équipements sportifs contribue à favoriser l&amp;#039;accès pour tous à la pratique sportive tout en participant à l&amp;#039;aménagement équilibré du territoire régional ainsi qu&amp;#039;à son développement économique.
+&lt;/p&gt;
+&lt;p&gt;
+ A ces titres, leur financement s&amp;#039;inscrit dans les grandes finalités poursuivies par la Région dans le cadre de sa politique sportive, à savoir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le développement des pratiques sportives et la formation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;aménagement équilibré et cohérent du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement économique et le rayonnement de la région.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Ainsi, dans le cadre d&amp;#039;une politique sportive volontariste, la Région a décidé d&amp;#039;aller au-delà de sa compétence en matière de mise à disposition d&amp;#039;installations sportives aux lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS) en apportant son soutien aux projets de construction et de rénovation d&amp;#039;équipements sportifs d&amp;#039;intérêt régional, territorial ou local.
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le niveau d&amp;#039;intervention de la Région diffère selon le type d&amp;#039;équipement :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Pour les équipements d&amp;#039;intérêt régional
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  30% maximum de la dépense éligible
+ &lt;/li&gt;
+ &lt;li&gt;
+  50% maximum de la dépense éligible pour les projets de construction de gymnases, de plateaux sportifs couverts, de terrains de grands jeux en gazon synthétique et d&amp;#039;équipements d&amp;#039;athlétisme nouvellement créés ou agrandis mis à disposition prioritairement des lycées pour la pratique de l&amp;#039;EPS (dans la limite d&amp;#039;une subvention plafonnée à 1 500 000 €)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Pour les équipements d&amp;#039;intérêt territorial (politiques contractuelles régionales)
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  taux d&amp;#039;intervention fixé par le dispositif en vigueur concernant les politiques contractuelles territoriales et leur règlement relatif au financement des équipements structurants. Par ailleurs, des plafonds de dépense subventionnable sont prévus pour la construction de bâtiments et de piscines.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   Pour les équipements sportifs d&amp;#039;intérêt local
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  15% maximum de la dépense éligible
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1 – Équipements sportifs d&amp;#039;intérêt régional
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles concernent des équipements sportifs qui :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   participent pleinement au rayonnement national ou international du territoire régional de par leur dimensionnement, leur capacité à accueillir du sport de haut niveau ou des manifestations à caractère international ; ou
+  &lt;/li&gt;
+  &lt;li&gt;
+   abritent le siège de têtes de réseau régionales du mouvement sportif (ligues, comités,...) ; ou
+  &lt;/li&gt;
+  &lt;li&gt;
+   qui sont mis prioritairement à disposition des lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2 - Équipements sportifs d&amp;#039;intérêt territorial
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles concernent des projets de construction ou réhabilitation d&amp;#039;équipements sportifs structurants à l&amp;#039;échelon d&amp;#039;un territoire communautaire, inscrits obligatoirement dans les contrats territoriaux régionaux. Les projets prioritairement retenus sont ceux portés par un établissement public de coopération intercommunale.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque la maîtrise d&amp;#039;ouvrage est porté par une Commune membre d&amp;#039;une Communauté de Communes, il est souhaité que l&amp;#039;EPCI apporte un fonds de concours au moins équivalent à l&amp;#039;aide de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Lorsque la maîtrise d&amp;#039;ouvrage est porté par une Commune membre d&amp;#039;une Métropole, d&amp;#039;une Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;aide de la Région est conditionnée à l&amp;#039;apport d&amp;#039;un fonds de concours au moins équivalent à l&amp;#039;aide de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, seules les opérations dont le montant des dépenses éligibles est supérieur à 100 000 € HT (par tranche de travaux) peuvent bénéficier du soutien de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les Métropoles, les Communautés Urbaines et les Communautés d&amp;#039;Agglomération, ce montant est porté à :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   200 000 € HT pour les projets réalisés dans une agglomération de moins de 100 000 habitants,
+  &lt;/li&gt;
+  &lt;li&gt;
+   300 000 € HT pour les projets réalisés dans une agglomération entre 100 et 200 000 habitants,
+  &lt;/li&gt;
+  &lt;li&gt;
+   500 000 € HT pour les projets réalisés dans une agglomération de plus de 200 000 habitants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3 - Équipements sportifs d&amp;#039;intérêt local
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets éligibles concernent des projets de construction ou réhabilitation d&amp;#039;équipements sportifs portés par :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   des associations
+  &lt;/li&gt;
+  &lt;li&gt;
+   des communes et inscrits dans un Contrat pluriannuel « Bourg Centre – Occitanie / Pyrénées-Méditerranée ».
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Par ailleurs, seules les opérations dont le montant des dépenses éligibles est supérieur à 50 000 € HT (par tranche de travaux) peuvent bénéficier du soutien de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  4 - Conditions applicables à tous les projets
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont retenues les dépenses relatives aux travaux de constructions, de réhabilitations, de mise aux normes liées à l&amp;#039;accessibilité des personnes en situation de handicap et de maîtrise de l&amp;#039;énergie, à l&amp;#039;exception des coûts d&amp;#039;acquisition foncière (hors bâtiments), d&amp;#039;aménagements extérieurs, de mobilier, de frais de concours, d&amp;#039;assurances, de bénévolat et frais divers.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région n&amp;#039;excèdera pas la part d&amp;#039;autofinancement du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ La part de financement de la Région cumulée à celle des autres co-financeurs ne pourra dépasser 80% du coût de l&amp;#039;opération.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande de subvention doit être déposée à la Région avant le début des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-a-la-construction-et-a-la-renovation-d-equipements</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Renseignements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction des Sports 05 61 39 64 42
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Adresse d&amp;#039;envoi :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Madame la Présidente du Conseil Régional
+&lt;/p&gt;
+&lt;p&gt;
+ Hôtel de Région 22 Boulevard Maréchal Juin 31406 Toulouse cedex 9
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/37c2-soutien-a-la-construction-et-a-la-renovation-/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB33" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football
+Gestion d'une base nautique
+Rénovation du gymnase</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>04/01/2020</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>20329</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Développer des installations géothermiques intermédiaires</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu'à 50% de l'assiette éligible</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets géothermiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les coûts éligibles sont les équipements constitutifs de la chaufferie (pompe à chaleur et hydraulique primaire), le forage, les sondes, la régulation et le suivi de l&amp;#039;installation géothermique.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-geothermiques</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les départements 09, 31, 32, 46, 65, 81 et 82 : François Olasz - francois.olasz&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 12, 30, 34 et 48 : Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 11 et 66 : Joël Nayet - joel.nayet&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4d30-aide-regionale-au-developpement-des-installat/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>20362</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Créer des outils pédagogiques, des supports d'éducation à l'environnement et au développement durable (investissement)</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I35" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La loi « MAPTAM » de janvier 2014 et la Loi « NOTRe » d&amp;#039;août 2015 ont confié aux Régions des compétences renforcées relatives à l&amp;#039;aménagement et au développement durable du territoire, à la protection de la biodiversité, au climat, à la qualité de l&amp;#039;air et à l&amp;#039;énergie. Dans ce contexte, la Région Occitanie / Pyrénées-Méditerranée mène plusieurs grands chantiers qui contribuent à la transition écologique et énergétique régionale, celle-ci nécessitant, pour réussir une implication citoyenne et collective.
+&lt;/p&gt;
+&lt;p&gt;
+ La réussite de cette transition nécessite une compréhension des enjeux de celle-ci par tous les publics se trouvant en Occitanie. L&amp;#039;éducation est une condition de la réussite de cette transition. L&amp;#039;éducation à l&amp;#039;environnement et au développement durable (EEDD) est une éducation au sens large qui s&amp;#039;appuie sur les champs de l&amp;#039;information, de la sensibilisation, de la formation, de l&amp;#039;éducation et de la participation citoyenne pour impliquer les personnes dans l&amp;#039;action, à tous les âges de la vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EEDD explore ainsi, de manière croisée, des champs qui sont tant environnementaux, que sociaux, économiques ou culturels : énergie, biodiversité, eau, déchets, mobilité, alimentation, consommation, habitat, solidarité, santé, sport, patrimoine. Parce que son approche est globale, complexe et territoriale et qu&amp;#039;elle peut, de manière adaptée, s&amp;#039;adresser à tous les publics, l&amp;#039;EEDD est un outil transversal indispensable à la mise en oeuvre des politiques régionales sectorielles.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le but de pouvoir appuyer des dispositifs éducatifs naissants ou existants, de pouvoir informer, sensibiliser ou éduquer les publics cibles de la politique régionale d&amp;#039;EEDD (ciblant tous les publics régionaux, dont en particulier les publics jeunes et lycéens, et favorisant l&amp;#039;accès des personnes en situation de handicap) ou de valoriser les nouvelles pratiques éducatives, il convient de soutenir la création d&amp;#039;outils pédagogiques innovants, adaptés, de grande qualité éducative, par des structures d&amp;#039;EEDD ayant des compétences reconnues dans ce domaine.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les taux d&amp;#039;intervention (maximum) sont modulés en fonction des critères suivants :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Taux de base - 30% (maximum) :
+  &lt;/strong&gt;
+  Outils pédagogiques d&amp;#039;EEDD développés hors thématiques prioritaires
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 10% (soit 40% maximum) :
+  &lt;/strong&gt;
+  Outils pédagogiques d&amp;#039;EEDD s&amp;#039;inscrivant dans les thématiques prioritaires de la Région dans le champ de la transition écologique et énergétique (TEE) : énergie, eau, biodiversité, déchets et économie circulaire, risques naturels, alimentation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 20% (soit 50% maximum) :
+  &lt;/strong&gt;
+  Outils pédagogiques d&amp;#039;EEDD développés spécifiquement pour des territoires où les publics n&amp;#039;ont pas accès à des actions de sensibilisation à la TEE (Ce critère sera jugé lors de l&amp;#039;instruction, à l&amp;#039;aune de l&amp;#039;argumentaire présenté par le porteur de projet et de l&amp;#039;expertise des services.)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 30% (soit 60% maximum) :
+  &lt;/strong&gt;
+  Outils pédagogiques d&amp;#039;EEDD développés spécifiquement pour le public lycéen, ou pour des scolaires dans les territoires où ces publics n&amp;#039;ont pas accès à des actions de sensibilisation à la TEE (cf. méthode d&amp;#039;évaluation du critère ci-dessus)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 40% (soit 70% maximum) :
+  &lt;/strong&gt;
+  Outils d&amp;#039;EEDD créés dans le cadre de l&amp;#039;appel à initiatives : projets innovants / d&amp;#039;expérimentation
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Tous les taux d&amp;#039;intervention indiqués sont des taux
+ &lt;strong&gt;
+  maximum
+ &lt;/strong&gt;
+ , le taux appliqué final étant évalué en fonction de l&amp;#039;intérêt retenu par la Région du dossier transmis (spécialement à l&amp;#039;aune de l&amp;#039;argumentaire défini par le porteur de projet), du plan de financement présenté et du budget régional mobilisable.
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier de dépôt des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets dont la demande de soutien financier est supérieure à 15 000 € :
+ &lt;strong&gt;
+  avant le 31 décembre année N-1
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets dont la demande de soutien financier est inférieure à 15 000 € : au fil de l&amp;#039;eau.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Education et renforcement des compétences
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;actions éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Création d&amp;#039;un dispositif éducatif abordant et approfondissant un ou plusieurs thèmes de la transition écologique et énergétique.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création ou réactualisation d&amp;#039;un dispositif éducatif itinérant circulant au niveau régional, sur un ou plusieurs départements, sur et hors d&amp;#039;un territoire administratif précis.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création ou réactualisation d&amp;#039;une exposition pédagogique traitant d&amp;#039;un ou de plusieurs sujets d&amp;#039;EEDD.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création d&amp;#039;une application multimédia éducative nourrissant la compréhension de la TEE ou soutenant l&amp;#039;animation ou la découverte d&amp;#039;un territoire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création d&amp;#039;outils ou de livrets éducatifs pouvant être remis à un public cible lors d&amp;#039;animations ponctuelles ou d&amp;#039;événements.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création professionnelle de ressources ou d&amp;#039;ouvrages éducatifs faisant l&amp;#039;objet d&amp;#039;une publication.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-a-la-creation-d-outils-pedagogiques-supports-d-education</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Transition Écologique et Energétique
+&lt;/p&gt;
+&lt;p&gt;
+ Yann ABONNEAU Téléphone : 04 67 22 90 58 Mail : yann.abonneau&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/53b5-soutien-a-la-creation-doutils-pedagogiques-su/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>20364</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Développer des actions d'éducation à l'environnement et au développement durable (fonctionnement)</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 70</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La loi « MAPTAM » de janvier 2014 et la Loi « NOTRe » d&amp;#039;août 2015 ont confié aux Régions des compétences renforcées relatives à l&amp;#039;aménagement et au développement durable du territoire, à la protection de la biodiversité, au climat, à la qualité de l&amp;#039;air et à l&amp;#039;énergie. Dans ce contexte, la Région Occitanie / Pyrénées-Méditerranée mène plusieurs grands chantiers qui contribuent à la transition écologique et énergétique régionale, celle-ci nécessitant, pour réussir une implication citoyenne et collective.
+&lt;/p&gt;
+&lt;p&gt;
+ La réussite de cette transition nécessite une compréhension des enjeux de celle-ci par tous les publics se trouvant en Occitanie. L&amp;#039;éducation est une condition de la réussite de cette transition.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;éducation à l&amp;#039;environnement et au développement durable (EEDD) est une éducation au sens large qui s&amp;#039;appuie sur les champs de l&amp;#039;information, de la sensibilisation, de la formation, de l&amp;#039;éducation et de la participation citoyenne pour impliquer les personnes dans l&amp;#039;action, à tous les âges de la vie.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;EEDD explore ainsi, de manière croisée, des champs qui sont tant environnementaux, que sociaux, économiques ou culturels : énergie, biodiversité, eau, déchets, mobilité, alimentation, consommation, habitat, solidarité, santé, sport, patrimoine. Parce que son approche est globale, complexe et territoriale et qu&amp;#039;elle peut, de manière adaptée, s&amp;#039;adresser à tous les publics, l&amp;#039;EEDD est un outil transversal indispensable à la  mise en œuvre des politiques régionales sectorielles.
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif d&amp;#039;aide précise le soutien pouvant être apporté par la Région à des actions de sensibilisation, d&amp;#039;éducation ou de formation à la transition écologique et énergétique (TEE) de tous les publics régionaux (en ciblant en particulier les publics jeunes et lycéens et en favorisant notamment l&amp;#039;accès des personnes en situation de handicap) dans le cadre d&amp;#039;accompagnements et de processus pédagogiques de long terme (créant et accroissant une prise de conscience de chaque public ciblé).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces actions d&amp;#039;EEDD doivent permettre de faire comprendre la notion d&amp;#039;écocitoyenneté et d&amp;#039;impulser des changements de comportements durables, individuels et collectifs qui peuvent en découler, nécessaires à la transition écologique et énergétique régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tous les taux d&amp;#039;intervention indiqués sont des taux maximum, le taux appliqué final étant évalué en fonction de l&amp;#039;intérêt du dossier transmis, du plan de financement présenté et du budget régional mobilisable.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention est modulé en fonction des critères suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ Taux de base (maximum) :
+ &lt;strong&gt;
+  30% :
+ &lt;/strong&gt;
+ Actions d&amp;#039;EEDD hors thématiques prioritaires
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 10% (soit 40% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD s&amp;#039;inscrivant dans les thématiques prioritaires de la Région dans le champ de la transition écologique et énergétique (TEE) : Energie, Eau, Biodiversité, Déchets et Economie circulaire, Risques naturels, Alimentation
+   &lt;/li&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;animation des réseaux d&amp;#039;EEDD existants (de niveau transfrontalier, inter-régional, régional, départemental, local ou thématique)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 20% (soit 50% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD développées spécifiquement dans les territoires où les publics n&amp;#039;ont pas accès à des actions de sensibilisation ou d&amp;#039;éducation à la TEE.  (Ce critère sera jugé lors de l&amp;#039;instruction, à l&amp;#039;aune de l&amp;#039;argumentaire présenté par le porteur de projet et de l&amp;#039;expertise des services.)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 30% (soit 60% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD développées spécifiquement  pour le public lycéen, ou pour des scolaires dans les territoires où ce public n&amp;#039;a pas accès à des actions de sensibilisation à la TEE (cf. méthode d&amp;#039;évaluation du critère ci-dessus)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 40% (soit 70% maximum)
+  &lt;/strong&gt;
+  - Dans le cadre d&amp;#039;un appel à initiatives :
+  Actions d&amp;#039;EEDD soutenant et valorisant l&amp;#039;innovation éducative et l&amp;#039;expérimentation pédagogique
+  Projets de création de réseaux d&amp;#039;EEDD infrarégionaux (liés ou non à un territoire administratif) supportés par une structure associative
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier de dépôt des dossiers :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les programmes d&amp;#039;actions annuels :
+ &lt;strong&gt;
+  avant le 31 décembre année N-1
+ &lt;/strong&gt;
+ .
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les projets plus ponctuels : au fil de l&amp;#039;eau.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Qualité de l'air
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Actions d&amp;#039;éducation à la transition écologique et énergétique, favorisant l&amp;#039;écocitoyenneté ; ponctuelles, annuelles ou pluriannuelles ; auprès de tous les publics et dans tous les territoires régionaux ; favorisant les partenariats lors de la construction et de la mise en œuvre de celles-ci et s&amp;#039;appuyant sur une méthodologie ambitieuse.
+&lt;/p&gt;
+&lt;p&gt;
+ Actions favorisant la coopération entre acteurs d&amp;#039;un même territoire de projet qu&amp;#039;il soit local, départemental, régional, inter-régional et/ou transfrontalier ou européen.
+&lt;/p&gt;
+&lt;p&gt;
+ Actions de formation et de professionnalisation des acteurs de l&amp;#039;EEDD (évaluation des besoins de formations en EEDD, organisation de réseaux de formateurs d&amp;#039;acteurs de l&amp;#039;EEDD, formations qualifiantes et diplômantes de professionnels de l&amp;#039;EEDD, formations des acteurs associatifs bénévoles).
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en réseau des acteurs de l&amp;#039;EEDD (coordination et animation de réseau territorial et/ou thématique d&amp;#039;acteurs de l&amp;#039;EEDD ; création de rencontres territoriales ou thématiques d&amp;#039;acteurs de l&amp;#039;EEDD ; création d&amp;#039;outils collaboratifs de partage des savoir-faire et des savoirs des acteurs d&amp;#039;un même réseau ou entre réseaux, création de dispositifs pédagogiques s&amp;#039;appuyant sur l&amp;#039;expertise des membres du réseau).
+&lt;/p&gt;
+&lt;p&gt;
+ Création de réseaux d&amp;#039;acteurs de l&amp;#039;EEDD infrarégionaux (formation d&amp;#039;un nouveau réseau territorial ou thématique se basant sur une dynamique entre acteurs individuels ou entre structures pouvant déjà exister ; rencontres d&amp;#039;acteurs ; organisation et animation de nouveaux réseaux d&amp;#039;EEDD), principalement côté est de la région Occitanie.
+&lt;/p&gt;
+&lt;p&gt;
+ Innovations pédagogiques et thématiques : voir critères relatifs à l&amp;#039;appel à initiatives.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-au-developpement-de-l-education-a-l-environnement-et-au</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Transition Écologique et Energétique
+&lt;/p&gt;
+&lt;p&gt;
+ Yann ABONNEAU Téléphone : 04 67 22 90 58 Mail : yann.abonneau&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5ab9-soutien-au-developpement-de-leducation-a-lenv/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>20395</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Animer des actions collectives en matière d'économie circulaire et de déchets</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J37" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu'à 50% des coûts éligibles de l'opération. L'aide est plafonnée à 50 000 € par bénéficiaire et </t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La loi NOTRe a confié aux Régions l&amp;#039;élaboration du Plan Régional Prévention et de Gestion des Déchets (PRPGD) qui doit permettre d&amp;#039;atteindre les objectifs nationaux fixés par la loi de Transition énergétique pour la croissance verte. Ce plan définit et coordonne sur 12 ans  l&amp;#039;ensemble des actions pour atteindre les objections de prévention et gestion des déchets. Il comprend un Plan régional d&amp;#039;actions pour l&amp;#039;économie circulaire (PRAEC), qui a été construit en concertation et mobilise les acteurs autour de 6 axes : gouvernance, systèmes économiques, territoires, politiques publiques, recherche et innovation et déchets.
+&lt;/p&gt;
+&lt;p&gt;
+ Afin de favoriser l&amp;#039;émergence de nouvelles actions et accompagner les projets des acteurs des territoires, la Région a adopté le 20 juillet 2017 trois types d&amp;#039;aide pour contribuer à développer la prévention et la valorisation des déchets, et d&amp;#039;engager concrètement en Occitanie la mutation vers une économie plus circulaire :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Aide à l&amp;#039;animation d&amp;#039;actions collectives régionales
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide aux études stratégiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Aide à la réalisation de projets locaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Parmi les aides à l&amp;#039;animation d&amp;#039;actions collectives, le dispositif a pour objectifs de soutenir :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  l&amp;#039;animation d&amp;#039;actions collectives de dimension régionale  (Information, sensibilisation, communication, formation... visant à structurer les réseaux régionaux s&amp;#039;engageant en matière d&amp;#039;économie circulaire).
+ &lt;/li&gt;
+ &lt;li&gt;
+  l&amp;#039;animation d&amp;#039;actions collectives locales (Opérations visant la mise en place d&amp;#039;un processus de transition vers l&amp;#039;économie circulaire associant différents partenaires locaux).
+ &lt;/li&gt;
+ &lt;li&gt;
+  les missions d&amp;#039;observation régionale (Observation visant à améliorer les connaissances sur les filières, les acteurs, les flux de déchets, de matières et de ressources à l&amp;#039;échelle de la région).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Vocation des aides :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   1/ Animation d&amp;#039;actions collectives régionales
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide a vocation à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  sensibiliser et promouvoir l&amp;#039;économie circulaire et la prévention des déchets à destination de différentes cibles : grand public, collectivités, entreprises...
+ &lt;/li&gt;
+ &lt;li&gt;
+  mobiliser et accompagner le changement de comportement des particuliers et des professionnels,
+ &lt;/li&gt;
+ &lt;li&gt;
+  capitaliser et valoriser les retours d&amp;#039;expérience, développer et essaimer les bonnes pratiques,
+ &lt;/li&gt;
+ &lt;li&gt;
+  mutualiser des outils collectifs, la production de nouveaux outils, leur diffusion, valorisation et appropriation. Notamment dans le cadre d&amp;#039;un programme global annuel.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   2/ Animation d&amp;#039;actions collectives locales
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide a vocation à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  rechercher des synergies de flux à l&amp;#039;échelle d&amp;#039;une zone (démarche d&amp;#039;Ecologie Industrielle et Territoriale),
+ &lt;/li&gt;
+ &lt;li&gt;
+  mettre en place des systèmes d&amp;#039;échanges de services,
+ &lt;/li&gt;
+ &lt;li&gt;
+  coordonner des actions locales de communication / sensibilisation en faveur de l&amp;#039;économie circulaire,
+ &lt;/li&gt;
+ &lt;li&gt;
+  faire évoluer les modèles d&amp;#039;affaires.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;em&gt;
+   3/ Missions d&amp;#039;observation régionale
+  &lt;/em&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Cette aide a vocation à améliorer les connaissances sur :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les flux de déchets, de matières et de ressources à l&amp;#039;échelle de la région,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les filières du secteur,
+ &lt;/li&gt;
+ &lt;li&gt;
+  les acteurs du secteur.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Notamment dans le cadre d&amp;#039;un programme global annuel et du suivi des objectifs fixés par le Plan Régional de Prévention et de Gestion des Déchets.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Recyclage et valorisation des déchets
+Economie circulaire</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les actions ponctuelles, les dépenses éligibles sont prises en compte à partir de la date de réception du dossier de demande de subvention à la Région,
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les programmes globaux annuels, les demandes doivent être déposées si possible avant la fin de l&amp;#039;année n-1 et au plus tard le 30 juin de l&amp;#039;année n . Les dépenses sont prises en compte du 1er janvier au 31 décembre de l&amp;#039;année n .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T37" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aides-regionales-a-l-animation-d-actions-collectives-en-matiere</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour toute demande de renseignements, vous pouvez contacter :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Service Déchets &amp;amp; Economie Circulaire
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : economie-circulaire&amp;#64;laregion.fr Téléphone . : 04 67 22 79 03
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Pour les territoires : Nord Haute-Garonne, Lot, Tarn et Garonne
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Carole Bernard Téléphone : 05 61 39 66 34 Mail : carole.bernard&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Pour les territoires : Gard et Lozère
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Karine Freu Téléphone : 04 67 22 81 85 Mail : karine.freu&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Pour les territoires : Est Ariège et Est Hérault
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Prisca Giraudo Téléphone : 04 67 22 79 20 Mail : prisca.giraudo&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Pour les territoires : Aude, Pyrénées-Orientales et Ouest Hérault
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Benoit Thierry Téléphone : 04 67 22 79 21 Mail : benoit.thierry&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Pour les territoires : Aveyron et Tarn
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Bruno Garde Téléphone : 04 67 22 90 66 Mail : bruno.garde&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  Pour les territoires : Ouest Ariège, Gers, hautes Pyrénées et Sud Haute-Garonne
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Simon Moulines Téléphone : 05 61 39 52 74 Mail : simon.moulines&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/959b-aides-regionales-a-lanimation-dactions-collec/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>20396</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Enrichir et restaurer les collections des musées et fonds patrimoniaux des bibliothèques (FRAM, FRAR et FRRAB)</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Dans la limite maximale de 80% du coût de la dépense.</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le dispositif vise à favoriser la restauration et l&amp;#039;enrichissement des collections des « Musées de France » et des fonds patrimoniaux des bibliothèques d&amp;#039;Occitanie. Le FRAM (Fonds Régional d&amp;#039;Acquisition pour les Musées de France), le FRAR (Fonds Régional d&amp;#039;Aide à la Restauration des collections des musées de France) et le FRRAB (Fonds Régional de Restauration et d&amp;#039;Acquisition pour les Bibliothèques) sont abondés annuellement par l&amp;#039;Etat et la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Les établissements peuvent solliciter :
+&lt;/p&gt;
+&lt;p&gt;
+ 1- au titre des « musées de France », pour les collections labellisées,
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le FRAR pour la restauration des objets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le FRAM pour l&amp;#039;achat d&amp;#039;oeuvres majeures ou remarquables ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2- au titre des bibliothèques, le FRRAB, pour les acquisitions de fonds patrimoniaux tels
+ que, ouvrages anciens, incunables, lettres et manuscrits autographes, livres d&amp;#039;artistes, etc. Par ailleurs, le FRRAB peut être sollicité pour la restauration et la conservation des collections patrimoniales, ainsi que leur mise en valeur dans le cadre d&amp;#039;opérations particulièrement marquantes.
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires du FRAM et du FRAR sont les établissements labellisés par l&amp;#039;Etat « Musées de France » et ceux du FRRAB sont les bibliothèques des collectivités publiques dotées de fonds patrimoniaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de soutien au titre du FRAM, du FRAR et du FRRAB sont présentées par la personne morale propriétaire de la collection considérée : collectivités locales (ou leurs établissements publics) ou associations.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Musée</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien régional est calculé en fonction du montant d&amp;#039;opération HT. Le coût TTC peut être pris en compte, si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA en fonction de l&amp;#039;opération concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les acquisitions des « musées de France » en vente publique, les frais spécifiques peuvent être retenus.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide accordée à un établissement ne peut en principe dépasser le tiers du montant annuel du FRAM, du FRAR ou du FRRAB.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;autofinancement du propriétaire ne peut être inférieur à 20% du montant HT (ou TTC si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces fonds sont destinés à soutenir en priorité les restaurations et acquisitions majeures, inaccessibles pour les établissements d&amp;#039;Occitanie sans le cofinancement de l&amp;#039;État et de la Région. Pour des opérations exceptionnelles dépassant le cadre budgétaire dédié à ces dispositifs, des mesures financières exceptionnelles pourront être étudiées par la Région en cohérence avec les fonds mis en place à cet effet par l&amp;#039;État pour les musées et les bibliothèques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-a-l-enrichissement-et-a-la-restauration-des-collections</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Région Occitanie / Pyrénées-Méditerranée Direction de la Culture et du Patrimoine Service Développement, Restauration et Valorisation du patrimoine
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 11, 30, 34, 48 et 66 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier : 201, avenue de la Pompignane 34 064 MONTPELLIER Cedex 2
+&lt;/p&gt;
+&lt;p&gt;
+ Monique BENOIT : 04 67 22 93 49 Mél : monique.benoit&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Anne-Françoise VOISIN : 04 67 22 98 49 Mél : anne-francoise.voisin&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse : 22, boulevard du Maréchal Juin 31 406 TOULOUSE Cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Radhia GHAZOUANI : 05 61 39 62 09 Mél : radhia.ghazouani&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe MONDY : 05 61 39 62 15 Mél : philippe.mondy&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4dc9-patrimoine-soutien-a-lenrichissement-et-a-la-/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>20425</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Développer des installations solaires thermiques</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H39" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J39" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu'à 50% de l'assiette éligible</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-solaires</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pour les départements 09, 31, 32, 46, 65, 81 et 82 : François Olasz - francois.olasz&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 12, 30, 34 et 48 : Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 11 et 66 : Joël Nayet - joel.nayet&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b43c-aide-regionale-au-developpement-des-installat/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB39" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>20428</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Financer des festivals d'arts de la scène</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La région Occitanie est une région particulièrement riche en festivals. Les festivals sont d&amp;#039;importants diffuseurs de la culture. Ils participent à la circulation des artistes et permettent à un large public de découvrir des œuvres de qualité. Ils renforcent la cohésion territoriale et sociale par la mobilisation d&amp;#039;un important bénévolat, par la conduite d&amp;#039;actions hors période festivalière (programmation à l&amp;#039;année, actions  de médiation : stages, rencontres, échanges). Ils contribuent ainsi à la démocratisation culturelle et à l&amp;#039;aménagement du territoire, en palliant parfois le manque d&amp;#039;infrastructure, notamment en milieu rural.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, les festivals œuvrent pour la valorisation du patrimoine régional et pour le développement du tourisme. Leur rôle est conséquent en matière économique directe et indirecte (hôtels, restaurants, campings...). Ils jouent un rôle croissant dans le champ du développement durable. La Région soutient de nombreux festivals et promeut leur action via son site Web.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus par la Région doivent permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un maillage du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un égal accès des publics à la culture ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un soutien à l&amp;#039;économie des festivals et au tourisme ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  une aide pour développer des actions en faveur du développement durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien et l&amp;#039;accompagnement des équipes artistiques professionnelles du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un renforcement de la coopération régionale autour de projets artistiques majeurs ou innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation de projets à rayonnement régional et/ou national.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant est déterminé en fonction des critères énoncés ci-dessus et de l&amp;#039;économie globale du projet. Dans le cadre de sa nouvelle politique culturelle et afin d&amp;#039;aider à la mobilisation des financements européens dans le secteur de la culture et du patrimoine, toute structure retenue au titre du dispositif pourra se voir attribuer une aide complémentaire pour la mise en œuvre d&amp;#039;un projet participant à un programme européen.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les aides s&amp;#039;adressent aux festivals ayant au minimum un an d&amp;#039;existence.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les projets, pour bénéficier de l&amp;#039;aide de la Région, doivent répondre aux conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Implantation et activité en région ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Viabilité économique du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Durée minimale : 2 jours ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Situation régulière au regard des obligations réglementaires en matière de spectacle vivant (obligations fiscales et sociales, licence d&amp;#039;entrepreneur de spectacles...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Budget réalisé de la dernière édition du festival : 25 000 € minimum.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ce dispositif n&amp;#039;est pas cumulable avec les financements accordés au titre de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;aide à la saison,
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide à la diffusion de proximité,
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide aux lieux structurants.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les dépenses artistiques, techniques et administratives, à l&amp;#039;exception de la valorisation du bénévolat, des mises à disposition en nature, des dotations aux amortissements, des provisions, des intérêts des emprunts et des agios. Un lien direct doit être établi entre les dépenses éligibles et la réalisation du programme subventionné, en particulier pour les dépenses éventuellement réalisées avant la date du dépôt du dossier de demande de subvention. Le Règlement de Gestion des Financements Régionaux (RGFR) prévoit que les charges indirectes peuvent être éligibles sous certaines conditions et qu&amp;#039;elles pourront, si la nature de l&amp;#039;opération le justifie, être calculées selon une méthode simplifiée préétablie et conventionnée de taux forfaitaire. Explication de la méthode utilisée : Méthode calcul du le temps passé (temps passé sur l&amp;#039;action / temps de travail total des salariés de la structure). Ces charges indirectes ne pouvant pas dépasser 25 % du budget établi par la structure.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Arts-de-la-scene-Aide-aux-Festivals</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La demande doit être envoyée par courrier aux adresses suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Région Occitanie / Pyrénées-Méditerranée
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier 201 avenue de la Pompignane 34064 Montpellier cedex 2
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse 22 Boulevard du Maréchal Juin 31406 Toulouse cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour plus d&amp;#039;informations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Culture et du Patrimoine Service Arts de la Scène et Art Contemporain
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse : artsetspectaclevivant&amp;#64;laregion.fr Site de Montpellier : spectaclevivant&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2eb1-arts-de-la-scene-aide-aux-festivals/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>20322</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Développer des chaufferies biomasse et des réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J41" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu'à 50% de l'assiette éligible</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets de chaufferies automatiques biomasse énergie. La création d&amp;#039;un réseau de chaleur et de froid est possible dans la mesure du respect des critères du dispositif « Modalités d&amp;#039;aide régionale au développement des réseaux de chaleur et de froid alimentés par une ENR&amp;amp;R ».
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-chaufferies-biomasse-et-39481</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 31, 32, 46, 65, 81 et 82
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ François Olasz - francois.olasz&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 12, 30, 34 et 48
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 11 et 66
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Joël Nayet - joel.nayet&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9f4d-aide-regionale-au-developpement-des-chaufferi/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB41" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>03/01/2020</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>19894</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Diffuser l'art contemporain en organisant des expositions, des résidences, des événements et des festivals</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Compte tenu de la richesse de l&amp;#039;art contemporain en région, mais aussi des fragilités identifiées dans ce secteur, la Région Occitanie a souhaité en faire un axe fort de sa politique régionale Culture et Patrimoine.
+ Aussi, la Région impulse, facilite et accompagne des initiatives dont la vocation est de porter l&amp;#039;art contemporain au plus près de chacun avec une ambition qualitative et une volonté de rayonnement régional.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus par la Région doivent permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un maillage du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un égal accès des publics à la culture ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien et l&amp;#039;accompagnement d&amp;#039;artistes professionnels vivant et travaillant sur le territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un renforcement de la coopération régionale autour de projets artistiques majeurs ou innovants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la réalisation de projets à rayonnement régional, national ou international.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le montant de l&amp;#039;aide est défini en fonction de la dimension du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de sa nouvelle politique culturelle et afin d&amp;#039;aider à la mobilisation des financements européens dans le secteur de la culture et du patrimoine, toute structure retenue au titre du dispositif pourra se voir attribuer une aide complémentaire pour la mise en œuvre d&amp;#039;un projet participant d&amp;#039;un programme européen.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépôt de la demande :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dépôt de la demande doit être antérieur à la réalisation du projet.
+ Il doit être fait avant l&amp;#039;échéance fixée pour ce dispositif et pour l&amp;#039;exercice concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ La demande doit impérativement être déposée au moyen du dossier type de demande de subvention (plus envoi par email) intégrant l&amp;#039;ensemble des pièces à fournir et accompagné d&amp;#039;un RIB et d&amp;#039;un courrier de demande de soutien adressé à la Présidente de la Région Occitanie.
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Musée
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Types d&amp;#039;aides et dispositions spécifiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   A/ Aide aux expositions, résidences et événements de création visuelle
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le champ concerné est celui de l&amp;#039;art contemporain et de l&amp;#039;architecture contemporaine.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif concerne :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   des structures conventionnées et bénéficiant éventuellement d&amp;#039;un label d&amp;#039;État (centre d&amp;#039;art, FRAC, ...) pour l&amp;#039;ensemble de leur programme d&amp;#039;activité, c&amp;#039;est-à-dire pour leur programmation artistique et culturelle à l&amp;#039;année ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   des structures non conventionnées, pour le soutien à une manifestation, un projet spécifique, ou un volet de leur activité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   de nouvelles organisations basées sur les principes de coopération et de mutualisation comme les tiers-lieux, les espaces de co-working et de fabrique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les actions soutenues sont des actions de diffusion de l&amp;#039;art contemporain (expositions, performances...) de rayonnement régional ou national, voire international, et qui intègrent :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   une dimension de soutien à la création (production, résidences)
+  &lt;/li&gt;
+  &lt;li&gt;
+   un volet d&amp;#039;actions en direction des publics (médiation, sensibilisation, éducation artistique)
+  &lt;/li&gt;
+  &lt;li&gt;
+   des partenariats artistiques et des actions territoriales associés
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les opérateurs doivent :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   proposer sur le territoire une programmation artistique et culturelle de rayonnement au moins régional présentant des artistes professionnels (assujettis ou affiliés à la Maison des Artistes ou à l&amp;#039;Agessa ou diplômés d&amp;#039;un établissement supérieur d&amp;#039;enseignement artistique/architecture) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   avoir une programmation basée sur des invitations faites à des artistes extérieurs à la structure porteuse du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   affirmer un engagement auprès d&amp;#039;artistes professionnels vivant et travaillant en région ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   programmer des actions culturelles en direction des publics, en lien avec la programmation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   inscrire leur activité dans une complémentarité et des synergies avec l&amp;#039;environnement local et départemental (partenariats, ancrage affirmé) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   disposer de locaux et/ou moyens techniques mobilisables permettant des conditions professionnelles de monstration et de conservation.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ne sont pas éligibles les salons et foires d&amp;#039;art contemporain sur le territoire sauf s&amp;#039;ils s&amp;#039;intègrent dans une démarche de projet de réseau professionnel de rayonnement a minima régional et de portage associatif.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Seront appréciés :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la cohérence, l&amp;#039;indépendance, le caractère singulier de la ligne artistique et l&amp;#039;ambition de la programmation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le professionnalisme et/ou la reconnaissance de la direction artistique ou du commissaire invité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;implication dans l&amp;#039;accompagnement des artistes par des (co)productions ou des résidences par exemple ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;équilibre femme/ homme dans la programmation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   l&amp;#039;attention portée à l&amp;#039;émergence de nouveaux talents ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la mise en œuvre de partenariats riches et diversifiés tant au niveau artistique dans les réseaux professionnels spécialisés (coproduction, coédition...) qu&amp;#039;au niveau culturel avec la société civile (les entreprises, les milieux associatifs et scolaires). Aussi bien à une échelle de proximité que régionale et au-delà ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une fréquentation stable et significative ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le caractère actif et inventif des actions culturelles ou éducatives ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   le professionnalisme de la gestion de l&amp;#039;activité et de la communication ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la part du budget consacrée à la rémunération des artistes (honoraires) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la capacité à mobiliser des financements publics autres que la subvention régionale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;strong&gt;
+   B/ Aide aux festivals de création visuelle
+  &lt;/strong&gt;
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide concerne les festivals :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   de rayonnement régional, national, voire international ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   qui œuvrent pour la promotion de la création et de la diversité de l&amp;#039;offre culturelle ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   qui permettent la diffusion et l&amp;#039;accès aux œuvres auprès d&amp;#039;un large public ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   qui participent à l&amp;#039;économie du territoire et à son attractivité en terme touristique.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Ces opérateurs doivent :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   démontrer la viabilité économique du projet ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   prévoir une durée minimale du festival de 2 jours.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Les festivals off ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Seront appréciés les points suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ 1) La qualité de la programmation qui sera évaluée selon les critères suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   professionnalisme et/ou la reconnaissance de la direction artistique ou du commissaire invité ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   mise en œuvre une ligne artistique cohérente faisant intervenir des artistes et des photographes professionnels ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   attention portée à la diversité artistique, à la singularité et à l&amp;#039;innovation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   attention portée à l&amp;#039;équilibre femme/ homme dans la programmation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   attention portée à l&amp;#039;émergence des talents ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   attention portée aux artistes professionnels vivant et travaillant en région ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   programmation au minimum de 5 expositions monographiques ou collectives ou événements réparties sur au moins deux jours ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   attention portée à une part significative du budget consacrée aux dépenses artistiques, et en particulier à la rémunération des artistes, à la production d&amp;#039;œuvres.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 2) Diffusion (politique des publics)
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   accessibilité et actions auprès des publics (médiation notamment, tarifs attractifs...) visant à l&amp;#039;élargissement des publics, notamment des publics empêchés.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 3) Attractivité économique et tourisme
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   échanges avec le secteur touristique et ses principaux opérateurs ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   retombées économiques de la manifestation pour son territoire d&amp;#039;implantation et pour la région.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 4) Développement territorial
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   complémentarité et synergie avec l&amp;#039;environnement local et départemental (partenariats avec d&amp;#039;autres opérateurs culturels du territoire de proximité) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   dynamique de réseau et lien de coopération avec d&amp;#039;autres partenaires régionaux et nationaux voire internationaux, d&amp;#039;autres territoires (Régions, Euro-région,...), d&amp;#039;autres festivals, dans la perspective d&amp;#039;optimiser la circulation des œuvres et des artistes (inscription dans les réseaux d&amp;#039;art contemporain) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   aménagement et dynamisation du territoire. Mise en œuvre d&amp;#039;actions de décentralisation avec une attention portée aux territoires ruraux et péri-urbains ainsi qu&amp;#039;à la dynamique sociale (mobilisation de la population locale...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   capacité à mobiliser des financements publics autres que la subvention régionale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ 5) Développement durable
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   promotion du développement durable par la mise en place de dispositifs spécifiques pendant la durée du festival (transports peu polluants, gestion des déchets et de la ressource...).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;p&gt;
+  &lt;strong&gt;
+   Dépenses éligibles :
+  &lt;/strong&gt;
+ &lt;/p&gt;
+ Sont éligibles : Toutes les charges directes liées à l&amp;#039;opération faisant l&amp;#039;objet de la demande de subvention (dépenses artistiques et pédagogiques, frais de personnel, de communication, de transport, ...) quelle que soit la date à laquelle la dépense est réalisée, à la condition qu&amp;#039;elles soient en lien direct et justifié avec le programme subventionné.
+&lt;p&gt;
+ Sont exclus de l&amp;#039;assiette subventionnable et donc de la dépense éligible :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   la valorisation du bénévolat et des mises à disposition en nature ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les dotations aux amortissements et aux provisions ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les intérêts des emprunts et les agios ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   les impôts et taxes.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Art-contemporain-Dispositif-d-aide-a-la-diffusion-Expositions</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 11, 30, 34, 48 et 66 :
+ &lt;/strong&gt;
+ Région Occitanie – site de Montpellier 201 avenue de Pompignane 34064 Montpellier cedex 2
+&lt;/p&gt;
+&lt;p&gt;
+ Courriel : laurianne.hidalgo&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82 :
+ &lt;/strong&gt;
+ Région Occitanie – site de Toulouse 22 boulevard du Maréchal Juin 31406 Toulouse cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Courriel : clement.montel&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0479-art-contemporain-aide-a-la-diffusion-expositi/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2019</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>10158</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Financer une partie de la saison artistique d'une communauté de communes assurant la diffusion de spectacles professionnels</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J43" s="1" t="inlineStr">
+        <is>
+          <t>L'aide annuelle représentera un maximum de 50% des charges éligibles.</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La circulation des artistes et des œuvres est à la fois un outil de développement privilégié pour les équipes artistiques et un enjeu majeur pour l&amp;#039;aménagement culturel du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus par la Région doivent permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un maillage du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un développement des publics par le biais d&amp;#039;actions de médiation et de sensibilisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien et l&amp;#039;accompagnement des équipes artistiques professionnelles du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un renforcement de la coopération régionale autour des projets artistiques des équipes en région et des territoires de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale tend notamment à favoriser la prise de compétence culturelle des communautés de communes. Elle encourage ainsi le développement culturel au travers de programmes d&amp;#039;actions de qualité intégrant la diffusion de spectacles professionnels et la sensibilisation des publics.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Liste des pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   une programmation professionnelle de qualité constituée d&amp;#039;un minimum de 12 dates, portée par un opérateur structuré juridiquement mobilisant des moyens et compétences adaptés ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la capacité d&amp;#039;offrir aux artistes des conditions d&amp;#039;accueil professionnelles : plateau en ordre de marche, moyens techniques et humains nécessaires au bon déroulement de la représentation, communication de la programmation à destination du public et des réseaux professionnels ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la présence d&amp;#039;au moins 30% d&amp;#039;équipes régionales professionnelles dans la programmation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un volet d&amp;#039;actions culturelles en direction des publics, en lien avec la programmation
+  &lt;/li&gt;
+  &lt;li&gt;
+   une programmation de spectacles en contrats de cession ou, le cas échéant, avec une prise en charge directe des salaires des artistes ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la détention par le demandeur de la licence d&amp;#039;entrepreneur de spectacles.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ce dispositif n&amp;#039;est pas cumulable avec les financements accordés au titre de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;aide aux lieux structurants,
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide à la diffusion de proximité,
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide aux festivals.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   dépenses artistiques : achats de spectacles, frais d&amp;#039;approche et de séjour, droits d&amp;#039;auteur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   dépenses techniques : location de matériel technique, salaires de personnels intermittents.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Sont exclus des dépenses éligibles la valorisation du bénévolat et des mises à disposition en nature, les dotations aux amortissements et aux provisions, les impôts et taxes, les intérêts des emprunts et les agios.
+&lt;p&gt;
+ &lt;strong&gt;
+  Les opérateurs devront garantir :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;intérêt de la programmation : prise de risque artistique, programmation réservant une place aux propositions destines au jeune public, aux esthétiques dont la diffusion est la plus fragile, telles que la danse contemporaine, la musique contemporaine, les arts de la marionnette, par exemple ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un travail en complémentarité avec les acteurs culturels du territoire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Le cas échéant, des projets de saisons réalisés sur plusieurs sites de diffusion pourront faire l&amp;#039;objet d&amp;#039;une demande de subvention à la Région, sous réserve du respect des critères d&amp;#039;éligibilité listés ci-dessus, si le projet est pensé de manière collégiale et présente une cohérence territoriale.
+&lt;/p&gt;
+&lt;p&gt;
+ Peuvent également être retenus les projets de saison mettant en avant des logiques de coopération et de partenariat entre acteurs culturels régionaux, notamment dans le cadre de réseaux régionaux de soutien à la création et à la diffusion.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-saison</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La demande doit être envoyée par courrier avant la date indiquée ci-dessus aux adresses suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil Régional Occitanie
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier 201 avenue de la Pompignane 34064 Montpellier cedex 2
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse 22 Boulevard du Maréchal Juin 31406 Toulouse cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour plus d&amp;#039;informations : Direction de la Culture et du Patrimoine Service Arts de la Scène et Art Contemporain
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse : artsetspectaclevivant&amp;#64;laregion.fr Site de Montpellier : spectaclevivant&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/108c-arts-de-la-scene-aide-a-la-saison/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>10198</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Mener un projet de gestion durable de la ressource en eau</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J44" s="1" t="inlineStr">
+        <is>
+          <t>Le taux maximal de la Région est de 20 % de l'assiette éligible. Il peut être porté jusqu'à 40% pour</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Omniprésente, l&amp;#039;eau contribue grandement à l&amp;#039;attractivité régionale. Cependant, le dynamisme démographique et touristique, associé à de nombreux usages économiques, exercent des pressions grandissantes sur la ressource, notamment avec les effets de l&amp;#039;évolution du climat.
+&lt;/p&gt;
+&lt;p&gt;
+ Voté le 22 juin 2018 par la Région Occitanie, le présent dispositif d&amp;#039;intervention en faveur d&amp;#039;une gestion durable de la ressource en eau vise la poursuite   de ce développement économique, en contribuant à limiter les concurrences entre les usages et à utiliser  la ressource en eau de façon responsable. Il encourage en priorité des actions d&amp;#039;économies et de préservation de l&amp;#039;eau et l&amp;#039;optimisation de l&amp;#039;usage de la ressource ; il permet également de soutenir sous  certaines conditions, la mobilisation de ressources nouvelles.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce dispositif constitue un volet essentiel du Plan d&amp;#039;Intervention régional pour l&amp;#039;eau adopté par les élus régionaux en juin 2018.
+&lt;/p&gt;
+&lt;p&gt;
+ Ne relèvent pas de ce dispositif d&amp;#039;intervention les opérations du petit cycle de l&amp;#039;eau :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  de pose de réseau d&amp;#039;eau potable et d&amp;#039;amélioration de leurs rendements,
+ &lt;/li&gt;
+ &lt;li&gt;
+  d&amp;#039;assainissement (collectif ou autonome),
+ &lt;/li&gt;
+ &lt;li&gt;
+  de  protection des captages d&amp;#039;alimentation en eau  potable (dans  le  cadre  de  la mise en place des périmètres de protection).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le plancher minimal de subvention est de
+ &lt;strong&gt;
+  2 000 €
+ &lt;/strong&gt;
+ . En cas de co-financements Europe / Région, ce plancher pourra  être diminué.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Mers et océans</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les actions listées ci-après sont éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Gouvernance locale en faveur d&amp;#039;une gestion intégrée de la ressource en eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation de la qualité de la ressource en eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définition d&amp;#039;un plan d&amp;#039;action préalable à la réalisation de projets visant les économies d&amp;#039;eau, l&amp;#039;optimisation des ressources existantes ou la mobilisation de nouvelles ressources
+ &lt;/li&gt;
+ &lt;li&gt;
+  Économies d&amp;#039;eau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Optimisation des ressources existantes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mobilisation de ressources nouvelles
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles :
+&lt;/strong&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les investissements, sont exclusivement retenues les dépenses directement liées à l&amp;#039;opération et nécessaires à sa réalisation.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les opérations sous-traitées, l&amp;#039;assiette éligible correspond aux factures ayant un lien direct avec l&amp;#039;opération.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les actions d&amp;#039;animation (financement de postes), l&amp;#039;assiette éligible correspond : aux frais de personnel directs (salaires bruts chargés) dédiés à la mise en œuvre de l&amp;#039;opération présentée, plafonnés à 60 000 € par an et par ETP ; auxquels sont additionnés les coûts indirects liés à la mise en œuvre de l&amp;#039;animation : taux forfaitaire maximal de 20% des frais de personnel directs éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  En outre, pour tout programme de sensibilisation, seules les parties de l&amp;#039;opération assimilables à des investissements (maquette, exposition itinérante,.) sont éligibles, les dépenses liées à la production et l&amp;#039;édition de plaquettes, ou à des réunions publiques par exemple ne sont pas éligibles.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   L&amp;#039;intervention régionale est soumise au respect d&amp;#039;un certain nombre de principes communs d&amp;#039;éligibilité.
+  &lt;/strong&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Cadre des opérations (opérations d&amp;#039;envergure régionale et/ou portant sur un périmètre cohérent d&amp;#039;intervention, échelle hydraulique cohérente)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Approche multi-usages
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation de la ressource
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proportionnalité des opérations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acceptation sociale des projets
+ &lt;/li&gt;
+ &lt;li&gt;
+  Préservation des milieux aquatiques, et plus globalement prise en compte des aspects connexes
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Dispositif-regional-pour-la-gestion-durable-de-la-ressource-en</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Service Eau, Milieux Aquatiques et Risques Direction de la Transition Ecologique et Energétique
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier : Alexandre CARRIER : alexandre.carrier&amp;#64;laregion.fr / 04 67 22 93 08
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse : Anne NESPOULOUS : anne.nespoulous&amp;#64;laregion.fr Téléphone : 05 61 39 66 25
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/71ac-dispositif-regional-pour-la-gestion-durable-d/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB44" s="1" t="inlineStr">
+        <is>
+          <t>Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>10200</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Restaurer le patrimoine culturel des communes de moins de 30.000 habitants</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I45" s="1" t="inlineStr">
+        <is>
+          <t> Min : 20 Max : 30</t>
+        </is>
+      </c>
+      <c r="J45" s="1" t="inlineStr">
+        <is>
+          <t>30% maximum du coût des travaux éligibles pour les biens inscrits sur la liste du Patrimoine mondial</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La région est riche d&amp;#039;un patrimoine historique allant de la préhistoire à l&amp;#039;époque contemporaine. Sa diversité et sa qualité confèrent une forte personnalité au territoire régional, constituant un témoignage de la permanence de l&amp;#039;occupation humaine, de la circulation des savoirs et des techniques ainsi que de la dynamique ou de l&amp;#039;inventivité architecturale de ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ La richesse et la diversité du patrimoine est reconnue au travers de nombreux labels internationaux et nationaux : 8 biens inscrits sur la liste du Patrimoine Mondial par l&amp;#039;UNESCO, 20 secteurs sauvegardés, 24 Villes ou Pays d&amp;#039;Art et Histoire, 134 « musées de France », près de 5 000 Monuments Historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs stratégiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  contribuer au renforcement de la personnalité de la région Occitanie car l&amp;#039;offre patrimoniale a un impact déterminant sur l&amp;#039;attractivité du territoire et la fréquentation touristique ; cette personnalité est l&amp;#039;expression de l&amp;#039;excellence et de la qualité de la vie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;appuyer sur le réseau des sites labellisés UNESCO pour renforcer la notoriété patrimoniale du territoire régional au plan national et international ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à la réduction de la fracture territoriale urbain/rural ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer activement au maintien de l&amp;#039;emploi (non délocalisable) et au renforcement de la filière des métiers de la restauration (y compris de l&amp;#039;architecture traditionnelle grâce à une connaissance partagée des systèmes constructifs en vue de la sauvegarde des techniques constructives et des savoir-faire) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  positionner le patrimoine en transversalité avec les autres champs d&amp;#039;action de la Région : aménagement du territoire (bourgs-centres), économie (notamment touristique), formation, enseignement supérieur, recherche, développement durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser la cohérence avec le dispositif inventaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurer la lisibilité et la cohérence de la stratégie retenue.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier du dépôt des dossiers :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier complet est adressé à la Région :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au plus tard le
+  &lt;strong&gt;
+   30 novembre
+  &lt;/strong&gt;
+  de l&amp;#039;année N-1, pour instruction et décision au cours du 1er semestre de l&amp;#039;année N ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  au plus tard le
+  &lt;strong&gt;
+   30 avril
+  &lt;/strong&gt;
+  de l&amp;#039;année N, pour instruction et décision au cours du 2ème semestre de la même année.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention réceptionné par la Région doit être administrativement complet avant le démarrage des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Bâtiments et construction
+Réhabilitation
+Architecture</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+ Propriétaires publics ou privés d&amp;#039;un bien patrimonial éligible et situé dans une commune d&amp;#039;Occitanie de moins de 30 000 habitants. Pour les biens inscrits par l&amp;#039;UNESCO sur la Liste du patrimoine mondial, aucun seuil de population n&amp;#039;est appliqué.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Patrimoine culturel éligible :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  Le patrimoine bâti ou archéologique protégé au titre des Monuments Historiques ou situé dans un site patrimonial remarquable.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le patrimoine bâti public d&amp;#039;architecture traditionnelle non protégé. 3 - Le patrimoine mobilier (objets d&amp;#039;art et bateaux) protégé au titre des Monuments Historiques. 4 - Le patrimoine musical (orgues et carillons). 5 - Les études en vue de la création d&amp;#039;un site patrimonial remarquable.
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Travaux éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  restauration extérieure, peintures monumentales, vitraux, pour les Monuments Historiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration extérieure uniquement, pour les édifices non protégés au titre des Monuments Historiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration et mise en sécurité des objets mobiliers protégés Monuments Historiques, ainsi que des orgues et carillons
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration extérieure et des structures pour les bateaux protégés Monuments Historiques
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Restauration-du-patrimoine-culturel</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Région Occitanie / Pyrénées-Méditerranée Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service Développement, Restauration et Valorisation du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 11, 30, 34, 48 et 66
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Site de Montpellier : 201, avenue de la Pompignane 34 064 MONTPELLIER Cedex 2
+ &lt;/li&gt;
+ &lt;li&gt;
+  Monique BENOIT Tél : 04 67 22 93 49 Mél :
+  &lt;a href="mailto:monique.benoit&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
+   monique.benoit&amp;#64;laregion.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Ondine VIGIER Tél : 04 67 22 80 83 Mél :
+  &lt;a href="mailto:ondine.vigier&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
+   ondine.vigier&amp;#64;laregion.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Site de Toulouse : 22, boulevard du Maréchal Juin 31 406 TOULOUSE Cedex 9
+ &lt;/li&gt;
+ &lt;li&gt;
+  Patricia RODRIGUES Tél : 05 61 39 62 22 Mél :
+  &lt;a href="mailto:patricia.rodrigues&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
+   patricia.rodrigues&amp;#64;laregion.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Geneviève GUILHEM Tél : 05 61 39 62 10 Mél :
+  &lt;a href="mailto:genevieve.guilhem&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
+   genevieve.guilhem&amp;#64;laregion.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/91a6-patrimoine-aide-a-la-restauration-du-patrimoi/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB45" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>10204</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Créer ou étendre des structures d'accueil de la petite enfance</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J46" s="1" t="inlineStr">
+        <is>
+          <t>15% maximum</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ce dispositif a comme objectif la création ou l&amp;#039;extension de structures multi accueil pour la petite enfance (0-3 ans) à vocation intercommunale, accessibles aux enfants handicapés permettant :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  une offre d&amp;#039;accueil diversifiée et adaptée aux besoins de garde de la petite enfance,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le regroupement des services et la mutualisation des moyens,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le développement d&amp;#039;actions innovantes spécifiques au milieu rural : haltes garderies itinérantes, maisons d&amp;#039;assistantes maternelles....
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les projets devront intégrer une démarche respectueuse de l&amp;#039;environnement, notamment la recherche de l&amp;#039;efficacité énergétique maximale compte tenu des meilleures technologies disponibles et la recherche d&amp;#039;au moins une solution de recours aux énergies renouvelables.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets devront également veiller à améliorer les conditions de travail, voire le développement de l&amp;#039;insertion dans le travail.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour la création :
+   &lt;/strong&gt;
+   15% maximum d&amp;#039;une dépense subventionnable plafonnée à
+   &lt;strong&gt;
+    25 000 €
+   &lt;/strong&gt;
+   par place
+   plafonnement de la subvention à
+   &lt;strong&gt;
+    100 000 €
+   &lt;/strong&gt;
+   par projet
+  &lt;/li&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    Pour l&amp;#039;extension de la capacité d&amp;#039;accueil :
+   &lt;/strong&gt;
+   Minimum de 3 places supplémentaires /
+   15% maximum d&amp;#039;une dépense subventionnable plafonnée à
+   &lt;strong&gt;
+    15 000 €
+   &lt;/strong&gt;
+   par place /
+   plafonnement de la subvention à
+   &lt;strong&gt;
+    22 500 €
+   &lt;/strong&gt;
+   par projet
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Famille et enfance
+Handicap
+Accès aux services
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les opérations situées dans l&amp;#039;ensemble des communes de la Région, hors métropoles.
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet doit obligatoirement être d&amp;#039;intérêt communautaire : la maitrise d&amp;#039;ouvrage doit être assurée par un EPCI à fiscalité propre ou, dans le cas dument justifié d&amp;#039;une maitrise d&amp;#039;ouvrage communale, le projet devra bénéficier d&amp;#039;un fonds de concours de l&amp;#039;EPCI concerné.
+&lt;/p&gt;
+&lt;p&gt;
+ Une attention particulière sera apportée aux projets portés par les communes faiblement peuplées situées dans un territoire lui-même peu dense pour lesquels une maitrise d&amp;#039;ouvrage communale pourra être étudiée.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets devront justifier des avis conformes de la CAF et de la PMI.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets devront présenter des éléments sur l&amp;#039;opportunité et l&amp;#039;inscription dans l&amp;#039;environnement territorial.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;accueil des enfants handicapés devra également être prévu dès la conception du projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont éligibles les travaux et frais de maitrise d&amp;#039;œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Sont inéligibles les acquisitions immobilières et l&amp;#039;achat d&amp;#039;équipements.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Accueil-de-la-petite-enfance</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Adresser tous les courriers à :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée
+&lt;/p&gt;
+&lt;p&gt;
+ A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements : 11-12-30-34-48-66
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région 201 avenue de la Pompignane 34064 Montpellier Cedex 2
+  &lt;/li&gt;
+  &lt;li&gt;
+   Renseignements : Nicole MARIN-KHOURY Tél : 04 67 22 97 02
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements : 9-31-32-46-65-81-82
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Adresse : Hôtel de Région 22, bd Maréchal Juin 31406 Toulouse Cedex 9
+  &lt;/li&gt;
+  &lt;li&gt;
+   Renseignements : Christine MERMILLIOT Tél : 05 61 33 50 20
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f5cc-accueil-de-la-petite-enfance/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB46" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une crèche</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>10215</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Organiser une manifestation audiovisuelle</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les manifestations audiovisuelles occupent une place importante dans la diffusion des œuvres audiovisuelles et cinématographiques. Elles renforcent la cohésion territoriale et sociale par la mobilisation d&amp;#039;un important bénévolat, par la conduite d&amp;#039;actions hors période festivalière (programmation à l&amp;#039;année, actions de médiation, notamment). Elles contribuent ainsi à la démocratisation culturelle et à l&amp;#039;aménagement du territoire, en palliant parfois le manque d&amp;#039;infrastructure, notamment en milieu rural ou péri-urbain.
+&lt;/p&gt;
+&lt;p&gt;
+ Par ailleurs, ces manifestations œuvrent pour la valorisation du patrimoine régional et pour le développement du tourisme. Leur rôle est conséquent en matière économique directe et indirecte (hôtels, restaurants, campings...). Elles jouent un rôle croissant dans le champ du développement durable. La Région soutient de nombreuses manifestations audiovisuelles et promeut leur action via son site internet.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus par la Région doivent permettre de :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Favoriser la diffusion et la démocratisation culturelle auprès d&amp;#039;un large public ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participer à la diffusion audiovisuelle de qualité et au renouvellement de la diversité culturelle ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer l&amp;#039;attractivité des territoires pour lesquels ces manifestations peuvent également générer d&amp;#039;importantes retombées économiques et touristiques ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Renforcer la structuration de la filière audiovisuelle régionale.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide de la Région Occitanie est une aide sélective. Le chiffrage des aides tient notamment compte des critères énoncés ci-dessus et de l&amp;#039;économie globale du projet. La décision relative à l&amp;#039;attribution éventuelle d&amp;#039;une subvention et à son montant est prise par l&amp;#039;assemblée délibérante de la Région Occitanie / Pyrénées-Méditerranée.
+&lt;/p&gt;
+&lt;p&gt;
+ La Région Occitanie précisera au bénéficiaire les conditions de l&amp;#039;aide par arrêté ou convention. Les modalités de versement seront précisées dans les arrêtés et conventions. L&amp;#039;aide peut prendre la forme d&amp;#039;une subvention de financement spécifique (si l&amp;#039;opération pour laquelle l&amp;#039;aide est sollicitée ne représente qu&amp;#039;une partie des opérations conduites par le bénéficiaire) ou d&amp;#039;une subvention de fonctionnement général.
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de la politique culturelle régionale et afin d&amp;#039;aider à la mobilisation des financements européens dans le secteur de la culture et du patrimoine, toute structure retenue au titre du dispositif pourra se voir attribuer une aide complémentaire pour la mise en oeuvre d&amp;#039;un projet participant à un programme européen.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Date limite d&amp;#039;envoi des dossiers :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Avant le 15 novembre
+  &lt;/strong&gt;
+  de l&amp;#039;année précédente pour les manifestations se déroulant durant le premier semestre (proposition de vote d&amp;#039;une aide éventuelle en avril)
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Avant le 24 janvier
+  &lt;/strong&gt;
+  pour les manifestations se déroulant durant le second semestre (proposition de vote d&amp;#039;une aide éventuelle en juin)
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La manifestation doit présenter une viabilité économique satisfaisante et doit pouvoir justifier du soutien financier significatif d&amp;#039;autres partenaires. Le budget réalisé de la précédente édition de la manifestation (hors bénévolat et prestations en nature) doit être au minimum de 20 000 €.
+&lt;/p&gt;
+&lt;p&gt;
+ La manifestation doit se dérouler sur un minimum de 2 jours. Son implantation principale doit être située sur le territoire régional. Les salles de cinéma de proximité, voire au-delà, devront être associées au projet sous une forme ou une autre. Les conditions du partenariat (financières, matérielles, logistiques, de communication) avec la ou les salles doivent être explicitées.
+&lt;/p&gt;
+&lt;p&gt;
+ La manifestation devra être insérée dans la chaîne de la création cinématographique ou audiovisuelle en faisant appel aux auteurs, réalisateurs, collaborateurs artistiques, producteurs et diffuseurs. Les auteurs, réalisateurs ou collaborateurs artistiques qui participent à la manifestation, à l&amp;#039;exception des présentations de films en avant-première ou en pré-distribution ou distribution, seront rémunérés pour leurs interventions lorsque celles-ci impliquent un travail défini avec l&amp;#039;organisateur de la manifestation.
+&lt;/p&gt;
+&lt;p&gt;
+ Les conditions de projection devront être de qualité professionnelle (support, écran, son,...).
+&lt;/p&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Cinema-Audiovisuel-Multimedia-Aide-a-une-manifestation</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour l&amp;#039;envoi des dossiers :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par voie postale : Région Occitanie / Pyrénées-Méditerranée DCP - Service Industries Créatives - Site de Montpellier 201, Avenue de la Pompignane 34064 Montpellier Cedex 2
+&lt;/p&gt;
+&lt;p&gt;
+ et par courrier électronique : film&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour tout renseignement :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En cas d&amp;#039;avis favorable des instances délibératives de la Région, le site de Montpellier de la Direction de la Culture et du Patrimoine - Service Industries Créatives, vous adressera la notification d&amp;#039;attribution de l&amp;#039;aide et suivra les mandatements.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous pouvez l&amp;#039;interroger pour le suivi de votre demande, les éléments complémentaires, les notifications, arrêtés ou conventions, les modalités et délais de paiement des subventions.
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 67 22 80 74
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : film&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Le site de Toulouse de la Direction de la Culture et du Patrimoine – Service Industries Créatives est votre interlocuteur pour la programmation à venir, les évènements liés aux films et aux professionnels régionaux ou à la représentation de la Région durant votre manifestation.
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 05 61 39 62 19
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : film&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f49d-cinemaaudiovisuelmultimedia-aide-a-une-manife/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>10297</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Expérimenter des pratiques pédagogiques innovantes - INNOV'EMPLOI</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie s&amp;#039;est engagée de manière réactive dans le soutien aux projets innovants, expérimentaux et/ou partenariaux dans les domaines de l&amp;#039;emploi, de la formation et de l&amp;#039;orientation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Contrat de Plan Régional de Développement de la Formation et l&amp;#039;Orientation Professionnelle (CPRDFOP),  signé avec l&amp;#039;État et les partenaires sociaux, et le Plan d&amp;#039;Investissement dans les Compétences (PACTE), constituent le cadre d&amp;#039;action qui permet l&amp;#039;engagement de la Région auprès des porteurs de projets.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les principaux enjeux du dispositif Innov&amp;#039;emploi :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investir dans une offre de formation en lien avec la demande économique et les métiers de demain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutter contre les ruptures en cours de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimenter des pratiques pédagogiques innovantes adaptées à des publics ou des territoires isolés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer des parcours qualifiants vers l&amp;#039;emploi, renouvelés dans leurs contenus, au regard des besoins de l&amp;#039;économie en temps réel et de façon prospective
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garantir l&amp;#039;accès à tout public aux parcours qualifiants par la consolidation des compétences clés
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;engager dans la modernisation des contenus et des modes de mise en œuvre de la formation et de l&amp;#039;accompagnement pendant les formations
+Les objectifs du dispositif INNOV&amp;#039;EMPLOI volet expérimentation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Soutenir l&amp;#039;expérimentation et l&amp;#039;innovation dans le domaine de l&amp;#039;orientation, de l&amp;#039;emploi et de la formation en Occitanie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Créer un levier d&amp;#039;action pour engager des expérimentations dans le cadre du PACTE et du CPRDFOP.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer un dispositif soutenant l&amp;#039;innovation afin de répondre au mieux aux besoins nouveaux des territoires, des publics et des entreprises par la mise en œuvre d&amp;#039;études, d&amp;#039;actions d&amp;#039;ingénieries et/ou de formations.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  3 enjeux spécifiques :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Égalité des chances pour les publics et les territoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Développement des niveaux de compétences intégrant les nouveaux métiers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Innovation visant la dynamique économique et territoriale
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Formation professionnelle
+Innovation, créativité et recherche
+Emploi</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conformément au Règlement de Gestion des Financements Régionaux (en vigueur depuis le 30 juin 2017) :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les projets devront obligatoirement proposer un co-financement cohérent autre que le financement de la Région Occitanie.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sont éligibles les dépenses de fonctionnement liées directement à la réalisation de l&amp;#039;action ou à l&amp;#039;ingénierie portées par la structure bénéficiaire de la subvention.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le versement du financement octroyé dans le cadre du présent dispositif est proportionnel, c&amp;#039;est-à-dire que le montant varie en fonction de la réalisation de l&amp;#039;opération subventionnée et ne pourra en aucun cas être réévalué.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les modalités de versement se présentent sous forme d&amp;#039;une avance de 30%, d&amp;#039;un acompte et du solde.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Actions éligibles au dispositif Innov&amp;#039;emploi - Expérimentation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Tout projet relevant du domaine de l&amp;#039;emploi, de la formation, de l&amp;#039;orientation professionnelle, qui présente un caractère inédit en Occitanie (que ce soit au regard du contenu, du public visé, de la filière, de la méthode pédagogique, des outils utilisés, ...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les retours d&amp;#039;expérience doivent pouvoir être transférables et le porteur du projet aura à cœur de faire des préconisation issues de l&amp;#039;expérimentation afin de contribuer à l&amp;#039;adaptation du système régional d&amp;#039;orientation, formation ou emploi
+ &lt;/li&gt;
+ &lt;li&gt;
+  La Région portera une attention particulière aux projets permettant un levier en matière d&amp;#039;animation territoriale ou de dynamique partenariale entre acteurs dans un même espace géographique. L&amp;#039;objectif de la Région est d&amp;#039;inciter au partenariat collaboratif.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/INNOV-EMPLOI-Volet-experimentation</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de l&amp;#039;Emploi et de la Formation
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : innovemploi&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5ef7-innovemploi-volet-experimentation/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>10301</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'offre de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H49" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I49" s="1" t="inlineStr">
+        <is>
+          <t> Max : 3</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir le développement de l&amp;#039;offre nouvelle (opération de construction neuve ou opération en  acquisition-amélioration) de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses.
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;inscrire dans les règles d&amp;#039;éco-conditionnalités de la Région, à savoir :
+  &lt;ul&gt;
+   &lt;li&gt;
+    Inciter les opérateurs à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers ;
+   &lt;/li&gt;
+   &lt;li&gt;
+    Inciter les opérateurs à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les CROUS des académies de Toulouse et de Montpellier
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les organismes HLM au sens de l&amp;#039;article L.411.10 du Code de la Construction et de l&amp;#039;Habitation intervenant sur le territoire de la région Occitanie
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les établissements publics.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   &lt;strong&gt;
+    L&amp;#039;aide en question est calculée comme suit :
+   &lt;/strong&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opération en construction neuve réalisée en Maîtrise d&amp;#039;ouvrage directe
+  &lt;strong&gt;
+   3%
+  &lt;/strong&gt;
+  du Prix de Revient HT plafonnée à
+  &lt;strong&gt;
+   1500€
+  &lt;/strong&gt;
+  par logement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Opération en Acquisition-Amélioration réalisée en Maîtrise d&amp;#039;ouvrage directe
+  &lt;strong&gt;
+   3%
+  &lt;/strong&gt;
+  du Prix de Revient HT plafonnée à
+  &lt;strong&gt;
+   2000€
+  &lt;/strong&gt;
+  par logement
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VEFA (Vente en l&amp;#039;État Futur d&amp;#039;Achèvement) :
+  &lt;strong&gt;
+   500 €
+  &lt;/strong&gt;
+  par logement (aide forfaitaire)
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Jeunesse
+Egalité des chances
+Cohésion sociale et inclusion
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Opérations en construction neuve ou en acquisition amélioration, agréées en Prêt Locatif Social (PLS) par l&amp;#039;Etat ou les délégataires des aides à la pierre,
+&lt;/p&gt;
+&lt;p&gt;
+ Opérations ayant obtenu un agrément PLS Etat à partir de 2018.
+&lt;/p&gt;
+&lt;p&gt;
+ Contrepartie de l&amp;#039;Etat, des Départements, des EPCI et/ou des communes
+&lt;/p&gt;
+&lt;p&gt;
+ Sous forme de foncier mis à disposition ou cédé dont les conditions financières permettant de valoriser une aide au moins équivalente à celle de la Région et/ou
+&lt;/p&gt;
+&lt;p&gt;
+ une aide directe équivalente a minima à celle de la Région.
+&lt;/p&gt;
+&lt;p&gt;
+ Attribution à minima de 50% des logements à des étudiant.e.s bénéficiaires de bourses.
+&lt;/p&gt;
+&lt;p&gt;
+ Application d&amp;#039;une modulation du plafond de loyer maximum préconisé par l&amp;#039;avis du Ministère (convention APL), à hauteur a minima de :
+&lt;/p&gt;
+&lt;p&gt;
+ 17% en zone A
+&lt;/p&gt;
+&lt;p&gt;
+ 4 % en zone B1
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-au-logement-des-etudiants-Hors-CPER</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission : 04 67 22 79 13
+&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaire : 04 67 22 93 96
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y49" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
       <c r="Z49" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/12c4-dispositif-regional-de-soutien-aux-associatio/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0d3a-aide-au-logement-des-etudiants-hors-cper/</t>
         </is>
       </c>
       <c r="AA49" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF49" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG49" s="1" t="inlineStr">
         <is>
-          <t>22/01/2020</t>
+          <t>14/11/2019</t>
         </is>
       </c>
       <c r="AH49" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:34" customHeight="0">
       <c r="A50" s="1">
-        <v>22827</v>
+        <v>10304</v>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Financer la production de logements sociaux</t>
+          <t>Programmer des spectacles présentés par des équipes artistiques régionales</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
-          <t>Entreprise publique locale (Sem, Spl, SemOp)
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H50" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="J50" s="1" t="inlineStr">
         <is>
-          <t>Aide régionale totale plafonnée à 250 000 € par opération.</t>
+          <t>50% maximum</t>
         </is>
       </c>
       <c r="K50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...22 lines deleted...]
-   à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
+ Dans le cadre de sa politique de soutien au spectacle vivant, la Région met en place un système d&amp;#039;aide à la diffusion qui permet aux opérateurs de droit privé ou public d&amp;#039;obtenir un soutien à la programmation de spectacles présentés par des équipes artistiques régionales.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Les projets soutenus par la Région doivent permettre :
+  &lt;/li&gt;
+  &lt;li&gt;
+   un maillage du territoire régional, notamment en milieu rural et sur les communes dépourvues d&amp;#039;offre culturelle à l&amp;#039;année ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la diffusion en Occitanie des équipes artistiques professionnelles issues du territoire régional ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une ouverture de tous les publics sur la diversité des esthétiques du spectacle vivant.
   &lt;/li&gt;
  &lt;/ul&gt;
-&lt;/ul&gt;
-[...40 lines deleted...]
-&lt;/ul&gt;</t>
+ L&amp;#039;aide accordée ne peut excéder 50% du montant mentionné dans le contrat de cession. Son montant ne peut être inférieur à 500 €  (plancher) et supérieur à 2 000 € (plafond). Le montant annuel cumulé pour un même programmateur est limité à 4 000 €, pour un maximum de 5 représentations par an. Dépenses éligibles : Dépenses artistiques liées à la programmation du spectacle faisant l&amp;#039;objet de la demande : cession ou rémunération directe (frais d&amp;#039;approche non pris en compte).
+ &lt;p&gt;
+ &lt;/p&gt;
+</t>
         </is>
       </c>
       <c r="N50" s="1" t="inlineStr">
         <is>
-          <t>Foncier
-[...1 lines deleted...]
-Logement et habitat</t>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie</t>
         </is>
       </c>
       <c r="O50" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...3 lines deleted...]
-&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Opérations agréées par l&amp;#039;État (le cas échéant par ses délégataires ou l&amp;#039;ANRU) à partir de 2016 et non démarrées au moment de la demande
-[...2 lines deleted...]
-   Contrepartie obligatoire (subvention et/ou cession foncière gratuite ou minorée) des collectivités infra-régionales (Conseil départemental, EPCI et/ou Communes). En cas de financement inférieur à celui de la collectivité régionale, cette dernière plafonnera son aide sur la base des contreparties locales (hors bonifications)
+   Le lieu de programmation doit être situé dans une commune de moins de 15 000 habitants ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le programmateur ne peut en aucun cas être soutenu dans le cadre d&amp;#039;un autre dispositif régional de soutien à la diffusion (lieux structurants, festivals, aide à la saison, ...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les spectacles concernés par le dispositif sont présentés par des équipes artistiques professionnelles domiciliées en région Occitanie ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces spectacles peuvent faire l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide à la diffusion de proximité durant les 3 années civiles suivant l&amp;#039;année de leur création, dans la limite de 12 représentations maximum ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide est sollicitée pour une représentation par spectacle programmé, hors séances scolaires ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un même programmateur peut mobiliser le dispositif dans la limite de 5 dates au total par année civile ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   De la même façon, un même lieu peut accueillir une programmation mobilisant le dispositif dans la limite de 5 dates au total par année civile ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   La demande de soutien doit être adressée à la Région impérativement avant la date de la représentation (ou de la première représentation en cas de programmation groupée).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
       <c r="U50" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
       <c r="V50" s="1" t="inlineStr">
         <is>
-          <t>https://www.laregion.fr/Aide-a-la-production-de-logements-sociaux</t>
+          <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-diffusion-de-proximite</t>
         </is>
       </c>
       <c r="X50" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...18 lines deleted...]
-</t>
+ Direction de la Culture et du Patrimoine  Service Arts de la Scène et Art Contemporain
+&lt;/p&gt;
+&lt;p&gt;
+ E-mail : artsetspectaclevivant&amp;#64;laregion.fr
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
       <c r="Z50" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/c372-aide-a-la-production-de-logements-sociaux/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/04bb-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
         </is>
       </c>
       <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG50" s="1" t="inlineStr">
         <is>
-          <t>18/01/2020</t>
+          <t>14/11/2019</t>
         </is>
       </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>11/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>