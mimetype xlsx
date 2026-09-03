--- v1 (2026-07-16)
+++ v2 (2026-09-03)
@@ -263,109 +263,1787 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>65152</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Aider le développement de la pratique du sport scolaire</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie soutient le développement de la pratique du sport scolaireLe sport est un domaine d&amp;#039;activité humaine qui intéresse beaucoup les citoyens et qui a une capacité énorme à les rassembler, s&amp;#039;adressant à tous indépendamment de l&amp;#039;âge ou du milieu social.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;éducation par le sport commence dans l&amp;#039;entourage, par l&amp;#039;éducation familiale, et se poursuit tout au long de la vie. Le système éducatif dans son ensemble participe au développement physique des individus par l&amp;#039;acquisition des gestes nécessaires à leur évolution et à leur vie future.
+&lt;/p&gt;
+&lt;p&gt;
+ Facteur d&amp;#039;épanouissement personnel, l&amp;#039;intérêt du sport pour les jeunes est essentiel dès le plus jeune âge. Il porte des valeurs qui se retrouvent à toutes les étapes de la vie, notamment par l&amp;#039;apprentissage des règles, le goût de l&amp;#039;effort, l&amp;#039;envie de progresser, le plaisir d&amp;#039;être ensemble, la coopération, le respect de l&amp;#039;autre...Tout d&amp;#039;abord la pratique de l&amp;#039;EPS répond à des horaires hebdomadaires obligatoires qui relèvent des missions de l&amp;#039;Éducation Nationale. La politique sportive abordera les autres aspects de la pratique pour les lycées et étudiants
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Jeunesse</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Les sections sportives
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les établissements souhaitant avoir une dynamique sportive inscrivent dans leur projet la volonté de développer une pratique sportive. La création de sections sportives est du domaine du Rectorat, et cet accueil permet de sensibiliser les jeunes à une activité d&amp;#039;entrainement soutenu. Une participation à leur fonctionnement apporte une certaine cohérence dans le parcours de détection des athlètes.
+&lt;/p&gt;
+&lt;p&gt;
+ La participation de la Région est fixée à 50% maximum du coût de fonctionnement de la section. Elle est versée à l&amp;#039;association sportive de l&amp;#039;établissement scolaire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  L&amp;#039;accueil des championnats de France
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Les services régionaux ou les services départementaux de l&amp;#039;UNSS ainsi que les comités de sport universitaires sont souvent candidats pour l&amp;#039;accueil de championnats de France sur notre territoire. Ces épreuves sont une vitrine régionale. La Région peut être partenaire pour faciliter l&amp;#039;organisation de ces épreuves. Une participation d&amp;#039;un montant maximum de 50% du coût d&amp;#039;organisation peut être accordée à la structure en charge de la manifestation.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les déplacements en championnat de France et internationaux
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Un soutien forfaitaire de 20 € par sportif et par jour est accordée pour les déplacements en championnat de France dès lors que les épreuves se déroulent à plus de 200 Km de l&amp;#039;établissement, tant pour les licenciés UNSS que les apprentis ou le Sport Universitaire. Cette participation permet d&amp;#039;accompagner jusqu&amp;#039;en phase finale le parcours de ces jeunes sportifs. Une prise en charge du même montant est prévue pour le professeur accompagnant ainsi qu&amp;#039;un jeune officiel.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Niveau individuel : la carte jeune
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aides-en-faveur-du-developpement-de-la-pratique-du-sport-scolaire</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Direction des Sports
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Service développement des pratiques sportives et formation
+&lt;/p&gt;
+&lt;p&gt;
+ Fanny DARNATIGUES :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 67 22 93 15
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : marie-francoise.darnatigues&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4f6f-aides-en-faveur-du-developpement-de-la-pratiq/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>18/10/2020</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>60083</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les besoins en ressources humaines des entreprises (Pass RH)</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Pass RH - La Région Occitanie soutient les entreprises dans leurs besoins RH avec ce Pass.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectif
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Définir les besoins et les enjeux liés aux ressources humaines et proposer un plan d&amp;#039;action opérationnel.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les TPE-PME* de 1 à moins de 50 salariés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les exploitations agricoles employeuses d&amp;#039;au moins 1 salarié permanent
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les groupements d&amp;#039;entreprises comptant au moins 1 salarié permanent et les groupements d&amp;#039;employeurs composés d&amp;#039;entreprises de moins de 50 salariés,
+  &lt;br /&gt;
+  - Les associations employeuses d&amp;#039;au moins 1 salarié permanent
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sont exclus comme activités principales : les services financiers et les banques.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant: p
+ &lt;strong&gt;
+  rise en charge à
+  100%
+ de la prestation par la Région (réalisée par un prestataire sélectionné par la Région).
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Prestation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Trois demi-journées d&amp;#039;accompagnement effectuées par un prestataire référencé par la Région :
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Première 1⁄2 journée : état des lieux, qualification de la ou des problématique(s)
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Seconde 1⁄2 journée : restitution et plan d&amp;#039;action
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une 3° demi-journée pour faire le lien entre recommandations et actions
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conditions d&amp;#039;éligibilité: les bénéficiaires doivent être situés sur la région Occitanie et doivent être à jour de leurs cotisations sociales et fiscales.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Pass-Conseil-RH</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Mail : competences.RH&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b4a3-pass-rh/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>29/09/2020</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>58566</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets innovants, expérimentaux et/ou partenariaux dans les domaines de l'emploi, de la formation et de l'orientation</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La Région Occitanie s&amp;#039;engage pour la formation, l&amp;#039;orientation et l&amp;#039;emploi en soutenant des projets innovants.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La Région Occitanie s&amp;#039;est engagée de manière réactive dans le soutien aux projets innovants, expérimentaux et/ou partenariaux dans les domaines de l&amp;#039;emploi, de la formation et de l&amp;#039;orientation.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Contrat de Plan Régional de Développement de la Formation et l&amp;#039;Orientation Professionnelle (CPRDFOP),  signé avec l&amp;#039;État et les partenaires sociaux, et le Plan d&amp;#039;Investissement dans les Compétences (PACTE), constituent le cadre d&amp;#039;action qui permet l&amp;#039;engagement de la Région auprès des porteurs de projets.
+ &lt;br /&gt;
+ Le dispositif Innov&amp;#039;Emploi s&amp;#039;inscrit dans cette démarche.
+&lt;/p&gt;
+&lt;p&gt;
+ Les principaux enjeux du dispositif Innov&amp;#039;emploi
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Investir dans une offre de formation en lien avec la demande économique et les métiers de demain
+ &lt;/li&gt;
+ &lt;li&gt;
+  Lutter contre les ruptures en cours de formation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expérimenter des pratiques pédagogiques innovantes adaptées à des publics ou des territoires isolés
+ &lt;/li&gt;
+ &lt;li&gt;
+  Proposer des parcours qualifiants vers l&amp;#039;emploi, renouvelés dans leurs contenus, au regard des besoins de l&amp;#039;économie en temps réel et de façon prospective
+ &lt;/li&gt;
+ &lt;li&gt;
+  Garantir l&amp;#039;accès à tout public aux parcours qualifiants par la consolidation des compétences clés
+ &lt;/li&gt;
+ &lt;li&gt;
+  S&amp;#039;engager dans la modernisation des contenus et des modes de mise en œuvre de la formation et de l&amp;#039;accompagnement pendant les formations
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs du volet recrutement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Répondre à un besoin de recrutement repéré par les acteurs économiques du territoire en finançant des actions de formation ciblées et préalables à l&amp;#039;embauche des demandeurs d&amp;#039;emploi concernés.
+&lt;/p&gt;
+&lt;p&gt;
+ Bénéficiaires
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Tout organisme de formation ayant rempli ses obligations auprès des services de la DIRECCTE.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant
+&lt;/p&gt;
+&lt;p&gt;
+ La subvention pourra couvrir
+ &lt;strong&gt;
+  100% des frais pédagogiques
+ &lt;/strong&gt;
+ .
+ &lt;br /&gt;
+ Elle est plafonnée à
+ &lt;strong&gt;
+  15 000€
+ &lt;/strong&gt;
+ par parcours de formation / stagiaire.
+ &lt;br /&gt;
+ Au-delà, un apport en cofinancement sera nécessaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les modalités de versement se présentent sous forme d&amp;#039;une avance de 50% et du solde.
+&lt;/p&gt;
+&lt;p&gt;
+ Les stagiaires pourront bénéficier du
+ &lt;strong&gt;
+  versement de la rémunération des stagiaires de la formation professionnelle
+ &lt;/strong&gt;
+ , dans le cadre de la règlementation en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ NOTA BENE : Si un projet similaire (même formation, même territoire) a déjà été financé par la Région (avec le même organisme de formation), l&amp;#039;action devra être terminée et présenter des résultats d&amp;#039;insertion supérieurs à 70%.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Public visé par la formation
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Demandeur d&amp;#039;emploi
+ &lt;/strong&gt;
+ toutes catégories.
+&lt;/p&gt;
+&lt;p&gt;
+ Un minimum de 4 demandeurs d&amp;#039;emploi devra être identifié pour bénéficier du dispositif.
+&lt;/p&gt;
+&lt;p&gt;
+ Un courrier d&amp;#039;intention d&amp;#039;embauche sur un contrat d&amp;#039;une durée de 6 mois minimum sera exigé de la part des entreprises à l&amp;#039;initiative de ce projet.
+&lt;/p&gt;
+&lt;p&gt;
+ Les places de ce dispositif seront ouvertes à la prise en charge de la protection sociale et de la rémunération dans la mesure où le parcours dépasse 200 heures.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Emploi</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Entreprises éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Toute personne morale de droit public ou privé :
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   qui n&amp;#039;est pas une structure de l&amp;#039;insertion par l&amp;#039;activité économique (IAE)
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   ayant son siège ou un établissement sur le territoire Occitanie
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   différent juridiquement de l&amp;#039;organisme dispensant la formation.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un même projet peut concerner plusieurs entreprises.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Actions de formation éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   se déroulant sur une période inférieure à 12 mois
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   permettant l&amp;#039;acquisition de compétences ou la préparation au poste de travail, en vue d&amp;#039;un recrutement
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   non mobilisables dans le Programme Régional de Formation
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   d&amp;#039;une durée hebdomadaire supérieure à 20 heures
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   correspondant à un engagement de l&amp;#039;entreprise sur une contrat d&amp;#039;une durée supérieure ou égale à 6 mois (lettre d&amp;#039;intention)
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   dont le coût horaire par stagiaire est reste en cohérence avec les autres formations existantes
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/INNOV-EMPLOI-Volet-recrutement</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contact
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de l&amp;#039;Emploi et de la Formation
+&lt;/p&gt;
+&lt;p&gt;
+ innovemploi&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f2c4-innovemploi-volet-recrutement/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2020</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>58575</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Développer, restaurer et valoriser le patrimoine culturel</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 30</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La Région Occitanie s&amp;#039;engage pour la restauration du patrimoine culturel.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La région est riche d&amp;#039;un patrimoine historique allant de la préhistoire à l&amp;#039;époque contemporaine. Sa diversité et sa qualité confèrent une forte personnalité au territoire régional, constituant un témoignage de la permanence de l&amp;#039;occupation humaine, de la circulation des savoirs et des techniques ainsi que de la dynamique ou de l&amp;#039;inventivité architecturale de ses habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ La richesse et la diversité du patrimoine est reconnue au travers de nombreux labels internationaux et nationaux : 8 biens inscrits sur la liste du Patrimoine Mondial par l&amp;#039;UNESCO, 20 secteurs sauvegardés, 24 Villes ou Pays d&amp;#039;Art et Histoire, 134 « musées de France », près de 5 000 Monuments Historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs stratégiques
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  contribuer au renforcement de la personnalité de la région Occitanie car l&amp;#039;offre patrimoniale a un impact déterminant sur l&amp;#039;attractivité du territoire et la fréquentation touristique ; cette personnalité est l&amp;#039;expression de l&amp;#039;excellence et de la qualité de la vie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  s&amp;#039;appuyer sur le réseau des sites labellisés UNESCO pour renforcer la notoriété patrimoniale du territoire régional au plan national et international ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  contribuer à la réduction de la fracture territoriale urbain/rural ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  participer activement au maintien de l&amp;#039;emploi (non délocalisable) et au renforcement de la filière des métiers de la restauration (y compris de l&amp;#039;architecture traditionnelle grâce à une connaissance partagée des systèmes constructifs en vue de la sauvegarde des techniques constructives et des savoir-faire) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  positionner le patrimoine en transversalité avec les autres champs d&amp;#039;action de la Région : aménagement du territoire (bourgs-centres), économie (notamment touristique), formation, enseignement supérieur, recherche, développement durable ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  favoriser la cohérence avec le dispositif inventaire ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  assurer la lisibilité et la cohérence de la stratégie retenue.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Bénéficiaires
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Propriétaires publics ou privés d&amp;#039;un bien patrimonial éligible et situé dans une commune d&amp;#039;Occitanie de moins de 30 000 habitants.  Pour les biens inscrits par l&amp;#039;UNESCO sur la Liste du patrimoine mondial, aucun seuil de population n&amp;#039;est appliqué.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux général :
+ &lt;/strong&gt;
+ 20% maximum du coût des travaux éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux particuliers :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour les biens inscrits sur la liste du Patrimoine mondial par l&amp;#039;UNESCO : 30% maximum du coût des travaux éligibles ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour les personnes physiques et les SCI : 10% maximum du coût des travaux éligibles.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier du dépôt des dossiers
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dossier complet est adressé à la Région :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  au plus tard le
+  &lt;strong&gt;
+   30 novembre
+  &lt;/strong&gt;
+  de l&amp;#039;année N-1, pour instruction et décision au cours du 1er semestre de l&amp;#039;année N ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  au plus tard le
+  &lt;strong&gt;
+   30 avril
+  &lt;/strong&gt;
+  de l&amp;#039;année N, pour instruction et décision au cours du 2ème semestre de la même année.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le dossier de demande de subvention réceptionné par la Région doit être administrativement complet avant le démarrage des travaux.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Architecture
+Emploi
+Artisanat</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Patrimoine culturel éligible
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1- Le patrimoine bâti ou archéologique protégé au titre des Monuments Historiques ou situé dans un site patrimonial remarquable.
+&lt;/p&gt;
+&lt;p&gt;
+ 2 - Le patrimoine bâti public d&amp;#039;architecture traditionnelle non protégé.
+&lt;/p&gt;
+&lt;p&gt;
+ 3 - Le patrimoine mobilier (objets d&amp;#039;art et bateaux) protégé au titre des Monuments Historiques.
+&lt;/p&gt;
+&lt;p&gt;
+ 4 - Le patrimoine musical (orgues et carillons).
+&lt;/p&gt;
+&lt;p&gt;
+ 5 - Les études en vue de la création d&amp;#039;un site patrimonial remarquable.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Travaux éligibles :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  restauration extérieure, peintures monumentales, vitraux, pour les Monuments Historiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration extérieure uniquement, pour les édifices non protégés au titre des Monuments Historiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration et mise en sécurité des objets mobiliers protégés Monuments Historiques, ainsi que des orgues et carillons
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  restauration extérieure et des structures pour les bateaux protégés Monuments Historiques
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Developpement-Restauration-et-Valorisation-du-Patrimoine-Aide-a</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ Région Occitanie / Pyrénées-Méditerranée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service Développement, Restauration et Valorisation du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ patrimoinerestauration&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/ed07-developpement-restauration-et-valorisation-du/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2020</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>58576</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'enrichissement et la restauration des collections des musées et fonds patrimoniaux des bibliothèques</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La Région Occitanie soutient les &amp;#34;Musées de France&amp;#34; et les bibliothèques des collectivités publiques dotées de fonds patrimoniaux dans la restauration et l&amp;#039;enrichissement de leurs collections
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le dispositif vise à favoriser la restauration et l&amp;#039;enrichissement des collections des « Musées de France » et des fonds patrimoniaux des bibliothèques d&amp;#039;Occitanie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le FRAM (Fonds Régional d&amp;#039;Acquisition pour les Musées de France),
+  &lt;/li&gt;
+  &lt;li&gt;
+   le FRAR (Fonds Régional d&amp;#039;Aide à la Restauration des collections des musées de France)
+  &lt;/li&gt;
+  &lt;li&gt;
+   et le FRRAB (Fonds Régional de Restauration et d&amp;#039;Acquisition pour les Bibliothèques) sont abondés annuellement par l&amp;#039;État et la Région.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les établissements peuvent solliciter :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ 1- au titre des « musées de France », pour les collections labellisées,
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  le FRAR pour la restauration des objets,
+ &lt;/li&gt;
+ &lt;li&gt;
+  le FRAM pour l&amp;#039;achat d&amp;#039;oeuvres majeures ou remarquables ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ 2- au titre des bibliothèques, le FRRAB, pour les acquisitions de fonds patrimoniaux tels
+que, ouvrages anciens, incunables, lettres et manuscrits autographes, livres d&amp;#039;artistes, etc. Par ailleurs, le FRRAB peut être sollicité pour la restauration et la conservation des collections patrimoniales, ainsi que leur mise en valeur dans le cadre d&amp;#039;opérations particulièrement marquantes.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les bénéficiaires du FRAM et du FRAR sont les établissements labellisés par l&amp;#039;État « Musées de France » et ceux du FRRAB sont les bibliothèques des collectivités publiques dotées de fonds patrimoniaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Les demandes de soutien au titre du FRAM, du FRAR et du FRRAB sont présentées par la personne morale propriétaire de la collection considérée : collectivités locales (ou leurs établissements publics) ou associations.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux de financement est déterminé annuellement en fonction de l&amp;#039;enveloppe budgétaire, de la programmation et dans la limite maximale de 80% du coût de la dépense.
+&lt;/p&gt;
+&lt;p&gt;
+ Modalités
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt du dossier et procédure
+&lt;/p&gt;
+&lt;p&gt;
+ Chaque dossier fera l&amp;#039;objet d&amp;#039;une instruction par les services de la Région. Le dossier complet est adressé à la Région et en parallèle à l&amp;#039;Etat (DRAC) au plus tard le
+ &lt;strong&gt;
+  31 mai
+ &lt;/strong&gt;
+ , pour un examen en Comité de Gestion au début de l&amp;#039;été et une délibération du Conseil régional à la fin du 3ème trimestre.
+&lt;/p&gt;
+&lt;p&gt;
+ Conformément au RGFR, la subvention régionale fait l&amp;#039;objet d&amp;#039;un versement unique, lorsqu&amp;#039;elle est inférieure ou égale à 2 000 € ou fractionné au-dessus de 2 000 €, si le porteur de projet le souhaite (un acompte d&amp;#039;un montant maximum de 70 %) et un solde.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Musée
+Bibliothèques et livres</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le soutien régional est calculé en fonction du montant d&amp;#039;opération HT. Le coût TTC peut être pris en compte, si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA en fonction de l&amp;#039;opération concernée.
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les acquisitions des « musées de France » en vente publique, les frais spécifiques peuvent être retenus.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide accordée à un établissement ne peut en principe dépasser le tiers du montant annuel du FRAM, du FRAR ou du FRRAB.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;autofinancement du propriétaire ne peut être inférieur à 20% du montant HT (ou TTC si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces fonds sont destinés à soutenir en priorité les restaurations et acquisitions majeures, inaccessibles pour les établissements d&amp;#039;Occitanie sans le cofinancement de l&amp;#039;État et de la Région. Pour des opérations exceptionnelles dépassant le cadre budgétaire dédié à ces dispositifs, des mesures financières exceptionnelles pourront être étudiées par la Région en cohérence avec les fonds mis en place à cet effet par l&amp;#039;État pour les musées et les bibliothèques.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Patrimoine-Soutien-a-l-enrichissement-et-a-la-restauration-des-collections-des</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Calendrier du dépôt des dossiers
+&lt;/p&gt;
+&lt;p&gt;
+ Dépôt des dossiers de demande de financement, simultanément à la DRAC d&amp;#039;Occitanie et à la Région, au plus tard le 30 mai de l&amp;#039;année N pour instruction et décision avant la fin de l&amp;#039;année N.
+&lt;/p&gt;
+&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ Région Occitanie / Pyrénées-Méditerranée
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service Développement, Restauration et Valorisation du patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 11, 30, 34, 48 et 66 :
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier :
+&lt;/p&gt;
+&lt;p&gt;
+ 201, avenue de la Pompignane
+&lt;/p&gt;
+&lt;p&gt;
+ 34 064 MONTPELLIER Cedex 2
+&lt;/p&gt;
+&lt;p&gt;
+ Monique BENOIT
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 67 22 93 49
+&lt;/p&gt;
+&lt;p&gt;
+ Mél : monique.benoit&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Anne-Françoise VOISIN
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 04 67 22 98 49
+&lt;/p&gt;
+&lt;p&gt;
+ Mél : anne-francoise.voisin&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse :
+&lt;/p&gt;
+&lt;p&gt;
+ 22, boulevard du Maréchal Juin
+&lt;/p&gt;
+&lt;p&gt;
+ 31 406 TOULOUSE Cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ Radhia GHAZOUANI
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 05 61 39 62 09
+&lt;/p&gt;
+&lt;p&gt;
+ Mél : radhia.ghazouani&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Philippe MONDY
+&lt;/p&gt;
+&lt;p&gt;
+ Tél : 05 61 39 62 15
+&lt;/p&gt;
+&lt;p&gt;
+ Mél : philippe.mondy&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5dca-patrimoine-soutien-a-lenrichissement-et-a-la-/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2020</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>58698</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Arts de la Scène - Aide à la diffusion de proximité</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="F7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Dans le cadre de sa politique de soutien au spectacle vivant, la Région met en place un système d&amp;#039;aide à la diffusion qui permet aux opérateurs de droit privé ou public d&amp;#039;obtenir un soutien à la programmation de spectacles présentés par des équipes artistiques régionales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus par la Région doivent permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un maillage du territoire régional, notamment en milieu rural et sur les communes dépourvues d&amp;#039;offre culturelle à l&amp;#039;année ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la diffusion en Occitanie des équipes artistiques professionnelles issues du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  une ouverture de tous les publics sur la diversité des esthétiques du spectacle vivant.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Spectacle vivant</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Éligibilité du diffuseur
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le lieu de programmation doit être situé dans une commune de moins de 15 000 habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le prix de vente pour chaque spectacle faisant l&amp;#039;objet de la demande ne peut être inférieur à 1 000 € HT (hors frais annexes).
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le programmateur ne peut en aucun cas être soutenu dans le cadre d&amp;#039;un autre dispositif régional de soutien à la diffusion (lieux structurants, festivals, aide à la saison, manifestations diverses) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les spectacles concernés par le dispositif sont présentés par des équipes artistiques professionnelles domiciliées en région Occitanie ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;aide est sollicitée pour une seule représentation par spectacle programmé, hors séances scolaires ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le dispositif peut être mobilisé un maximum de 5 fois par année civile par le même programmateur et par un même lieu.
+ &lt;/li&gt;
+ &lt;li&gt;
+  La demande de soutien doit être adressée à la Région impérativement avant la date de la représentation (ou de la première représentation en cas de programmation groupée).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Éligibilité des spectacles programmés
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un spectacle peut faire l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide à la diffusion de proximité durant les 4 années civiles suivant l&amp;#039;année de sa création, dans la limite de 12 représentations maximum ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le spectacle doit être proposé par une équipe artistique repérée dans les réseaux de diffusion régionaux, attestant d&amp;#039;un répertoire, d&amp;#039;une diffusion antérieure, d&amp;#039;une activité exercée exclusivement à titre professionnel,
+ &lt;/li&gt;
+ &lt;li&gt;
+  En cas de contrat de cession, l&amp;#039;équipe artistique doit être portée par une structure juridique de production (licence d&amp;#039;entrepreneur notamment), domiciliée en région Occitanie, dont les conditions réglementaires d&amp;#039;embauche et de rémunération des artistes et techniciens sont respectées (présence d&amp;#039;un personnel administratif notamment)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Sont concernés les spectacles de création, mobilisant des formes et écritures artistiques contemporaines dans le domaine des arts de la scène, de la rue ou de la piste.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les autres propositions, notamment les productions relevant d&amp;#039;autres disciplines artistiques, du répertoire traditionnel, de l&amp;#039;animation ou de l&amp;#039;action pédagogique ne sont pas visées par les dispositifs régionaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une attention particulière est accordée aux équipes artistiques ayant bénéficié d&amp;#039;un soutien de la Région au cours des 3 exercices précédant la demande (aide à la création notamment).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-diffusion-de-proximite</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service Arts de la Scène
+&lt;/p&gt;
+&lt;p&gt;
+ artsdelascene&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/e0df-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2020</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>58743</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les actions de sensibilisation, d'éducation ou de formation à la transition écologique et énergétique</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Max : 70</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La Région Occitanie aux côtés des acteurs de l&amp;#039;éducation  à l&amp;#039;environnement et au développement durable (EEDD) pour sensibilisé tous les publics aux enjeux de la transition écologique et énergétique.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La loi « MAPTAM » de janvier 2014 et la Loi « NOTRe » d&amp;#039;août 2015 ont confié aux Régions des compétences renforcées relatives à l&amp;#039;aménagement et au développement durable du territoire, à la protection de la biodiversité, au climat, à la qualité de l&amp;#039;air et à l&amp;#039;énergie. Dans ce contexte, la Région Occitanie / Pyrénées-Méditerranée mène plusieurs grands chantiers qui contribuent à la transition écologique et énergétique régionale, celle-ci nécessitant, pour réussir une implication citoyenne et collective.
+&lt;/p&gt;
+&lt;p&gt;
+ La réussite de cette transition nécessite une compréhension des enjeux de celle-ci par tous les publics se trouvant en Occitanie. L&amp;#039;éducation est une condition de la réussite de cette transition. L&amp;#039;éducation à l&amp;#039;environnement et au développement durable (EEDD) est une éducation au sens large qui s&amp;#039;appuie sur les champs de l&amp;#039;information, de la sensibilisation, de la formation, de l&amp;#039;éducation et de la participation citoyenne pour impliquer les personnes dans l&amp;#039;action, à tous les âges de la vie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  L&amp;#039;EEDD explore ainsi, de manière croisée, des champs qui sont tant environnementaux, que sociaux, économiques ou culturels : énergie, biodiversité, eau, déchets, mobilité, alimentation, consommation, habitat, solidarité, santé, sport, patrimoine.
+ &lt;/strong&gt;
+ Parce que son approche est globale, complexe et territoriale et qu&amp;#039;elle peut, de manière adaptée, s&amp;#039;adresser à tous les publics, l&amp;#039;EEDD est un outil transversal indispensable à la  mise en œuvre des politiques régionales sectorielles.
+&lt;/p&gt;
+&lt;p&gt;
+ Le présent dispositif d&amp;#039;aide précise le soutien pouvant être apporté par la Région à des
+ &lt;strong&gt;
+  actions de sensibilisation, d&amp;#039;éducation ou de formation à la transition écologique et énergétique (TEE)
+ &lt;/strong&gt;
+ de tous les publics régionaux (en ciblant en particulier les publics jeunes et lycéens et en favorisant notamment l&amp;#039;accès des personnes en situation de handicap) dans le cadre d&amp;#039;accompagnements et de processus pédagogiques de long terme (créant et accroissant une prise de conscience de chaque public ciblé).
+&lt;/p&gt;
+&lt;p&gt;
+ Ces actions d&amp;#039;EEDD doivent permettre de faire comprendre la notion
+ &lt;strong&gt;
+  d&amp;#039;écocitoyenneté
+ &lt;/strong&gt;
+ et d&amp;#039;impulser des changements de comportements durables, individuels et collectifs qui peuvent en découler, nécessaires à la transition écologique et énergétique régionale.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ Personnes morales développant des projets d&amp;#039;EEDD : associations, collectivités territoriales, syndicats mixtes, établissements publics, entreprises de l&amp;#039;économie sociale et solidaire (dont SCOP, SCIC).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Tous les taux d&amp;#039;intervention indiqués sont des taux maximum, le taux appliqué final étant évalué en fonction de l&amp;#039;intérêt du dossier transmis, du plan de financement présenté et du budget régional mobilisable.
+&lt;/p&gt;
+&lt;p&gt;
+ Le taux d&amp;#039;intervention est modulé en fonction des critères suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Taux de base (maximum) :
+  30% :
+ Actions d&amp;#039;EEDD hors thématiques prioritaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 10% (soit 40% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD s&amp;#039;inscrivant dans les thématiques prioritaires de la Région dans le champ de la transition écologique et énergétique (TEE) : Energie, Eau, Biodiversité, Déchets et Economie circulaire, Risques naturels, Alimentation
+   &lt;/li&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;animation des réseaux d&amp;#039;EEDD existants (de niveau transfrontalier, inter-régional, régional, départemental, local ou thématique)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 20% (soit 50% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD développées spécifiquement dans les territoires où les publics n&amp;#039;ont pas accès à des actions de sensibilisation ou d&amp;#039;éducation à la TEE.  (Ce critère sera jugé lors de l&amp;#039;instruction, à l&amp;#039;aune de l&amp;#039;argumentaire présenté par le porteur de projet et de l&amp;#039;expertise des services.)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 30% (soit 60% maximum) :
+  &lt;/strong&gt;
+  &lt;ul&gt;
+   &lt;li&gt;
+    Actions d&amp;#039;EEDD développées spécifiquement  pour le public lycéen, ou pour des scolaires dans les territoires où ce public n&amp;#039;a pas accès à des actions de sensibilisation à la TEE (cf. méthode d&amp;#039;évaluation du critère ci-dessus)
+   &lt;/li&gt;
+  &lt;/ul&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   &amp;#43; 40% (soit 70% maximum)
+  &lt;/strong&gt;
+  - Dans le cadre d&amp;#039;un appel à initiatives :
+  &lt;br /&gt;
+  Actions d&amp;#039;EEDD soutenant et valorisant l&amp;#039;innovation éducative et l&amp;#039;expérimentation pédagogique
+  &lt;br /&gt;
+  Projets de création de réseaux d&amp;#039;EEDD infrarégionaux (liés ou non à un territoire administratif) supportés par une structure associative
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier de dépôt des dossiers
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les programmes d&amp;#039;actions annuels :
+  avant le 31 décembre année N-1
+ .
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les projets plus ponctuels : au fil de l&amp;#039;eau.
+ &lt;/strong&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont éligibles les projets suivants :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Actions d&amp;#039;éducation à la transition écologique et énergétique, favorisant l&amp;#039;écocitoyenneté ; ponctuelles, annuelles ou pluriannuelles ; auprès de tous les publics et dans tous les territoires régionaux ; favorisant les partenariats lors de la construction et de la mise en œuvre de celles-ci et s&amp;#039;appuyant sur une méthodologie ambitieuse.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Actions favorisant la coopération entre acteurs d&amp;#039;un même territoire de projet qu&amp;#039;il soit local, départemental, régional, inter-régional et/ou transfrontalier ou européen.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Actions de formation et de professionnalisation des acteurs de l&amp;#039;EEDD (évaluation des besoins de formations en EEDD, organisation de réseaux de formateurs d&amp;#039;acteurs de l&amp;#039;EEDD, formations qualifiantes et diplômantes de professionnels de l&amp;#039;EEDD, formations des acteurs associatifs bénévoles).
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Mise en réseau des acteurs de l&amp;#039;EEDD (coordination et animation de réseau territorial et/ou thématique d&amp;#039;acteurs de l&amp;#039;EEDD ; création de rencontres territoriales ou thématiques d&amp;#039;acteurs de l&amp;#039;EEDD ; création d&amp;#039;outils collaboratifs de partage des savoir-faire et des savoirs des acteurs d&amp;#039;un même réseau ou entre réseaux, création de dispositifs pédagogiques s&amp;#039;appuyant sur l&amp;#039;expertise des membres du réseau).
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Création de réseaux d&amp;#039;acteurs de l&amp;#039;EEDD infrarégionaux (formation d&amp;#039;un nouveau réseau territorial ou thématique se basant sur une dynamique entre acteurs individuels ou entre structures pouvant déjà exister ; rencontres d&amp;#039;acteurs ; organisation et animation de nouveaux réseaux d&amp;#039;EEDD), principalement côté est de la région Occitanie.
+   &lt;br /&gt;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Innovations pédagogiques et thématiques : voir critères relatifs à l&amp;#039;appel à initiatives.
+   &lt;br /&gt;
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>Consultez la page de l&amp;#039;aide pour obtenir des détails.</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Soutien-au-developpement-de-l-education-a-l-environnement-et-au-developpement</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ Direction de la Transition Écologique et Energétique
+&lt;/p&gt;
+&lt;p&gt;
+ Yann ABONNEAU
+&lt;/p&gt;
+&lt;p&gt;
+ Téléphone : 04 67 22 90 58
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : yann.abonneau&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/686c-soutien-au-developpement-de-leducation-a-lenv/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>24/09/2020</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>74662</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Accompagner les collectivités dans l’amélioration, la rénovation et la création de logements locatifs à vocation sociale</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Contribuer au financement d&amp;#039;opérations de construction, d&amp;#039;amélioration et de rénovation de logements locatifs à vocation sociale communaux ou intercommunaux
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Développer, améliorer et requalifier l&amp;#039;offre en logements communaux ou intercommunaux, dans les territoires ruraux, afin de répondre aux besoins des populations et aux enjeux environnementaux, sociaux, patrimoniaux et d&amp;#039;accessibilité (préservation de l&amp;#039;espace, recherche de densité notamment).
  &lt;/li&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers
  &lt;/li&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Economie d'énergie et rénovation énergétique
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Modalités d&amp;#039;intervention et conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Amélioration et rénovation:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif.
  &lt;/li&gt;
  &lt;li&gt;
   Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
  &lt;/li&gt;
  &lt;li&gt;
   Les travaux de rénovation et d&amp;#039;amélioration devront permettre pour les logements réalisés, un gain énergétique de 30% minimum et d&amp;#039;atteindre la classe énergétique C (DPE avant et après travaux à l&amp;#039;appui).
  &lt;/li&gt;
  &lt;li&gt;
   Pour les logements situés en zones de montagne , les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -387,337 +2065,337 @@
   &lt;/strong&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 Création (construction neuve)
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
  &lt;/li&gt;
  &lt;li&gt;
   Pour les logements situés en zones de montagne, les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
  &lt;/li&gt;
 &lt;/ul&gt;
 Modalités d&amp;#039;intervention
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide forfaitaire de 5 000 € par logement créé
  &lt;/li&gt;
  &lt;li&gt;
   Aide forfaitaire de 6 000 € par logement créé pour les communes situées en zones de montagne
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-de-soutien-a-l-amelioration-et-a-la-renovation-de-logements-des-communes</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction des Solidarités et de l&amp;#039;Égalité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Service Habitat et Logement
 &lt;/p&gt;
 &lt;p&gt;
  Pôle Gestion :
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
 &lt;/p&gt;
 &lt;p&gt;
  Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4c43-dispositif-daide-au-logement-des-communes-a-v/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>74665</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Soutenir la connaissance et à l'Inventaire général des patrimoines</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="F3" s="1" t="inlineStr">
+      <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I10" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie a mission d&amp;#039;assurer l&amp;#039;Inventaire général du patrimoine culturel. Elle est responsable de la validité scientifique des actions de connaissance menées sur le territoire régional. L&amp;#039;objectif de ce dispositif est de recenser, comprendre, étudier et faire connaître l&amp;#039;ensemble du patrimoine régional.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Améliorer, enrichir la connaissance et soutenir la conduite de l&amp;#039;Inventaire général du patrimoine culturel sur le territoire régional
  &lt;/li&gt;
  &lt;li&gt;
   Garantir la qualité et la validité de la connaissance enregistrée avec une méthode élaborée et approuvée nationalement
  &lt;/li&gt;
  &lt;li&gt;
   Soutenir et assurer la mise en place de services patrimoniaux compétents au plus près des territoires
  &lt;/li&gt;
  &lt;li&gt;
   Assurer la diffusion d&amp;#039;une connaissance scientifique de qualité au plus grand nombre et aux spécialistes
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations susceptibles d&amp;#039;être soutenues par la Région
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Le recensement et l&amp;#039;étude de l&amp;#039;ensemble du patrimoine d&amp;#039;un territoire dans le cadre d&amp;#039;une ingénierie qualifiée : l&amp;#039;inventaire peut être topographique ou thématique ;
  &lt;/li&gt;
  &lt;li&gt;
   Des opérations de connaissance sur des thématiques de recherche définies nationalement (le patrimoine industriel, scientifique et technique, le patrimoine urbain, le vitrail, les peintures monumentales....) ;
  &lt;/li&gt;
  &lt;li&gt;
   Des opérations de connaissance sur des thématiques de recherche définies à l&amp;#039;échelle régionale (le patrimoine mémoriel et, le cas échéant, le patrimoine immatériel, les objets mobiliers, l&amp;#039;architecture civile médiévale, les jardins remarquables, le patrimoine des établissements d&amp;#039;enseignement, le patrimoine des sites inscrits par l&amp;#039;UNESCO sur la liste du patrimoine mondial, la villégiature...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Des opérations de connaissance ponctuelles liées à des projets de renouvellement urbain, de réhabilitation, de restauration, de valorisation ...
  &lt;/li&gt;
  &lt;li&gt;
   Des opérations ponctuelles de conseil et d&amp;#039;expertise dans les domaines énumérés ci dessus ;
  &lt;/li&gt;
  &lt;li&gt;
   Le partage d&amp;#039;une méthodologie scientifique et technique avec le recours à une ingénierie qualifiée afin d&amp;#039;assurer la qualité scientifique et la pérennité des informations recueillies.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Obligation des bénéficiaires
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   mettre en œuvre les moyens humains et techniques nécessaires, conformément au Cahier des Clauses Scientifiques et Techniques (CCST) annexé à chaque convention.
  &lt;/li&gt;
  &lt;li&gt;
   transmettre les données produites dans le cadre de l&amp;#039;opération d&amp;#039;inventaire à la Région.
  &lt;/li&gt;
  &lt;li&gt;
   faire connaître le soutien et la participation de la Région sur tout support de communication mentionnant l&amp;#039;opération financée, notamment dans ses rapports avec les médias, par apposition du logo de la collectivité juxtaposé à celui de l&amp;#039;Inventaire général et ce, de manière parfaitement visible et identifiable.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Patrimoine-Soutien-a-la-connaissance-et-a-l-Inventaire-general-des-patrimoines</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Service « Connaissance et Inventaire des patrimoines »
 &lt;/p&gt;
 &lt;p&gt;
  Roland CHABBERT : roland.chabbert&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Natacha ABRIAT : natacha.abriat&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1681-patrimoine-soutien-a-la-connaissance-et-a-lin/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>74860</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Soutenir le fonctionnement des CFA-OFA - 2021</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contexte et objectifs
 &lt;/p&gt;
 &lt;p&gt;
  Le dispositif régional de soutien en direction des CFA-OFA doit permettre de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   contribuer au développement d&amp;#039;une offre de formation répondant à un aménagement équilibré du territoire, en proximité des publics et des besoins économiques,
  &lt;/li&gt;
  &lt;li&gt;
   soutenir l&amp;#039;ouverture de formations ciblées en réponse aux besoins en compétences des entreprises du territoire et au regard des opportunités d&amp;#039;emploi.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ce dispositif s&amp;#039;articule autour de deux axes d&amp;#039;intervention :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soutien aux formations existantes dans le cadre de l&amp;#039;aménagement du territoire et de réponse aux besoins de développement économique
  &lt;/li&gt;
  &lt;li&gt;
   Soutien à l&amp;#039;ouverture de nouvelles formations pour accompagner les filières stratégiques de l&amp;#039;économie régionale.
  &lt;/li&gt;
@@ -762,61 +2440,61 @@
   Un abondement supplémentaire de 500 € par contrat pourra être attribué pour les
   &lt;br /&gt;
   formations dont l&amp;#039;effectif par année de formation est &amp;lt;&amp;#61;7.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Au titre de l&amp;#039;axe 2 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   2 000 € par contrat pour l&amp;#039;élargissement de l&amp;#039;offre de formation.
  &lt;/li&gt;
  &lt;li&gt;
   Le soutien régional interviendra, lors de la première année d&amp;#039;ouverture dans la
   &lt;br /&gt;
   limite des 14 premiers contrats.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le montant de la subvention régionale ne pourra en aucun cas être réévalué. Le soutien financier apporté par la Région s&amp;#039;opère dans la limite des crédits inscrits annuellement au budget de la Région.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;aide régionale pour le soutien au fonctionnement des CFA-OFA intervient sur 2 axes :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Axe 1. Soutien aux formations existantes dans le cadre de l&amp;#039;aménagement du
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   territoire et de la réponse aux besoins de développement économique :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Seront prioritairement soutenues les formations par apprentissage dont le niveau de prise en charge est insuffisant à l&amp;#039;équilibre financier et répondant à l&amp;#039;un des critères suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   situées en Zone Rurale de Revitalisation (ZRR) ou Quartier Prioritaire de Ville (QPV) et répondant à un besoin de développement économique ;
  &lt;/li&gt;
  &lt;li&gt;
   identifiées comme des formations dites de niche (formation rare et/ou à reconnaissance nationale) ou permettant d&amp;#039;accéder aux métiers d&amp;#039;artisanat d&amp;#039;art ;
  &lt;/li&gt;
  &lt;li&gt;
@@ -829,164 +2507,164 @@
 &lt;p&gt;
  &lt;strong&gt;
   Axe 2. Soutien à l&amp;#039;ouverture de nouvelles formations pour accompagner les filières stratégiques de l&amp;#039;économie régional
  &lt;/strong&gt;
  e :
 &lt;/p&gt;
 &lt;p&gt;
  Seront prioritairement soutenues les ouvertures de formations par apprentissage :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   relevant d&amp;#039;une filière régionale prioritaire, sur des métiers en tension qui recrutent ;
  &lt;/li&gt;
  &lt;li&gt;
   complémentaires de l&amp;#039;offre de formation existante ;
  &lt;/li&gt;
  &lt;li&gt;
   bénéficiant d&amp;#039;un accord de la branche professionnelle ;
  &lt;/li&gt;
  &lt;li&gt;
   répondant à une opportunité d&amp;#039;emplois avérés (lettres d&amp;#039;intention de recrutement des entreprises).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T11" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-regional-de-soutien-au-fonctionnement-des-CFA-OFA-2021</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;Emploi et de la Formation
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Service Apprentissage :
 &lt;/p&gt;
 &lt;p&gt;
  Site administratif de Montpellier : 04.34.35.76.94
 &lt;/p&gt;
 &lt;p&gt;
  Site administratif de Toulouse : 05.61 .39.62.95
 &lt;/p&gt;
 &lt;p&gt;
  Mail : secretariatapprentissage&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/da9e-dispositif-regional-de-soutien-au-fonctionnem/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AF11" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
         <v>74861</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Financer la mobilité européenne des élèves des filières sanitaires et sociales</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H12" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I12" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie soutient et accompagne les écoles relevant des filières sanitaires et sociales désirant intégrer dans leur offre de formation des stages en entreprise en Europe au profit de leurs élèves en formation relevant des niveaux 3 et 4.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  Dans un contexte économique et social en mutation, la mobilité européenne génère un effet accélérateur de retour à l&amp;#039;emploi ou d&amp;#039;entrée en formation.  Consciente de ces enjeux, la Région Occitanie Pyrénées-Méditerranée, avec le soutien financier de l&amp;#039;Agence Erasmus &amp;#43;, contribue à l&amp;#039;insertion socio-professionnelle des apprentis, en favorisant l&amp;#039;ouverture internationale comme levier de développement de la citoyenneté et des compétences professionnelles.
 &lt;/p&gt;
 &lt;p&gt;
  Des dispositifs d&amp;#039;accompagnement financier et techniques sont mis à la disposition des structures proposant des formations de niveau 3 et 4 de la filière sanitaire et sociale pour les soutenir dans le développement des actions de mobilité à l&amp;#039;international.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nature des dépenses éligibles
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Huit catégories de dépenses sont éligibles à un barème forfaitaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les frais de visites préparatoires,
@@ -1002,355 +2680,355 @@
  &lt;/li&gt;
  &lt;li&gt;
   les frais de communication,
  &lt;/li&gt;
  &lt;li&gt;
   les frais d&amp;#039;assurance,
  &lt;/li&gt;
  &lt;li&gt;
   le soutien aux besoins spécifiques,
  &lt;/li&gt;
  &lt;li&gt;
   les frais de personnel et charges indirectes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalité de dépôt d&amp;#039;une demande de subvention
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;organisme bénéficiaire dépose une demande pour un groupe et pour une destination, même si les séjours sont échelonnés et/ou les départs individuels.   Par principe, la demande de financement devra être antérieure au commencement d&amp;#039;exécution de l&amp;#039;opération (phase préparatoire de la mobilité). Toutefois, les dossiers sollicitant un financement pour des opérations qui auraient débuté 6 mois avant la date de réception de la demande de financement pourront être considérés recevables par la Région dans le respect des dispositions des articles 4 et 5 du règlement d&amp;#039;intervention régissant ce dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N12" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Egalité des chances
 Education et renforcement des compétences
 Mobilité pour tous</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuls sont éligibles les organismes membres du consortium ERASMUS&amp;#43; &amp;#34;Mobilité des apprenants d&amp;#039;Occitanie 2020/2022&amp;#34; coordonnés par la Région Occitanie :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les organismes gestionnaires des établissements de formations sanitaires et sociales,
  &lt;/li&gt;
  &lt;li&gt;
   des établissements de formations sanitaires et sociales,
  &lt;/li&gt;
  &lt;li&gt;
   tout organisme associé et habilité par un établissement membre pour la mise en œuvre du projet de mobilité,
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets éligibles doivent répondre aux caractéristiques suivantes :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;action n&amp;#039;est pas cofinancée par des financements européens captés directement par l&amp;#039;établissement ou le bénéficiaire direct
  &lt;/li&gt;
  &lt;li&gt;
   Nombre minimal d&amp;#039;apprenants bénéficiaires fixé à 5 , et dans la mesure du possible d&amp;#039;un groupe &amp;#34;classe&amp;#34; ou &amp;#34;promotion&amp;#34;, pour lequel l&amp;#039;organisme bénéficiaire est libre de déterminer les critères de formation du groupe,
  &lt;/li&gt;
  &lt;li&gt;
   Définir des modalités de préparation au départ et d&amp;#039;accompagnement adaptées au public éligible (avant, pendant et après la période de mobilité) ;
  &lt;/li&gt;
  &lt;li&gt;
   Proposer une période de formation en entreprise dans le cadre d&amp;#039;un partenariat européen en lien avec les objectifs pédagogique de la formation suivie par les apprenants bénéficiaires ;
  &lt;/li&gt;
  &lt;li&gt;
   Inclure une démarche d&amp;#039;évaluation des compétences acquises en cours de mobilité et des impacts du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   Destinations éligibles : Seules les mobilités organisées dans les pays éligibles au programme ERASMUS&amp;#43; sont éligibles au programme régional. Pour accéder à la liste des pays éligibles, veuillez-vous référer au site Internet de l&amp;#039;Agence Erasmus &amp;#43; . La zone géographique prioritaire en Europe est définie par les accords de coopération de la Région Occitanie Pyrénées / Méditerranée, à savoir les relations bilatérales privilégiées avec l&amp;#039;Allemagne et les zones transfrontalières espagnoles (Catalogne, Navarre, Aragon, Pays Basque) et les Iles Baléares dans le cadre de l&amp;#039;Eurorégion Pyrénées / Méditerranée ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le contenu de la mobilité prendra en compte un stage en entreprise d&amp;#039;une durée minimale de 10 jours consécutifs. Le séjour peut être ventilée sur un temps en entreprise et/ou un temps en centre de formation, si la mobilité est à visée certificative ;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U12" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V12" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aides-a-la-mobilite-europeenne-des-eleves-des-filieres-sanitaires-et-sociales</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Mathilde DUPAS
 &lt;/p&gt;
 &lt;p&gt;
  chargée de mission
 &lt;/p&gt;
 &lt;p&gt;
  Mail : mathilde.dupas&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y12" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z12" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5287-aides-a-la-mobilite-europeenne-des-eleves-des/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
+      <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG12" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
         <v>74862</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Aider à l'investissement pour des projets d'unités de production de biogaz.</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Devenir &amp;#34;
  &lt;strong&gt;
   Région à Energie Positive
  &lt;/strong&gt;
  &amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets d&amp;#039;unités de production de biogaz.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le calcul du financement régional repose sur une analyse économique du projet, permettant de vérifier son niveau de rentabilité sans subvention et d&amp;#039;assurer une rentabilité économique correcte avec subvention (par analyse du Taux de Rentabilité Interne « projet après impôts »).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Bénéficiaires
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une association
  &lt;/li&gt;
  &lt;li&gt;
   Une collectivité, un acteur public
  &lt;/li&gt;
  &lt;li&gt;
   Une entreprise / Agricultrice ou agriculteur
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour connaître toutes les conditions d&amp;#039;éligibilité consultez le document intitulé &amp;#34;Modalités d&amp;#039;aide régionale pour la réalisation d&amp;#039;unités de production de biogaz&amp;#34; disponible en téléchargement dans le lien vers le descriptif complet ci-dessous.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-regionale-pour-la-realisation-d-unites-de-production-de-biogaz</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact
  &lt;br /&gt;
  DiTEE - Service de la Transition Énergétique
  &lt;br /&gt;
  Lionel BARTHE - Responsable de service délégué –
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mail : lionel.barthe&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9fd9-aide-regionale-pour-la-realisation-dunites-de/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AF13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>74879</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Financer la valorisation du patrimoine culturel et l'archéologie</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Dans la chaîne opératoire du patrimoine, la mise en valeur se situe en continuité avec la connaissance (inventaire) et la conservation restauration. La Région est fortement attachée au partage des savoirs avec le grand public. Elle vise une
  &lt;strong&gt;
   amélioration de la médiation et la diffusion de la connaissance
  &lt;/strong&gt;
  , pour un accès de tous au patrimoine sous toutes ses formes.
 &lt;/p&gt;
 &lt;p&gt;
  La Région souhaite inscrire son action en cohérence avec l&amp;#039;action des autres partenaires et
  &lt;strong&gt;
   utiliser le patrimoine comme levier de projets collectifs de territoires
  &lt;/strong&gt;
  . En lien avec les acteurs professionnels du patrimoine culturel et tout particulièrement avec leurs réseaux organisés, la Région souhaite
  &lt;strong&gt;
   favoriser la mutualisation et la qualité professionnelle des opérations de valorisation du patrimoine
  &lt;/strong&gt;
  en vue d&amp;#039;une diffusion auprès du public le plus large possible.
 &lt;/p&gt;
 &lt;p&gt;
@@ -1435,64 +3113,64 @@
    30 %
   &lt;/strong&gt;
   (précisé dans la décision d&amp;#039;attribution de la subvention),
  &lt;/li&gt;
  &lt;li&gt;
   un acompte de
   &lt;strong&gt;
    40 %
   &lt;/strong&gt;
   ,
  &lt;/li&gt;
  &lt;li&gt;
   le solde
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Obligations faites aux bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets bénéficiant d&amp;#039;un soutien régional devront faire apparaître de façon bien visible sur l&amp;#039;ensemble des supports d&amp;#039;information ou de communication y compris numérique, la mention du soutien de la Région avec son logotype.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le coût plancher éligible doit être au moins égal à 5 000 € HT.
  &lt;br /&gt;
  Le coût TTC peut être pris en compte, si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA en fonction de l&amp;#039;opération concernée.
  &lt;br /&gt;
  &lt;br /&gt;
  Sont exclus de l&amp;#039;assiette subventionnable et donc de la dépense éligible :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la valorisation du bénévolat et des mises à disposition en nature,
  &lt;/li&gt;
  &lt;li&gt;
   les dotations aux amortissements et aux provisions,
  &lt;/li&gt;
  &lt;li&gt;
   les intérêts des emprunts et les agios,
  &lt;/li&gt;
  &lt;li&gt;
   les impôts et taxes foncières
  &lt;/li&gt;
  &lt;li&gt;
   le fonctionnement courant des structures,
@@ -1524,71 +3202,71 @@
  5- Patrimoine Culturel Immatériel : recherche et/ou projet de médiation
  &lt;br /&gt;
  6- Diffusion de la connaissance dans le cadre des actions d&amp;#039;Inventaire du patrimoine
  &lt;br /&gt;
  7- Patrimoine archéologique : opérations de recherche archéologique ou projets de valorisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Obligations faites aux bénéficiaires
  &lt;/strong&gt;
  &lt;br /&gt;
  Les porteurs de projets bénéficiant d&amp;#039;un soutien régional devront faire apparaître de façon bien visible sur l&amp;#039;ensemble des supports d&amp;#039;information ou de communication y compris numérique, la mention du soutien de la Région avec son logotype.
  &lt;br /&gt;
  &lt;strong&gt;
   Procédure
  &lt;/strong&gt;
  &lt;br /&gt;
  Chaque demande de subvention fera l&amp;#039;objet d&amp;#039;une instruction par les services de la Région. - Les pièces à fournir sont détaillées en annexe.
  &lt;br /&gt;
  Le dossier complet est adressé à la Région.
  &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T7" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Patrimoine-Aide-a-la-valorisation-du-patrimoine-culturel-et-a-l-archeologie</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact
  &lt;br /&gt;
  &lt;br /&gt;
  Région Occitanie / Pyrénées-Méditerranée
  &lt;br /&gt;
  &lt;br /&gt;
  Site de Montpellier
  &lt;br /&gt;
  201, avenue de la Pompignane
  &lt;br /&gt;
  34064 Montpellier cedex 2
  &lt;br /&gt;
  &lt;br /&gt;
  Site de Toulouse
  &lt;br /&gt;
  22, Boulevard du Maréchal Juin
  &lt;br /&gt;
  31406 Toulouse cedex 9
  &lt;br /&gt;
  &lt;br /&gt;
  Pour plus d&amp;#039;informations :
  &lt;br /&gt;
  Direction de la Culture et du Patrimoine
@@ -1600,123 +3278,770 @@
  &lt;br /&gt;
  patrimoinevalorisation&amp;#64;laregion.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Pour l&amp;#039;archéologie : patrimoinearcheologie&amp;#64;laregion.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Pour les opérations UNESCO : patrimoinevalorisation&amp;#64;laregion.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Pour l&amp;#039;appel à projets valorisation et les projets transversaux :
  &lt;br /&gt;
  patrimoinevalorisation&amp;#64;laregion.fr
  &lt;br /&gt;
  &lt;br /&gt;
  Pour le Patrimoine Culturel Immatériel :
  &lt;br /&gt;
  patrimoinevalorisation&amp;#64;laregion.fr
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y14" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z14" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/26cf-patrimoine-aide-a-la-valorisation-du-patrimoi/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA14" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
+      <c r="AE14" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AF14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG14" s="1" t="inlineStr">
         <is>
           <t>27/01/2021</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>70580</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Financer le développement des installations solaires thermiques</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie soutient le développement de projets solaires thermiques auprès des entreprises, des collectivités, des établissements publics, des associations et des bailleurs sociaux
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Montant: jusqu&amp;#039;à
+ &lt;strong&gt;
+  50%
+ &lt;/strong&gt;
+ de l&amp;#039;assiette éligible
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  1) Aides aux études
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires:
+ &lt;/strong&gt;
+ les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ : les bureaux d&amp;#039;études et experts doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les coûts éligibles
+ &lt;/strong&gt;
+ sont notamment les frais d&amp;#039;ingénierie, frais de secrétariat, les frais de déplacement pour les visites de sites et les réunions, les mesures nécessaires et les frais de reprographie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Aides aux investissements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides aux investissements concernent les projets des installations solaires collectives centralisées de production d&amp;#039;eau chaude sanitaire (ECS). Les installations sont considérées comme collectives dès lors qu&amp;#039;elles répondent à un besoin en ECS collectif ou professionnel, quels que soient la surface de capteurs installée et le statut du maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles
+ &lt;/strong&gt;
+ : les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  réalisation préalable d&amp;#039;une étude de faisabilité pour les installations ayant une surface de capteurs supérieure à 25 m2 ou fiche descriptive complétée pour les installations ayant une surface de capteurs inférieure à 25 m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  capteurs solaires certifiés (CSTBat ou SolarKeymark) ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  respect des ratios de besoins en Eau Chaude Sanitaire (ECS) préconisés du groupe SOCOL http://www.solaire-collectif.fr/fr/les-outils.htm ou mesures des besoins réels en ECS à partir de mesures in situ ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  schéma de l&amp;#039;installation proposée conforme à l&amp;#039;un des schémas SOCOL retenus ou sur le site SOCOL : http://www.solaire-collectif.fr/fr/les-outils.htm ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  productivité minimale de l&amp;#039;installation solaire supérieure à 450 kWh/an.m2 ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en place d&amp;#039;un télésuivi simplifié des performances sur toutes les installations collectives financées avec système d&amp;#039;alerte et maintenance curative ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  mise en service dynamique de l&amp;#039;installation selon les préconisations SOCOL.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;strong&gt;
+ Dépenses éligibles : les coûts d&amp;#039;investissement éligibles sont :
+&lt;/strong&gt;
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  les coûts des composants de l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les coûts des équipements de régulation et suivi énergétique, les frais de main d&amp;#039;œuvre liée à l&amp;#039;installation solaire,
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  les frais de maîtrise d&amp;#039;œuvre liée à l&amp;#039;installation solaire.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Obligation du maître d&amp;#039;ouvrage
+  &lt;/strong&gt;
+  : le maître d&amp;#039;ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement pour le paiement du solde.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces communes à toutes les demandes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Courrier de sollicitation.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier administratif de demande de financement (à demander auprès des contacts notés au dos du dépliant).
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les propositions technico-financières du ou des bureaux d&amp;#039;études.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les qualifications des bureaux d&amp;#039;études ou les références justifiant la compétence dans le domaine concerné par l&amp;#039;étude.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux investissements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude de faisabilité réalisée ou fiche descriptive de l&amp;#039;installation solaire thermique pour les installations inférieures à 25m2.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis des entreprises pour l&amp;#039;installation solaire, précisant notamment les nombre, marque et type de capteurs et le matériel de comptage énergétique.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis de la prestation de télésuivi avec système d&amp;#039;alerte. Plan d&amp;#039;implantation des capteurs.
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Schéma hydraulique de l&amp;#039;installation.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-solaires-thermiques</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contact
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 31, 32, 46, 65, 81 et 82 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ François Olasz - francois.olasz&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 12, 30, 34 et 48 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les départements 09, 11 et 66 :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Joël Nayet - joel.nayet&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/056d-aide-regionale-au-developpement-des-installat/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>06/11/2020</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>70434</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Développer des chaufferies biomasse et réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La Région Occitanie agit en faveur des énergies renouvelables grâce au soutien des projets de chaufferies automatiques biomasse énergie et réseaux de chaleur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets de chaufferies automatiques biomasse énergie. La création d&amp;#039;un réseau de chaleur et de froid est possible dans la mesure du respect des critères du dispositif « Modalités d&amp;#039;aide régionale au développement des réseaux de chaleur et de froid alimentés par une ENR&amp;amp;R ».
+&lt;/p&gt;
+&lt;p&gt;
+ &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ Montant: jusqu&amp;#039;à
+ &lt;strong&gt;
+  50%
+ &lt;/strong&gt;
+ de l&amp;#039;assiette éligible
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Conditions d&amp;#039;éligibilité
+&lt;/p&gt;
+&lt;p&gt;
+ Pour connaître toutes les conditions d&amp;#039;éligibilité consultez les documents intitulés &amp;#34;Modalités d&amp;#039;aide régionale au développement des chaufferies biomasse énergie&amp;#34; et &amp;#34;Modalités d&amp;#039;aide régionale en faveur du développement des réseaux de chaleur et de froid&amp;#34; disponibles en téléchargement ci-dessous.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  1) Aides aux études
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Elles concernent :
+&lt;/p&gt;
+&lt;p&gt;
+ les études de faisabilité pour des projets de chaufferie bois et réseau associé. Elles porteront sur la faisabilité technico-économique du projet et/ou son montage juridique ;
+&lt;/p&gt;
+&lt;p&gt;
+ les missions d&amp;#039;expertises et d&amp;#039;assistances techniques de projets de chaufferie bois avec ou sans réseau de chaleur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles
+ &lt;/strong&gt;
+ : les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Critères d&amp;#039;éligibilité
+ &lt;/strong&gt;
+ : le(s) bureau(x) d&amp;#039;études et experts doivent disposer des qualifications ou références justifiant la compétence dans le domaine concerné par la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ : les coûts éligibles sont notamment les frais d&amp;#039;ingénierie, frais de secrétariat, les frais de déplacement pour les visites de sites et les réunions, les mesures nécessaires et les frais de reprographie.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;intervention de la Région
+ &lt;/strong&gt;
+ : l&amp;#039;aide régionale pourra s&amp;#039;élever jusqu&amp;#039;à 50% du coût de la prestation.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  2) Aides aux investissements
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les aides aux investissements concernent les projets de chaufferies automatiques utilisant de la biomasse comme combustible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires éligibles
+ &lt;/strong&gt;
+ : les entreprises, les collectivités territoriales, les établissements publics, les associations et les bailleurs sociaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+ : les coûts d&amp;#039;investissement éligibles sont les coûts concernant la chaudière biomasse et équipements associés, le génie civil de la chaufferie et du silo et la maîtrise d&amp;#039;œuvre.
+&lt;/p&gt;
+&lt;p&gt;
+ Remarque: Les dépenses liées à l&amp;#039;hydraulique secondaire et aux équipements de diffusion de la chaleur ne sont pas éligibles.
+&lt;/p&gt;
+&lt;p&gt;
+ Les coûts d&amp;#039;investissement liés à la création d&amp;#039;un réseau de chaleur sont éligibles dans la mesure du respect des critères du dispositif « Modalités d&amp;#039;aide régionale au développement des réseaux de chaleur et de froid alimentés par une ENR&amp;amp;R ».
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;intervention de la Région
+ &lt;/strong&gt;
+ : l&amp;#039;assiette éligible est limitée au surcoût d&amp;#039;investissement supporté par le bénéficiaire par rapport à une solution de référence correspondant à une installation de production d&amp;#039;énergie de même capacité en termes de production effective d&amp;#039;énergie.
+&lt;/p&gt;
+&lt;p&gt;
+ Après analyse technico-économique et prise en compte des montants d&amp;#039;aides proposées par les autres financeurs le cas échéant, l&amp;#039;aide régionale pourra s&amp;#039;élever jusqu&amp;#039;à 50% de l&amp;#039;assiette éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Obligation du maitre d&amp;#039;ouvrage
+ &lt;/strong&gt;
+ : le maître d&amp;#039;ouvrage devra équiper son installation de compteurs énergétiques et fournir les relevés de production de la première année de fonctionnement pour le paiement du solde.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces à fournir:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pièces communes à toutes les demandes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Courrier de sollicitation aux investissements
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Dossier de demande de financement (téléchargeable sur le site internet de la Région)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux études :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les propositions technico-financières du ou des bureaux d&amp;#039;études
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les qualifications des bureaux d&amp;#039;études ou les références justifiant la compétence dans le domaine concerné par l&amp;#039;étude
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour une demande d&amp;#039;aide aux investissements :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Étude de faisabilité réalisée conformément au cahier des charges de l&amp;#039;ADEME (ou analyse d&amp;#039;opportunité pour les projets de chaufferie de puissance inférieure à 200 kW)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Plan prévisionnel d&amp;#039;implantation de la chaufferie et du silo Schéma hydraulique de l&amp;#039;installation
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Fiche descriptive de l&amp;#039;installation bois énergie validée par l&amp;#039;animateur bois énergie départemental (disponible auprès de la mission départementale bois-énergie)
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Devis des entreprises pressenties pour réaliser les travaux (génie civil, génie climatique, électricité, maitrise d&amp;#039;œuvre)
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-chaufferies-biomasse-et-reseaux-de-chaleur</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contact
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 31, 32, 46, 65, 81 et 82
+&lt;/p&gt;
+&lt;p&gt;
+ François Olasz - francois.olasz&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 12, 30, 34 et 48
+&lt;/p&gt;
+&lt;p&gt;
+ Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Pour les départements 09, 11 et 66
+&lt;/p&gt;
+&lt;p&gt;
+ Joël Nayet - joel.nayet&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8728-aide-regionale-au-developpement-des-chaufferi/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>05/11/2020</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
         <v>66797</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Soutenir des ateliers de découverte des métiers pour tout public</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
+      <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L8" s="1" t="inlineStr">
+      <c r="L17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie soutient les porteurs de projet qui proposent des actions de découverte des métiers en directions des scolaires de tous niveaux, demandeurs d&amp;#039;emploi ou salariés en reconversion, équipes éducatives et acteurs de l&amp;#039;insertion, familles et alternants.
 &lt;/p&gt;
 &lt;p&gt;
  Contexte et objectifs
 &lt;/p&gt;
 &lt;p&gt;
  Cet appel à projet s&amp;#039;inscrit dans le cadre du Dispositif Régional d&amp;#039;Information sur les Métiers déployé par la Région au titre de la coordination du Service Public Régional de l&amp;#039;Orientation.
 &lt;/p&gt;
 &lt;p&gt;
  Le Dispositif Régional d&amp;#039;Information sur les Métiers est dédié à l&amp;#039;orientation scolaire et professionnelle. Il promeut la diversité et la mixité des métiers, l&amp;#039;égalité professionnelle entre les hommes et les femmes, la pluralité des secteurs professionnels, les métiers et secteurs émergents, et vise également à informer sur les métiers à déficit d&amp;#039;image, à informer sur les réalités des métiers idéalisés, et à promouvoir les métiers/secteurs peu mixtes (ou « genrés »).
 &lt;/p&gt;
 &lt;p&gt;
  Il vise à développer pour le plus de filières professionnelles possibles, des « bouquets d&amp;#039;actions » qui seront organisées sur les territoires en appui des partenaires de l&amp;#039;Orientation et des représentants du monde économique (entreprises et branches professionnelles)
 &lt;/p&gt;
 &lt;p&gt;
  Montant
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total affecté à cet appel à projet est de
  &lt;strong&gt;
   1 900 000 € en 2021
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -1752,62 +4077,62 @@
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Attestation du porteur de projet certifiant qu&amp;#039;il ne bénéficie pas, pour l&amp;#039;année au titre de laquelle la subvention est sollicitée, d&amp;#039;un autre financement régional au titre de la promotion des métiers pour une action similaire.
  &lt;/li&gt;
  &lt;li&gt;
   Liste des subventions déjà perçues par la Région pour l&amp;#039;année en cours.
  &lt;/li&gt;
  &lt;li&gt;
   Partenaires du porteur de projet pour l&amp;#039;opération proposée.
  &lt;/li&gt;
  &lt;li&gt;
   Calendrier et lieu.x prévisionnel.s des actions.
  &lt;/li&gt;
  &lt;li&gt;
   Devis / modes de calculs permettant d&amp;#039;apprécier le budget prévisionnel de l&amp;#039;opération.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le porteur de projet prendra soin de préciser s&amp;#039;il prévoit de reverser tout ou une partie de la subvention à un partenaire (Partie &amp;#34;précision sur le montage de l&amp;#039;opération ou du programme d&amp;#039;action&amp;#34;).
  &lt;br /&gt;
  En version dématérialisée, le budget prévisionnel sera fourni en 2 versions : une version signée et une version modifiable (Excel)
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N17" s="1" t="inlineStr">
         <is>
           <t>Emploi
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O17" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une association
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Fédération
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Ligue et clubs sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   une collectivité, un acteur public
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Acteur public
@@ -1826,61 +4151,61 @@
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Autre entreprise - autre professionnel·le
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Entreprise
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Indépendant
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les soumissionnaires pourront être des personnes morales de droit privé ou public (chambres consulaires, branches professionnelles, organisations professionnelles, syndicats professionnels, fédérations, confédérations, opérateurs de compétences, entreprises ancrées sur le territoire régional, associations locales ou nationales, établissements publics, collectivités locales,...).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les organismes de formation par apprentissage, les centres de formation d&amp;#039;apprentis et les organismes de formation ne sont pas autorisés à candidater.
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U17" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V17" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Appel-a-projets-Info-metiers</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contact
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  AAP2021infometiers&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Ou formulaire à trouver ici :
  &lt;a href="https://www.laregion.fr/Appel-a-projets-Info-metiers"&gt;
   https://www.laregion.fr/Appel-a-projets-Info-metiers
  &lt;/a&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Envoi du dossier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de demande dûment complété, daté et signé est à remettre en un exemplaire papier et en version numérisée.
 &lt;/p&gt;
 &lt;p&gt;
  En version numérique , les candidatures seront adressées par mail, à l&amp;#039;adresse :
@@ -1892,123 +4217,123 @@
  En version papier , le dossier doit être adressé à l&amp;#039;adresse suivante :
 &lt;/p&gt;
 &lt;p&gt;
  Conseil Régional Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;Emploi et de la Formation
 &lt;/p&gt;
 &lt;p&gt;
  Service emploi et Orientation Professionnelle
 &lt;/p&gt;
 &lt;p&gt;
  Unité Service Public Régional de l&amp;#039;Orientation
 &lt;/p&gt;
 &lt;p&gt;
  417 rue Samuel Morse – Site de Capdeville
 &lt;/p&gt;
 &lt;p&gt;
  34000 Montpellier
 &lt;/p&gt;
 &lt;p&gt;
  En cas de difficultés d&amp;#039;expédition, la date de réception du dossier dématérialisé sur l&amp;#039;adresse dédiée sera prise en compte.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y17" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z17" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/221d-appel-a-projets-info-metiers/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
+      <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG17" s="1" t="inlineStr">
         <is>
           <t>24/10/2020</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
         <v>66848</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'organisation de projets d'animation développant la culture scientifique - AAP CSTI 2021</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Recherche
 Association</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I9" s="1" t="inlineStr">
+      <c r="I18" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
+      <c r="K18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L9" s="1" t="inlineStr">
+      <c r="L18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie souhaite soutenir l&amp;#039;organisation de projets d&amp;#039;animation préparés en collaboration avec les laboratoires de recherche et les industriels. L&amp;#039;objectif : développer la culture scientifique auprès d&amp;#039;un large public
 &lt;/p&gt;
 &lt;p&gt;
  Contexte et objectifs
 &lt;/p&gt;
 &lt;p&gt;
  Afin de diffuser la culture scientifique auprès d&amp;#039;un large public incluant les scolaires, un soutien est apporté à l&amp;#039;organisation de projets d&amp;#039;animation préparés en collaboration avec les laboratoires de recherche et les industriels et portés par des acteurs travaillant en réseau sur l&amp;#039;ensemble du territoire régional.
 &lt;/p&gt;
 &lt;p&gt;
  Pour réduire les inégalités d&amp;#039;accès aux savoirs, les actions proposées visent à donner aux jeunes une vision plus dynamique de l&amp;#039;apport des sciences dans la sociét. Elles doivent leur permettre de découvrir les carrières scientifiques ou les métiers techniques souvent délaissés, de leur ouvrir de nouveaux horizons notamment en terme d&amp;#039;emplois et de mieux comprendre l&amp;#039;impact de l&amp;#039;innovation sur notre vie et pour une meilleure connaissance du monde qui nous entoure.
 &lt;/p&gt;
 &lt;p&gt;
  Enfin les animations proposées doivent contribuer à l&amp;#039;intérêt public et citoyen en permettant le dialogue science / société, une meilleure information sur les avancées scientifiques...
 &lt;/p&gt;
 &lt;p&gt;
  Montant
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La subvention régionale est plafonnée à
   &lt;strong&gt;
    80% de l&amp;#039;assiette éligible,
   &lt;/strong&gt;
@@ -2020,63 +4345,63 @@
    80%.
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;autofinancement minimum du maître d&amp;#039;ouvrage est fixé à
   &lt;strong&gt;
    20%
   &lt;/strong&gt;
   . L&amp;#039;autofinancement peut comprendre des subventions publiques destinées au fonctionnement de la structure.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Modalités de participation
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de projets doivent candidater dans les délais de l&amp;#039;appel à projets. Pour ce faire, ils renseigneront le dossier de demande disponible ci-dessous au téléchargement en respectant les règles et modalités de l&amp;#039;appel à projets inscrites dans le règlement.
 &lt;/p&gt;
 &lt;p&gt;
  La sélection des projets sera réalisée après une phase d&amp;#039;instruction administrative, financière et technique.
 &lt;/p&gt;
 &lt;p&gt;
  La décision finale de financement pour l&amp;#039;aide Région sera prise par délibération de l&amp;#039;assemblée délibérante du Conseil Régional.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N18" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Innovation, créativité et recherche
 Animation et mise en réseau</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O18" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les bénéficiaires éligibles sont les suivants :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une association régionale de culture scientifique technique et industrielle (CSTI)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Un établissement public d&amp;#039;enseignement supérieur et de recherche de la région Occitanie
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une évaluation de la qualité des projets sera établie par les services instructeurs régionaux (cf. Critères de sélection dans le règlement) et présentée à un comité de sélection composé d&amp;#039;élus régionaux.
  &lt;/li&gt;
@@ -2106,3195 +4431,403 @@
   Cofinancements consolidés,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Partenariat avec des entreprises et acteurs socio-économiques.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Une attention particulière sera portée sur :
  &lt;/li&gt;
  &lt;li&gt;
   Les projets localisés dans les villes universitaires d&amp;#039;équilibre,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Des actions d&amp;#039;information et d&amp;#039;animation développées sur des sujets de société (impact des facteurs environnementaux sur la santé humaine, énergies renouvelables, alimentation,...)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Les modalités de diffusion innovantes des actions de CSTI vers les différents publics
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U18" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V18" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Appel-a-projets-d-animation-de-la-Culture-Scientifique-Technique-et-Industrielle</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X18" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Contact
 &lt;/p&gt;
 &lt;p&gt;
  Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Recherche, du Transfert Technologique et de l&amp;#039;Enseignement Supérieur
 &lt;/p&gt;
 &lt;p&gt;
  Service Accompagnement des Etudiants et Diffusion Scientifique
 &lt;/p&gt;
 &lt;p&gt;
  Martine ESCARTIN
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 61 33 56 74
 &lt;/p&gt;
 &lt;p&gt;
  Mail : martine.escartin&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y18" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z18" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/17c4-appel-a-projets-danimation-de-la-culture-scie/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA18" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
+      <c r="AE18" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AF18" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG18" s="1" t="inlineStr">
         <is>
           <t>24/10/2020</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/07/2026</t>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E10" s="1" t="inlineStr">
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>30638</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la programmation artistique de la saison (arts de la scène)</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
-[...1392 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K16" s="1" t="inlineStr">
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I19" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
-[...128 lines deleted...]
- &lt;/strong&gt;
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La circulation des artistes et des œuvres est à la fois un outil de développement privilégié pour les équipes artistiques et un enjeu majeur pour l&amp;#039;aménagement culturel du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus par la Région doivent permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un maillage du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un développement des publics par le biais d&amp;#039;actions de médiation et de sensibilisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien et l&amp;#039;accompagnement des équipes artistiques professionnelles du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un renforcement de la coopération régionale autour des projets artistiques des équipes en région et des territoires de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Structures de diffusion assurant une programmation professionnelle annuelle, généraliste ou spécialisée, jouant un rôle significatif dans l&amp;#039;aménagement du territoire régional. Ces structures s&amp;#039;engagent en particulier dans l&amp;#039;accueil des équipes régionales et la diffusion des œuvres dans un cadre cohérent et réglementé.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale tend notamment à favoriser la prise de compétence culturelle des communautés de communes. Elle encourage ainsi le développement culturel au travers de programmes d&amp;#039;actions de qualité intégrant la diffusion de spectacles professionnels et la sensibilisation des publics.
+&lt;/p&gt;
+&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M16" s="1" t="inlineStr">
-[...2 lines deleted...]
- Sont éligibles les projets suivants :
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Les projets de saisons soutenus par la Région doivent faire apparaître :
+ &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
-   Actions d&amp;#039;éducation à la transition écologique et énergétique, favorisant l&amp;#039;écocitoyenneté ; ponctuelles, annuelles ou pluriannuelles ; auprès de tous les publics et dans tous les territoires régionaux ; favorisant les partenariats lors de la construction et de la mise en œuvre de celles-ci et s&amp;#039;appuyant sur une méthodologie ambitieuse.
-[...20 lines deleted...]
-   &lt;br /&gt;
+   une programmation professionnelle de qualité constituée d&amp;#039;un minimum de 12 dates, portée par un opérateur structuré juridiquement mobilisant des moyens et compétences adaptés ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la capacité d&amp;#039;offrir aux artistes des conditions d&amp;#039;accueil professionnelles : plateau en ordre de marche, moyens techniques et humains nécessaires au bon déroulement de la représentation, communication de la programmation à destination du public et des réseaux professionnels ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la présence d&amp;#039;au moins 30% d&amp;#039;équipes régionales professionnelles dans la programmation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un volet d&amp;#039;actions culturelles en direction des publics, en lien avec la programmation
+  &lt;/li&gt;
+  &lt;li&gt;
+   une programmation de spectacles en contrats de cession ou, le cas échéant, avec une prise en charge directe des salaires des artistes ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la détention par le demandeur de la licence d&amp;#039;entrepreneur de spectacles.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
- &lt;br /&gt;
+ &lt;strong&gt;
+  Ce dispositif n&amp;#039;est pas cumulable avec les financements accordés au titre de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;aide aux lieux structurants,
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide à la diffusion de proximité,
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide aux festivals.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont éligibles toutes les charges directes liées à l&amp;#039;opération faisant l&amp;#039;objet de la demande de subvention :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ dépenses artistiques : achats de spectacles, frais d&amp;#039;approche et de séjour, droits d&amp;#039;auteur ;
+&lt;/p&gt;
+&lt;p&gt;
+ dépenses techniques : location de matériel technique, salaires de personnels intermittents.
+&lt;/p&gt;
+&lt;p&gt;
+ Un lien direct doit être établi entre les dépenses éligibles et la réalisation du programme subventionné, en particulier pour les dépenses éventuellement réalisées avant la date du dépôt du dossier de demande de subvention.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Règlement de Gestion des Financements Régionaux (RGFR) prévoit que les charges indirectes peuvent être éligibles sous certaines conditions et qu&amp;#039;elles pourront, si la nature de l&amp;#039;opération le justifie, être calculées selon une méthode simplifiée préétablie et conventionnée de taux forfaitaire. Explication de la méthode utilisée : Méthode de calcul du temps passé (temps passé sur l&amp;#039;action / temps de travail total des salariés de la structure). Ces charges indirectes ne pouvant pas dépasser 25 % du budget établi par la structure.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Sont exclus des dépenses éligibles :
+ &lt;/strong&gt;
+ la valorisation du bénévolat et des mises à disposition en nature, les dotations aux amortissements et aux provisions, les impôts et taxes, les intérêts des emprunts et les agios.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les opérateurs devront garantir :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;intérêt de la programmation : prise de risque artistique, programmation réservant une place aux propositions destines au jeune public, aux esthétiques dont la diffusion est la plus fragile, telles que la danse contemporaine, la musique contemporaine, les arts de la marionnette, par exemple ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un travail en complémentarité avec les acteurs culturels du territoire.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le cas échéant, des projets de saisons réalisés sur plusieurs sites de diffusion pourront faire l&amp;#039;objet d&amp;#039;une demande de subvention à la Région, sous réserve du respect des critères d&amp;#039;éligibilité listés ci-dessus, si le projet est pensé de manière collégiale et présente une cohérence territoriale.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Peuvent également être retenus les projets de saison mettant en avant des logiques de coopération et de partenariat entre acteurs culturels régionaux, notamment dans le cadre de réseaux régionaux de soutien à la création et à la diffusion.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
-[...15 lines deleted...]
-      <c r="U16" s="1" t="inlineStr">
+      <c r="T19" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
-[...19 lines deleted...]
- Mail : yann.abonneau&amp;#64;laregion.fr
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-saison</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture et du Patrimoine Service Arts de la Scène et Art Contemporain
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse : artsetspectaclevivant&amp;#64;laregion.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier : spectaclevivant&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y19" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5251-arts-de-la-scene-aide-a-la-saison/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
+      <c r="AE19" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AF19" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
-[...844 lines deleted...]
-      </c>
       <c r="AG19" s="1" t="inlineStr">
         <is>
-          <t>03/04/2020</t>
+          <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH19" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:34" customHeight="0">
       <c r="A20" s="1">
-        <v>30635</v>
+        <v>30742</v>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Développer l'offre de logement pour les jeunes</t>
+          <t>Réaliser des projets locaux en matière d'économie circulaire et de déchets</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
-        <is>
-[...266 lines deleted...]
-      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H20" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I21" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K21" s="1" t="inlineStr">
+      <c r="K20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L21" s="1" t="inlineStr">
-[...241 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="L20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La loi NOTRe a confié aux Régions l&amp;#039;élaboration du Plan Régional Prévention et de Gestion des Déchets (PRPGD) qui doit permettre d&amp;#039;atteindre les objectifs nationaux fixés par la loi de Transition énergétique pour la croissance verte.  Ce plan définit et coordonne sur 12 ans  l&amp;#039;ensemble des actions pour atteindre les objections de prévention et gestion des déchets. Il comprend un Plan régional d&amp;#039;actions pour l&amp;#039;économie circulaire (PRAEC), qui a été construit en concertation et mobilise les acteurs autour de 6 axes : gouvernance, systèmes économiques, territoires, politiques publiques, recherche et innovation et déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Afin de favoriser l&amp;#039;émergence de nouvelles actions et accompagner les projets des acteurs des territoires, la Région a adopté le 20 juillet 2017 trois types d&amp;#039;aide pour contribuer à développer la prévention et la valorisation des déchets, et d&amp;#039;engager concrètement en Occitanie la mutation vers une économie plus circulaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à l&amp;#039;animation d&amp;#039;actions collectives régionales
  &lt;/li&gt;
  &lt;li&gt;
   Aide aux études stratégiques
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la réalisation de projets locaux de prévention, gestion, valorisation des déchets et de développement de l&amp;#039;économie circulaire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le dispositif d&amp;#039;aide à la réalisation de projets locaux  a vocation à accompagner les acteurs locaux dans leurs projets de prévention, gestion, valorisation des déchets et de développement de l&amp;#039;économie circulaire.
@@ -5328,51 +4861,51 @@
  L&amp;#039;aide régionale est une subvention d&amp;#039;investissement dont le taux maximum est différencié selon la nature et le type de dépense. L&amp;#039;intervention de la Région est encadrée par le cadre réglementaire des régimes d&amp;#039;aide publique qui est étudié au regard de chaque dossier.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Etudes préalables : plafond par bénéficiaire et par projet :
   &lt;strong&gt;
    50 000 €
   &lt;/strong&gt;
   . Taux maximum en fonction de la taille de l&amp;#039;entreprise et du régime d&amp;#039;aides.
  &lt;/li&gt;
  &lt;li&gt;
   Investissements : taux maximum en fonction de la taille de l&amp;#039;entreprise et du régime d&amp;#039;aides.
  &lt;/li&gt;
  &lt;li&gt;
   Actions complémentaires : plafond par bénéficiaire et par projet :
   &lt;strong&gt;
    50 000 €
   &lt;/strong&gt;
   . Taux maximum en fonction de la taille de l&amp;#039;entreprise et du régime d&amp;#039;aides.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M22" s="1" t="inlineStr">
+      <c r="M20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Projets autour d&amp;#039;installations ou d&amp;#039;équipements :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aménagement de ressourceries / recycleries et développement d&amp;#039;activités de réemploi
  &lt;/li&gt;
  &lt;li&gt;
   Création de déchèteries innovantes, de déchèteries dédiées aux professionnels
  &lt;/li&gt;
  &lt;li&gt;
   Modernisation, optimisation et création de centre de tri et sur-tri
  &lt;/li&gt;
  &lt;li&gt;
   Création et aménagement d&amp;#039;unités de recyclage matière, en particulier pour les déchets du BTP
  &lt;/li&gt;
  &lt;li&gt;
   Création et aménagement d&amp;#039;installations de valorisation énergétique notamment de valorisation du CSR (la méthanisation fait l&amp;#039;objet d&amp;#039;un dispositif spécifique)
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -5398,62 +4931,62 @@
  &lt;li&gt;
   Création et aménagement d&amp;#039;unités de valorisation par compostage
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Projets visant l&amp;#039;évolution des comportements :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Actions de mise en œuvre de la tarification incitative
  &lt;/li&gt;
  &lt;li&gt;
   Investissements liés à des opérations d&amp;#039;économie circulaire : synergie de flux, démarche d&amp;#039;Ecologie Industrielle et Territoriale, éco-conception de produits et services ; nouveaux services et produits sobres en ressources, utilisation de matières issues du recyclage ; actions contre les dépôts sauvages...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N20" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Economie circulaire</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O20" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Frais d&amp;#039;études préalables de définition de l&amp;#039;investissement : prestations externes pour la réalisation d&amp;#039;études de faisabilité...
  &lt;/li&gt;
  &lt;li&gt;
   Frais d&amp;#039;accompagnement et d&amp;#039;ingénierie associés à l&amp;#039;investissement : maîtrise d&amp;#039;œuvre, assistance à maîtrise d&amp;#039;ouvrage...
  &lt;/li&gt;
  &lt;li&gt;
   Coût d&amp;#039;investissement matériel : installations, équipements, matériels... y compris les achats d&amp;#039;occasion et la location
  &lt;/li&gt;
  &lt;li&gt;
   Le cas échéant et sous conditions, les autres frais immatériels directement liés à l&amp;#039;opération (actions complémentaires de sensibilisation, communication, animation, formation...) : dépenses de prestations externes de service et dépenses internes de personnel si l&amp;#039;action est réalisée en régie (frais de personnel directement liés à l&amp;#039;opération et frais de structure afférents via un forfait de 15% des dépenses directes de personnel éligibles).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -5486,66 +5019,66 @@
   Ethique financière
  &lt;/li&gt;
  &lt;li&gt;
   Transparence et incitativité : bilan et organigramme, répartition du capital pour les entreprises et composition du Conseil d&amp;#039;Administration pour les associations.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  - Pour les organismes publics
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Conditions de travail
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser les politiques de Responsabilité Sociale de l&amp;#039;Entreprise : copie des marchés publics liés à l&amp;#039;opération faisant apparaitre l&amp;#039;intégration de clauses sociales ou le cas échéant, délibération sur la politique d&amp;#039;achats de la structure.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T22" s="1" t="inlineStr">
+      <c r="T20" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U20" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aides-regionales-a-la-realisation-de-projets-locaux-en-matiere-d</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X20" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Déchets &amp;amp; Economie Circulaire
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Mail : economie-circulaire&amp;#64;laregion.fr Téléphone : 04 67 22 79 03
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les territoires : Nord Haute-Garonne, Lot, Tarn et Garonne
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Carole Bernard Téléphone : 05 61 39 66 34 Mail : carole.bernard&amp;#64;laregion.fr
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les territoires : Gard et Lozère
@@ -5581,182 +5114,182 @@
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les territoires : Aveyron et Tarn
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Bruno Garde Téléphone : 04 67 22 90 66 Mail : bruno.garde&amp;#64;laregion.fr
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les territoires : Ouest Ariège, Gers, hautes Pyrénées et Sud Haute-Garonne
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Simon Moulines Téléphone : 05 61 39 52 74 Mail : simon.moulines&amp;#64;laregion.fr
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y20" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z20" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/820b-aides-regionales-a-la-realisation-de-projets-/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
+      <c r="AE20" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF22" s="1" t="inlineStr">
+      <c r="AF20" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AG20" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
         <v>30758</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Développer la pratique du sport scolaire</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H21" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I23" s="1" t="inlineStr">
+      <c r="I21" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
+      <c r="K21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L23" s="1" t="inlineStr">
+      <c r="L21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contexte et objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le sport est un domaine d&amp;#039;activité humaine qui intéresse beaucoup les citoyens et qui a une capacité énorme à les rassembler, s&amp;#039;adressant à tous indépendamment de l&amp;#039;âge ou du milieu social.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;éducation par le sport commence dans l&amp;#039;entourage, par l&amp;#039;éducation familiale, et se poursuit tout au long de la vie. Le système éducatif dans son ensemble participe au développement physique des individus par l&amp;#039;acquisition des gestes nécessaires à leur évolution et à leur vie future.
 &lt;/p&gt;
 &lt;p&gt;
  Facteur d&amp;#039;épanouissement personnel, l&amp;#039;intérêt du sport pour les jeunes est essentiel dès le plus jeune âge. Il porte des valeurs qui se retrouvent à toutes les étapes de la vie, notamment par l&amp;#039;apprentissage des règles, le goût de l&amp;#039;effort, l&amp;#039;envie de progresser, le plaisir d&amp;#039;être ensemble, la coopération, le respect de l&amp;#039;autre...Tout d&amp;#039;abord la pratique de l&amp;#039;EPS répond à des horaires hebdomadaires obligatoires qui relèvent des missions de l&amp;#039;Éducation Nationale. La politique sportive abordera les autres aspects de la pratique pour les lycées et étudiants.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les lycéens,
  &lt;/li&gt;
  &lt;li&gt;
   les associations sportives des lycées,
  &lt;/li&gt;
  &lt;li&gt;
   services régionaux et départementaux UNSS,
  &lt;/li&gt;
  &lt;li&gt;
   comités régionaux sport universitaire et USEG
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le développement du sport scolaire passe par un engagement politique important se traduisant par une ligne financière votée annuellement.
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N21" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Jeunesse
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O21" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les axes d&amp;#039;intervention régionaux peuvent être vus à trois niveaux :
   &lt;em&gt;
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    1. Niveau régional
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Services régionaux de l&amp;#039;Union Nationale du Sport Scolaire (UNSS) et Comités Régionaux de Sport Universitaire
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   2. Niveau territorial
  &lt;/em&gt;
@@ -5849,153 +5382,153 @@
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    3. Niveau individuel : la carte jeune
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Une association sportive existe dans chaque lycée, et cela permet d&amp;#039;adapter les pratiques et de faire un lien avec le mouvement sportif fédéral. Ainsi le sport scolaire suit également les évolutions de la société et du monde sportif en termes de pratiques et d&amp;#039;attentes.
   &lt;/li&gt;
   &lt;li&gt;
    De nouveaux groupes d&amp;#039;activités voient le jour : d&amp;#039;entretien de soi (musculation, le step), la pratique de pleine nature (la course d&amp;#039;orientation, VTT, escalade, canoë-kayak), l&amp;#039;accro-gym.
   &lt;/li&gt;
   &lt;li&gt;
    Les lycéens et apprentis bénéficient de la participation financière de la Région à &amp;#34;l&amp;#039;acquisition d&amp;#039;une licence sportive auprès d&amp;#039;une association sportive de lycée ou CFA&amp;#34;
   &lt;/li&gt;
   &lt;li&gt;
    Ce dispositif est présenté par ailleurs dans le cadre des dispositions de la Carte Jeune.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U21" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V21" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aides-en-faveur-du-developpement-de-la-pratique-du-sport</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X21" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Sports
 &lt;/p&gt;
 &lt;p&gt;
  Service développement des pratiques sportives et formation
 &lt;/p&gt;
 &lt;p&gt;
  Fanny DARNATIGUES : 04 67 22 93 15
 &lt;/p&gt;
 &lt;p&gt;
  Francis FOURES : francis.foures&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y21" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z21" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b773-aides-en-faveur-du-developpement-de-la-pratiq/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA21" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
+      <c r="AE21" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AF21" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AG21" s="1" t="inlineStr">
         <is>
           <t>31/03/2020</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
         <v>24806</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Financer la rénovation énergétique des bâtiments publics (ERP)</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H22" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I24" s="1" t="inlineStr">
+      <c r="I22" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 25</t>
         </is>
       </c>
-      <c r="J24" s="1" t="inlineStr">
+      <c r="J22" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d'intervention de 30% des dépenses éligibles avec un plafond de subvention de 50 000 €</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   &lt;em&gt;
    Ce dispositif en faveur de la rénovation des bâtiments publics pour une meilleure performance énergétique s&amp;#039;inscrit dans le cadre de la nouvelle génération de Politique Contractuelle Territoriale Occitanie 2022-2028 qui a vocation à décliner le Pacte Vert Occitanie dans chacun de nos territoires et inviter nos partenaires territoriaux à s&amp;#039;engager dans une démarche de progrès, en faveur du changement de modèle de développement, pour réussir ensemble le rééquilibrage territorial et favoriser l&amp;#039;adaptation et la résilience aux impacts du changement climatique.
   &lt;/em&gt;
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Dans un souci de réduction de l&amp;#039;empreinte environnementale et de développement de la sobriété énergétique, la Région
  &lt;/span&gt;
  &lt;span&gt;
   Occitanie souhaite accélérer la rénovation du patrimoine bâti public local.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Pour cela, un financement sera apporté aux projets de rénovation des Equipements Recevant du Public (ERP) poursuivant un objectif d&amp;#039;amélioration de la performance énergétique et de sortie de la dépendance aux énergies fossiles.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Au travers de ce dispositif, la Région souhaite accompagner les collectivités locales vers une meilleure gestion énergétique de leur patrimoine bâti dans le cadre de la stratégie « Région à Energie Positive » et dans l&amp;#039;optique d&amp;#039;une optimisation de leurs budgets de fonctionnement.
  &lt;/span&gt;
@@ -6014,65 +5547,65 @@
 &lt;ul&gt;
  &lt;li&gt;
   les frais liés au DPE et/ou aux études thermiques,
  &lt;/li&gt;
  &lt;li&gt;
   les fournitures et pose d&amp;#039;équipements/produits et ouvrages améliorant la performance énergétique :
  &lt;/li&gt;
  &lt;li&gt;
   isolation thermique des murs, des toitures, des parois vitrées et des portes donnant sur l&amp;#039;extérieur,
  &lt;/li&gt;
  &lt;li&gt;
   amélioration thermique des vitrages et menuiseries existantes,
  &lt;/li&gt;
  &lt;li&gt;
   installation de systèmes de chauffage, de ventilation et/ou de production d&amp;#039;eau chaude sanitaire, performants et/ou utilisant une source d&amp;#039;énergie renouvelable (hors système éligible par ailleurs à une autre aide de la Région, par exemple chaufferie bois, géothermie, solaire... )
  &lt;/li&gt;
  &lt;li&gt;
   organes de pilotages des installations (GTC, régulation...)
  &lt;/li&gt;
  &lt;li&gt;
   maîtrise d&amp;#039;œuvre au prorata des dépenses concernées, plafonnée à 10%.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N22" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Equipement public
 Bâtiments et construction
 Réhabilitation</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O22" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Seuls les Equipements recevant du Public appartenant aux communes ou EPCI sont éligibles.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;span&gt;
   Dans le cadre général, la collectivité doit justifier, après travaux du ou des bâtiments :
  &lt;/span&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soit un gain énergétique d&amp;#039;au moins 30% sur la consommation énergétique et l&amp;#039;atteinte de la classe énergétique C minimum
  &lt;/li&gt;
  &lt;li&gt;
   Soit l&amp;#039;atteinte de la classe énergétique B
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Pour les communes de &amp;#43; de 10 000 habitants, situées en Métropole ou Communauté d&amp;#039;Agglomération ou Urbaine, l&amp;#039;atteinte de la classe énergétique B minimum est attendue.
 &lt;/p&gt;
 &lt;p&gt;
  Le bénéficiaire doit disposer d&amp;#039;un document cadre de gestion du volet énergétique de son patrimoine immobilier, par exemple : schéma directeur de rénovation énergétique, schéma directeur immobilier, bilan énergétique global du patrimoine communal ou de l&amp;#039;EPCI, ... ou tout autre document assimilable permettant de mettre en lumière la priorisation du ou des bâtiments faisant l&amp;#039;objet de la demande de subvention pour améliorer le bilan énergétique global de la collectivité.
 &lt;/p&gt;
@@ -6084,72 +5617,72 @@
   Sont exclus de ce dispositif :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les bâtiments générateurs de recettes commerciales (par exemple : bar, restaurant, camping communal, gîte ...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Les équipements faisant l&amp;#039;objet de dispositifs régionaux spécifiques (par exemple : bâtiment culturel, sportif, touristique, tiers lieux ...).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide de la Région est plafonnée au montant cumulé des participations du bloc local (commune, EPCI, groupement de communes...). Par ailleurs, il est demandé un autofinancement du maître d&amp;#039;ouvrage au moins à hauteur de 20% du coût éligible du projet.
 &lt;/p&gt;
 &lt;p&gt;
  A titre dérogatoire, ce dispositif est cumulable avec le dispositif en faveur de la mise en accessibilité des bâtiments publics.
 &lt;/p&gt;
 &lt;p&gt;
  La Région n&amp;#039;interviendra pas plusieurs fois, au titre de la rénovation énergétique, sur un même ERP et ce sur une période de 6 ans.
 &lt;/p&gt;
 &lt;p&gt;
  Lorsqu&amp;#039;un porteur de projet a déjà bénéficié d&amp;#039;une aide de la Région, aucune nouvelle demande de sa part sur le même dispositif d&amp;#039;intervention ne sera recevable si le précédent projet aidé n&amp;#039;a pas fait l&amp;#039;objet soit d&amp;#039;un début de réalisation attesté par le dépôt d&amp;#039;une demande d&amp;#039;acompte recevable à hauteur au moins de 20% des dépenses éligibles envisageables, soit d&amp;#039;une demande d&amp;#039;annulation de la subvention.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S22" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T24" s="1" t="inlineStr">
+      <c r="T22" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U22" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V22" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Renovation-energetique-des-batiments-publics-ERP-pour-une-meilleure-performance#:~:text=Le%20dispositif%20prend%20la%20forme,%C3%A0%2050%20000%E2%82%AC%20HT.</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X22" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Renseignements : Secrétariat de Direction
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Montpellier : Tél : 04 67 22 97 02
  &lt;/li&gt;
  &lt;li&gt;
   Toulouse : Tél : 05 61 33 50 20
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Adresser tous les courriers à : Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée - A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour les départements : 11-12-30-34-48-66
   &lt;/li&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région
@@ -6160,128 +5693,128 @@
   &lt;li&gt;
    34064 Montpellier Cedex 2
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Pour les départements : 9-12-31-32-46-65-81-82
   &lt;/li&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région
   &lt;/li&gt;
   &lt;li&gt;
    22, bd Maréchal Juin
   &lt;/li&gt;
   &lt;li&gt;
    31406 Toulouse Cedex 9
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y22" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z22" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3608-renovation-energetique-des-batiments-publics/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA22" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB24" s="1" t="inlineStr">
+      <c r="AB22" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Isolation du bâtiment
 Rénovation énergétique école</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
+      <c r="AE22" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AF22" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG22" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
         <v>24873</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Soutenir les festivals promouvant la création en langues occitane et catalane</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
+      <c r="H23" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K25" s="1" t="inlineStr">
+      <c r="K23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L25" s="1" t="inlineStr">
+      <c r="L23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région souhaite accompagner les festivals qui jouent un rôle important pour la promotion de la création en langues occitane et catalanes. Les festivals permettent ainsi la diffusion des œuvres et la démocratisation culturelle auprès d&amp;#039;un large public, notamment au travers de l&amp;#039;action culturelle qu&amp;#039;ils peuvent développer. Ils jouent aussi un rôle important en matière économique, en matière touristique et en matière d&amp;#039;aménagement et d&amp;#039;attractivité des territoires.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de sélection :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les aides s&amp;#039;adressent prioritairement aux festivals ayant au minimum un an d&amp;#039;existence. La sélection du dossier et le montant de l&amp;#039;aide Régionale sont conditionnés à l&amp;#039;analyse de tous les critères suivants par le comité conseil.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Programmation :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Programmation de qualité (spectacles professionnels, choix permettant l&amp;#039;émergence d&amp;#039;une ligne artistique)
  &lt;/li&gt;
  &lt;li&gt;
   Diversité artistique, singularité et innovation de la programmation
  &lt;/li&gt;
  &lt;li&gt;
@@ -6327,233 +5860,233 @@
   Aménagement et dynamisation du territoire avec une attention portée aux territoires ruraux et péri-urbains, à la dynamique sociale (mobilisation de la population locale)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;h4&gt;
  Développement durable
 &lt;/h4&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Promotion du développement durable au travers des axes : sensibilisation, citoyenneté et solidarité, égalité Femme/Homme, responsabilité sociétale des entreprises, transports doux et économiques, gestion des déchets et de la ressource...
   Après avis du comité conseil, et sous réserve de complétude du dossier, les projets retenus sont présentés à la commission culture du Conseil Régional puis soumis au vote de l&amp;#039;Assemblée Régionale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;examen des dossiers se fera au fur et à mesure de leur dépôt sur la plateforme.
 &lt;/p&gt;
 &lt;p&gt;
  En cas d&amp;#039;éligibilité, les demandes d&amp;#039;aides déposées entre septembre et décembre de l&amp;#039;année N, pour un festival se déroulant sur l&amp;#039;exercice N&amp;#43;1, seront soumises pour vote à l&amp;#039;instance délibérante régionale (Commission Permanente) au cours de l&amp;#039;année suivante, soit année N&amp;#43;1.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N23" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O23" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   implantation et activité en région
  &lt;/li&gt;
  &lt;li&gt;
   viabilité économique du projet
  &lt;/li&gt;
  &lt;li&gt;
   Durée minimale de 2 jours
  &lt;/li&gt;
  &lt;li&gt;
   Au moins 50% de la programmation doit être en langue occitane et/ou catalane
  &lt;/li&gt;
  &lt;li&gt;
   La langue occitane et/ou catalane doit être présente sur le lieu et dans les outils de communication.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Toutes les dépenses de fonctionnement sauf :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Création et la maintenance de sites Internet
  &lt;/li&gt;
  &lt;li&gt;
   Diffusion de CD
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T25" s="1" t="inlineStr">
+      <c r="T23" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U23" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V23" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-diffusion-des</t>
         </is>
       </c>
-      <c r="W25" s="1" t="inlineStr">
+      <c r="W23" s="1" t="inlineStr">
         <is>
           <t>https://mesaidesenligne.laregion.fr/aides/#/croccitanie/connecte/F_DCP_FESTIVALS/depot/simple</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X23" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour la gestion administrative du dossier :
  &lt;/strong&gt;
  caroline.cavailhes&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour la nature du projet :
  &lt;/strong&gt;
  philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y23" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z23" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c6b7-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA23" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
+      <c r="AE23" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AF23" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG23" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
         <v>24913</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Soutenir la création artistique régionale en langue catalane et/ou occitane et au conventionnement tremplin</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H24" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
+      <c r="K24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L26" s="1" t="inlineStr">
+      <c r="L24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région souhaite encourager et soutenir les créations en langues régionales et leur diffusion, ainsi que la professionnalisation des compagnies et groupes dont les matériaux de création sont les langues catalane et/ou occitane.
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs : Soutenir la création en langue catalane et/ou occitane dans les domaines du théâtre, de la musique, de la danse, de la littérature, de l&amp;#039;édition et de l&amp;#039;audiovisuel.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N24" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O24" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Toutes les dépenses de fonctionnement sauf :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la création et la maintenance de sites Internet
   &lt;/li&gt;
   &lt;li&gt;
    la diffusion de CD.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;aides et dispositions spécifiques
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    A) Aide au projet
   &lt;/em&gt;
@@ -6601,492 +6134,492 @@
   &lt;li&gt;
    capacité à s&amp;#039;inscrire dans une dynamique territoriale et à mobiliser des ressources d&amp;#039;autres partenaires publics ou privés pour construire l&amp;#039;activité régulière avec permanence administrative
   &lt;/li&gt;
   &lt;li&gt;
    investissement régulier auprès des publics, et en particulier éloignés de la culture, par une activité d&amp;#039;action culturelle diversifiée et tournée vers la recherche de formes singulières ou innovantes de médiation ou de rencontres
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  La compagnie conventionnée est aidée pour l&amp;#039;ensemble de ses activités et ne peut pas bénéficier d&amp;#039;une aide au projet ou à la résidence pendant la durée de son conventionnement. Pendant la durée de la convention, le projet de la compagnie devra comporter au moins une création. Après la fin de la convention, celle-ci pourra être renouvelée une fois seulement.
 &lt;/p&gt;
 &lt;p&gt;
  Après avis du comité conseil, et sous réserve de complétude du dossier, les projets retenus sont présentés à la commission culture du Conseil Régional puis soumis au vote de l&amp;#039;Assemblée Régionale.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    C) Conventionnement 3 ou 4 ans
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les compagnies déjà structurées, il s&amp;#039;agit alors d&amp;#039;émarger sur les critères des dispositifs génériques accompagnant le spectacle vivant.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U24" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V24" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-creation</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X24" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour la gestion administrative du dossier :
  &lt;/strong&gt;
  Audrey CASSAR Mail : audrey.cassar&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour la nature du projet :
  &lt;/strong&gt;
  Philippe VIALARD Mail : philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y24" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z24" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/89c0-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA24" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
+      <c r="AE24" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF26" s="1" t="inlineStr">
+      <c r="AF24" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AG24" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
         <v>24930</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Développer la transmission des langues catalane et occitane dans la société</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H25" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J27" s="1" t="inlineStr">
+      <c r="J25" s="1" t="inlineStr">
         <is>
           <t>Le montant de l'aide est défini en fonction de la dimension du projet.</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
+      <c r="K25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L27" s="1" t="inlineStr">
+      <c r="L25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région souhaite soutenir la transmission des langues occitane et catalane ainsi que leur présence dans la société :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   en facilitant l&amp;#039;enseignement en milieu scolaire,
  &lt;/li&gt;
  &lt;li&gt;
   en accompagnant l&amp;#039;enseignement de ces langues via des aides aux projets pédagogiques et à l&amp;#039;édition de matériel pédagogique,
  &lt;/li&gt;
  &lt;li&gt;
   en développant les cours pour adultes,
  &lt;/li&gt;
  &lt;li&gt;
   en promouvant ces langues régionales dans le quotidien des habitants,
  &lt;/li&gt;
  &lt;li&gt;
   en soutenant les professionnels de la communication.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N25" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O25" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Toutes les dépenses de fonctionnement sauf :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la création et la maintenance de sites Internet
   &lt;/li&gt;
   &lt;li&gt;
    la diffusion de CD.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S25" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T27" s="1" t="inlineStr">
+      <c r="T25" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U25" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V25" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Langues-et-cultures-catalane-et-occitane-Aide-a-la-transmission</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X25" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Attention : Toute demande d&amp;#039;aide concernant la transmission et la socialisation de l&amp;#039;occitan devra dorénavant être adressée directement à l&amp;#039;Office public de la langue occitane – Ofici public de la lenga occitana 22 boulevard Maréchal Juin 31406 TOULOUSE Cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Pour les demandes concernant le catalan, et dans l&amp;#039;attente de la création du futur Office Public pour la Langue Catalane, les dossiers sont à déposer auprès de la Région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour la gestion administrative du dossier : Caroline CAVAILHES : caroline.cavailhes&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour la nature du projet : Philippe VIALARD : philippe.vialard&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y25" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z25" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/22e2-langues-et-cultures-catalane-et-occitane-aide/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA25" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
+      <c r="AE25" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF27" s="1" t="inlineStr">
+      <c r="AF25" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AG25" s="1" t="inlineStr">
         <is>
           <t>30/01/2020</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
         <v>23856</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Préserver voire restaurer les habitats naturels exceptionnels de Méditerranée</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H26" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I28" s="1" t="inlineStr">
+      <c r="I26" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 30</t>
         </is>
       </c>
-      <c r="J28" s="1" t="inlineStr">
+      <c r="J26" s="1" t="inlineStr">
         <is>
           <t>Le plancher minimal de subvention est de 2 000 €. Le taux maximum d'aides publiques ne peut dépasser</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
+      <c r="K26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L28" s="1" t="inlineStr">
+      <c r="L26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Cadre d&amp;#039;intervention régional en faveur de l&amp;#039;environnement maritime
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le littoral méditerranéen de la région constitue un atout formidable d&amp;#039;attractivité et de développement du territoire. Avec 220 kilomètres de rivages, 1,3 millions d&amp;#039;habitants permanents, 20 stations balnéaires, 70 ports de plaisance, 3 ports de commerce, 40 000 hectares de lagunes et zones humides associées, 4 700 km2 d&amp;#039;aires marines protégées dont un parc naturel marin de 4 000 km2, la façade méditerranéenne offre un horizon pour l&amp;#039;économie bleue.
 &lt;/p&gt;
 &lt;p&gt;
  Les espaces naturels maritimes et terrestres participent à l&amp;#039;attractivité de l&amp;#039;Occitanie. De ce fait, la Région encourage une gestion durable de cet espace côtier et accompagne les acteurs du territoire dans leurs projets de préservation du milieu naturel, de restauration des écosystèmes et de gestion des milieux lagunaires, marins et portuaires qui constituent le support d&amp;#039;une grande biodiversité et de développement des activités économiques traditionnelles (pêche, aquaculture) et récréatives (plaisance, activités nautiques).
 &lt;/p&gt;
 &lt;p&gt;
  Le présent cadre d&amp;#039;intervention en faveur l&amp;#039;environnement maritime et portuaire d&amp;#039;Occitanie vise à maintenir cette attractivité en contribuant à limiter les concurrences entre les usages (économiques, récréatifs, de pêche...) et à préserver voire restaurer les habitats naturels exceptionnels de Méditerranée.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N26" s="1" t="inlineStr">
         <is>
           <t>Innovation, créativité et recherche
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O26" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le présent cadre d&amp;#039;intervention régional vise à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Soutenir la gestion intégrée des milieux marins, lagunaires (conchylicoles) et littoraux permettant la prise en compte des dynamiques écologiques à une échelle cohérente et le développement harmonieux des usages qui s&amp;#039;y développent.
   &lt;/li&gt;
   &lt;li&gt;
    Accompagner le développement de techniques innovantes de gestion environnementale des usages maritimes et portuaires permettant une préservation (voire une restauration) des milieux.
   &lt;/li&gt;
   &lt;li&gt;
    Encourager les ports de plaisance à s&amp;#039;inscrire dans une gestion environnementale de leurs infrastructures (prioritairement par le biais de la démarche de certification « Port Propre » pour laquelle des bonifications d&amp;#039;aides seront accordées). Ces objectifs s&amp;#039;inscrivent en cohérence avec le cadre d&amp;#039;intervention pour la modernisation et le développement équilibré des stations littorales et des ports de plaisance.
   &lt;/li&gt;
   &lt;li&gt;
    Développer la connaissance en matière d&amp;#039;habitats marins et de leurs fonctionnalités écologiques au travers de suivis scientifiques intégrés et d&amp;#039;actions de sensibilisation à l&amp;#039;échelle régionale.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U26" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V26" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Cadre-d-intervention-regional-en-faveur-de-l-environnement</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X26" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Région Occitanie – Pyrénées/Méditerranée Direction de la Mer
 &lt;/p&gt;
 &lt;p&gt;
  Service Aménagement Durable et Economie du Littoral
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04.67.22.78.75
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y26" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z26" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9ca-cadre-dintervention-regional-en-faveur-de-len/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA26" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB28" s="1" t="inlineStr">
+      <c r="AB26" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
+      <c r="AE26" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF28" s="1" t="inlineStr">
+      <c r="AF26" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AG26" s="1" t="inlineStr">
         <is>
           <t>24/01/2020</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-      <c r="A29" s="1">
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
         <v>23444</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'action des associations et EPCI en faveur de la Politique de la Ville</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
+      <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H29" s="1" t="inlineStr">
+      <c r="H27" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K29" s="1" t="inlineStr">
+      <c r="K27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L29" s="1" t="inlineStr">
+      <c r="L27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Permettre l&amp;#039;égalité des chances et l&amp;#039;accès aux droits pour toutes et tous,
  &lt;/li&gt;
  &lt;li&gt;
   Contribuer au développement social et économique des quartiers Politique de la Ville,
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement d&amp;#039;actions à envergure départementale / régionale ou actions structurantes ou actions mutualisées, s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage », et/ou innovantes.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -7104,227 +6637,227 @@
   &lt;strong&gt;
    20 000 € extensible à 30 000 €
   &lt;/strong&gt;
   si :
   &lt;ul&gt;
    &lt;li&gt;
     Action à envergure départementale / régionale ou actions structurantes ou actions mutualisées,
    &lt;/li&gt;
    &lt;li&gt;
     Action s&amp;#039;inscrivant dans la thématique « emploi, formation, apprentissage » considérée comme prioritaire par la Région
    &lt;/li&gt;
    &lt;li&gt;
     Action innovante
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;ul&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N29" s="1" t="inlineStr">
+      <c r="N27" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Sports et loisirs
 Jeunesse
 Famille et enfance
 Egalité des chances
 Santé
 Formation professionnelle
 Lutte contre la précarité
 Emploi</t>
         </is>
       </c>
-      <c r="O29" s="1" t="inlineStr">
+      <c r="O27" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R29" s="1" t="inlineStr">
+      <c r="R27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Thématiques d&amp;#039;intervention :
  &lt;/strong&gt;
  emploi, formation, développement économique, lutte contre l&amp;#039;illettrisme, soutien à la scolarité et parentalité, lutte contre le décrochage scolaire, jeunesse, insertion par la culture et par le sport, santé, lutte contre les discriminations...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Périmètre :
  &lt;/strong&gt;
  intervention dans les quartiers et/ou majoritairement en faveur des habitants des quartiers.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;implication des habitants autour de l&amp;#039;action proposée :
  &lt;/strong&gt;
  modalités de mobilisation des bénéficiaires de l&amp;#039;action, association au montage du projet, prise en compte des attentes des usagers...
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La mobilisation des partenaires locaux
  &lt;/strong&gt;
  afin d&amp;#039;inciter les bénéficiaires à travailler le plus en réseau possible avec les autres forces vives du territoire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   L&amp;#039;intervention de l&amp;#039;Etat
  &lt;/strong&gt;
  est souhaitée (des cas spécifiques pourront être examinés au regard de l&amp;#039;intérêt du dossier, la non-participation de l&amp;#039;Etat devra être dument justifiée.)
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le caractère structurant du projet :
  &lt;/strong&gt;
  échelle d&amp;#039;intervention large, complémentarité avec l&amp;#039;offre existante, mise en réseau avec d&amp;#039;autres actions conduites dans le quartier ou des actions similaires menées sur d&amp;#039;autres territoires. La Région souhaite encourager le développement d&amp;#039;actions identiques de niveau régional sur l&amp;#039;ensemble des 105 quartiers prioritaires et soutenir des actions de niveau local, spécifiques, adaptées à chaque quartier prioritaire.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Le caractère innovant
  &lt;/strong&gt;
  de l&amp;#039;action proposée
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U29" s="1" t="inlineStr">
+      <c r="U27" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V29" s="1" t="inlineStr">
+      <c r="V27" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-regional-de-soutien-aux-associations-et-EPCI-en</t>
         </is>
       </c>
-      <c r="X29" s="1" t="inlineStr">
+      <c r="X27" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;Action Territoriale, de la Ruralité et de la Montagne
 &lt;/p&gt;
 &lt;p&gt;
  Madame Zeina ASSI,
 &lt;/p&gt;
 &lt;p&gt;
  Assistante sur le site de Montpellier -
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 67 22 81 61
 &lt;/p&gt;
 &lt;p&gt;
  Mail : zeina.assi&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Madame Laura MONTY,
 &lt;/p&gt;
 &lt;p&gt;
  Assistante sur le site de Toulouse
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 61 33 56 19
 &lt;/p&gt;
 &lt;p&gt;
  Mail : laura.monty&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y29" s="1" t="inlineStr">
+      <c r="Y27" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z29" s="1" t="inlineStr">
+      <c r="Z27" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/12c4-dispositif-regional-de-soutien-aux-associatio/</t>
         </is>
       </c>
-      <c r="AA29" s="1" t="inlineStr">
+      <c r="AA27" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE29" s="1" t="inlineStr">
+      <c r="AE27" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF29" s="1" t="inlineStr">
+      <c r="AF27" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG29" s="1" t="inlineStr">
+      <c r="AG27" s="1" t="inlineStr">
         <is>
           <t>22/01/2020</t>
         </is>
       </c>
-      <c r="AH29" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="30" spans="1:34" customHeight="0">
-      <c r="A30" s="1">
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
         <v>22827</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Financer la production de logements sociaux</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
+      <c r="H28" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J30" s="1" t="inlineStr">
+      <c r="J28" s="1" t="inlineStr">
         <is>
           <t>Aide régionale totale plafonnée à 250 000 € par opération.</t>
         </is>
       </c>
-      <c r="K30" s="1" t="inlineStr">
+      <c r="K28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L30" s="1" t="inlineStr">
+      <c r="L28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer au financement d&amp;#039;opérations de création de logements sociaux locatifs familiaux, conventionnés avec l&amp;#039;État ou les collectivités locales délégataires des aides à la pierre (ou le cas échéant l&amp;#039;ANRU) répondant aux critères de loyer et de conditions de revenu des logements de type PLUS (prêt locatif à usage social) et PLAI (prêt locatif aidé d&amp;#039;intégration) ou produits équivalent agréés par l&amp;#039;ANRU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Développer une offre accessible sur l&amp;#039;ensemble du territoire régional et adaptée aux spécificités territoriales et aux types de bénéficiaires
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage, dans le cadre des règles d&amp;#039;éco-conditionnalités de la Région :
  &lt;/li&gt;
  &lt;ul&gt;
   &lt;li&gt;
    à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers ;
   &lt;/li&gt;
   &lt;li&gt;
@@ -7353,183 +6886,183 @@
 &lt;p&gt;
  Des bonifications et aides complémentaires sont mises en place afin de répondre aux enjeux territoriaux, énergétiques et d&amp;#039;accessibilité aux personnes en situation de handicap :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Logements situés en communes SRU :
  &lt;/strong&gt;
  1 000 €/logt PLAI - 500 €/logt PLUS Cette bonification sera accordée sous réserve d&amp;#039;une contrepartie de la commune d&amp;#039;implantation du projet à hauteur à minima de la bonification régionale (subvention et/ou cession foncière gratuite ou minorée).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Transition énergétique (bâtiments à énergie positive) :
  &lt;/strong&gt;
  1 500 €/logt en 2018 ; 1 000 €/logt en 2019 Cette majoration sera accordée, sous réserve au moment du dépôt du dossier de la synthèse de l&amp;#039;étude thermique réalisée par un bureau d&amp;#039;études, et de l&amp;#039;attribution du label à l&amp;#039;issue de la réalisation de l&amp;#039;opération. Aide non cumulable avec toute autre aide régionale à caractère environnemental.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Accessibilité des logements :
  &lt;/strong&gt;
  Aide, lorsque la réglementation ne l&amp;#039;exige pas, à l&amp;#039;installation d&amp;#039;ascenseurs et d&amp;#039;équipements (portes d&amp;#039;entrée motorisées) permettant des circulations autonomes dans les accès et parties communes des Bâtiments d&amp;#039;Habitat Collectif (BHC) : 20% des dépenses subventionnables plafonnés à 5 000 € par opération. Par ailleurs, pour inciter à dépasser l&amp;#039;obligation règlementaire de logements accessibles par opération, une bonification forfaitaire de 1 000 € sera accordée pour chaque logement accessible au-delà de cette obligation.
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N30" s="1" t="inlineStr">
+      <c r="N28" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Cohésion sociale et inclusion
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O30" s="1" t="inlineStr">
+      <c r="O28" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
+      <c r="R28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;obtention :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Opérations agréées par l&amp;#039;État (le cas échéant par ses délégataires ou l&amp;#039;ANRU) à partir de 2016 et non démarrées au moment de la demande
   &lt;/li&gt;
   &lt;li&gt;
    Contrepartie obligatoire (subvention et/ou cession foncière gratuite ou minorée) des collectivités infra-régionales (Conseil départemental, EPCI et/ou Communes). En cas de financement inférieur à celui de la collectivité régionale, cette dernière plafonnera son aide sur la base des contreparties locales (hors bonifications)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U30" s="1" t="inlineStr">
+      <c r="U28" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
+      <c r="V28" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-a-la-production-de-logements-sociaux</t>
         </is>
       </c>
-      <c r="X30" s="1" t="inlineStr">
+      <c r="X28" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    04 67 22 93 96 (Départements 09 - 11 – 12 - 34)
   &lt;/li&gt;
   &lt;li&gt;
    04 67 22 98 33 (Départements 46 - 66 - 81 – 82 - 65)
   &lt;/li&gt;
   &lt;li&gt;
    04 67 22 93 80 (Départements 31 - 48)
   &lt;/li&gt;
   &lt;li&gt;
    04 67 22 98 73 (Départements 30 - 32)
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="Y28" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
+      <c r="Z28" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/c372-aide-a-la-production-de-logements-sociaux/</t>
         </is>
       </c>
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="AA28" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
+      <c r="AE28" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF30" s="1" t="inlineStr">
+      <c r="AF28" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG30" s="1" t="inlineStr">
+      <c r="AG28" s="1" t="inlineStr">
         <is>
           <t>18/01/2020</t>
         </is>
       </c>
-      <c r="AH30" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-      <c r="A31" s="1">
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
         <v>21131</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Améliorer et rénover des logements de communes à vocation sociale</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="H29" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
+      <c r="K29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L31" s="1" t="inlineStr">
+      <c r="L29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Contribuer au financement d&amp;#039;opérations d&amp;#039;amélioration et de rénovation de logements communaux locatifs à vocation sociale
  &lt;/li&gt;
  &lt;li&gt;
   Améliorer et requalifier l&amp;#039;offre en logements communaux, dans les territoires ruraux, afin de répondre aux besoins des populations et aux enjeux environnementaux, sociaux, patrimoniaux et d&amp;#039;accessibilité
  &lt;/li&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers
  &lt;/li&gt;
  &lt;li&gt;
   Inciter les maîtres d&amp;#039;ouvrage à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -7565,390 +7098,390 @@
 &lt;/ul&gt;
 &lt;h3&gt;
  Logement social conventionné :
 &lt;/h3&gt;
 &lt;p&gt;
  Une bonification de 2 000 € (par logement) sera accordée si le logement fait l&amp;#039;objet d&amp;#039;un conventionnement avec l&amp;#039;État (logement PLAI, PLUS, PLS, PALULOS, PAM ou équivalent)
 &lt;/p&gt;
 &lt;h3&gt;
  Valorisation patrimoniale :
 &lt;/h3&gt;
 &lt;p&gt;
  Une bonification sera accordée en cas de travaux spécifiques liés aux caractéristiques architecturales et/ou patrimoniales des bâtiments  représentatifs d&amp;#039;une architecture traditionnelle (édifice ancien qui présente des caractères architecturaux typiques du lieu de son implantation, au niveau de ses façades, toitures, ouvertures, etc...).
  25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
 &lt;/p&gt;
 &lt;h3&gt;
  Accessibilité :
 &lt;/h3&gt;
 &lt;p&gt;
  Une bonification sera accordée pour les travaux de mise en accessibilité des logements, et ce dans le respect de la règlementation en vigueur (largeur des circulations et des portes, organisation des espaces, équipements...).
  25% maximum d&amp;#039;une dépense éligible plafonnée à 20 000 € HT par logement soit une subvention complémentaire au plus de 5 000 € par logement
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N31" s="1" t="inlineStr">
+      <c r="N29" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O31" s="1" t="inlineStr">
+      <c r="O29" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R31" s="1" t="inlineStr">
+      <c r="R29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les logements existants et les biens faisant l&amp;#039;objet d&amp;#039;une transformation d&amp;#039;usage en logement, appartenant ou acquis en vue de travaux par les collectivités bénéficiaires sont éligibles au dispositif
 &lt;/p&gt;
 &lt;p&gt;
  Les logements concernés devront bénéficier d&amp;#039;un montant de loyer au maximum égal au plafond défini pour le parc social (loyer PLS – Prêt Locatif Social)
 &lt;/p&gt;
 &lt;p&gt;
  Les travaux de rénovation et d&amp;#039;amélioration devront permettre pour les logements réalisés, un gain énergétique de 30% minimum et d&amp;#039;atteindre la classe énergétique C (DPE avant et après travaux à l&amp;#039;appui).
 &lt;/p&gt;
 &lt;p&gt;
  Pour les logements situés en zones de montagne, les baux à destination des travailleurs saisonniers, sont pris en compte par le dispositif.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U31" s="1" t="inlineStr">
+      <c r="U29" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
+      <c r="V29" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-de-soutien-a-l-amelioration-et-a-la-renovation-de</t>
         </is>
       </c>
-      <c r="X31" s="1" t="inlineStr">
+      <c r="X29" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement Pôle Gestion :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Tél : 04 67 22 97 67 (Départements 09 - 11 - 12 - 31 - 32 - 65)
  &lt;/li&gt;
  &lt;li&gt;
   Tél : 04 67 22 98 33 (Départements 30 - 34 - 46 - 48 - 66 - 81 - 82)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="Y29" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
+      <c r="Z29" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4ae2-dispositif-de-soutien-a-lamelioration-et-a-la/</t>
         </is>
       </c>
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="AA29" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB31" s="1" t="inlineStr">
+      <c r="AB29" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
+      <c r="AE29" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF31" s="1" t="inlineStr">
+      <c r="AF29" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG31" s="1" t="inlineStr">
+      <c r="AG29" s="1" t="inlineStr">
         <is>
           <t>08/01/2020</t>
         </is>
       </c>
-      <c r="AH31" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-      <c r="A32" s="1">
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
         <v>20441</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Organiser des manifestations sportives</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
+      <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H32" s="1" t="inlineStr">
+      <c r="H30" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K32" s="1" t="inlineStr">
+      <c r="K30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L32" s="1" t="inlineStr">
+      <c r="L30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de sa politique sportive, la Région Occitanie / Pyrénées-Méditerranée soutient les organisations de manifestations sportives qui contribuent à l&amp;#039;animation de ses territoires, à son développement économique et son rayonnement.
 &lt;/p&gt;
 &lt;p&gt;
  Sont ainsi soutenus, trois types de manifestations sportives :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les manifestations internationales d&amp;#039;exception
  &lt;/li&gt;
  &lt;li&gt;
   Les manifestations nationales et internationales
  &lt;/li&gt;
  &lt;li&gt;
   Les manifestations à fort impact territorial
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Niveau d&amp;#039;intervention de la Région modulé selon le type de manifestation :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour le soutien des manifestations internationales d&amp;#039;exception, 25% maximum du coût d&amp;#039;organisation TTC (dépenses directes)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour le soutien des manifestations nationales et internationales, 25% maximum du coût d&amp;#039;organisation TTC (dépenses directes) plafonnés à 30 000 €. Ce taux pourra être porté à 50 % pour les manifestations handisport ou sport adapté.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour le soutien des manifestations à fort impact territorial, 25% maximum du coût d&amp;#039;organisation TTC (dépenses directes) plafonnés à 5 000 €. Ce taux pourra être porté à 50 % pour les manifestations handisport ou sport adapté.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les demandes de subventions pour le soutien à l&amp;#039;organisation de manifestations sportives doivent être transmises à la Région
  &lt;strong&gt;
   au plus tard 6 mois avant la date de début de la manifestation
  &lt;/strong&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N32" s="1" t="inlineStr">
+      <c r="N30" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O32" s="1" t="inlineStr">
+      <c r="O30" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R32" s="1" t="inlineStr">
+      <c r="R30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1 - Manifestations internationales d&amp;#039;exception
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Organisations de niveau international se déroulant sur le territoire régional, inscrites aux calendriers officiels des fédérations reconnues par le CNOSF.
 &lt;/p&gt;
 &lt;p&gt;
  Manifestations à forte audience (spectateurs / téléspectateurs) s&amp;#039;illustrant par la qualité de leur organisation, le niveau d&amp;#039;excellence sportive qu&amp;#039;elles requièrent et les retombées économiques importantes qu&amp;#039;elles entraînent. Elles peuvent être récurrentes ou exceptionnelles.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2 - Manifestations nationales et internationales
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Organisations de niveau national et international inscrites aux calendriers officiels des fédérations reconnues par le CNOSF.
 &lt;/p&gt;
 &lt;p&gt;
  Ces manifestations s&amp;#039;illustrent par leur coté populaire, leur ancrage historique ou leur fort impact économique. Elles sont généralement organisées par des clubs locaux qui, à travers elles, valorisent leur savoir-faire organisationnel.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3 - Manifestations à fort impact territorial
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Organisations de niveau suprarégional, organisées dans des disciplines reconnues par le CNOSF, qui doivent permettre la mise en valeur des clubs et la participation des sportifs régionaux. Elles contribuent à l&amp;#039;animation et à la présence de la Région sur l&amp;#039;ensemble du territoire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S32" s="1" t="inlineStr">
+      <c r="S30" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T32" s="1" t="inlineStr">
+      <c r="T30" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U32" s="1" t="inlineStr">
+      <c r="U30" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V32" s="1" t="inlineStr">
+      <c r="V30" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Soutien-des-manifestations-sportives</t>
         </is>
       </c>
-      <c r="X32" s="1" t="inlineStr">
+      <c r="X30" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Madame la Présidente du Conseil Régional
  &lt;/strong&gt;
  Hôtel de Région 22 Boulevard Maréchal Juin 31406 Toulouse Cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contact Site de Toulouse :
  &lt;/strong&gt;
  05.61.39.64.50
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y32" s="1" t="inlineStr">
+      <c r="Y30" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z32" s="1" t="inlineStr">
+      <c r="Z30" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1707-soutien-des-manifestations-sportives/</t>
         </is>
       </c>
-      <c r="AA32" s="1" t="inlineStr">
+      <c r="AA30" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE32" s="1" t="inlineStr">
+      <c r="AE30" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF32" s="1" t="inlineStr">
+      <c r="AF30" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG32" s="1" t="inlineStr">
+      <c r="AG30" s="1" t="inlineStr">
         <is>
           <t>04/01/2020</t>
         </is>
       </c>
-      <c r="AH32" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="33" spans="1:34" customHeight="0">
-      <c r="A33" s="1">
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
         <v>20564</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Construire et rénover des équipements sportifs</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H31" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I33" s="1" t="inlineStr">
+      <c r="I31" s="1" t="inlineStr">
         <is>
           <t> Min : 15 Max : 50</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
+      <c r="K31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L33" s="1" t="inlineStr">
+      <c r="L31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La création ou la réhabilitation d&amp;#039;équipements sportifs contribue à favoriser l&amp;#039;accès pour tous à la pratique sportive tout en participant à l&amp;#039;aménagement équilibré du territoire régional ainsi qu&amp;#039;à son développement économique.
 &lt;/p&gt;
 &lt;p&gt;
  A ces titres, leur financement s&amp;#039;inscrit dans les grandes finalités poursuivies par la Région dans le cadre de sa politique sportive, à savoir :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le développement des pratiques sportives et la formation ;
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;aménagement équilibré et cohérent du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   le développement économique et le rayonnement de la région.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ainsi, dans le cadre d&amp;#039;une politique sportive volontariste, la Région a décidé d&amp;#039;aller au-delà de sa compétence en matière de mise à disposition d&amp;#039;installations sportives aux lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS) en apportant son soutien aux projets de construction et de rénovation d&amp;#039;équipements sportifs d&amp;#039;intérêt régional, territorial ou local.
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -7977,62 +7510,62 @@
  &lt;strong&gt;
   &lt;em&gt;
    Pour les équipements d&amp;#039;intérêt territorial (politiques contractuelles régionales)
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   taux d&amp;#039;intervention fixé par le dispositif en vigueur concernant les politiques contractuelles territoriales et leur règlement relatif au financement des équipements structurants. Par ailleurs, des plafonds de dépense subventionnable sont prévus pour la construction de bâtiments et de piscines.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;em&gt;
    Pour les équipements sportifs d&amp;#039;intérêt local
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   15% maximum de la dépense éligible
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N33" s="1" t="inlineStr">
+      <c r="N31" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs
 Equipement public</t>
         </is>
       </c>
-      <c r="O33" s="1" t="inlineStr">
+      <c r="O31" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
+      <c r="R31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   1 – Équipements sportifs d&amp;#039;intérêt régional
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les projets éligibles concernent des équipements sportifs qui :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    participent pleinement au rayonnement national ou international du territoire régional de par leur dimensionnement, leur capacité à accueillir du sport de haut niveau ou des manifestations à caractère international ; ou
   &lt;/li&gt;
   &lt;li&gt;
    abritent le siège de têtes de réseau régionales du mouvement sportif (ligues, comités,...) ; ou
   &lt;/li&gt;
   &lt;li&gt;
    qui sont mis prioritairement à disposition des lycéens pour la pratique de l&amp;#039;éducation physique et sportive (EPS).
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   2 - Équipements sportifs d&amp;#039;intérêt territorial
  &lt;/strong&gt;
@@ -8081,301 +7614,301 @@
    des communes et inscrits dans un Contrat pluriannuel « Bourg Centre – Occitanie / Pyrénées-Méditerranée ».
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Par ailleurs, seules les opérations dont le montant des dépenses éligibles est supérieur à 50 000 € HT (par tranche de travaux) peuvent bénéficier du soutien de la Région.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   4 - Conditions applicables à tous les projets
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont retenues les dépenses relatives aux travaux de constructions, de réhabilitations, de mise aux normes liées à l&amp;#039;accessibilité des personnes en situation de handicap et de maîtrise de l&amp;#039;énergie, à l&amp;#039;exception des coûts d&amp;#039;acquisition foncière (hors bâtiments), d&amp;#039;aménagements extérieurs, de mobilier, de frais de concours, d&amp;#039;assurances, de bénévolat et frais divers.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide de la Région n&amp;#039;excèdera pas la part d&amp;#039;autofinancement du projet.
 &lt;/p&gt;
 &lt;p&gt;
  La part de financement de la Région cumulée à celle des autres co-financeurs ne pourra dépasser 80% du coût de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  La demande de subvention doit être déposée à la Région avant le début des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U33" s="1" t="inlineStr">
+      <c r="U31" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
+      <c r="V31" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Soutien-a-la-construction-et-a-la-renovation-d-equipements</t>
         </is>
       </c>
-      <c r="X33" s="1" t="inlineStr">
+      <c r="X31" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Renseignements :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction des Sports 05 61 39 64 42
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Adresse d&amp;#039;envoi :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Madame la Présidente du Conseil Régional
 &lt;/p&gt;
 &lt;p&gt;
  Hôtel de Région 22 Boulevard Maréchal Juin 31406 Toulouse cedex 9
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="Y31" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
+      <c r="Z31" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/37c2-soutien-a-la-construction-et-a-la-renovation-/</t>
         </is>
       </c>
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="AA31" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB33" s="1" t="inlineStr">
+      <c r="AB31" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique
 Rénovation du gymnase</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
+      <c r="AE31" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF33" s="1" t="inlineStr">
+      <c r="AF31" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG33" s="1" t="inlineStr">
+      <c r="AG31" s="1" t="inlineStr">
         <is>
           <t>04/01/2020</t>
         </is>
       </c>
-      <c r="AH33" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-      <c r="A34" s="1">
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
         <v>20329</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Développer des installations géothermiques intermédiaires</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H34" s="1" t="inlineStr">
+      <c r="H32" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J34" s="1" t="inlineStr">
+      <c r="J32" s="1" t="inlineStr">
         <is>
           <t>Jusqu'à 50% de l'assiette éligible</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
+      <c r="K32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L34" s="1" t="inlineStr">
+      <c r="L32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets géothermiques.
 &lt;/p&gt;
 &lt;p&gt;
  &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N34" s="1" t="inlineStr">
+      <c r="N32" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique</t>
         </is>
       </c>
-      <c r="O34" s="1" t="inlineStr">
+      <c r="O32" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
+      <c r="R32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les coûts éligibles sont les équipements constitutifs de la chaufferie (pompe à chaleur et hydraulique primaire), le forage, les sondes, la régulation et le suivi de l&amp;#039;installation géothermique.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U34" s="1" t="inlineStr">
+      <c r="U32" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
+      <c r="V32" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-geothermiques</t>
         </is>
       </c>
-      <c r="X34" s="1" t="inlineStr">
+      <c r="X32" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les départements 09, 31, 32, 46, 65, 81 et 82 : François Olasz - francois.olasz&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour les départements 12, 30, 34 et 48 : Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour les départements 11 et 66 : Joël Nayet - joel.nayet&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="Y32" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
+      <c r="Z32" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4d30-aide-regionale-au-developpement-des-installat/</t>
         </is>
       </c>
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="AA32" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB34" s="1" t="inlineStr">
+      <c r="AB32" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
+      <c r="AE32" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF34" s="1" t="inlineStr">
+      <c r="AF32" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG34" s="1" t="inlineStr">
+      <c r="AG32" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
-      <c r="AH34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-      <c r="A35" s="1">
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
         <v>20362</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Créer des outils pédagogiques, des supports d'éducation à l'environnement et au développement durable (investissement)</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H35" s="1" t="inlineStr">
+      <c r="H33" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I35" s="1" t="inlineStr">
+      <c r="I33" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
+      <c r="K33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L35" s="1" t="inlineStr">
+      <c r="L33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La loi « MAPTAM » de janvier 2014 et la Loi « NOTRe » d&amp;#039;août 2015 ont confié aux Régions des compétences renforcées relatives à l&amp;#039;aménagement et au développement durable du territoire, à la protection de la biodiversité, au climat, à la qualité de l&amp;#039;air et à l&amp;#039;énergie. Dans ce contexte, la Région Occitanie / Pyrénées-Méditerranée mène plusieurs grands chantiers qui contribuent à la transition écologique et énergétique régionale, celle-ci nécessitant, pour réussir une implication citoyenne et collective.
 &lt;/p&gt;
 &lt;p&gt;
  La réussite de cette transition nécessite une compréhension des enjeux de celle-ci par tous les publics se trouvant en Occitanie. L&amp;#039;éducation est une condition de la réussite de cette transition. L&amp;#039;éducation à l&amp;#039;environnement et au développement durable (EEDD) est une éducation au sens large qui s&amp;#039;appuie sur les champs de l&amp;#039;information, de la sensibilisation, de la formation, de l&amp;#039;éducation et de la participation citoyenne pour impliquer les personnes dans l&amp;#039;action, à tous les âges de la vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EEDD explore ainsi, de manière croisée, des champs qui sont tant environnementaux, que sociaux, économiques ou culturels : énergie, biodiversité, eau, déchets, mobilité, alimentation, consommation, habitat, solidarité, santé, sport, patrimoine. Parce que son approche est globale, complexe et territoriale et qu&amp;#039;elle peut, de manière adaptée, s&amp;#039;adresser à tous les publics, l&amp;#039;EEDD est un outil transversal indispensable à la mise en oeuvre des politiques régionales sectorielles.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le but de pouvoir appuyer des dispositifs éducatifs naissants ou existants, de pouvoir informer, sensibiliser ou éduquer les publics cibles de la politique régionale d&amp;#039;EEDD (ciblant tous les publics régionaux, dont en particulier les publics jeunes et lycéens, et favorisant l&amp;#039;accès des personnes en situation de handicap) ou de valoriser les nouvelles pratiques éducatives, il convient de soutenir la création d&amp;#039;outils pédagogiques innovants, adaptés, de grande qualité éducative, par des structures d&amp;#039;EEDD ayant des compétences reconnues dans ce domaine.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les taux d&amp;#039;intervention (maximum) sont modulés en fonction des critères suivants :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Taux de base - 30% (maximum) :
@@ -8419,191 +7952,191 @@
  Tous les taux d&amp;#039;intervention indiqués sont des taux
  &lt;strong&gt;
   maximum
  &lt;/strong&gt;
  , le taux appliqué final étant évalué en fonction de l&amp;#039;intérêt retenu par la Région du dossier transmis (spécialement à l&amp;#039;aune de l&amp;#039;argumentaire défini par le porteur de projet), du plan de financement présenté et du budget régional mobilisable.
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier de dépôt des dossiers
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets dont la demande de soutien financier est supérieure à 15 000 € :
  &lt;strong&gt;
   avant le 31 décembre année N-1
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets dont la demande de soutien financier est inférieure à 15 000 € : au fil de l&amp;#039;eau.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N35" s="1" t="inlineStr">
+      <c r="N33" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Education et renforcement des compétences
 Qualité de l'air
 Biodiversité</t>
         </is>
       </c>
-      <c r="O35" s="1" t="inlineStr">
+      <c r="O33" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R35" s="1" t="inlineStr">
+      <c r="R33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;actions éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Création d&amp;#039;un dispositif éducatif abordant et approfondissant un ou plusieurs thèmes de la transition écologique et énergétique.
   &lt;/li&gt;
   &lt;li&gt;
    Création ou réactualisation d&amp;#039;un dispositif éducatif itinérant circulant au niveau régional, sur un ou plusieurs départements, sur et hors d&amp;#039;un territoire administratif précis.
   &lt;/li&gt;
   &lt;li&gt;
    Création ou réactualisation d&amp;#039;une exposition pédagogique traitant d&amp;#039;un ou de plusieurs sujets d&amp;#039;EEDD.
   &lt;/li&gt;
   &lt;li&gt;
    Création d&amp;#039;une application multimédia éducative nourrissant la compréhension de la TEE ou soutenant l&amp;#039;animation ou la découverte d&amp;#039;un territoire.
   &lt;/li&gt;
   &lt;li&gt;
    Création d&amp;#039;outils ou de livrets éducatifs pouvant être remis à un public cible lors d&amp;#039;animations ponctuelles ou d&amp;#039;événements.
   &lt;/li&gt;
   &lt;li&gt;
    Création professionnelle de ressources ou d&amp;#039;ouvrages éducatifs faisant l&amp;#039;objet d&amp;#039;une publication.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U35" s="1" t="inlineStr">
+      <c r="U33" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V35" s="1" t="inlineStr">
+      <c r="V33" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Soutien-a-la-creation-d-outils-pedagogiques-supports-d-education</t>
         </is>
       </c>
-      <c r="X35" s="1" t="inlineStr">
+      <c r="X33" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Transition Écologique et Energétique
 &lt;/p&gt;
 &lt;p&gt;
  Yann ABONNEAU Téléphone : 04 67 22 90 58 Mail : yann.abonneau&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y35" s="1" t="inlineStr">
+      <c r="Y33" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z35" s="1" t="inlineStr">
+      <c r="Z33" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/53b5-soutien-a-la-creation-doutils-pedagogiques-su/</t>
         </is>
       </c>
-      <c r="AA35" s="1" t="inlineStr">
+      <c r="AA33" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE35" s="1" t="inlineStr">
+      <c r="AE33" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF35" s="1" t="inlineStr">
+      <c r="AF33" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG35" s="1" t="inlineStr">
+      <c r="AG33" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
-      <c r="AH35" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-      <c r="A36" s="1">
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
         <v>20364</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Développer des actions d'éducation à l'environnement et au développement durable (fonctionnement)</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
+      <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H36" s="1" t="inlineStr">
+      <c r="H34" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I36" s="1" t="inlineStr">
+      <c r="I34" s="1" t="inlineStr">
         <is>
           <t> Min : 30 Max : 70</t>
         </is>
       </c>
-      <c r="K36" s="1" t="inlineStr">
+      <c r="K34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L36" s="1" t="inlineStr">
+      <c r="L34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La loi « MAPTAM » de janvier 2014 et la Loi « NOTRe » d&amp;#039;août 2015 ont confié aux Régions des compétences renforcées relatives à l&amp;#039;aménagement et au développement durable du territoire, à la protection de la biodiversité, au climat, à la qualité de l&amp;#039;air et à l&amp;#039;énergie. Dans ce contexte, la Région Occitanie / Pyrénées-Méditerranée mène plusieurs grands chantiers qui contribuent à la transition écologique et énergétique régionale, celle-ci nécessitant, pour réussir une implication citoyenne et collective.
 &lt;/p&gt;
 &lt;p&gt;
  La réussite de cette transition nécessite une compréhension des enjeux de celle-ci par tous les publics se trouvant en Occitanie. L&amp;#039;éducation est une condition de la réussite de cette transition.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;éducation à l&amp;#039;environnement et au développement durable (EEDD) est une éducation au sens large qui s&amp;#039;appuie sur les champs de l&amp;#039;information, de la sensibilisation, de la formation, de l&amp;#039;éducation et de la participation citoyenne pour impliquer les personnes dans l&amp;#039;action, à tous les âges de la vie.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;EEDD explore ainsi, de manière croisée, des champs qui sont tant environnementaux, que sociaux, économiques ou culturels : énergie, biodiversité, eau, déchets, mobilité, alimentation, consommation, habitat, solidarité, santé, sport, patrimoine. Parce que son approche est globale, complexe et territoriale et qu&amp;#039;elle peut, de manière adaptée, s&amp;#039;adresser à tous les publics, l&amp;#039;EEDD est un outil transversal indispensable à la  mise en œuvre des politiques régionales sectorielles.
 &lt;/p&gt;
 &lt;p&gt;
  Le présent dispositif d&amp;#039;aide précise le soutien pouvant être apporté par la Région à des actions de sensibilisation, d&amp;#039;éducation ou de formation à la transition écologique et énergétique (TEE) de tous les publics régionaux (en ciblant en particulier les publics jeunes et lycéens et en favorisant notamment l&amp;#039;accès des personnes en situation de handicap) dans le cadre d&amp;#039;accompagnements et de processus pédagogiques de long terme (créant et accroissant une prise de conscience de chaque public ciblé).
 &lt;/p&gt;
 &lt;p&gt;
  Ces actions d&amp;#039;EEDD doivent permettre de faire comprendre la notion d&amp;#039;écocitoyenneté et d&amp;#039;impulser des changements de comportements durables, individuels et collectifs qui peuvent en découler, nécessaires à la transition écologique et énergétique régionale.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -8663,180 +8196,180 @@
   &lt;strong&gt;
    &amp;#43; 40% (soit 70% maximum)
   &lt;/strong&gt;
   - Dans le cadre d&amp;#039;un appel à initiatives :
   Actions d&amp;#039;EEDD soutenant et valorisant l&amp;#039;innovation éducative et l&amp;#039;expérimentation pédagogique
   Projets de création de réseaux d&amp;#039;EEDD infrarégionaux (liés ou non à un territoire administratif) supportés par une structure associative
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier de dépôt des dossiers :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les programmes d&amp;#039;actions annuels :
  &lt;strong&gt;
   avant le 31 décembre année N-1
  &lt;/strong&gt;
  .
 &lt;/p&gt;
 &lt;p&gt;
  Pour les projets plus ponctuels : au fil de l&amp;#039;eau.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N36" s="1" t="inlineStr">
+      <c r="N34" s="1" t="inlineStr">
         <is>
           <t>Education et renforcement des compétences
 Qualité de l'air
 Biodiversité</t>
         </is>
       </c>
-      <c r="O36" s="1" t="inlineStr">
+      <c r="O34" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R36" s="1" t="inlineStr">
+      <c r="R34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Actions d&amp;#039;éducation à la transition écologique et énergétique, favorisant l&amp;#039;écocitoyenneté ; ponctuelles, annuelles ou pluriannuelles ; auprès de tous les publics et dans tous les territoires régionaux ; favorisant les partenariats lors de la construction et de la mise en œuvre de celles-ci et s&amp;#039;appuyant sur une méthodologie ambitieuse.
 &lt;/p&gt;
 &lt;p&gt;
  Actions favorisant la coopération entre acteurs d&amp;#039;un même territoire de projet qu&amp;#039;il soit local, départemental, régional, inter-régional et/ou transfrontalier ou européen.
 &lt;/p&gt;
 &lt;p&gt;
  Actions de formation et de professionnalisation des acteurs de l&amp;#039;EEDD (évaluation des besoins de formations en EEDD, organisation de réseaux de formateurs d&amp;#039;acteurs de l&amp;#039;EEDD, formations qualifiantes et diplômantes de professionnels de l&amp;#039;EEDD, formations des acteurs associatifs bénévoles).
 &lt;/p&gt;
 &lt;p&gt;
  Mise en réseau des acteurs de l&amp;#039;EEDD (coordination et animation de réseau territorial et/ou thématique d&amp;#039;acteurs de l&amp;#039;EEDD ; création de rencontres territoriales ou thématiques d&amp;#039;acteurs de l&amp;#039;EEDD ; création d&amp;#039;outils collaboratifs de partage des savoir-faire et des savoirs des acteurs d&amp;#039;un même réseau ou entre réseaux, création de dispositifs pédagogiques s&amp;#039;appuyant sur l&amp;#039;expertise des membres du réseau).
 &lt;/p&gt;
 &lt;p&gt;
  Création de réseaux d&amp;#039;acteurs de l&amp;#039;EEDD infrarégionaux (formation d&amp;#039;un nouveau réseau territorial ou thématique se basant sur une dynamique entre acteurs individuels ou entre structures pouvant déjà exister ; rencontres d&amp;#039;acteurs ; organisation et animation de nouveaux réseaux d&amp;#039;EEDD), principalement côté est de la région Occitanie.
 &lt;/p&gt;
 &lt;p&gt;
  Innovations pédagogiques et thématiques : voir critères relatifs à l&amp;#039;appel à initiatives.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U36" s="1" t="inlineStr">
+      <c r="U34" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V36" s="1" t="inlineStr">
+      <c r="V34" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Soutien-au-developpement-de-l-education-a-l-environnement-et-au</t>
         </is>
       </c>
-      <c r="X36" s="1" t="inlineStr">
+      <c r="X34" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Transition Écologique et Energétique
 &lt;/p&gt;
 &lt;p&gt;
  Yann ABONNEAU Téléphone : 04 67 22 90 58 Mail : yann.abonneau&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y36" s="1" t="inlineStr">
+      <c r="Y34" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z36" s="1" t="inlineStr">
+      <c r="Z34" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5ab9-soutien-au-developpement-de-leducation-a-lenv/</t>
         </is>
       </c>
-      <c r="AA36" s="1" t="inlineStr">
+      <c r="AA34" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE36" s="1" t="inlineStr">
+      <c r="AE34" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF36" s="1" t="inlineStr">
+      <c r="AF34" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG36" s="1" t="inlineStr">
+      <c r="AG34" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
-      <c r="AH36" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="37" spans="1:34" customHeight="0">
-      <c r="A37" s="1">
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
         <v>20395</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Animer des actions collectives en matière d'économie circulaire et de déchets</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G37" s="1" t="inlineStr">
+      <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H37" s="1" t="inlineStr">
+      <c r="H35" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J37" s="1" t="inlineStr">
+      <c r="J35" s="1" t="inlineStr">
         <is>
           <t>Jusqu'à 50% des coûts éligibles de l'opération. L'aide est plafonnée à 50 000 € par bénéficiaire et </t>
         </is>
       </c>
-      <c r="K37" s="1" t="inlineStr">
+      <c r="K35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L37" s="1" t="inlineStr">
+      <c r="L35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contexte :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La loi NOTRe a confié aux Régions l&amp;#039;élaboration du Plan Régional Prévention et de Gestion des Déchets (PRPGD) qui doit permettre d&amp;#039;atteindre les objectifs nationaux fixés par la loi de Transition énergétique pour la croissance verte. Ce plan définit et coordonne sur 12 ans  l&amp;#039;ensemble des actions pour atteindre les objections de prévention et gestion des déchets. Il comprend un Plan régional d&amp;#039;actions pour l&amp;#039;économie circulaire (PRAEC), qui a été construit en concertation et mobilise les acteurs autour de 6 axes : gouvernance, systèmes économiques, territoires, politiques publiques, recherche et innovation et déchets.
 &lt;/p&gt;
 &lt;p&gt;
  Afin de favoriser l&amp;#039;émergence de nouvelles actions et accompagner les projets des acteurs des territoires, la Région a adopté le 20 juillet 2017 trois types d&amp;#039;aide pour contribuer à développer la prévention et la valorisation des déchets, et d&amp;#039;engager concrètement en Occitanie la mutation vers une économie plus circulaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Aide à l&amp;#039;animation d&amp;#039;actions collectives régionales
  &lt;/li&gt;
  &lt;li&gt;
   Aide aux études stratégiques
  &lt;/li&gt;
  &lt;li&gt;
   Aide à la réalisation de projets locaux
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
@@ -8916,87 +8449,87 @@
    3/ Missions d&amp;#039;observation régionale
   &lt;/em&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Cette aide a vocation à améliorer les connaissances sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les flux de déchets, de matières et de ressources à l&amp;#039;échelle de la région,
  &lt;/li&gt;
  &lt;li&gt;
   les filières du secteur,
  &lt;/li&gt;
  &lt;li&gt;
   les acteurs du secteur.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Notamment dans le cadre d&amp;#039;un programme global annuel et du suivi des objectifs fixés par le Plan Régional de Prévention et de Gestion des Déchets.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N37" s="1" t="inlineStr">
+      <c r="N35" s="1" t="inlineStr">
         <is>
           <t>Recyclage et valorisation des déchets
 Economie circulaire</t>
         </is>
       </c>
-      <c r="O37" s="1" t="inlineStr">
+      <c r="O35" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R37" s="1" t="inlineStr">
+      <c r="R35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les actions ponctuelles, les dépenses éligibles sont prises en compte à partir de la date de réception du dossier de demande de subvention à la Région,
 &lt;/p&gt;
 &lt;p&gt;
  Pour les programmes globaux annuels, les demandes doivent être déposées si possible avant la fin de l&amp;#039;année n-1 et au plus tard le 30 juin de l&amp;#039;année n . Les dépenses sont prises en compte du 1er janvier au 31 décembre de l&amp;#039;année n .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="T37" s="1" t="inlineStr">
+      <c r="T35" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U37" s="1" t="inlineStr">
+      <c r="U35" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V37" s="1" t="inlineStr">
+      <c r="V35" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aides-regionales-a-l-animation-d-actions-collectives-en-matiere</t>
         </is>
       </c>
-      <c r="X37" s="1" t="inlineStr">
+      <c r="X35" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour toute demande de renseignements, vous pouvez contacter :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Service Déchets &amp;amp; Economie Circulaire
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Mail : economie-circulaire&amp;#64;laregion.fr Téléphone . : 04 67 22 79 03
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Pour les territoires : Nord Haute-Garonne, Lot, Tarn et Garonne
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Carole Bernard Téléphone : 05 61 39 66 34 Mail : carole.bernard&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Pour les territoires : Gard et Lozère
@@ -9017,489 +8550,688 @@
  &lt;em&gt;
   Pour les territoires : Aude, Pyrénées-Orientales et Ouest Hérault
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Benoit Thierry Téléphone : 04 67 22 79 21 Mail : benoit.thierry&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Pour les territoires : Aveyron et Tarn
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Bruno Garde Téléphone : 04 67 22 90 66 Mail : bruno.garde&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Pour les territoires : Ouest Ariège, Gers, hautes Pyrénées et Sud Haute-Garonne
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Simon Moulines Téléphone : 05 61 39 52 74 Mail : simon.moulines&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y37" s="1" t="inlineStr">
+      <c r="Y35" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z37" s="1" t="inlineStr">
+      <c r="Z35" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/959b-aides-regionales-a-lanimation-dactions-collec/</t>
         </is>
       </c>
-      <c r="AA37" s="1" t="inlineStr">
+      <c r="AA35" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE37" s="1" t="inlineStr">
+      <c r="AE35" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF37" s="1" t="inlineStr">
+      <c r="AF35" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG37" s="1" t="inlineStr">
+      <c r="AG35" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
-      <c r="AH37" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="38" spans="1:34" customHeight="0">
-      <c r="A38" s="1">
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>31445</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la diffusion de proximité dans le domaine des arts de la scène</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t>on montant ne peut être inférieur à 500€ (plancher) et supérieur à 2.000€ (plafond). Le montant annu</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de sa politique de soutien au spectacle vivant, la Région met en place un système d&amp;#039;aide à la diffusion qui permet aux opérateurs de droit privé ou public d&amp;#039;obtenir un soutien à la programmation de spectacles présentés par des équipes artistiques régionales.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus par la Région doivent permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un maillage du territoire régional, notamment en milieu rural et sur les communes dépourvues d&amp;#039;offre culturelle à l&amp;#039;année ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  la diffusion en Occitanie des équipes artistiques professionnelles issues du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  une ouverture de tous les publics sur la diversité des esthétiques du spectacle vivant.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les dossiers éligibles seront présentés en Commission Culture et Patrimoine selon le calendrier suivant : 2 commissions au 1er semestre et 2 commissions au 2nd semestre.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Conditions d&amp;#039;éligibilité :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Le lieu de programmation doit être situé dans une commune de moins de 15 000 habitants ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Le programmateur ne peut en aucun cas être soutenu dans le cadre d&amp;#039;un autre dispositif régional de soutien à la diffusion (lieux structurants, festivals, aide à la saison, ...) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Les spectacles concernés par le dispositif sont présentés par des équipes artistiques professionnelles domiciliées en région Occitanie ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Ces spectacles peuvent faire l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide à la diffusion de proximité durant les 3 années civiles suivant l&amp;#039;année de leur création, dans la limite de 12 représentations maximum ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide est sollicitée pour une représentation par spectacle programmé, hors séances scolaires ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un même programmateur peut mobiliser le dispositif dans la limite de 5 dates au total par année civile ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   De la même façon, un même lieu peut accueillir une programmation mobilisant le dispositif dans la limite de 5 dates au total par année civile ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   La demande de soutien doit être adressée à la Région impérativement avant la date de la représentation (ou de la première représentation en cas de programmation groupée).
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ &lt;strong&gt;
+  Dépenses éligibles :
+ &lt;/strong&gt;
+ Dépenses artistiques liées à la programmation du spectacle faisant l&amp;#039;objet de la demande : cession ou rémunération directe (frais d&amp;#039;approche non pris en compte).
+</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-diffusion-de-proximite</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>https://mesaidesenligne.laregion.fr/</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction de la Culture et du Patrimoine
+&lt;/p&gt;
+&lt;p&gt;
+ Service Arts de la Scène
+&lt;/p&gt;
+&lt;p&gt;
+ Mail : artsdelascene&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/bc72-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>03/04/2020</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
         <v>20396</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Enrichir et restaurer les collections des musées et fonds patrimoniaux des bibliothèques (FRAM, FRAR et FRRAB)</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G38" s="1" t="inlineStr">
+      <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H38" s="1" t="inlineStr">
+      <c r="H37" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J38" s="1" t="inlineStr">
+      <c r="J37" s="1" t="inlineStr">
         <is>
           <t>Dans la limite maximale de 80% du coût de la dépense.</t>
         </is>
       </c>
-      <c r="K38" s="1" t="inlineStr">
+      <c r="K37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L38" s="1" t="inlineStr">
+      <c r="L37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le dispositif vise à favoriser la restauration et l&amp;#039;enrichissement des collections des « Musées de France » et des fonds patrimoniaux des bibliothèques d&amp;#039;Occitanie. Le FRAM (Fonds Régional d&amp;#039;Acquisition pour les Musées de France), le FRAR (Fonds Régional d&amp;#039;Aide à la Restauration des collections des musées de France) et le FRRAB (Fonds Régional de Restauration et d&amp;#039;Acquisition pour les Bibliothèques) sont abondés annuellement par l&amp;#039;Etat et la Région.
 &lt;/p&gt;
 &lt;p&gt;
  Les établissements peuvent solliciter :
 &lt;/p&gt;
 &lt;p&gt;
  1- au titre des « musées de France », pour les collections labellisées,
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le FRAR pour la restauration des objets,
  &lt;/li&gt;
  &lt;li&gt;
   le FRAM pour l&amp;#039;achat d&amp;#039;oeuvres majeures ou remarquables ;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  2- au titre des bibliothèques, le FRRAB, pour les acquisitions de fonds patrimoniaux tels
  que, ouvrages anciens, incunables, lettres et manuscrits autographes, livres d&amp;#039;artistes, etc. Par ailleurs, le FRRAB peut être sollicité pour la restauration et la conservation des collections patrimoniales, ainsi que leur mise en valeur dans le cadre d&amp;#039;opérations particulièrement marquantes.
 &lt;/p&gt;
 &lt;p&gt;
  Les bénéficiaires du FRAM et du FRAR sont les établissements labellisés par l&amp;#039;Etat « Musées de France » et ceux du FRRAB sont les bibliothèques des collectivités publiques dotées de fonds patrimoniaux.
 &lt;/p&gt;
 &lt;p&gt;
  Les demandes de soutien au titre du FRAM, du FRAR et du FRRAB sont présentées par la personne morale propriétaire de la collection considérée : collectivités locales (ou leurs établissements publics) ou associations.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N38" s="1" t="inlineStr">
+      <c r="N37" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée</t>
         </is>
       </c>
-      <c r="O38" s="1" t="inlineStr">
+      <c r="O37" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R38" s="1" t="inlineStr">
+      <c r="R37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le soutien régional est calculé en fonction du montant d&amp;#039;opération HT. Le coût TTC peut être pris en compte, si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA en fonction de l&amp;#039;opération concernée.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les acquisitions des « musées de France » en vente publique, les frais spécifiques peuvent être retenus.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;aide accordée à un établissement ne peut en principe dépasser le tiers du montant annuel du FRAM, du FRAR ou du FRRAB.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;autofinancement du propriétaire ne peut être inférieur à 20% du montant HT (ou TTC si le bénéficiaire atteste son impossibilité à récupérer la TVA ou le FC TVA).
 &lt;/p&gt;
 &lt;p&gt;
  Ces fonds sont destinés à soutenir en priorité les restaurations et acquisitions majeures, inaccessibles pour les établissements d&amp;#039;Occitanie sans le cofinancement de l&amp;#039;État et de la Région. Pour des opérations exceptionnelles dépassant le cadre budgétaire dédié à ces dispositifs, des mesures financières exceptionnelles pourront être étudiées par la Région en cohérence avec les fonds mis en place à cet effet par l&amp;#039;État pour les musées et les bibliothèques.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U38" s="1" t="inlineStr">
+      <c r="U37" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V38" s="1" t="inlineStr">
+      <c r="V37" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Soutien-a-l-enrichissement-et-a-la-restauration-des-collections</t>
         </is>
       </c>
-      <c r="X38" s="1" t="inlineStr">
+      <c r="X37" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Région Occitanie / Pyrénées-Méditerranée Direction de la Culture et du Patrimoine Service Développement, Restauration et Valorisation du patrimoine
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 11, 30, 34, 48 et 66 :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Site de Montpellier : 201, avenue de la Pompignane 34 064 MONTPELLIER Cedex 2
 &lt;/p&gt;
 &lt;p&gt;
  Monique BENOIT : 04 67 22 93 49 Mél : monique.benoit&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Anne-Françoise VOISIN : 04 67 22 98 49 Mél : anne-francoise.voisin&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse : 22, boulevard du Maréchal Juin 31 406 TOULOUSE Cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Radhia GHAZOUANI : 05 61 39 62 09 Mél : radhia.ghazouani&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Philippe MONDY : 05 61 39 62 15 Mél : philippe.mondy&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y38" s="1" t="inlineStr">
+      <c r="Y37" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z38" s="1" t="inlineStr">
+      <c r="Z37" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/4dc9-patrimoine-soutien-a-lenrichissement-et-a-la-/</t>
         </is>
       </c>
-      <c r="AA38" s="1" t="inlineStr">
+      <c r="AA37" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE38" s="1" t="inlineStr">
+      <c r="AE37" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF38" s="1" t="inlineStr">
+      <c r="AF37" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG38" s="1" t="inlineStr">
+      <c r="AG37" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
-      <c r="AH38" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="39" spans="1:34" customHeight="0">
-      <c r="A39" s="1">
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
         <v>20425</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Développer des installations solaires thermiques</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G39" s="1" t="inlineStr">
+      <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H39" s="1" t="inlineStr">
+      <c r="H38" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J39" s="1" t="inlineStr">
+      <c r="J38" s="1" t="inlineStr">
         <is>
           <t>Jusqu'à 50% de l'assiette éligible</t>
         </is>
       </c>
-      <c r="K39" s="1" t="inlineStr">
+      <c r="K38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L39" s="1" t="inlineStr">
+      <c r="L38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets solaires thermiques.
 &lt;/p&gt;
 &lt;p&gt;
  &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N39" s="1" t="inlineStr">
+      <c r="N38" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Equipement public</t>
         </is>
       </c>
-      <c r="O39" s="1" t="inlineStr">
+      <c r="O38" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="U39" s="1" t="inlineStr">
+      <c r="U38" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V39" s="1" t="inlineStr">
+      <c r="V38" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-installations-solaires</t>
         </is>
       </c>
-      <c r="X39" s="1" t="inlineStr">
+      <c r="X38" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour les départements 09, 31, 32, 46, 65, 81 et 82 : François Olasz - francois.olasz&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour les départements 12, 30, 34 et 48 : Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Pour les départements 11 et 66 : Joël Nayet - joel.nayet&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y39" s="1" t="inlineStr">
+      <c r="Y38" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z39" s="1" t="inlineStr">
+      <c r="Z38" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b43c-aide-regionale-au-developpement-des-installat/</t>
         </is>
       </c>
-      <c r="AA39" s="1" t="inlineStr">
+      <c r="AA38" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB39" s="1" t="inlineStr">
+      <c r="AB38" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AE39" s="1" t="inlineStr">
+      <c r="AE38" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF39" s="1" t="inlineStr">
+      <c r="AF38" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG39" s="1" t="inlineStr">
+      <c r="AG38" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
-      <c r="AH39" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="40" spans="1:34" customHeight="0">
-      <c r="A40" s="1">
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
         <v>20428</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Financer des festivals d'arts de la scène</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G40" s="1" t="inlineStr">
+      <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H40" s="1" t="inlineStr">
+      <c r="H39" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K40" s="1" t="inlineStr">
+      <c r="K39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L40" s="1" t="inlineStr">
+      <c r="L39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La région Occitanie est une région particulièrement riche en festivals. Les festivals sont d&amp;#039;importants diffuseurs de la culture. Ils participent à la circulation des artistes et permettent à un large public de découvrir des œuvres de qualité. Ils renforcent la cohésion territoriale et sociale par la mobilisation d&amp;#039;un important bénévolat, par la conduite d&amp;#039;actions hors période festivalière (programmation à l&amp;#039;année, actions  de médiation : stages, rencontres, échanges). Ils contribuent ainsi à la démocratisation culturelle et à l&amp;#039;aménagement du territoire, en palliant parfois le manque d&amp;#039;infrastructure, notamment en milieu rural.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, les festivals œuvrent pour la valorisation du patrimoine régional et pour le développement du tourisme. Leur rôle est conséquent en matière économique directe et indirecte (hôtels, restaurants, campings...). Ils jouent un rôle croissant dans le champ du développement durable. La Région soutient de nombreux festivals et promeut leur action via son site Web.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un égal accès des publics à la culture ;
  &lt;/li&gt;
  &lt;li&gt;
   un soutien à l&amp;#039;économie des festivals et au tourisme ;
  &lt;/li&gt;
  &lt;li&gt;
   une aide pour développer des actions en faveur du développement durable ;
  &lt;/li&gt;
  &lt;li&gt;
   le soutien et l&amp;#039;accompagnement des équipes artistiques professionnelles du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un renforcement de la coopération régionale autour de projets artistiques majeurs ou innovants ;
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de projets à rayonnement régional et/ou national.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le montant est déterminé en fonction des critères énoncés ci-dessus et de l&amp;#039;économie globale du projet. Dans le cadre de sa nouvelle politique culturelle et afin d&amp;#039;aider à la mobilisation des financements européens dans le secteur de la culture et du patrimoine, toute structure retenue au titre du dispositif pourra se voir attribuer une aide complémentaire pour la mise en œuvre d&amp;#039;un projet participant à un programme européen.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N40" s="1" t="inlineStr">
+      <c r="N39" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O40" s="1" t="inlineStr">
+      <c r="O39" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R40" s="1" t="inlineStr">
+      <c r="R39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les aides s&amp;#039;adressent aux festivals ayant au minimum un an d&amp;#039;existence.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les projets, pour bénéficier de l&amp;#039;aide de la Région, doivent répondre aux conditions suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Implantation et activité en région ;
   &lt;/li&gt;
   &lt;li&gt;
    Viabilité économique du projet ;
   &lt;/li&gt;
   &lt;li&gt;
    Durée minimale : 2 jours ;
   &lt;/li&gt;
   &lt;li&gt;
    Situation régulière au regard des obligations réglementaires en matière de spectacle vivant (obligations fiscales et sociales, licence d&amp;#039;entrepreneur de spectacles...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Budget réalisé de la dernière édition du festival : 25 000 € minimum.
@@ -9510,308 +9242,308 @@
   Ce dispositif n&amp;#039;est pas cumulable avec les financements accordés au titre de :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    L&amp;#039;aide à la saison,
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide à la diffusion de proximité,
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide aux lieux structurants.
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les dépenses artistiques, techniques et administratives, à l&amp;#039;exception de la valorisation du bénévolat, des mises à disposition en nature, des dotations aux amortissements, des provisions, des intérêts des emprunts et des agios. Un lien direct doit être établi entre les dépenses éligibles et la réalisation du programme subventionné, en particulier pour les dépenses éventuellement réalisées avant la date du dépôt du dossier de demande de subvention. Le Règlement de Gestion des Financements Régionaux (RGFR) prévoit que les charges indirectes peuvent être éligibles sous certaines conditions et qu&amp;#039;elles pourront, si la nature de l&amp;#039;opération le justifie, être calculées selon une méthode simplifiée préétablie et conventionnée de taux forfaitaire. Explication de la méthode utilisée : Méthode calcul du le temps passé (temps passé sur l&amp;#039;action / temps de travail total des salariés de la structure). Ces charges indirectes ne pouvant pas dépasser 25 % du budget établi par la structure.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U40" s="1" t="inlineStr">
+      <c r="U39" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V40" s="1" t="inlineStr">
+      <c r="V39" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-scene-Aide-aux-Festivals</t>
         </is>
       </c>
-      <c r="X40" s="1" t="inlineStr">
+      <c r="X39" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   La demande doit être envoyée par courrier aux adresses suivantes :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  Site de Montpellier 201 avenue de la Pompignane 34064 Montpellier cedex 2
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse 22 Boulevard du Maréchal Juin 31406 Toulouse cedex 9
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour plus d&amp;#039;informations :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine Service Arts de la Scène et Art Contemporain
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse : artsetspectaclevivant&amp;#64;laregion.fr Site de Montpellier : spectaclevivant&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y40" s="1" t="inlineStr">
+      <c r="Y39" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z40" s="1" t="inlineStr">
+      <c r="Z39" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2eb1-arts-de-la-scene-aide-aux-festivals/</t>
         </is>
       </c>
-      <c r="AA40" s="1" t="inlineStr">
+      <c r="AA39" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE40" s="1" t="inlineStr">
+      <c r="AE39" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF40" s="1" t="inlineStr">
+      <c r="AF39" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG40" s="1" t="inlineStr">
+      <c r="AG39" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
-      <c r="AH40" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="41" spans="1:34" customHeight="0">
-      <c r="A41" s="1">
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
         <v>20322</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Développer des chaufferies biomasse et des réseaux de chaleur</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G41" s="1" t="inlineStr">
+      <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H41" s="1" t="inlineStr">
+      <c r="H40" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J41" s="1" t="inlineStr">
+      <c r="J40" s="1" t="inlineStr">
         <is>
           <t>Jusqu'à 50% de l'assiette éligible</t>
         </is>
       </c>
-      <c r="K41" s="1" t="inlineStr">
+      <c r="K40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L41" s="1" t="inlineStr">
+      <c r="L40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Devenir &amp;#34;Région à Energie Positive&amp;#34; nécessite d&amp;#039;accompagner les maîtres d&amp;#039;ouvrage dans la réalisation d&amp;#039;investissements en faveur des énergies renouvelables et en particulier pour des projets de chaufferies automatiques biomasse énergie. La création d&amp;#039;un réseau de chaleur et de froid est possible dans la mesure du respect des critères du dispositif « Modalités d&amp;#039;aide régionale au développement des réseaux de chaleur et de froid alimentés par une ENR&amp;amp;R ».
 &lt;/p&gt;
 &lt;p&gt;
  &amp;#34;Ensemble multiplions par 3 notre production d&amp;#039;énergie renouvelable&amp;#34;.
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N41" s="1" t="inlineStr">
+      <c r="N40" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur</t>
         </is>
       </c>
-      <c r="O41" s="1" t="inlineStr">
+      <c r="O40" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="U41" s="1" t="inlineStr">
+      <c r="U40" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V41" s="1" t="inlineStr">
+      <c r="V40" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-regionale-au-developpement-des-chaufferies-biomasse-et-39481</t>
         </is>
       </c>
-      <c r="X41" s="1" t="inlineStr">
+      <c r="X40" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour les départements 09, 31, 32, 46, 65, 81 et 82
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  François Olasz - francois.olasz&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 12, 30, 34 et 48
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Wilfried Hachet - wilfried.hachet&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 11 et 66
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Joël Nayet - joel.nayet&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y41" s="1" t="inlineStr">
+      <c r="Y40" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z41" s="1" t="inlineStr">
+      <c r="Z40" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/9f4d-aide-regionale-au-developpement-des-chaufferi/</t>
         </is>
       </c>
-      <c r="AA41" s="1" t="inlineStr">
+      <c r="AA40" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB41" s="1" t="inlineStr">
+      <c r="AB40" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Mise en place d’un réseau de chaleur</t>
         </is>
       </c>
-      <c r="AE41" s="1" t="inlineStr">
+      <c r="AE40" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF41" s="1" t="inlineStr">
+      <c r="AF40" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG41" s="1" t="inlineStr">
+      <c r="AG40" s="1" t="inlineStr">
         <is>
           <t>03/01/2020</t>
         </is>
       </c>
-      <c r="AH41" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="42" spans="1:34" customHeight="0">
-      <c r="A42" s="1">
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
         <v>19894</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Diffuser l'art contemporain en organisant des expositions, des résidences, des événements et des festivals</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G42" s="1" t="inlineStr">
+      <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H42" s="1" t="inlineStr">
+      <c r="H41" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K42" s="1" t="inlineStr">
+      <c r="K41" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L42" s="1" t="inlineStr">
+      <c r="L41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Compte tenu de la richesse de l&amp;#039;art contemporain en région, mais aussi des fragilités identifiées dans ce secteur, la Région Occitanie a souhaité en faire un axe fort de sa politique régionale Culture et Patrimoine.
  Aussi, la Région impulse, facilite et accompagne des initiatives dont la vocation est de porter l&amp;#039;art contemporain au plus près de chacun avec une ambition qualitative et une volonté de rayonnement régional.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   un maillage du territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un égal accès des publics à la culture ;
  &lt;/li&gt;
  &lt;li&gt;
   le soutien et l&amp;#039;accompagnement d&amp;#039;artistes professionnels vivant et travaillant sur le territoire régional ;
  &lt;/li&gt;
  &lt;li&gt;
   un renforcement de la coopération régionale autour de projets artistiques majeurs ou innovants ;
  &lt;/li&gt;
  &lt;li&gt;
   la réalisation de projets à rayonnement régional, national ou international.
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -9820,64 +9552,64 @@
   Montant de l&amp;#039;aide :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le montant de l&amp;#039;aide est défini en fonction de la dimension du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de sa nouvelle politique culturelle et afin d&amp;#039;aider à la mobilisation des financements européens dans le secteur de la culture et du patrimoine, toute structure retenue au titre du dispositif pourra se voir attribuer une aide complémentaire pour la mise en œuvre d&amp;#039;un projet participant d&amp;#039;un programme européen.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépôt de la demande :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt de la demande doit être antérieur à la réalisation du projet.
  Il doit être fait avant l&amp;#039;échéance fixée pour ce dispositif et pour l&amp;#039;exercice concerné.
 &lt;/p&gt;
 &lt;p&gt;
  La demande doit impérativement être déposée au moyen du dossier type de demande de subvention (plus envoi par email) intégrant l&amp;#039;ensemble des pièces à fournir et accompagné d&amp;#039;un RIB et d&amp;#039;un courrier de demande de soutien adressé à la Présidente de la Région Occitanie.
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N42" s="1" t="inlineStr">
+      <c r="N41" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie
 Musée
 Tourisme</t>
         </is>
       </c>
-      <c r="O42" s="1" t="inlineStr">
+      <c r="O41" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R42" s="1" t="inlineStr">
+      <c r="R41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Types d&amp;#039;aides et dispositions spécifiques :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    A/ Aide aux expositions, résidences et événements de création visuelle
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le champ concerné est celui de l&amp;#039;art contemporain et de l&amp;#039;architecture contemporaine.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif concerne :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    des structures conventionnées et bénéficiant éventuellement d&amp;#039;un label d&amp;#039;État (centre d&amp;#039;art, FRAC, ...) pour l&amp;#039;ensemble de leur programme d&amp;#039;activité, c&amp;#039;est-à-dire pour leur programmation artistique et culturelle à l&amp;#039;année ;
   &lt;/li&gt;
   &lt;li&gt;
@@ -10094,439 +9826,439 @@
    Dépenses éligibles :
   &lt;/strong&gt;
  &lt;/p&gt;
  Sont éligibles : Toutes les charges directes liées à l&amp;#039;opération faisant l&amp;#039;objet de la demande de subvention (dépenses artistiques et pédagogiques, frais de personnel, de communication, de transport, ...) quelle que soit la date à laquelle la dépense est réalisée, à la condition qu&amp;#039;elles soient en lien direct et justifié avec le programme subventionné.
 &lt;p&gt;
  Sont exclus de l&amp;#039;assiette subventionnable et donc de la dépense éligible :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    la valorisation du bénévolat et des mises à disposition en nature ;
   &lt;/li&gt;
   &lt;li&gt;
    les dotations aux amortissements et aux provisions ;
   &lt;/li&gt;
   &lt;li&gt;
    les intérêts des emprunts et les agios ;
   &lt;/li&gt;
   &lt;li&gt;
    les impôts et taxes.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="T42" s="1" t="inlineStr">
+      <c r="T41" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U42" s="1" t="inlineStr">
+      <c r="U41" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V42" s="1" t="inlineStr">
+      <c r="V41" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Art-contemporain-Dispositif-d-aide-a-la-diffusion-Expositions</t>
         </is>
       </c>
-      <c r="X42" s="1" t="inlineStr">
+      <c r="X41" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour les départements 11, 30, 34, 48 et 66 :
  &lt;/strong&gt;
  Région Occitanie – site de Montpellier 201 avenue de Pompignane 34064 Montpellier cedex 2
 &lt;/p&gt;
 &lt;p&gt;
  Courriel : laurianne.hidalgo&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82 :
  &lt;/strong&gt;
  Région Occitanie – site de Toulouse 22 boulevard du Maréchal Juin 31406 Toulouse cedex 9
 &lt;/p&gt;
 &lt;p&gt;
  Courriel : clement.montel&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0479-art-contemporain-aide-a-la-diffusion-expositi/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2019</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>10158</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Financer une partie de la saison artistique d'une communauté de communes assurant la diffusion de spectacles professionnels</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J42" s="1" t="inlineStr">
+        <is>
+          <t>L'aide annuelle représentera un maximum de 50% des charges éligibles.</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La circulation des artistes et des œuvres est à la fois un outil de développement privilégié pour les équipes artistiques et un enjeu majeur pour l&amp;#039;aménagement culturel du territoire.
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets soutenus par la Région doivent permettre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  un maillage du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un développement des publics par le biais d&amp;#039;actions de médiation et de sensibilisation ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  le soutien et l&amp;#039;accompagnement des équipes artistiques professionnelles du territoire régional ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  un renforcement de la coopération régionale autour des projets artistiques des équipes en région et des territoires de proximité.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ L&amp;#039;aide régionale tend notamment à favoriser la prise de compétence culturelle des communautés de communes. Elle encourage ainsi le développement culturel au travers de programmes d&amp;#039;actions de qualité intégrant la diffusion de spectacles professionnels et la sensibilisation des publics.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Arts plastiques et photographie</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Liste des pré-requis :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   une programmation professionnelle de qualité constituée d&amp;#039;un minimum de 12 dates, portée par un opérateur structuré juridiquement mobilisant des moyens et compétences adaptés ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la capacité d&amp;#039;offrir aux artistes des conditions d&amp;#039;accueil professionnelles : plateau en ordre de marche, moyens techniques et humains nécessaires au bon déroulement de la représentation, communication de la programmation à destination du public et des réseaux professionnels ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la présence d&amp;#039;au moins 30% d&amp;#039;équipes régionales professionnelles dans la programmation ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   un volet d&amp;#039;actions culturelles en direction des publics, en lien avec la programmation
+  &lt;/li&gt;
+  &lt;li&gt;
+   une programmation de spectacles en contrats de cession ou, le cas échéant, avec une prise en charge directe des salaires des artistes ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   la détention par le demandeur de la licence d&amp;#039;entrepreneur de spectacles.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Ce dispositif n&amp;#039;est pas cumulable avec les financements accordés au titre de :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;aide aux lieux structurants,
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide à la diffusion de proximité,
+  &lt;/li&gt;
+  &lt;li&gt;
+   L&amp;#039;aide aux festivals.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Dépenses éligibles
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   dépenses artistiques : achats de spectacles, frais d&amp;#039;approche et de séjour, droits d&amp;#039;auteur ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   dépenses techniques : location de matériel technique, salaires de personnels intermittents.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+ Sont exclus des dépenses éligibles la valorisation du bénévolat et des mises à disposition en nature, les dotations aux amortissements et aux provisions, les impôts et taxes, les intérêts des emprunts et les agios.
+&lt;p&gt;
+ &lt;strong&gt;
+  Les opérateurs devront garantir :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   L&amp;#039;intérêt de la programmation : prise de risque artistique, programmation réservant une place aux propositions destines au jeune public, aux esthétiques dont la diffusion est la plus fragile, telles que la danse contemporaine, la musique contemporaine, les arts de la marionnette, par exemple ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Un travail en complémentarité avec les acteurs culturels du territoire.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Le cas échéant, des projets de saisons réalisés sur plusieurs sites de diffusion pourront faire l&amp;#039;objet d&amp;#039;une demande de subvention à la Région, sous réserve du respect des critères d&amp;#039;éligibilité listés ci-dessus, si le projet est pensé de manière collégiale et présente une cohérence territoriale.
+&lt;/p&gt;
+&lt;p&gt;
+ Peuvent également être retenus les projets de saison mettant en avant des logiques de coopération et de partenariat entre acteurs culturels régionaux, notamment dans le cadre de réseaux régionaux de soutien à la création et à la diffusion.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-saison</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  La demande doit être envoyée par courrier avant la date indiquée ci-dessus aux adresses suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conseil Régional Occitanie
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Montpellier 201 avenue de la Pompignane 34064 Montpellier cedex 2
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse 22 Boulevard du Maréchal Juin 31406 Toulouse cedex 9
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour plus d&amp;#039;informations : Direction de la Culture et du Patrimoine Service Arts de la Scène et Art Contemporain
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Site de Toulouse : artsetspectaclevivant&amp;#64;laregion.fr Site de Montpellier : spectaclevivant&amp;#64;laregion.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y42" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
       <c r="Z42" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/0479-art-contemporain-aide-a-la-diffusion-expositi/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/108c-arts-de-la-scene-aide-a-la-saison/</t>
         </is>
       </c>
       <c r="AA42" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE42" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF42" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG42" s="1" t="inlineStr">
         <is>
-          <t>31/12/2019</t>
+          <t>14/11/2019</t>
         </is>
       </c>
       <c r="AH42" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:34" customHeight="0">
       <c r="A43" s="1">
-        <v>10158</v>
+        <v>10198</v>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Financer une partie de la saison artistique d'une communauté de communes assurant la diffusion de spectacles professionnels</t>
+          <t>Mener un projet de gestion durable de la ressource en eau</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
-        <is>
-[...229 lines deleted...]
-      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H44" s="1" t="inlineStr">
+      <c r="H43" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J44" s="1" t="inlineStr">
+      <c r="J43" s="1" t="inlineStr">
         <is>
           <t>Le taux maximal de la Région est de 20 % de l'assiette éligible. Il peut être porté jusqu'à 40% pour</t>
         </is>
       </c>
-      <c r="K44" s="1" t="inlineStr">
+      <c r="K43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L44" s="1" t="inlineStr">
+      <c r="L43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Omniprésente, l&amp;#039;eau contribue grandement à l&amp;#039;attractivité régionale. Cependant, le dynamisme démographique et touristique, associé à de nombreux usages économiques, exercent des pressions grandissantes sur la ressource, notamment avec les effets de l&amp;#039;évolution du climat.
 &lt;/p&gt;
 &lt;p&gt;
  Voté le 22 juin 2018 par la Région Occitanie, le présent dispositif d&amp;#039;intervention en faveur d&amp;#039;une gestion durable de la ressource en eau vise la poursuite   de ce développement économique, en contribuant à limiter les concurrences entre les usages et à utiliser  la ressource en eau de façon responsable. Il encourage en priorité des actions d&amp;#039;économies et de préservation de l&amp;#039;eau et l&amp;#039;optimisation de l&amp;#039;usage de la ressource ; il permet également de soutenir sous  certaines conditions, la mobilisation de ressources nouvelles.
 &lt;/p&gt;
 &lt;p&gt;
  Ce dispositif constitue un volet essentiel du Plan d&amp;#039;Intervention régional pour l&amp;#039;eau adopté par les élus régionaux en juin 2018.
 &lt;/p&gt;
 &lt;p&gt;
  Ne relèvent pas de ce dispositif d&amp;#039;intervention les opérations du petit cycle de l&amp;#039;eau :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   de pose de réseau d&amp;#039;eau potable et d&amp;#039;amélioration de leurs rendements,
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;assainissement (collectif ou autonome),
  &lt;/li&gt;
  &lt;li&gt;
   de  protection des captages d&amp;#039;alimentation en eau  potable (dans  le  cadre  de  la mise en place des périmètres de protection).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le plancher minimal de subvention est de
  &lt;strong&gt;
   2 000 €
  &lt;/strong&gt;
  . En cas de co-financements Europe / Région, ce plancher pourra  être diminué.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N44" s="1" t="inlineStr">
+      <c r="N43" s="1" t="inlineStr">
         <is>
           <t>Mers et océans</t>
         </is>
       </c>
-      <c r="O44" s="1" t="inlineStr">
+      <c r="O43" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R44" s="1" t="inlineStr">
+      <c r="R43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les actions listées ci-après sont éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Gouvernance locale en faveur d&amp;#039;une gestion intégrée de la ressource en eau
  &lt;/li&gt;
  &lt;li&gt;
   Préservation de la qualité de la ressource en eau
  &lt;/li&gt;
  &lt;li&gt;
   Définition d&amp;#039;un plan d&amp;#039;action préalable à la réalisation de projets visant les économies d&amp;#039;eau, l&amp;#039;optimisation des ressources existantes ou la mobilisation de nouvelles ressources
  &lt;/li&gt;
  &lt;li&gt;
   Économies d&amp;#039;eau
  &lt;/li&gt;
  &lt;li&gt;
   Optimisation des ressources existantes
  &lt;/li&gt;
  &lt;li&gt;
@@ -10559,162 +10291,162 @@
   &lt;/strong&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Cadre des opérations (opérations d&amp;#039;envergure régionale et/ou portant sur un périmètre cohérent d&amp;#039;intervention, échelle hydraulique cohérente)
  &lt;/li&gt;
  &lt;li&gt;
   Approche multi-usages
  &lt;/li&gt;
  &lt;li&gt;
   Préservation de la ressource
  &lt;/li&gt;
  &lt;li&gt;
   Proportionnalité des opérations
  &lt;/li&gt;
  &lt;li&gt;
   Acceptation sociale des projets
  &lt;/li&gt;
  &lt;li&gt;
   Préservation des milieux aquatiques, et plus globalement prise en compte des aspects connexes
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U44" s="1" t="inlineStr">
+      <c r="U43" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V44" s="1" t="inlineStr">
+      <c r="V43" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Dispositif-regional-pour-la-gestion-durable-de-la-ressource-en</t>
         </is>
       </c>
-      <c r="X44" s="1" t="inlineStr">
+      <c r="X43" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Service Eau, Milieux Aquatiques et Risques Direction de la Transition Ecologique et Energétique
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Site de Montpellier : Alexandre CARRIER : alexandre.carrier&amp;#64;laregion.fr / 04 67 22 93 08
 &lt;/p&gt;
 &lt;p&gt;
  Site de Toulouse : Anne NESPOULOUS : anne.nespoulous&amp;#64;laregion.fr Téléphone : 05 61 39 66 25
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y44" s="1" t="inlineStr">
+      <c r="Y43" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z44" s="1" t="inlineStr">
+      <c r="Z43" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/71ac-dispositif-regional-pour-la-gestion-durable-d/</t>
         </is>
       </c>
-      <c r="AA44" s="1" t="inlineStr">
+      <c r="AA43" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB44" s="1" t="inlineStr">
+      <c r="AB43" s="1" t="inlineStr">
         <is>
           <t>Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AE44" s="1" t="inlineStr">
+      <c r="AE43" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF44" s="1" t="inlineStr">
+      <c r="AF43" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG44" s="1" t="inlineStr">
+      <c r="AG43" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH44" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="45" spans="1:34" customHeight="0">
-      <c r="A45" s="1">
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
         <v>10200</v>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Restaurer le patrimoine culturel des communes de moins de 30.000 habitants</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G45" s="1" t="inlineStr">
+      <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H45" s="1" t="inlineStr">
+      <c r="H44" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I45" s="1" t="inlineStr">
+      <c r="I44" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 30</t>
         </is>
       </c>
-      <c r="J45" s="1" t="inlineStr">
+      <c r="J44" s="1" t="inlineStr">
         <is>
           <t>30% maximum du coût des travaux éligibles pour les biens inscrits sur la liste du Patrimoine mondial</t>
         </is>
       </c>
-      <c r="K45" s="1" t="inlineStr">
+      <c r="K44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L45" s="1" t="inlineStr">
+      <c r="L44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contexte :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La région est riche d&amp;#039;un patrimoine historique allant de la préhistoire à l&amp;#039;époque contemporaine. Sa diversité et sa qualité confèrent une forte personnalité au territoire régional, constituant un témoignage de la permanence de l&amp;#039;occupation humaine, de la circulation des savoirs et des techniques ainsi que de la dynamique ou de l&amp;#039;inventivité architecturale de ses habitants.
 &lt;/p&gt;
 &lt;p&gt;
  La richesse et la diversité du patrimoine est reconnue au travers de nombreux labels internationaux et nationaux : 8 biens inscrits sur la liste du Patrimoine Mondial par l&amp;#039;UNESCO, 20 secteurs sauvegardés, 24 Villes ou Pays d&amp;#039;Art et Histoire, 134 « musées de France », près de 5 000 Monuments Historiques.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs stratégiques :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   contribuer au renforcement de la personnalité de la région Occitanie car l&amp;#039;offre patrimoniale a un impact déterminant sur l&amp;#039;attractivité du territoire et la fréquentation touristique ; cette personnalité est l&amp;#039;expression de l&amp;#039;excellence et de la qualité de la vie ;
  &lt;/li&gt;
  &lt;li&gt;
   s&amp;#039;appuyer sur le réseau des sites labellisés UNESCO pour renforcer la notoriété patrimoniale du territoire régional au plan national et international ;
  &lt;/li&gt;
  &lt;li&gt;
@@ -10740,117 +10472,117 @@
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier complet est adressé à la Région :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   au plus tard le
   &lt;strong&gt;
    30 novembre
   &lt;/strong&gt;
   de l&amp;#039;année N-1, pour instruction et décision au cours du 1er semestre de l&amp;#039;année N ;
  &lt;/li&gt;
  &lt;li&gt;
   au plus tard le
   &lt;strong&gt;
    30 avril
   &lt;/strong&gt;
   de l&amp;#039;année N, pour instruction et décision au cours du 2ème semestre de la même année.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le dossier de demande de subvention réceptionné par la Région doit être administrativement complet avant le démarrage des travaux.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N45" s="1" t="inlineStr">
+      <c r="N44" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Bâtiments et construction
 Réhabilitation
 Architecture</t>
         </is>
       </c>
-      <c r="O45" s="1" t="inlineStr">
+      <c r="O44" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R45" s="1" t="inlineStr">
+      <c r="R44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
  Propriétaires publics ou privés d&amp;#039;un bien patrimonial éligible et situé dans une commune d&amp;#039;Occitanie de moins de 30 000 habitants. Pour les biens inscrits par l&amp;#039;UNESCO sur la Liste du patrimoine mondial, aucun seuil de population n&amp;#039;est appliqué.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Patrimoine culturel éligible :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Le patrimoine bâti ou archéologique protégé au titre des Monuments Historiques ou situé dans un site patrimonial remarquable.
  &lt;/li&gt;
  &lt;li&gt;
   Le patrimoine bâti public d&amp;#039;architecture traditionnelle non protégé. 3 - Le patrimoine mobilier (objets d&amp;#039;art et bateaux) protégé au titre des Monuments Historiques. 4 - Le patrimoine musical (orgues et carillons). 5 - Les études en vue de la création d&amp;#039;un site patrimonial remarquable.
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Travaux éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   restauration extérieure, peintures monumentales, vitraux, pour les Monuments Historiques
  &lt;/li&gt;
  &lt;li&gt;
   restauration extérieure uniquement, pour les édifices non protégés au titre des Monuments Historiques
  &lt;/li&gt;
  &lt;li&gt;
   restauration et mise en sécurité des objets mobiliers protégés Monuments Historiques, ainsi que des orgues et carillons
  &lt;/li&gt;
  &lt;li&gt;
   restauration extérieure et des structures pour les bateaux protégés Monuments Historiques
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U45" s="1" t="inlineStr">
+      <c r="U44" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V45" s="1" t="inlineStr">
+      <c r="V44" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Restauration-du-patrimoine-culturel</t>
         </is>
       </c>
-      <c r="X45" s="1" t="inlineStr">
+      <c r="X44" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Région Occitanie / Pyrénées-Méditerranée Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  Service Développement, Restauration et Valorisation du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 11, 30, 34, 48 et 66
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Site de Montpellier : 201, avenue de la Pompignane 34 064 MONTPELLIER Cedex 2
  &lt;/li&gt;
  &lt;li&gt;
   Monique BENOIT Tél : 04 67 22 93 49 Mél :
   &lt;a href="mailto:monique.benoit&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
    monique.benoit&amp;#64;laregion.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Ondine VIGIER Tél : 04 67 22 80 83 Mél :
   &lt;a href="mailto:ondine.vigier&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
@@ -10860,127 +10592,127 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements 09, 12, 31, 32, 46, 65, 81 et 82
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Site de Toulouse : 22, boulevard du Maréchal Juin 31 406 TOULOUSE Cedex 9
  &lt;/li&gt;
  &lt;li&gt;
   Patricia RODRIGUES Tél : 05 61 39 62 22 Mél :
   &lt;a href="mailto:patricia.rodrigues&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
    patricia.rodrigues&amp;#64;laregion.fr
   &lt;/a&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Geneviève GUILHEM Tél : 05 61 39 62 10 Mél :
   &lt;a href="mailto:genevieve.guilhem&amp;#64;laregion.fr" rel="noopener" target="_blank"&gt;
    genevieve.guilhem&amp;#64;laregion.fr
   &lt;/a&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y45" s="1" t="inlineStr">
+      <c r="Y44" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z45" s="1" t="inlineStr">
+      <c r="Z44" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/91a6-patrimoine-aide-a-la-restauration-du-patrimoi/</t>
         </is>
       </c>
-      <c r="AA45" s="1" t="inlineStr">
+      <c r="AA44" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB45" s="1" t="inlineStr">
+      <c r="AB44" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AE45" s="1" t="inlineStr">
+      <c r="AE44" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF45" s="1" t="inlineStr">
+      <c r="AF44" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG45" s="1" t="inlineStr">
+      <c r="AG44" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH45" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="46" spans="1:34" customHeight="0">
-      <c r="A46" s="1">
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
         <v>10204</v>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Créer ou étendre des structures d'accueil de la petite enfance</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G46" s="1" t="inlineStr">
+      <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H46" s="1" t="inlineStr">
+      <c r="H45" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J46" s="1" t="inlineStr">
+      <c r="J45" s="1" t="inlineStr">
         <is>
           <t>15% maximum</t>
         </is>
       </c>
-      <c r="K46" s="1" t="inlineStr">
+      <c r="K45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L46" s="1" t="inlineStr">
+      <c r="L45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif a comme objectif la création ou l&amp;#039;extension de structures multi accueil pour la petite enfance (0-3 ans) à vocation intercommunale, accessibles aux enfants handicapés permettant :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   une offre d&amp;#039;accueil diversifiée et adaptée aux besoins de garde de la petite enfance,
  &lt;/li&gt;
  &lt;li&gt;
   le regroupement des services et la mutualisation des moyens,
  &lt;/li&gt;
  &lt;li&gt;
   le développement d&amp;#039;actions innovantes spécifiques au milieu rural : haltes garderies itinérantes, maisons d&amp;#039;assistantes maternelles....
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets devront intégrer une démarche respectueuse de l&amp;#039;environnement, notamment la recherche de l&amp;#039;efficacité énergétique maximale compte tenu des meilleures technologies disponibles et la recherche d&amp;#039;au moins une solution de recours aux énergies renouvelables.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront également veiller à améliorer les conditions de travail, voire le développement de l&amp;#039;insertion dans le travail.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
@@ -11000,220 +10732,220 @@
    &lt;strong&gt;
     100 000 €
    &lt;/strong&gt;
    par projet
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Pour l&amp;#039;extension de la capacité d&amp;#039;accueil :
    &lt;/strong&gt;
    Minimum de 3 places supplémentaires /
    15% maximum d&amp;#039;une dépense subventionnable plafonnée à
    &lt;strong&gt;
     15 000 €
    &lt;/strong&gt;
    par place /
    plafonnement de la subvention à
    &lt;strong&gt;
     22 500 €
    &lt;/strong&gt;
    par projet
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N46" s="1" t="inlineStr">
+      <c r="N45" s="1" t="inlineStr">
         <is>
           <t>Famille et enfance
 Handicap
 Accès aux services
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O46" s="1" t="inlineStr">
+      <c r="O45" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R46" s="1" t="inlineStr">
+      <c r="R45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Sont éligibles les opérations situées dans l&amp;#039;ensemble des communes de la Région, hors métropoles.
 &lt;/p&gt;
 &lt;p&gt;
  Le projet doit obligatoirement être d&amp;#039;intérêt communautaire : la maitrise d&amp;#039;ouvrage doit être assurée par un EPCI à fiscalité propre ou, dans le cas dument justifié d&amp;#039;une maitrise d&amp;#039;ouvrage communale, le projet devra bénéficier d&amp;#039;un fonds de concours de l&amp;#039;EPCI concerné.
 &lt;/p&gt;
 &lt;p&gt;
  Une attention particulière sera apportée aux projets portés par les communes faiblement peuplées situées dans un territoire lui-même peu dense pour lesquels une maitrise d&amp;#039;ouvrage communale pourra être étudiée.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront justifier des avis conformes de la CAF et de la PMI.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets devront présenter des éléments sur l&amp;#039;opportunité et l&amp;#039;inscription dans l&amp;#039;environnement territorial.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accueil des enfants handicapés devra également être prévu dès la conception du projet.
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les travaux et frais de maitrise d&amp;#039;œuvre.
 &lt;/p&gt;
 &lt;p&gt;
  Sont inéligibles les acquisitions immobilières et l&amp;#039;achat d&amp;#039;équipements.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U46" s="1" t="inlineStr">
+      <c r="U45" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V46" s="1" t="inlineStr">
+      <c r="V45" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Accueil-de-la-petite-enfance</t>
         </is>
       </c>
-      <c r="X46" s="1" t="inlineStr">
+      <c r="X45" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Adresser tous les courriers à :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Madame la Présidente de la Région Occitanie / Pyrénées-Méditerranée
 &lt;/p&gt;
 &lt;p&gt;
  A l&amp;#039;attention de la Direction de l&amp;#039;Action Territoriale, de la Ruralité de la Montagne
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements : 11-12-30-34-48-66
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région 201 avenue de la Pompignane 34064 Montpellier Cedex 2
   &lt;/li&gt;
   &lt;li&gt;
    Renseignements : Nicole MARIN-KHOURY Tél : 04 67 22 97 02
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour les départements : 9-31-32-46-65-81-82
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Adresse : Hôtel de Région 22, bd Maréchal Juin 31406 Toulouse Cedex 9
   &lt;/li&gt;
   &lt;li&gt;
    Renseignements : Christine MERMILLIOT Tél : 05 61 33 50 20
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y46" s="1" t="inlineStr">
+      <c r="Y45" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z46" s="1" t="inlineStr">
+      <c r="Z45" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f5cc-accueil-de-la-petite-enfance/</t>
         </is>
       </c>
-      <c r="AA46" s="1" t="inlineStr">
+      <c r="AA45" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB46" s="1" t="inlineStr">
+      <c r="AB45" s="1" t="inlineStr">
         <is>
           <t>Création d’une crèche</t>
         </is>
       </c>
-      <c r="AE46" s="1" t="inlineStr">
+      <c r="AE45" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF46" s="1" t="inlineStr">
+      <c r="AF45" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG46" s="1" t="inlineStr">
+      <c r="AG45" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH46" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="47" spans="1:34" customHeight="0">
-      <c r="A47" s="1">
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
         <v>10215</v>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Organiser une manifestation audiovisuelle</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G47" s="1" t="inlineStr">
+      <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H47" s="1" t="inlineStr">
+      <c r="H46" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K47" s="1" t="inlineStr">
+      <c r="K46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L47" s="1" t="inlineStr">
+      <c r="L46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les manifestations audiovisuelles occupent une place importante dans la diffusion des œuvres audiovisuelles et cinématographiques. Elles renforcent la cohésion territoriale et sociale par la mobilisation d&amp;#039;un important bénévolat, par la conduite d&amp;#039;actions hors période festivalière (programmation à l&amp;#039;année, actions de médiation, notamment). Elles contribuent ainsi à la démocratisation culturelle et à l&amp;#039;aménagement du territoire, en palliant parfois le manque d&amp;#039;infrastructure, notamment en milieu rural ou péri-urbain.
 &lt;/p&gt;
 &lt;p&gt;
  Par ailleurs, ces manifestations œuvrent pour la valorisation du patrimoine régional et pour le développement du tourisme. Leur rôle est conséquent en matière économique directe et indirecte (hôtels, restaurants, campings...). Elles jouent un rôle croissant dans le champ du développement durable. La Région soutient de nombreuses manifestations audiovisuelles et promeut leur action via son site internet.
 &lt;/p&gt;
 &lt;p&gt;
  Les projets soutenus par la Région doivent permettre de :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Favoriser la diffusion et la démocratisation culturelle auprès d&amp;#039;un large public ;
  &lt;/li&gt;
  &lt;li&gt;
   Participer à la diffusion audiovisuelle de qualité et au renouvellement de la diversité culturelle ;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcer l&amp;#039;attractivité des territoires pour lesquels ces manifestations peuvent également générer d&amp;#039;importantes retombées économiques et touristiques ;
  &lt;/li&gt;
  &lt;li&gt;
   Renforcer la structuration de la filière audiovisuelle régionale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
@@ -11235,194 +10967,194 @@
   Date limite d&amp;#039;envoi des dossiers :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Avant le 15 novembre
   &lt;/strong&gt;
   de l&amp;#039;année précédente pour les manifestations se déroulant durant le premier semestre (proposition de vote d&amp;#039;une aide éventuelle en avril)
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Avant le 24 janvier
   &lt;/strong&gt;
   pour les manifestations se déroulant durant le second semestre (proposition de vote d&amp;#039;une aide éventuelle en juin)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;
 &lt;ul&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N47" s="1" t="inlineStr">
+      <c r="N46" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O47" s="1" t="inlineStr">
+      <c r="O46" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R47" s="1" t="inlineStr">
+      <c r="R46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La manifestation doit présenter une viabilité économique satisfaisante et doit pouvoir justifier du soutien financier significatif d&amp;#039;autres partenaires. Le budget réalisé de la précédente édition de la manifestation (hors bénévolat et prestations en nature) doit être au minimum de 20 000 €.
 &lt;/p&gt;
 &lt;p&gt;
  La manifestation doit se dérouler sur un minimum de 2 jours. Son implantation principale doit être située sur le territoire régional. Les salles de cinéma de proximité, voire au-delà, devront être associées au projet sous une forme ou une autre. Les conditions du partenariat (financières, matérielles, logistiques, de communication) avec la ou les salles doivent être explicitées.
 &lt;/p&gt;
 &lt;p&gt;
  La manifestation devra être insérée dans la chaîne de la création cinématographique ou audiovisuelle en faisant appel aux auteurs, réalisateurs, collaborateurs artistiques, producteurs et diffuseurs. Les auteurs, réalisateurs ou collaborateurs artistiques qui participent à la manifestation, à l&amp;#039;exception des présentations de films en avant-première ou en pré-distribution ou distribution, seront rémunérés pour leurs interventions lorsque celles-ci impliquent un travail défini avec l&amp;#039;organisateur de la manifestation.
 &lt;/p&gt;
 &lt;p&gt;
  Les conditions de projection devront être de qualité professionnelle (support, écran, son,...).
 &lt;/p&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U47" s="1" t="inlineStr">
+      <c r="U46" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V47" s="1" t="inlineStr">
+      <c r="V46" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Cinema-Audiovisuel-Multimedia-Aide-a-une-manifestation</t>
         </is>
       </c>
-      <c r="X47" s="1" t="inlineStr">
+      <c r="X46" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Pour l&amp;#039;envoi des dossiers :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Par voie postale : Région Occitanie / Pyrénées-Méditerranée DCP - Service Industries Créatives - Site de Montpellier 201, Avenue de la Pompignane 34064 Montpellier Cedex 2
 &lt;/p&gt;
 &lt;p&gt;
  et par courrier électronique : film&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Pour tout renseignement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  En cas d&amp;#039;avis favorable des instances délibératives de la Région, le site de Montpellier de la Direction de la Culture et du Patrimoine - Service Industries Créatives, vous adressera la notification d&amp;#039;attribution de l&amp;#039;aide et suivra les mandatements.
 &lt;/p&gt;
 &lt;p&gt;
  Vous pouvez l&amp;#039;interroger pour le suivi de votre demande, les éléments complémentaires, les notifications, arrêtés ou conventions, les modalités et délais de paiement des subventions.
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 04 67 22 80 74
 &lt;/p&gt;
 &lt;p&gt;
  Mail : film&amp;#64;laregion.fr
 &lt;/p&gt;
 &lt;p&gt;
  Le site de Toulouse de la Direction de la Culture et du Patrimoine – Service Industries Créatives est votre interlocuteur pour la programmation à venir, les évènements liés aux films et aux professionnels régionaux ou à la représentation de la Région durant votre manifestation.
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 61 39 62 19
 &lt;/p&gt;
 &lt;p&gt;
  Mail : film&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y47" s="1" t="inlineStr">
+      <c r="Y46" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z47" s="1" t="inlineStr">
+      <c r="Z46" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f49d-cinemaaudiovisuelmultimedia-aide-a-une-manife/</t>
         </is>
       </c>
-      <c r="AA47" s="1" t="inlineStr">
+      <c r="AA46" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE47" s="1" t="inlineStr">
+      <c r="AE46" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF47" s="1" t="inlineStr">
+      <c r="AF46" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG47" s="1" t="inlineStr">
+      <c r="AG46" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH47" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="48" spans="1:34" customHeight="0">
-      <c r="A48" s="1">
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
         <v>10297</v>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Expérimenter des pratiques pédagogiques innovantes - INNOV'EMPLOI</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G48" s="1" t="inlineStr">
+      <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K48" s="1" t="inlineStr">
+      <c r="K47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L48" s="1" t="inlineStr">
+      <c r="L47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Occitanie s&amp;#039;est engagée de manière réactive dans le soutien aux projets innovants, expérimentaux et/ou partenariaux dans les domaines de l&amp;#039;emploi, de la formation et de l&amp;#039;orientation.
 &lt;/p&gt;
 &lt;p&gt;
  Le Contrat de Plan Régional de Développement de la Formation et l&amp;#039;Orientation Professionnelle (CPRDFOP),  signé avec l&amp;#039;État et les partenaires sociaux, et le Plan d&amp;#039;Investissement dans les Compétences (PACTE), constituent le cadre d&amp;#039;action qui permet l&amp;#039;engagement de la Région auprès des porteurs de projets.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les principaux enjeux du dispositif Innov&amp;#039;emploi :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Investir dans une offre de formation en lien avec la demande économique et les métiers de demain
  &lt;/li&gt;
  &lt;li&gt;
   Lutter contre les ruptures en cours de formation
  &lt;/li&gt;
  &lt;li&gt;
   Expérimenter des pratiques pédagogiques innovantes adaptées à des publics ou des territoires isolés
  &lt;/li&gt;
  &lt;li&gt;
   Proposer des parcours qualifiants vers l&amp;#039;emploi, renouvelés dans leurs contenus, au regard des besoins de l&amp;#039;économie en temps réel et de façon prospective
  &lt;/li&gt;
@@ -11441,196 +11173,196 @@
  &lt;/li&gt;
  &lt;li&gt;
   Proposer un dispositif soutenant l&amp;#039;innovation afin de répondre au mieux aux besoins nouveaux des territoires, des publics et des entreprises par la mise en œuvre d&amp;#039;études, d&amp;#039;actions d&amp;#039;ingénieries et/ou de formations.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   3 enjeux spécifiques :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Égalité des chances pour les publics et les territoires
  &lt;/li&gt;
  &lt;li&gt;
   Développement des niveaux de compétences intégrant les nouveaux métiers
  &lt;/li&gt;
  &lt;li&gt;
   Innovation visant la dynamique économique et territoriale
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N48" s="1" t="inlineStr">
+      <c r="N47" s="1" t="inlineStr">
         <is>
           <t>Egalité des chances
 Formation professionnelle
 Innovation, créativité et recherche
 Emploi</t>
         </is>
       </c>
-      <c r="O48" s="1" t="inlineStr">
+      <c r="O47" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R48" s="1" t="inlineStr">
+      <c r="R47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Conformément au Règlement de Gestion des Financements Régionaux (en vigueur depuis le 30 juin 2017) :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les projets devront obligatoirement proposer un co-financement cohérent autre que le financement de la Région Occitanie.
  &lt;/li&gt;
  &lt;li&gt;
   Sont éligibles les dépenses de fonctionnement liées directement à la réalisation de l&amp;#039;action ou à l&amp;#039;ingénierie portées par la structure bénéficiaire de la subvention.
  &lt;/li&gt;
  &lt;li&gt;
   Le versement du financement octroyé dans le cadre du présent dispositif est proportionnel, c&amp;#039;est-à-dire que le montant varie en fonction de la réalisation de l&amp;#039;opération subventionnée et ne pourra en aucun cas être réévalué.
  &lt;/li&gt;
  &lt;li&gt;
   Les modalités de versement se présentent sous forme d&amp;#039;une avance de 30%, d&amp;#039;un acompte et du solde.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Conditions d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Actions éligibles au dispositif Innov&amp;#039;emploi - Expérimentation
  &lt;/li&gt;
  &lt;li&gt;
   Tout projet relevant du domaine de l&amp;#039;emploi, de la formation, de l&amp;#039;orientation professionnelle, qui présente un caractère inédit en Occitanie (que ce soit au regard du contenu, du public visé, de la filière, de la méthode pédagogique, des outils utilisés, ...)
  &lt;/li&gt;
  &lt;li&gt;
   Les retours d&amp;#039;expérience doivent pouvoir être transférables et le porteur du projet aura à cœur de faire des préconisation issues de l&amp;#039;expérimentation afin de contribuer à l&amp;#039;adaptation du système régional d&amp;#039;orientation, formation ou emploi
  &lt;/li&gt;
  &lt;li&gt;
   La Région portera une attention particulière aux projets permettant un levier en matière d&amp;#039;animation territoriale ou de dynamique partenariale entre acteurs dans un même espace géographique. L&amp;#039;objectif de la Région est d&amp;#039;inciter au partenariat collaboratif.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="U48" s="1" t="inlineStr">
+      <c r="U47" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V48" s="1" t="inlineStr">
+      <c r="V47" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/INNOV-EMPLOI-Volet-experimentation</t>
         </is>
       </c>
-      <c r="X48" s="1" t="inlineStr">
+      <c r="X47" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;Emploi et de la Formation
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : innovemploi&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y48" s="1" t="inlineStr">
+      <c r="Y47" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z48" s="1" t="inlineStr">
+      <c r="Z47" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5ef7-innovemploi-volet-experimentation/</t>
         </is>
       </c>
-      <c r="AA48" s="1" t="inlineStr">
+      <c r="AA47" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE48" s="1" t="inlineStr">
+      <c r="AE47" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF48" s="1" t="inlineStr">
+      <c r="AF47" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG48" s="1" t="inlineStr">
+      <c r="AG47" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH48" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="49" spans="1:34" customHeight="0">
-      <c r="A49" s="1">
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
         <v>10301</v>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Développer l'offre de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G49" s="1" t="inlineStr">
+      <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H49" s="1" t="inlineStr">
+      <c r="H48" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I49" s="1" t="inlineStr">
+      <c r="I48" s="1" t="inlineStr">
         <is>
           <t> Max : 3</t>
         </is>
       </c>
-      <c r="K49" s="1" t="inlineStr">
+      <c r="K48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L49" s="1" t="inlineStr">
+      <c r="L48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Objectifs :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Soutenir le développement de l&amp;#039;offre nouvelle (opération de construction neuve ou opération en  acquisition-amélioration) de logements sociaux dédiés aux étudiant.e.s bénéficiaires de bourses.
  &lt;/li&gt;
  &lt;li&gt;
   S&amp;#039;inscrire dans les règles d&amp;#039;éco-conditionnalités de la Région, à savoir :
   &lt;ul&gt;
    &lt;li&gt;
     Inciter les opérateurs à intégrer une démarche respectueuse de l&amp;#039;environnement, visant une performance énergétique élevée en recourant par exemple aux énergies renouvelables, à la maîtrise de la consommation en eau, à l&amp;#039;utilisation de matériaux présentant un bilan environnemental satisfaisant et en limitant les nuisances environnementales des chantiers ;
    &lt;/li&gt;
    &lt;li&gt;
     Inciter les opérateurs à développer, au-delà du respect des codes du Travail et des marchés publics, les clauses sociales d&amp;#039;insertion dans les marchés et/ou à recourir à des structures spécifiques (entreprises adaptées, structures d&amp;#039;insertion par l&amp;#039;activité économique, entreprises de l&amp;#039;économie sociale et solidaire ...) et/ou en faisant appel à des apprenti.e.s.
    &lt;/li&gt;
   &lt;/ul&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
@@ -11670,312 +11402,580 @@
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Opération en Acquisition-Amélioration réalisée en Maîtrise d&amp;#039;ouvrage directe
   &lt;strong&gt;
    3%
   &lt;/strong&gt;
   du Prix de Revient HT plafonnée à
   &lt;strong&gt;
    2000€
   &lt;/strong&gt;
   par logement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   VEFA (Vente en l&amp;#039;État Futur d&amp;#039;Achèvement) :
   &lt;strong&gt;
    500 €
   &lt;/strong&gt;
   par logement (aide forfaitaire)
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N49" s="1" t="inlineStr">
+      <c r="N48" s="1" t="inlineStr">
         <is>
           <t>Foncier
 Jeunesse
 Egalité des chances
 Cohésion sociale et inclusion
 Logement et habitat
 Lutte contre la précarité</t>
         </is>
       </c>
-      <c r="O49" s="1" t="inlineStr">
+      <c r="O48" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R49" s="1" t="inlineStr">
+      <c r="R48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Opérations en construction neuve ou en acquisition amélioration, agréées en Prêt Locatif Social (PLS) par l&amp;#039;Etat ou les délégataires des aides à la pierre,
 &lt;/p&gt;
 &lt;p&gt;
  Opérations ayant obtenu un agrément PLS Etat à partir de 2018.
 &lt;/p&gt;
 &lt;p&gt;
  Contrepartie de l&amp;#039;Etat, des Départements, des EPCI et/ou des communes
 &lt;/p&gt;
 &lt;p&gt;
  Sous forme de foncier mis à disposition ou cédé dont les conditions financières permettant de valoriser une aide au moins équivalente à celle de la Région et/ou
 &lt;/p&gt;
 &lt;p&gt;
  une aide directe équivalente a minima à celle de la Région.
 &lt;/p&gt;
 &lt;p&gt;
  Attribution à minima de 50% des logements à des étudiant.e.s bénéficiaires de bourses.
 &lt;/p&gt;
 &lt;p&gt;
  Application d&amp;#039;une modulation du plafond de loyer maximum préconisé par l&amp;#039;avis du Ministère (convention APL), à hauteur a minima de :
 &lt;/p&gt;
 &lt;p&gt;
  17% en zone A
 &lt;/p&gt;
 &lt;p&gt;
  4 % en zone B1
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U49" s="1" t="inlineStr">
+      <c r="U48" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V49" s="1" t="inlineStr">
+      <c r="V48" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Aide-au-logement-des-etudiants-Hors-CPER</t>
         </is>
       </c>
-      <c r="X49" s="1" t="inlineStr">
+      <c r="X48" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction des Solidarités et de l&amp;#039;Égalité Service Habitat et Logement
 &lt;/p&gt;
 &lt;p&gt;
  Chargée de mission : 04 67 22 79 13
 &lt;/p&gt;
 &lt;p&gt;
  Gestionnaire : 04 67 22 93 96
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y49" s="1" t="inlineStr">
+      <c r="Y48" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
-      <c r="Z49" s="1" t="inlineStr">
+      <c r="Z48" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0d3a-aide-au-logement-des-etudiants-hors-cper/</t>
         </is>
       </c>
-      <c r="AA49" s="1" t="inlineStr">
+      <c r="AA48" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE49" s="1" t="inlineStr">
+      <c r="AE48" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF49" s="1" t="inlineStr">
+      <c r="AF48" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG49" s="1" t="inlineStr">
+      <c r="AG48" s="1" t="inlineStr">
         <is>
           <t>14/11/2019</t>
         </is>
       </c>
-      <c r="AH49" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>11/07/2026</t>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="50" spans="1:34" customHeight="0">
-      <c r="A50" s="1">
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
         <v>10304</v>
       </c>
-      <c r="B50" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Programmer des spectacles présentés par des équipes artistiques régionales</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Conseil régional d'Occitanie</t>
         </is>
       </c>
-      <c r="G50" s="1" t="inlineStr">
+      <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H50" s="1" t="inlineStr">
+      <c r="H49" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J50" s="1" t="inlineStr">
+      <c r="J49" s="1" t="inlineStr">
         <is>
           <t>50% maximum</t>
         </is>
       </c>
-      <c r="K50" s="1" t="inlineStr">
+      <c r="K49" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L50" s="1" t="inlineStr">
+      <c r="L49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans le cadre de sa politique de soutien au spectacle vivant, la Région met en place un système d&amp;#039;aide à la diffusion qui permet aux opérateurs de droit privé ou public d&amp;#039;obtenir un soutien à la programmation de spectacles présentés par des équipes artistiques régionales.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Les projets soutenus par la Région doivent permettre :
   &lt;/li&gt;
   &lt;li&gt;
    un maillage du territoire régional, notamment en milieu rural et sur les communes dépourvues d&amp;#039;offre culturelle à l&amp;#039;année ;
   &lt;/li&gt;
   &lt;li&gt;
    la diffusion en Occitanie des équipes artistiques professionnelles issues du territoire régional ;
   &lt;/li&gt;
   &lt;li&gt;
    une ouverture de tous les publics sur la diversité des esthétiques du spectacle vivant.
   &lt;/li&gt;
  &lt;/ul&gt;
  L&amp;#039;aide accordée ne peut excéder 50% du montant mentionné dans le contrat de cession. Son montant ne peut être inférieur à 500 €  (plancher) et supérieur à 2 000 € (plafond). Le montant annuel cumulé pour un même programmateur est limité à 4 000 €, pour un maximum de 5 représentations par an. Dépenses éligibles : Dépenses artistiques liées à la programmation du spectacle faisant l&amp;#039;objet de la demande : cession ou rémunération directe (frais d&amp;#039;approche non pris en compte).
  &lt;p&gt;
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="N50" s="1" t="inlineStr">
+      <c r="N49" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie</t>
         </is>
       </c>
-      <c r="O50" s="1" t="inlineStr">
+      <c r="O49" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R50" s="1" t="inlineStr">
+      <c r="R49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Le lieu de programmation doit être situé dans une commune de moins de 15 000 habitants ;
   &lt;/li&gt;
   &lt;li&gt;
    Le programmateur ne peut en aucun cas être soutenu dans le cadre d&amp;#039;un autre dispositif régional de soutien à la diffusion (lieux structurants, festivals, aide à la saison, ...) ;
   &lt;/li&gt;
   &lt;li&gt;
    Les spectacles concernés par le dispositif sont présentés par des équipes artistiques professionnelles domiciliées en région Occitanie ;
   &lt;/li&gt;
   &lt;li&gt;
    Ces spectacles peuvent faire l&amp;#039;objet d&amp;#039;une demande d&amp;#039;aide à la diffusion de proximité durant les 3 années civiles suivant l&amp;#039;année de leur création, dans la limite de 12 représentations maximum ;
   &lt;/li&gt;
   &lt;li&gt;
    L&amp;#039;aide est sollicitée pour une représentation par spectacle programmé, hors séances scolaires ;
   &lt;/li&gt;
   &lt;li&gt;
    Un même programmateur peut mobiliser le dispositif dans la limite de 5 dates au total par année civile ;
   &lt;/li&gt;
   &lt;li&gt;
    De la même façon, un même lieu peut accueillir une programmation mobilisant le dispositif dans la limite de 5 dates au total par année civile ;
   &lt;/li&gt;
   &lt;li&gt;
    La demande de soutien doit être adressée à la Région impérativement avant la date de la représentation (ou de la première représentation en cas de programmation groupée).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="U50" s="1" t="inlineStr">
+      <c r="U49" s="1" t="inlineStr">
         <is>
           <t>Occitanie</t>
         </is>
       </c>
-      <c r="V50" s="1" t="inlineStr">
+      <c r="V49" s="1" t="inlineStr">
         <is>
           <t>https://www.laregion.fr/Arts-de-la-Scene-Aide-a-la-diffusion-de-proximite</t>
         </is>
       </c>
-      <c r="X50" s="1" t="inlineStr">
+      <c r="X49" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Culture et du Patrimoine  Service Arts de la Scène et Art Contemporain
 &lt;/p&gt;
 &lt;p&gt;
  E-mail : artsetspectaclevivant&amp;#64;laregion.fr
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>admin@test.com</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/04bb-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>14/11/2019</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>11/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>30635</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'offre de logement pour les jeunes</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional d'Occitanie</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Contexte et objectifs :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Soutenir le développement de l&amp;#039;offre nouvelle (opération de construction neuve ou opération en  acquisition-amélioration) de résidences sociales de type FJT pour des jeunes ayant un besoin en hébergement ou logement temporaire du fait, en particulier,  de leurs parcours de formation (notamment d&amp;#039;apprentis) et d&amp;#039;accès à un premier emploi.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la restructuration et la réhabilitation lourde de sorte que les résidences dédiées aux jeunes soient adaptées à leurs besoins et améliorent les conditions d&amp;#039;usage et de gestion (économie des coûts de gestion) ;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Bénéficiaires :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes HLM au sens de l&amp;#039;article L.411.10 du Code de la Construction et de l&amp;#039;Habitation intervenant sur le territoire de la Région Occitanie / Pyrénées-Méditerranée.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Associations ou établissements agréés.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Montant :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Pour les opérations de production nouvelle :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Maîtrise d&amp;#039;ouvrage directe :
+  &lt;strong&gt;
+   6.5%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 000€
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition-Amélioration :
+  &lt;strong&gt;
+   7%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 500€
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  VEFA (Vente en l&amp;#039;État Futur d&amp;#039;Achèvement) :
+  &lt;strong&gt;
+   3.5 %
+  &lt;/strong&gt;
+  du Prix de revient HT plafonnée à
+  &lt;strong&gt;
+   2000 €
+  &lt;/strong&gt;
+  par logement PLAI
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ - Pour les opérations de restructuration et d&amp;#039;amélioration :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Restructurations lourdes :
+  &lt;strong&gt;
+   20%
+  &lt;/strong&gt;
+  du prix de revient HT plafonnée à
+  &lt;strong&gt;
+   4 000€
+  &lt;/strong&gt;
+  /logement,
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Amélioration (mise aux normes de sécurité, d&amp;#039;accessibilité ou thermique) :
+  &lt;strong&gt;
+   10%
+  &lt;/strong&gt;
+  plafonnée à
+  &lt;strong&gt;
+   1 000€
+  &lt;/strong&gt;
+  par logement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Egalité des chances
+Logement et habitat
+Lutte contre la précarité</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour tous types d&amp;#039;opérations :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - Public accueilli :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   un minimum de 30% de jeunes en formation professionnelle notamment apprenti.e.s (hors étudiant.e.s) ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   une attention particulière sera portée sur la part de jeunes hébergés en séjour fractionné du fait d&amp;#039;une formation éloignée de leur lieu de formation ou d&amp;#039;apprentissage.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;
+ Contrepartie obligatoire (subvention et/ou cession foncière gratuite ou minorée) des collectivités infra-régionales (Conseil départemental, EPCI et/ou Communes).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les opérations de production nouvelle :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Opération de résidence sociale-FJT ou foyer soleil rattaché à une RS-FJT
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;une mise à disposition de foncier via un bail emphytéotique, construction ou réhabilitation ou autres, la durée de celui-ci devra être au moins égale à celle du prêt foncier 50 ans (&amp;#43; 3 ans de sortie de bail) soit minimum 53 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Pour les opérations de restructuration et d&amp;#039;amélioration
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Conventionnement APL, le cas échéant après travaux
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cas d&amp;#039;une mise à disposition de foncier renouvelée via un bail emphytéotique, (réhabilitation ou autre), la durée de celui-ci devra être au moins égale à celle du prêt contracté (&amp;#43; 3 ans de sortie de bail).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T50" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Occitanie</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://www.laregion.fr/Aide-au-logement-des-jeunes</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Direction des Solidarités et de l&amp;#039;Égalité
+&lt;/p&gt;
+&lt;p&gt;
+ Service Habitat et Logement
+&lt;/p&gt;
+&lt;p&gt;
+ Chargée de mission : 04 67 22 79 13
+&lt;/p&gt;
+&lt;p&gt;
+ Gestionnaire : 04 67 22 93 96
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y50" s="1" t="inlineStr">
         <is>
           <t>admin@test.com</t>
         </is>
       </c>
       <c r="Z50" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/04bb-arts-de-la-scene-aide-a-la-diffusion-de-proxi/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b08b-aide-au-logement-des-jeunes/</t>
         </is>
       </c>
       <c r="AA50" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AE50" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF50" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AG50" s="1" t="inlineStr">
         <is>
-          <t>14/11/2019</t>
+          <t>31/03/2020</t>
         </is>
       </c>
       <c r="AH50" s="1" t="inlineStr">
         <is>
-          <t>11/07/2026</t>
+          <t>11/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>