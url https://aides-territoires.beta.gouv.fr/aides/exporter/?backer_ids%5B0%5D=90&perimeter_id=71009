--- v0 (2026-02-28)
+++ v1 (2026-07-14)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH85"/>
+  <dimension ref="A1:AH87"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,84 +263,6380 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>166102</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Référencer les Labels RSE</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Référencement Labels RSE</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la feuille de route Néo Terra et des éco-socio-conditionnalités des aides, la Région Nouvelle-Aquitaine lance un Appel à Manifestation d’Intérêt (AMI) pour référencer des labels RSE à destination des entreprises, en priorité les Très Petites Entreprises (TPE), les Petites et Moyennes Entreprises (PME) et des associations exerçant une activité économique.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le référencement atteste de la conformité et de l’alignement du dispositif avec les exigences ainsi qu’avec les priorités régionales. Il constitue également une recommandation auprès des entreprises régionales et des associations exerçant une activité économique. La Région Nouvelle-Aquitaine agit donc comme tiers de confiance auprès des TPE et des PME. Les objectifs poursuivis sont les suivants : &lt;/p&gt;&lt;p&gt;Pour les entreprises : simplifier l’accès à des démarches RSE crédibles, accélérer leur engagement, renforcer leur alignement avec les exigences des critères environnementaux, sociaux et de gouvernance (ESG) de leurs parties prenantes (clients, partenaires financiers...)&lt;/p&gt;&lt;p&gt;Pour les organisations propriétaires de labels : renforcer leur visibilité et leur crédibilité à l’échelle régionale, se positionner comme partenaires de la Région Nouvelle-Aquitaine et devenir contributeurs de la charte Néo Terra&lt;/p&gt;&lt;p&gt;Pour la Région Nouvelle-Aquitaine : renforcer le caractère opérationnel de la feuille de route Néo Terra et des éco-socio-conditionnalités, enrichir le parcours des entreprises aidées, mieux intégrer les enjeux territoriaux et sectoriels dans les démarches RSE&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les Labels généralistes ou sectoriels adossés à la norme ISO 26 000, internationaux, nationaux ou régionaux quel que soit le statut juridique de l’organisme propriétaire du label répondant aux caractéristiques principales suivantes : &lt;/p&gt;&lt;p&gt;Le terme « label RSE » désigne une attestation de garantie délivrée par une tierce partie qui caractérise la démarche RSE mise en œuvre par une organisation au sens des lignes directrices ISO 26000. &lt;/p&gt;&lt;p&gt;Les candidatures au présent A.M.I. sont portées par les organismes qui sont à l’initiative de la construction du label et qui en portent la propriété intellectuelle et la responsabilité de la marque de reconnaissance associée, quel que soit leur nature juridique : personne morale de droit privé à but non lucratif ou lucratif. &lt;/p&gt;&lt;p&gt;Les candidatures de labels sectoriels exclusivement dédiés aux secteurs de l’agriculture et de l’industrie agro-alimentaire sont exclues.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La Région Nouvelle-Aquitaine a fixé quatre familles de critères de sélection déclinées en sous-critères. Chaque famille de critères est déclinée en exigences et en modes de preuves. L’évaluation des candidatures fait l’objet d’une notation sur chaque critère et sous-critère en fonction de la conformité aux exigences et du niveau de preuve apporté. &lt;/p&gt;&lt;p&gt;Les candidatures sont évaluées sur un barème de 100 points.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Crédibilité et robustesse des labels (30%) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accessibilité tarifaire et territoriale (20%) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Contribution à Néo Terra (30%) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Résultats et Impacts (20%)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour être référencée, une candidature devra avoir obtenue une note égale ou supérieure à 70/100. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Après avoir consulté l&amp;#039;ensemble des documents à télécharger (cahier des charges, dossier de candidature, référentiel RSE contribuant à Néo Terra et référentiel d&amp;#039;évaluation), il est conseillé au candidat de participer à l&amp;#039;un des deux webinaires d&amp;#039;information programmés :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;     Le 5 mars 2026 à 11h &lt;/p&gt;&lt;p&gt;ou&lt;/p&gt;&lt;p&gt;     Le 10 mars 2026 à 11h&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Lien d’inscription au webinaire :&lt;/p&gt;&lt;p&gt;Formulaire d&amp;#039;inscription au webinaire de présentation à l&amp;#039;A.M.I. RSE  DEDIE AUX LABELS  – Remplir le formulaire&lt;/p&gt;&lt;p&gt;Une prise de contact directe avec l&amp;#039;équipe en charge de ce dispositif est possible via l&amp;#039;adresse mail générique : rse&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;&lt;p&gt;Le dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante :  rse&amp;#64;nouvelle-aquitaine.fr&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/referencement-labels-rse</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de la performance industrielle&lt;/p&gt;&lt;p&gt;06 30 75 68 84&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/referencement-labels-rse/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>166094</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des Plateformes Mutualisées et Ouvertes de Recherche en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement des Plateformes Mutualisées et Ouvertes de Recherche en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à favoriser l’installation d’équipements partagés au sein des équipes ou communautés de recherche, pour la réalisation de programmes de recherche et accessibles directement - ou à travers des projets d’aides à la recherche, au développement et à l’innovation (RDI) collaboratifs – aux acteurs socio‑économiques.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Ces équipements doivent être mis à disposition des programmes de recherche portés par les laboratoires, des projets de Recherche et de Développement (R&amp;amp;D) impliquant des acteurs socio-économiques, et des formations. Il s&amp;#039;agit de développer un outil partagé de recherche (plateforme), de renforcer les compétences d&amp;#039;une plateforme existante ou de renforcer l&amp;#039;ouverture d&amp;#039;une plateforme aux acteurs économiques.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>Ce dispositif permet de soutenir des projets de plateformes en participant au financement des dépenses d’investissement, à une allocation post-doctorale par bénéficiaire et à des dépenses d&amp;#039;aménagement strictement nécessaires à la mise en place des équipements présentés (soutien régional pouvant aller jusqu&amp;#039;à 100% maximum de l’assiette éligible sous certaines conditions).</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Les bénéficiaires du présent dispositif sont exclusivement des organismes publics de recherche et des établissements publics d’enseignement supérieur (universités et écoles ; établissements d&amp;#039;enseignement supérieur consulaires hors écoles de commerce) présents en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous les projets doivent avoir été présentés devant le Conseil Scientifique ou auprès de la direction de l&amp;#039;établissement de recherche et/ou d’enseignement supérieur auquel est rattaché le coordinateur du projet. Cet établissement bénéficiaire chef de file contacte ensuite la Région Nouvelle-Aquitaine pour présenter son projet.&lt;/p&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Ce dispositif permet de soutenir des projets de plateformes en participant au financement des dépenses d’investissement, à une allocation post-doctorale par bénéficiaire et à des dépenses d&amp;#039;aménagement strictement nécessaires à la mise en place des équipements présentés (soutien régional pouvant aller jusqu&amp;#039;à 100% maximum de l’assiette éligible sous certaines conditions).&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Ainsi, les critères suivants structurent l’évaluation des projets :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;1-Contexte scientifique et historique du projet de plateforme ou d’équipement complémentaire d’une plateforme existante ;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;2-Insertion de la plateforme dans les écosystèmes de recherche et d’innovation de la Région Nouvelle-Aquitaine :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Complémentarité avec les équipements structurants existants ou opportunité de favoriser l&amp;#039;émergence de nouvelles recherches et/ou de nouvelles formations ;&lt;/p&gt;&lt;p&gt;Adéquation avec les filières économiques et les enjeux spécifiques du territoire.&lt;/p&gt;&lt;p&gt;3-Modèle économique :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pertinence de l&amp;#039;organisation et des méthodologies prévues pour l’installation et la gestion de la Plateforme ;&lt;/p&gt;&lt;p&gt;Adéquation entre les objectifs du projet et les besoins identifiés ;&lt;/p&gt;&lt;p&gt;Réalité des financements obtenus (investissement et fonctionnement) et de la participation des acteurs socio-économiques ;&lt;/p&gt;&lt;p&gt;Viabilité de l&amp;#039;outil au regard du modèle économique présenté.&lt;/p&gt;&lt;p&gt;4-Pertinence de la gouvernance :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Adéquation des instances de gouvernance avec les activités et les objectifs de la plateforme ;&lt;/p&gt;&lt;p&gt;Association des acteurs socio-économiques régionaux dans le schéma de gouvernance ;&lt;/p&gt;&lt;p&gt;Qualité du plan de communication et capacité à rendre attractives les activités de la plateforme.&lt;/p&gt;&lt;p&gt;5-Retombées économiques et/ou sociales pour le territoire régional :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Perspectives d&amp;#039;applications des projets menés sur la plateforme, en réponse à des enjeux économiques et sociétaux ;&lt;/p&gt;&lt;p&gt;Contribution de l&amp;#039;outil à l&amp;#039;innovation pour les filières régionales ou au ressourcement des politiques régionales (intérêts des acteurs pour ce projet) ;&lt;/p&gt;&lt;p&gt;Participation directe ou indirecte à la mise en place et à l&amp;#039;exploitation des équipements par les acteurs socio-économiques régionaux (notamment industriels) ;&lt;/p&gt;&lt;p&gt;Implication financière des partenaires régionaux.&lt;/p&gt;&lt;p&gt;6-Diffusion des sciences vers le grand public.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Avant de compléter un dossier de demande de subvention via l&amp;#039;outil &amp;#34;Mes Démarches en Nouvelle-Aquitaine&amp;#34; (MDNA), vous devez lire de manière exhaustive le document intitulé « Objectifs et Modalités » téléchargeable ci-dessous qui présente les conditions du soutien pour ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La fiche de saisine, le dossier de candidature (document word), le budget global de la plateforme (document excel), la méthodologie de monitoring des activités et fichiers associés seront fournis par la Direction de la Recherche, Enseignement Supérieur et Transfert de Technologie de la Région lors des échanges préalables de présentation du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets doivent d&amp;#039;abord être partagés avec la Direction de la Recherche, Enseignement Supérieur et Transfert de Technologie de la Région avant d&amp;#039;être déposés dans l&amp;#039;outil MDNA. Cette présentation des projets à la Région et la soumission des dossiers dans l&amp;#039;outil se font au fil de l&amp;#039;eau à compter du 16/10/2025 date d&amp;#039;ouverture du dispositif et jusqu&amp;#039;au 31/12/2027.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le plan de financement du projet sera saisi directement en ligne sur l’outil MDNA. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/accompagnement-des-plateformes-mutualisees-et-ouvertes-de-recherche-en-nouvelle-aquitaine</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://mes-demarches.nouvelle-aquitaine.fr/craPortailFO/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Direction de l’enseignement supérieur recherche et transfert de technologie&lt;/p&gt;&lt;p&gt;aap-plateformes&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accompagnement-des-plateformes-mutualisees-et-ouvertes-de-recherche-en-nouvelle-aquitaine/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165487</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Autoconsommation Collective multi acteurs d’électricité renouvelable</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Autoconsommation Collective multi acteurs d’électricité renouvelable</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Par le soutien à l&amp;#039;Autoconsommation Collective (ACC), la Région entend offrir, sur la durée, aux acteurs d&amp;#039;un territoire une électricité renouvelable, à prix compétitif. L&amp;#039;autoconsommation Collective permet d&amp;#039;expérimenter de nouvelles formes d&amp;#039;appropriation et de partage en circuit court de l’électricité produite sur un périmètre donné.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Encourager l’émergence de nouveaux modèles de financement de la production d’énergie renouvelables &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structurer des projets ambitieux permettant le changement d’échelle de l’ACC (que ce soit en nombre acteurs impliqués, quantité d’électricité partagée…), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Offrir aux entreprises de production d’un territoire une électricité renouvelable locale, à un prix compétitif sur le long terme, leur permettant de stabiliser leur facture et d’être plus résilient face aux crises énergétiques&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Calendrier&lt;/p&gt;&lt;p&gt;Date de début de dépôt de dossiers : 01/01/2025&lt;/p&gt;&lt;p&gt;Date de fin de dépôt de dossiers : 31/12/2026&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dossiers sont traités au fil de l&amp;#039;eau&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les décisions sont prises en commission permanente&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;L’aide demandée a pour but de permettre au porteur de projet de trouver une rentabilité comparable à celle qu’il aurait eu en absence de projet d’autoconsommation collective, compte tenu des risques liés à ces projets et de garantir un prix compétitif sur le long terme aux entreprises de production participant à l’opération. &lt;/p&gt;&lt;p&gt;Le porteur de projet démontre le besoin de subvention et son impact sur les prix proposés.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’aide est accordée sous forme de subvention, sur la base du régime environnement SA 111726 &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont les investissements liés à la production d’électricité renouvelable partagée dans l’opération d’ACC. Si une partie de l’électricité produite est consommée sur place, la dépense éligible est plafonnée au prorata du volume partagé.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’aide ne finance pas les simples obligations règlementaires&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Innovation, créativité et recherche
+Bâtiments et construction
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Structure publique&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structure privée&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Non liée à un fournisseur d’énergie&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Les projets devront être situés en région Nouvelle Aquitaine&lt;/p&gt;&lt;p&gt;Les projets concernés sont:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;ceux dont l’électricité produite est destinée principalement et sur le long terme aux entreprises de production : &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;dont la faisabilité technique et économiques (y compris le raccordement) est établie et l&amp;#039;opération d’autoconsommation collective définie &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;En fonction de l’enveloppe budgétaire disponible, seront priorisés les projets:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;destinés aux entreprises de production (PME/ETI) ayant réalisé/planifié des actions de sobriété.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;partageant plus de 200MWh/an, (hors volume consommé sur place) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;aux projets sollicitant moins de 50 € /MWh partagé dans l’ACC pendant la durée d’engagement des consommateurs. Montant de l’aide sollicitée (taux et € /MWh contractualisé sur 20 ans) : priorité sera donnée&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;proposant aux consommateurs un prix  (et son indexation) compétitif aux entreprises de production &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/autoconsommation-collective-multi-acteurs-delectricite-renouvelable</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Les demandes doivent être adressées avant tout démarrage des investissements&lt;/p&gt;&lt;p&gt;le bénéficiaire renseigne la «fiche de demande préalable » et l’adresse au chargé de mission du département concerné par son projet (cf. Contacts dans le Règlement d&amp;#039;Investissement à télécharger ci-après).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La demande comprendra à minima : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La « fiche de demande préalable » et l&amp;#039;&amp;#34;annexe technique&amp;#34; (cf. documents à télécharger ci-après) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le Kbis et RIB récents du demandeur,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les études réalisées &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les devis &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’attestation des producteurs de disposer des autorisations nécessaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Lettre d’intention des consommateurs ou term sheet ( précisant prix, durée, modalités d’évolution du prix, volume…) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plan d’affaire comparatif sans ACC, avec ACC, avec et sans subvention; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Engagement à ne pas solliciter d’autres soutiens pour l(es) actif(s) de production éligibles&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/autoconsommation-collective-multi-acteurs-delectricite-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD4" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>02/11/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165418</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Etudes préalables aux opérations globales de valorisation de sites patrimoniaux</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Etudes préalables aux opérations globales de valorisation de sites patrimoniaux</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine, partenaire incontournable de la valorisation patrimoniale, accompagne les collectivités par une aide aux études – qu’elles soient historiques, juridiques, de faisabilité, de programmation ou diagnostiques – en s’associant étroitement à leur suivi pour garantir des projets cohérents et durables.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Ces études ont pour objectif d’analyser les besoins, le potentiel (atouts et faiblesses) d’un site patrimonial et de proposer un projet adapté aux contraintes identifiées, pour procéder à une valorisation ou à une mise en tourisme optimisées. De telles études sont indispensables à la prise de décision pour des projets de développement touristique d’envergure.&lt;/p&gt;&lt;p&gt;L’accompagnement financier de ces opérations a pour but de favoriser l’émergence de projets viables de valorisation de sites patrimoniaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Dépenses éligibles : études historiques, études juridiques, études diagnostic, études de faisabilité et programmation.&lt;/p&gt;&lt;p&gt;Modalités de calcul de la subvention régionale : 20 % du coût.&lt;/p&gt;&lt;p&gt;La subvention est plafonné e à 20 000 € par projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;communes ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;établissements publics de coopération intercommunale (EPCI) : communautés de communes, communautés d&amp;#039;agglomérations, syndicats mixtes, Parcs Naturels Régionaux…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;associations propriétaires ou détentrices d’une contractualisation pérenne avec le propriétaire (exemple : bail emphytéotique) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;entreprises, à l’exclusion des Sociétés Civiles Immobilières (SCI).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Critères d’éligibilité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;sites patrimoniaux publics et privés (hors particuliers et SCI), protégés ou non au titre des Monuments historiques ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;sites ouverts au public au minimum de 3 à 6 mois dans l’année, selon leur localisation sur le territoire régional et leur potentiel touristique (données de fréquentation) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;sites gérés par une équipe professionnelle (permanente ou saisonnière) et adhérant à l’office de tourisme intercommunal ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte des droits culturels par l’association étroite des habitants du territoire concerné au projet de valorisation (ateliers citoyens…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dépenses éligibles&lt;/p&gt;&lt;p&gt;Un diagnostic « biodiversité et espèces protégées » en amont des travaux.&lt;/p&gt;&lt;p&gt;Honoraires de l’architecte maître d’oeuvre sur l’ensemble du projet.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Volet connaissance&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Un état des lieux de la connaissance du site sera fait au début du projet et pourra être complété, le cas échéant, par une étude historique ou dans certains cas, par des fouilles archéologiques complémentaires, nécessaires à la compréhension et la visite du site.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le service du Patrimoine et de l’Inventaire de la Région pourra être mobilisé le cas échéant sur sa compétence Inventaire Général du Patrimoine Culturel.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Volet restauration&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les dépenses portant sur la restauration d’un édifice ou d’un site.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La cristallisation des vestiges.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’accessibilité du site et l’accueil des visiteurs, à condition que leur coût ne représente pas la plus importante part des dépenses.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans certains cas, les travaux d’urgence qui constituent un préalable indispensable à la mise en œuvre d’un projet de valorisation du site, pourront être retenus.&lt;/p&gt;&lt;p&gt;Volet médiation scénographie muséographie les dépenses matérielles et les prestations intellectuelles pour réaliser les outils de médiation et leurs contenus&lt;/p&gt;&lt;p&gt;La Région devra être associée au projet par le maître d’ouvrage en tant que membre du comité de pilotage ou de suivi.&lt;/p&gt;&lt;p&gt;Dépenses non éligibles&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;parkings, voiries et réseaux ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;travaux de simple entretien du site ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;dépenses générales de fonctionnement et frais de communication.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de priorisation&lt;/p&gt;&lt;p&gt;Parmi les projets éligibles, seront considérés comme prioritaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les projets inscrits dans un contrat de territoire en tant que projet structurant (notoriété, rayonnement, intérêt patrimonial, fréquentation …) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte du patrimoine culturel immatériel et des politiques mémorielles dans l’ensemble du projet (réunions d’information, ateliers…). Selon la nature du site, cette prise en compte sera considérée comme obligatoire (ex : patrimoine industriel) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;liens établis avec le Campus régional du Patrimoine bâti* (conseils, coopération, chantier école…) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte de l’accessibilité au public en situation de handicap ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;prise en compte d’une approche environnementale dans la conception du projet pour réduire les coûts de fonctionnement sur les postes : gestion des déchets, restauration du bâti, médiation, scénographie, muséographie, aménagements liés à l&amp;#039;accueil du public. Exemplarités dans les économies de flux (eau, électricité...). Encouragement aux déplacements doux et actifs. Utilisation de matériaux et de produits locaux. Inscription du projet dans son environnement par l’intégration paysagère des équipements liés à l’accueil du public…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;site faisant l’objet d’une animation culturelle spécifique (festivals, spectacles vivants, arts plastiques, expositions temporaires, etc…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;* Campus régional du patrimoine bâti : Le Conseil Régional et la Région Académique de Nouvelle-Aquitaine ont souhaité unir leurs labels respectifs CMQ (Campus des Métiers et de Qualifications) et TTNA (Talents et Territoires de Nouvelle-Aquitaine) autour d’un projet commun : le Campus régional du patrimoine bâti. Incarné au lycée des métiers du bâtiment (LMB) de Felletin (23), ce campus rassemble les objectifs et les champs d’actions des deux labels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/culture/etudes-prealables-aux-operations-globales-de-valorisation-de-sites-patrimoniaux</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Pièces nécessaires au dépôt du dossier :&lt;/p&gt;&lt;p&gt;un courrier de demande, daté et signé, adressé à Monsieur le Président du Conseil Régional ;&lt;/p&gt;&lt;p&gt;un descriptif précis de l’objet de l’étude (par exemple le cahier des charges adressé aux cabinets d’étude potentiels prestataires) ;&lt;/p&gt;&lt;p&gt;un budget prévisionnel détaillé, équilibré en dépenses et en recettes (en HT et TTC) ;&lt;/p&gt;&lt;p&gt;fiche d’identité SIRENE de la structure porteuse du projet / extrait Kbis pour les entreprises ;&lt;/p&gt;&lt;p&gt;un relevé d’identité bancaire ;&lt;/p&gt;&lt;p&gt;la délibération ou le compte-rendu du Conseil d&amp;#039;Administration par laquelle la structure engage l&amp;#039;étude avec le budget prévisionnel.&lt;/p&gt;&lt;p&gt;Conformément à la délibération n°2023.487.SP relative aux éco socio conditionnalités adoptée en assemblée plénière du 27 mars 2023, la Région Nouvelle-Aquitaine demande à chaque bénéficiaire d’une subvention de signer la « Charte d’engagements du bénéficiaire d’une aide régionale envers la Région Nouvelle-Aquitaine CULTURE PATRIMOINE », et d’adhérer à ses principes (cf. délibération 2024.267.SP du 11 mars 2024).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-prealables-aux-operations-globales-de-valorisation-de-sites-patrimoniaux/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165422</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Développer le volontariat et les échanges internationaux</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Volontariat et échanges internationaux</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine souhaite accompagner les jeunes les plus éloignés de la mobilité et de l’engagement vers des projets ne nécessitant aucun prérequis académique dans la pratique des langues étrangères. Ces actions permettent de développer la Citoyenneté européenne et internationale. Ces projets sont un premier pas vers des mobilités plus longues. L’accompagnement éducatif permet aux jeunes de partir dans un cadre sécurisé et de développer leur appétence pour les langues et les actions relevant de l’intérêt général.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;La Région souhaite cibler 3 priorités :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser l’accueil et l’envoi de volontaires européens pour des missions de court ou long terme.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Encourager la participation de jeunes néo-aquitains à des échanges internationaux permettant de favoriser l’ouverture aux autres et l’apprentissage de la Citoyenneté internationale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Encourager la participation d’acteurs de la jeunesse à des échanges internationaux permettant d’enrichir leurs pratiques professionnelles et d’assurer le développement d’un travail de jeunesse de qualité qui produira des échanges de jeunes de qualité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;L’aide régionale est susceptible d’atteindre un montant annuel maximum de 15 000 € TTC par structure et par dispositif et tiendra compte des thématiques et du contenu des projets, des bilans finaux précédemment déposés, et du rayonnement des projets et des structures sur le territoire néo-aquitain. Elle sera composée :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;d’un montant forfaitaire de 225 € par participant (soumis à la production d’une feuille d’émargement);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;de frais non couverts par ailleurs, liés à la préparation au séjour (préparation pédagogique linguistique et culturelle), aux frais de transport aller-retour (pays d’envoi-pays d’accueil), d’hébergement et de transport local. Ils seront soumis à la production des pièces justificatives inhérentes aux frais réels engagés (factures). Ces frais « exceptionnels » seront plafonnés à 700€ par participant.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les montants des aides s’inscrivent dans le cadre de l’enveloppe budgétaire régionale annuelle dédiée aux dispositifs.&lt;/p&gt;&lt;p&gt;Le présent volet intègre la politique d’éco-socio-conditionnalités de la Région, suivant le montant de l’aide régionale attribuée :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Moins de 150 000 € d’aide sous la forme d’une charte d’engagement signée par le bénéficiaire;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plus de 150 000 € d’aide sous la forme d’un plan de transition individualisé, annexé au contrat attributif d’aide régionale, à destination des bénéficiaires.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ce seuil permet de proportionnaliser les conditions d’octroi des aides avec un plan de transition s&amp;#039;attachant aux bénéficiaires qui, étant les plus structurés, sont en mesure de porter une réflexion et de mettre en œuvre des mesures écologiquement et sociologiquement responsables.&lt;/p&gt;&lt;p&gt;Conformément à la délibération cadre sur les éco-socio-conditionnalités des aides régionales, les éco-socio-responsabilités sont de 3 natures :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Respect des ressources naturelles : économie des ressources, gestion des déchets ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Transitions pour tous : égalité Femmes-Hommes, lutte contre les discriminations, qualité et santé au travail ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ecoresponsabilité et décarbonation : création et maintien de l’emploi, ancrage territorial.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;strong&gt;Modalités de versement&lt;/strong&gt;&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les aides inférieures ou égales à 5 000 €, le versement est effectué en une seule fois à hauteur de 100%;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les aides supérieures à 5 000 €, le versement est effectué en deux fois conformément aux dispositions précisées dans l’acte administratif afférent à la décision.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;A réception de la notification des financements accordés, le bénéficiaire devra déposer une demande de paiement en ligne sur MDNA.&lt;/p&gt;&lt;p&gt;La Région se réserve le droit de procéder ou de faire procéder :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;à une évaluation du dispositif à laquelle le bénéficiaire pourra être associé;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;à un contrôle de l’utilisation effective des aides accordées&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans le cas où les modalités de mise en œuvre de l’action sont modifiées par rapport au projet initial, le porteur est tenu d’en informer immédiatement le service gestionnaire. L&amp;#039;aide régionale sera automatiquement révisée.&lt;/p&gt;&lt;p&gt;Lorsque la durée de l’action est supérieure à la durée initialement prévue, la modification ne donne pas lieu à correction du montant de l’aide régionale.&lt;/p&gt;&lt;p&gt;La Région émettra un titre de recette si le montant de la première avance versée est supérieur au montant définitif de l’aide.&lt;/p&gt;&lt;p&gt;De même en cas de non-réalisation de l’action, l’aide régionale sera annulée et un titre de recette sera émis pour le remboursement des sommes déjà versées, sauf circonstances exceptionnelles dûment attestées, et après décision de la Commission Permanente.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans le cas où la subvention de la Région est inférieure à 5 000 € et en cas de réalisation partielle, la Région se réserve le droit de procéder à la révision de l’aide au prorata.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans le cas où la subvention de la Région est supérieure à 5 000 € et en cas de non-réalisation des actions, ou de réalisation partielle, la Région se réserve le droit de procéder à la révision de l’aide au prorata.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+International</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Sont éligibles les associations et établissements publics (EP) œuvrant en direction des jeunes et implantés en Nouvelle-Aquitaine par leur domiciliation ou leur action.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ce programme s’adresse au seul public hors parcours de formation. Les demandes des établissements de formation pour leur public en cours de formation ne sont pas éligibles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les associations, lieu d’apprentissage de la citoyenneté, doivent présenter un fonctionnement institutionnel démocratique privilégiant la participation de leurs adhérents, particulièrement des jeunes et le renouvellement annuel de leurs instances dirigeantes.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Dans le cadre de l’accueil et l’envoi de volontaires européens pour des missions de court terme ou de long terme, dans le cadre de mobilités individuelles ou de groupe, sont éligibles les projets qui :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;ciblent de manière prioritaire des jeunes de niveau bac ou infra bac;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;proposent un accompagnement linguistique adapté en amont de la mobilité;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;accompagnent l’accueil ou l’envoi des volontaires en lien avec les dynamiques de coopérations des territoires;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;sont cofinancés par d’autres programmes relatifs à l’éducation à la citoyenneté européenne et internationale tels que le programme Erasmus&amp;#43; Jeunesse et Sport (Corps Européen de Solidarité), le programme de l’Office Franco-Allemand pour la Jeunesse (OFAJ), le programme jeunesse du Ministère de l’Europe et des Affaires Etrangères (MEAE).&lt;/p&gt;&lt;p&gt;Dans le cadre de la participation de jeunes néo-aquitains et d’acteurs de la jeunesse à des échanges internationaux sont éligibles les projets qui :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;proposent une réflexion collective sur des questions citoyennes;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;mobilisent des jeunes de niveau bac ou infra bac dans une perspective de mixité sociale;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;mobilités des animateurs socio-éducatifs dans une perspective d’échanges de bonnes pratiques;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;sont cofinancés par d’autres programmes relatifs à l’éducation à la citoyenneté européenne et internationale tels que le programme Erasmus&amp;#43; Jeunesse et Sport, le programme de l’Office Franco-Allemand pour la Jeunesse (OFAJ), l’Office franco-québécois pour la Jeunesse (OFQJ), le programme jeunesse du Ministère de l’Europe et des Affaires Etrangères (MEAE).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’aide régionale sera appréciée en fonction de l’ensemble des cofinancements obtenus (État, collectivités locales, associations, entreprises…) et de la capacité d’autofinancement du projet. Le montant global des recettes pourra intégrer notamment les contributions volontaires en nature, dans la mesure où celles-ci sont objectivement quantifiées selon les règles en vigueur au plan national.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’aide régionale à la mobilité à l’étranger n’est pas cumulable avec une aide régionale relevant d’un autre règlement d’intervention régional.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le bénéficiaire d&amp;#039;une subvention est tenu de mentionner le cas échéant la participation financière de l’Europe et/ou de la Région. Il fera figurer les logotypes téléchargeables sur le site de la Région et d’Erasmus&amp;#43; sur tous les documents d&amp;#039;information relatifs à l&amp;#039;objet de l&amp;#039;aide, précédé de la mention « avec le concours financier de la Région Nouvelle-Aquitaine ».&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/volontariat-et-echanges-internationaux</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service relation aux usagers&lt;/p&gt;&lt;p&gt;Direction de la jeunesse et de la citoyenneté&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Du lundi au vendredi de 9h à 18h sans interruption&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les demandes de subvention doivent être soumises avant la réalisation de l’action.&lt;/p&gt;&lt;p&gt;Le dépôt des demandes de cofinancement régional se fait au fil de l’eau via un formulaire en ligne sur Téléprocédures pour les aides 2025 et sur MDNA à partir de 2026.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’instruction des dossiers se fait au minimum 2 fois par an après le dépôt du dossier par la structure. Ces dossiers sont ensuite proposés au vote lors de 2 Commissions Permanentes chaque année, à minima.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La demande de financement est instruite par le service instructeur de la Région Nouvelle-Aquitaine lorsque le dossier est complet.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les décisions d&amp;#039;attribution des financements sont prises par arrêté du Président du Conseil Régional. Une notification est adressée au bénéficiaire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Liste des documents à fournir lors de la demande :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; un relevé d&amp;#039;identité bancaire avec logo de la banque et datant de moins de 3 mois, au nom du bénéficiaire;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; un justificatif de cofinancement Erasmus&amp;#43; / CES / OFAJ / OFQJ / MEAE (convention &amp;#43; annexe financière);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; la fiche INSEE;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le justificatif de création de la structure (parution au BO);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le récépissé de déclaration en préfecture;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les statuts de la structure;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;une attestation sur l’honneur de sincérité et de régularité au regard des déclarations sociales et fiscales;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les budgets de la structure de l’année N et année N-1 et, le cas échéant, rapport signé par le commissaire aux comptes (si réalisé);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le budget du projet;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;le nombre prévisionnel de participants;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;pour les frais exceptionnels (hébergement, transport, frais de formation/intervenants extérieurs) : tableau listant les frais exceptionnels avec la subvention obtenue, le prix prévisionnel et le delta;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;une fiche résumé du projet.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire s’engage à présenter une demande de subvention, avec le cas échéants ses agréments, pour toutes les actions envisagées.&lt;/p&gt;&lt;p&gt;Le bénéficiaire s’engage à :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Réaliser l’action telle que financée ou à en informer la Région Nouvelle-Aquitaine dans le cas contraire;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Présenter dans la demande de subvention les objectifs du ou des projets pour lesquels une demande de subvention est effectuée (budget prévisionnel, public visé et actions envisagées);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Faire un bilan une fois les missions réalisées permettant une analyse du retour sur les objectifs fixés (bilan et budget consolidé);&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les documents financiers devront faire apparaître la mention TTC;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le bilan du projet devra être retourné au service instructeur de la Région avant la fin de validité de l’arrêté émis.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/volontariat-et-echanges-internationaux/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165360</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Aider au déplacement de collégiens pour des manifestations liées à l'information sur l'orientation</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Aide au déplacement de collégiens pour des manifestations liées à l&amp;apos;information sur l&amp;apos;orientation</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine met en place une aide aux transports destinée aux collégiens dans le cadre des engagements de la Charte régionale de l&amp;#039;information métiers dans les collèges. L&amp;#039;aide aux transports vise à faciliter l&amp;#039;accès aux salons d&amp;#039;orientation, aux actions des Tiers de Confiance, aux visites d&amp;#039;entreprise, etc.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser la découverte des métiers, des filières et univers professionnels ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Appréhender l’environnement économique, la connaissance des métiers, des filières et des voies de formation ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Découvrir les secteurs d’activité et/ou de visites des plateaux techniques inter-établissements ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Contribuer à la construction du parcours d’orientation en développant la connaissance de la diversité des métiers et l’offre de formation (s’inscrire dans le Parcours Avenir(s)). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;aide est de 70% du montant TTC des frais de transport liés au déplacement faisant l&amp;#039;objet de la demande de subvention.&lt;/p&gt;&lt;p&gt;L&amp;#039;établissement devra faire l&amp;#039;avance des frais de transport.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Calendrier&lt;/p&gt;&lt;p&gt;La demande d&amp;#039;aide doit être déposée en amont de la date du déplacement.&lt;/p&gt;&lt;p&gt;Chaque dossier est instruit par les services de la Région Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;La prise de décision est faite par le Comité technique régional. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Toutes structures qui portent un projet en faveur des collégiens dans le cadre de la mise en oeuvre de la charte régionale dédiée au déploiement de l&amp;#039;information métiers dans les collèges.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Une attention particulière sera portée aux projets intégrant une démarche de connaissance des métiers en interaction avec les dispositifs de la Région Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;Par ailleurs afin de répondre à l&amp;#039;objectif d&amp;#039;inclusion et de favoriser les projets pour les jeunes les plus fragiles, une priorité sera observée pour les publics relavant de Zone Agricole Protégée rurales (ZAP), de Zone de Revitalisation Rurale (ZRR), de Quartier de la Politique de la Ville (QPV). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/aide-au-deplacement-de-collegiens-pour-des-manifestations-liees-linformation-sur-lorientation</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Pour toute demande, transmettre à l&amp;#039;adresse suivante charte.colleges&amp;#64;nouvelle-aquitaine.fr :&lt;/p&gt;&lt;p&gt;Un courrier adressé à Monsieur le Président du Conseil régional de Nouvelle-Aquitaine. Ce courrier devra être daté et signé par le représentant légal de l&amp;#039;établissement (merci d&amp;#039;indiquer lisiblement les nom et prénom du signataire). Si une personne autre que le représentant légal signe le courrier, merci de nous fournir également la délégation de signature donnant autorisation pour signer en lieu et place du responsable légal.&lt;/p&gt;&lt;p&gt;Un formulaire vous sera communiqué dès reception du courrier si le projet est éligible. Vous devrez le retourner renseigner à l&amp;#039;adresse ci-dessus mentionnée, annexé du devis et d&amp;#039;un relevé d&amp;#039;identité bancaire.&lt;/p&gt;&lt;p&gt;Afin d’identifier et de traiter efficacement les demandes, merci d’indiquer dans l’objet du mail : Nom du collège / Nom de la commune / L’événement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-deplacement-de-collegiens-pour-des-manifestations-liees-a-linformation-sur-lorientation/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>03/08/2025</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>165544</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Actions sectorielles et multisectorielles - Start-up</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Actions sectorielles et multisectorielles - Start-up</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>La région Nouvelle-Aquitaine maintient une politique forte de soutien à la création d&amp;#039;entreprises innovantes. Elle repose notamment sur un appui signiﬁcatif octroyé à l&amp;#039;écosystème d&amp;#039;innovation (notamment les technopoles labélisées RETIS) pour permettre un accompagnement qualitatif et personnalisé des porteurs de projet, des actions de promotions de l&amp;#039;innovation et d&amp;#039;animation, pour un écosystème dynamique et collaboratif. Soutenir l’entrepreneuriat et l’accompagnement à la création d’entreprises innovantes (incubation, amorçage, déploiement, accélération),Accompagner les démarches collaboratives et partenariales d’espaces ou d&amp;#039;événements liés à l’innovation, au service des projets de création d’entreprises innovantes.</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>Le montant sera déﬁni en fonction de la nature du bénéﬁciaire, du type d’action mené, des besoins et ressources du projet, ainsi que du plan de ﬁnancement prévisionnel.Dépenses éligiblesCoûts des parcours d’accompagnement, actions collectives, programme d’animation et de promotion,Dépenses d’investissements corporels ou incorporels.En fonction des projets, un financement Feder pourra être mobilisé.</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>Organismes de soutien (incubateur, pépinière, technopoles labellisées, accélérateur, centre de ressources…),Porteurs de projets, publics, privés, du territoire Nouvelle-Aquitaine. Projet :dont la ﬁnalité est d&amp;#039;améliorer les performances des startups du territoire,déployé en coordination avec les acteurs de l&amp;#039;écosystème,au service des enjeux de transitions actuels et à veniret des ﬁlières stratégiques pour la Nouvelle-Aquitaine.</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/actions-sectorielles-et-multisectorielles-start</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>Nous envoyer par mail le descriptif de votre projet à l’adresse suivante :startup-region&amp;#64;nouvelle-aquitaine.frPlan suggéré :Description du contexteCourte présentation du projet: modalités, agenda, objectifs et enjeuxCohérence du projet avec les enjeux de transitions (environnementale, climatique, sociale, économique...) et/ou les priorités stratégiques régionalesRappel de l’historique le cas échéantPrésentation rapide du porteur de projet et des autres parties prenantes (en précisant leur contribution, financière ou autre: apport en prestation, en nature, prêt de locaux…)Plan de financement prévisionnel (dépenses / ressources)</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/actions-sectorielles-et-multisectorielles-start-up/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD8" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>07/12/2025</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>164916</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création et le développement des tiers-lieux</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>AMI Tiers-lieux 2025-2028</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie Juridique / administrative
+Ingénierie financière
+Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Min : 30 Max : 50</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un collectif avec un projet de tiers-lieu dans un &lt;a href="https://cartes.nouvelle-aquitaine.pro/portal/apps/webappviewer/index.html?id&amp;#61;9d32af3a6e734ccf9f130412199dcc7a" target="_self"&gt;territoire de Nouvelle-Aquitaine où il n&amp;#039;y en a pas encore&lt;/a&gt; ? &lt;/p&gt;&lt;p&gt;Votre tiers-lieu est déjà ouvert et vous souhaitez développer de nouvelles activités ? &lt;/p&gt;&lt;p&gt;Cet Appel à Manifestation d&amp;#039;Intérêt (AMI) est peut-être fait pour vous !&lt;/p&gt;&lt;p&gt;Objectifs : &lt;/p&gt;&lt;p&gt;- Soutenir la création de tiers-lieux dans les territoires en carence, c&amp;#039;est-à-dire sans tiers-lieu ouvert à moins de 20mn en voiture&lt;/p&gt;&lt;p&gt;- Consolider le secteur des tiers-lieux en soutenant le développement de tiers-lieux déjà existants, afin de renforcer leur ancrage territorial, professionnaliser les conditions d&amp;#039;accueil et consolider leurs modèles socio-économiques par l&amp;#039;ouverture ou la structuration de nouvelles offres de services dans l&amp;#039;un des 5 domaines suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;ol&gt;&lt;li&gt;Apprendre et se former autrement&lt;/li&gt;&lt;li&gt;Fabriquer et produire autrement&lt;/li&gt;&lt;li&gt;Nourrir autrement&lt;/li&gt;&lt;li&gt;Soigner autrement&lt;/li&gt;&lt;li&gt;Expérimenter&lt;/li&gt;&lt;/ol&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Exemples de projets &lt;/p&gt;&lt;p&gt;Création d&amp;#039;un tiers-lieu dans un centre-bourg &lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant développer une nouvelle activité / offre de services en partenariat avec un organisme de formation pour rendre l&amp;#039;offre plus accessible et plus attractivité via des modalités pédagogique innovantes&lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant développer de nouveaux ateliers artisanaux partagés, un fablab &lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant mettre à disposition des terres agricoles partagées, un espace test, un laboratoire de transformation, une boutique solidaire&lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant accueillir des professionnels de santé, développer des coopérations avec les acteurs santé du territoire&lt;/p&gt;&lt;p&gt;Consolidation d&amp;#039;un tiers-lieu déjà existant depuis au moins 2 ans et souhaitant expérimenter de nouvelles activités innovantes&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Tiers-lieux</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2025</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2028</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le soutien régional peut être accordé aux structures de droit privé et public implantées dans la région :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Associations.&lt;/li&gt;&lt;li&gt;Entreprises TPE et PME, et leurs regroupements, structures de l&amp;#039;Économie Sociale et Solidaire (ESS).&lt;/li&gt;&lt;li&gt;Les demandes de soutien financier portées par des entreprises qui ne relèvent pas de l&amp;#039;ESS, du type SAS, sont éligibles quand elles associent concrètement un groupement d&amp;#039;utilisateurs (collectif informel, association autonome…).&lt;/li&gt;&lt;li&gt;Collectivités locales et leurs regroupements dans le cadre de partenariats opérationnels avec les collectifs d&amp;#039;utilisateurs.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets de développement&lt;br /&gt;Le soutien régional peut être accordé aux tiers-lieux néoaquitains existants, référencés dans la &lt;a href="https://cartes.nouvelle-aquitaine.pro/portal/apps/webappviewer/index.html?id&amp;#61;9d32af3a6e734ccf9f130412199dcc7a" target="_self"&gt;carte régionale&lt;/a&gt; ouverts depuis au moins 2 ans (démarrage de l&amp;#039;activité relative à l&amp;#039;animation-gestion des espaces de travail partagés, bureaux et/ou ateliers artisanaux et/ou terres agricoles).&lt;/p&gt;&lt;p&gt;Le tiers-lieu candidat pourra associer d&amp;#039;autres tiers-lieux et/ou structures locales qui décident de coopérer dans le cadre du projet. Cette collaboration devra être formalisée par une convention de partenariat, qui décrit les objectifs communs, les engagements de chacun et le plan de financement partagé. &lt;/p&gt;&lt;p&gt;Les projets situés dans la Ville de Bordeaux, hors Quartiers Politique de la Ville, ne sont pas éligibles.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Critères de sélection &lt;/p&gt;&lt;ol&gt;&lt;li&gt;Ancrage territorial et caractère collectif du projet: identification des besoins, implication des utilisateurs dans le projet, partenariat des collectivités locales, mode de gouvernance.&lt;/li&gt;&lt;li&gt;Qualité du projet : offres de travail partagé (bureaux / ateliers artisanaux / terres agricoles), autres offres et activités proposées, conditions d&amp;#039;accueil, accessibilité, accès numérique, programme d&amp;#039;animation, coopérations locales, calendrier, plan de financement.&lt;/li&gt;&lt;li&gt;Viabilité du projet : modèle socio-économique, partenariats.&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="S9" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://entreprises.nouvelle-aquitaine.fr/que-fait-la-region-pour-les-entreprises/economie-sociale-et-solidaire/tiers-lieux-le-nouveau-monde-du-travail</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/soutien-la-creation-et-au-developpement-des-tiers-lieux</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Eugénie Michardière&lt;/p&gt;&lt;p&gt;Cheffe de projets Tiers-lieux - Région Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;eugenie.michardiere&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>eugenie.michardiere@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-creation-et-au-developpement-des-tiers-lieux-1/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>06/05/2025</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>164844</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Développer la coopération Interrégionale avec Emilie-Romagne</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Coopération avec Emilie-Romagne</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 50</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets s’inscrit dans le fonds de coopération entre plusieurs régions : l&amp;#039;Emilie-Romagne (en Italie), la Hesse (en Allemagne), la Moyenne Franconie (en Allemagne) et le Québec (au Canada). Il vise à renforcer les échanges entre les acteurs associatifs, économiques et institutionnels de Nouvelle-Aquitaine et ceux de l&amp;#039;Emilie-Romagne pour la réalisation de projets de coopération structurants, engageant toutes les parties prenantes dans des relations durables. Vous pouvez faire un projet avec l&amp;#039;Emilie-Romagne, ou avec trois régions : la Nouvelle-Aquitaine, l&amp;#039;Emilie-Romagne et une autre région comme la Moyenne Franconie, la Hesse ou le Québec.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M10" s="1" t="inlineStr">
+        <is>
+          <t>L’aide de la Région ne peut pas excéder 50% du budget total du projet, sur la base des dépenses réalisées par le bénéficiaire de Nouvelle-Aquitaine.
+Les modalités de prises en compte des dépenses sont précisées dans le règlement.</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>International</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics (universités, lycées, etc.)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Chambres consulaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les porteurs de projets doivent impérativement avoir leur siège en Nouvelle-Aquitaine.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères généraux&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La subvention ne peut être accordée à titre général mais doit être au contraire affectée à un projet défini. Elle ne s&amp;#039;applique pas aux frais de fonctionnement des organismes soumissionnaires. Les dépenses engagées devront avoir un lien direct avec le projet présenté. Le coût total du projet est constitué par l’ensemble des dépenses engendrées par la réalisation du projet. La Région se réserve le droit de moduler le taux de financement et de déterminer l’assiette éligible si les dépenses indiquées n’apparaissent pas comme étant strictement liées à la réalisation du projet.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets doivent être conçus et menés avec un ou plusieurs partenaires clairement identifié(s). Les projets doivent donc mettre en évidence leur participation effective. Ainsi, une lettre du (des) partenaire(s) (ou une convention de partenariat si elle existe) détaillant l’implication de chacune des parties doit être fournie.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La durée des projets subventionnés ne peut excéder trois ans. Les projets peuvent constituer la phase préparatoire d’un programme de plus long terme. Un organisme déjà bénéficiaire peut à nouveau soumettre un projet innovant après réalisation complète et évaluation de l&amp;#039;action déjà subventionnée.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le montant de l’aide régionale sollicitée ne pourra excéder 50% des dépenses totales pour la partie française.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets présentés devront faire la preuve de la durabilité des échanges prévus, de leur réciprocité, de leur caractère innovant et de leur solidité financière.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le Fonds de Coopération Interrégionale a vocation à soutenir des projets dans leur phase initiale. L’éventuel financement par le conseil régional de projets dans leurs phases ultérieures devra être sollicité selon leurs thématiques dans le cadre des dispositifs régionaux spécifiques existants lorsque cela est possible.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’association à ces projets d’opérateurs issus d’autres régions, partenaires ou non, de la Nouvelle-Aquitaine (voir carte des coopérations décentralisée) sera valorisée.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets présentés devront prendre en compte et intégrer les ambitions affichées par la Région Nouvelle-Aquitaine dans le cadre de sa feuille de route Néo-Terra(neo-terra.fr).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;strong&gt;Critères thématiques&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les thématiques de coopération éligibles pour les quatre régions partenaires sont les suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Développement économique et Innovation ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Education et Formation professionnelle ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Enseignement supérieur et Recherche ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Transitions environnementales et énergétiques ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Jeunesse, Citoyenneté, Culture et Patrimoine ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Santé.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;En enseignement supérieur et recherche sont exclus les projets de recherche fondamentale et de mobilité relevant des règlements d’intervention dédiés du Conseil Régional. En ce qui concerne la thématique « Culture », les projets de diffusion de spectacles et d’organisation de tournées sont exclus. Les projets de pratiques culturelles amateurs sont exclus.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères financiers&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L’aide de la Région ne peut excéder 50% du budget total du projet, sur la base des dépenses réalisées par le partenaire Nouvelle-Aquitaine.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les collectivités locales, la subvention demandée ne peut excéder l’engagement financier de la collectivité (hors dépenses liées aux salaires des agents publics et à leurs frais de déplacements).&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les dépenses salariales engendrées par le projet ne doivent pas constituer plus de 25 % du budget global.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les contributions volontaires au projet ne peuvent dépasser 25 % (contribution des membres bénévoles sur la base du taux horaire SMIC, prêt de salles, etc.)&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La prise en compte des frais de déplacement, de logement et de restauration se fait sur la base des dépenses réelles et dans la limite des forfaits de la Direction générale des finances publiques qui constituent un plafond.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La subvention sera versée par virement administratif en deux fois :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;50% après validation du projet par la commission permanente du Conseil régional Nouvelle-Aquitaine ;&lt;/p&gt;&lt;p&gt;50% au terme de l’action et sur présentation des pièces mentionnées dans la section « Obligations des porteurs de projets retenus ».&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection des projets&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les demandes de financement des projets seront évaluées et sélectionnées selon plusieurs critères, qui devront être développés par les porteurs de projet dans leur demande d’aide écrite à la Région :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L’adéquation du projet avec les thématiques prioritaires définies dans le présent document.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La démonstration de l’intérêt du projet pour la Région Nouvelle-Aquitaine : (retombées attendues du projet pour la Région) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La réciprocité des échanges et l’implication, y compris financière, des régions partenaires ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La viabilité financière du projet ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La qualité et la durabilité du partenariat entre les acteurs des deux territoires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La capacité des acteurs à mener le projet, en termes de compétences et de ressources mobilisées ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets rassemblant plusieurs organismes néo-aquitains, qui auront mis en commun leurs ressources et leurs moyens dans le cadre d’un projet global, seront privilégiés.&lt;/p&gt;&lt;p&gt;La sélection des projets s’effectue dans la limite des enveloppes financières définies pour chacune des coopérations au titre du budget régional de l’année en cours lors du dépôt du dossier.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/cooperation-avec-emilie-romagne</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dossiers devront obligatoirement être déposés sur la Plateforme « Mes Démarches en Nouvelle-Aquitaine (MDNA) » via le bouton &amp;#34;Déposer mon projet&amp;#34; ci-dessous. &lt;/p&gt;&lt;p&gt;Le formulaire doit être accompagné des pièces obligatoires suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Un Relevé d’Identité Bancaire récent et actif ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les statuts de l&amp;#039;organisme et l&amp;#039;extrait du Journal Officiel publiant la création pour les associations loi 1901 ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une lettre d’intention du partenaire étranger du projet (ou pièce probante, convention etc.) attestant du partenariat ; Il est conseillé de joindre pour information le budget prévisionnel du partenaire pour le projet.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ce premier contact permettra aux services de la Région d’évaluer la conformité du projet au cahier des charges du fonds de coopération interrégionale et aux plans d’action définis avec les régions partenaires.&lt;/p&gt;&lt;p&gt;La décision finale est prise par les élus du Conseil régional qui délibèrent en commission permanente.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Avant tout dépôt de dossier, il est fortement recommandé au porteur de projet de prendre contact avec le Pôle Europe et International afin de présenter son projet (fci&amp;#64;nouvelle-aquitaine.fr - 05 57 57 86 41).&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Tout dossier incomplet ne sera pas instruit.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les porteurs de projets seront informés par courrier, après délibération de la commission permanente, des suites réservées à leur demande. Pour les dossiers rejetés, les motifs de refus seront explicités dans les courriers.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-de-cooperation-interregionale-emilie-romagne/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2025</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>164845</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la Prévention et Actions en Région Nouvelle-Aquitaine (PREVA'NA) : "Faire de la Nouvelle-Aquitaine un territoire de bonne santé"</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Prévention et Actions en Région Nouvelle-Aquitaine (PREVA&amp;apos;NA) : &amp;quot;Faire de la Nouvelle-Aquitaine un territoire de bonne santé&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet AMI vise à soutenir des actions structurantes en matière de prévention et de promotion de la santé en misant sur l&amp;#039;activité physique, en s&amp;#039;adressant principalement aux jeunes (16-25 ans). &lt;/p&gt;&lt;p&gt;Priorité 1 : Développer des actions structurantes et innovantes en matière de prévention et de promotion de la santé misant sur l&amp;#039;activité physique : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; En soutenant des structures régionales et des opérateurs professionnels identifiés comme chefs de file dans la mise en place d&amp;#039;actions préventives structurantes sur les enjeux de l&amp;#039;activité physique des jeunes. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; En favorisant l&amp;#039;émergence de projets structurants locaux &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Priorité 2 : « Tu bouges t&amp;#039;es bien ! » :
+Faciliter l&amp;#039;accès des jeunes à l&amp;#039;activité physique, en ciblant les plus éloignés de la pratique afin de diminuer leur sédentarité.&lt;/span&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="M11" s="1" t="inlineStr">
+        <is>
+          <t>La Région interviendra sur les dépenses éligibles pendant 2 ans maximum à hauteur de :
+Priorité 1 :
+	30% maximum pour les projets à dimension régionale.
+	20% maximum pour des projets structurants locaux.
+Priorité 2 :
+	60% maximum pour les projets situés dans les territoires les plus éloignés dans une démarche de réduction des inégalités.</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q11" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les candidats peuvent être les structures suivantes, implantées dans le territoire régional :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les établissements scolaires et notamment les lycées publics et privés, les lycées professionnels et les lycées agricoles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;Association Régionale des Missions Locales (ARML) et les missions locales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les CFA.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Maisons Familiales et Rurales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements de santé publics et privés.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Collectivités.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Organismes de formation ne sont pas concernés.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;1 seul projet éligible par structure.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets proposés devront obligatoirement : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Cibler les jeunes et notamment les lycéens, les apprentis et les jeunes suivis en Mission Locale dans leur milieu de vie, leur entourage et/ou leur environnement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer des actions adaptées, c&amp;#039;est-à-dire stimulantes, amusantes basées sur la notion de plaisir, de collectif et de solidarité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre en place des actions concernant l&amp;#039;activité physique où les jeunes ont « droit au chapitre» dans un processus d&amp;#039;émancipation par lequel le pouvoir est donné à un individu, pour faire face à des évènements (choix, autonomie dans les pratiques, etc.).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Privilégier des projets non compétitifs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer une fiche de pratiques coordonnées permettant la reproduction et/ou l&amp;#039;essaimage des actions sur d&amp;#039;autres territoires de la région.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre en place un volet évaluatif tout au long du projet.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/prevention-et-actions-en-region-nouvelle-aquitaine-prevana-faire-de-la-nouvelle-aquitaine-un</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il est conseillé au porteur de projet de prendre contact avec l&amp;#039;équipe en charge de ce dispositif pour vérifier en amont l&amp;#039;éligibilité du projet. &lt;/p&gt;&lt;p&gt; Le dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante :
+contactaapprevana&amp;#64;nouvelle-aquitaine.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevention-et-actions-en-region-nouvelle-aquitaine-prevana-2024-2028-faire-de-la-nouvelle-aquitaine-un-territoire-de-bonne-sante-1/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2025</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>164847</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Donner aux jeunes les meilleures chances de réussite dans leurs études et leur future insertion professionnelle</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - Erasmus +</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Erasmus+ Stage - Apprentis</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Recherche
+Particulier</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>La Région souhaite donner aux jeunes les meilleures chances de réussite dans leurs études et leur future insertion professionnelle. Une expérience internationale constitue un atout précieux de développement professionnel et personnel, souvent décisif au moment de rechercher un emploi. 
+La Région pilote et anime un Consortium d’établissements d’enseignement et de formation professionnelle. Les mobilités organisées en Europe dans le cadre des cursus sont financées par la Commission Européenne, représentée par l’Agence Erasmus&amp;#43; France, et la Région. Contribuer à la réalisation d&amp;#039;un stage professionnel à l&amp;#039;étrangerd&amp;#039;une durée de 2 semaines à 6 mois pour les bénéficiaires inscrits dans un établissement d’enseignement et de formation professionnelle de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année de mobilité.</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>Le montant de la bourse est fixé en Commission Permanente du Conseil Régional annuellement lors de l&amp;#039;affectation des financements obtenus.
+Il se décompose en frais de voyage et frais de séjour. Il est défini en fonction de la durée de la mobilité et selon les destinations qui sont réparties en trois groupes pays conformément aux dispositions du programme Erasmus&amp;#43;.
+Règle de calcul : montant forfaitaire de séjour &amp;#43; forfait de voyage.
+Des bonifications pour l’inclusion et l’utilisation de transports écoresponsables (transports à moindre empreinte carbone) peuvent s’y ajouter dans les conditions prévues par le programme Erasmus&amp;#43;.</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Formation professionnelle
+International</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Apprenti de niveau 3 et 4 inscrit dans un établissement d’enseignement et de formation professionnelle de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année de mobilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apprenti jeune diplômé (maximum 12 mois après l’obtention du diplôme) ayant été inscrit dans un établissement d&amp;#039;enseignement et de formation professionnelle supérieur de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année précédant la mobilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Personnel membre de l’équipe de l’établissement d&amp;#039;enseignement et de formation professionnels  de la Région Nouvelle-Aquitaine faisant partie du Consortium régional durant l’année de mobilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les apprenants :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour les mobilités courtes, les stages sont d’une durée de 2 à 4 semaines,&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les mobilités longues, les stages sont d’une durée de 3 à 6 mois.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les personnels :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour des mobilités de type « accompagnateur » :&lt;/p&gt;&lt;p&gt;Pour accompagner les apprentis en mobilité courte, les aides attribuées correspondent à une durée maximum de 10 jours.&lt;/p&gt;&lt;p&gt;Pour accompagner les apprentis en mobilité longue, les aides attribuées correspondent à une durée maximum de 5 jours.&lt;/p&gt;&lt;p&gt;Pour réaliser des visites préalables préparatoires, les aides attribuées sont forfaitaires : avec un maximum de 3 participants par visite.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour des périodes de stage d’observation ou de formation, la durée est de minimum 2 jours et maximum 60 jours.&lt;/p&gt;&lt;p&gt;Les mobilités se dérouleront dans l’un des pays éligibles au programme Erasmus&amp;#43; (ces pays sont répartis en trois groupes - se référer aux dispositions du programme). Conformément au guide du programme Erasmus&amp;#43;, quelques mobilités peuvent être réalisées en dehors de l’Union Européenne en fonction du budget accordé annuellement par l’Agence Erasmus&amp;#43;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/erasmus-stage-apprentis</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Dépôt de la demande sur internet avant la date de début de stage. Les demandes soumises à la Région au-delà de la date de début de stage sont déclarées irrecevables.&lt;/p&gt;&lt;p&gt;La candidature individuelle doit être validée par l&amp;#039;établissement d&amp;#039;enseignement ou de formation.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Liste des pièces justificatives à fournir&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les apprenants et les personnels en mobilité stage d’observation et/ou formation :&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le «Contrat pédagogique avant la mobilité» dûment complété et signé par toutes les parties,&lt;/p&gt;&lt;p&gt;Le «Contrat financier» de la période concernée, dûment complété et signé,&lt;/p&gt;&lt;p&gt;La Carte Européenne d&amp;#039;Assurance Maladie (CEAM),&lt;/p&gt;&lt;p&gt;Une Assurance Responsabilité Civile et Accident du Travail conformément aux articles concernés du Contrat de Mobilité.&lt;/p&gt;&lt;p&gt;Pour le critère &amp;#34;inclusion&amp;#34; &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;1. En situation de handicap ou d’affection de longue durée (ALD) : Attestation de décision MDPH ou attestation de maladie longue durée ou carte invalidité, etc.&lt;/p&gt;&lt;p&gt;2. Habitant dans une commune classée Zones de revitalisation rurale (ZRR) : Attestation de domicile de moins de 3 mois (facture d&amp;#039;énergie, d&amp;#039;eau, assurance habitation, etc.). Si le nom du participant ne figure pas sur l’attestation de domicile, celle-ci est à compléter par une attestation sur l’honneur au nom de l’hébergeant ou un certificat administratif de l’établissement d’envoi, etc.&lt;/p&gt;&lt;p&gt;3. Habitant à une adresse classée Quartiers Prioritaires de la Ville : Attestation de domicile de moins de 3 mois (facture d&amp;#039;énergie, d&amp;#039;eau, assurance habitation, etc.). Si le nom du participant ne figure pas sur l’attestation de domicile, celle-ci est à compléter par une attestation sur l’honneur au nom de l’hébergeant ou un certificat administratif de l’établissement d’envoi, etc.&lt;/p&gt;&lt;p&gt;4. Bénéficiaire d’une bourse de lycée (échelons 4 à 6) : notification d’attribution de bourse nationale.&lt;/p&gt;&lt;p&gt;5. Appartenant à un foyer dont le Quotient familial CAF est inférieur ou égal à 551€ : Attestation CAF de quotient familial pour l’année scolaire concernée par la demande de mobilité.&lt;/p&gt;&lt;p&gt;Pour les personnels accompagnateurs&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;L’ordre de mission.&lt;/p&gt;&lt;p&gt;Ces pièces justificatives devront être déposées sur le site sous la forme de fichiers joints. Le dossier ne sera validé définitivement qu&amp;#039;à réception de l&amp;#039;ensemble des pièces demandées et après co-instruction favorable de l&amp;#039;établissement d’enseignement ou de formation professionnelle.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/erasmus-stage-apprentis/</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>sectorial</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2025</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="0">
+      <c r="A13" s="1">
+        <v>164851</v>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer les échanges les acteurs de la Nouvelle-Aquitaine et ceux de la Hesse</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Coopération avec la Hesse</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G13" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H13" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L13" s="1" t="inlineStr">
+        <is>
+          <t>Cet appel à projets s’inscrit dans le fonds de coopération Emilie-Romagne (Italie) - Hesse (Allemagne) – Moyenne Franconie (Allemagne) - Québec (Canada). 
+Le fonds vise à renforcer les échanges entre les acteurs associatifs, économiques et institutionnels de Nouvelle-Aquitaine et ceux d&amp;#039;Emilie-Romagne en Italie.
+Il a vocation à soutenir la réalisation de projets de coopération structurants, engageant les acteurs des différents territoires dans des relations durables. renforcer les échanges entre la Nouvelle-Aquitaine et la Hesseen accompagnant les acteurs associatifs, économiques et institutionnels de la Nouvelle-Aquitaine dans le développement de projets de coopération avec des partenaires issus de ces régions.
+	soutenir la réalisation de projets de coopération structurants, engageant les acteurs des différents territoires dans des relations durables.</t>
+        </is>
+      </c>
+      <c r="M13" s="1" t="inlineStr">
+        <is>
+          <t>L’aide de la Région ne peut pas excéder 50% du budget total du projet, sur la base des dépenses réalisées par le bénéficiaire de Nouvelle-Aquitaine.
+Les modalités de prises en compte des dépenses sont précisées dans le règlement.</t>
+        </is>
+      </c>
+      <c r="N13" s="1" t="inlineStr">
+        <is>
+          <t>International</t>
+        </is>
+      </c>
+      <c r="O13" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Entreprises &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Etablissements publics (universités, lycées, etc.) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Chambres consulaires &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Les porteurs de projets doivent impérativement avoir leur siège en Nouvelle-Aquitaine. &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Critères généraux &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La subvention ne peut être accordée à titre général mais doit être au contraire affectée à un projet défini. Elle ne s&amp;#039;applique pas aux frais de fonctionnement des organismes soumissionnaires. Les dépenses engagées devront avoir un lien direct avec le projet présenté. Le coût total du projet est constitué par l’ensemble des dépenses engendrées par la réalisation du projet. La Région se réserve le droit de moduler le taux de financement et de déterminer l’assiette éligible si les dépenses indiquées n’apparaissent pas comme étant strictement liées à la réalisation du projet. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les projets doivent être conçus et menés avec un ou plusieurs partenaires clairement identifié(s). Les projets doivent donc mettre en évidence leur participation effective. Ainsi, une lettre du (des) partenaire(s) (ou une convention de partenariat si elle existe) détaillant l’implication de chacune des parties doit être fournie. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La durée des projets subventionnés ne peut excéder trois ans. Les projets peuvent constituer la phase préparatoire d’un programme de plus long terme. Un organisme déjà bénéficiaire peut à nouveau soumettre un projet innovant après réalisation complète et évaluation de l&amp;#039;action déjà subventionnée. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Le montant de l’aide régionale sollicitée ne pourra excéder 50% des dépenses totales pour la partie française. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les projets présentés devront faire la preuve de la durabilité des échanges prévus, de leur réciprocité, de leur caractère innovant et de leur solidité financière. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Le Fonds de Coopération Interrégionale a vocation à soutenir des projets dans leur phase initiale. L’éventuel financement par le conseil régional de projets dans leurs phases ultérieures devra être sollicité selon leurs thématiques dans le cadre des dispositifs régionaux spécifiques existants lorsque cela est possible. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; L’association à ces projets d’opérateurs issus d’autres régions, partenaires ou non, de la Nouvelle-Aquitaine (voir carte des coopérations décentralisée) sera valorisée. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les projets présentés devront prendre en compte et intégrer les ambitions affichées par la Région Nouvelle-Aquitaine dans le cadre de sa feuille de route Néo-Terra(neo-terra.fr). &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;strong&gt; Critères thématiques&lt;/strong&gt; &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; Les thématiques de coopération éligibles pour les quatre régions partenaires sont les suivantes :
+	&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Développement économique et Innovation ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Education et Formation professionnelle ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Enseignement supérieur et Recherche ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Transitions environnementales et énergétiques ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Jeunesse, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Citoyenneté, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Culture et Patrimoine ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Santé. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; En enseignement supérieur et recherche sont exclus les projets de recherche fondamentale et de mobilité relevant des règlements d’intervention dédiés du Conseil Régional. En ce qui concerne la thématique « Culture », les projets de diffusion de spectacles et d’organisation de tournées sont exclus. Les projets de pratiques culturelles amateurs sont exclus. &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; Critères financiers &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; L’aide de la Région ne peut excéder 50% du budget total du projet, sur la base des dépenses réalisées par le partenaire Nouvelle-Aquitaine. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Pour les collectivités locales, la subvention demandée ne peut excéder l’engagement financier de la collectivité (hors dépenses liées aux salaires des agents publics et à leurs frais de déplacements). &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les dépenses salariales engendrées par le projet ne doivent pas constituer plus de 25 % du budget global. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les contributions volontaires au projet ne peuvent dépasser 25 % (contribution des membres bénévoles sur la base du taux horaire SMIC, prêt de salles, etc.) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La prise en compte des frais de déplacement, de logement et de restauration se fait sur la base des dépenses réelles et dans la limite des forfaits de la Direction générale des finances publiques qui constituent un plafond. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La subvention sera versée par virement administratif en deux fois : &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; 50% après validation du projet par la commission permanente du Conseil régional Nouvelle-Aquitaine ; &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; 50% au terme de l’action et sur présentation des pièces mentionnées dans la section « Obligations des porteurs de projets retenus ». &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt;Critères de sélection des projets &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les demandes de financement des projets seront évaluées et sélectionnées selon plusieurs critères, qui devront être développés par les porteurs de projet dans leur demande d’aide écrite à la Région : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; L’adéquation du projet avec les thématiques prioritaires définies dans le présent document. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La démonstration de l’intérêt du projet pour la Région Nouvelle-Aquitaine : (retombées attendues du projet pour la Région) ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La réciprocité des échanges et l’implication, y compris financière, des régions partenaires ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La viabilité financière du projet ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La qualité et la durabilité du partenariat entre les acteurs des deux territoires &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La capacité des acteurs à mener le projet, en termes de compétences et de ressources mobilisées ; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Les projets rassemblant plusieurs organismes néo-aquitains, qui auront mis en commun leurs ressources et leurs moyens dans le cadre d’un projet global, seront privilégiés. &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt; La sélection des projets s’effectue dans la limite des enveloppes financières définies pour chacune des coopérations au titre du budget régional de l’année en cours lors du dépôt du dossier.&lt;/strong&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U13" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V13" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/cooperation-avec-la-hesse</t>
+        </is>
+      </c>
+      <c r="X13" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dossiers devront obligatoirement être déposés sur la Plateforme «Mes Démarches en Nouvelle-Aquitaine (MDNA)» via le bouton &amp;#34;Déposer mon projet&amp;#34; ci-dessous. &lt;/p&gt;&lt;p&gt; Le formulaire doit être accompagné des pièces obligatoires suivantes : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Un Relevé d’Identité Bancaire récent et actif ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les statuts de l&amp;#039;organisme et l&amp;#039;extrait du Journal Officielpubliant la création pour les associations loi 1901 ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Une lettre d’intention du partenaire étranger du projet (ou pièce probante, convention etc.) attestant du partenariat ; Il est conseillé de joindre pour information le budget prévisionnel du partenaire pour le projet. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Ce premier contact permettra aux services de la Région d’évaluer la conformité du projet au cahier des charges du fonds de coopération interrégionale et aux plans d’action définis avec les régions partenaires. &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; &lt;strong&gt;La décision finale est prise par les élus du Conseil régional qui délibèrent en commission permanente. &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt; Avant tout dépôt de dossier, il est fortement recommandé au porteur de projet de prendre contact avec le Pôle Europe et International afin de présenter son projet (fci&amp;#64;nouvelle-aquitaine.fr - 05 57 57 86 41).
+Tout dossier incomplet ne sera pas instruit. &lt;/strong&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; Les porteurs de projets seront informés par courrier, après délibération de la commission permanente, des suites réservées à leur demande. Pour les dossiers rejetés, les motifs de refus seront explicités dans les courriers.&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y13" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z13" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-de-cooperation-interregionale-la-hesse/</t>
+        </is>
+      </c>
+      <c r="AA13" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2025</t>
+        </is>
+      </c>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
+        <v>164852</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer les échanges entre les acteurs associatifs, économiques et institutionnels de Nouvelle-Aquitaine et ceux du Québec</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Coopération avec le Québec</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets s’inscrit dans le fonds de coopération Emilie-Romagne (Italie) - Hesse (Allemagne) – Moyenne Franconie (Allemagne) - Québec (Canada). 
+Il vise à renforcer les échanges entre les acteurs associatifs, économiques et institutionnels de Nouvelle-Aquitaine et ceux du Québec.
+Cet appel à projets a vocation à soutenir la réalisation de projets de coopération structurants, engageant les acteurs des différents territoires dans des relations durables. renforcer les échanges entre la Nouvelle-Aquitaine et le Québecen accompagnant les acteurs associatifs, économiques et institutionnels de la Nouvelle-Aquitaine dans le développement de projets de coopération avec des partenaires issus de ces régions.
+	soutenir la réalisation de projets de coopération structurants, engageant les acteurs des différents territoires dans des relations durables.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M14" s="1" t="inlineStr">
+        <is>
+          <t>L’aide de la Région ne peut pas excéder 50% du budget total du projet, sur la base des dépenses réalisées par le bénéficiaire de Nouvelle-Aquitaine.
+Les modalités de prises en compte des dépenses sont précisées dans le règlement.</t>
+        </is>
+      </c>
+      <c r="N14" s="1" t="inlineStr">
+        <is>
+          <t>International</t>
+        </is>
+      </c>
+      <c r="O14" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Entreprises &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Etablissements publics (universités, lycées, etc.) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Collectivités locales &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Chambres consulaires &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Les porteurs de projets doivent impérativement avoir leur siège en Nouvelle-Aquitaine.
+ Critères généraux &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; La subvention ne peut être accordée à titre général mais doit être au contraire affectée à un projet défini. Elle ne s&amp;#039;applique pas aux frais de fonctionnement des organismes soumissionnaires. Les dépenses engagées devront avoir un lien direct avec le projet présenté. Le coût total du projet est constitué par l’ensemble des dépenses engendrées par la réalisation du projet. La Région se réserve le droit de moduler le taux de financement et de déterminer l’assiette éligible si les dépenses indiquées n’apparaissent pas comme étant strictement liées à la réalisation du projet. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les projets doivent être conçus et menés avec un ou plusieurs partenaires clairement identifié(s). Les projets doivent donc mettre en évidence leur participation effective. Ainsi, une lettre du (des) partenaire(s) (ou une convention de partenariat si elle existe) détaillant l’implication de chacune des parties doit être fournie. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La durée des projets subventionnés ne peut excéder trois ans. Les projets peuvent constituer la phase préparatoire d’un programme de plus long terme. Un organisme déjà bénéficiaire peut à nouveau soumettre un projet innovant après réalisation complète et évaluation de l&amp;#039;action déjà subventionnée. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Le montant de l’aide régionale sollicitée ne pourra excéder 50% des dépenses totales pour la partie française. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les projets présentés devront faire la preuve de la durabilité des échanges prévus, de leur réciprocité, de leur caractère innovant et de leur solidité financière. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Le Fonds de Coopération Interrégionale a vocation à soutenir des projets dans leur phase initiale. L’éventuel financement par le conseil régional de projets dans leurs phases ultérieures devra être sollicité selon leurs thématiques dans le cadre des dispositifs régionaux spécifiques existants lorsque cela est possible. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; L’association à ces projets d’opérateurs issus d’autres régions, partenaires ou non, de la Nouvelle-Aquitaine (voir carte des coopérations décentralisée) sera valorisée. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les projets présentés devront prendre en compte et intégrer les ambitions affichées par la Région Nouvelle-Aquitaine dans le cadre de sa feuille de route Néo-Terra(neo-terra.fr). &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Critères thématiques &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; Les thématiques de coopération éligibles pour les quatre régions partenaires sont les suivantes : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Développement économique et Innovation ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Education et Formation professionnelle ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Enseignement supérieur et Recherche ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Transitions environnementales et énergétiques ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Jeunesse, Citoyenneté, Culture et Patrimoine ;
+	Santé. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; En enseignement supérieur et recherche sont exclus les projets de recherche fondamentale et de mobilité relevant des règlements d’intervention dédiés du Conseil Régional. En ce qui concerne la thématique « Culture », les projets de diffusion de spectacles et d’organisation de tournées sont exclus. Les projets de pratiques culturelles amateurs sont exclus. &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; Critères financiers &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; L’aide de la Région ne peut excéder 50% du budget total du projet, sur la base des dépenses réalisées par le partenaire Nouvelle-Aquitaine. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Pour les collectivités locales, la subvention demandée ne peut excéder l’engagement financier de la collectivité (hors dépenses liées aux salaires des agents publics et à leurs frais de déplacements). &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les dépenses salariales engendrées par le projet ne doivent pas constituer plus de 25 % du budget global. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les contributions volontaires au projet ne peuvent dépasser 25 % (contribution des membres bénévoles sur la base du taux horaire SMIC, prêt de salles, etc.) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La prise en compte des frais de déplacement, de logement et de restauration se fait sur la base des dépenses réelles et dans la limite des forfaits de la Direction générale des finances publiques qui constituent un plafond. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La subvention sera versée par virement administratif en deux fois : &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt; 50% après validation du projet par la commission permanente du Conseil régional Nouvelle-Aquitaine ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; 50% au terme de l’action et sur présentation des pièces mentionnées dans la section « Obligations des porteurs de projets retenus ». &lt;/span&gt;&lt;/li&gt;&lt;/ol&gt;&lt;/span&gt;&lt;span&gt; Critères de sélection des projets &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; Les demandes de financement des projets seront évaluées et sélectionnées selon plusieurs critères, qui devront être développés par les porteurs de projet dans leur demande d’aide écrite à la Région :
+	&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L’adéquation du projet avec les thématiques prioritaires définies dans le présent document. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La démonstration de l’intérêt du projet pour la Région Nouvelle-Aquitaine : (retombées attendues du projet pour la Région) ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La réciprocité des échanges et l’implication, y compris financière, des régions partenaires ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La viabilité financière du projet ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La qualité et la durabilité du partenariat entre les acteurs des deux territoires &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La capacité des acteurs à mener le projet, en termes de compétences et de ressources mobilisées ; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Les projets rassemblant plusieurs organismes néo-aquitains, qui auront mis en commun leurs ressources et leurs moyens dans le cadre d’un projet global, seront privilégiés. &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;strong&gt; La sélection des projets s’effectue dans la limite des enveloppes financières définies pour chacune des coopérations au titre du budget régional de l’année en cours lors du dépôt du dossier.&lt;/strong&gt;&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/cooperation-avec-le-quebec</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les dossiers devront obligatoirement être déposés sur la Plateforme «Mes Démarches en Nouvelle-Aquitaine (MDNA)» via le bouton &amp;#34;Déposer mon projet&amp;#34; ci-dessous. &lt;/p&gt;&lt;p&gt; Le formulaire doit être accompagné des pièces obligatoires suivantes : &lt;/p&gt;&lt;p&gt; Un Relevé d’Identité Bancaire récent et actif ; &lt;/p&gt;&lt;p&gt; Les statuts de l&amp;#039;organisme et l&amp;#039;extrait du Journal Officielpubliant la création pour les associations loi 1901 ; &lt;/p&gt;&lt;p&gt; Une lettre d’intention du partenaire étranger du projet (ou pièce probante, convention etc.) attestant du partenariat ; Il est conseillé de joindre pour information le budget prévisionnel du partenaire pour le projet. &lt;/p&gt;&lt;p&gt; Ce premier contact permettra aux services de la Région d’évaluer la conformité du projet au cahier des charges du fonds de coopération interrégionale et aux plans d’action définis avec les régions partenaires. &lt;/p&gt;&lt;p&gt; La décision finale est prise par les élus du Conseil régional qui délibèrent en commission permanente. &lt;/p&gt;&lt;p&gt;&lt;strong&gt; Avant tout dépôt de dossier, il est fortement recommandé au porteur de projet de prendre contact avec le Pôle Europe et International afin de présenter son projet (fci&amp;#64;nouvelle-aquitaine.fr - 05 57 57 86 41).&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt; Tout dossier incomplet ne sera pas instruit.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt; Les porteurs de projets seront informés par courrier, après délibération de la commission permanente, des suites réservées à leur demande. Pour les dossiers rejetés, les motifs de refus seront explicités dans les courriers.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/cooperation-avec-le-quebec/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2025</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>164853</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer les échanges entre les acteurs associatifs, économiques et institutionnels de Nouvelle-Aquitaine et ceux d'Emilie-Romagne en Italie</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Coopération avec la Moyenne Franconie</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cet appel à projets s’inscrit dans le fonds de coopération Emilie-Romagne (Italie) - Hesse (Allemagne) – Moyenne Franconie (Allemagne) - Québec (Canada). 
+Le fonds vise à renforcer les échanges entre les acteurs associatifs, économiques et institutionnels de Nouvelle-Aquitaine et ceux d&amp;#039;Emilie-Romagne en Italie.
+Il a vocation à soutenir la réalisation de projets de coopération structurants, engageant les acteurs des différents territoires dans des relations durables. renforcer les échanges entre la Nouvelle-Aquitaine et la Moyenne Franconieen accompagnant les acteurs associatifs, économiques et institutionnels de la Nouvelle-Aquitaine dans le développement de projets de coopération avec des partenaires issus de ces régions.
+	soutenir la réalisation de projets de coopération structurants, engageant les acteurs des différents territoires dans des relations durables.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>L’aide de la Région ne peut pas excéder 50% du budget total du projet, sur la base des dépenses réalisées par le bénéficiaire de Nouvelle-Aquitaine.
+Les modalités de prises en compte des dépenses sont précisées dans le règlement.</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>International</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Entreprises &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Etablissements publics (universités, lycées, etc.) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;C&lt;/span&gt;ollectivités locales &lt;/li&gt;&lt;li&gt; Chambres consulaires &lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Les porteurs de projets doivent impérativement avoir leur siège en Nouvelle-Aquitaine. &lt;/span&gt;&lt;p&gt;&lt;span&gt; Critères généraux :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; La subvention ne peut être accordée à titre général mais doit être au contraire affectée à un projet défini. Elle ne s&amp;#039;applique pas aux frais de fonctionnement des organismes soumissionnaires. Les dépenses engagées devront avoir un lien direct avec le projet présenté. Le coût total du projet est constitué par l’ensemble des dépenses engendrées par la réalisation du projet. La Région se réserve le droit de moduler le taux de financement et de déterminer l’assiette éligible si les dépenses indiquées n’apparaissent pas comme étant strictement liées à la réalisation du projet. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les projets doivent être conçus et menés avec un ou plusieurs partenaires clairement identifié(s). &lt;/span&gt;Les projets doivent donc mettre en évidence leur participation effective. Ainsi, une lettre du (des) partenaire(s) (ou une convention de partenariat si elle existe) détaillant l’implication de chacune des parties doit être fournie. &lt;/li&gt;&lt;li&gt; La durée des projets subventionnés ne peut excéder trois ans. Les projets peuvent constituer la phase préparatoire d’un programme de plus long terme. Un organisme déjà bénéficiaire peut à nouveau soumettre un projet innovant après réalisation complète et évaluation de l&amp;#039;action déjà subventionnée. &lt;/li&gt;&lt;li&gt; Le montant de l’aide régionale sollicitée ne pourra excéder 50% des dépenses totales pour la partie française.
+	Les projets présentés devront faire la preuve de la durabilité des échanges prévus, de leur réciprocité, de leur caractère innovant et de leur solidité financière. &lt;/li&gt;&lt;li&gt; Le Fonds de Coopération Interrégionale a vocation à soutenir des projets dans leur phase initiale. L’éventuel financement par le conseil régional de projets dans leurs phases ultérieures devra être sollicité selon leurs thématiques dans le cadre des dispositifs régionaux spécifiques existants lorsque cela est possible. &lt;/li&gt;&lt;li&gt; L’association à ces projets d’opérateurs issus d’autres régions, partenaires ou non, de la Nouvelle-Aquitaine (voir carte des coopérations décentralisée) sera valorisée. &lt;/li&gt;&lt;li&gt; Les projets présentés devront prendre en compte et intégrer les ambitions affichées par la Région Nouvelle-Aquitaine dans le cadre de sa feuille de route Néo-Terra(neo-terra.fr). &lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Critères thématiques &lt;/span&gt;&lt;p&gt;&lt;span&gt; Les thématiques de coopération éligibles pour les quatre régions partenaires sont les suivantes : &lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Développement économique et Innovation ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Education et Formation professionnelle ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Enseignement supérieur et Recherche ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Transitions environnementales et énergétiques ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Jeunesse, Citoyenneté, Culture et Patrimoine ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Santé. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;En enseignement supérieur et recherche sont exclus les projets de recherche fondamentale et de mobilité relevant des règlements d’intervention dédiés du Conseil Régional. En ce qui concerne la thématique « Culture », les projets de diffusion de spectacles et d’organisation de tournées sont exclus. Les projets de pratiques culturelles amateurs sont exclus. &lt;/span&gt;&lt;p&gt;&lt;span&gt; Critères financiers &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; L’aide de la Région ne peut excéder 50% du budget total du projet, sur la base des dépenses réalisées par le partenaire Nouvelle-Aquitaine. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Pour les collectivités locales, la subvention demandée ne peut excéder l’engagement financier de la collectivité (hors dépenses liées aux salaires des agents publics et à leurs frais de déplacements). &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les dépenses salariales engendrées par le projet ne doivent pas constituer plus de 25 % du budget global. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Les contributions volontaires au projet ne peuvent dépasser 25 % (contribution des membres bénévoles sur la base du taux horaire SMIC, prêt de salles, etc.) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La prise en compte des frais de déplacement, de logement et de restauration se fait sur la base des dépenses réelles et dans la limite des forfaits de la Direction générale des finances publiques qui constituent un plafond. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La subvention sera versée par virement administratif en deux fois : &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; 50% après validation du projet par la commission permanente du Conseil régional Nouvelle-Aquitaine ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; 50% au terme de l’action et sur présentation des pièces mentionnées dans la section « Obligations des porteurs de projets retenus ». &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Critères de sélection des projets &lt;/span&gt;&lt;p&gt;&lt;span&gt; Les demandes de financement des projets seront évaluées et sélectionnées selon plusieurs critères, qui devront être développés par les porteurs de projet dans leur demande d’aide écrite à la Région : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L’adéquation du projet avec les thématiques prioritaires définies dans le présent document. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La démonstration de l’intérêt du projet pour la Région Nouvelle-Aquitaine : (retombées attendues du projet pour la Région) ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La réciprocité des échanges et l’implication, y compris financière, des régions partenaires ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La viabilité financière du projet ; &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La qualité et la durabilité du partenariat entre les acteurs des deux territoires &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; La capacité des acteurs à mener le projet, en termes de compétences et de ressources mobilisées ; &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; Les projets rassemblant plusieurs organismes néo-aquitains, qui auront mis en commun leurs ressources et leurs moyens dans le cadre d’un projet global, seront privilégiés.
+&lt;strong&gt;La sélection des projets s’effectue dans la limite des enveloppes financières définies pour chacune des coopérations au titre du budget régional de l’année en cours lors du dépôt du dossier.&lt;/strong&gt;&lt;/span&gt;&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/cooperation-avec-la-moyenne-franconie</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>Les dossiers devront obligatoirement être déposés sur la Plateforme «Mes Démarches en Nouvelle-Aquitaine (MDNA)» via le bouton &amp;#34;Déposer mon projet&amp;#34; ci-dessous.
+Le formulaire doit être accompagné des pièces obligatoires suivantes :
+	Un Relevé d’Identité Bancaire récent et actif ;
+	Les statuts de l&amp;#039;organisme et l&amp;#039;extrait du Journal Officielpubliant la création pour les associations loi 1901 ;
+	Une lettre d’intention du partenaire étranger du projet (ou pièce probante, convention etc.) attestant du partenariat ; Il est conseillé de joindre pour information le budget prévisionnel du partenaire pour le projet.
+Ce premier contact permettra aux services de la Région d’évaluer la conformité du projet au cahier des charges du fonds de coopération interrégionale et aux plans d’action définis avec les régions partenaires.
+La décision finale est prise par les élus du Conseil régional qui délibèrent en commission permanente.
+Avant tout dépôt de dossier, il est fortement recommandé au porteur de projet de prendre contact avec le Pôle Europe et International afin de présenter son projet (fci&amp;#64;nouvelle-aquitaine.fr - 05 57 57 86 41).
+Tout dossier incomplet ne sera pas instruit.
+Les porteurs de projets seront informés par courrier, après délibération de la commission permanente, des suites réservées à leur demande. Pour les dossiers rejetés, les motifs de refus seront explicités dans les courriers.</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-de-cooperation-moyenne-franconie/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>13/04/2025</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>164782</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la création et le développement des tiers-lieux</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Soutien à la création et au développement des tiers-lieux</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un collectif avec un projet de tiers-lieu dans un territoire où il n&amp;#039;y en a pas encore ? Votre tiers-lieu est déjà ouvert et vous souhaitez développer de nouvelles activités ? Cet Appel à Manifestation d&amp;#039;Intérêt (AMI) est peut-être fait pour vous ! &lt;/p&gt;&lt;p&gt;Objectif : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Soutenir la création de tiers-lieux dans les territoires en carence, c&amp;#039;est-à-dire sans tiers-lieu ouvert à moins de 20mn en voiture. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Consolider le secteur des tiers-lieux en soutenant le développement de tiers-lieux déjà existants, afin de renforcer leur ancrage territorial, professionnaliser les conditions d&amp;#039;accueil et consolider leurs modèles socio-économiques par l&amp;#039;ouverture ou la structuration de nouvelles offres de services dans l&amp;#039;un des 5 domaines suivants :&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Apprendre et se former autrement, &lt;/li&gt;&lt;li&gt;Fabriquer et produire autrement, &lt;/li&gt;&lt;li&gt;Nourrir autrement, &lt;/li&gt;&lt;li&gt;Soigner autrement,&lt;/li&gt;&lt;li&gt;Expérimenter.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>Toutes les dépenses liées au projet sont éligibles, hors travaux de 1er et 2nd oeuvre : ingénierie préalable, équipement du lieu, frais de personnel mobilisés sur le projet, prestations de services, communication, frais généraux (30% max)
+La Région Nouvelle-Aquitaine interviendra sur les dépenses éligibles pendant 2 ans maximum, à hauteur de 50% maximum, dans la limite d&amp;#039;un plafond d&amp;#039;aide régionale de 50 000€ HT.</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Cohésion sociale et inclusion
+Economie locale et circuits courts</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>01/09/2028</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le soutien régional peut être accordé aux structures de droit privé et public implantées dans la région :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises TPE et PME, et leurs regroupements, structures de l&amp;#039;Économie Sociale et Solidaire (ESS).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les demandes de soutien financier portées par des entreprises qui ne relèvent pas de l&amp;#039;ESS, du type SAS, sont éligibles quand elles associent concrètement un groupement d&amp;#039;utilisateurs (collectif informel, association autonome…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales et leurs regroupements dans le cadre de partenariats opérationnels avec les collectifs d&amp;#039;utilisateurs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Pour les projets de développement&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le soutien régional peut être accordé aux tiers-lieux néoaquitains existants, référencés dans la carte régionale ouverts depuis au moins 2 ans (démarrage de l&amp;#039;activité relative à l&amp;#039;animation-gestion des espaces de travail partagés, bureaux et/ou ateliers artisanaux et/ou terres agricoles).&lt;/p&gt;&lt;p&gt;Le tiers-lieu candidat pourra associer d&amp;#039;autres tiers-lieux et/ou structures locales qui décident de coopérer dans le cadre du projet. Cette collaboration devra être formalisée par une convention de partenariat, qui décrit les objectifs communs, les engagements de chacun et le plan de financement partagé. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets situés dans la Ville de Bordeaux, hors Quartiers Politique de la Ville, ne sont pas éligibles.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Ancrage territorial et caractère collectif du projet: identification des besoins, implication des utilisateurs dans le projet, partenariat des collectivités locales, mode de gouvernance.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Qualité du projet : offres de travail partagé (bureaux / ateliers artisanaux / terres agricoles), autres offres et activités proposées, conditions d&amp;#039;accueil, accessibilité, accès numérique, programme d&amp;#039;animation, coopérations locales, calendrier, plan de financement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Viabilité du projet : modèle socio-économique, partenariats&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/soutien-la-creation-et-au-developpement-des-tiers-lieux</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le porteur de projet échange avec l&amp;#039;équipe de la direction de l&amp;#039;Economie Sociale et Solidaire et Innovation Sociale de la Région (les contacts par département sont indiqués, page 20 du document &amp;#34;AMI tiers-lieux Région Nouvelle-Aquitaine&amp;#34; à télécharger ci-dessous) afin de faire connaître son projet, d&amp;#039;identifier les axes d&amp;#039;amélioration potentielle pour finaliser son dossier de candidature.
+Les projets sont instruits en toute confidentialité.
+Les porteurs de projets peuvent par ailleurs, s&amp;#039;ils le souhaitent, solliciter le réseau des tiers-lieux porté par la Coopérative Tiers-lieux, pour bénéficier de ses conseils et recommandations, afin d&amp;#039;enrichir le projet, par le mail : contact&amp;#64;tierslieux.net
+Il faut noter que dans les documents à télécharger, vous trouverez 2 dossiers de candidatures : un pour les projets de création et un pour les projets de développement.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-a-la-creation-et-au-developpement-des-tiers-lieux/</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>30/03/2025</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:34" customHeight="0">
+      <c r="A17" s="1">
+        <v>164072</v>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser et accompagner les projets participatifs et citoyens pour la transition énergétique</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Projets participatifs et citoyens pour la transition énergétique</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G17" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H17" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le Conseil régional Nouvelle-Aquitaine et la Direction régionale Nouvelle-Aquitaine de l’ADEME, lancent un appel à projets afin de favoriser et d’accompagner les projets participatifs et citoyens des énergies renouvelables qui concourent à l’atteinte des objectifs nationaux, régionaux et locaux de transition énergétique et écologique (TEE). Cet appel à projets est proposé aux collectivités, aux acteurs économiques, aux structures  citoyennes, d’investir ensemble le sujet de la TEE.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associer, convaincre et accompagner les acteurs de son territoire vers la transition énergétique et écologique,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Diversifier, augmenter et localiser les sources de financement d’équipements d’intérêt collectif, mais également de localiser les dépenses dans une économie plus locale, dans laquelle les acteurs économiques peuvent se projeter,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accélérer le développement des initiatives privées et publiques,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Améliorer l’appropriation sociétale autour d’équipements nécessaires mais qui, d’une manière ou d’une autre, touchent le territoire sur lequel ils sont implantés,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Jouer leur rôle dans la planification territoriale, en effet la loi pour la Transition Energétique et la Croissance Verte, les Plans Climat Air Energie Territoriaux (PCAET), la politique régionale (ADEME/Région) en faveur des Territoires à énergie positive poussent les collectivités à planifier des politiques publiques ambitieuses en tenant compte de la nécessaire adaptation du territoire, de ses équipements, de ses infrastructures aux besoins de demain.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le présent appel à projet vise à faire émerger et valoriser une certaine diversité d’actions et de méthodes de réalisation avec pour finalité : le développement des énergies renouvelables électriques, (photovoltaïque, hydroélectricité, méthanisation, éolien…), des énergies renouvelables thermiques (biomasse, solaire, méthanisation, géothermie…), des moyens de stockage et de gestion locale de ces productions ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La réduction des consommations d’énergie par l’amélioration de l’existant (rénovation énergétique de bâtiments, éclairage, équipements spécifiques…)- le développement de services/solutions favorisant la mobilité douce et/ou propre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Aide à la décision (études à caractère juridique et économique) : 70% d’aide maximum, aides plafonnées chacune à 10 000 €&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Assistance à maîtrise d’ouvrage uniquement pour les sociétés citoyennes et dans le cas des projets d’envergure ; 70% d’aide maximum avec une aide d’un montant plafonné à 20 000 €&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etude de faisabilité technique : 70% d’aide maximum pour les projets de : solaire thermique, bois-énergie, éolien et méthanisation (plafonnée à 10 000 € pour les projets de rénovation de bâtiments ou d’éclairage public, photovoltaïque ou d’hydroélectricité)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prime à la participation citoyenne (aux structures porteuses de projets contrôlées au titre du Code du Commerce par des collectivités et/ou des citoyens) : soutien à hauteur des parts des citoyens de Nouvelle-Aquitaine participant au financement du projet, à partir de 20 participants/citoyens de Nouvelle-Aquitaine par projet, dans la limite de 250 € au maximum par participant/citoyens de Nouvelle-Aquitaine, porté à 350 € au maximum portant sur les économies d’énergie, de 30 % maximum du coût total HT du projet plafonné à 50 000 € par projet ou grappe de projets, de 10 dossiers maximum par an sur la période couverte par l’AAP.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q17" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les collectivités, EPCI, Syndicats départementaux d’énergie, Syndicats Mixtes… coordinateurs de la transition énergétique à l’échelle de leurs territoires et souhaitant initier et développer des projets participatifs et citoyens ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les associations de préfiguration visant à déployer des démarches citoyennes participatives s’inscrivant dans le cadre du projet de TEE de leur territoire ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les sociétés locales porteuses de projets participatifs et citoyens dont l’objet relève des champs de la transition énergétique et écologique contrôlées au titre du Code du Commerce par des collectivités et/ou des citoyens (de façon directe ou indirecte via la participation de fonds citoyens, de sociétés coopératives citoyennes, de sociétés d’économie mixte...).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Favoriser, initier, développer un projet participatif et citoyen relevant de la TEE (production d’énergies renouvelables, réduction des consommations d’énergie…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Fournir des éléments techniques et économiques permettant de juger de la pertinence, de la viabilité économique et de l’efficacité du projet,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apporter les garanties nécessaires au lancement du projet (propriété foncière par exemple),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Apporter les éléments d’appréciation quant à l’inscription du projet dans le cadre de la stratégie TEE du territoire.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/projets-participatifs-et-citoyens-pour-la-transition-energetique-0</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le dossier de candidature devra être réalisé en deux exemplaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Un exemplaire envoyé à la Région Nouvelle-Aquitaine accompagné d’un courrier de candidature adressé à Monsieur le Président de la Région, indiquant l’objet de l’opération et précisant les aides sollicitées dans le cadre de cet appel à projets,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Un exemplaire envoyé à l’ADEME Nouvelle-Aquitaine accompagné d’un courrier de candidature adressé à Monsieur le Directeur régional de l&amp;#039;ADEME indiquant l’objet de l’opération et précisant les aides sollicitées dans le cadre de cet appel à projets.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ce dossier sera constitué des pièces suivantes:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Dossier de présentation du projet stratégique (cf. trame en annexe), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Tout document attestant de l’état d’avancement du projet et participant à sa bonne compréhension,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Lettres de soutien ou tout autre document attestant des partenariats développés, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis des prestations (et cahier des charges),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Plan(s) de financement prévisionnel(s) intégrant les aides publiques reçues ou envisagées (cf. modèle en fin de dossier de candidature),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Document attestant de l’engagement de chaque financeur (décision des cofinanceurs ou lettres d’intention)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Déclaration faisant état des financements obtenus dans le cadre du règlement De Minimis (cf. attestation en fin de dossier de candidature)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Relevé d’identité bancaire automatisé indiquant le BIC et l’IBAN&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans le cas d’une demande d’aide à la prime de participation citoyenne :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; tableau récapitulatif des souscriptions/participations des citoyens et attestation sur l&amp;#039;honneur du porteur de projet sur la    conformité des souscriptions avec ce tableau récapitulatif&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; pièce présentant l’actionnariat de la société (actionnaire et leur participation)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; devis des investissements matériels&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; document attestant de la maîtrise foncière&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; modèle économique de l’opération&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Et des documents spécifiques suivants selon la nature du demandeur :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Collectivité : délibération de l’organe compétent approuvant le projet et le plan de financement prévisionnel&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations : statuts, rapport d’activité et comptes certifiés de l’exercice précédent, attestation de non assujettissement à la TVA le cas échéant&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sociétés : Extrait Kbis, Statuts et actionnariat, Attestation sur l’honneur du demandeur de la régularité de sa situation au regard de ses obligations fiscales et sociales (URSSAF, Impôts), document attestant du nombre de salariés et du chiffre d’affaire de l&amp;#039;entreprise, comptes certifiés de l’exercice précédent&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y17" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z17" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-participatifs-et-citoyens-pour-la-transition-energetique/</t>
+        </is>
+      </c>
+      <c r="AA17" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB17" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE17" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF17" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG17" s="1" t="inlineStr">
+        <is>
+          <t>05/01/2025</t>
+        </is>
+      </c>
+      <c r="AH17" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:34" customHeight="0">
+      <c r="A18" s="1">
+        <v>163951</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la réussite étudiante en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser la réussite étudiante en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Particulier</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans son périmètre de compétences, et en interaction constante avec les parties prenantes du territoire, notamment les acteurs régionaux de l’Enseignement Supérieur et de la Recherche, la Région agit pour réduire les inégalités sociales et territoriales d’accès à - et de réussite dans - l’enseignement supérieur, et plus largement d’accès à la connaissance de tous les néo-aquitains.
+La Région Nouvelle-Aquitaine porte une stratégie régionale de l’Enseignement Supérieur, lisible, coordonnée pour relever les défis :
+des inégalités d’accès à l’Enseignement Supérieur,
+de l’adaptation des compétences à une société en transition,
+de la réussite et de l’insertion de tous les étudiants. &lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;La Région a priorisé 4 axes d’intervention dans lesquels devront s’inscrire les projets qu’elle soutiendra : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Le développement des formations techniques et d’ingénierie, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Le maillage territorial de l’enseignement supérieur,
+	L’articulation renforcée de l’offre de formation d’enseignement supérieur aux besoins des entreprises et des filières stratégiques régionales,
+	Le soutien à la formation doctorale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>Ce dispositif permet d&amp;#039;attribuer des aides en fonctionnement et/ou investissement.</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Les bénéficiaires des aides régionales sont  prioritairement:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;les établissements d’enseignement supérieur (universités et écoles) publics et CROUS,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;les établissements privés avec Label EESPIG et convention de partenariat avec une université intégrant le sujet de la candidature&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dans tous les cas, l’établissement doit être implanté en région Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Les projets proposés doivent s’inscrire dans l’un des 4 axes correspondant aux orientations de la Région en matière d&amp;#039;enseignement supérieur : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Le développement des formations techniques et d’ingénierie,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Le maillage territorial de l’enseignement supérieur,&lt;/li&gt;&lt;li&gt;L’articulation renforcée de l’offre de formation d’enseignement supérieur aux besoins des entreprises et des filières stratégiques régionales,&lt;/li&gt;&lt;li&gt;Le soutien à la formation doctorale.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Seront soutenus des projets :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;structurants et ambitieux,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;à forte ambition et porteur de rayonnement,&lt;/li&gt;&lt;li&gt;partenariaux notamment entre établissements,&lt;/li&gt;&lt;li&gt;à fort impact régional.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La faisabilité du projet est étudiée sous l’angle de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;l’adéquation entre les objectifs visés et les moyens associés, notamment à travers un budget prévisionnel équilibré (en dépenses et cofinancements) ; détaillé et cohérent,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;la description des méthodes de gouvernance, de pilotage, d’évaluation du projet mobilisées, &lt;/li&gt;&lt;li&gt;la viabilité du plan de financement et la capacité à pérenniser le projet au-delà du soutien régional.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La qualité du dossier sera analysée au regard de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;l’intégration, ou l’articulation, du projet dans la stratégie de l’établissement,&lt;/span&gt;&lt;/li&gt;&lt;li&gt;l’implication effective des acteurs territoriaux du monde socio-économique privés ou publics.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T18" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/favoriser-la-reussite-etudiante-en-nouvelle-aquitaine</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>Pour toute information sur le détail des modalités, il est nécessaire de contacter le service Enseignement Supérieur, Vie Etudiante et Culture Scientifique.</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/favoriser-la-reussite-etudiante-en-nouvelle-aquitaine/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>08/12/2024</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>163587</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Financer des événements territoriaux à vocation économique (marchés, salons, manifestations) - hors filières agricoles</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Soutien aux manifestations locales et régionales - hors filières agricoles</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? 
+La Région peut vous aider à financer des événements territoriaux à vocation économique (marchés, salons, manifestations) dans le cadre de la politique de soutien aux filières régionales suivantes : Cuir-Luxe-Textile-Métiers d&amp;#039;Art, Aéronautique- Photonique-Chimie-Matériaux et Transports, Santé-Silver Economie, Filières Vertes et Bleues, Forêt-Bois-Papier. Soutenir l’organisation d’événements territoriaux (locaux ou régionaux), sectoriels ou multisectoriels, favorisant la rencontre des acteurs de l’écosystème.
+	Montage et organisation d&amp;#039;une manifestation contribuant à la structuration d&amp;#039;un réseau d&amp;#039;entreprises et/ou à la promotion de compétences locales. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? 
+La Région peut vous aider à financer des événements territoriaux à vocation économique (marchés, salons, manifestations) dans le cadre de la politique de soutien aux filières régionales suivantes : Cuir-Luxe-Textile-Métiers d&amp;#039;Art, Aéronautique- Photonique-Chimie-Matériaux et Transports, Santé-Silver Economie, Filières Vertes et Bleues, Forêt-Bois-Papier. Soutenir l’organisation d’événements territoriaux (locaux ou régionaux), sectoriels ou multisectoriels, favorisant la rencontre des acteurs de l’écosystème.
+	Montage et organisation d&amp;#039;une manifestation contribuant à la structuration d&amp;#039;un réseau d&amp;#039;entreprises et/ou à la promotion de compétences locales. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Innovation, créativité et recherche
+Artisanat
+Industrie</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q19" s="1" t="inlineStr">
+        <is>
+          <t>30/12/2030</t>
+        </is>
+      </c>
+      <c r="U19" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/soutien-aux-manifestations-locales-et-regionales-hors-filieres-agricoles</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le dépôt de votre dossier s’effectue sur notre plateforme en ligne Mes démarches en Nouvelle-Aquitaine. Cette plateforme est accessible via le bouton « Créer mon dossier », en bas de cette page.
+Avant de déposer votre demande d’aide, il est nécessaire de créer un compte si vous n’en possédez pas déjà un.
+Un tutoriel d’aide « Comment bien saisir ma demande » est à télécharger au bas de la page.
+La liste des pièces justificatives à fournir en fonction de votre statut est à télécharger en bas de la page.
+Et après ?
+Pour le suivi de votre dossier :
+1 - Vous recevrez un mail attestant le dépôt de votre dossier. Le dépôt d&amp;#039;une demande ne vaut pas acceptation.
+2 - Des informations complémentaires pourront vous être demandées au moment de l’instruction.
+3 - Une notification de décision vous sera adressée à l’issue du passage en commission permanente.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutien-aux-manifestations-locales-et-regionales-hors-filieres-agricoles/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>163590</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Réaliser des projets et programmations de médiation du patrimoine</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Projets et programmations de médiation du patrimoine</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dispositif pour la réalisation de projets et programmations de médiation du patrimoine.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Soutenir les initiatives novatrices de mise en valeur du patrimoine via la création artistique sous différentes esthétiques, le développement du numérique, l’innovation pédagogique, des expositions temporaires,...&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Contribuer à une meilleure compréhension et appropriation du patrimoine régional, notamment en direction du public jeune et scolaire.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Améliorer l&amp;#039;accueil des publics éloignés de l&amp;#039;offre culturelle, en précarité économique ou en situation de handicap sur les sites patrimoniaux afin de permettre au patrimoine de jouer pleinement son rôle de lien social et d&amp;#039;outil au service du désenclavement des territoires.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Encourager le travail des structures patrimoniales avec des partenaires différents, notamment des acteurs culturels et touristiques, afin de toucher de nouveaux publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Programmation annuelle avec une date limite de dépôt des dossiers le 1er mars de chaque année.&lt;/p&gt;&lt;p&gt;Les projets éligibles seront programmés en fonction de l&amp;#039;enveloppe budgétaire annuelle dévolue à ce dispositif.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Maximum de 20 % du coût des dépenses éligibles, avec une aide plafonnée à 10 000 € / an.&lt;/p&gt;&lt;p&gt;Une bonification de 10 % sera appliquée pour les territoires en situation de vulnérabilité socio-économique relative (cf. carte EPCI en annexe).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements Publics de Coopération Intercommunale (communautés de communes, communautés d&amp;#039;agglomérations, Syndicats mixtes, Parcs Naturels Régionaux…)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;SCOP et autres entreprises sociales et solidaires.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères d’éligibilité&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Projet porté par une structure professionnelle ayant une maîtrise scientifique du patrimoine.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Projet structurant pour le territoire qui l&amp;#039;accueille (inscription dans le projet touristique et culturel du territoire).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Projet de dimension expérimentale avérée ou programmation d’au moins 2 mois.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Seules les programmations de plus de 6 dates, étendues sur au moins deux mois sont éligibles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet/ la programmation doit être clairement lié(e) à la thématique patrimoniale du site et doit être basé(e) sur des connaissances scientifiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Actions de médiation sous des formes innovantes pour un large public.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dossiers présentant un budget supérieur à 5 000 €.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Chaque structure ne peut présenter qu&amp;#039;un seul projet par an.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de priorisation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Parmi les dossiers éligibles, seront considérés comme prioritaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les projets d&amp;#039;envergure régionale ou nationale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets en adéquation avec les compétences du porteur de projet et de ses partenaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets se déroulant sur les territoires vulnérables&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets ciblant particulièrement le public jeune et/ou scolaire&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets faisant intervenir plusieurs structures en partenariat dans l&amp;#039;objectif de toucher des publics éloignés de l&amp;#039;offre culturelle et patrimoniale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets démontrant leur capacité à générer des ressources (autofinancement, financement participatif, mécénat, …) et à s&amp;#039;appuyer en priorité sur l&amp;#039;économie locale pour la mise en œuvre des actions&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets prenant en compte une approche environnementale pour l’accueil du public avec par exemple un encouragement aux déplacements doux et actifs, l&amp;#039;usage de matériaux et de produits locaux…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Prestations extérieures nécessaires pour la mise en œuvre du projet ou de la programmation concerné(e) (prestations techniques, intellectuelles, cachets artistiques)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communication sur les actions soutenues&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achat de matériel pour la réalisation d&amp;#039;expositions, d&amp;#039;outils de médiation du patrimoine, de valises pédagogiques, d&amp;#039;outils numériques…&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coût du personnel dédié à l&amp;#039;action proprement dite (le bénévolat ne peut pas être valorisé dans les dépenses éligibles)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les publications scientifiques (bulletins, recherches universitaires, …), les opérations d&amp;#039;inventaire, les expositions temporaires ou permanentes qui relèvent de la programmation habituelle d&amp;#039;un musée, les dépenses de fonctionnement de la structure ne relevant pas clairement du projet/programmation, les dépenses relatives aux frais d&amp;#039;équipement de la structure (salle de médiation, espace d&amp;#039;interprétation, ordinateur, appareil photo, vidéoprojecteur...), les sons et lumières, les fêtes ponctuelles et autres événements isolés.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/culture/projets-et-programmations-de-mediation-du-patrimoine</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Pièces nécessaires au dépôt du dossier&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Lettre saisine motivant la demande&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Budget prévisionnel (en € HT) et décision (délibération de la collectivité, acte du conseil d’administration ou autre acte décisionnel)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Programme prévisionnel d&amp;#039;actions détaillé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Extrait KBIS ou fiche d&amp;#039;identité Siren&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour toute prise de contact via le formulaire de contact ci-dessous, merci de préciser dans l&amp;#039;objet, votre département&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-et-programmations-de-mediation-du-patrimoine/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>163591</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les Villes et Pays d'Art et d'Histoire</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Villes et Pays d’Art et d’Histoire</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Accompagner les Villes et Pays d&amp;#039;Art et d&amp;#039;Histoire dans la valorisation et l&amp;#039;animation du patrimoine, au plus près des citoyens, grâce à leurs programmes annuels d&amp;#039;actions de sensibilisation, de médiation et d&amp;#039;éducation au patrimoine et à l&amp;#039;architecture.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La Région Nouvelle-Aquitaine reconnaît que le patrimoine culturel est un facteur essentiel de développement de ses territoires et qu’il reste, pour certains d’entre eux, la principale ressource disponible.&lt;/p&gt;&lt;p&gt;Dans une région caractérisée par sa grande superficie, la valorisation du patrimoine permet donc de promouvoir l’idée d’un aménagement raisonné de tous ses territoires. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Date limite de dépôt du dossier : 1er avril de chaque année&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Coût du personnel gérant le label VPAH&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prestations extérieures (techniques, intellectuelles, cachets artistiques)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communication sur les actions VPAH&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Location/achat de matériel pour réaliser les actions&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Expositions, outils de médiation du patrimoine, valises pédagogiques, outils numériques d&amp;#039;aide à la visite.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt;Modalités de calcul de la subvention régionale &lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Maximum de 20% du coût des dépenses éligibles avec une aide plafonnée à 15 000 € / an.&lt;/p&gt;&lt;p&gt;Une bonification de 10% sera appliquée pour les territoires en situation de vulnérabilité socio-économique relative (Cf. carte EPCI en annexe).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les gestionnaires du label (collectivités territoriales ou associations) des :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Villes d&amp;#039;art et d&amp;#039;histoire de moins de 50 000 habitants&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pays d&amp;#039;art et d&amp;#039;histoire de moins de 150 000 habitants&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Critères d’éligibilité&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Programme d&amp;#039;actions équilibrées sur les publics touristiques, habitants et jeunes publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Convention de labellisation VPAH avec le Ministère de la Culture&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Équipe de valorisation du patrimoine professionnelle.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Critères de priorisation&lt;/p&gt;&lt;p&gt;Parmi les dossiers éligibles, seront considérés comme prioritaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les VPAH situés en territoires ruraux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les VPAH mettant en œuvre des actions innovantes et importantes en direction du public jeune et scolaire, notamment dans le cadre de Parcours d&amp;#039;Éducation Artistique et Culturelle en partenariat avec l&amp;#039;Éducation Nationale, ou intégrant d’autres approches patrimoniales comme le patrimoine culturel immatériel&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La valorisation des données de l&amp;#039;Inventaire Général du patrimoine culturel in situ&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les actions en faveur des publics en situation précaire et des publics en situation de handicap (accessibilité des contenus culturels, partenariats avec des structures gérant ces publics…).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/culture/villes-et-pays-dart-et-dhistoire</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?
+&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Toutes les demandes devront faire l&amp;#039;objet d&amp;#039;une prise de contact via l&amp;#039;e-mail de contact ci-dessous, merci de préciser votre département.&lt;/p&gt;&lt;p&gt;Les demandes pendront en compte la programmation des projets &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Programmation annuelle avec une date limite de dépôt des dossiers le 1er avril de chaque année.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets éligibles seront programmés en fonction de l&amp;#039;enveloppe budgétaire annuelle dévolue à ce dispositif.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pièces justificatives à fournir :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Lettre saisine motivant la demande&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Budget prévisionnel (en € HT) et décision (délibération de la collectivité, acte du conseil d’administration ou autre acte décisionnel)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Programme prévisionnel d&amp;#039;actions détaillé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Fiche d&amp;#039;identité Siren&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Patrimoine et Inventaire - Unité Politiques Publiques et Budget&lt;/p&gt;&lt;p&gt;Direction de la Culture et du Patrimoine&lt;/p&gt;&lt;p&gt;15, rue de l’Ancienne Comédie&lt;/p&gt;&lt;p&gt;86021 Poitiers CS 70575&lt;/p&gt;&lt;p&gt;05 49 36 30 05&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/villes-et-pays-dart-et-dhistoire/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD21" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>163593</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner des projets collaboratifs entre les entreprises du territoire et les centres de transfert de technologies et de méthodologies et/ou laboratoires publics</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Projets collaboratifs entre les entreprises du territoire et les centres de transfert de technologies et de méthodologies et/ou laboratoires publics</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dispositif d&amp;#039;accompagnement des projets collaboratifs de R&amp;amp;D portés par des entreprises. Les entreprises, positionnées sur leur marché et disposant d&amp;#039;une stratégie de R&amp;amp;D à long terme, décident, face à un verrou technologique ou scientifique, de s&amp;#039;adjoindre les compétences d&amp;#039;un laboratoire public, ou/et d&amp;#039;un centre de transfert de technologies et de méthodologies, dans le cadre d&amp;#039;un partenariat pour mettre en oeuvre un projet de R&amp;amp;D collaboratif.
+&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Ce dispositif a pour objectif d’aider les entreprises régionales dans leurs démarches d’innovation, pour améliorer leur positionnement concurrentiel sur le marché et ainsi favoriser le développement économique du territoire.&lt;/p&gt;&lt;p&gt;Le dispositif d’accompagnement au transfert de technologies, cible les collaborations de R&amp;amp;D entre les entreprises et les centres de compétences en accord avec la priorité 2 du schéma régional de développement économique régional : renforcer notre souveraineté par l&amp;#039;innovation responsable, et ainsi s&amp;#039;appuyer sur la recherche pour dynamiser l&amp;#039;innovation, les sauts technologiques, et le transfert vers les entreprises.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;assiette éligible comprend toutes les dépenses de l&amp;#039;entreprise liées au projet. &lt;/p&gt;&lt;p&gt;Le montant de l&amp;#039;aide sera calculé après instruction en fonction de la typologie de projet, de la typologie d&amp;#039;entreprise et de sa capacité financière.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Economie locale et circuits courts
+Innovation, créativité et recherche
+Emploi
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Entreprises de toutes tailles localisées en Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L&amp;#039;entreprise devra :&lt;/p&gt;&lt;p&gt;être localisée en Nouvelle-Aquitaine (NA);&lt;/p&gt;&lt;p&gt;avoir un projet de partenariat R&amp;amp;D avec un centre de compétences situé dans ou hors du territoire de NA ;&lt;/p&gt;&lt;p&gt;avoir un niveau de fonds propres en adéquation avec sa demande d&amp;#039;aide ;&lt;/p&gt;&lt;p&gt;respecter les règles d&amp;#039;éco-socio conditionnalités mises en place par la Région ;&lt;/p&gt;&lt;p&gt;ne pas distribuer de dividendes issus de la subvention ;&lt;/p&gt;&lt;p&gt;signer un accord de partenariat définissant notamment les règles de confidentialité, de répartition/protection et d&amp;#039;exploitation des résultats issus du projet collaboratif.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/projets-collaboratifs-entre-les-entreprises-du-territoire-et-les-centres-de-transfert-de</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Comment faire ma demande ?&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La demande devra être faite directement auprès du service concerné, avant le début du projet qui fait l&amp;#039;objet de la demande de subvention. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Correspondants&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction de l’enseignement supérieur recherche et transfert de technologie&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;/p&gt;&lt;p&gt;Du lundi au vendredi de 9h à 18h sans interruption&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/projets-collaboratifs-entre-les-entreprises-du-territoire-et-les-centres-de-transfert-de-technologies-et-de-methodologies-et-ou-laboratoires-publics/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>163599</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Créer, diversifier et moderniser des sites de visites et des activités de loisirs</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Création, diversification et modernisation des sites de visites et des activités de loisirs</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide soutient les projets de création, diversification et modernisation de sites de visites ou d&amp;#039;activités de loisirs : lieu patrimonial, équipement récréatif et de loisirs, activité de pleine nature, etc.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Accompagner la création, diversification et modernisation de sites et/ou d’activités marchandes.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Renforcer l’attractivité des territoires en développant l’activité, la qualification et la diversification des sites de visites, des équipements de loisirs et activités de pleine nature, à vocation économique pour les territoires en carence à destination de clientèles touristiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Intervention :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles : 500 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d’intervention : 10% à 20% maximum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur, isolation de toiture).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de second oeuvre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements d’accueil liés au déploiement de l’activité : outils d’interprétation, aménagements d’accessibilité, aménagements ludiques ou pédagogiques, aménagements paysagers.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisé avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Matériel (canoés, etc.).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de jeux de hasard et d’argent.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de loisirs motorisées.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en Régie directe.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis de matériaux seuls et devis inférieur à 500€ HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de loisirs dont la clientèle touristique (clientèle venue hors département) est inférieure à 50%.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics ou privés&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Les SCI, Entreprises individuelles, auto-entrepreneurs, association sans salarié ainsi que les entreprises dont le capital est détenu par une holding basée hors du territoire national sont inéligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les projets d’aménagement de sites ou d’activités non marchands dont la clientèle touristique (clientèle venue hors département) est inférieur à 50%, sont inéligibles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra avoir une période d&amp;#039;ouverture minimum de 6 mois  par an non consécutifs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra maintenir une activité de minimum 5 ans.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le porteur de projet devra fournir un diagnostic énergétique et une étude de marché et de positionnement en cas de création d&amp;#039;activité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/creation-diversification-et-modernisation-des-sites-de-visites-et-des-activites-de-loisirs</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.&lt;/p&gt;&lt;p&gt;La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilité de votre projet avant tout dépôt de demande de subvention.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/creation-diversification-et-modernisation-des-sites-de-visites-et-des-activites-de-loisirs/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>163622</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les manifestations agricoles et Pêche</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Manifestations agricoles et Pêche</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à soutenir les manifestations agricoles à envergure locale, régionale ou nationale. Valoriser des produits et des pratiques agricoles
+	Accompagner les organisateurs de manifestations agricoles professionnelles ou grand public
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Valoriser des produits et des pratiques agricoles&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les organisateurs de manifestations agricoles professionnelles ou grand public&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Manifestations à envergure locale ou régionale : aide forfaitaire maximale de 4 000 €&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Manifestations à envergure nationale dite structurantes : aide maximale de 50% du budget&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Economie locale et circuits courts
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sociétés&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements d&amp;#039;enseignement&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Groupement d&amp;#039;intérêt économique&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Valorisation des produits régionaux agricoles, aquacoles et agroalimentaires de qualité et/ou des pratiques agricoles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les manifestations structurantes : montage et organisation d&amp;#039;une manifestation stratégique (salons, colloques, conférences ...) professionnelle ou grand public.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/manifestations-agricoles-et-peche</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à soutenir les manifestations agricoles à envergure locale, régionale ou nationale. Valoriser des produits et des pratiques agricoles
+	Accompagner les organisateurs de manifestations agricoles professionnelles ou grand public
+&lt;/p&gt;&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Les dossiers de demande d&amp;#039;aide pour les manifestations agricoles et pêche sont à déposer à l&amp;#039;adresse indiquée ci-dessous :&lt;/p&gt;&lt;p&gt;Région Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;Direction Agriculture, Industries agroalimentaires et Pêche&lt;/p&gt;&lt;p&gt;Service filières promotion qualité&lt;/p&gt;&lt;p&gt;27 boulevard de la Corderie&lt;/p&gt;&lt;p&gt;CS 3116&lt;/p&gt;&lt;p&gt;87031 LIMOGES CEDEX 1&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/manifestations-agricoles-et-peche/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>163639</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les énergies renouvelables : "Technologies et vecteurs énergétiques innovants"</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Energies renouvelables : "Technologies et vecteurs énergétiques innovants"</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;appel à projets &amp;#34;Technologies et vecteurs énergétiques innovants&amp;#34; vise à promouvoir et à accompagner de nouvelles technologies et/ou de nouveaux vecteurs énergétiques renouvelables, et leurs usages, ainsi que les différentes voies de valorisation énergétique ou matière du C02.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets a pour objectifs de faciliter la mise en place, sur l&amp;#039;ensemble du territoire régional, de sites de développement de nouvelles technologies pour les énergies renouvelables et/ou la valorisation du CO2, issues de la phase de R&amp;amp;D, à savoir :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Premiers sites industriels (à taille réelle de production) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Démonstrateurs pour les briques technologiques ciblées (de taille plus réduite).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Dans ce cadre, la Région souhaite développer principalement trois grandes familles de projets innovants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;La production et les usages des gaz &amp;#34;verts&amp;#34; par pyrogazéification, gazéification hydrothermale et Power to méthane.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La production et l&amp;#039;usage des biocarburants 2G et E-carburants destinés principalement à la mobilité propre routière, aéronautique ou maritime.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le captage, la valorisation et/ou la séquestration durable dans les matériaux, du C02 fatal ou CO2 biogénique, afin de contribuer à la lutte contre le changement climatique et donner une seconde vie au carbone.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide régionale peut concerner les études préalables et/ou les investissements.&lt;/p&gt;&lt;p&gt;1. Aides aux études préalables (prestations externes) pour faciliter la structuration et la mise en oeuvre du projet&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Taux d’aide ne dépassant pas 70 % maximum de l’assiette éligible. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;2. Aide à l&amp;#039;investissement&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Taux d’aide ne dépassant pas 65 % maximum de l’assiette éligible. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les études comme pour les investissements, le taux attribué est modulable en fonction notamment de la taille de l’entreprise (spécifiée dans le régime d’aide), du plan de financement, du besoin financier démontré par l’analyse technico-économique du projet, et des disponibilités budgétaires de la collectivité.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les aides sont financées par l&amp;#039;intervention financière en fonds propres de la Région Nouvelle-Aquitaine et/ou par des fonds européens FEDER-PO 2021-2027.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une complémentarité est possible avec les aides nationales (AAP ADEME...) ou les aides spécifiques de programmes européens.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q25" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;adresse aux maîtres d&amp;#039;ouvrages publics et privés régionaux comme nationaux avec une implantation obligatoire du projet en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Peuvent bénéficier de l&amp;#039;appel à projets (liste non exhaustive) :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Consortiums industriels du secteur ou une société de projet dédiée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Énergéticiens du secteur ou régies départementales de l’énergie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développeurs d’énergies renouvelables,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Détenteurs de biomasse, connexes ou déchets, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales ou SEM, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises du secteur pétrolier en recherche de reconversion d’activités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipementiers ou intégrateurs de solution en capacité de co-investissement, au côté d’un tiers investisseur ,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Industriels consommateurs de gaz naturel et de produits pétroliers&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises ou organismes publics souhaitant acquérir un véhicule/navire démonstrateur ou une flotte de véhicules ou de navires, fonctionnant avec des biocarburants, des E-carburants …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’unités de méthanisation ou de chaudières biomasse ou les industriels émetteurs de C02 &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises de travaux publics ou de la construction souhaitant transformer et/ou utiliser des matériaux carbonatés (filière C02) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet doit être porté par un investisseur, acquéreur final de(s) brique(s) technologique(s) visée(s). La mise au point technique et le développement commercial de la brique technologique d’offreurs de solutions sont inéligibles à ce dispositif.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet présente une ou plusieurs innovations avec un TRL compris entre 7 et 9. Les projets R&amp;amp;D de TRL inférieur à 7 peuvent être éventuellement accompagnés par d’autres dispositifs régionaux.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet pilote, de l’échelle 1/10 (démonstrateur) à 1 (pré-commercial ou industriel), s’inscrit dans la durée de l’amortissement (fonctionnement supérieur ou égal à 7 ans de préférence et aligné idéalement sur la durée de vie ou de l’amortissement comptable ou du tarif règlementé) avec un business plan pluriannuel (avec et sans aide).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/energies-renouvelables-technologies-et-vecteurs-energetiques-innovants</t>
+        </is>
+      </c>
+      <c r="W25" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/system/files/specific_pj_files/Dossier_candidatureAAPtechnologies2025_2026_VF%20%281%29.docx</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;En amont du dépôt de candidature à une aide aux études et/ou à l’investissement, le maître d’ouvrage devra contacter le coordinateur de l’appel à projets afin d’échanger sur la nature du projet, l’éligibilité des dépenses, les modalités de l’appel à projets et sur les éléments attendus.&lt;/p&gt;&lt;p&gt;Après consultation du Règlement de l&amp;#039;appel à projet, il convient de renvoyer au contact indiqué ci-dessous le dossier de candidature rempli, nécessairement complet et signé, et les pièces demandées (liste en annexe du dossier de candidature)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/energies-renouvelables-technologies-et-vecteurs-energetiques-innovants/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB25" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD25" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>163640</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Aide au développement de peupleraies de qualité en alignement dans le Marais Poitevin</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Aide au développement de peupleraies de qualité en alignement dans le Marais Poitevin</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région soutient le boisement et la qualité des peupliers en Nouvelle-Aquitaine dans le respect des réglementations environnementales en vigueur et des pratiques sylvicoles de gestion durable.
+&lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Mettre en place de nouvelles peupleraies de qualité en alignement dans le Parc du Marais Poitevin : aider la plantation ou la replantation de peupliers en alignement,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Inciter à l’élagage précoce.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;L’aide forfaitaire s’élève à 5 €/plant hors protection bovin plus 10 €/plant au titre de la protection bovine si elle est nécessaire. Elle est conditionnée à la réalisation de l&amp;#039;élagage à 3,50 m minimum dans un délai de 3 ans maximum après la plantation.&lt;/p&gt;&lt;p&gt;L&amp;#039;aide est accordée pour 50 plants minimum et 1 200 plants maximum par an et par bénéficiaire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Forêts</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;Propriétaires individuels privés et publics,&lt;/p&gt;&lt;p&gt;Propriétaires regroupés de parcelles privées ou communales,&lt;/p&gt;&lt;p&gt;Structures de regroupements (Associations Syndicales Autorisées, Associations Syndicales Libres, coopératives...) à condition qu&amp;#039;elles soient titulaires des engagements liés à la réalisation des opérations.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Signer la charte populicole du Marais Poitevin en tant que document de Gestion Durable des forêts,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Planter pour des raisons sanitaires des cultivars différents pour tout dossier supérieur à 3 hectares. Les cultivars femelles sont proscrits près des habitations et des zones d&amp;#039;élevage,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Utiliser des cultivars figurant sur la liste « clones de peupliers éligibles aux aides de l’État pour la culture en futaie » en vigueur au moment de la plantation disponible sur le site « Peupliers de France »,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prendre en compte notamment les sujétions environnementales : Natura 2000, arrêté de biotope, monuments historiques, cahiers des charges populicoles locaux,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Respecter notamment les ripisylves, bandes boisées le long des berges et installer les peupliers à 5 mètres au moins des berges et des fonds voisins non boisés,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;S’engager à mener à son terme le peuplement aidé (sauf cas de force majeure tels tempêtes, problèmes sanitaires…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Réaliser les travaux de plantation et d’entretien sans avoir recours au glyphosate.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La demande d’aide doit être adressée à la Région avant le début des travaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/aide-au-developpement-de-peupleraies-de-qualite-en-alignement-dans-le-marais-poitevin</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Télécharger le dossier ou se le procurer auprès des référents professionnels suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Centre Régional de la Propriété Forestière 05 46 93 00 04 / 06 89 87 79 36&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Parc Naturel Régional du Marais Poitevin 05 49 35 15 20&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Compléter le dossier avec l’aide du référent professionnel (Centre Régional de la Propriété Forestière, Parc Naturel Régional du Marais Poitevin ou autres professionnels: voir dans le formulaire) et co-signer avec lui la demande.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Réunir les pièces complémentaires demandées.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Envoyer le dossier et les pièces complémentaires à la Région par courrier (voir l&amp;#039;adresse ci-dessous) ou par mail (voir l&amp;#039;adresse dans le formulaire).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le dossier est instruit par le service Forêt Bois et Papier puis présenté en Commission Permanente pour décision.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En cas d’avis favorable, un arrêté est adressé au demandeur pour lui signifier l’aide accordée et préciser les modalités de déblocage de l’aide.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aide-au-developpement-de-peupleraies-de-qualite-en-alignement-dans-le-marais-poitevin/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>Entretien / restauration des haies
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>163650</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les filières de la pêche et de l’aquaculture sur la période 2021 – 2027 au travers du FEAMPA</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Pêche et aquaculture - FEAMPA 2021/2027</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Union Européenne et la Région Nouvelle-Aquitaine soutiennent les filières de la pêche et de l’aquaculture sur la période 2021 – 2027 au travers du FEAMPA (Fonds européen pour les affaires maritimes, la pêche et l’aquaculture).
+Toutes les informations ci-après sont susceptibles d&amp;#039;évoluer. Les modalités (bénéficiaires, critères et montants) seront précisées suite à l&amp;#039;adoption du Programme National FEAMPA, prévue pour le second semestre 2022. Soutenir :
+	une pêche responsable d’un point de vue environnemental, attractive et à forte valeur ajoutée,
+	la protection et la restauration des écosystèmes marins et littoraux,
+	une aquaculture exemplaire en matière d’environnement, de qualité sanitaire et d’innovation,
+	la valorisation et la transformation des produits et coproduits de la pêche et de l’aquaculture,
+	le développement d’une économie bleue durable dans le cadre du développement locale mené par les acteurs locaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les critères seront précisés suite à l&amp;#039;adoption du Programme National FEAMPA, prévue pour le second semestre 2022.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Transition énergétique
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Biodiversité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Union Européenne et la Région Nouvelle-Aquitaine soutiennent les filières de la pêche et de l’aquaculture sur la période 2021 – 2027 au travers du FEAMPA (Fonds européen pour les affaires maritimes, la pêche et l’aquaculture).
+Toutes les informations ci-après sont susceptibles d&amp;#039;évoluer. Les modalités (bénéficiaires, critères et montants) seront précisées suite à l&amp;#039;adoption du Programme National FEAMPA, prévue pour le second semestre 2022. Soutenir :
+	une pêche responsable d’un point de vue environnemental, attractive et à forte valeur ajoutée,
+	la protection et la restauration des écosystèmes marins et littoraux,
+	une aquaculture exemplaire en matière d’environnement, de qualité sanitaire et d’innovation,
+	la valorisation et la transformation des produits et coproduits de la pêche et de l’aquaculture,
+	le développement d’une économie bleue durable dans le cadre du développement locale mené par les acteurs locaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/peche-et-aquaculture-feampa-20212027</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’Union Européenne et la Région Nouvelle-Aquitaine soutiennent les filières de la pêche et de l’aquaculture sur la période 2021 – 2027 au travers du FEAMPA (Fonds européen pour les affaires maritimes, la pêche et l’aquaculture).
+Toutes les informations ci-après sont susceptibles d&amp;#039;évoluer. Les modalités (bénéficiaires, critères et montants) seront précisées suite à l&amp;#039;adoption du Programme National FEAMPA, prévue pour le second semestre 2022. Soutenir :
+	une pêche responsable d’un point de vue environnemental, attractive et à forte valeur ajoutée,
+	la protection et la restauration des écosystèmes marins et littoraux,
+	une aquaculture exemplaire en matière d’environnement, de qualité sanitaire et d’innovation,
+	la valorisation et la transformation des produits et coproduits de la pêche et de l’aquaculture,
+	le développement d’une économie bleue durable dans le cadre du développement locale mené par les acteurs locaux.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/peche-et-aquaculture-feampa-2021-2027/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD27" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:34" customHeight="0">
+      <c r="A28" s="1">
+        <v>163658</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les opérations de construction ou de rénovation d'équipements culturels structurants</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Equipements culturels</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine apporte son soutien aux opérations de construction ou de rénovation d&amp;#039;équipements culturels structurants pour le territoire. Cet accompagnement concerne les lieux de spectacle vivant, les médiathèques, les salles de cinémas indépendants de proximité, les musées de France et centre d&amp;#039;interprétation de l&amp;#039;architecture et du patrimoine, les établissements d&amp;#039;enseignement supérieur artistique, les centres d&amp;#039;art et lieux de diffusion de l&amp;#039;art contemporain, les lieux de création et de production et l&amp;#039;équipement en matériel des lieux.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Contribuer à un aménagement culturel équilibré du territoire régional en corrigeant les inégalités territoriales en matière d’équipements culturels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Renforcer la qualité des équipements culturels, les remettre à niveau notamment en regard des enjeux de la création contemporaine, des nouvelles technologies et des enjeux environnementaux, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Soutenir les projets d’équipements culturels qui intègrent les droits culturels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Offrir sur le territoire de la Nouvelle-Aquitaine une offre culturelle et artistique riche, diversifiée et de qualité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Personnes morales de droit public&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Personnes morales de droit privé&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Critères d&amp;#039;éligibilité pour les lieux :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;besoin d&amp;#039;un équipement culturel au regard du bassin de vie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;viabilité du modèle économique (investissement et fonctionnement),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;gestion par une équipe professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;réalisation d&amp;#039;une étude préalable concluant à la faisabilité du projet,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;si portage par une commune rurale ou de moins de 30 000 habitants, soutien financier de l’intercommunalité (excepté pour les musées),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;si portage privé, financement par au moins une collectivité autre que la Région, ou par l’Etat, ou par un établissement public,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;intégration du développement durable dans le projet (conditions d’éco-responsabilité répondant à la feuille de route de Néo terra) dans la conception du projet (intégration paysagère, énergie, eau, matériaux bio-sourcés, mobilité durable).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Critères éligibilité pour le matériel :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Equipement en matériel pour structure culturelle professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achat de matériel pour l’aménagement du lieu dans le cadre de sa création, de son extension ou de sa réhabilitation,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipement en matériel en lien direct avec le projet artistique de la structure ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La demande est formulée au moins cinq années après l’obtention d’une aide régionale de ce type.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Attribution au bénéficiaire de l’aide directe représentant un taux maximal de 20 % des dépenses éligibles (toutes tranches confondues) dans la limite du montant plafond (détail dans le RI et fiches thématiques à télécharger ci-dessous)&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/culture/equipements-culturels</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Compléter le formulaire de demande en ligne.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y28" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/equipements-culturels/</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:34" customHeight="0">
+      <c r="A29" s="1">
+        <v>163685</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Encourager les innovations et nouvelles technologies numériques au service des transitions</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Innovation numérique responsable</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H29" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide à l&amp;#039;innovation numérique responsable vise à encourager les innovations et nouvelles technologies numériques au service des transitions (innovations à impact environnemental, social, sociétal, territorial) et/ou qui visent à diminuer leur propre empreinte environnementale (enjeu de sobriété).
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Les projets devront répondre à un ou plusieurs des objectifs suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;un numérique sobre : en réduisant sa consommation énergétique et donc son empreinte environnementale ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique durable : qui tienne compte du cycle de vie ou qui augmente la durée de vie des matériels et services numériques ou leur recyclabilité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique maîtrisé : par le développement de solutions open source ou de communs numériques, par le renforcement de la cybersécurité et l’interopérabilité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique inclusif : qui agit pour plus d’accessibilité et d’égalité ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;un numérique accélérateur des ambitions de la feuille de route régionale Néo Terra.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;L&amp;#039;aide prend la forme d&amp;#039;une subvention. &lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention de la subvention est défini en fonction de la nature du porteur de projet et des dépenses éligibles. Il ne peut pas excéder 50%, sauf le développement de logiciels libres et de communs numériques qui pourra être soutenu jusqu’à 60% d&amp;#039;intervention. Pour cela, le demandeur devra être en mesure de justifier d’une stratégie de création de communauté pertinente et d’un modèle économique durable adapté.&lt;/p&gt;&lt;p&gt;La subvention n&amp;#039;est pas accordée à titre général mais affectée à la réalisation du projet (pas de soutien au fonctionnement des structures).&lt;/p&gt;&lt;p&gt;Une part d&amp;#039;autofinancement est attendue des porteurs de projets.&lt;/p&gt;&lt;p&gt;Coûts éligibles :&lt;/p&gt;&lt;p&gt;Coûts de conception &lt;/p&gt;&lt;p&gt;Coûts de développement &lt;/p&gt;&lt;p&gt;Dépenses de personnels mobilisées sur le projet : &lt;/p&gt;&lt;p&gt;au coût réel chargé sur justifications des salaires ; &lt;/p&gt;&lt;p&gt;au coût valorisé pour les non-salariés qui ne pourra pas excéder 30% du montant des dépenses éligibles (la prise en compte des dépenses de personnels non salariés sera limitée aux porteurs de projets de type association ou entreprises de moins de 3 ans) &lt;/p&gt;&lt;p&gt;Frais de déplacements nécessaires au projet (limité à 5 % de l’assiette éligible) &lt;/p&gt;&lt;p&gt;Frais généraux (limité à 20 % des dépenses de personnel) &lt;/p&gt;&lt;p&gt;Coûts des services de consultants ou prestataires (y compris les études) utilisés exclusivement pour le projet &lt;/p&gt;&lt;p&gt;Investissements matériels&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N29" s="1" t="inlineStr">
+        <is>
+          <t>Technologies numériques et numérisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O29" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Des projets individuels ou collaboratifs pourront être soutenus. &lt;/p&gt;&lt;p&gt;Pour les projets d’innovation technologique : &lt;/p&gt;&lt;p&gt;Entreprises et associations des filières numérique, robotique et électronique &lt;/p&gt;&lt;p&gt;Le caractère innovant du projet sera déterminant. &lt;/p&gt;&lt;p&gt;Pour les innovations à visée collective :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Entreprises&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités et autres acteurs publics et parapublics. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le caractère d’intérêt général et/ou les retombées sur le territoire du projet seront déterminants.&lt;/p&gt;&lt;p&gt;Critères de sélection : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Dimension innovante en termes d’usages, de services et/ou de technologies &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Impact / création de valeur : environnementale, sociale, territoriale, économique, d’intérêt général &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Viabilité, pérennité technique et opérationnelle du projet &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Interopérabilité, réutilisabilité, ouverture du projet&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Capacité du porteur de projet &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Utilisation éthique des données&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Partenariats et collaboration avec les acteurs locaux&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;L’intensité de l’aide régionale sera modulée suivant le cumul de plusieurs critères : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Création ou utilisation d’un ou plusieurs communs numériques et utilisation des technologies libres&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Cybersécurité &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L’éco-conception numérique &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Impact environnemental, social et sociétal démontré &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Analyse cycle de vie du produit&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U29" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V29" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/innovation-numerique-responsable</t>
+        </is>
+      </c>
+      <c r="X29" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Afin d&amp;#039;étudier l&amp;#039;éligibilité de votre demande, la fiche de renseignements est à renvoyer dûment complétée à la Délégation Numérique : innovation-numerique&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y29" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z29" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/innovation-numerique-responsable/</t>
+        </is>
+      </c>
+      <c r="AA29" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB29" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE29" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF29" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG29" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH29" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:34" customHeight="0">
+      <c r="A30" s="1">
+        <v>163695</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les initiatives ponctuelles ou nouvelles de sensibilisation et d'information des publics</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Initiative ponctuelle &amp;quot;Non aux discriminations et aux violences sexistes et sexuelles en Nouvelle-Aquitaine&amp;quot;</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Soutenir les initiatives ponctuelles ou nouvelles de sensibilisation et d&amp;#039;information des publics.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les événements ponctuels organisés en Nouvelle-Aquitaine ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;aide au démarrage des initiatives nouvelles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Subvention de fonctionnement (collectivités non éligibles)&lt;/p&gt;&lt;p&gt;Dépense éligible &amp;#61; ce qui peut être financé : dépenses de fonctionnement nécessaires à la mise en œuvre du projet (conception du projet, dépenses clairement identifiées d&amp;#039;animation et coordination du projet, supports d&amp;#039;information et de communication adaptés, locations, transports…).&lt;/p&gt;&lt;p&gt;Calcul de l&amp;#039;aide : 40 % maximum de la dépense éligible.&lt;/p&gt;&lt;p&gt;Subvention d&amp;#039;investissement&lt;/p&gt;&lt;p&gt;Dépense éligible &amp;#61; ce qui peut être financé : dépenses d&amp;#039;investissement sur des projets d&amp;#039;équipements ou de travaux (matériels bureautiques, informatiques, mobilier, travaux d&amp;#039;amélioration du bâtiment uniquement si la structure est propriétaire du bien immobilier…).&lt;/p&gt;&lt;p&gt;Calcul de l&amp;#039;aide : 50 % maximum de la dépense éligible.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles :&lt;/p&gt;&lt;p&gt; Les travaux dans les bâtiments des associations locataires.&lt;/p&gt;&lt;p&gt; La location/leasing de logiciels et/ou de matériel (imprimantes, véhicules…).&lt;/p&gt;&lt;p&gt; L&amp;#039;achat de consommables, petits matériels non amortissables ou le remplacement à l&amp;#039;identique de matériel obsolète.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Calendrier
+&lt;/p&gt;&lt;p&gt;Le dépôt des dossiers de demande de subvention doit se faire avant le démarrage du projet.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Du 25 juin 2024 au 16 décembre 2024 période de dépôt des dossiers pour un vote à la commission permanente du 7 avril 2025 ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Du 17 décembre 2024 au 13 janvier 2025 période de dépôt des dossiers pour un vote à la commission permanente du 19 mai 2025 ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Du 14 janvier 2025 au 28 avril 2025 période de dépôt des dossiers pour un vote à la commission permanente du 29 septembre 2025 ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Du 29 avril 2025 au 30 juin 2025 période de dépôt des dossiers pour un vote à la commission permanente du 17 novembre 2025 ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les dossiers reçus à partir du 1er juillet 2025 seront instruits pour un vote en commission permanente en 2026. Le calendrier des échéances sera communiqué dans le dernier trimestre 2025. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N30" s="1" t="inlineStr">
+        <is>
+          <t>Egalité des chances
+Cohésion sociale et inclusion</t>
+        </is>
+      </c>
+      <c r="O30" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires
+&lt;/p&gt;&lt;p&gt;Toutes les personnes morales (associations, entreprises, collectivités territoriales, établissements publics) dont le siège social ou l&amp;#039;activité principale est en Nouvelle-Aquitaine et entrant dans les champs de compétences de la Région (culture, sport, éducation populaire…).&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;La Région finance en priorité les initiatives organisées dans les territoires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Fragiles sur le plan socio-économique ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Ayant peu de structures d&amp;#039;accompagnement des personnes victimes de violences et de discriminations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T30" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U30" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/initiative-ponctuelle-non-aux-discriminations-et-aux-violences-sexistes-et-sexuelles-en-nouvelle</t>
+        </is>
+      </c>
+      <c r="X30" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Avant le dépôt de votre dossier, une prise de contact avec le service EVAS est fortement conseillée afin de vérifier son éligibilité. Vous pouvez demander un rendez-vous via le formulaire « contactez-nous » en bas de page.&lt;/p&gt;&lt;p&gt;Un accusé de réception vous sera transmis par courriel dans les jours qui suivent la réception du dossier. Si vous ne le recevez pas, contactez le service EVAS à solidarites&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;&lt;p&gt;Le dossier de demande de subvention (téléchargeable en bas de cette fiche) est à envoyer complet par courriel à solidarites&amp;#64;nouvelle-aquitaine.fr. Il n&amp;#039;est pas nécessaire de doubler votre envoi par mail d&amp;#039;un envoi postal.&lt;/p&gt;&lt;p&gt;Les pièces à joindre à votre dossier sont : &lt;/p&gt;&lt;p&gt;Les statuts régulièrement déclarés ;&lt;/p&gt;&lt;p&gt;Le récépissé de déclaration en Préfecture ;&lt;/p&gt;&lt;p&gt;La copie de parution au Journal Officiel ;&lt;/p&gt;&lt;p&gt;La liste des membres du bureau et du conseil d&amp;#039;administration ;&lt;/p&gt;&lt;p&gt;Un avis de situation Sirene téléchargeable sur le site : https://avis-situation-sirene.insee.fr/ ;&lt;/p&gt;&lt;p&gt;Un relevé d’identité bancaire (RIB) récent (nom et adresse de la structure conformes à ceux de l&amp;#039;avis de situation Sirene) ;&lt;/p&gt;&lt;p&gt;Le pouvoir de signature donné par le représentant légal de la structure si autre signataire ;&lt;/p&gt;&lt;p&gt;Les comptes approuvés du dernier exercice clos (compte de résultat et bilan comptable) ;&lt;/p&gt;&lt;p&gt;Le rapport du commissaire aux comptes pour les structures qui en ont désigné un ;&lt;/p&gt;&lt;p&gt;Le rapport de la dernière assemblée générale (rapport d’activité, moral et financier).&lt;/p&gt;&lt;p&gt;En complément, uniquement pour les demandes d’investissement : &lt;/p&gt;&lt;p&gt;La copie du/des devis, au nom de l’association, correspondant à la demande et daté(s) de moins de 3 mois, à la date du dépôt de la demande (pas de capture d&amp;#039;écran de panier…)&lt;/p&gt;&lt;p&gt;Tout dossier incomplet ou non signé ne pourra pas être instruit.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y30" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z30" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/initiative-ponctuelle-non-aux-discriminations-et-aux-violences-sexistes-et-sexuelles-en-nouvelle-aquitaine/</t>
+        </is>
+      </c>
+      <c r="AA30" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB30" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE30" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF30" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG30" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH30" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:34" customHeight="0">
+      <c r="A31" s="1">
+        <v>163703</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création ou la modernisation de gîtes d'étape en zone massif</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Hébergements : Gîtes d'étape</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H31" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide vise à accompagner la création ou la modernisation de gîtes d&amp;#039;étape en zone massif destinés notamment à une clientèle en itinérance pédestre, cyclable, ou encore équestre. &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Création de nouveaux gîtes d&amp;#039;étape &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Modernisation, restructuration ou adaptation de l&amp;#039;offre d&amp;#039;hébergement existante en zone massif&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles maximum : 150 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d&amp;#039;intervention : 15 à 25% maximum&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur et isolation de toiture) et de second oeuvre avec nécessairement des travaux d’optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements et mobilier.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en faveur de l’inclusion sociale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de modernisation ou de restructuration, les dépenses de maitrise d&amp;#039;oeuvre et les frais d&amp;#039;études et honoraires sont éligibles, uniquement, pour les maîtres d’ouvrage publics.&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles, uniquement, pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII)&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N31" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O31" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises (hors SCI, entreprise individuelle et indivision).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire dont le capital de l’entreprise est détenu par une holding basée hors du territoire national est inéligible.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Les projets retenus devront être situés à proximité d’un itinéraire de randonnée (pédestre, cyclable, etc.), en zone de Massif (Décret n°2004-69 du 16 janvier 2004 modifié par le décret n°2016-1208 du 8 septembre 2016).&lt;/p&gt;&lt;p&gt;La commercialisation de l&amp;#039;offre d&amp;#039;hébergement devra pouvoir se faire à la nuitée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets situés dans les communes en tension de logements (zones A et B1/B2) sont inéligibles.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U31" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V31" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/hebergements-gites-detape</t>
+        </is>
+      </c>
+      <c r="X31" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.&lt;/p&gt;&lt;p&gt;La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilité de votre projet, avant tout dépôt de demande de subvention.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Correspondants&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction du tourisme&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y31" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z31" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/hebergements-gites-detape/</t>
+        </is>
+      </c>
+      <c r="AA31" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE31" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF31" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG31" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH31" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:34" customHeight="0">
+      <c r="A32" s="1">
+        <v>163705</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner le développement global du camping indépendant</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Hébergement : Hôtellerie de plein air indépendante</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide accompagne le développement global du camping indépendant, qu’il s’agisse de sa création, extension ou modernisation, tout en favorisant l’adaptation et la diversification de l’offre touristique du territoire.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;L&amp;#039;objectif du dispositif est le soutien au projet global de développement (création, extension et modernisation) des campings indépendants à travers la réalisation de travaux, et la mise en place d&amp;#039;équipements essentiels au camping.&lt;/p&gt;&lt;p&gt;Pour les projets implantés hors communes littorales, l&amp;#039;objectif est également de développer de nouveaux services dans un projet global d&amp;#039;investissement.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Projets implantés sur des communes littorales&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plafond de dépenses éligibles : 300 000 € HT.&lt;/p&gt;&lt;p&gt;Taux d’intervention : 15 à 25% maximum.&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Travaux de gros oeuvre, de second oeuvre et d&amp;#039;équipements portant sur les blocs-sanitaire, cheminements, travaux paysager, emplacements nus, bâtiment d’accueil, VRD (hors assainissement) et aire de camping-car.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Investissements &amp;#34;durables&amp;#34;.&lt;/p&gt;&lt;p&gt; Dépenses non-éligibles :&lt;/p&gt;&lt;p&gt;Acquisition de locatifs de type Habitation Légère de Loisirs.&lt;/p&gt;&lt;p&gt;Acquisition de locatifs de type mobile-home.&lt;/p&gt;&lt;p&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/p&gt;&lt;p&gt;Travaux d&amp;#039;assainissement.&lt;/p&gt;&lt;p&gt;Piscine (construction, aménagement, réparation....).&lt;/p&gt;&lt;p&gt;Devis inférieurs à 500 € HT.&lt;/p&gt;&lt;p&gt;Projets implantés sur des communes hors littoral &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Intervention :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Seuil minimum de dépenses éligibles: 50 000 € HT.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plafond de dépenses éligibles : 400 000 € HT.&lt;/p&gt;&lt;p&gt;Taux d’intervention : 15 à 25% maximum.&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Travaux de gros oeuvre, de second oeuvre, équipements avec une priorité sur les investissements durables et à performance énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Equipements pour les services aux camping-cars, l’accueil de vélos ou ceux permettant un allongement de la saison d’ouverture de l’établissement.&lt;/p&gt;&lt;p&gt;Espace aquatique (modernisation et création uniquement pour les établissements n&amp;#039;en possédant pas, dépenses plafonnées à 200 000 € HT). &lt;/p&gt;&lt;p&gt;Acquisition de 5 unités maximum de locatifs durables dans le cadre d&amp;#039;une diversification de l&amp;#039;offre de type chalet, (hors mobile-home), uniquement pour les campings n&amp;#039;ayant aucun locatif.&lt;/p&gt;&lt;p&gt;Travaux et équipement permettant la création de logements saisonniers au sein du camping (9 lits maximum).&lt;/p&gt;&lt;p&gt; Dépenses non-éligibles&lt;/p&gt;&lt;p&gt;Acquisition de locatifs sauf cas mentionné ci-dessus pour les camping n&amp;#039;ayant aucun locatif.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/p&gt;&lt;p&gt;Travaux d&amp;#039;assainissement.&lt;/p&gt;&lt;p&gt;Frais d&amp;#039;entretien des piscines.&lt;/p&gt;&lt;p&gt;Devis inférieurs à 500 € HT.&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Logement et habitat
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Maîtres d’ouvrage publics.&lt;/p&gt;&lt;p&gt;Entreprises (hors SCI et entreprise individuelle).&lt;/p&gt;&lt;p&gt;Camping de tourisme indépendants ou engagés dans une chaine volontaire qui disposent à minima de 10 % d&amp;#039;emplacements nus hors locatifs (ou de 10 emplacements libres hors locatif).&lt;/p&gt;&lt;p&gt;Les Parcs Résidentiels de Loisirs, les campings de loisirs, les franchisés, les aires naturelles sont inéligibles, ainsi que les bénéficiaires dont le capital de l’entreprise est détenu par une holding basée hors du territoire national.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Le projet devra concerner un camping de tourisme indépendant ou engagé dans une chaîne volontaire qui dispose à minima de 10% d’emplacements nus plafonné à 10 emplacements.&lt;/p&gt;&lt;p&gt;L&amp;#039;établissement devra répondre à un classement entre 3* à 5* après travaux.&lt;/p&gt;&lt;p&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;/p&gt;&lt;p&gt;Le capital social de la structure portant le projet devra être de 5 000 € minimum.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/hebergement-hotellerie-de-plein-air-independante</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.&lt;/p&gt;&lt;p&gt;La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilité de votre projet, avant tout dépôt de demande de subvention.&lt;/p&gt;&lt;p&gt;Correspondants&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction du tourisme&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z32" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/hebergement-hotellerie-de-plein-air-independante/</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:34" customHeight="0">
+      <c r="A33" s="1">
+        <v>163706</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les projets globaux de développement d'hôtel indépendant</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Hébergements : Hôtellerie indépendante</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H33" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide vise à accompagner les projets globaux de développement d&amp;#039;hôtel indépendant (création, extension, modernisation) favorisant l&amp;#039;adaptation et la diversification de l&amp;#039;offre touristique du territoire.
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Soutenir les projets globaux de développement (création, modernisation, extension) des hôtels indépendants portant sur les travaux et équipements des chambres et espaces communs (accueil, couloirs, salle de petit déjeuner).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Projets implantés sur les communes littorales, et la Métropole de Bordeaux&lt;/p&gt;&lt;p&gt;Les dépenses éligibles devront porter uniquement sur les travaux et les équipements des chambres et des espaces communs (accueil, couloirs, salle de petit déjeuner).&lt;/p&gt;&lt;p&gt;Les travaux sur les chambres devront représenter à minima 50% de la dépense totale éligible.&lt;/p&gt;&lt;p&gt;Intervention :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Seuil minimum de dépenses éligibles : 50 000 € HT&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plafond des dépenses éligibles : 300 000 € HT&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention : 15 à 25% maximum &lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;Travaux de gros œuvre (huisseries, planchers entre étages, isolation par l’extérieur et isolation de toiture) sous condition de performance énergétique du bâti ou de réhabilitation d’une friche immobilière.&lt;/p&gt;&lt;p&gt;Travaux de second œuvre.&lt;/p&gt;&lt;p&gt;Equipements, matériels et mobiliers neufs et/ ou d&amp;#039;occasion (devis de plus de 500 €).&lt;/p&gt;&lt;p&gt;Travaux de second oeuvre et équipements permettant la création de 9 lits saisonniers maximum au sein de l&amp;#039;établissement hôtelier.&lt;/p&gt;&lt;p&gt;Projets implantés hors communes littorales et Métropole de Bordeaux &lt;/p&gt;&lt;p&gt;Les travaux sur les chambres doivent représenter à minima 50% de la dépense totale éligible.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Intervention :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plafond des dépenses éligibles : 400 000 € HT.&lt;/p&gt;&lt;p&gt;Taux d&amp;#039;intervention : 15 à 25% maximum.&lt;/p&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Travaux de gros œuvre (huisseries, planchers entre étages, isolation par l’extérieur et isolation de toiture) sous condition de performance énergétique du bâti ou de réhabilitation d’une friche immobilière ; dépenses de gros oeuvre pour les projets d&amp;#039;extension.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Travaux de second œuvre.&lt;/p&gt;&lt;p&gt;Equipements, matériels et mobiliers neufs et/ ou d&amp;#039;occasion (devis de plus de 500 €).&lt;/p&gt;&lt;p&gt;Travaux de second oeuvre et équipements permettant la création de 9 lits saisonniers maximum au sein de l&amp;#039;établissement hôtelier.&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisé avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;&lt;p&gt;Dépenses inéligibles&lt;/p&gt;&lt;p&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/p&gt;&lt;p&gt;Dépenses d’entretien courant.&lt;/p&gt;&lt;p&gt;Travaux d&amp;#039;assainissement et VRD.&lt;/p&gt;&lt;p&gt;Matériel roulant.&lt;/p&gt;&lt;p&gt;Piscine.&lt;/p&gt;&lt;p&gt;Devis inférieur à 500 € HT.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N33" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O33" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Maîtres d’ouvrage publics ;&lt;/p&gt;&lt;p&gt;Entreprises (hors SCI et entreprise individuelle) ;&lt;/p&gt;&lt;p&gt;Associations.&lt;/p&gt;&lt;p&gt;Le projet devra concerner un hôtel indépendant (dont les chaines volontaires), hors franchises et chaines intégrées.&lt;/p&gt;&lt;p&gt;Le bénéficiaire dont le capital de l’entreprise est détenu par une holding basée hors du territoire national est inéligible.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;L&amp;#039;établissement hôtelier devra avoir une période d&amp;#039;ouverture d&amp;#039;au moins 6 mois par an.&lt;/p&gt;&lt;p&gt;L&amp;#039;établissement devra répondre à un classement entre 2 et 5* après travaux.&lt;/p&gt;&lt;p&gt;Le capital social de la structure portant le projet devra être de 5 000 € minimum.&lt;/p&gt;&lt;p&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T33" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U33" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V33" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/hebergements-hotellerie-independante</t>
+        </is>
+      </c>
+      <c r="X33" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.&lt;/p&gt;&lt;p&gt;La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilité de votre projet avant tout dépôt de demande de subvention.  &lt;/p&gt;&lt;p&gt;Correspondants&lt;/p&gt;&lt;p&gt;Service Relation aux Usagers&lt;/p&gt;&lt;p&gt;Direction du tourisme&lt;/p&gt;&lt;p&gt;05 49 38 49 38&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y33" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z33" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/hebergements-hotellerie-independante/</t>
+        </is>
+      </c>
+      <c r="AA33" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE33" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF33" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG33" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH33" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:34" customHeight="0">
+      <c r="A34" s="1">
+        <v>163725</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Le logement social étudiant</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/le-logement-social-etudiant</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les étudiants et la rénovation globale des résidences universitaires. Accélérer le développement de l’offre dans les secteurs en tension, où le foncier est difficilement mobilisable
+	Diffuser et accompagner l’offre autour des pôles territoriaux en fonction des besoins actuels et futurs
+	Veiller à la maitrise des restes à charges pour les plus précaires
+	Encourager les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc…) et démontrant un impact positif sur le reste à charge des locataires
+	Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z34" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/le-logement-social-etudiant/</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:34" customHeight="0">
+      <c r="A35" s="1">
+        <v>163727</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>La rénovation énergétique des logements sociaux</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H35" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent dispositif vise à soutenir les opérations de rénovation énergétique des logements sociaux communaux, de bâtiments à usage de logements communaux et d&amp;#039;activité tertiaire et de petits collectifs de logements sociaux (2 à 20 logements) existant&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Favoriser l’attractivité des territoires ruraux &lt;/p&gt;&lt;p&gt;Participer à la revitalisation des centres bourgs et au renouvellement urbain&lt;/p&gt;&lt;p&gt;Engager le parc social dans la transition énergétique et climatique pour maintenir une offre de logements sociaux confortables, économes en énergie et bas carbone (objectif du Sraddet et du PREE Nouvelle-Aquitaine : rénover énergétiquement 5000 à 7000 logements sociaux par an)&lt;/p&gt;&lt;p&gt;Développer l’offre de logement et lutter contre la précarité énergétique des ménages&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt si Cep après travaux inférieur à 150 kWhep/m2.an&lt;/p&gt;&lt;p&gt;jusqu’à 60% des dépenses éligibles plafonnées à 9 000 € / logt si Cep après travaux inférieur à 80 kWhep/m2.an&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergique de bâtiments à usage de logements sociaux communaux et d&amp;#039;activité tertiaire (activité marchande) &lt;/p&gt;&lt;p&gt;Etudes thermiques, missions d’assistance à maîtrise d’ouvrage et de maîtrise d’œuvre, pour les communes de moins de 5 000 habitants : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Etudes thermiques et/ou missions d’assistance à maîtrise d’ouvrage, mutualisées entre plusieurs collectivités ou nécessaires à une démarche BDNA ou de certification environnementale : jusqu’à 70% du coût HT&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 50% de l’assiette éligible HT&lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, ou à une démarche BDNA plafonné à 4 000 €&lt;/p&gt;&lt;p&gt;Opération de rénovation énergétique de petits collectifs de logemets sociaux(dans la limite de 3 projets par an) &lt;/p&gt;&lt;p&gt;Assistance à maîtrise d’ouvrage pour les démarches faisant l’objet d’une certification environnementale (BBC Effinergie, NF Habitat HQE…) ou intégrant une démarche BDNA : jusqu’à 50% du coût HT pour une opération&lt;/p&gt;&lt;p&gt;Dépenses liées aux travaux de maîtrise de l’énergie et aux installations de production d’énergie renouvelable en autoconsommation (hors maîtrise d’œuvre) : &lt;/p&gt;&lt;p&gt;jusqu’à 40% des dépenses éligibles plafonnées à 6 000 € / logt &lt;/p&gt;&lt;p&gt;Bonus : 50% du surcoût HT des dépenses liées à la prise en compte du caractère ancien et/ou patrimonial du bâti ou à l’utilisation de matériaux biosourcés, plafonné à 1 000 € / logt&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N35" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Economie locale et circuits courts
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O35" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Communes&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Opérateurs (bailleurs…) agissant pour le compte d’une commune ou d’un EPCI&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Organismes de logement social publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures associatives et entreprises privées bénéficiant d’un agrément de l’Etat au titre du logement social&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Territoires cibles&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg ruraux, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;/p&gt;&lt;p&gt;Les territoires situés en dehors des communautés d’agglomération sont prioritaires dans la programmation. &lt;/p&gt;&lt;p&gt;Projets cibles &lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de logements sociaux communaux existants : &lt;/p&gt;&lt;p&gt;2 logements minimum&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de bâtiments à usage de logements communaux et d’activité tertiaire :&lt;/p&gt;&lt;p&gt;surface de plancher fiscale du bâtiment à usage tertiaire inférieure ou égale à 50% de la surface totale de plancher fiscale du bâtiment&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 150 kWhep/m2.an et opération BBC compatible&lt;/p&gt;&lt;p&gt;Opérations de rénovation énergétique de petits collectifs de logements sociaux (dans la limite de 3 projets par an)&lt;/p&gt;&lt;p&gt;Petits collectifs de logements sociaux de 2 à 20 logements&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cep après travaux inférieur à 80 kWhep/m2.an &lt;/p&gt;&lt;p&gt;Critères communs à ces 3 types d&amp;#039;opérations&lt;/p&gt;&lt;p&gt;Dans tous les cas diminution des émissions de GES, opération utilisant le fioul après travaux inéligible&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Prise en compte du confort d’été et de la ventilation/qualité de l’air&lt;/p&gt;&lt;p&gt;Travaux réalisés par des professionnels titulaires du label RGE (Reconnu garant de l’environnement) ou justifiant de leur engagement dans cette démarche&lt;/p&gt;&lt;p&gt;Mise en œuvre de toute action permettant de sensibiliser/former aux éco-gestes les occupants&lt;/p&gt;&lt;p&gt;Critères de priorité&lt;/p&gt;&lt;p&gt;La priorité sera donnée aux :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations qui s’inscrivent dans la contractualisation régionale avec les territoires et qui participent à la stratégie régionale de revitalisation des centres bourgs, d’OPAH-RU, etc.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;opérations s’inscrivant dans une stratégie territoriale portée, par exemple, par un EPCI.&lt;/p&gt;&lt;p&gt;Nota bene : &lt;/p&gt;&lt;p&gt;Cette aide, qui porte sur le parc existant, est à distinguer de l&amp;#039;aide &amp;#34;Logement social en ruralité&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique à des opérations portant création d&amp;#039;une offre nouvelle de logements sociaux, en recyclage immobilier.&lt;/p&gt;&lt;p&gt;L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U35" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V35" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/la-renovation-energetique-des-logements-sociaux</t>
+        </is>
+      </c>
+      <c r="X35" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Votre contact : energie&amp;#64;nouvelle-aquitaine.fr            &lt;/p&gt;&lt;p&gt;à l&amp;#039;attention de Vanessa BINAU                                         &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y35" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z35" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/la-renovation-energetique-des-logements-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA35" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB35" s="1" t="inlineStr">
+        <is>
+          <t>Création de logements sociaux
+Isolation du bâtiment</t>
+        </is>
+      </c>
+      <c r="AE35" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF35" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG35" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH35" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:34" customHeight="0">
+      <c r="A36" s="1">
+        <v>163728</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir l'offre de logement social en ruralité</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Logement social en ruralité</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la création d&amp;#039;une offre nouvelle de logements communaux conventionnés ou sociaux, en recyclage immobilier, dans les territoires qualifiés de ruraux au sens de l&amp;#039;Insee.  &lt;/p&gt;&lt;p&gt;Objectifs : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;S’inscrire dans l’armature territoriale déclinée dans le SRADDET et dans la stratégie d’aménagement portée par les contrats de développement et de transition &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner les projets d’habitat dans les territoires (petites centralités et communes rurales),dans une dynamique de développement local, en luttant contre le mitage &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;S’inscrire dans une démarche de maîtrise de la consommation des ressources et des énergies pour diminuer le reste à charge : viser, par étape, un niveau cible 150 KWhep/m².an, sans dégrader l’étiquette climat ; encourager l’utilisation des filières locales, la &amp;#34;reuse&amp;#34;(réutilisation), le réemploi des matériaux, etc … &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Affirmer la sobriété foncière, la limitation de l’artificialisation des sols et la lutte contre le mitage urbain&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Proposer une offre de service « logement » globale pour les territoires et faciliter les démarches (production, rénovation, etc …) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Prioriser et programmer les interventions financières au regard de la stratégie régionale&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;- Les logements communaux conventionnés, sous maîtrise d’ouvrage communale : 15 000 €/logement, dans la limite de 90 000 € par opération&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les logements sociaux sous maîtrise d’ouvrage des bailleurs sociaux (ou VEFA)/ Maîtrise d&amp;#039;Ouvrage d&amp;#039;Insertion (MOI), dans la limite de 80 000 € par opération :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;10 000 €/logement de niveau PLUS, LOC 2 (conventionnement Anah en MOI)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;13 000 €/logement de niveau PLAI, LOC 3 (conventionnement Anah en MOI)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Cohésion sociale et inclusion
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Commune&lt;/span&gt;&lt;/li&gt;&lt;li&gt;EPCI&lt;/li&gt;&lt;li&gt;Opérateurs agissant pour le compte d’une commune ou d’un EPCI&lt;/li&gt;&lt;li&gt;Organismes de logements sociaux&lt;/li&gt;&lt;li&gt;SEM&lt;/li&gt;&lt;li&gt;Associations&lt;/li&gt;&lt;li&gt;Tout organisme, personne morale ou personne privée, habilitée à produire du logement conventionné&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;TERRITOIRES CIBLES :&lt;/p&gt;&lt;p&gt;Territoires qualifiés de ruraux au sens de l’INSEE, porteurs d’un projet habitat : bourg rural, habitat dispersé, habitat très dispersé (information sur la grille communale de densité en niveaux sur le site https://observatoire-des-territoires.gouv.fr/outils/cartographie-interactive)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;PROJETS CIBLES : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;Création d’une offre nouvelle de logements en recyclage immobilier : à partir d’une empreinte foncière existante, en réhabilitation ou en construction-démolition lorsque la réhabilitation ne peut être envisagée ou au sein d’une dent creuse dans le tissu constitué&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Projet de 2 logements minimum de :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;logements communaux conventionnés&lt;br /&gt;&lt;/p&gt;&lt;p&gt;logements sociaux (PLUS, PLAI, conventionnés Anah portés par une Maîtrise d’ouvrage d’insertion (LOC2, LOC3))&lt;/p&gt;&lt;p&gt;selon étude en opportunité, projets d&amp;#039;habitat non conventionnés, répondant à un besoin spécifique et à des niveaux de loyers sociaux, à condition qu’ils soient inscrits dans un dispositif contractuel avec la Région&lt;/p&gt;&lt;p&gt;- Projets s&amp;#039;inscrivant dans une démarche de maîtrise de consommation des ressources et des énergies (viser, par étape, un niveau de 150 kWhep/m².an)&lt;/p&gt;&lt;p&gt;- Les projets soutenus relèvent en priorité d’une programmation élaborée avec les territoires.&lt;br /&gt;&lt;/p&gt;&lt;p&gt; NOTA BENE : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Cette aide est à distinguer de l&amp;#039;aide à la &amp;#34;rénovation énergétique des logements sociaux&amp;#34;, décrite par ailleurs dans le guide des aides et qui s&amp;#039;applique aux logements existants (sans création d&amp;#039;une offre nouvelle). &lt;/p&gt;&lt;p&gt;- L’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V36" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/logement-social-en-ruralite</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>Le présent régime d&amp;#039;aide vise à soutenir la création d&amp;#039;une offre nouvelle de logements communaux conventionnés ou sociaux, en recyclage immobilier, dans les territoires qualifiés de ruraux au sens de l&amp;#039;Insee.  S’inscrire dans l’armature territoriale déclinée dans le SRADDET et dans la stratégie d’aménagement portée par les contrats de développement et de transition
+	Accompagner les projets d’habitat dans les territoires (petites centralités et communes rurales),dans une dynamique de développement local, en luttant contre le mitage
+	S’inscrire dans une démarche de maîtrise de la consommation des ressources et des énergies pour diminuer le reste à charge : viser, par étape, un niveau cible 150 KWhep/m².an, sans dégrader l’étiquette climat ; encourager l’utilisation des filières locales, la &amp;#34;reuse&amp;#34;(réutilisation), le réemploi des matériaux, etc …
+	Affirmer la sobriété foncière, la limitation de l’artificialisation des sols et la lutte contre le mitage urbain
+	Proposer une offre de service « logement » globale pour les territoires et faciliter les démarches (production, rénovation, etc …)
+	Prioriser et programmer les interventions financières au regard de la stratégie régionale</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/logement-social-en-ruralite/</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:34" customHeight="0">
+      <c r="A37" s="1">
+        <v>163734</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Investir pour la prévention des risques pour forêts – Volet DFCI</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Prévention des risques pour forêts – Volet DFCI</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H37" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes propriétaire forestier en Nouvelle-Aquitaine ? La Region vous accompagne dans vos investissements qui concourent à la mise en sécurité des massifs et à la défense des forêts contre le risque incendie (DFCI). &lt;/p&gt;&lt;p&gt;Objectifs : &lt;/p&gt;&lt;p&gt;Peut faire l’objet d’une aide tous travaux au sein des massifs forestiers visant à : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Créer des ouvrages ou des équipements pérennes de prévention pour la défense des forêts contre l’incendie, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Remettre à niveau opérationnel les ouvrages ou équipements existants de prévention pour la défense des forêts contre l’incendie.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Le taux d’aide publique s’applique au montant HT des dépenses éligibles.&lt;/p&gt;&lt;p&gt;Il est fixé à 80 % sauf en cas de catastrophe naturelle où le taux peut être modulé de 20 % supplémentaire.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N37" s="1" t="inlineStr">
+        <is>
+          <t>Forêts</t>
+        </is>
+      </c>
+      <c r="O37" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Propriétaires forestiers privés et leurs associations, structures de regroupement,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Personnes morales de droit public ou leurs groupements : service départemental d’incendie et de secours (SDIS), associations syndicales autorisées de DFCI (Défense des Forêts Contre les Incendies),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; L’Office National des Forêts (ONF) pour les forêts domaniales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U37" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V37" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/prevention-des-risques-pour-forets-volet-dfci</t>
+        </is>
+      </c>
+      <c r="X37" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Le formulaire de demande d’aide publique accompagné des pièces justificatives et des annexes doit être déposé sur la plateforme MDNA (Mes démarches en Nouvelle-Aquitaine, en cliquant sur le bouton rouge, en bas de page : &amp;#34;Déposer ma demande&amp;#34;).&lt;/p&gt;&lt;p&gt;Vous trouverez ces documents sur ce lien Vous avez un projet concernant l&amp;#039;agriculture, la forêt ou Natura 2000 | Europe (europe-en-nouvelle-aquitaine.eu). (La prévention des risques pour les forets : mesure 73.04.05)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Après le dépôt, un accusé de recevabilité sera transmis au demandeur dans les conditions mentionnées au 4.1 du cahier des charges.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Après instruction, les dossiers feront l’objet d’un passage en Commission Permanente de la Région Nouvelle-Aquitaine puis en Instance de Consultation des Partenaires, instance de décision du FEADER. Le porteur de projet sera informé de la décision globale.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y37" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z37" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevention-des-risques-pour-forets-volet-dfci/</t>
+        </is>
+      </c>
+      <c r="AA37" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD37" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE37" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF37" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG37" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH37" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:34" customHeight="0">
+      <c r="A38" s="1">
+        <v>163735</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans l’équipement des massifs forestiers</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans l’équipement des massifs forestiers</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif, cadre de mobilisation du Fonds européen agricole pour le développement rural (FEADER), a pour objectif le développement de la desserte forestière pour faciliter l’exploitation et la gestion des massifs forestiers et améliorer l’approvisionnement de la filière avale. &lt;/p&gt;&lt;p&gt;Objectifs : &lt;/p&gt;&lt;p&gt;Peuvent faire l’objet d’une aide : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Travaux au sein des massifs forestiers visant àcréer des ouvrages ou des équipements pérennes favorisant la desserte forestière, &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Remise à niveau opérationnel des ouvrages ou des équipements existants afin de pouvoir accéder aux massifs forestiers en vue de la réalisation de travaux sylvicoles ou d’exploitation.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;50 % pour les dossiers présentés à titre individuel,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;65 % pour les dossiers collectifs ou portés par une structure de regroupement,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;80 % pour la réalisation des schémas de desserte.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les investissements ouverts gratuitement au public et contribuant à la multifonctionnalité du massif, le taux d’aide publique (hors auto-financement des maîtres d’ouvrage publics) est fixé à :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;80 % pour les dossiers s&amp;#039;inscrivant dans un schéma de desserte et portés par les personnes morales reconnues en qualité de GIEEF et pour les dossiers collectifs portés par des collectivités territoriales (ou leurs groupements), par des syndicats mixtes ou intercommunaux ou Associations Syndicales Autorisées (ASA) ayant une compétence en amélioration de la sylviculture.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d’aide publique s’applique au montant HT des dépenses éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>Forêts</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Propriétaires forestiers privés et leurs associations, structures de regroupement :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;- groupements forestiers,&lt;/p&gt;&lt;p&gt;- organismes de gestion et d’exploitation en commun (OGEC),&lt;/p&gt;&lt;p&gt;- groupements d’intérêt économique et environnemental forestiers (GIEEF),&lt;/p&gt;&lt;p&gt;- coopératives,&lt;/p&gt;&lt;p&gt;- associations syndicales autorisées (ASA),&lt;/p&gt;&lt;p&gt;- associations syndicales libres (ASL),&lt;/p&gt;&lt;p&gt;- groupements de propriétaires dans le cadre d’une convention de partenariat avec désignation d’un chef de file ;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales, leurs groupements et leurs organismes associés.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les forêts, propriétés de l’État, ne sont pas éligibles à ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V38" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/investir-dans-lequipement-des-massifs-forestiers</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Le formulaire de demande d’aide publique accompagné des pièces justificatives et des annexes doit être déposé sur la plateforme MDNA (Mes démarches en Nouvelle-Aquitaine, en cliquant sur le bouton rouge, en base de page : &amp;#34;Déposer mon dossier&amp;#34;).&lt;/p&gt;&lt;p&gt;Vous trouverez ces documents sur ce lien Vous avez un projet concernant l&amp;#039;agriculture, la forêt ou Natura 2000 | Europe (europe-en-nouvelle-aquitaine.eu). (Le renouvellement des forêts 73.06.01)&lt;/p&gt;&lt;p&gt;Après le dépôt, un accusé de recevabilité sera transmis au demandeur dans les conditions mentionnées au 4.1 du cahier des charges.&lt;/p&gt;&lt;p&gt;Après instruction, les dossiers feront l’objet d’un passage en Commission Permanente de la Région Nouvelle-Aquitaine puis en Instance de Consultation des Partenaires, instance de décision du FEADER. Le porteur de projet sera informé de la décision globale.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investir-dans-lequipement-des-massifs-forestiers/</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD38" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG38" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:34" customHeight="0">
+      <c r="A39" s="1">
+        <v>163739</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en place une tarification solidaire du service de restauration en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Tarification solidaire du service de restauration en Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Particulier</t>
+        </is>
+      </c>
+      <c r="K39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine met progressivement en place une tarification solidaire adaptée aux revenus des familles. Depuis la rentrée de septembre 2024, cela concerne les lycées du Lot-et -Garonne, de la Creuse, de la Charente, des Deux-Sèvres et le Lycée Gustave Eiffel à Bordeaux. A partir de septembre 2025, seront concernés les lycées de la Vienne, de la Haute Vienne, de la Dordogne et des Landes. A partir de septembre 2026, le déploiement devrait être généralisé à tous les lycées publics de Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Proposer des tarifs plus justes et solidaires, adaptés aux ressources des familles,&lt;/p&gt;&lt;p&gt;Harmoniser les tarifs de la restauration scolaire en Nouvelle-Aquitaine,&lt;/p&gt;&lt;p&gt;Donner aux lycées les moyens de poursuivre les objectifs de qualité de la restauration scolaire,&lt;/p&gt;&lt;p&gt;Garantir une restauration saine et durable dans les lycées.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Calendrier&lt;/p&gt;&lt;p&gt;L’inscription est possible tout au long de l’année scolaire :&lt;/p&gt;&lt;p&gt; Année scolaire 2024/2025 en cours :&lt;/p&gt;&lt;p&gt;inscription jusqu’au 13 avril 2025 dernier délai pour bénéficier de la tarification au 3ème trimestre uniquement.&lt;/p&gt;&lt;p&gt; Année scolaire 2025/2026 à venir :&lt;/p&gt;&lt;p&gt;inscription du lundi 25 août au vendredi 10 octobre 2025 dernier délai pour bénéficier de la tarification sur les 3 trimestres, &lt;/p&gt;&lt;p&gt;inscription du samedi 11 octobre 2025 au vendredi 23 janvier 2026 dernier délai pour bénéficier de la tarification aux 2ème et 3ème trimestres, &lt;/p&gt;&lt;p&gt;inscription du samedi 24 janvier au vendredi 17 avril 2026 dernier délai pour bénéficier de la tarification au 3ème trimestre uniquement. &lt;/p&gt;&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Le tarif du repas est déterminé en fonction de votre quotient familial régional annuel, lequel est déterminé en fonction de vos revenus fiscaux.&lt;/p&gt;&lt;p&gt;Calcul du quotient familial régional annuel &amp;#61; revenu fiscal de référence annuel divisé par le nombre de parts fiscales.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;A défaut d&amp;#039;inscription sur la plateforme dédiée, c&amp;#039;est le tarif de la tranche tarifaire la plus élevée qui est automatiquement attribuée.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N39" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O39" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Lycéens de l&amp;#039;enseignement public,&lt;/p&gt;&lt;p&gt;Étudiants post bac des lycées publics.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Être lycéen ou étudiant post-bac dans un établissement public de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne ou au lycée Gustave Eiffel de Bordeaux,&lt;/p&gt;&lt;p&gt;Être demi-pensionnaire ou interne dans le cadre d&amp;#039;un forfait.&lt;/p&gt;&lt;p&gt;Année 2024-2025 : de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne ou au lycée Gustave Eiffel de Bordeaux,&lt;/p&gt;&lt;p&gt;Année 2025-2026 : de la Charente, de la Creuse, des Deux-Sèvres, du Lot-et-Garonne, de la Vienne, de la Haute-Vienne, de la Dordogne, des Landes ou au lycée Gustave Eiffel de Bordeaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Année 2026-2027 : en Nouvelle-Aquitaine.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U39" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V39" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/tarification-solidaire-du-service-de-restauration-en-nouvelle-aquitaine</t>
+        </is>
+      </c>
+      <c r="X39" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;S’inscrire en ligne sur le site : Tarification solidaire de la restauration collective aux périodes d’ouverture détaillées ci-dessus.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y39" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z39" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/tarification-solidaire-du-service-de-restauration-en-nouvelle-aquitaine/</t>
+        </is>
+      </c>
+      <c r="AA39" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE39" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF39" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG39" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH39" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:34" customHeight="0">
+      <c r="A40" s="1">
+        <v>163746</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les études multi-acteurs pour la décarbonation de la mobilité lourde ou intensive</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif a pour but de soutenir les études qui permettront de développer les usages de mobilité hydrogène multi-acteurs, en s’assurant de leur pertinence technico-économique en comparaison avec les autres solutions de décarbonation disponibles. &lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Le soutien régional porte sur les études de flux et de verdissement de flottes de véhicules, avec 3 objectifs :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Encourager la décarbonation du transport lourd ou intensif;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser la mutualisation des intérêts pour la solution hydrogène;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser le passage à l’acte via de potentiels achats groupés.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Les aides portant sur la partie étude d’opportunité et de faisabilité attribuées à des collectivités ne sont pas des aides d’Etat et pourront bénéficier d’une aide jusqu’à hauteur de 70 % des dépenses éligibles.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q40" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le bénéficiaire de l’aide pourra être une structure publique ou privée.&lt;/p&gt;&lt;p&gt;Les particuliers ne peuvent pas bénéficier de ce dispositif.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont les prestations qui visent les études de flux et de verdissement de flottes, c&amp;#039;est-à-dire l’évaluation technico-économique d’une conversion de tout ou partie d’une flotte de véhicules appartenant à des acteurs distincts.&lt;/p&gt;&lt;p&gt;Le contenu minimum des études éligibles est précisé dans le document téléchargeable en bas de cette page.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/etudes-multi-acteurs-pour-la-decarbonation-de-la-mobilite-lourde-ou-intensive</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les demandes devront être adressées par l’entité qui sera bénéficiaire du soutien financier régional.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Elles devront être adressées aux chargés de missions concerné (cf. contacts indiqués dans le document téléchargeable) avant tout démarrage des études. Les dépenses éligibles ne seront prises en compte qu’à partir de la date de dépôt de la candidature.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La demande comprendra à minima : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Lettre de saisine&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le formulaire Kbis et le RIB du demandeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une présentation du projet (contexte, état d’avancement, problématiques à résoudre…) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une présentation des parties prenantes/participants au projet (activité, intérêt au projet…)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La méthodologie pour mobiliser et engager les participants et le calendrier prévisionnel&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le/les devis détaillés des prestataires retenus : le cahier des charges proposé devra s’appuyer et respecter les critères d’éligibilité et le contenu des études précédemment décrit&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plan de financement contenant les éventuels co-financements sollicités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y40" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-multi-acteurs-pour-la-decarbonation-de-la-mobilite-lourde-ou-intensive/</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:34" customHeight="0">
+      <c r="A41" s="1">
+        <v>163747</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Renforcer l'équilibre économique des écosystèmes hydrogène par l’usage mobilité</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Renforcement économique des écosystèmes hydrogène par l’usage mobilité</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H41" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif vise à renforcer l’équilibre économique des projets de stations de distribution d’hydrogène pour la mobilité lourde s’inscrivant dans la stratégie régionale.
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;La vocation première de ce dispositif de soutien est d’accompagner les usages, en particulier de soutenir les investissements concernant les usages en mobilité lourde routière et maritime.&lt;/p&gt;&lt;p&gt;Pour cela, il doit permettre de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Renforcer les écosystèmes hydrogène les plus matures en soutenant quelques usagers supplémentaires&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Permettre un meilleur équilibre économique des projets de stations de distribution ou de production d&amp;#039;hydrogène&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Accompagner le développement des usages hydrogène pertinents&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Les coûts admissibles&lt;/p&gt;&lt;p&gt;Concernant les investissements sur l’achat de véhicules, les coûts admissibles sont les coûts supplémentaires liés à l’achat du véhicule, calculés comme étant la différence entre les coûts d’investissement liés à l’achat du véhicule et les coûts d’investissement liés à l’achat d’un véhicule de la même catégorie qui est conforme aux normes de l’Union Européenne applicables déjà en vigueur et qui aurait été acquis sans l’aide ;&lt;/p&gt;&lt;p&gt;Concernant les investissements sur la location de véhicules propres ou de véhicules à émission nulle, les coûts admissibles sont les coûts supplémentaires liés à la location du véhicule, calculés comme étant la différence entre la valeur actuelle nette liée à la location du véhicule et la valeur actuelle nette liée à la location d’un véhicule de la même catégorie qui est conforme aux normes de l’Union Européenne applicables déjà en vigueur et qui aurait été loué sans l’aide. Les coûts d’exploitation liés à l’exploitation du véhicule, y compris les coûts de l’énergie, les coûts d’assurance et les coûts d’entretien, ne sont pas pris en considération, qu’ils soient ou non inclus dans le contrat de location ;&lt;/p&gt;&lt;p&gt;Concernant les investissements de rétrofit consistant en la mise à niveau de véhicules leur permettant d’être considérés comme des véhicules propres ou des véhicules à émission nulle, les coûts de l’investissement dans la mise à niveau.&lt;/p&gt;&lt;p&gt;Les taux d’aide&lt;/p&gt;&lt;p&gt;Les taux d’aide s’appliquent sur la base des coûts admissibles, sur le coût total HT ou sur le surcoût environnemental (solution de référence déduite) pour les investissements matériels et immatériels liés au programme d’investissements.&lt;/p&gt;&lt;p&gt;Le soutien financier s’appuie sur le régime cadre exempté de notification N° SA.111726 relatif aux aides à la protection de l’environnement pour la période 2024-2026 ainsi que sur le régime cadre exempté de notification N° SA.111723 relatif aux aides à la recherche, au développement et à l’innovation (RDI) pour la période 2024-2026.&lt;/p&gt;&lt;p&gt;Conformément au règlement d’intervention de la Région et aux régimes d’aides d’Etat, le taux d’aide régionale respectera les taux d’accompagnement en vigueur au moment de l’instruction du dossier. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N41" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Transports collectifs et optimisation des trafics routiers</t>
+        </is>
+      </c>
+      <c r="O41" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q41" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Le bénéficiaire de l’aide pourra être une structure publique ou privée.&lt;/p&gt;&lt;p&gt;Les particuliers ne sont pas concernés par ce dispositif.&lt;/p&gt;&lt;p&gt;Les véhicules éligibles sont ceux répondant à des contraintes spécifiques : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Charge utile importante ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Longs trajets, nécessitant une forte autonomie ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Temps de recharge/avitaillement contraints ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Autres contraintes spécifiques pour lesquelles l’hydrogène pourrait apporter une réponse&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les usages visés sont principalement :&lt;/p&gt;&lt;p&gt;Mobilité lourde ou intensive des professionnels et/ou collectivités, dans les secteurs routier et maritime en priorité :&lt;/p&gt;&lt;p&gt;Transport terrestre de marchandises ou de déchets : véhicules utilitaires de société et véhicules lourds en priorité (camions, bennes à ordures ménagères …),&lt;/p&gt;&lt;p&gt;Transport terrestre de passagers : véhicules lourds (autocars, bus, minibus,...) et flotte captive professionnelle&lt;/p&gt;&lt;p&gt;Transport maritime et fluvial de passagers (navires, navettes … de tourisme, plaisance, transport public …)&lt;/p&gt;&lt;p&gt;Transport maritime et fluvial de marchandises &lt;/p&gt;&lt;p&gt;Usages agricole&lt;/p&gt;&lt;p&gt;Navires de pêche et de conchyliculture/ostréiculture&lt;/p&gt;&lt;p&gt;Transport logistique et fonctionnement des équipements de manutention ou des engins lourds de chantier : chariots élévateurs, barges portuaires, grues, chariots bagages des aéroports et ports …&lt;/p&gt;&lt;p&gt;Alimentation électrique de certains équipements isolés et non desservis par le réseau électrique (en substitution de combustible fossile), ou non adaptés à l’électrification.&lt;/p&gt;&lt;p&gt;Fret ferroviaire (en zones portuaires ou industrielles, pour les derniers kilomètres)&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;La pertinence du choix de l’hydrogène au regard des autres solutions de décarbonations existantes : des éléments chiffrés sur le nombre de kilomètres parcourus chaque année par le véhicule, la charge utile liée au type d’activité, les contraintes en temps de recharge, un comparatif explicite avec la solution électrique si elle existe sur le marché. A ce titre, la Région accompagne certains types d’études au travers de son dispositif de soutien « Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive ».  &lt;/p&gt;&lt;p&gt;La performance environnementale : réduction des émissions de gaz à effet de serre au regard d’une situation de référence, réduction des émissions de polluants, etc.&lt;/p&gt;&lt;p&gt;La valorisation énergétique : communication d’un bilan énergétique : consommations d’énergie avec une comparaison par rapport à la solution carbonée de référence&lt;/p&gt;&lt;p&gt;Le modèle économique : le calcul du TCO (Total Cost of Ownership), détermination du coût global du projet, description du montage économique du projet…&lt;/p&gt;&lt;p&gt;La maturité du projet : présentation du calendrier prévisionnel de déploiement de la flotte.&lt;/p&gt;&lt;p&gt;La fiabilité du projet : solvabilité financière du porteur, plan de financement, liste et solvabilité des partenaires&lt;/p&gt;&lt;p&gt;La pertinence géographique du projet : &lt;/p&gt;&lt;p&gt;L’usage ciblé doit venir s’approvisionner sur une infrastructure de distribution basée en région Nouvelle-Aquitaine, qu’elle soit déjà mise en service ou bien en cours de déploiement. Les véhicules éligibles doivent justifier de leur utilisation en Nouvelle-Aquitaine, notamment la localisation des dépôts des véhicules et les trajets prévisionnels à effectuer.&lt;/p&gt;&lt;p&gt;Avant toute candidature, les potentiels usagers intéressés par ce dispositif sont donc invités à se rapprocher des services de la Région pour identifier le point d’avitaillement en hydrogène le plus proche et ainsi vérifier l’éligibilité du critère géographique.&lt;/p&gt;&lt;p&gt;La présence d’une innovation technologique (techniques ou nouveaux usages) n’est pas un critère obligatoire mais sera favorisée dans l’instruction. Par exemple, le développement de l’offre technologique et industrielle régionale de solutions, notamment portée par des start-up, TPE et PME régionales innovantes sera particulièrement encouragé. Il en sera de même pour la conduite d’expérimentations sur de nouvelles technologies ou de nouveaux process .&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U41" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V41" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/renforcement-economique-des-ecosystemes-hydrogene-par-lusage-mobilite</t>
+        </is>
+      </c>
+      <c r="X41" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Les éléments de présentation et technico-économiques du projet devront être transmis uniquement par voie électronique.&lt;/p&gt;&lt;p&gt;Le dépôt du dossier de candidature doit être accompagné d’un courrier de demande d’aide régionale.&lt;/p&gt;&lt;p&gt;Pour être examiné, le dossier de demande d’aide devra être nécessairement complet avec l’ensemble des éléments demandés par le service instructeur de la Région Nouvelle-Aquitaine : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La « fiche de demande préalable » &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le formulaire Kbis et le RIB du demandeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les 3 dernières liasses fiscales du demandeur et les 3 derniers bilans comptables&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Une présentation du projet (contexte, état d’avancement, problématiques à résoudre…) et des parties prenantes/participants au projet (activité, intérêt au projet…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le calendrier prévisionnel d’achat de véhicule ou de rétrofit,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le/les devis détaillés d’achat de véhicule ou de rétrofit ou le contrat de location&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les éventuels co-financements sollicités.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Selon la complexité du dossier, d’autres pièces justificatives pourront être demandées.&lt;/p&gt;&lt;p&gt;Un suivi des performances des équipements et du projet global sur un an sera systématiquement demandé et conventionné.&lt;/p&gt;&lt;p&gt;Par ailleurs, la Région encourage la réalisation d’études préalables en amont des investissements, pour définir au mieux le contour et les caractéristiques du projet. A ce titre, la Région accompagne certains types d’études au travers de son dispositif de soutien « Etudes multi-acteurs pour la décarbonation de la mobilité lourde ou intensive ».&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y41" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z41" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/renforcement-economique-des-ecosystemes-hydrogene-par-lusage-mobilite/</t>
+        </is>
+      </c>
+      <c r="AA41" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE41" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF41" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG41" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH41" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:34" customHeight="0">
+      <c r="A42" s="1">
+        <v>164118</v>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les sites de visites et activités de loisirs</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Sites de visites et activités de loisirs</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H42" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide soutient les projets de création, diversification et modernisation de sites de visites ou d&amp;#039;activités de loisirs  : lieu patrimonial, équipement récréatif et de loisirs, activité de pleine nature, etc. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Accompagner la création, diversification et modernisation de sites et/ou d’activités marchandes. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Renforcer l’attractivité des territoires en développant l’activité, la qualification et la diversification des sites de visites, des équipements de loisirs et activités de pleine nature, à vocation économique pour les territoires en carence à destination de clientèles touristiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles : 500 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d’intervention : 10% à 20% maximum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur, isolation de toiture).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de second oeuvre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements d’accueil liés au déploiement de l’activité : outils d’interprétation, aménagements d’accessibilité, aménagements ludiques ou pédagogiques, aménagements paysagers.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisé avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Matériel (canoés, etc.).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de jeux de hasard et d’argent.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de loisirs motorisées.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en Régie directe.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis de matériaux seuls et devis inférieur à 500€ HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Activités de loisirs dont la clientèle touristique (clientèle venue hors département) est inférieure à 50%.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N42" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Equipement public
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O42" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R42" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics ou privés&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les SCI, Entreprises individuelles, auto-entrepreneurs, association sans salarié ainsi que les entreprises dont le capital est détenu par une holding basée hors du territoire national sont inéligibles.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les projets d’aménagement de sites ou d’activités non marchands dont la clientèle touristique (clientèle venue hors département) est inférieur à 50%, sont inéligibles.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra avoir une période d&amp;#039;ouverture minimum de 6 mois  par an non consécutifs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra maintenir une activité de minimum 5 ans.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le porteur de projet devra fournir un diagnostic énergétique et une étude de marché et de positionnement en cas de création d&amp;#039;activité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T42" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U42" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V42" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/sites-de-visites-et-activites-de-loisirs</t>
+        </is>
+      </c>
+      <c r="X42" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y42" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z42" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/sites-de-visites-et-activites-de-loisirs/</t>
+        </is>
+      </c>
+      <c r="AA42" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB42" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE42" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF42" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG42" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH42" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:34" customHeight="0">
+      <c r="A43" s="1">
+        <v>164119</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Développer les refuges dans les zones de massifs</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Massifs : Refuges</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H43" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I43" s="1" t="inlineStr">
+        <is>
+          <t> Max : 25</t>
+        </is>
+      </c>
+      <c r="K43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide accompagne les entreprises touristiques en zones de montagne, dans l&amp;#039;adaptation et la diversification de l&amp;#039;offre d&amp;#039;hébergements, dans une logique d&amp;#039;itinérance. Maintenir et qualifier des équipements d’accueil spécifiques, pour les itinérants à travers la modernisation et la réhabilitation des refuges de montagne.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M43" s="1" t="inlineStr">
+        <is>
+          <t>Le montant de l&amp;#039;aide est de 25% maximum des dépenses éligibles plafonnées à 4 000 000 € HT.</t>
+        </is>
+      </c>
+      <c r="N43" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Revitalisation
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O43" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R43" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Entreprises ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etablissements publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les SCI sont exclues du champ des aides.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Dépenses éligibles :​​​&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Investissements, intérieur ou extérieur, de confort (chauffage, isolation, sanitaires, décoration, mobiliers, traitement paysagé, économies d&amp;#039;énergie) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Frais d&amp;#039;étude et d&amp;#039;honoraires concourant à la réalisation des actions.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T43" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U43" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V43" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/massifs-refuges</t>
+        </is>
+      </c>
+      <c r="X43" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous, ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr, en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y43" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z43" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/massifs-refuges/</t>
+        </is>
+      </c>
+      <c r="AA43" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE43" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF43" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG43" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH43" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:34" customHeight="0">
+      <c r="A44" s="1">
+        <v>164122</v>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la création ou la modernisation de gîtes d'étape en zone massif</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Massifs : Gîtes d&amp;apos;étape</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H44" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L44" s="1" t="inlineStr">
+        <is>
+          <t>Cette aide vise à accompagner la création ou la modernisation de gîtes d&amp;#039;étape en zone massif (départements de la Creuse, Corrèze, Haute-Vienne et Pyrénées- Atlantiques) destinés notamment à une clientèle en itinérance pédestre, cyclable, ou encore équestre. Création degîtes d&amp;#039;étape en zone massif.
+	Modernisation, restructuration ou adaptation de l&amp;#039;offre d&amp;#039;hébergement existante en zone massif.</t>
+        </is>
+      </c>
+      <c r="M44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant
+&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles maximum : 150 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d&amp;#039;intervention : 15 à 25% maximum&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre (huisseries, planchers, isolation par l’extérieur et isolation de toiture) et de second oeuvre avec nécessairement des travaux d’optimisation énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements et mobilier.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux en faveur de l’inclusion sociale.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de modernisation ou de restructuration, les dépenses de maitrise d&amp;#039;oeuvre et les frais d&amp;#039;études et honoraires sont éligibles, uniquement, pour les maîtres d’ouvrage publics.&lt;/p&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles, uniquement, pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N44" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O44" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R44" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises (hors SCI, entreprise individuelle et indivision).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le bénéficiaire dont le capital de l’entreprise est détenu par une holding basée hors du territoire national est inéligible.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets retenus devront être situés à proximité d’un itinéraire de randonnée (pédestre, cyclable, etc.), en zone de Massif (Décret n°2004-69 du 16 janvier 2004 modifié par le décret n°2016-1208 du 8 septembre 2016).&lt;/p&gt;&lt;p&gt;La commercialisation de l&amp;#039;offre d&amp;#039;hébergement devra pouvoir se faire à la nuitée.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les projets situés dans les communes en tension de logements (zones A et B1/B2) sont inéligibles.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U44" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V44" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/massifs-gites-detape</t>
+        </is>
+      </c>
+      <c r="X44" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet, avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y44" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z44" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/massifs-gites-detape/</t>
+        </is>
+      </c>
+      <c r="AA44" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE44" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF44" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG44" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH44" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:34" customHeight="0">
+      <c r="A45" s="1">
+        <v>164124</v>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir le développement de campings de tourisme indépendants</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Campings de tourisme indépendants</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H45" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L45" s="1" t="inlineStr">
+        <is>
+          <t>Cette aide accompagne les projets globaux de développement de campings indépendants (création, modernisation, extension) favorisant l&amp;#039;adaptation et la diversification de l&amp;#039;offre touristique du territoire. L&amp;#039;objectif du dispositif est lesoutien au projet global de développement (création, extension et modernisation) des campings indépendants à travers la réalisation detravaux, et la mise en place d&amp;#039;équipements essentiels au camping.
+Pour les projets implantés hors communes littorales, l&amp;#039;objectif est également de développer de nouveaux services dans un projet global d&amp;#039;investissement.</t>
+        </is>
+      </c>
+      <c r="M45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Projets implantés sur des communes littorales&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles : 300 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d’intervention : 15 à 25% maximum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre, de second oeuvre et d&amp;#039;équipements portant sur les blocs-sanitaire, cheminements, travaux paysager, emplacements nus, bâtiment d’accueil, VRD (hors assainissement) et aire de camping-car.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Investissements &amp;#34;durables&amp;#34;&lt;/span&gt; &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dépenses non-éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Acquisition de locatifs de type Habitation Légère de Loisirs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition de locatifs de type mobile-home.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;assainissement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Piscine (construction, aménagement, réparation....).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis inférieurs à 500 € HT.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Projets implantés sur des communes hors littoral &lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles: 50 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond de dépenses éligibles : 400 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d’intervention : 15 à 25% maximum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros oeuvre, de second oeuvre, équipements avec une priorité sur les investissements durables et à performance énergétique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements pour les services aux camping-cars, l’accueil de vélos ou ceux permettant un allongement de la saison d’ouverture de l’établissement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Espace aquatique (modernisation et création uniquement pour les établissements n&amp;#039;en possédant pas, dépenses plafonnées à 200 000 € HT). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition de 5 unités maximum de locatifs durables dans le cadre d&amp;#039;une diversification de l&amp;#039;offre de type chalet, (hors mobile-home), uniquement pour les campings n&amp;#039;ayant aucun locatif.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux et équipement permettant la création de logements saisonniers au sein du camping (9 lits maximum).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Dépenses non-éligibles&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Acquisition de locatifs sauf cas mentionné ci-dessus pour les camping n&amp;#039;ayant aucun locatif.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;assainissement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Frais d&amp;#039;entretien des piscines.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis inférieurs à 500 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisées avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N45" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité
+Logement et habitat
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O45" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R45" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises (hors SCI et entreprise individuelle).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Camping de tourisme indépendants ou engagés dans une chaine volontaire qui disposent à minima de 10 % d&amp;#039;emplacements nus hors locatifs (ou de 10 emplacements libres hors locatif).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les Parcs Résidentiels de Loisirs, les campings de loisirs, les franchisés, les aires naturelles sont inéligibles, ainsi que les bénéficiaires dont le capital de l’entreprise est détenu par une holding basée hors du territoire national.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Le projet devra concerner un camping de tourisme indépendant ou engagé dans une chaîne volontaire qui dispose à minima de 10% d’emplacements nus plafonné à 10 emplacements.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra répondre à un classement entre 3* à 5* après travaux.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le capital social de la structure portant le projet devra être de 5 000 € minimum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U45" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V45" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/campings-de-tourisme-independants</t>
+        </is>
+      </c>
+      <c r="X45" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet, avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y45" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z45" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/campings-de-tourisme-independants/</t>
+        </is>
+      </c>
+      <c r="AA45" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE45" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF45" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG45" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH45" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:34" customHeight="0">
+      <c r="A46" s="1">
+        <v>164125</v>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner les hôtels indépendants</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Hôtels indépendants</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H46" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Cette aide vise à accompagner les projets globaux de développement d&amp;#039;hôtels indépendants (création, extension, modernisation) favorisant l&amp;#039;adaptation et la diversification de l&amp;#039;offre touristique du territoire. &lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;Soutenir les projets globaux de développement (création, modernisation, extension) des hôtels indépendants portant sur les travaux et équipements des chambres et espaces communs (accueil, couloirs, salle de petit déjeuner).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant :&lt;/p&gt;&lt;p&gt;Projets implantés sur les communes littorales, et la Métropole de Bordeaux&lt;/p&gt;&lt;p&gt;Les dépenses éligibles devront porter uniquement sur les travaux et les équipements des chambres et des espaces communs (accueil, couloirs, salle de petit déjeuner).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les travaux sur les chambres devront représenter à minima 50% de la dépense totale éligible.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Intervention :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond des dépenses éligibles : 300 000 € HT&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d&amp;#039;intervention : 15 à 25% maximum &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses éligibles : &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros œuvre (huisseries, planchers entre étages, isolation par l’extérieur et isolation de toiture) sous condition de performance énergétique du bâti ou de réhabilitation d’une friche immobilière.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de second œuvre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements, matériels et mobiliers neufs et/ ou d&amp;#039;occasion (devis de plus de 500 €).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de second oeuvre et équipements permettant la création de 9 lits saisonniers maximum au sein de l&amp;#039;établissement hôtelier.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Projets implantés hors communes littorales et Métropole de Bordeaux &lt;/p&gt;&lt;p&gt;Les travaux sur les chambres doivent représenter à minima 50% de la dépense totale éligible.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Intervention :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Seuil minimum de dépenses éligibles : 50 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plafond des dépenses éligibles : 400 000 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Taux d&amp;#039;intervention : 15 à 25% maximum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le taux d&amp;#039;intervention pourra être modulé en fonction du projet et des engagements pris en faveur du Tourisme durable.&lt;/p&gt;&lt;p&gt;Dépenses éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux de gros œuvre (huisseries, planchers entre étages, isolation par l’extérieur et isolation de toiture) sous condition de performance énergétique du bâti ou de réhabilitation d’une friche immobilière ; dépenses de gros oeuvre pour les projets d&amp;#039;extension.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de second œuvre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements, matériels et mobiliers neufs et/ ou d&amp;#039;occasion (devis de plus de 500 €).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de second oeuvre et équipements permettant la création de 9 lits saisonniers maximum au sein de l&amp;#039;établissement hôtelier.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les travaux de gros oeuvre sont éligibles uniquement pour les porteurs de projet implantés sur le territoire d&amp;#039;intercommunalités ayant contractualisé avec la Région Nouvelle-Aquitaine dans le cadre du Schéma Régional de Développement Économique, d’Innovation et d’Internationalisation 2022-2028 (SRDEII).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Dépenses inéligibles&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Acquisition de matériaux et réalisation de travaux en régie.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dépenses d’entretien courant.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;assainissement et VRD.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Matériel roulant.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Piscine.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Devis inférieur à 500 € HT.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N46" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Economie locale et circuits courts
+Revitalisation
+Innovation, créativité et recherche
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O46" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R46" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Maîtres d’ouvrage publics ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises (hors SCI et entreprise individuelle) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement hôtelier devra avoir une période d&amp;#039;ouverture d&amp;#039;au moins 6 mois par an.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;L&amp;#039;établissement devra répondre à un classement entre 2 et 5* après travaux.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le capital social de la structure portant le projet devra être de 5 000 € minimum.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maintien de l&amp;#039;activité pendant 5 ans.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T46" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U46" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V46" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/hotels-independants</t>
+        </is>
+      </c>
+      <c r="X46" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y46" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z46" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/hotels-independants/</t>
+        </is>
+      </c>
+      <c r="AA46" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE46" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF46" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG46" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH46" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:34" customHeight="0">
+      <c r="A47" s="1">
+        <v>164210</v>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Aménager et moderniser les stations de ski</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Massifs : Aménagement et modernisation des stations de ski</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H47" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Aménagement des stations:&lt;/p&gt;&lt;p&gt;Faciliter l&amp;#039;accès aux services touristiques des coeurs de stations tout au long de l&amp;#039;année, en favorisant une gestion raisonnée des espaces urbains et des déplacements, dans un souci d&amp;#039;amélioration du confort et de l&amp;#039;accessibilité, afin de définir un modèle économique prenant en compte l&amp;#039;adaptation aux effets du changement climatique.&lt;/p&gt;&lt;p&gt;Modernisation des domaines skiables :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Maintenir la qualité et les conditions d&amp;#039;exploitation tout au long de l&amp;#039;année, et intégrer l&amp;#039;activité touristique liée à la pratique d&amp;#039;activités de loisirs 4 saisons.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Aménagement des stations :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Aménagement des pieds de pistes amenant à la diversification d&amp;#039;activités (est exclu tout projet de remontée de front de neige).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mise en tourisme des espaces publics permettant de favoriser les circulations douces et d&amp;#039;améliorer la signalétique et l&amp;#039;information client.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipements et installations garantissant l&amp;#039;accessibilité y compris numérique du plus grand nombre aux équipements et services.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Etudes préalables (traitements piétonniers et paysagers, analyse de l&amp;#039;impact  du développement du trafic et de la fréquentation).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Modernisation des domaines skiables :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Remodelage des pistes en lien avec une intégration paysagère et environnementale dans une logique 4 saisons.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Création de pistes thématiques et/ou réservées à une catégorie de pratiquants spécifiques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Création et modernisation d&amp;#039;équipements liées à la diversification estivale et hivernale de l&amp;#039;offre touristique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Dépenses non éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Travaux d&amp;#039;aménagement de voiries.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de réseaux d&amp;#039;assainissement.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de création ou de renouvellement des remontées mécaniques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux de remontée du front de neige.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Travaux liés à la neige de culture.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N47" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O47" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Etablissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maîtres d&amp;#039;ouvrage publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Les projets devront s&amp;#039;intégrer dans un schéma global d&amp;#039;aménagement (urbanisme, domaine skiable, hébergement) et tenir compte de la préservation et de la valorisation des sites environnementaux.&lt;/p&gt;&lt;p&gt;Une étude préalable validant les opérations envisagées sera nécessaire avant tout investissement.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le porteur de projet s&amp;#039;engage à intégrer une démarche de progrès en matière environnementale et sociétale.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U47" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V47" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/massifs-amenagement-et-modernisation-des-stations-de-ski</t>
+        </is>
+      </c>
+      <c r="X47" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr en apportant des éléments de présentation de votre projet et vos coordonnées.
+&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilité de votre projet avant tout dépôt de demande de subvention.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y47" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z47" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/massifs-amenagement-et-modernisation-des-stations-de-ski/</t>
+        </is>
+      </c>
+      <c r="AA47" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE47" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF47" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG47" s="1" t="inlineStr">
+        <is>
+          <t>26/01/2025</t>
+        </is>
+      </c>
+      <c r="AH47" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:34" customHeight="0">
+      <c r="A48" s="1">
+        <v>164745</v>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Études et Assistance à Maitrise d’Ouvrage pour l’Autoconsommation Collective multi-acteurs d’électricité renouvelable</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Études et Assistance à Maitrise d’Ouvrage pour l’Autoconsommation Collective multi-acteurs d’électricité renouvelable</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G48" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H48" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine s’engage activement dans le développement de l’autoconsommation collective, une démarche visant à favoriser les circuits courts et à renforcer l’indépendance énergétique du territoire. En encourageant la production et la consommation locale d’électricité, cette initiative permet de réduire la dépendance aux réseaux nationaux et de mieux maîtriser les coûts énergétiques. Elle favorise également une utilisation optimisée des ressources renouvelables, telles que le solaire ou l’éolien, en soutenant les projets portés par les collectivités, les entreprises et les citoyens. Par cette stratégie, la Région cherche à promouvoir une transition énergétique durable, à valoriser les producteurs locaux et à offrir aux consommateurs une énergie plus verte et accessible. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Établir la faisabilité économique d’une opération d’autoconsommation collective multi-acteurs, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Établir les conditions de son montage (mobilisation des acteurs, PMO…) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Mettre en œuvre l’opération&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’aide régionale, représentera 50% au maximum des dépenses éligibles.
+Le taux d’aide pourra être majoré jusqu’à 20%, pour les projets participatifs et citoyens et les projets portés par une petite ou moyenne entreprise.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N48" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie locale et circuits courts
+Bâtiments et construction</t>
+        </is>
+      </c>
+      <c r="O48" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q48" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Structure non liée à un fournisseur d&amp;#039;énergie:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Publique&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Privée&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Critères de sélection&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les projets devront être situés en région Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;En fonction de l’enveloppe budgétaire disponible, seront priorisés les projets:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Matures, pour lesquels la faisabilité technique de l’investissement est établie et le prix de revient de la production connu.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Impliquant des entreprises de production (prioritairement des TPE, PME et ETI) en tant que consommateur ou producteur.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Permettant de partager dans l’autoconsommation collective un volume d’électricité significatif pour que l’impact des frais de gestion sur le prix de l’électricité proposé reste raisonnable. Il peut s’agir des surplus d’une Autoconsommation individuelle d’un ou plusieurs producteurs. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Privilégiant des contractualisations producteurs/consommateurs de long terme&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Répondant à la stratégie territoriale de transition énergétique et de développement des énergies renouvelables.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Permettant le financement citoyen des investissements et l’émergence de communautés d’énergie.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U48" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V48" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/etudes-et-assistance-maitrise-douvrage-pour-lautoconsommation-collective-multi-acteurs-delectricite</t>
+        </is>
+      </c>
+      <c r="X48" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les demandes doivent être adressées avant tout démarrage des études.
+&lt;/p&gt;&lt;p&gt;Le bénéficiaire renseigne la «fiche de demande préalable » (cf. document à télécharger ci-après) et l’adresser au chargé de mission du département concerné par son projet (cf. contacts dans le document à télécharger ci-après).&lt;br /&gt;&lt;/p&gt;&lt;p&gt;La demande comprendra à minima : &lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La « fiche de demande préalable » &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le Kbis et RIB récents du demandeur,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Une présentation du projet (contexte, état d’avancement, problématiques à résoudre…) et des parties prenantes/participants au projet ou à la dynamique     territoriale (activité, intérêt au projet, stratégie territoriale…),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La méthodologie pour mobiliser et engager les participants et le calendrier prévisionnel,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le/les devis détaillés des prestataires retenus,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les éventuels co-financements sollicités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y48" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z48" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/etudes-et-assistance-a-maitrise-douvrage-pour-lautoconsommation-collective-multi-acteurs-delectricite-renouvelable/</t>
+        </is>
+      </c>
+      <c r="AA48" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB48" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE48" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF48" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG48" s="1" t="inlineStr">
+        <is>
+          <t>23/03/2025</t>
+        </is>
+      </c>
+      <c r="AH48" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:34" customHeight="0">
+      <c r="A49" s="1">
+        <v>164713</v>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir les Technologies et les vecteurs énergétiques innovants</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Technologies et vecteurs énergétiques innovants</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G49" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Recherche
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;appel à projets &amp;#34;Technologies et vecteurs énergétiques innovants&amp;#34; vise à promouvoir et à accompagner de nouvelles technologies et/ou de nouveaux vecteurs énergétiques renouvelables, et leurs usages, ainsi que les différentes voies de valorisation énergétique ou matière du C02. Cet appel à projets a pour objectifs de faciliter la mise en place, sur l&amp;#039;ensemble du territoire régional, de sites de développement de nouvelles technologies pour les énergies renouvelables et/ou la valorisation du CO2, issues de la phase de R&amp;amp;D, à savoir : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Premiers sites industriels (à taille réelle de production) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Démonstrateurs pour les briques technologiques ciblées (de taille plus réduite). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Dans ce cadre, la Région souhaite développer principalement trois grandes familles de projets innovants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt; La production et les usages des gaz &amp;#34;verts&amp;#34; par pyrogazéification, gazéification hydrothermale et Power to méthane. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La production et l&amp;#039;usage des biocarburants 2G et E-carburants destinés principalement à la mobilité propre routière, aéronautique ou maritime. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le captage, la valorisation et/ou la séquestration durable dans les matériaux, du C02 fatal ou CO2 biogénique, afin de contribuer à la lutte contre le changement climatique et donner une seconde vie au carbone.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="M49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;aide régionale peut concerner les études préalables et/ou les investissements. &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt; Aides aux études préalables (prestations externes) pour faciliter la structuration et la mise en oeuvre du projet
+Taux d’aide ne dépassant pas 70 % maximum de l’assiette éligible. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Aide à l&amp;#039;investissement &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;&lt;p&gt; Taux d’aide ne dépassant pas 65 % maximum de l’assiette éligible. &lt;/p&gt;&lt;p&gt; Pour les études comme pour les investissements, le taux attribué est modulable en fonction notamment de la taille de l’entreprise (spécifiée dans le régime d’aide), du plan de financement, du besoin financier démontré par l’analyse technico-économique du projet, et des disponibilités budgétaires de la collectivité.
+Les aides sont financées par l&amp;#039;intervention financière en fonds propres de la Région Nouvelle-Aquitaine et/ou par des fonds européens FEDER-PO 2021-2027.
+Une complémentarité est possible avec les aides nationales (AAP ADEME...) ou les aides spécifiques de programmes européens.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N49" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Forêts
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Revitalisation
+Innovation, créativité et recherche</t>
+        </is>
+      </c>
+      <c r="O49" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q49" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R49" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;adresse aux maîtres d&amp;#039;ouvrages publics et privés régionaux comme nationaux avec une implantation obligatoire du projet en Nouvelle-Aquitaine.&lt;/p&gt;&lt;p&gt;&lt;span&gt;Peuvent bénéficier de l&amp;#039;appel à projets (liste non exhaustive) :&lt;/span&gt;&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Consortiums industriels du secteur ou une société de projet dédiée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Énergéticiens du secteur ou régies départementales de l’énergie,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Développeurs d’énergies renouvelables,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Détenteurs de biomasse, connexes ou déchets, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités locales ou SEM, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises du secteur pétrolier en recherche de reconversion d’activités&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipementiers ou intégrateurs de solution en capacité de co-investissement, au côté d’un tiers investisseur ,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Industriels consommateurs de gaz naturel et de produits pétroliers&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises ou organismes publics souhaitant acquérir un véhicule/navire démonstrateur ou une flotte de véhicules ou de navires, fonctionnant avec des biocarburants, des E-carburants …&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gestionnaires d’unités de méthanisation ou de chaudières biomasse ou les industriels émetteurs de C02 &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises de travaux publics ou de la construction souhaitant transformer et/ou utiliser des matériaux carbonatés (filière C02) &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ol&gt;&lt;li&gt;&lt;span&gt;Le projet doit être porté par un investisseur, acquéreur final de(s) brique(s) technologique(s) visée(s). La mise au point technique et le développement commercial de la brique technologique d’offreurs de solutions sont inéligibles à ce dispositif.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet présente une ou plusieurs innovations avec un TRL compris entre 7 et 9. Les projets R&amp;amp;D de TRL inférieur à 7 peuvent être éventuellement accompagnés par d’autres dispositifs régionaux.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet pilote, de l’échelle 1/10 (démonstrateur) à 1 (pré-commercial ou industriel), s’inscrit dans la durée de l’amortissement (fonctionnement supérieur ou égal à 7 ans de préférence et aligné idéalement sur la durée de vie ou de l’amortissement comptable ou du tarif règlementé) avec un business plan pluriannuel (avec et sans aide).&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ol&gt;</t>
+        </is>
+      </c>
+      <c r="U49" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V49" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/technologies-et-vecteurs-energetiques-innovants</t>
+        </is>
+      </c>
+      <c r="X49" s="1" t="inlineStr">
+        <is>
+          <t>Après consultation du Règlement de l&amp;#039;appel à projet, il convient de renvoyer au contact indiqué ci-dessous le dossier de candidature rempli, nécessairement complet et signé, et les pièces demandées (liste en annexe du dossier de candidature)</t>
+        </is>
+      </c>
+      <c r="Y49" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z49" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/technologies-et-vecteurs-energetiques-innovants/</t>
+        </is>
+      </c>
+      <c r="AA49" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB49" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AD49" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE49" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF49" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG49" s="1" t="inlineStr">
+        <is>
+          <t>09/03/2025</t>
+        </is>
+      </c>
+      <c r="AH49" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:34" customHeight="0">
+      <c r="A50" s="1">
+        <v>164440</v>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Préserver les milieux naturels : Fonds NAture - Nouvelle-Aquitaine Territoire Uni pour Restaurer nos Ecosystèmes</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Fonds NAture - Nouvelle-Aquitaine Territoire Uni pour Restaurer nos Ecosystèmes</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G50" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H50" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Face aux défis croissants liés à la dégradation des écosystèmes, la Fondation du patrimoine et la Région Nouvelle-Aquitaine se sont associées pour 3 ans (2025-2027) en créant un fonds inédit dédié à la préservation des milieux naturels et de la biodiversité : le Fonds NAture.
+Alimenté à parité par la Région Nouvelle-Aquitaine et la Fondation du patrimoine, et complété par du mécénat d&amp;#039;entreprises engagées dans la protection et la valorisation du patrimoine naturel de leur territoire, le Fonds NAture sera mobilisé pour financer des projets de préservation et restauration de la biodiversité, sur la base d’une sélection conjointe, par le biais d’appels à projets. &lt;/p&gt;&lt;p&gt;Objectifs &lt;/p&gt;&lt;p&gt;L&amp;#039;appel à projets du Fonds NAture a pour objectif de faire émerger et de soutenir des initiatives locales portées par des structures publiques ou associatives au service de la biodiversité. Les actions proposées devront clairement démontrer un impact positif direct sur la biodiversité et s’inscriront autant que possible dans une approche globale et territoriale de reconquête de la biodiversité. &lt;/p&gt;&lt;p&gt; Ainsi, le Fonds Nature accompagnera : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;des travaux de restauration ou de sauvegarde d’espaces naturels (zones humides, forêts, prairies, milieux littoraux, habitats d’espèces menacées…) ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;des acquisitions foncières par des structures gestionnaires reconnues, lorsqu’un projet de gestion conservatoire est préalablement défini ; &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;des aménagements spécifiques permettant l’amélioration de la biodiversité au sein du bâti (grilles à chiroptères, gîtes et nichoirs, protections, etc.), dans le cadre de travaux de restauration du bâti ancien d’intérêt patrimonial.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant de l&amp;#039;aide et critères d&amp;#039;éligibilité : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Seuil minimum de dépenses de 10 000 € (HT ou TTC selon le statut du porteur de projet au regard de la TVA), sauf pour les projets de biodiversité dans le bâti patrimonial (pas de seuil), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Pour les structures publiques : obligation d&amp;#039;apporter un minimum de 20% d&amp;#039;autofinancement. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Pour les associations, un autofinancement minimum sera exigé (étudié au cas par cas), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Montant et taux d&amp;#039;aide déterminés en fonction de la qualité des projets et de l&amp;#039;enveloppe budgétaire disponible.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N50" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Biodiversité
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O50" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q50" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R50" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sont éligibles à l&amp;#039;appel à projets du Fonds NAture les maîtres d&amp;#039;ouvrages publics ou associatifs : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; collectivités locales et leurs groupements, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; syndicats mixtes, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; établissements publics, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; associations. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Les projets seront analysés au regard des critères suivants : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; la robustesse du projet (plan de financement, mobilisation de partenaires, calendrier), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; la qualité patrimoniale et les enjeux de restauration ou d&amp;#039;acquisition du site (intérêt écologique, zonages environnementaux, enjeu de préservation/restauration, menaces pour la biodiversité...), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; la qualité du projet (intérêt environnemental, ambitions en termes d&amp;#039;impacts, pérennité, protocoles scientifiques...), &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; l&amp;#039;intégration locale du projet (approche globale/territoriale). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; Les dossiers lauréats de l’appel à projets seront sélectionnés par un comité composé de personnes représentantes de la Région Nouvelle-Aquitaine et de la Fondation du patrimoine, appuyées par un collège d&amp;#039;experts ainsi qu&amp;#039;un collège de mécènes.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U50" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V50" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/fonds-nature-nouvelle-aquitaine-territoire-uni-pour-restaurer-nos-ecosystemes</t>
+        </is>
+      </c>
+      <c r="X50" s="1" t="inlineStr">
+        <is>
+          <t>Pour candidater, les porteurs de projets devront s&amp;#039;adresser à la Fondation du patrimoine, à l’adresse électronique suivante :
+fonds-nature&amp;#64;fondation-patrimoine.org pour obtenir le formulaire de candidature.
+Il devront ensuite déposer leur dossier de candidature complet en format dématérialisé (Word et PDF signé), via le formulaire fourni accompagné des pièces justificatives demandées (listées dans le formulaire) à la même adresse :
+fonds-nature&amp;#64;fondation-patrimoine.org.
+Un accompagnement au montage du dossier pourra être apporté par la Fondation du patrimoine et ses bénévoles présents sur le terrain aux porteurs de projets qui le souhaitent.</t>
+        </is>
+      </c>
+      <c r="Y50" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z50" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-nature-nouvelle-aquitaine-territoire-uni-pour-restaurer-nos-ecosystemes/</t>
+        </is>
+      </c>
+      <c r="AA50" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB50" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AE50" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF50" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG50" s="1" t="inlineStr">
+        <is>
+          <t>02/03/2025</t>
+        </is>
+      </c>
+      <c r="AH50" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:34" customHeight="0">
+      <c r="A51" s="1">
+        <v>166279</v>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Appuyer les initiatives locales de développement solidaire et d’ECSI</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Appui aux initiatives locales de développement solidaire et d’ECSI</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G51" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="K51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ce dispositif finance des projets de solidarité internationale portés par des organismes néo-aquitains. Il soutient deux types de projets et est organisé en 2 axes : les projets d&amp;#039;éducation à la citoyenneté et à la solidarité internationale (ECSI) dans l&amp;#039;axe &amp;#34;COMPRENDRE&amp;#34;, et les projets de développement solidaire avec des partenaires de pays éligibles à l&amp;#039;aide publique au développement dans l&amp;#039;axe &amp;#34;AGIR&amp;#34;. &lt;br /&gt;&lt;br /&gt;Dans le cadre de sa feuille de route pour l’action européenne, transfrontalière et internationale 2023-2028, la Région Nouvelle-Aquitaine affirme notamment l’ambition:&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;D’être une région solidaire, inclusive et durable ;&lt;/li&gt;&lt;li&gt;De faciliter l’accès à l’Europe et à l’international des opérateurs régionaux;&lt;/li&gt;&lt;li&gt;De faire de l’action européenne et internationale un accélérateur de l’innovation sur l’ensemble du territoire.&lt;/li&gt;&lt;/ul&gt;Ce dispositif, renouvelé et unifié en 2026, vise à soutenir:&lt;br /&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Les projets d’éducation à la citoyenneté et à la solidarité internationale (ECSI)&lt;/strong&gt;, à l’ouverture au monde, visant la compréhension des enjeux internationaux contemporains et notamment des objectifs de développement durable (ODD) dans une perspective internationale. &lt;strong&gt;AXE «COMPRENDRE»&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Les projets de coopération et de solidarité internationale&lt;/strong&gt; impliquant un ou plusieurs partenaires internationaux issus d’un ou plusieurs pays éligibles à l’aide publique au développement et s’inscrivant dans une logique de partenariat. Ces projets devront obligatoirement inclure un volet d’ECSI sur le territoire régional au profit des jeunes et/ou du grand public. &lt;strong&gt;AXE «AGIR»&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;Il répond aux &lt;strong&gt;objectifs suivants &lt;/strong&gt;:&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Contribuer, à l’échelle régionale, à l’atteinte d&amp;#039;ici à 2030 des 17 Objectifs de Développement Durable (ODD) pour lutter contre la pauvreté, les inégalités et l’injustice et faire face au changement climatique ;&lt;/li&gt;&lt;li&gt;Contribuer à l’atteinte des objectifs de la feuille de route régionale « Néo Terra » dédiée à la transition énergétique et écologique ;&lt;/li&gt;&lt;li&gt;Favoriser l’ouverture au monde et une meilleure compréhension des enjeux mondiaux ;&lt;/li&gt;&lt;li&gt;Susciter l’engagement des acteurs néo-aquitains en faveur d’une société plus solidaire et responsable et d’un développement soutenable ;&lt;/li&gt;&lt;li&gt;Participer à la valorisation des savoir-faire régionaux à l’étranger et à leur enrichissement grâce aux échanges internationaux ;&lt;/li&gt;&lt;li&gt;Soutenir le dynamisme de la société civile de Nouvelle-Aquitaine dans la solidarité internationale et l’éducation à la citoyenneté internationale grâce à l&amp;#039;accompagnement d&amp;#039;acteurs associatifs, économiques et institutionnels locaux.&lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;strong&gt;Montant maximal&lt;/strong&gt; : 10 000€ pour les projets de l&amp;#039;axe COMPRENDRE et 40 000€ pour les projets de l&amp;#039;axe AGIR&lt;p&gt;&lt;strong&gt;Taux d&amp;#039;aide &lt;/strong&gt;: la subvention ne pourra pas représenter plus de 50% du Coût Total (CT) du projet&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Dépenses de personnels salariés plafonnées à 30% du coût total (CT) pour l&amp;#039;axe AGIR et 50% pour l&amp;#039;axe COMPRENDRE ; &lt;/li&gt;&lt;li&gt;Dépenses de personnels volontaires plafonnées à 40 % du CT ; &lt;/li&gt;&lt;li&gt;Frais de mission à l’étranger plafonnées à 30% du CT ;&lt;/li&gt;&lt;li&gt;Frais généraux (ou administratifs) limités à 5% du CT ;&lt;/li&gt;&lt;li&gt;Contributions valorisées plafonnées à 20% du CT ;&lt;/li&gt;&lt;li&gt;Autofinancement, hors valorisation, d’au moins 5% du CT ;&lt;/li&gt;&lt;li&gt;Participation (financière et/ou valorisée) des partenaires internationaux attendue.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N51" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Citoyenneté
+International</t>
+        </is>
+      </c>
+      <c r="O51" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q51" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2026</t>
+        </is>
+      </c>
+      <c r="R51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;h4&gt;Bénéficiaire&lt;/h4&gt;&lt;strong&gt;&lt;br /&gt;Toute structure publique ou privée ayant son siège en Nouvelle-Aquitaine et 2 ans d&amp;#039;ancienneté au moment du dépôt du projet. &lt;/strong&gt;&lt;p&gt;Par exemple :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Associations,&lt;/li&gt;&lt;li&gt;Ordres professionnels,&lt;/li&gt;&lt;li&gt;Etablissements scolaires et de formation&lt;/li&gt;&lt;li&gt;Collectivités locales,&lt;/li&gt;&lt;li&gt;Chambres consulaires,&lt;/li&gt;&lt;li&gt;Syndicats,&lt;/li&gt;&lt;li&gt;Entreprises,&lt;/li&gt;&lt;li&gt;Fondations d’entreprises. &lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;h4&gt;Critères d&amp;#039;éligibilité&lt;/h4&gt;&lt;br /&gt;Ils seront étudiés par l&amp;#039;équipe du service International de la direction de la coopération, pôle Europe et international, Région Nouvelle-Aquitaine :&lt;br /&gt;&lt;ul&gt;&lt;li&gt;Structure avec son siège en Nouvelle-Aquitaine et au moins deux ans d’ancienneté;&lt;/li&gt;&lt;li&gt;Projet avec un intérêt pour le territoire et les citoyens et citoyennes de Nouvelle-Aquitaine;&lt;/li&gt;&lt;li&gt;Durée des projets: 12 à 36 mois;&lt;/li&gt;&lt;li&gt;Axe AGIR: les projets doivent se dérouler dans des pays éligibles à l’Aide Publiques au Développement;&lt;/li&gt;&lt;li&gt;Axe COMPRENDRE: les projets doivent se dérouler en Nouvelle-Aquitaine (possibilité de faire une partie des actions à l’international).&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U51" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V51" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/appui-aux-initiatives-locales-de-developpement-solidaire-et-decsi</t>
+        </is>
+      </c>
+      <c r="X51" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Sur la plateforme &amp;#34;Mes Démarches en Nouvelle-Aquitaine&amp;#34; (MDNA) &lt;a href="https://mes-demarches.nouvelle-aquitaine.fr/craPortailFO/externe/creationDossier.do?codeDispositif&amp;#61;COOP01-05" target="_self"&gt;en complétant le formulaire en ligne&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y51" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z51" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/appui-aux-initiatives-locales-de-developpement-solidaire-et-d-ecsi/</t>
+        </is>
+      </c>
+      <c r="AA51" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE51" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF51" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG51" s="1" t="inlineStr">
+        <is>
+          <t>03/05/2026</t>
+        </is>
+      </c>
+      <c r="AH51" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:34" customHeight="0">
+      <c r="A52" s="1">
         <v>90732</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Mener un projet s'intégrant dans la stratégie régionale de l'eau</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine
 Commission européenne</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H52" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="K52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;p&gt;
     &lt;/p&gt;&lt;p&gt;
      L&amp;#039;ampleur des enjeux identifiés par la Région dans sa Stratégie Régionale de l&amp;#039;Eau ainsi que l&amp;#039;urgence d&amp;#039;atteindre les objectifs fixés par la Directive Cadre sur l&amp;#039;Eau conduisent la Région à favoriser une approche intégrée de la ressource en eau à l&amp;#039;échelle de bassins versants, seule approche cohérente et efficace au regard des enjeux. Aussi, afin d&amp;#039;inciter les acteurs de l&amp;#039;eau à s&amp;#039;organiser à cette échelle, la Région souhaite accentuer la sélectivité des projets soutenus.
     &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;accompagnement de la Région au titre de sa politique de l&amp;#039;eau sera ainsi conditionné à :
  &lt;br /&gt;
  La nécessité d&amp;#039;inscrire l&amp;#039;opération dans une démarche de gestion intégrée de l&amp;#039;eau (adéquation entre le milieu naturel, le développement local et l&amp;#039;aménagement du territoire) construite de manière concertée à une échelle géographique cohérente : le bassin versant. Fort de ces éléments, la Région s&amp;#039;engage dans les démarches de contractualisation (Contrat territoriaux, ...) à l&amp;#039;échelle de bassins versant aux côtés des agences de l&amp;#039;eau.
 &lt;/p&gt;
 &lt;p&gt;
  Cette politique de l&amp;#039;eau transversale se décline selon les quatre orientations stratégiques :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner les changements de pratiques
@@ -360,69 +6656,69 @@
  &lt;br /&gt;
  Au-delà de l&amp;#039;intervention de la Région dans la mise en œuvre d&amp;#039;actions en faveur de la préservation de la ressources en eau (qualité et quantité) sur les bassins versants, la Région s&amp;#039;appuiera sur des partenaires afin notamment d&amp;#039;améliorer la connaissance, de la diffuser et de mettre en cohérence les actions à l&amp;#039;échelle de la Nouvelle-Aquitaine.
 &lt;/p&gt;
 &lt;p&gt;
  A cheval entre les bassins hydrographiques Adour-Garonne et Loire-Bretagne, la région Nouvelle-Aquitaine se caractérise par la présence de différents types de ressource en eau (cours d&amp;#039;eau, nappes, étangs, zones humides, ...), rencontrés de manière différenciée sur le territoire. Malgré leurs diversités, ces ressources sont soumises à des pressions et des sollicitations anthropiques variables selon l&amp;#039;occupation du territoire et les activités humaines présentes.
 &lt;/p&gt;
 &lt;p&gt;
  Ces pressions se trouveront accentuées par le changement climatique qui impactera d&amp;#039;une manière significative, directement et indirectement, l&amp;#039;ensemble des écosystèmes et ressources en eau de la Nouvelle-Aquitaine, ainsi que les usages de l&amp;#039;eau associés.
 &lt;/p&gt;
 &lt;p&gt;
  Les objectifs visés par la Région est de pouvoir répondre aux différents enjeux liés à la ressource en eau.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment faire ma demande ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités d&amp;#039;intervention sont différentes selon les projets, elles sont détaillées dans le règlement d&amp;#039;intervention ci-après.
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers sont à nous transmettre par voie dématérialisée à l&amp;#039;adresse : eau&amp;#64;nouvelle-aquitaine.fr et par courrier postal à Région Nouvelle Aquitaine.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N52" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Agriculture et agroalimentaire
 Consommation et production
 Biodiversité
 Mers et océans</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O52" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R52" s="1" t="inlineStr">
         <is>
           <t>&lt;strong&gt;
  Calendrier
 &lt;/strong&gt;
 :
 &lt;p&gt;
  Les dossiers d&amp;#039;animation, les demandes au titre de l&amp;#039;année N (2019) doivent être déposés avant le 31 décembre de l&amp;#039;année N-1 (2018).
  &lt;br /&gt;
  Les dossiers de travaux, les demandes doivent être déposés soit avant le 31 mars ou avant le 30 juin de chaque année.
 &lt;/p&gt;
 &lt;strong&gt;
  Bénéficiaires
 &lt;/strong&gt;
 :
 &lt;ul&gt;
  &lt;li&gt;
   Collectivités et leurs groupements
  &lt;/li&gt;
  &lt;li&gt;
   Collectivités porteuses des contrats territoriaux de gestion intégrée des bassins versants
  &lt;/li&gt;
  &lt;li&gt;
   Syndicats mixtes et les établissements de coopération intercommunale
  &lt;/li&gt;
  &lt;li&gt;
@@ -433,197 +6729,197 @@
  &lt;/li&gt;
  &lt;li&gt;
   Entreprise
  &lt;/li&gt;
  &lt;li&gt;
   Groupements de collectivités (Communautés de Communes et Communautés d&amp;#039;Agglomération au titre de la GEMAPI, Etablissement Public Territoriaux de Bassin, Syndicats de Bassins Versants compétents)
  &lt;/li&gt;
  &lt;li&gt;
   Structures porteuses de SAGE
  &lt;/li&gt;
  &lt;li&gt;
   Associations créées sur la base de la Loi du 1er juillet 1901
  &lt;/li&gt;
  &lt;li&gt;
   Propriétaires privés
  &lt;/li&gt;
  &lt;li&gt;
   Associations « migrateurs » : LOGRAMI, MIGADO, MIGRADOUR, Cellule migrateurs Charente Seudre
  &lt;/li&gt;
  &lt;li&gt;
   Associations ayant une action significative sur les espèces exotiques envahissantes
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S52" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U52" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V52" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/strategie-regionale-de-leau</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X52" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Mail : eau&amp;#64;nouvelle-aquitaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y52" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z52" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/393d-strategie-regionale-de-leau/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA52" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC52" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AE52" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF52" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG52" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH52" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="53" spans="1:34" customHeight="0">
+      <c r="A53" s="1">
         <v>90734</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Financer des actions collectives dans le cadre de la politique de soutien aux filières régionales - Actions collectives sectorielles et multisectorielles</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Actions collectives sectorielles et multisectorielles</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H53" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I3" s="1" t="inlineStr">
+      <c r="I53" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="K53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? La Région peut vous aider à financer des actions collectives dans le cadre de la politique de soutien aux filières régionales.
 &lt;/p&gt;
 &lt;p&gt;
  Les actions de soutien aux filières visent à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Inciter les entreprises à se regrouper autour d&amp;#039;une stratégie partagée et d&amp;#039;objectifs communs
  &lt;/li&gt;
  &lt;li&gt;
   Créer un environnement/écosystème favorable au renforcement de la compétitivité des entreprises
  &lt;/li&gt;
  &lt;li&gt;
   Contribuer à la structuration/consolidation de réseaux d&amp;#039;excellence
  &lt;/li&gt;
  &lt;li&gt;
   Encourager les collaborations entre entreprises régionales autour de projets collectifs
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N53" s="1" t="inlineStr">
         <is>
           <t>Economie locale et circuits courts
 International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O53" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R53" s="1" t="inlineStr">
         <is>
           <t>&lt;strong&gt;
  Bénéficiaires
 &lt;/strong&gt;
 :
 &lt;ul&gt;
  &lt;li&gt;
   organismes de soutien (publics ou privés) au développement des entreprises
  &lt;/li&gt;
  &lt;li&gt;
   fédérations, organisations professionnelles, Groupements d&amp;#039;intérêt public (GIP) et associations,
  &lt;/li&gt;
  &lt;li&gt;
   pôles de compétitivité, clusters, grappes d&amp;#039;entreprises
  &lt;/li&gt;
  &lt;li&gt;
   pépinières, technopôles, incubateurs, accélérateurs
  &lt;/li&gt;
  &lt;li&gt;
   centres de compétences
  &lt;/li&gt;
  &lt;li&gt;
   organismes de formation
  &lt;/li&gt;
  &lt;li&gt;
@@ -640,547 +6936,547 @@
  Modalités de l&amp;#039;&amp;#039;aide
 &lt;/strong&gt;
 :
 &lt;p&gt;
  Prise en charge d&amp;#039;une partie des frais liés à la mise en place d&amp;#039;une action d&amp;#039;information, de sensibilisation ou de mise en réseau à destination de plusieurs entreprises et répondant aux objectifs de la présente fiche.
 &lt;/p&gt;
 &lt;p&gt;
  Intensité maximale de l&amp;#039;aide :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Mission d&amp;#039;intérêt général : 80 %
  &lt;/li&gt;
  &lt;li&gt;
   Porteur ≤ 5ans : 80 % plafonnés à 600 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Pôle d&amp;#039;innovation : 50 %
  &lt;/li&gt;
  &lt;li&gt;
   Opérateur transparent : selon régime
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S53" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U53" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V53" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/actions-collectives-sectorielles-et-multisectorielles</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X53" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 &lt;/p&gt;
 &lt;p&gt;
  Direction pilotage stratégique et filières
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 05 49 38 49 38
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 9h à 18h sans interruption
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y53" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z53" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6887-actions-collectives-sectorielles-et-multisect/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA53" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC53" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AE53" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF53" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG53" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH53" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="54" spans="1:34" customHeight="0">
+      <c r="A54" s="1">
         <v>90744</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets de recherche collaboratifs public/privé</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine
 Commission européenne</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H54" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I54" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;objectif est de permettre aux entreprises d&amp;#039;augmenter leur compétitivité en soutenant leurs démarches de recherche en collaboration avec des centres de compétences et leurs démarches d&amp;#039;intégration de compétences scientifiques ou technologiques.
 &lt;/p&gt;
 &lt;p&gt;
  Projets de recherche associant des entreprises et des organismes de recherche et de transfert des connaissances.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N54" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Innovation, créativité et recherche</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O54" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Entreprises de toutes tailles
  &lt;/li&gt;
  &lt;li&gt;
   Organismes de recherche et de transfert des connaissances
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   les dépenses internes et/ou externes effectuées par l&amp;#039;entreprise réservées exclusivement à la réalisation du projet
  &lt;/li&gt;
  &lt;li&gt;
   les dépenses internes et/ou externes effectuées par le centre de compétences pour la réalisation exclusive du projet
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S54" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U54" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V54" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/projets-de-recherche-collaboratifs-publicprive</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X54" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;enseignement supérieur recherche et transfert de technologie
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 05 49 38 49 38
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 9h à 18h sans interruption
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y54" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z54" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/620e-projets-de-recherche-collaboratifs-publicpriv/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA54" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC54" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AE54" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF54" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG54" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH54" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="55" spans="1:34" customHeight="0">
+      <c r="A55" s="1">
         <v>90745</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Soutenir les investissements en faveur du recyclage et du réemploi des déchets</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Investissement en faveur du recyclage et du réemploi des déchets</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine
 Commission européenne</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H55" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I55" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La région Nouvelle-Aquitaine va permettre de disposer d&amp;#039;outils permettant de préparer et accompagner la transition vers l&amp;#039;économie circulaire (écoconception, écologie industrielle, économie de fonctionnalité, réemploi, réparation, réutilisation, recyclage).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner les investissements permettant de réduire l&amp;#039;impact environnemental des déchets tout en créant des emplois locaux.
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement de modes de traitement des déchets plus respectueux de l&amp;#039;environnement permettant de mieux capter et mieux transformer des gisements valorisables.
  &lt;/li&gt;
  &lt;li&gt;
   Favoriser le développement de dispositifs de réduction des prélèvements de matières premières vierges et la réduction de production de déchets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N55" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Recyclage et valorisation des déchets
 Economie circulaire</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O55" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
  Entreprises de toutes tailles, dont les associations et les collectivités
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Investissements matériels et immatériels liés un programme d&amp;#039;investissements- Equipements de recyclage, de tri, de collecte et de réemploi,
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Travaux de génie civil liés à la création ou au développement d&amp;#039;activités de collecte et de recyclage
  &lt;/li&gt;
  &lt;li&gt;
   Investissement logiciel spécifique
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les coûts pris en compte sont les coûts supplémentaires pour meilleure efficience.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le recyclage et le réemploi, par le bénéficiaire, de ses propres déchets,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements roulants et/ou d&amp;#039;occasion.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S55" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T55" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U55" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V55" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/investissement-en-faveur-du-recyclage-et-du-reemploi-des-dechets</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X55" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 &lt;/p&gt;
 &lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 05 49 38 49 38
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 9h à 18h sans interruption
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y55" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z55" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ecb0-investissement-en-faveur-du-recyclage-et-du-r/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA55" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB55" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC55" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AE55" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF55" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG55" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH55" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="56" spans="1:34" customHeight="0">
+      <c r="A56" s="1">
         <v>90752</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Financer les études préalables pour les opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Études préalables pour les opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H56" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I56" s="1" t="inlineStr">
         <is>
           <t> Min : 20 Max : 25</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  L&amp;#039;accompagnement financier de ces opérations a pour but de favoriser l&amp;#039;émergence de projets viables.
 &lt;/p&gt;
 &lt;p&gt;
  Ces études ont pour objectif d&amp;#039;analyser les besoins, le potentiel (atouts et faiblesses) d&amp;#039;un site patrimonial et de proposer un projet adapté aux contraintes identifiées pour procéder à une valorisation ou à une mise en tourisme optimisées. De telles études sont indispensables à la prise de décision pour des projets de développement touristique d&amp;#039;envergure.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités de calcul de la subvention régionale :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   20 % du coût hors taxes de l&amp;#039;étude, subvention plafonnée à 20 000 €, dans la limite de 80 % de subventions publiques
  &lt;/li&gt;
  &lt;li&gt;
   Si le projet est aidé au titre des crédits européens, le taux d&amp;#039;aide est de 25 % du coût hors taxes de l&amp;#039;étude, subvention plafonnée à 20 000 €, dans la limite de 70% de subventions publiques.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Crédits européens potentiellement mobilisables :
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -1195,61 +7491,61 @@
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Aquitaine : LEADER 2014-2020 pour les GAL ayant activé une thématique en lien avec le patrimoine
   &lt;/li&gt;
   &lt;li&gt;
    Limousin : FEADER 2014-2020, thématique opérationnelle 7.6.5 « Valorisation du patrimoine naturel et culturel des territoires ruraux », pour les projets de plus de 50 000€ / LEADER 2014-2020, pour les projets de moins de 50 000 € pour les GAL ayant activé la thématique correspondante
   &lt;/li&gt;
   &lt;li&gt;
    Poitou-Charentes : LEADER 2014-2020 pour les GAL ayant activé une thématique en lien avec le patrimoine
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   &lt;strong&gt;
    - FEDER :
   &lt;/strong&gt;
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Limousin : axe 5, OT6, OS 5.1, Action 5.1.1 « Projet transversaux d&amp;#039;initiative territoriale et d&amp;#039;envergure régionale en matière de préservation et valorisation du patrimoine culturel »
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N56" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O56" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
  Communes, Établissements publics de coopération intercommunale (communautés de communes, communautés d&amp;#039;agglomérations, syndicats mixtes, Parcs Naturels Régionaux...), Départements, associations, entreprises (à l&amp;#039;exclusion de SCI).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sites patrimoniaux publics et privés (hors particuliers), protégés ou non au titre des MH.
  &lt;/li&gt;
  &lt;li&gt;
   Sites disposant d&amp;#039;une billetterie (gratuite ou payante)
  &lt;/li&gt;
  &lt;li&gt;
   Sites ouverts au public au minimum de 3 à 6 mois dans l&amp;#039;année, selon leur localisation sur le territoire régional et leur potentiel touristique (données de fréquentation)
  &lt;/li&gt;
  &lt;li&gt;
   Sites gérés par une équipe professionnelle (permanente ou saisonnière)
@@ -1282,223 +7578,223 @@
  &lt;li&gt;
   Inscription du projet dans son environnement
  &lt;/li&gt;
  &lt;li&gt;
   Site en gestion publique
  &lt;/li&gt;
  &lt;li&gt;
   Sites inscrits sur un territoire engagé dans une démarche de qualité, dans un dispositif de reconnaissance officielle de son patrimoine ou de mise en réseau de sites....
  &lt;/li&gt;
  &lt;li&gt;
   Carte de la vulnérabilité socio-économique relative des EPCI (cf. annexe).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prestations intellectuelles : études historiques et architecturales, études diagnostic, études de faisabilité et de programmation.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S56" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U56" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V56" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/etudes-prealables-pour-les-operations-globales-de-valorisation-de-sites-patrimoniaux</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X56" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Direction de la Culture et du Patrimoine :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Pour les départements 24-33-40-47-64 : Laurence Fouquet : 05.57.57.74.10
  &lt;/li&gt;
  &lt;li&gt;
   Pour les départements 19-23-87 : Nadia Jabnoun-Verger :
    05.55.45.19.61
  &lt;/li&gt;
  &lt;li&gt;
   Pour les départements 16-17-79-86 : Aurélie Riffaud :
    05.49.36.30.05
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y56" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z56" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5dee-etudes-prealables-pour-les-operations-globale/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA56" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB56" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC56" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AE56" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF56" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG56" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH56" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="57" spans="1:34" customHeight="0">
+      <c r="A57" s="1">
         <v>90753</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Mener des projets de coopération bilatéraux (entre 2 régions) ou multilatéraux (entre 3 ou 4 régions), sur diverses thématiques - Coopération Québec / Hesse / Emilie-Romagne</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Initiatives de coopération Québec / Hesse / Emilie-Romagne</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H57" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I7" s="1" t="inlineStr">
+      <c r="I57" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
+      <c r="K57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L7" s="1" t="inlineStr">
+      <c r="L57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide vise à renforcer les échanges entre la Nouvelle-Aquitaine et le Québec, la Hesse et l&amp;#039;Emilie-Romagne, en accompagnant les acteurs de chaque territoire dans des projets de coopération bilatéraux (entre 2 régions) ou multilatéraux (entre 3 ou 4 régions), sur diverses thématiques.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   renforcer les échanges entre la Nouvelle-Aquitaine et le Québec, la Hesse et l&amp;#039;Emilie-Romagne, en accompagnant les acteurs associatifs, économiques et institutionnels de la Nouvelle-Aquitaine dans le développement de projets de coopération avec des partenaires issus de ces régions.
  &lt;/li&gt;
  &lt;li&gt;
   soutenir la réalisation de projets de coopération structurants, engageant les acteurs des différents territoires dans des relations durables
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment faire ma demande ?
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Avant tout dépôt de dossier, le porteur de projet devra au préalable prendre contact avec la direction de la Coopération du pôle aux Affaires européennes et internationales afin de présenter son projet (fci&amp;#64;nouvelle-aquitaine.fr - 05 57 57 86 41 ). Ce premier contact permettra aux services de la Région d&amp;#039;évaluer la conformité du projet au cahier des charges et aux plans d&amp;#039;action définis avec les régions partenaires.
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers de demande de soutien pourront être déposés tout au long de l&amp;#039;année auprès du pôle aux Affaires européennes et internationales, qui instruira les projets.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N57" s="1" t="inlineStr">
         <is>
           <t>International</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O57" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt est possible tout au long de l&amp;#039;année.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;étude des dossiers se fait par le service Europe ou le service International (selon le pays concerné) de la direction de la Coopération qui les présente ensuite à la Commission permanente la plus proche de la date de dépôt (une Commission permanente tous les 2 mois), pour validation par les élus.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Associations
  &lt;/li&gt;
  &lt;li&gt;
   Entreprises
@@ -1581,166 +7877,166 @@
   la réciprocité des échanges et l&amp;#039;implication, y compris financière, du Québec, de la Hesse et de l&amp;#039;Emilie-Romagne ;
  &lt;/li&gt;
  &lt;li&gt;
   la viabilité financière du projet ;
  &lt;/li&gt;
  &lt;li&gt;
   la qualité et la durabilité du partenariat entre les acteurs des deux territoires ;
  &lt;/li&gt;
  &lt;li&gt;
   la capacité des acteurs à mener le projet, en termes de compétences et de ressources mobilisées.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les projets rassemblant plusieurs organismes aquitains, qui auront
  &lt;strong&gt;
   mis en commun leurs ressources
  &lt;/strong&gt;
  et leurs moyens dans le cadre d&amp;#039;un
  &lt;strong&gt;
   projet global
  &lt;/strong&gt;
  , seront privilégiés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S57" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U57" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V57" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/initiatives-de-cooperation-quebec-hesse-emilie-romagne</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X57" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la Coopération
 &lt;/p&gt;
 &lt;p&gt;
  Tel :
  05 57 57 86 41
 &lt;/p&gt;
 &lt;p&gt;
  Mail : fci&amp;#64;nouvelle-aquitaine.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y57" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z57" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e9c1-initiatives-de-cooperation-quebec-hesse-emili/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA57" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC57" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF7" s="1" t="inlineStr">
+      <c r="AE57" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF57" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AG57" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH57" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="58" spans="1:34" customHeight="0">
+      <c r="A58" s="1">
         <v>90762</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Créer une Réserve Naturelle Régionale</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Créer une Réserve Naturelle Régionale</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine
 Commission européenne</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="H58" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="K58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;p&gt;
     &lt;/p&gt;&lt;p&gt;
      Vous êtes un ou plusieurs propriétaire(s), une collectivité, ou une association et vous désirez vous mobiliser pour la biodiversité en protégeant un espace naturel remarquable.
 La Région peut soutenir votre démarche dans le cadre de sa compétence RNR, et vous accompagner pour classer cet espace. Ce classement, d&amp;#039;une durée de 10 ans, a vocation à protéger et à mettre en valeur le patrimoine naturel.
     &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit d&amp;#039;une démarche encadrée par le
  code de l&amp;#039;environnement
  , ayant pour objectif d&amp;#039;enrayer la perte de biodiversité par :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   La protection des sites d&amp;#039;intérêt patrimonial fort,
  &lt;/li&gt;
  &lt;li&gt;
   La considération des continuités écologiques au-delà des limites du site,
  &lt;/li&gt;
  &lt;li&gt;
   La création d&amp;#039;un outil de sensibilisation et d&amp;#039;information. La connaissance du grand public est en effet une clé de la protection de la biodiversité.
  &lt;/li&gt;
 &lt;/ul&gt;
@@ -1761,212 +8057,212 @@
  &lt;/li&gt;
  &lt;li&gt;
   un espace d&amp;#039;information et de sensibilisation.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une aide financière est mobilisable pour :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    en phase amont du classement, pour des compléments nécessaires à l&amp;#039;argumentaire scientifique et/ou pour d&amp;#039;éventuels travaux d&amp;#039;urgence avant l&amp;#039;élaboration du plan de gestion,
   &lt;/li&gt;
   &lt;li&gt;
    après le classement, pour l&amp;#039;élaboration et la mise en œuvre du plan de gestion,
   &lt;/li&gt;
   &lt;li&gt;
    après le classement, des animations ou des aménagements à caractère pédagogique.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N58" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Transition énergétique
 Biodiversité</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O58" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
  Pour les propriétaires, collectivités ou associations de protection du patrimoine naturel, qui se mobilisent pour la biodiversité.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Quels critères de classement ?
  &lt;/strong&gt;
  &lt;/p&gt;&lt;p&gt;
   Voici les principaux critères qui seront évalués lors de l&amp;#039;examen de votre dossier.
  &lt;/p&gt;
  &lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Critères patrimoniaux et fonctionnels
    &lt;/strong&gt;
    :
    il s&amp;#039;agit de la richesse écologique (espèces d&amp;#039;intérêt patrimonial, habitats remarquables ou objets géologiques particuliers) et/ou de la situation au regard des continuités écologiques. L&amp;#039;évaluation des menaces pour la biodiversité, telles que la fragmentation des milieux, les projets d&amp;#039;urbanisation ou la modification de pratiques agricoles sera aussi étudiée.
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Qualité globale du projet
    &lt;/strong&gt;
    :
    Il s&amp;#039;agit de la situation et du contexte local (éléments actuels de connaissance du site (inventaires, études...), implication des acteurs (consensus local, personnes déjà informées, mobilisées...) et situation du site (fragmentation du périmètre, nombre de propriétaires...).
   &lt;/li&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Critères pédagogiques
    &lt;/strong&gt;
    :
    la Région cherchera à développer dans tout projet de RNR un espace de sensibilisation et d&amp;#039;éducation du public à l&amp;#039;environnement (sites accessibles, riches en éléments pédagogiques, disposant de structures d&amp;#039;accueil ...).
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S58" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U58" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V58" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/creer-une-reserve-naturelle-regionale</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X58" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  Tel : 05 49 55 76 65
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y58" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z58" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6564-creer-une-reserve-naturelle-regionale/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA58" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB58" s="1" t="inlineStr">
         <is>
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC58" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF8" s="1" t="inlineStr">
+      <c r="AE58" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF58" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AG58" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH58" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="59" spans="1:34" customHeight="0">
+      <c r="A59" s="1">
         <v>90783</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Permettre aux demandeurs d'emplois sans qualification d'accéder à une formation</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Service Public Régional de la Formation professionnelle</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
+      <c r="H59" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="K59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes demandeur d&amp;#039;emploi, sans qualification et vous souhaitez vous former pour accéder à une certification ? La Région vous aide avec le Service Public Régional de Formation Professionnelle
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  La Région a mis en place un Service Public Régional de la Formation pour que les demandeurs d&amp;#039;emploi puissent bénéficier d&amp;#039;une formation professionnelle qui facilite leur insertion sur le marché du travail.
  &lt;br /&gt;
  L&amp;#039;objectif de la Région est double:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   combattre les inégalités d&amp;#039;accès à la formation
  &lt;/li&gt;
  &lt;li&gt;
   permettre aux personnes les plus en difficulté d&amp;#039;accéder à un premier niveau de  qualification
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le SPRF est une offre de formation qualifiante qui complète le Programme Régional de Formation (PRF).
@@ -2005,365 +8301,365 @@
  Les parcours qui mènent à la qualification sont limités à 2 ans. Le parcours peut être interrompu par des périodes en emploi sous contrat de travail. Le travail n&amp;#039;étant pas pris en compte dans la durée du parcours, l&amp;#039;organisme de formation s&amp;#039;engage à reprendre le parcours interrompu à l&amp;#039;issue du contrat de travail.
 &lt;/p&gt;
 &lt;p&gt;
  Montants :
 &lt;/p&gt;
 &lt;p&gt;
  La Région prend en charge les coûts pédagogiques de votre formation et participe à vos frais d&amp;#039;hébergement et de restauration. Pour la durée de la formation, vous êtes stagiaire de la formation professionnelle et vous bénéficiez d&amp;#039;une rémunération correspondant à votre statut :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   rémunération en ARE (Allocation de Retour à l&amp;#039;Emploi) si vous avez des droits à l&amp;#039;assurance chômage,
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   rémunération publique des stagiaires de la formation professionnelle financée par la Région
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Vous bénéficiez de la protection sociale et de la couverture « Accidents du travail ». Pour la restauration et l&amp;#039;hébergement proposés par le centre de formation, les frais excédant 1,50 € par repas et 3 € par nuitée sont pris en charge par la Région.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N59" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O59" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="T9" s="1" t="inlineStr">
+      <c r="T59" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U59" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V59" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/service-public-regional-de-la-formation-professionnelle</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X59" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction Formation Professionnelle et Apprentissage
 &lt;/p&gt;
 &lt;p&gt;
  15 rue de l&amp;#039;Ancienne Comédie
 &lt;/p&gt;
 &lt;p&gt;
  CS 70575
 &lt;/p&gt;
 &lt;p&gt;
  86021
                                                     POITIERS Cedex
 &lt;/p&gt;
 &lt;p&gt;
  05 49 55 76 02
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y59" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z59" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/88e4-service-public-regional-de-la-formation-profe/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA59" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC59" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF9" s="1" t="inlineStr">
+      <c r="AE59" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF59" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AG59" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH59" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:34" customHeight="0">
-      <c r="A10" s="1">
+    <row r="60" spans="1:34" customHeight="0">
+      <c r="A60" s="1">
         <v>90787</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Créer de nouvelles activités en économie circulaire</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Création de nouvelles activités en économie circulaire</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G10" s="1" t="inlineStr">
+      <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H10" s="1" t="inlineStr">
+      <c r="H60" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I10" s="1" t="inlineStr">
+      <c r="I60" s="1" t="inlineStr">
         <is>
           <t> Max : 60</t>
         </is>
       </c>
-      <c r="K10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L10" s="1" t="inlineStr">
+      <c r="K60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;p&gt;
     &lt;/p&gt;&lt;p&gt;
      La région Nouvelle-Aquitaine va permettre de disposer d&amp;#039;outils permettant de préparer et accompagner la transition vers l&amp;#039;économie circulaire (écoconception, écologie industrielle, économie de fonctionnalité, réemploi, réparation, réutilisation, recyclage).
     &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner la création de nouvelles activités de collecte et de recyclage permettant le développement de nouvelles filières ou de nouveaux débouchés
  &lt;/li&gt;
  &lt;li&gt;
   Développer de nouvelles filières de traitement
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Bénéficiaires : Entreprises de toutes tailles, dont les associations et les collectivités
 &lt;/p&gt;
 &lt;p&gt;
  Modalités d&amp;#039;intervention: s
  ubvention maximum de 60 %
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N10" s="1" t="inlineStr">
+      <c r="N60" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie circulaire
 Biodiversité</t>
         </is>
       </c>
-      <c r="O10" s="1" t="inlineStr">
+      <c r="O60" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R10" s="1" t="inlineStr">
+      <c r="R60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Actions éligibles :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Investissements matériels et immatériels liés un programme d&amp;#039;investissements
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Travaux d&amp;#039;étude et de conception, recherche et développement de nouvelles activités y compris assistance externe et travaux de lancement promotionnel de l&amp;#039;activité;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les coûts pris en compte sont les coûts supplémentaires pour meilleure efficience.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Ne sont pas éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le recyclage et le réemploi, par le bénéficiaire, de ses propres déchets,
  &lt;/li&gt;
  &lt;li&gt;
   les équipements roulants et/ou d&amp;#039;occasion.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="U10" s="1" t="inlineStr">
+      <c r="U60" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V10" s="1" t="inlineStr">
+      <c r="V60" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/creation-de-nouvelles-activites-en-economie-circulaire</t>
         </is>
       </c>
-      <c r="X10" s="1" t="inlineStr">
+      <c r="X60" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 Direction de l&amp;#039;énergie et du climat
 &lt;/p&gt;
 &lt;p&gt;
  05 49 38 49 38
 &lt;/p&gt;
 &lt;p&gt;
  Du lundi au vendredi de 9h à 18h sans interruption
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y10" s="1" t="inlineStr">
+      <c r="Y60" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z10" s="1" t="inlineStr">
+      <c r="Z60" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/79f1-creation-de-nouvelles-activites-en-economie-c/</t>
         </is>
       </c>
-      <c r="AA10" s="1" t="inlineStr">
+      <c r="AA60" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC10" s="1" t="inlineStr">
+      <c r="AC60" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE10" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF10" s="1" t="inlineStr">
+      <c r="AE60" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF60" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG10" s="1" t="inlineStr">
+      <c r="AG60" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH10" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH60" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:34" customHeight="0">
-      <c r="A11" s="1">
+    <row r="61" spans="1:34" customHeight="0">
+      <c r="A61" s="1">
         <v>90797</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
+      <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Soutenir les activités des sites de visite, de loisirs et de pleine nature</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G11" s="1" t="inlineStr">
+      <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H11" s="1" t="inlineStr">
+      <c r="H61" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L11" s="1" t="inlineStr">
+      <c r="K61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;p&gt;
     &lt;/p&gt;&lt;p&gt;
      Cette aide accompagne les maîtres d&amp;#039;ouvrages privés et publics dans leurs offres d&amp;#039;activités de sites de visite, de loisirs et de pleine nature ainsi que la diversification des établissements thermaux.
     &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   renforcer l&amp;#039;attractivité des territoires en développant l&amp;#039;activité et la qualification des sites de visites, des équipements de loisirs et de pleine nature, des équipements régionaux structurants et la diversification économique des établissement thermaux à l&amp;#039;aide du thermoludisme.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Une priorité sera donnée aux filières touristiques prioritaires : agritourisme, œnotourisme, pêche, préhistoire, glisse...
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -2373,61 +8669,61 @@
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Entreprises
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Collectivités territoriales
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Etablissements publics
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    SCI exlus
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Intensité de l&amp;#039;aide : les montants sont précisés pour chaque type d&amp;#039;activité dans la rubrique &amp;#34;critères d&amp;#039;éligibilité&amp;#34;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N11" s="1" t="inlineStr">
+      <c r="N61" s="1" t="inlineStr">
         <is>
           <t>Tourisme</t>
         </is>
       </c>
-      <c r="O11" s="1" t="inlineStr">
+      <c r="O61" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R11" s="1" t="inlineStr">
+      <c r="R61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les actions suivantes sont éligibles :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   1) Site de visite, de loisirs et de pleine nature
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Aménagements ludiques et/ou pédagogiques favorisant l&amp;#039;accueil, la découverte et l&amp;#039;interprétation muséographique/scénographique (de savoir-faire, industriel, scientifique, technique, mémoriel, culturel et patrimonial...) réalisés dans le cadre d&amp;#039;un projet global permettant l&amp;#039;enrichissement de l&amp;#039;expérience de visite et destiné à une clientèle touristique notamment pour les filières touristiques prioritaires.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Dépenses éligibles : équipements d&amp;#039;accueil individuel ou collectif et ceux liés au déploiement de l&amp;#039;activité (hors magasin de vente directe), paysagement, outils d&amp;#039;interprétation, aménagement d&amp;#039;accessibilité, aménagement ludique et/ou pédagogique, optimisation énergétique et prestations extérieures de conseil.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Obligations : adhérer à l&amp;#039;Office de Tourisme local, s&amp;#039;engager à maintenir l&amp;#039;activité pendant au moins 5 ans, préciser la stratégie marketing de l&amp;#039;établissement, démontrer l&amp;#039;équilibre économique de l&amp;#039;opération, ouvrir a minima 5 mois dans l&amp;#039;année.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les travaux réalisés en régie directe sont exclus.
@@ -2481,66 +8777,66 @@
   &lt;li&gt;
    Thermoludisme : 20% maximum d&amp;#039;un montant de dépenses éligibles HT plafonné à 1 000 000 €
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Une majoration de 5% maximum pourra être opérée pour les projets implantés sur un territoire très vulnérable.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Montant minimum des travaux : 50 000 € (20 000 € pour l&amp;#039;agritourisme et l&amp;#039;œnotourisme)
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Tourisme halieutique : 30 % maximum des dépenses TTC
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T61" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U61" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
+      <c r="V61" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/activites-des-sites-de-visite-de-loisirs-et-de-pleine-nature</t>
         </is>
       </c>
-      <c r="X11" s="1" t="inlineStr">
+      <c r="X61" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Limoges (départements 87-23-19)
 &lt;/p&gt;
 &lt;p&gt;
  Direction du tourisme
 &lt;/p&gt;
 &lt;p&gt;
  27, boulevard de la Corderie
 &lt;/p&gt;
 &lt;p&gt;
  CS 3116
  &lt;br /&gt;
  87031
                                                     Limoges Cedex 1
 &lt;/p&gt;
 &lt;p&gt;
  05 55 45 00 30
 &lt;/p&gt;
 &lt;p&gt;
  Site de Poitiers (départements 79-86-17-16)
 &lt;/p&gt;
 &lt;p&gt;
  Direction du tourisme
 &lt;/p&gt;
@@ -2554,142 +8850,142 @@
                                                     Poitiers Cédex
 &lt;/p&gt;
 &lt;p&gt;
  05 49 55 77 00
 &lt;/p&gt;
 &lt;p&gt;
  Site de Bordeaux (départements 33-24-47-40-64)
 &lt;/p&gt;
 &lt;p&gt;
  Direction du tourisme
 &lt;/p&gt;
 &lt;p&gt;
  14, rue François de Sourdis
 &lt;/p&gt;
 &lt;p&gt;
  CS 81383
  &lt;br /&gt;
  33077
                                                     Bordeaux cedex
 &lt;/p&gt;
 &lt;p&gt;
  05 57 57 83 09
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y11" s="1" t="inlineStr">
+      <c r="Y61" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z11" s="1" t="inlineStr">
+      <c r="Z61" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f299-activites-des-sites-de-visite-de-loisirs-et-d/</t>
         </is>
       </c>
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="AA61" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
+      <c r="AB61" s="1" t="inlineStr">
         <is>
           <t>Construction d'une piscine
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC11" s="1" t="inlineStr">
+      <c r="AC61" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF11" s="1" t="inlineStr">
+      <c r="AE61" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF61" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG11" s="1" t="inlineStr">
+      <c r="AG61" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH11" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH61" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-      <c r="A12" s="1">
+    <row r="62" spans="1:34" customHeight="0">
+      <c r="A62" s="1">
         <v>90802</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Soutenir au recrutement de chargés d’études pour les opérations d'inventaire</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Opérations d'inventaire</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H12" s="1" t="inlineStr">
+      <c r="H62" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I12" s="1" t="inlineStr">
+      <c r="I62" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L12" s="1" t="inlineStr">
+      <c r="K62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;p&gt;
     &lt;/p&gt;&lt;p&gt;
      L&amp;#039;aide de la Région Nouvelle-Aquitaine porte sur le soutien au recrutement de chargés d&amp;#039;études.
     &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;objectif est de placer la connaissance en amont des politiques de valorisation, de médiation, d&amp;#039;aménagement du territoire et de développement touristique. Ce dispositif contribue également à la qualité des projets patrimoniaux, grâce à la constitution d&amp;#039;une documentation à caractère scientifique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
@@ -2721,61 +9017,61 @@
   &lt;li&gt;
    50 % du salaire brut chargé du chargé d&amp;#039;étude en l&amp;#039;absence d&amp;#039;autres partenaires financiers.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    dans le cadre d&amp;#039;un plan de financement multi-partenarial, le total des aides ne pourra pas excéder 70 %.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    dans le cadre d&amp;#039;un cofinancement FEADER, l&amp;#039;aide régionale ne pourra pas excéder 25 %.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    une bonification de 10 % sera appliquée pour les territoires en situation de vulnérabilité socio-économique relative (Cf. carte EPCI en annexe).
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  Le montant de l&amp;#039;aide régionale est plafonné à 20 000 € par an, hors bonification éventuelle.
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;intervention régionale sera soumise à une programmation pluriannuelle des opérations d&amp;#039;inventaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N12" s="1" t="inlineStr">
+      <c r="N62" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques</t>
         </is>
       </c>
-      <c r="O12" s="1" t="inlineStr">
+      <c r="O62" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R12" s="1" t="inlineStr">
+      <c r="R62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critère d&amp;#039;éligibilité
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sous la responsabilité scientifique de la Région Nouvelle-Aquitaine (services du patrimoine et de l&amp;#039;Inventaire), l&amp;#039;étude devra prendre en compte les points suivants :
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    respect des normes nationales de l&amp;#039;Inventaire Général du Patrimoine Culturel. Ces normes sont définies dans les livrets de prescription et aboutissent à une documentation normalisée sur le plan national bénéficiant des garanties d&amp;#039;homogénéité, de pérennité et d&amp;#039;accessibilité (Principes, méthode et conduite de l&amp;#039;Inventaire Général du Patrimoine Culturel, Système descriptif de l&amp;#039;architecture, Système descriptif du mobilier, Système descriptif de l&amp;#039;illustration...).
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    utilisation des applications « métiers » de l&amp;#039;Inventaire général : Gertrude (production de dossiers), Augustin (gestion de l&amp;#039;illustration), Cindoc...
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    élaboration en amont de l&amp;#039;opération d&amp;#039;un cahier des clauses scientifiques et techniques et d&amp;#039;une convention de partenariat.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    recrutement d&amp;#039;un ou plusieurs chargé(s) d&amp;#039;études ayant de solides compétences en matière d&amp;#039;histoire de l&amp;#039;art, d&amp;#039;histoire ou d&amp;#039;architecture. La Région sera associée à ce recrutement.
@@ -2798,67 +9094,67 @@
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    les projets prévoyant l&amp;#039;étude du patrimoine culturel immatériel.
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    La subvention est calculée sur la base d&amp;#039;un salaire brut chargé.
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    Les outils informatiques et professionnels (appareil photographique) et les frais divers (repas, transport...) ne sont pas pris en compte.
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="T12" s="1" t="inlineStr">
+      <c r="T62" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U12" s="1" t="inlineStr">
+      <c r="U62" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V12" s="1" t="inlineStr">
+      <c r="V62" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/operations-dinventaire</t>
         </is>
       </c>
-      <c r="X12" s="1" t="inlineStr">
+      <c r="X62" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Laurence Fouquet
  &lt;/strong&gt;
  &lt;strong&gt;
   (Pour les Départements 24-33-40-47-64)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  14, Rue François de Sourdis
  &lt;br /&gt;
  33077
                                                     Bordeaux cedex
 &lt;/p&gt;
 &lt;p&gt;
  0557577410
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Nadia Jabnoun-Verger (Pour les Départements 19-23-87)
  &lt;/strong&gt;
@@ -2872,196 +9168,196 @@
  87031
                                                     Limoges Cedex 1
 &lt;/p&gt;
 &lt;p&gt;
  05.55.45.19.61
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Aurélie Riffaud (Pour les Départements 16-17-79-86)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  15, rue de l&amp;#039;Ancienne Comédie
  &lt;br /&gt;
  86021
                                                     Poitiers CS 70575
 &lt;/p&gt;
 &lt;p&gt;
  0549363005
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y12" s="1" t="inlineStr">
+      <c r="Y62" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z12" s="1" t="inlineStr">
+      <c r="Z62" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/8890-operations-dinventaire/</t>
         </is>
       </c>
-      <c r="AA12" s="1" t="inlineStr">
+      <c r="AA62" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC12" s="1" t="inlineStr">
+      <c r="AC62" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE12" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF12" s="1" t="inlineStr">
+      <c r="AE62" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF62" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG12" s="1" t="inlineStr">
+      <c r="AG62" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH12" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH62" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="13" spans="1:34" customHeight="0">
-      <c r="A13" s="1">
+    <row r="63" spans="1:34" customHeight="0">
+      <c r="A63" s="1">
         <v>90803</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Restaurer et valoriser des sites patrimoniaux</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Opérations globales de valorisation de sites patrimoniaux</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G13" s="1" t="inlineStr">
+      <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H13" s="1" t="inlineStr">
+      <c r="H63" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L13" s="1" t="inlineStr">
+      <c r="K63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Le patrimoine doit être considéré comme une ressource pour les territoires, parfois la seule dans les zones rurales, dans une perspective d&amp;#039;aménagement et de développement socio-économique et touristique.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Ces opérations globales de valorisation concernent des sites ou édifices majeurs, mais aussi des entités patrimoniales plus modestes, reconnus de préférence par un label patrimonial, qui présentent un intérêt tout particulier par leur forte singularité historique ou architecturale, dans une optique d&amp;#039;aménagement maillant le territoire.
 &lt;/p&gt;
 &lt;p&gt;
  De tels sites ou monuments, à l&amp;#039;attractivité touristique potentielle ou avérée, peuvent contribuer au développement économique local s&amp;#039;ils sont suffisamment mis en valeur et accessibles au public. Ils doivent correspondre à des programmes d&amp;#039;investissement, à la fois matériels et immatériels, comprenant nécessairement plusieurs volets : restauration – cristallisation / création de contenus de supports de visite, scénographie, muséographie  / aménagements liés à l&amp;#039;accueil du public, prestations intellectuelles, outils de médiation, mise en tourisme...
 &lt;/p&gt;
 &lt;p&gt;
  Il s&amp;#039;agit de favoriser les pratiques culturelles et de découvertes et notamment des formes de valorisation nouvelles et originales, aujourd&amp;#039;hui sous-exploitées, et le développement des activités de service et de tourisme correspondantes.
 &lt;/p&gt;
 &lt;p&gt;
  Ces projets seront, si nécessaire, examinés, voire instruits et soutenus de manière transversale en mobilisant toutes les politiques régionales potentiellement concernées, et tout particulièrement celle du tourisme à travers ses dispositifs.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Communes, Établissements publics de coopération intercommunale (communautés de communes, communautés d&amp;#039;agglomérations, syndicats mixtes, Parcs Naturels Régionaux...), Départements, Associations, Entreprises (à l&amp;#039;exclusion de SCI).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   25 % du coût total HT, avec un montant de subvention plafonné à 500 000 € par opération, hors bonification éventuelle.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   15 % du coût total HT, si le projet bénéficie d&amp;#039;une aide du FEADER ou du FEDER, avec un montant de subvention plafonné à 300 000 € par opération, hors bonification éventuelle.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dans tous les cas, une bonification de 10% sera appliquée pour les territoires en situation de vulnérabilité socio-économique relative (cf. carte EPCI en annexe).
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N13" s="1" t="inlineStr">
+      <c r="N63" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Economie locale et circuits courts</t>
         </is>
       </c>
-      <c r="O13" s="1" t="inlineStr">
+      <c r="O63" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R13" s="1" t="inlineStr">
+      <c r="R63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Critères d&amp;#039;éligibilité (tous ces critères sont obligatoires):
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Sites patrimoniaux publics et privés (hors particuliers et SCI), protégés ou non
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sites disposant d&amp;#039;une billetterie (gratuite ou payante)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sites ouverts au public au minimum de 3 à 6 mois dans l&amp;#039;année, selon leur localisation sur le territoire régional et leur potentiel touristique (données de fréquentation)
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Sites gérés par une équipe professionnelle (permanente ou saisonnière) et adhérant à l&amp;#039;office tourisme local
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Projet envisagé de manière globale et faisant (ou ayant fait) l&amp;#039;objet d&amp;#039;une étude préalable de développement et de faisabilité
@@ -3144,66 +9440,66 @@
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses non éligibles :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Parkings, voiries et réseaux.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de simple entretien du site.
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Dépenses générales de fonctionnement et frais de communication.
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="T13" s="1" t="inlineStr">
+      <c r="T63" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U13" s="1" t="inlineStr">
+      <c r="U63" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V13" s="1" t="inlineStr">
+      <c r="V63" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/operations-globales-de-valorisation-de-sites-patrimoniaux</t>
         </is>
       </c>
-      <c r="X13" s="1" t="inlineStr">
+      <c r="X63" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Laurence Fouquet
  &lt;/strong&gt;
  &lt;strong&gt;
   (P
  &lt;/strong&gt;
  &lt;strong&gt;
   our les Départements 24-33-40-47-64)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  14, Rue François de Sourdis
  &lt;br /&gt;
  33077
                                                     Bordeaux cedex
 &lt;/p&gt;
 &lt;p&gt;
  05.57.57.74.10
 &lt;/p&gt;
 &lt;p&gt;
@@ -3223,916 +9519,728 @@
                                                     Limoges Cedex 1
 &lt;/p&gt;
 &lt;p&gt;
  05.55.45.19.61
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Aurélie Riffaud (Pour les Départements 16-17-79-86)
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Direction de la Culture et du Patrimoine
 &lt;/p&gt;
 &lt;p&gt;
  15, rue de l&amp;#039;Ancienne Comédie
 &lt;/p&gt;
 &lt;p&gt;
  86021
                                                     Poitiers CS 70575
 &lt;/p&gt;
 &lt;p&gt;
  0549363005
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y13" s="1" t="inlineStr">
+      <c r="Y63" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z13" s="1" t="inlineStr">
+      <c r="Z63" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/5e22-operations-globales-de-valorisation-de-sites-/</t>
         </is>
       </c>
-      <c r="AA13" s="1" t="inlineStr">
+      <c r="AA63" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB13" s="1" t="inlineStr">
+      <c r="AB63" s="1" t="inlineStr">
         <is>
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
-      <c r="AC13" s="1" t="inlineStr">
+      <c r="AC63" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE13" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF13" s="1" t="inlineStr">
+      <c r="AE63" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF63" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG13" s="1" t="inlineStr">
+      <c r="AG63" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH13" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH63" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:34" customHeight="0">
-      <c r="A14" s="1">
+    <row r="64" spans="1:34" customHeight="0">
+      <c r="A64" s="1">
         <v>90804</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Soutenir la méthanisation</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>EUROPE - FEDER - Fonds européen de développement régional</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Soutien à la méthanisation</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G14" s="1" t="inlineStr">
+      <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H14" s="1" t="inlineStr">
+      <c r="H64" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I14" s="1" t="inlineStr">
+      <c r="I64" s="1" t="inlineStr">
         <is>
           <t> Min : 50 Max : 70</t>
         </is>
       </c>
-      <c r="K14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L14" s="1" t="inlineStr">
+      <c r="K64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Ce dispositif s&amp;#039;adresse à tous les projets d&amp;#039;unités de méthanisation, que la valorisation du biogaz soit en injection ou en cogénération, quelle que soit la typologie (agricole individuel ou collectif, territorial, industriel, boues de station d&amp;#039;épuration).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;p&gt;
  La méthanisation contribue significativement aux objectifs de la région Nouvelle-Aquitaine en matière de transition énergétique. Ces derniers, rappelés dans la feuille de route Néoterra (ambition 6), portent sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la réduction de 45% des émissions de gaz à effet de serre
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;augmentation à 45% de la part des énergies renouvelables
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La méthanisation constitue par ailleurs un levier de la transition agro-écologique des exploitations agricoles et offre des solutions de valorisation des déchets du territoire dans une logique d&amp;#039;économie circulaire.
 &lt;/p&gt;
 &lt;p&gt;
  Pour aider au développement cette filière  très vertueuse et accompagner les porteurs de projet , la Région co-pilote avec l&amp;#039;ADEME le dispositif MethaN-Action. Visant à accompagner toutes les initiatives du territoire (de la phase d&amp;#039;émergence à l&amp;#039;exploitation) et à professionnaliser les maîtres d&amp;#039;ouvrage, ce dispositif  propose des circuits de visite, des formations, des journées techniques, des échanges avec le réseau des exploitants d&amp;#039;unité de méthanisation, des guides, des newsletters, etc...
 &lt;/p&gt;
 &lt;strong&gt;
  Objectifs
 &lt;/strong&gt;
 :
 &lt;p&gt;
  La méthanisation contribue significativement aux objectifs de la région Nouvelle-Aquitaine en matière de transition énergétique. Ces derniers, rappelés dans la feuille de route Néoterra (ambition 6), portent sur :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   la réduction de 45% des émissions de gaz à effet de serre
  &lt;/li&gt;
  &lt;li&gt;
   l&amp;#039;augmentation à 45% de la part des énergies renouvelables
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La méthanisation constitue par ailleurs un levier de la transition agro-écologique des exploitations agricoles et offre des solutions de valorisation des déchets du territoire dans une logique d&amp;#039;économie circulaire.
 &lt;/p&gt;
 &lt;p&gt;
  Pour aider au développement cette filière  très vertueuse et accompagner les porteurs de projet , la Région co-pilote avec l&amp;#039;ADEME le dispositif MethaN-Action. Visant à accompagner toutes les initiatives du territoire (de la phase d&amp;#039;émergence à l&amp;#039;exploitation) et à professionnaliser les maîtres d&amp;#039;ouvrage, ce dispositif  propose des circuits de visite, des formations, des journées techniques, des échanges avec le réseau des exploitants d&amp;#039;unité de méthanisation, des guides, des newsletters, etc...
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N14" s="1" t="inlineStr">
+      <c r="N64" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Economie circulaire
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q14" s="1" t="inlineStr">
+      <c r="O64" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q64" s="1" t="inlineStr">
         <is>
           <t>31/12/2030</t>
         </is>
       </c>
-      <c r="R14" s="1" t="inlineStr">
+      <c r="R64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Pour être éligible, l&amp;#039;étude de faisabilité doit impérativement être réalisée par un  bureau d&amp;#039;étude technique neutre et indépendant et doit répondre au cahier des charges type proposé par l&amp;#039;ADEME.
  Le financement des études détaillées est conditionné à la fourniture d&amp;#039;une étude de faisabilité (réalisée par un bureau d&amp;#039;étude ou un constructeur).
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S14" s="1" t="inlineStr">
+      <c r="S64" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T14" s="1" t="inlineStr">
+      <c r="T64" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U14" s="1" t="inlineStr">
+      <c r="U64" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V14" s="1" t="inlineStr">
+      <c r="V64" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/soutien-la-methanisation</t>
         </is>
       </c>
-      <c r="X14" s="1" t="inlineStr">
+      <c r="X64" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Biogaz Chaleur renouvelable
 Direction de l&amp;#039;énergie et du climat
 &lt;/p&gt;
 &lt;p&gt;
  05 55 45 17 85
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y14" s="1" t="inlineStr">
+      <c r="Y64" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z14" s="1" t="inlineStr">
+      <c r="Z64" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6d4f-soutien-a-la-methanisation/</t>
         </is>
       </c>
-      <c r="AA14" s="1" t="inlineStr">
+      <c r="AA64" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC14" s="1" t="inlineStr">
+      <c r="AC64" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AD14" s="1" t="inlineStr">
+      <c r="AD64" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE14" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF14" s="1" t="inlineStr">
+      <c r="AE64" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF64" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG14" s="1" t="inlineStr">
+      <c r="AG64" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH64" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="15" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="E15" s="1" t="inlineStr">
+    <row r="65" spans="1:34" customHeight="0">
+      <c r="A65" s="1">
+        <v>90828</v>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Accompagner la transition vers l’économie circulaire</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Conseil à l’économie circulaire</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
-[...182 lines deleted...]
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H65" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I16" s="1" t="inlineStr">
+      <c r="I65" s="1" t="inlineStr">
         <is>
           <t> Max : 70</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L16" s="1" t="inlineStr">
+      <c r="K65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La région Nouvelle-Aquitaine va permettre de disposer d&amp;#039;outils permettant de préparer et accompagner la transition vers l&amp;#039;économie circulaire (écoconception, écologie industrielle, économie de fonctionnalité, réemploi, réparation, réutilisation, recyclage).
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner la prise de décision des entreprises en matière d&amp;#039;achats durables, de démarches d&amp;#039;éco-conception et d&amp;#039;écologie industrielle, de passage à une économie de la fonctionnalité, et de recyclage des déchets
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner toute étude ayant pour objectif de réduire les impacts environnementaux des produits (biens ou services).
  &lt;/li&gt;
  &lt;li&gt;
   Développer les démarches de responsabilité sociétale.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N65" s="1" t="inlineStr">
         <is>
           <t>Economie circulaire</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O65" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R65" s="1" t="inlineStr">
         <is>
           <t>&lt;strong&gt;
  Bénéficiaires
 &lt;/strong&gt;
 :
 &lt;p&gt;
  Etudes préalables techniques, financière, commerciale technique... (prestations externes)
 &lt;/p&gt;
 &lt;p&gt;
  Prestations externes (accompagnement, diagnostic, audit, évaluation) relatives à une démarche RSE reconnue : accompagnement et évaluation AFAQ26000 et/ou labellisation LUCIE.
 &lt;/p&gt;
 &lt;p&gt;
  Etudes de faisabilité, analyse de cycle de vie, éco-profil, étude d&amp;#039;éco-conception, étude préalable à l&amp;#039;obtention d&amp;#039;un écolabel ou d&amp;#039;une certification.
 &lt;/p&gt;
 &lt;p&gt;
  Les études à caractère obligatoire et réglementaires sont exclues
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S65" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T65" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U65" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V65" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/conseil-leconomie-circulaire</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X65" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 Direction de l&amp;#039;environnement
 &lt;/p&gt;
 &lt;p&gt;
  05 49 38 49 38
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y16" s="1" t="inlineStr">
+      <c r="Y65" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z16" s="1" t="inlineStr">
+      <c r="Z65" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1fca-conseil-a-leconomie-circulaire/</t>
         </is>
       </c>
-      <c r="AA16" s="1" t="inlineStr">
+      <c r="AA65" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC16" s="1" t="inlineStr">
+      <c r="AC65" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE16" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF16" s="1" t="inlineStr">
+      <c r="AE65" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF65" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG16" s="1" t="inlineStr">
+      <c r="AG65" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH16" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH65" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="17" spans="1:34" customHeight="0">
-      <c r="A17" s="1">
+    <row r="66" spans="1:34" customHeight="0">
+      <c r="A66" s="1">
         <v>90835</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Accompagner les acteurs touristiques dans le maintien et l'adaptation de l'offre d'hébergements de tourisme social</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Hébergements de Tourisme social</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G17" s="1" t="inlineStr">
+      <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H17" s="1" t="inlineStr">
+      <c r="H66" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I17" s="1" t="inlineStr">
+      <c r="I66" s="1" t="inlineStr">
         <is>
           <t> Max : 25</t>
         </is>
       </c>
-      <c r="K17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L17" s="1" t="inlineStr">
+      <c r="K66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette aide accompagne les acteurs touristiques dans le maintien et l&amp;#039;adaptation de l&amp;#039;offre d&amp;#039;hébergements de tourisme social.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maintenir un parc d&amp;#039;hébergement social diversifié, qualifié et accessible au plus grand nombre dans une logique de mixité sociale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
+      <c r="N66" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Cohésion sociale et inclusion
 Economie sociale et solidaire
 Revitalisation
 Biodiversité</t>
         </is>
       </c>
-      <c r="O17" s="1" t="inlineStr">
+      <c r="O66" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R17" s="1" t="inlineStr">
+      <c r="R66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maîtres d&amp;#039;ouvrages publics et privés (associations, entreprises, SCI constituée pour solliciter des financements ANCV / CDC - Agence Nationale pour les chèques vacances / Caisse des dépôts)
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Village de vacances, auberge de jeunesse, centre international de séjour : 25% maximum d&amp;#039;un montant de dépenses éligibles HT plafonné à 1 000 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Centres de vacances : 25% maximum d&amp;#039;un montant de dépenses éligibles
   HT
   plafonné à 500 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Montant minimum des travaux : 40 000€ HT
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Une majoration de 5% maximum pourra être opérée pour les projets implantés sur un territoire très vulnérable.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
  : investissements intérieur ou extérieur (hébergement, espaces collectifs d&amp;#039;accueil, de restauration, équipements de loisirs,..) et de confort (chauffage, isolation, sanitaires, mobilier, traitement paysager, économie d&amp;#039;énergie) ainsi que les frais d&amp;#039;étude et d&amp;#039;honoraires concourant à la réalisation du projet.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   Les travaux réalisés en régie directe sont exclus.
  &lt;/em&gt;
 &lt;/p&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S17" s="1" t="inlineStr">
+      <c r="S66" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T17" s="1" t="inlineStr">
+      <c r="T66" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U17" s="1" t="inlineStr">
+      <c r="U66" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V17" s="1" t="inlineStr">
+      <c r="V66" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/hebergements-de-tourisme-social</t>
         </is>
       </c>
-      <c r="X17" s="1" t="inlineStr">
+      <c r="X66" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Limoges : 05 55 45 00 30
 &lt;/p&gt;
 &lt;p&gt;
  Site de Poitiers : 05 16 01 40 55
 &lt;/p&gt;
 &lt;p&gt;
  Site de Bordeaux: 05 57 57 83 09
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y17" s="1" t="inlineStr">
+      <c r="Y66" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z17" s="1" t="inlineStr">
+      <c r="Z66" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3277-hebergements-de-tourisme-social/</t>
         </is>
       </c>
-      <c r="AA17" s="1" t="inlineStr">
+      <c r="AA66" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB17" s="1" t="inlineStr">
+      <c r="AB66" s="1" t="inlineStr">
         <is>
           <t>Isolation du bâtiment</t>
         </is>
       </c>
-      <c r="AC17" s="1" t="inlineStr">
+      <c r="AC66" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE17" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF17" s="1" t="inlineStr">
+      <c r="AE66" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF66" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG17" s="1" t="inlineStr">
+      <c r="AG66" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH17" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH66" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="18" spans="1:34" customHeight="0">
-      <c r="A18" s="1">
+    <row r="67" spans="1:34" customHeight="0">
+      <c r="A67" s="1">
         <v>90838</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
+      <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Soutenir l'éducation artistique et culturelle pour faciliter l'accès à la culture des jeunes via leurs établissements de formation</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G18" s="1" t="inlineStr">
+      <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H18" s="1" t="inlineStr">
+      <c r="H67" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I18" s="1" t="inlineStr">
+      <c r="I67" s="1" t="inlineStr">
         <is>
           <t> Max : 61</t>
         </is>
       </c>
-      <c r="K18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L18" s="1" t="inlineStr">
+      <c r="K67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Nouvelle-Aquitaine, en complément des missions qui lui sont confiées par la loi, souhaite mener une action volontariste en faveur de l&amp;#039;éducation artistique et culturelle pour faciliter l&amp;#039;accès à la culture des jeunes via leurs établissements de formation.
 Votre demande devra être déposée de façon dématérialisée.
 &lt;/p&gt;
 &lt;p&gt;
  Le présent volet est ouvert, pour les niveaux infra-bac, à l&amp;#039;ensemble des lycées publics et privés sous contrat d&amp;#039;association avec l&amp;#039;Etat, lycées de l&amp;#039;Enseignement agricole, Maisons Familiales et Rurales (MFR), Établissements Régionaux d&amp;#039;Enseignement Adapté (EREA), et Centres de Formation d&amp;#039;Apprentis (CFA) de la Région Nouvelle-Aquitaine.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N18" s="1" t="inlineStr">
+      <c r="N67" s="1" t="inlineStr">
         <is>
           <t>Culture et identité collective
 Jeunesse
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O18" s="1" t="inlineStr">
+      <c r="O67" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="R18" s="1" t="inlineStr">
+      <c r="R67" s="1" t="inlineStr">
         <is>
           <t>&lt;strong&gt;
  Calendrier
 &lt;/strong&gt;
 :
 &lt;p&gt;
  Le montant annuel maximal de la subvention régionale est fixé à 10 000 €/résidence et ne peut dépasser 80 % du coût total du projet de résidence.
 &lt;/p&gt;
 &lt;p&gt;
  La rémunération des heures d&amp;#039;intervention de l&amp;#039;artiste auprès des apprenants sera à hauteur du tarif de la Direction Régionale des Affaires Culturelles (DRAC) en vigueur, à savoir 60,00 € / heure salaire brut.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Modalités de paiement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sous réserve d&amp;#039;éligibilité du projet, le paiement de l&amp;#039;aide s&amp;#039;effectuera en deux fois sur le compte de l&amp;#039;établissement bénéficiaire :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Un acompte de 70% du montant de la subvention interviendra après délibération de la Commission Permanente,
  &lt;/li&gt;
  &lt;li&gt;
   Le solde sera versé sur présentation des pièces suivantes, visées par la ou le chef d&amp;#039;établissement et la ou le gestionnaire de l&amp;#039;établissement porteur de la résidence et destinées au seul ordonnateur :
@@ -4164,177 +10272,177 @@
   A destination des apprenants d&amp;#039;au moins 2 établissements,
  &lt;/li&gt;
  &lt;li&gt;
   Se déroulant en période scolaire,
  &lt;/li&gt;
  &lt;li&gt;
   Dont la durée d&amp;#039;intervention de l&amp;#039;artiste auprès des apprenants est comprise entre 40h et 80h à raison d&amp;#039;un minimum de 10h d&amp;#039;intervention par semaine.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Le temps d&amp;#039;intervention de l&amp;#039;artiste sera réparti entre les établissements partenaires de la résidence et des temps de rencontres entre les apprenants des différents établissements seront mis en place,
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Dont le déroulement est compris entre 2 semaines minimum et 8 semaines maximum,
  &lt;/li&gt;
  &lt;li&gt;
   Dont un ou une membre de l&amp;#039;équipe éducative de chaque établissement est coordonnateur ou coordonnatrice.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Tous les champs artistiques sont éligibles à ce programme de résidences.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S18" s="1" t="inlineStr">
+      <c r="S67" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U18" s="1" t="inlineStr">
+      <c r="U67" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V18" s="1" t="inlineStr">
+      <c r="V67" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/culture/actions-educatives-nouvelle-aquitaine-volet-4-residence-dartiste</t>
         </is>
       </c>
-      <c r="X18" s="1" t="inlineStr">
+      <c r="X67" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la jeunesse et de la citoyenneté
 &lt;/p&gt;
 &lt;p&gt;
  0549558160
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y18" s="1" t="inlineStr">
+      <c r="Y67" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z18" s="1" t="inlineStr">
+      <c r="Z67" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/6d88-actions-educatives-nouvelle-aquitaine-volet-4/</t>
         </is>
       </c>
-      <c r="AA18" s="1" t="inlineStr">
+      <c r="AA67" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC18" s="1" t="inlineStr">
+      <c r="AC67" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE18" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF18" s="1" t="inlineStr">
+      <c r="AE67" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF67" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG18" s="1" t="inlineStr">
+      <c r="AG67" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH18" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH67" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="19" spans="1:34" customHeight="0">
-      <c r="A19" s="1">
+    <row r="68" spans="1:34" customHeight="0">
+      <c r="A68" s="1">
         <v>90842</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Soutenir la mise  en place des projets spécifiques- Actions éducatives Nouvelle-Aquitaine - Volet 3 : Projets spécifiques</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G19" s="1" t="inlineStr">
+      <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
+      <c r="H68" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I19" s="1" t="inlineStr">
+      <c r="I68" s="1" t="inlineStr">
         <is>
           <t> Max : 50</t>
         </is>
       </c>
-      <c r="K19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L19" s="1" t="inlineStr">
+      <c r="K68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région Nouvelle-Aquitaine, en complément des missions qui lui sont confiées par la loi, souhaite mener une action volontariste en faveur de l&amp;#039;éducation, de la citoyenneté et de la formation professionnelle en direction des jeunes via leurs établissements de formation.
 Votre demande devra être déposée de façon dématérialisée via le bouton &amp;#34;Créer mon dossier&amp;#34; en bas de page.
 &lt;/p&gt;
 &lt;p&gt;
  Ce volet donne l&amp;#039;opportunité à la communauté éducative de pouvoir mettre en place des projets spécifiques au regard de leur objectif.
 &lt;/p&gt;
 &lt;p&gt;
  Il permet également de valoriser les jeunes de Nouvelle-Aquitaine qui se distinguent par leur investissement, leur engagement et leur mérite dans un domaine particulier.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N19" s="1" t="inlineStr">
+      <c r="N68" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 Formation professionnelle</t>
         </is>
       </c>
-      <c r="O19" s="1" t="inlineStr">
+      <c r="O68" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R19" s="1" t="inlineStr">
+      <c r="R68" s="1" t="inlineStr">
         <is>
           <t>&lt;h3&gt;
  Modalités de paiement
 &lt;/h3&gt;
 &lt;p&gt;
  Sous réserve d&amp;#039;éligibilité du projet, l&amp;#039;aide régionale sera versée après délibération de la Commission Permanente en deux fois :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Avance de 70% après signature de l&amp;#039;arrêté ou de la convention
  &lt;/li&gt;
  &lt;li&gt;
   Le solde après réalisation du projet, au vu des pièces suivantes visées par la cheffe ou le chef d&amp;#039;établissement et la/le gestionnaire une attestation de réalisation de l&amp;#039;opération,
  &lt;/li&gt;
  &lt;li&gt;
   un bilan financier détaillé,
  &lt;/li&gt;
  &lt;li&gt;
   un compte-rendu de réalisation de l&amp;#039;opération destiné au seul oronnateur
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ces pièces devront être fournies selon les modalités prévues dans l&amp;#039;arrêté ou la convention d&amp;#039;exécution ; à défaut, la Région Nouvelle-Aquitaine se réserve le droit d&amp;#039;émettre un titre de recette à hauteur de la subvention déjà versée.
 &lt;/p&gt;
 &lt;br /&gt;
@@ -4342,186 +10450,186 @@
  Critères de sélection
 &lt;/strong&gt;
 :
 &lt;p&gt;
  Prendre connaissance du règlement pour vérifier si les conditions d&amp;#039;obtention sont réunies.
 &lt;/p&gt;
 &lt;p&gt;
  Les dossiers seront déposés par voie dématérialisée à la  Direction Jeunesse et Citoyenneté selon les modalités prévues sur le site de la Région et obligatoirement avant le début de l&amp;#039;opération.
 &lt;/p&gt;
 &lt;p&gt;
  Chaque demande devra être accompagnée :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;un courrier de demande de subvention à l&amp;#039;attention du Président de la Région Nouvelle-Aquitaine, signé par la ou le chef d&amp;#039;établissement,
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;une copie du procès-verbal du Conseil d&amp;#039;administration ou du Conseil de perfectionnement validant l&amp;#039;action,
  &lt;/li&gt;
  &lt;li&gt;
   d&amp;#039;un RIB (datant de moins de 2 mois) de l&amp;#039;Établissement ou de l&amp;#039;organisme gestionnaire pilote du projet.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S19" s="1" t="inlineStr">
+      <c r="S68" s="1" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U19" s="1" t="inlineStr">
+      <c r="U68" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
+      <c r="V68" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/actions-educatives-nouvelle-aquitaine-volet-3-projets-specifiques</t>
         </is>
       </c>
-      <c r="X19" s="1" t="inlineStr">
+      <c r="X68" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la jeunesse et de la citoyenneté
 &lt;/p&gt;
 &lt;p&gt;
  0549558160
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y19" s="1" t="inlineStr">
+      <c r="Y68" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z19" s="1" t="inlineStr">
+      <c r="Z68" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cd8d-actions-educatives-nouvelle-aquitaine-volet-3/</t>
         </is>
       </c>
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="AA68" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
+      <c r="AC68" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE19" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF19" s="1" t="inlineStr">
+      <c r="AE68" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF68" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG19" s="1" t="inlineStr">
+      <c r="AG68" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH19" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH68" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="20" spans="1:34" customHeight="0">
-      <c r="A20" s="1">
+    <row r="69" spans="1:34" customHeight="0">
+      <c r="A69" s="1">
         <v>90845</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Accompagner les projets de volontariats et d'échanges internationaux</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Volontariats et échanges internationaux</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G20" s="1" t="inlineStr">
+      <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Association</t>
         </is>
       </c>
-      <c r="H20" s="1" t="inlineStr">
+      <c r="H69" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L20" s="1" t="inlineStr">
+      <c r="K69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région souhaite accompagner les jeunes les plus éloignés de la mobilité et de l&amp;#039;engagement vers des projets ne nécessitant aucun prérequis académique dans la pratique des langues étrangères. Ces actions permettent de développer la Citoyenneté européenne et internationale.
 Ces projets sont un premier pas vers des mobilités plus longues. L&amp;#039;accompagnement éducatif permet aux jeunes de partir dans un cadre sécurisé et de développer leur appétence pour les langues et les actions relevant de l&amp;#039;intérêt général.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Objectifs
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Favoriser l&amp;#039;accueil et l&amp;#039;envoi de volontaires européens pour des missions de court ou long terme.
  &lt;/li&gt;
  &lt;li&gt;
   Encourager la participation de jeunes néo-aquitains à des échanges internationaux permettant de favoriser l&amp;#039;ouverture aux autres et l&amp;#039;apprentissage de la Citoyenneté internationale.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N20" s="1" t="inlineStr">
+      <c r="N69" s="1" t="inlineStr">
         <is>
           <t>Jeunesse
 Education et renforcement des compétences
 International
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O20" s="1" t="inlineStr">
+      <c r="O69" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R20" s="1" t="inlineStr">
+      <c r="R69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt en ligne aura lieu
   tout au long de l&amp;#039;année.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Sont éligibles les associations et établissements publics (EP) œuvrant en direction des jeunes et implantés en Nouvelle-Aquitaine par leur domiciliation ou leur action.
 &lt;/p&gt;
 &lt;p&gt;
  Le dépôt des demandes s&amp;#039;effectue de manière dématérialisée par le biais du formulaire de demande de subvention accessible sur cette page : https://les-aides.nouvelle-aquitaine.fr/jeunesse/volontariats-et-echanges-internationaux
 &lt;/p&gt;
 &lt;p&gt;
  Dans le cadre de l&amp;#039;accueil et l&amp;#039;envoi de volontaires européens pour des missions de court terme ou de long terme, sont éligibles les projets qui :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -4532,371 +10640,203 @@
   Proposent un accompagnement linguistique adapté en amont de la mobilité,
  &lt;/li&gt;
  &lt;li&gt;
   Accompagnent l&amp;#039;accueil ou l&amp;#039;envoi des volontaires en lien avec les dynamiques de coopérations des territoires.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans le cadre de la participation de jeunes néo-aquitains à des échanges internationaux, sont éligibles les projets qui :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Proposent une réflexion collective sur des questions citoyennes,
  &lt;/li&gt;
  &lt;li&gt;
   Mobilisent des jeunes de niveau bac ou infra bac dans une perspective de mixité sociale,
  &lt;/li&gt;
  &lt;li&gt;
   Sont cofinancés par d&amp;#039;autres programmes relatifs à l&amp;#039;éducation à la citoyenneté européenne et internationale tels que le programme Erasmus Jeunesse, le programme de l&amp;#039;Office Franco-Allemand pour la Jeunesse (OFAJ), le programme jeunesse du Ministère de l&amp;#039;Europe et des Affaires Etrangères (MEAE).
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;aide régionale sera appréciée en fonction de l&amp;#039;ensemble des cofinancements obtenus (État, collectivités locales, associations, entreprises...) et de la capacité d&amp;#039;autofinancement du projet. Le montant global des recettes pourra intégrer notamment les contributions volontaires en nature, dans la mesure où celles-ci sont objectivement quantifiées selon les règles en vigueur au plan national.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S20" s="1" t="inlineStr">
+      <c r="S69" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U20" s="1" t="inlineStr">
+      <c r="U69" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V20" s="1" t="inlineStr">
+      <c r="V69" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/volontariats-et-echanges-internationaux</t>
         </is>
       </c>
-      <c r="X20" s="1" t="inlineStr">
+      <c r="X69" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Direction de la jeunesse et de la citoyenneté : 05 49 60 28 28
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y20" s="1" t="inlineStr">
+      <c r="Y69" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z20" s="1" t="inlineStr">
+      <c r="Z69" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/2cdf-volontariats-et-echanges-internationaux/</t>
         </is>
       </c>
-      <c r="AA20" s="1" t="inlineStr">
+      <c r="AA69" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC20" s="1" t="inlineStr">
+      <c r="AC69" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE20" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF20" s="1" t="inlineStr">
+      <c r="AE69" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF69" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG20" s="1" t="inlineStr">
+      <c r="AG69" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH20" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH69" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="21" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E21" s="1" t="inlineStr">
+    <row r="70" spans="1:34" customHeight="0">
+      <c r="A70" s="1">
+        <v>90856</v>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Aménager et gérer durablement le littoral</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement et gestion durable du littoral</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G21" s="1" t="inlineStr">
+      <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H21" s="1" t="inlineStr">
+      <c r="H70" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K21" s="1" t="inlineStr">
-[...172 lines deleted...]
-      <c r="L22" s="1" t="inlineStr">
+      <c r="K70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;p&gt;
     &lt;/p&gt;&lt;p&gt;
      La Région apporte son soutien aux maîtres d&amp;#039;ouvrages publics pour un aménagement touristique des stations et des plages du littoral soumis à de fortes fréquentations, en intégrant les enjeux de respect de l&amp;#039;environnement et de changement climatique.
     &lt;/p&gt;
     &lt;p&gt;
      &lt;strong&gt;
       Objectifs :
      &lt;/strong&gt;
     &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   requalifier les stations littorales et les espaces fréquentés dans le cadre d&amp;#039;un programme d&amp;#039;aménagement durable
  &lt;/li&gt;
  &lt;li&gt;
   aménager et gérer durablement les plages en améliorant la sécurité et les conditions d&amp;#039;accueil du public, en canalisant et gérant les flux, en renforçant la préservation du site
  &lt;/li&gt;
  &lt;li&gt;
   mettre en place des expérimentations, visant à anticiper les impacts du changement climatique sur l&amp;#039;activité touristique et, réciproquement, tester de nouvelles solutions pour l&amp;#039;accueil du public
  &lt;/li&gt;
  &lt;li&gt;
   développer la mobilité décarbonnée.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N22" s="1" t="inlineStr">
+      <c r="N70" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Espaces verts
 Espace public
 Transition énergétique
 Biodiversité
 Bâtiments et construction
 Paysage
 Mers et océans</t>
         </is>
       </c>
-      <c r="O22" s="1" t="inlineStr">
+      <c r="O70" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R22" s="1" t="inlineStr">
+      <c r="R70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Maîtres d&amp;#039;ouvrages publics,
  &lt;/li&gt;
  &lt;li&gt;
   établissements publics,
  &lt;/li&gt;
  &lt;li&gt;
   GIP Littoral.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dépenses éligibles
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
@@ -4920,186 +10860,186 @@
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;strong&gt;
     Expérimentations
    &lt;/strong&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;ul&gt;
  &lt;li&gt;
   50% maximum des dépenses éligibles HT ou TTC pour les apports de connaissance et les études
  &lt;/li&gt;
  &lt;li&gt;
   30% maximum des dépenses éligibles HT ou TTC pour les investissements
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;em&gt;
   Les assiettes sont HT (Hors Taxes) ou TTC (Toutes Taxes Comprises) selon le régime de TVA auquel est soumis le porteur du projet ou les bénéficiaires finaux.
  &lt;/em&gt;
  ​​​​​​
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S22" s="1" t="inlineStr">
+      <c r="S70" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U22" s="1" t="inlineStr">
+      <c r="U70" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V22" s="1" t="inlineStr">
+      <c r="V70" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/amenagement-et-gestion-durable-du-littoral</t>
         </is>
       </c>
-      <c r="X22" s="1" t="inlineStr">
+      <c r="X70" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    Site de Limoges (87, 86, 23, 19)
 Direction du tourisme : 05 55 45 00 30
   &lt;/li&gt;
   &lt;li&gt;
    Site de Poitiers (79, 86, 17, 16)
 Direction du tourisme : 05 16 01 40 55
   &lt;/li&gt;
   &lt;li&gt;
    Site de Bordeaux : Direction du tourisme : 05 57 57 83 09
   &lt;/li&gt;
  &lt;/ul&gt;
 </t>
         </is>
       </c>
-      <c r="Y22" s="1" t="inlineStr">
+      <c r="Y70" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z22" s="1" t="inlineStr">
+      <c r="Z70" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/657e-amenagement-et-gestion-durable-du-littoral/</t>
         </is>
       </c>
-      <c r="AA22" s="1" t="inlineStr">
+      <c r="AA70" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB22" s="1" t="inlineStr">
+      <c r="AB70" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC22" s="1" t="inlineStr">
+      <c r="AC70" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE22" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF22" s="1" t="inlineStr">
+      <c r="AE70" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF70" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG22" s="1" t="inlineStr">
+      <c r="AG70" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH22" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH70" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="23" spans="1:34" customHeight="0">
-      <c r="A23" s="1">
+    <row r="71" spans="1:34" customHeight="0">
+      <c r="A71" s="1">
         <v>90857</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Organiser des événements territoriaux favorisant la rencontre des acteurs de l'écosystème</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
+      <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H23" s="1" t="inlineStr">
+      <c r="H71" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L23" s="1" t="inlineStr">
+      <c r="K71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Cette action vise à soutenir l&amp;#039;organisation d&amp;#039;événements territoriaux, sectoriels ou multisectoriels, favorisant la rencontre des acteurs de l&amp;#039;écosystème.
 &lt;/p&gt;
 &lt;p&gt;
  Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? La Région peut vous aider à financer des événements territoriaux à vocation économique dans le cadre de la politique de soutien aux filières régionales.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N23" s="1" t="inlineStr">
+      <c r="N71" s="1" t="inlineStr">
         <is>
           <t>International
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O23" s="1" t="inlineStr">
+      <c r="O71" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R23" s="1" t="inlineStr">
+      <c r="R71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   organismes de soutien (publics ou privés) au développement des entreprises
  &lt;/li&gt;
  &lt;li&gt;
   fédérations, organisations professionnelles, Groupements d&amp;#039;intérêt public (GIP) et associations,
  &lt;/li&gt;
  &lt;li&gt;
   pôles de compétitivité, clusters, grappes d&amp;#039;entreprises
  &lt;/li&gt;
  &lt;li&gt;
   pépinières, technopôles, incubateurs, accélérateurs
  &lt;/li&gt;
  &lt;li&gt;
   centres de compétences
  &lt;/li&gt;
  &lt;li&gt;
   organismes de formation
@@ -5117,221 +11057,221 @@
   de manière générale, tout type d&amp;#039;entreprise d&amp;#039;une filière
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant des aides
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Aide forfaitaire pour l&amp;#039;organisation de manifestations, colloques, salons, conférences ... à vocation économique :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Locale : 1 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Régionale : 2 000 €
  &lt;/li&gt;
  &lt;li&gt;
   Nationale : 4 000 €
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S23" s="1" t="inlineStr">
+      <c r="S71" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U23" s="1" t="inlineStr">
+      <c r="U71" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V23" s="1" t="inlineStr">
+      <c r="V71" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/evenements-territoriaux-vocation-economique</t>
         </is>
       </c>
-      <c r="X23" s="1" t="inlineStr">
+      <c r="X71" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 Direction pilotage stratégique et filières : 05 49 38 49 38
 &lt;/p&gt;
 &lt;p&gt;
  &lt;em&gt;
   du lundi au vendredi de 9h à 18h sans interruption
  &lt;/em&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y23" s="1" t="inlineStr">
+      <c r="Y71" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z23" s="1" t="inlineStr">
+      <c r="Z71" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/1600-evenements-territoriaux-a-vocation-economique/</t>
         </is>
       </c>
-      <c r="AA23" s="1" t="inlineStr">
+      <c r="AA71" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC23" s="1" t="inlineStr">
+      <c r="AC71" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF23" s="1" t="inlineStr">
+      <c r="AE71" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF71" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG23" s="1" t="inlineStr">
+      <c r="AG71" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH23" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH71" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="24" spans="1:34" customHeight="0">
-      <c r="A24" s="1">
+    <row r="72" spans="1:34" customHeight="0">
+      <c r="A72" s="1">
         <v>90902</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Soutenir les événements territoriaux à vocation économique</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Evénements territoriaux à vocation économique</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G24" s="1" t="inlineStr">
+      <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H24" s="1" t="inlineStr">
+      <c r="H72" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J24" s="1" t="inlineStr">
+      <c r="J72" s="1" t="inlineStr">
         <is>
           <t>Montant maximal de 4000€</t>
         </is>
       </c>
-      <c r="K24" s="1" t="inlineStr">
+      <c r="K72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L24" s="1" t="inlineStr">
+      <c r="L72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous êtes un organisme (public ou privé) de soutien au développement des entreprises ? La Région peut vous aider à financer des événements territoriaux à vocation économique (marchés, salons, manifestations) dans le cadre de la politique de soutien aux filières régionales suivantes : Cuir-Luxe-Textile-Métiers d&amp;#039;Art, Aéronautique- Photonique-Chimie-Matériaux et Transports, Santé-Silver Economie, Filières Vertes et Bleues, Forêt-Bois-Papier.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     Soutenir l&amp;#039;organisation d&amp;#039;événements territoriaux (locaux ou régionaux), sectoriels ou multisectoriels, favorisant la rencontre des acteurs de l&amp;#039;écosystème.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     Montage et organisation d&amp;#039;une manifestation contribuant à la structuration d&amp;#039;un réseau d&amp;#039;entreprises et/ou à la promotion de compétences locales.
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
  &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Calendrier :
  &lt;/strong&gt;
  Etude des dossiers au fil de l&amp;#039;eau
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Montant :
  &lt;/strong&gt;
  Aide forfaitaire pour l&amp;#039;organisation de manifestations, colloques, salons, conférences à vocation économique, plafonnée à 4 000 €.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N24" s="1" t="inlineStr">
+      <c r="N72" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Recyclage et valorisation des déchets
 Personnes âgées
 Economie locale et circuits courts
 Artisanat
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O24" s="1" t="inlineStr">
+      <c r="O72" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R24" s="1" t="inlineStr">
+      <c r="R72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;/p&gt;&lt;ul&gt;
   &lt;li&gt;
    &lt;span&gt;
     organismes de soutien (publics ou privés) au développement des entreprises
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     fédérations, organisations professionnelles, Groupements d&amp;#039;Intérêt Public (GIP) et associations,
    &lt;/span&gt;
    &lt;br /&gt;
   &lt;/li&gt;
   &lt;li&gt;
    &lt;span&gt;
     pôles de compétitivité, clusters, grappes d&amp;#039;entreprises
    &lt;/span&gt;
    &lt;br /&gt;
@@ -5388,213 +11328,213 @@
  &lt;/p&gt;
  &lt;p&gt;
   Avant de déposer votre demande d&amp;#039;aide, il est nécessaire de créer un compte si vous n&amp;#039;en possédez pas déjà un.
  &lt;/p&gt;
  &lt;p&gt;
   La liste des pièces justificatives à fournir en fonction de votre statut est à télécharger en bas de la page.
  &lt;/p&gt;
  &lt;p&gt;
   Et après ?
  &lt;/p&gt;
  &lt;p&gt;
   Pour le suivi de votre dossier :
  &lt;/p&gt;
  &lt;p&gt;
   1 - Vous recevrez un mail attestant le dépôt de votre dossier. Le dépôt d&amp;#039;une demande ne vaut pas acceptation.
  &lt;/p&gt;
  &lt;p&gt;
   2 - Des informations complémentaires pourront vous être demandées au moment de l&amp;#039;instruction.
  &lt;/p&gt;
  &lt;p&gt;
   3 - Une notification de décision vous sera adressée à l&amp;#039;issue du passage en commission permanente.
  &lt;/p&gt;
 </t>
         </is>
       </c>
-      <c r="S24" s="1" t="inlineStr">
+      <c r="S72" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U24" s="1" t="inlineStr">
+      <c r="U72" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V24" s="1" t="inlineStr">
+      <c r="V72" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/evenements-territoriaux-vocation-economique?recherche=manifestation</t>
         </is>
       </c>
-      <c r="W24" s="1" t="inlineStr">
+      <c r="W72" s="1" t="inlineStr">
         <is>
           <t>https://rnaconnect.nouvelle-aquitaine.pro/realms/external/protocol/cas/login?service=https%3A%2F%2Fmes-demarches.nouvelle-aquitaine.fr%2FcraPortailFO%2Flogin%2Fcas</t>
         </is>
       </c>
-      <c r="X24" s="1" t="inlineStr">
+      <c r="X72" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 &lt;/p&gt;
 &lt;p&gt;
  Direction pilotage stratégique et filières
 &lt;/p&gt;
 &lt;p&gt;
  05 49 38 49 38
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y24" s="1" t="inlineStr">
+      <c r="Y72" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z24" s="1" t="inlineStr">
+      <c r="Z72" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/fda4-soutien-aux-manifestations-territoriales-a-ca/</t>
         </is>
       </c>
-      <c r="AA24" s="1" t="inlineStr">
+      <c r="AA72" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC24" s="1" t="inlineStr">
+      <c r="AC72" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF24" s="1" t="inlineStr">
+      <c r="AE72" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF72" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG24" s="1" t="inlineStr">
+      <c r="AG72" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH24" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH72" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="25" spans="1:34" customHeight="0">
-      <c r="A25" s="1">
+    <row r="73" spans="1:34" customHeight="0">
+      <c r="A73" s="1">
         <v>90906</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Aider les investissements productifs dans l’agroalimentaire</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Aide aux investissements productifs dans l’agroalimentaire</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G25" s="1" t="inlineStr">
+      <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H25" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L25" s="1" t="inlineStr">
+      <c r="H73" s="1" t="inlineStr">
+        <is>
+          <t>Prêt
+Subvention</t>
+        </is>
+      </c>
+      <c r="K73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Votre entreprise transforme et commercialise des produits agricoles et, vous avez un projet d&amp;#039;investissements productifs ?
 L&amp;#039;aide aux investissements productifs vous aide dans cette démarche.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Renforcer la compétitivité et l&amp;#039;innovation des entreprises agroalimentaires de la Nouvelle-Aquitaine par la création, l&amp;#039;extension et la modernisation des unités de production dans un objectif de consolidation et de développement des filières alimentaires en accompagnant les projets les plus structurants.
 &lt;/p&gt;
 &lt;p&gt;
  Favoriser la modernisation les unités de production agroalimentaires à marge réduite :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   d&amp;#039;abattage et (ou) de découpe de viandes bovines, ovines caprines,
  &lt;/li&gt;
  &lt;li&gt;
   de traitement ou conditionnement de lait,
  &lt;/li&gt;
  &lt;li&gt;
   les projets d&amp;#039;investissements en zone rurale d&amp;#039;entreprises récemment créées ou transmises.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N25" s="1" t="inlineStr">
+      <c r="N73" s="1" t="inlineStr">
         <is>
           <t>Agriculture et agroalimentaire
 Consommation et production
 Attractivité économique
 Industrie</t>
         </is>
       </c>
-      <c r="O25" s="1" t="inlineStr">
+      <c r="O73" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R25" s="1" t="inlineStr">
+      <c r="R73" s="1" t="inlineStr">
         <is>
           <t>&lt;strong&gt;
  Calendrier
 &lt;/strong&gt;
 :
 &lt;ul&gt;
  &lt;li&gt;
   Entreprises (hors sociétés de production agricole) situées en Nouvelle-Aquitaine, constituées sous forme de sociétés commerciales ou sous forme de coopératives agricoles, qui exercent une activité dans le domaine de la transformation ou du stockage-conditionnement de produits agricoles et/ou alimentaires et de leur commercialisation (hors commerce de détail).
  &lt;/li&gt;
  &lt;li&gt;
   Priorité aux PME et ETI.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;strong&gt;
  Bénéficiaires
 &lt;/strong&gt;
 :
 &lt;p&gt;
  Les projets accompagnés seront sélectionnés et les aides seront modulées sur la base des principes suivants:
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Ressources humaines (création d&amp;#039;emplois, amélioration des conditions de travail, intégration et formation des jeunes...),
  &lt;/li&gt;
  &lt;li&gt;
@@ -5615,202 +11555,202 @@
  &lt;strong&gt;
   prêts ou de subventions
  &lt;/strong&gt;
  avec des taux d&amp;#039;intervention qui seront
  &lt;strong&gt;
   modulés en fonction des critères
  &lt;/strong&gt;
  mentionnés ci-dessus (dans la limite des taux autorisés par les règlements européens et/ou les régimes d&amp;#039;aides d&amp;#039;Etat).
 &lt;/p&gt;
 &lt;p&gt;
  La priorité sera ainsi donnée aux projets structurants présentant une réelle stratégie de développement avec des retombées en matière économique et/ou de développement des zones rurales.
 &lt;/p&gt;
 &lt;p&gt;
  Projet de 120 000 € à 3 M€
 &lt;/p&gt;
 &lt;p&gt;
  Eco-socio conditionnalité des aides régionales pour les projets sup. à 2M €
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les dossiers sont à envoyer par mail à l&amp;#039;adresse iaa&amp;#64;nouvelle-aquitaine.fr
  &lt;/strong&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S25" s="1" t="inlineStr">
+      <c r="S73" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U25" s="1" t="inlineStr">
+      <c r="U73" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V25" s="1" t="inlineStr">
+      <c r="V73" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/aide-aux-investissements-productifs-dans-lagroalimentaire</t>
         </is>
       </c>
-      <c r="X25" s="1" t="inlineStr">
+      <c r="X73" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Relation aux Usagers
 Direction de l&amp;#039;agriculture des IAA et de la pêche :
 &lt;/p&gt;
 &lt;p&gt;
  Téléphone : 05 49 38 49 38, du lundi au vendredi de 9h à 18h sans interruption
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y25" s="1" t="inlineStr">
+      <c r="Y73" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z25" s="1" t="inlineStr">
+      <c r="Z73" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/e8c7-aide-aux-investissements-productifs-dans-lagr/</t>
         </is>
       </c>
-      <c r="AA25" s="1" t="inlineStr">
+      <c r="AA73" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC25" s="1" t="inlineStr">
+      <c r="AC73" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE25" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF25" s="1" t="inlineStr">
+      <c r="AE73" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF73" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG25" s="1" t="inlineStr">
+      <c r="AG73" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH25" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH73" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="26" spans="1:34" customHeight="0">
-      <c r="A26" s="1">
+    <row r="74" spans="1:34" customHeight="0">
+      <c r="A74" s="1">
         <v>90916</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Consolider et développer le réseau d'itinéraires cyclables</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Itinérance Cyclable</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G26" s="1" t="inlineStr">
+      <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H26" s="1" t="inlineStr">
+      <c r="H74" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L26" s="1" t="inlineStr">
+      <c r="K74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;/p&gt;&lt;p&gt;
   &lt;/p&gt;&lt;p&gt;
    &lt;/p&gt;&lt;p&gt;
     &lt;/p&gt;&lt;p&gt;
      Cette aide accompagne les maitres d&amp;#039;ouvrages publics dans leurs projets en faveur de la pratique de l&amp;#039;itinérance cyclable répondant aux enjeux de préservation de l&amp;#039;environnement et en réponse aux nouvelles attentes des clientèles.
     &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   consolider et développer le réseau d&amp;#039;itinéraires cyclables « longue distance » d&amp;#039;enjeux européen, national et régional
  &lt;/li&gt;
  &lt;li&gt;
   soutenir les réalisations d&amp;#039;infrastructures en tenant compte de la qualité des aménagements et la continuité du tracé
  &lt;/li&gt;
  &lt;li&gt;
   favoriser la mise en tourisme de chaque itinéraire et la mise en place d&amp;#039;indicateurs de suivi
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N26" s="1" t="inlineStr">
+      <c r="N74" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Transition énergétique
 Biodiversité
 Bâtiments et construction</t>
         </is>
       </c>
-      <c r="O26" s="1" t="inlineStr">
+      <c r="O74" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R26" s="1" t="inlineStr">
+      <c r="R74" s="1" t="inlineStr">
         <is>
           <t>&lt;strong&gt;
  Calendrier
 &lt;/strong&gt;
 :
 &lt;ul&gt;
  &lt;li&gt;
   Maitres d&amp;#039;ouvrages publics : Départements, Etablissements publics, EPCI, collectivités locales
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;br /&gt;
 &lt;strong&gt;
  Bénéficiaires
 &lt;/strong&gt;
 :
 &lt;ul&gt;
  &lt;li&gt;
   25% maximum du montant HT de l&amp;#039;opération, modulable selon la priorité de l&amp;#039;aménagement et la participation des Départements
  &lt;/li&gt;
  &lt;li&gt;
   une majoration de 10% maximum sera possible en cas d&amp;#039;absence de contreparties Etat ou Europe et/ou si le projet est implanté sur un territoire très vulnérable
  &lt;/li&gt;
  &lt;li&gt;
   les participations aux comités d&amp;#039;itinéraires peuvent varier entre 10 000 et 20 000 € par an selon l&amp;#039;enjeu de l&amp;#039;itinéraire et le nombre de partenaires
  &lt;/li&gt;
@@ -5831,68 +11771,68 @@
  &lt;li&gt;
   en véloroutes, complétant les portions d&amp;#039;itinéraire principal sur routes peu fréquentées (uniquement les dépenses de jalonnement et d&amp;#039;aménagements indispensables à la sécurisation du parcours)
  &lt;/li&gt;
  &lt;li&gt;
   les antennes de dessertes des pôles de services ou touristiques majeurs (pôle multimodal, gares, sites de visites, plages), ainsi que les axes de liaison entre itinéraires du schéma régional offrant un nombre de services qualifiés
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Les équipements spécifiques le long des itinéraires, contribuant à l&amp;#039;attractivité et à la dynamique économique de l&amp;#039;itinéraire, en lien avec les stratégies touristiques des territoires traversés.
 &lt;/p&gt;
 &lt;p&gt;
  La participation aux comités d&amp;#039;itinéraires sur des actions définies ciblant prioritairement l&amp;#039;ingénierie, le déploiement des services labellisés, les actions marketing, de communication et d&amp;#039;observation.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;strong&gt;
  Critères de sélection
 &lt;/strong&gt;
 :
 &lt;p&gt;
  Vous pouvez prendre contact afin de connaître les démarches à effectuer.
 &lt;/p&gt;
 &lt;br /&gt;
 &lt;br /&gt;</t>
         </is>
       </c>
-      <c r="S26" s="1" t="inlineStr">
+      <c r="S74" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U26" s="1" t="inlineStr">
+      <c r="U74" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V26" s="1" t="inlineStr">
+      <c r="V74" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/itinerance-cyclable</t>
         </is>
       </c>
-      <c r="X26" s="1" t="inlineStr">
+      <c r="X74" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Site de Limoges (départements 87-23-19)
 &lt;/p&gt;
 &lt;p&gt;
  Direction du tourisme
 &lt;/p&gt;
 &lt;p&gt;
  27, boulevard de la Corderie CS 3116
 &lt;/p&gt;
 &lt;p&gt;
  87031 Limoges Cedex 1
 &lt;/p&gt;
 &lt;p&gt;
  05 55 45 19 00
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Site de Poitiers (départements 79-86-17-16)
 &lt;/p&gt;
 &lt;p&gt;
  Direction du tourisme
 &lt;/p&gt;
@@ -5903,165 +11843,165 @@
  86021 Poitiers CS 70575
 &lt;/p&gt;
 &lt;p&gt;
  05 49 55 77 00
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Site de Bordeaux (départements 33-24-47-40-64)
 &lt;/p&gt;
 &lt;p&gt;
  Direction du tourisme
 &lt;/p&gt;
 &lt;p&gt;
  14, Rue François de Sourdis
 &lt;/p&gt;
 &lt;p&gt;
  33077 Bordeaux cedex
 &lt;/p&gt;
 &lt;p&gt;
  05 57 57 83 09
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y26" s="1" t="inlineStr">
+      <c r="Y74" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z26" s="1" t="inlineStr">
+      <c r="Z74" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/df53-itinerance-cyclable/</t>
         </is>
       </c>
-      <c r="AA26" s="1" t="inlineStr">
+      <c r="AA74" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB26" s="1" t="inlineStr">
+      <c r="AB74" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC26" s="1" t="inlineStr">
+      <c r="AC74" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE26" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF26" s="1" t="inlineStr">
+      <c r="AE74" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF74" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG26" s="1" t="inlineStr">
+      <c r="AG74" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH26" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH74" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="27" spans="1:34" customHeight="0">
-      <c r="A27" s="1">
+    <row r="75" spans="1:34" customHeight="0">
+      <c r="A75" s="1">
         <v>90933</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Soutenir les équipements sportifs</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Soutien aux Equipements Sportifs</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G27" s="1" t="inlineStr">
+      <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H27" s="1" t="inlineStr">
+      <c r="H75" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L27" s="1" t="inlineStr">
+      <c r="K75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Dans une logique d&amp;#039;aménagement sportif équilibré du territoire, la Région Nouvelle-Aquitaine soutient les projets liés à la rénovation et/ou à la construction d&amp;#039;installations sportives.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
       :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Afin d&amp;#039;assurer le développement équilibré des pratiques sportives sur son territoire, la Région Nouvelle-Aquitaine participe au financement des équipements sportifs publics :
 &lt;/p&gt;
 &lt;p&gt;
  mis à la disposition des lycées, des centres de formation des apprentis (CFA) et des établissements  régionaux d&amp;#039;enseignement adapté (EREA) dans le cadre de la pratique de l&amp;#039;éducation physique et sportive avec un taux d&amp;#039;occupation d&amp;#039;au moins 20 % du temps d&amp;#039;ouverture et un accès gratuit aux équipements, à vocation régionale, nationale ou internationale permettant la pratique de haut niveau et l&amp;#039;accueil de compétitions majeures, favorisant les sports de nature sur le territoire des Parc Naturels Régionaux (PNR).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N27" s="1" t="inlineStr">
+      <c r="N75" s="1" t="inlineStr">
         <is>
           <t>Sports et loisirs</t>
         </is>
       </c>
-      <c r="O27" s="1" t="inlineStr">
+      <c r="O75" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R27" s="1" t="inlineStr">
+      <c r="R75" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Calendrier
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier doit être adressé au moins 8 mois avant le démarrage des travaux (phase APD).
 &lt;/p&gt;
 &lt;p&gt;
  Toute demande déposée après le démarrage des travaux fera l&amp;#039;objet d&amp;#039;une réponse négative.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Les personnes morales de droit public (collectivités locales, établissements publics et groupements d&amp;#039;intérêt public).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Critères de sélection
@@ -6082,196 +12022,196 @@
   répondant aux démarches de qualité environnementale.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Dans tous les cas, le foncier doit relever du domaine public.
 &lt;/p&gt;
 &lt;p&gt;
  Ne sont pas pris en compte les travaux de mises aux normes imposés par la loi n° 2005-102 du 11/02/2015.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Comment faire ma demande ?
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   1° Télécharger le dossier de demande de subvention &amp;#34;Construction ou rénovation d&amp;#039;équipements sportifs&amp;#34;.
  &lt;/li&gt;
  &lt;li&gt;
   2° Envoyer ce document par mail au correspondant dont le nom figure en première page du dossier.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S27" s="1" t="inlineStr">
+      <c r="S75" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U27" s="1" t="inlineStr">
+      <c r="U75" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V27" s="1" t="inlineStr">
+      <c r="V75" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/soutien-aux-equipements-sportifs</t>
         </is>
       </c>
-      <c r="X27" s="1" t="inlineStr">
+      <c r="X75" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Direction des sports / de la vie assoc. et de l&amp;#039;égalité : 05 87 21 31 10
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y27" s="1" t="inlineStr">
+      <c r="Y75" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z27" s="1" t="inlineStr">
+      <c r="Z75" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a92b-soutien-aux-equipements-sportifs/</t>
         </is>
       </c>
-      <c r="AA27" s="1" t="inlineStr">
+      <c r="AA75" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB27" s="1" t="inlineStr">
+      <c r="AB75" s="1" t="inlineStr">
         <is>
           <t>Construction d’un gymnase
 Création d’un city park / city stade / terrain multisports
 Création d’un terrain de football
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC27" s="1" t="inlineStr">
+      <c r="AC75" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF27" s="1" t="inlineStr">
+      <c r="AE75" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF75" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG27" s="1" t="inlineStr">
+      <c r="AG75" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH27" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH75" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="28" spans="1:34" customHeight="0">
-      <c r="A28" s="1">
+    <row r="76" spans="1:34" customHeight="0">
+      <c r="A76" s="1">
         <v>90937</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Rémunérer les stagiaires de la formation professionnelle</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G28" s="1" t="inlineStr">
+      <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Particulier
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H28" s="1" t="inlineStr">
+      <c r="H76" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L28" s="1" t="inlineStr">
+      <c r="K76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La Région a la responsabilité politique et légale de faciliter les conditions de réalisation des formations à destination des jeunes et des adultes à la recherche d&amp;#039;un emploi ou d&amp;#039;une nouvelle orientation professionnelle. L&amp;#039;entrée en formation entraîne souvent une ré-organistion de la vie personnelle, générant des déplacements donc des frais. C&amp;#039;est pourquoi, la Région assure une rémunération et une protection sociale aux stagiaires de la formation professionnelle (sous certaines conditions).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Objectifs
  &lt;/strong&gt;
  :
 &lt;/p&gt;
 &lt;p&gt;
  Ces dispositions en faveur de la rémunération et de la protection sociale, doivent permettre au stagiaire d&amp;#039;accéder et se maintenir jusqu&amp;#039;à l&amp;#039;issue du parcours de formation, durant lequel il peut développer ses compétences.
 &lt;/p&gt;
 &lt;p&gt;
  En accordant un régime plus favorable que le Code du Travail, la Région a introduit des mesures en faveur de certains stagiaires selon le principe de solidarité :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Prime monoparentale forfaitaire mensuelle de 100 € au stagiaire parent isolé avec au moins un enfant à charge (y compris en cas de garde alternée),
  &lt;/li&gt;
  &lt;li&gt;
   Application du barème de la catégorie d&amp;#039;âge supérieure pour les primo-demandeurs d&amp;#039;emploi de moins de 18 ans.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N28" s="1" t="inlineStr">
+      <c r="N76" s="1" t="inlineStr">
         <is>
           <t>Formation professionnelle
 Logement et habitat
 Transports collectifs et optimisation des trafics routiers</t>
         </is>
       </c>
-      <c r="O28" s="1" t="inlineStr">
+      <c r="O76" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R28" s="1" t="inlineStr">
+      <c r="R76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Bénéficiaires:
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Selon certains critères d&amp;#039;éligibilité :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Demandeurs d&amp;#039;emplois ne relevant pas ou plus du régime d&amp;#039;assurance chômage* ou de tout autre régime public,
  &lt;/li&gt;
  &lt;li&gt;
   Les personnes bénéficiant à leur entrée en formation d&amp;#039;une Reconnaissance de la Qualité de Travailleur Handicapé (RQTH) et/ou de l&amp;#039;Obligation d&amp;#039;Emploi des Travailleurs Handicapés (OETH),
  &lt;/li&gt;
  &lt;li&gt;
   Les apprentis en rupture de contrat,
  &lt;/li&gt;
  &lt;li&gt;
   Personnes sous-main de justice suivant une formation dans un centre pénitentiaire,
  &lt;/li&gt;
  &lt;li&gt;
   Salariés de Structure d&amp;#039;Insertion par l&amp;#039;Activité Economique (SIAE).
@@ -6314,7443 +12254,1517 @@
   &lt;/strong&gt;
   temps plein, fixé par décret par l&amp;#039;Etat, varie selon la situation statutaire et familiale du stagiaire (décret n°2002-1551 du 23/12/2002).
   &lt;em&gt;
    &lt;strong&gt;
     Consulter le tableau en pièce jointe.
    &lt;/strong&gt;
   &lt;/em&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;strong&gt;
    Aides aux transports et à l&amp;#039;hébergement
   &lt;/strong&gt;
   . Sont exclus de l&amp;#039;indemnité d&amp;#039;hébergement tous les bénéficiaires d&amp;#039;un autre dispositif d&amp;#039;aide régionale au titre de cet hébergement ou d&amp;#039;un hébergement gratuit au sein de la structure de formation. Ce forfait ne sera pas versé en cas d&amp;#039;absence du stagiaire sur la totalité du mois.
   &lt;em&gt;
    &lt;strong&gt;
     Consulter le tableau en pièce jointe.
    &lt;/strong&gt;
   &lt;/em&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  L&amp;#039;organisme de formation est responsable de la constitution des dossiers de rémunération et/ou de protection sociale dès l&amp;#039;entrée en formation du stagiaire. Le calcul et le versement des rémunérations sont directement liés aux états de présence mensuelle des stagiaires dans l&amp;#039;organisme de formation. Ce dernier transmet tous les mois au stagiaire les avis de paiement détaillés.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="U28" s="1" t="inlineStr">
+      <c r="U76" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V28" s="1" t="inlineStr">
+      <c r="V76" s="1" t="inlineStr">
         <is>
           <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/remuneration-des-stagiaires-de-la-formation-professionnelle</t>
         </is>
       </c>
-      <c r="X28" s="1" t="inlineStr">
+      <c r="X76" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Candidatez sur le formulaire dans le lien vers le descriptif complet.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y28" s="1" t="inlineStr">
+      <c r="Y76" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z28" s="1" t="inlineStr">
+      <c r="Z76" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b241-remuneration-des-stagiaires-de-la-formation-p/</t>
         </is>
       </c>
-      <c r="AA28" s="1" t="inlineStr">
+      <c r="AA76" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC28" s="1" t="inlineStr">
+      <c r="AC76" s="1" t="inlineStr">
         <is>
           <t>Région Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="AE28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF28" s="1" t="inlineStr">
+      <c r="AE76" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF76" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG28" s="1" t="inlineStr">
+      <c r="AG76" s="1" t="inlineStr">
         <is>
           <t>20/04/2021</t>
         </is>
       </c>
-      <c r="AH28" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>16/02/2026</t>
+      <c r="AH76" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="29" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E29" s="1" t="inlineStr">
+    <row r="77" spans="1:34" customHeight="0">
+      <c r="A77" s="1">
+        <v>163726</v>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir la production d'offre de logements et d'hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>L&amp;apos;offre de logements et d'hébergements pour les jeunes</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G29" s="1" t="inlineStr">
-[...305 lines deleted...]
-      <c r="G30" s="1" t="inlineStr">
+      <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H30" s="1" t="inlineStr">
-[...30 lines deleted...]
-      <c r="O30" s="1" t="inlineStr">
+      <c r="K77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le présent régime d&amp;#039;aide vise à soutenir la production d&amp;#039;une offre nouvelle, en neuf ou recyclage d&amp;#039;immeuble, pour les jeunes et la rénovation globale des résidences jeunes.
+&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Poursuivre le développement  d’une offre inclusive d’hébergements et logements Jeunes optimisant les outils et les moyens et favoriser sa reconversion &lt;/p&gt;&lt;p&gt;Conforter le maillage de l’offre d’hébergement au plus près des besoins en formation, et d’emploi&lt;/p&gt;&lt;p&gt;Encourager  les projets de réhabilitation ambitieux, intégrant de l’innovation sociale ou environnementale (réemploi, ré-use, matériaux bio-sourcés, filières locales, etc….) et démontrant un impact positif sur le reste à charge des locataires&lt;/p&gt;&lt;p&gt;Développer des solutions favorisant la mobilité des jeunes néo-aquitains  &lt;/p&gt;&lt;p&gt;Veiller à la maitrise des restes à charges pour le public accueilli&lt;/p&gt;&lt;p&gt;Promouvoir les innovations foncières, l’optimisation du foncier déjà artificialisé : surélévation, acquis amélioré, reconversion de sites, opérations multi usages, « chronotopie » (penser l’espace en fonction du temps disponible et des usages possibles, tout en considérant les différents publics présents)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;UNE AIDE SOCLE TERRITORIALISEE (investissement)&lt;/p&gt;&lt;p&gt;Pour la rénovation globale des résidences jeunes, concourant à l’objectif visé : 4 000€ par place (nombre de places après réhabilitation), dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel en métropole&lt;/p&gt;&lt;p&gt;et de 500 000€ de subvention par opération&lt;/p&gt;&lt;p&gt;Pour l’offre nouvelle concourant aux objectifs visés, y compris celle produite par recyclage immobilier :&lt;/p&gt;&lt;p&gt;• Pour les structures (Foyer de jeunes travailleurs, Résidence Habitat jeunes, etc….) :&lt;/p&gt;&lt;p&gt;5 000€ par place sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;6 000€ par place sur le reste du territoire  &lt;/p&gt;&lt;p&gt;• Pour l’offre en diffus à caractère social (respect des loyers-plafonds, accueil de jeunes  sous plafond de ressources), notamment dans le cadre de l’article 109 de la loi ELAN&lt;/p&gt;&lt;p&gt;4000€ par place à caractère social (niveaux PLUS/PLAI) sur la métropole et les communautés d’agglomération &lt;/p&gt;&lt;p&gt;5000€ par place à caractère social (niveau PLUS/PLAI) sur le reste du territoire&lt;/p&gt;&lt;p&gt;• Dans la limite de :&lt;/p&gt;&lt;p&gt;20% du montant prévisionnel dans les territoires&lt;br /&gt;&lt;/p&gt;&lt;p&gt;15% du montant prévisionnel en communauté d’agglomération&lt;/p&gt;&lt;p&gt;10% du montant prévisionnel dans la métropole&lt;/p&gt;&lt;p&gt;et de de 500 000 € par opération&lt;/p&gt;&lt;p&gt; UNE BONIFICATION &amp;#34;OFFRE INNOVANTE&amp;#34; (sur analyse du dossier)&lt;/p&gt;&lt;p&gt;Pour impulser des usages et des modes de gestion innovants, coopératifs, réversibles…(captation de logement dans le parc privé, intermédiation locative dédiée, colocations, amorçage de services d’hébergement chez l’habitant dans le cadre du dispositif régional 1,2,Toit…..)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Pour les innovations foncières, innovation sociales, économiques (lien avec les entreprises du secteur…), opérations multi-usages, ambition environnementale (niveau argent ou Or du label BDNA),&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En investissement : &amp;#43; 1000€/place dédiée à caractère social dans une opération innovante, dans la limite des plafonds&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En fonctionnement : 50% du coût de l’ingénierie d’amorçage, dans une limite de 15 000  € répartie sur les 3 premières années du dispositif (par exemple année 1 : 60%, année 2 : 25%, année 3 : 15%)&lt;/p&gt;&lt;p&gt;ASSIETTE ELIGIBLE&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous travaux liés à l’Habitat, y compris les frais de maitrise d’œuvre&lt;/p&gt;&lt;p&gt;Les coûts sont entendus HT.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N77" s="1" t="inlineStr">
+        <is>
+          <t>Foncier
+Transition énergétique
+Cohésion sociale et inclusion
+Education et renforcement des compétences
+Formation professionnelle
+Logement et habitat
+Emploi</t>
+        </is>
+      </c>
+      <c r="O77" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U30" s="1" t="inlineStr">
+      <c r="R77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Organismes de logements sociaux&lt;/p&gt;&lt;p&gt;SEM&lt;/p&gt;&lt;p&gt;Associations&lt;/p&gt;&lt;p&gt;Collectivités territoriales et EPCI&lt;/p&gt;&lt;p&gt;Tout organisme œuvrant dans le champ du logement social et de l’habitat jeunes (FJT, RHJ, Auberges de Jeunesse….)&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;PROJETS CIBLES :&lt;/p&gt;&lt;p&gt;L’offre de logement ou d’hébergement des jeunes peut être plurielle :&lt;/p&gt;&lt;p&gt;en structure : FJT, Résidence Sociale Jeunes actifs, auberge de jeunesse&lt;/p&gt;&lt;p&gt;en diffus : colocation, cohabitation, logement social diffus fléchés « jeunes » (art 109 loi ELAN)…  &lt;/p&gt;&lt;p&gt;Les opérations sont dédiées au public jeune, prennent en compte les besoins de mobilité et favorisent l’inclusion. &lt;/p&gt;&lt;p&gt;NB : l’attribution d’une subvention n’est pas de droit ; les dossiers présentés feront l’objet d’une instruction et d&amp;#039;une analyse prenant en compte les enjeux territoriaux. La décision d&amp;#039;octroi de l&amp;#039;aide relèvera du vote souverain de la commission permanente de la Région Nouvelle-Aquitaine, dans la limite du budget régional annuel consacré à ce dispositif.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U77" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V30" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y30" s="1" t="inlineStr">
+      <c r="V77" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/loffre-de-logements-et-dhebergements-pour-les-jeunes</t>
+        </is>
+      </c>
+      <c r="X77" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Le porteur de projet dépose son dossier de demande de subvention (à télécharger dans le présent guide des aides) complété et accompagné des pièces requises auprès des services de la Région Nouvelle-Aquitaine à l&amp;#039;adresse suivante : logement-jeunes&amp;#64;nouvelle-aquitaine.fr. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y77" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA30" s="1" t="inlineStr">
+      <c r="Z77" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/loffre-de-logements-et-dhebergements-pour-les-jeunes/</t>
+        </is>
+      </c>
+      <c r="AA77" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF30" s="1" t="inlineStr">
+      <c r="AE77" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF77" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG30" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AG77" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH77" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="31" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+    <row r="78" spans="1:34" customHeight="0">
+      <c r="A78" s="1">
+        <v>166103</v>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Référencer des offres d’accompagnement en RSE</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Référencement d'offres d'accompagnement RSE</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G31" s="1" t="inlineStr">
+      <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
-Recherche
-Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H31" s="1" t="inlineStr">
+      <c r="K78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dans le cadre de la feuille de route Néo Terra et des éco-socio-conditionnalités des aides, la Région Nouvelle-Aquitaine lance un Appel à Manifestation d’Intérêt (AMI) pour référencer des offres d&amp;#039;accompagnement &amp;#34;RSE&amp;#34; pour renforcer la durabilité et la résilience des entreprises, en priorité les Très Petites Entreprises (TPE), les Petites et Moyennes Entreprises (PME) et des associations exerçant une activité économique. Territoire concerné : Nouvelle-Aquitaine&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;Le référencement (sélection d&amp;#039;offres d&amp;#039;accompagnement) atteste de la conformité aux exigences et priorités régionales, et constitue une recommandation pour les entreprises et associations à activité économique.  La Région Nouvelle-Aquitaine agit donc comme tiers de confiance auprès des TPE et des PME. Les objectifs poursuivis sont les suivants :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Pour les entreprises : simplifier l’accès à des démarches RSE crédibles, accélérer leur engagement, renforcer leur alignement avec les exigences des critères Environnementaux, Sociaux et de Gouvernance (ESG)  de leurs parties prenantes (clients, partenaires financiers...)&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour les organisations porteuses d&amp;#039;offres d&amp;#039;accompagnement : renforcer leur visibilité et leur crédibilité à l’échelle régionale, se positionner comme partenaires de la Région et devenir contributeurs de la charte Néo Terra&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pour la Région Nouvelle-Aquitaine : renforcer le caractère opérationnel de la feuille de route Néo Terra et des éco-socio-conditionnalités, enrichir le parcours des entreprises aidées, mieux intégrer les enjeux territoriaux et sectoriels dans les démarches RSE&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N78" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Formation professionnelle
+Economie circulaire
+Economie locale et circuits courts
+Economie sociale et solidaire
+Innovation, créativité et recherche
+Biodiversité
+Attractivité économique
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O78" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="Q78" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Calendrier&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’appel à Manifestation d’intérêts est lancé le 3 février 2026 et restera ouvert jusqu’au 31 mars 2027. &lt;/p&gt;&lt;p&gt;L’Appel à manifestations d’intérêt prévoit deux vagues de dépôt de dossiers de candidature : &lt;/p&gt;&lt;p&gt;Première vague le 30 avril 2026 &lt;/p&gt;&lt;p&gt;Deuxième vague le 30 septembre 2026&lt;/p&gt;&lt;p&gt;La phase de sélection est d’une durée indicative de trois mois. &lt;/p&gt;&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;Sont éligibles les organisations agissant en Nouvelle-Aquitaine, sans obligation de siège sur le territoire : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Organisations représentatives d’entreprises : fédération professionnelle, cluster, technopole, pôle de compétitivité, clubs d’entreprises. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations œuvrant à l’amélioration sociale/sociétale/environnementale &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Établissements publics&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les candidatures d’offres d’accompagnement exclusivement dédiés aux secteurs de l’agriculture et de l’industrie agro-alimentaire sont exclues. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Le référencement ne s&amp;#039;accompagne pas d&amp;#039;un soutien financier aux offres d&amp;#039;accompagnement. &lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Pour être considérées comme éligibles, les offres d’accompagnement doivent répondre aux critères suivants :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les offres doivent proposer des parcours intégrés combinant plusieurs types d’accompagnement (par exemple : diagnostic, conseil, formation, boîte à outils, échanges entre pairs, etc.). Ces parcours doivent s’inscrire dans une approche globale, visant à favoriser le passage à l’action des entreprises et leur engagement dans la durée, afin de structurer une trajectoire de résilience et de durabilité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres doivent obligatoirement comporter une dimension collective, en rassemblant un groupe d’entreprises ou d’acteurs socio-économiques partageant des objectifs ou problématiques communs.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres peuvent s’adresser à des bénéficiaires présentant tous les niveaux de maturité en matière de RSE. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres d’accompagnement ciblent en priorité les TPE et les PME ou des associations ayant une activité économique.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les offres d’accompagnement peuvent mobiliser tout type de cofinancement public et privé y compris un cofinancement de la Région Nouvelle-Aquitaine.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour être réputées éligibles, les offres d’accompagnement devront adresser prioritairement une ou plusieurs thématiques suivantes : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Stratégies globales de durabilité / RSE&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Risques &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achats responsables&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Durabilité et modèle économique &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Responsabilité territoriale de l’entreprise &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Gouvernance et partage de la valeur&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;La Région Nouvelle-Aquitaine a fixé quatre familles de critères de sélection déclinées en sous-critères. Chaque famille de critères est déclinée en exigences et en modes de preuves. L’évaluation des candidatures fait l’objet d’une notation sur chaque critère et sous-critère en fonction de la conformité aux exigences et du niveau de preuve apporté. &lt;/p&gt;&lt;p&gt;Les candidatures sont évaluées sur un barème de 100 points.&lt;/p&gt;&lt;p&gt;Crédibilité et robustesse des labels (30%) &lt;/p&gt;&lt;p&gt;Accessibilité tarifaire et territoriale (20%) &lt;/p&gt;&lt;p&gt;Contribution à Néo Terra (30%) &lt;/p&gt;&lt;p&gt;Résultats et Impacts (20%)&lt;/p&gt;&lt;p&gt;Pour être référencée, une candidature devra avoir obtenue une note égale ou supérieure à 70/100. &lt;/p&gt;&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Après avoir consulté l&amp;#039;ensemble des documents à télécharger (cahier des charges, dossier de candidature, référentiel RSE contribuant à Néo Terra et référentiel d&amp;#039;évaluation), il est conseillé au candidat de participer à l&amp;#039;un des deux webinaires d&amp;#039;information programmés : &lt;/p&gt;&lt;p&gt;    Le 5 mars 2026 à 14h &lt;/p&gt;&lt;p&gt;ou&lt;/p&gt;&lt;p&gt;    Le 10 mars 2026 à 14h&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Lien d’inscription au webinaire :&lt;/p&gt;&lt;p&gt;Formulaire d&amp;#039;inscription au webinaire de présentation à l&amp;#039;A.M.I. RSE DEDIE AUX OFFRES  – Remplir le formulaire&lt;/p&gt;&lt;p&gt;Une prise de contact directe avec l&amp;#039;équipe en charge de ce dispositif est possible via l&amp;#039;adresse mail générique : rse&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U78" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V78" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/referencement-doffres-daccompagnement-rse</t>
+        </is>
+      </c>
+      <c r="X78" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Après avoir consulté l&amp;#039;ensemble des documents à télécharger (cahier des charges, dossier de candidature, référentiel RSE contribuant à Néo Terra et référentiel d&amp;#039;évaluation), il est conseillé au candidat de participer à l&amp;#039;un des deux webinaires d&amp;#039;information programmés :  Le 5 mars 2026 à 14hou  Le 10 mars 2026 à 14hLien d’inscription au webinaire :Formulaire d&amp;#039;inscription au webinaire de présentation à l&amp;#039;A.M.I. RSE DEDIE AUX OFFRES – Remplir le formulaireUne prise de contact directe avec l&amp;#039;équipe en charge de ce dispositif est possible via l&amp;#039;adresse mail générique : rse&amp;#64;nouvelle-aquitaine.frLe dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante : rse&amp;#64;nouvelle-aquitaine.fr&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y78" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z78" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/referencement-d-offres-d-accompagnement-rse/</t>
+        </is>
+      </c>
+      <c r="AA78" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE78" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF78" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG78" s="1" t="inlineStr">
+        <is>
+          <t>01/03/2026</t>
+        </is>
+      </c>
+      <c r="AH78" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:34" customHeight="0">
+      <c r="A79" s="1">
+        <v>165420</v>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Opérations d'Inventaire Général du Patrimoine Culturel</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Opérations d'Inventaire Général du Patrimoine Culturel</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G79" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="K79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La Région Nouvelle-Aquitaine souhaite accompagner les collectivités qui veulent s&amp;#039;engager dans une étude d&amp;#039;Inventaire du patrimoine culturel de leur territoire. Elle propose un contrôle scientifique de l&amp;#039;opération et une aide à l&amp;#039;emploi d&amp;#039;un chargé d&amp;#039;étude dédié.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;placer la connaissance en amont des politiques de valorisation, de médiation, d’aménagement du territoire et de développement des territoires ;&lt;/p&gt;&lt;p&gt;contribuer à la qualité des projets patrimoniaux, grâce à la constitution d’une documentation à caractère scientifique.&lt;/p&gt;&lt;p&gt;Pour ce faire, conformément à sa compétence, la Région Nouvelle-Aquitaine soutient le recrutement de chargés d’étude. Cette aide pour les opérations d’Inventaire Général du Patrimoine Culturel et pour la valorisation de la recherche est soumise à une programmation pluriannuelle sur l’ensemble du territoire régional.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Dépenses éligibles et modalités de calcul de la subvention régionale&lt;/p&gt;&lt;p&gt;Pour le chargé d’étude :&lt;/p&gt;&lt;p&gt;La subvention est calculée sur la base d’un salaire brut chargé (grille d’attaché territorial de conservation du patrimoine). Les dépenses liées à l’activité du chargé d’étude (frais de mission, matériel) ne sont pas prises en compte.&lt;/p&gt;&lt;p&gt;Calcul de la subvention régionale : 50 % du salaire brut chargé du chargé d’étude plafonné à 50 000 € de dépenses TTC par an, soit une subvention de 25 000 € maximum par an.&lt;/p&gt;&lt;p&gt;Dans le cadre d’un cofinancement FEADER, l’aide régionale ne pourra pas excéder 25% du salaire brut chargé du chargé d’étude.&lt;/p&gt;&lt;p&gt;Pour la valorisation de la recherche :&lt;/p&gt;&lt;p&gt;Concernant la valorisation de la recherche, une subvention complémentaire pourra être attribuée pendant les 3 ans qui suivent la fin de l’opération :&lt;/p&gt;&lt;p&gt;publication dans les collections nationales et régionales de l’Inventaire Général ;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;exposition ;&lt;/p&gt;&lt;p&gt;projet multimédia.&lt;/p&gt;&lt;p&gt;Les supports de communication ne sont pas éligibles (exemple : dépliants).&lt;/p&gt;&lt;p&gt;Calcul de la subvention régionale : 50 % maximum du montant du projet de valorisation, en l’absence d’autres partenaires financiers. La subvention est plafonnée à 20 000 € par projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N79" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques</t>
+        </is>
+      </c>
+      <c r="O79" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires : &lt;/p&gt;&lt;p&gt;Communes ;&lt;/p&gt;&lt;p&gt;Établissements publics ;&lt;/p&gt;&lt;p&gt;Établissements Publics de Coopération Intercommunale (EPCI) : communautés de communes, communautés d&amp;#039;agglomérations, syndicats mixtes, Parcs Naturels Régionaux...&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Critères d’éligibilité&lt;/p&gt;&lt;p&gt;Sous la responsabilité scientifique du service Patrimoine et Inventaire de la Région Nouvelle-Aquitaine, l’étude devra prendre en compte les points suivants :&lt;/p&gt;&lt;p&gt;respect des normes nationales de l’Inventaire Général du Patrimoine Culturel. Ces normes sont définies dans les livrets de prescription et aboutissent à une documentation normalisée sur le plan national bénéficiant des garanties d’homogénéité, de pérennité et d’accessibilité (Principes, méthode et conduite de l’Inventaire Général du Patrimoine Culturel, Système descriptif de l’architecture, Système descriptif du mobilier, Système descriptif de l’illustration…) ;&lt;/p&gt;&lt;p&gt;utilisation des applications métiers de l’Inventaire Général fournis par la Région : Gertrude (production de dossiers), Augustin (gestion de l’illustration) ;&lt;/p&gt;&lt;p&gt;élaboration en amont de l’opération d’un cahier des clauses scientifiques et techniques et d’une convention de partenariat ;&lt;/p&gt;&lt;p&gt;recrutement d’un ou plusieurs chargé(s) d’étude ayant de solides compétences en matière d’histoire de l’art, d’histoire ou d’architecture (Bac &amp;#43; 5).&lt;/p&gt;&lt;p&gt;La Région sera associée à ce recrutement et engagera un partenariat de plusieurs années avec le bénéficiaire, selon la nature et l’étendue de l’aire d’étude.&lt;/p&gt;&lt;p&gt;Critères de priorisation&lt;/p&gt;&lt;p&gt;Parmi les projets éligibles, seront considérés comme prioritaires :&lt;/p&gt;&lt;p&gt;les projets provenant d’E.P.C.I, afin de favoriser des aires d’études plus grandes assurant une bonne couverture du territoire régional ;&lt;/p&gt;&lt;p&gt;les projets prenant en compte les droits culturels par l’association étroite des habitants du territoire concerné au projet de valorisation (inventaire participatif, ateliers citoyens…) ;&lt;/p&gt;&lt;p&gt;les projets prévoyant l’étude du patrimoine culturel immatériel et ceux concernant les politiques mémorielles ;&lt;/p&gt;&lt;p&gt;les projets prévoyant l’intégration de l’étude d’inventaire dans une politique plus globale en matière de restauration, de protection, de valorisation du patrimoine ;&lt;/p&gt;&lt;p&gt;les projets situés dans des territoires à enjeux culturels (cf. carte en annexe).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U79" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V79" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/culture/operations-dinventaire-general-du-patrimoine-culturel</t>
+        </is>
+      </c>
+      <c r="X79" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?&lt;/p&gt;&lt;p&gt;Pièces nécessaires au dépôt du dossier :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;lettre de saisine motivant la demande ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;descriptif détaillé du projet avec calendrier prévisionnel ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;délibération du futur bénéficiaire avec budget prévisionnel du salaire du chargé d&amp;#039;étude sur la durée totale du recrutement (en € TTC) ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;fiche d&amp;#039;identité Sirene.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Conformément à la délibération n°2023.487.SP relative aux éco socio conditionnalités adoptée en assemblée plénière du 27 mars 2023, la Région Nouvelle-Aquitaine demande à chaque bénéficiaire d’une subvention de signer la « Charte d’engagements du bénéficiaire d’une aide régionale envers la Région Nouvelle-Aquitaine Culture Patrimoine », et d’adhérer à ses principes (cf. délibération 2024.267.SP du 11 mars 2024).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y79" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z79" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/operations-dinventaire-general-du-patrimoine-culturel/</t>
+        </is>
+      </c>
+      <c r="AA79" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE79" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF79" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AG79" s="1" t="inlineStr">
+        <is>
+          <t>07/09/2025</t>
+        </is>
+      </c>
+      <c r="AH79" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:34" customHeight="0">
+      <c r="A80" s="1">
+        <v>163589</v>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en oeuvre la stratégie régionale de l'eau</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEDER - Fonds européen de développement régional</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Aides de la stratégie régionale de l'eau</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G80" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H80" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K31" s="1" t="inlineStr">
+      <c r="K80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L’ampleur des enjeux identifiés par la Région dans sa Stratégie Régionale de l’Eau ainsi que l’urgence d’atteindre les objectifs fixés par la Directive Cadre sur l’Eau conduisent la Région à favoriser une approche intégrée de la ressource en eau à l’échelle de bassins versants, seule approche cohérente et efficace au regard des enjeux.&lt;/p&gt;&lt;p&gt; Aussi, afin d’inciter les acteurs de l’eau à s’organiser à cette échelle, la Région souhaite accentuer la sélectivité des projets soutenus. L’accompagnement de la Région au titre de sa politique de l’eau sera ainsi conditionné à : &lt;span&gt;La nécessité d’inscrire l’opération dans une démarche de gestion intégrée de l’eau (adéquation entre le milieu naturel, le développement local et l’aménagement du territoire) construite de manière concertée à une échelle géographique cohérente : le bassin versant. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Forte de ces éléments, la Région s’engage dans les démarches de contractualisation (Contrats territoriaux, …) à l’échelle de bassins versants au côté des agences de l’eau. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; Cette politique de l’eau transversale se décline selon les quatre orientations stratégiques : &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt; Accompagner les changements de pratiques &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Contribuer à la prise en compte des enjeux de l’eau dans l’aménagement du territoire et à la gestion des risques naturels &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Préserver les milieux aquatiques &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt; Développer et partager les connaissances &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span&gt; La mise en œuvre de cette politique de l’eau se fera en collaboration étroite avec les Agences de l’eau Adour-Garonne et Loire-Bretagne.
+Au-delà de l’intervention de la Région dans la mise en œuvre d’actions en faveur de la préservation de la ressources en eau (qualité et quantité) sur les bassins versants, la Région s’appuiera sur des partenaires afin notamment d’améliorer la connaissance, de la diffuser et de mettre en cohérence les actions à l’échelle de la Nouvelle-Aquitaine.&lt;/span&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt; A cheval entre les bassins hydrographiques Adour-Garonne et Loire-Bretagne, la Région Nouvelle-Aquitaine se caractérise par la présence de différents types de ressources en eau (cours d’eau, nappes, étangs, zones humides, …), rencontrées de manière différenciée sur le territoire. Malgré leurs diversités, ces ressources sont soumises à des pressions et des sollicitations anthropiques variables selon l’occupation du territoire et les activités humaines présentes.
+Ces pressions se trouveront accentuées par le changement climatique qui impactera d’une manière significative, directement et indirectement, l’ensemble des écosystèmes et ressources en eau de la Nouvelle-Aquitaine, ainsi que les usages de l’eau associés.
+Les objectifs visés par la Région sont de pouvoir répondre aux différents enjeux liés à la ressource en eau. &lt;/span&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N80" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Transition énergétique
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O80" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Collectivités et leurs groupements &lt;/li&gt;&lt;li&gt;Collectivités porteuses des contrats territoriaux de gestion intégrée des bassins versants &lt;/li&gt;&lt;li&gt; Syndicats mixtes et établissements de coopération intercommunale&lt;/li&gt;&lt;li&gt; Collectivités productrices d’eau potable&lt;/li&gt;&lt;li&gt; Organisations professionnelles agricoles donnant du conseil sur le système des exploitations et les pratiques des agriculteurs présentes sur les zones à enjeu&lt;/li&gt;&lt;li&gt; Eau prioritaires bénéficiant d’un contrat territorial de bassin versant ou d’un contrat territorial Re-Sources &lt;/li&gt;&lt;li&gt; Entreprises &lt;/li&gt;&lt;li&gt; Groupements de collectivités (Communautés de Communes et Communautés d’Agglomération au titre de la GEMAPI, Etablissement Public Territoriaux de Bassin, Syndicats de Bassins Versants compétents)&lt;/li&gt;&lt;li&gt; Structures porteuses de SAGE
+	Associations créées sur la base de la Loi du 1er juillet 1901 &lt;/li&gt;&lt;li&gt; Propriétaires privés &lt;/li&gt;&lt;li&gt; Associations « migrateurs » : LOGRAMI, MIGADO, MIGRADOUR, Cellule migrateurs Charente Seudre  &lt;/li&gt;&lt;li&gt;Associations ayant une action significative sur les espèces exotiques envahissantes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subvention seront traitées au fil de l’eau.
+&lt;/p&gt;&lt;p&gt;Pour les demandes de subvention pour travaux et/ou études, elles sont à déposer, avant leur démarrage, de préférence avant le 31 mars ou avant le 30 juin de chaque année, pour favoriser leur instruction en vue des commissions du 1er ou 2e semestre, en privilégiant un dépôt regroupé par tranche annuelle. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U80" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V80" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/aides-de-la-strategie-regionale-de-leau</t>
+        </is>
+      </c>
+      <c r="X80" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les modalités d&amp;#039;intervention sont différentes selon les projets, elles sont détaillées dans le règlement d&amp;#039;intervention ci-après.
+Les dossiers sont à transmettre par voie dématérialisée à l&amp;#039;adresse : &lt;a target="_self"&gt;eau&amp;#64;nouvelle-aquitaine.fr&lt;/a&gt;. &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y80" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z80" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/aides-de-la-strategie-regionale-de-leau/</t>
+        </is>
+      </c>
+      <c r="AA80" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AD80" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE80" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF80" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L31" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="U31" s="1" t="inlineStr">
+      <c r="AG80" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH80" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:34" customHeight="0">
+      <c r="A81" s="1">
+        <v>163733</v>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans le renouvellement des forêts et l'adaptation au changement climatique</t>
+        </is>
+      </c>
+      <c r="C81" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEADER - Fonds européen agricole pour le développement rural</t>
+        </is>
+      </c>
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Investir dans le renouvellement des forêts et l'adaptation au changement climatique</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G81" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H81" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Vous êtes propriétaire forestier en Nouvelle-Aquitaine ? La Region vous accompagne dans vos investissements en faveur du boisement, du renouvellement et de l’amélioration de vos peuplements.&lt;/p&gt;&lt;p&gt;Objectifs&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Améliorer la résilience et la valeur environnementale des peuplements,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Promouvoir la régénération naturelle et les enrichissements en cas de régénération partielle ou au milieu de peuplements déjà constitués,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Améliorer la qualité des peuplements et des bois produits pour répondre à la demande de la filière,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Favoriser les premières interventions d’amélioration de suberaies permettant la production de liège de meilleure qualité,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Mettre en place de nouvelles peupleraies et développer la qualité des peupleraies existantes afin de répondre à la demande croissante des industriels régionaux.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Montant&lt;/p&gt;&lt;p&gt;Le taux de base est fixé à 40 %.&lt;/p&gt;&lt;p&gt;Des bonifications éventuelles peuvent être apportées pour :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Regroupement de chantiers géographiquement proches,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Diversification d’essences et maintien / entretien d’éléments de biodiversité.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Le taux maximum d’aide publique est de 65 %.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N81" s="1" t="inlineStr">
+        <is>
+          <t>Forêts</t>
+        </is>
+      </c>
+      <c r="O81" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les propriétaires privés (personnes morales ou physiques), individuels ou regroupés,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les structures de regroupement des investissements telles que les OGEC (coopératives forestières), les associations syndicales autorisées (ASA), les associations syndicales libres (ASL, ASLGF…), ainsi que les GIEEF (Groupement d&amp;#039;Intérêt Economique et Environnemental Forestier), si elles sont titulaires des engagements liés à la réalisation des opérations,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les propriétaires de forêts publiques autres que les forêts domaniales.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U81" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V31" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="Y31" s="1" t="inlineStr">
+      <c r="V81" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/investir-dans-le-renouvellement-des-forets-et-ladaptation-au-changement-climatique</t>
+        </is>
+      </c>
+      <c r="X81" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Comment faire ma demande ?
+&lt;/p&gt;&lt;p&gt;Le formulaire de demande d’aide publique accompagné des pièces justificatives et des annexes doit être déposé sur la plateforme MDNA (Mes démarches en Nouvelle-Aquitaine, en cliquant sur le bouton rouge, dessous &amp;#34;Déposer ma demande&amp;#34;).&lt;/p&gt;&lt;p&gt;Vous trouverez ces documents sur ce lien Vous avez un projet concernant l&amp;#039;agriculture, la forêt ou Natura 2000 | Europe (europe-en-nouvelle-aquitaine.eu). (Le renouvellement des forêts 73.08.01)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Après le dépôt, un accusé de recevabilité sera transmis au demandeur dans les conditions mentionnées au 1.3.2 du cahier des charges.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Après instruction, les dossiers feront l’objet d’un passage en Commission Permanente de la Région Nouvelle-Aquitaine puis en Instance de Consultation des Partenaires, instance de décision du FEADER. Le porteur de projet sera informé de la décision globale.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y81" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA31" s="1" t="inlineStr">
+      <c r="Z81" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/investir-dans-le-renouvellement-des-forets-et-ladaptation-au-changement-climatique/</t>
+        </is>
+      </c>
+      <c r="AA81" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF31" s="1" t="inlineStr">
+      <c r="AD81" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE81" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF81" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG31" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AG81" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH81" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="32" spans="1:34" customHeight="0">
-[...18 lines deleted...]
-      <c r="E32" s="1" t="inlineStr">
+    <row r="82" spans="1:34" customHeight="0">
+      <c r="A82" s="1">
+        <v>163743</v>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l'accès aux soins</t>
+        </is>
+      </c>
+      <c r="D82" s="1" t="inlineStr">
+        <is>
+          <t>Faciliter l'accès aux soins</t>
+        </is>
+      </c>
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G32" s="1" t="inlineStr">
-[...129 lines deleted...]
-      <c r="G33" s="1" t="inlineStr">
+      <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H33" s="1" t="inlineStr">
+      <c r="H82" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="K33" s="1" t="inlineStr">
+      <c r="K82" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L33" s="1" t="inlineStr">
-[...18 lines deleted...]
-      <c r="O33" s="1" t="inlineStr">
+      <c r="L82" s="1" t="inlineStr">
+        <is>
+          <t>Cet AMI vise à favoriser l&amp;#039;équité et l&amp;#039;égalité d&amp;#039;accès aux soins et aux soignants sur tous les territoires de Nouvelle-Aquitaine. Volet 1 : Innover en matière d&amp;#039;organisations et de pratiques collaboratives en santé dans les territoires.
+	Volet 2 : Accompagner le déploiement des solutions numériques de santé sur les territoires.
+	Volet 3 : Permettre la création d&amp;#039;Hébergements Territoriaux des Étudiants en Santé (HTES).</t>
+        </is>
+      </c>
+      <c r="M82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Montant&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Dans le cadre du projet proposé, les dépenses éligibles sont les suivantes : &lt;/p&gt;&lt;p&gt;Concernant les volets 1 et 2 :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Frais de personnels hors temps médical,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dépenses liées au développement ou à l&amp;#039;achat d&amp;#039;outils immatériels ou matériels,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coûts d&amp;#039;intégration des outils numériques et de développements techniques,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Dépenses liées à l&amp;#039;évaluation du projet,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Coûts des services de consultants ou prestataires, utilisés exclusivement pour le projet (ex : test d&amp;#039;usages),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Charges de communication dans la limite de 10 % des dépenses éligibles,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Frais généraux supplémentaires et autres frais d&amp;#039;exploitation supportés directement du fait du projet (fournitures, frais de déplacements, télécommunications…) dans une limite de 20 % maximum des frais de personnel. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les coûts non éligibles : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Temps médical,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Bâti, immobilier et mobilier, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les demandes de formation professionnelle,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les projets portant sur l&amp;#039;accompagnement individuel ou collectif d&amp;#039;une pathologie donnée,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les actions d&amp;#039;information tels que les forums et les cours théoriques.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Concernant le volet 3 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Tous les travaux de réhabilitation liés au projet d&amp;#039;hébergement y compris les maîtrises d’œuvre, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Achats d&amp;#039;équipements mobiliers et immobiliers. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles : &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les coûts relatifs à l&amp;#039;acquisition,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les frais de fonctionnement. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt; &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N82" s="1" t="inlineStr">
+        <is>
+          <t>Santé
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O82" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R33" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="U33" s="1" t="inlineStr">
+      <c r="Q82" s="1" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Bénéficiaires&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les candidats peuvent être les structures suivantes implantées dans le territoire régional :&lt;/p&gt;&lt;p&gt;Concernant les volets 1 et 2 :&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Groupement de professionnels de santé :&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Sociétés Interprofessionnelles de Soins Ambulatoires (SISA),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Communautés Professionnelles Territoriales de Santé (CPTS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Equipes de Soins Primaires (ESP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Plateformes Territoriales d&amp;#039;Appui (PTA),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Unions professionnelles,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Pôles de Santé Pluridisciplinaires (PSP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Maisons de Santé Pluridisciplinaires (MSP),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Centres de santé (CDS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations d&amp;#039;aidants,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations représentant les usagers,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Groupements de Coopération Sanitaires (GCS),&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités et leurs groupements, en collaboration avec un groupement territorial de professionnels de santé,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Entreprises, dans le cadre d&amp;#039;un partenariat avec un groupement de professionnels de santé du territoire. &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Concernant le volet 3 :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Groupement de professionnels de santé : SISA, CPTS, ESP, PTA, MSP, GCS,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Collectivités territoriales,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Bailleurs sociaux, entreprises, Société d&amp;#039;Economie Mixte (SEM), coopératives ou fondations,&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Associations, &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Structures privées (SCI). &lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="U82" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V33" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="Y33" s="1" t="inlineStr">
+      <c r="V82" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/faciliter-lacces-aux-soins</t>
+        </is>
+      </c>
+      <c r="X82" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Il est conseillé au porteur de projet de prendre contact avec l&amp;#039;équipe en charge de ce dispositif pour vérifier en amont l&amp;#039;éligibilité du projet. &lt;/p&gt;&lt;p&gt;Le dossier de candidature est à télécharger et à renvoyer complété par mail à l&amp;#039;adresse suivante : amiaitasspriorite1&amp;#64;nouvelle-aquitaine.fr  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y82" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA33" s="1" t="inlineStr">
+      <c r="Z82" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/faciliter-lacces-aux-soins/</t>
+        </is>
+      </c>
+      <c r="AA82" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE33" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF33" s="1" t="inlineStr">
+      <c r="AE82" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF82" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG33" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AG82" s="1" t="inlineStr">
+        <is>
+          <t>11/10/2024</t>
+        </is>
+      </c>
+      <c r="AH82" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="34" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E34" s="1" t="inlineStr">
+    <row r="83" spans="1:34" customHeight="0">
+      <c r="A83" s="1">
+        <v>164126</v>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Créer des aires de bivouacs dans les massifs</t>
+        </is>
+      </c>
+      <c r="D83" s="1" t="inlineStr">
+        <is>
+          <t>Massifs : Création d'aires de bivouacs</t>
+        </is>
+      </c>
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G34" s="1" t="inlineStr">
+      <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K34" s="1" t="inlineStr">
+      <c r="H83" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Dispositif  à titre expérimental, facilitant l&amp;#039;aménagement d&amp;#039;espaces délimités et sécurisés, permettant une halte et l&amp;#039;accès à différents services situés le long d&amp;#039;itinéraires de randonnée de référence, ou sur des sites naturels. Soutenir le développement d&amp;#039;une offre d&amp;#039;hébergements dans une logique d&amp;#039;itinérance, en zone massif, uniquement.
+&lt;/p&gt;&lt;p&gt;Objectifs :&lt;/p&gt;&lt;p&gt;Soutenir le développement d&amp;#039;une offre d&amp;#039;hébergements dans une logique d&amp;#039;itinérance, en zone massif, uniquement.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M83" s="1" t="inlineStr">
+        <is>
+          <t>Le montant de l&amp;#039;aide est de 25% maximum des dépenses éligibles plafonnées à 200 000 € HT.</t>
+        </is>
+      </c>
+      <c r="N83" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie locale et circuits courts
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O83" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R83" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bénéficiaires :&lt;/p&gt;&lt;p&gt;Maitres d&amp;#039;ouvrages publics et privés.&lt;/p&gt;&lt;p&gt;Critères de sélection&lt;/p&gt;&lt;p&gt;Dépenses éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Structures, de type &amp;#34;plateforme&amp;#34;, réversibles, ayant un impact limité sur l&amp;#039;environnement et privilégiant l&amp;#039;utilisation de matériaux locaux, destinés à l&amp;#039;accueil des tentes ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Intégration paysagère, foyer cheminée pour la cuisine, abri bois, point d&amp;#039;eau potable, toilettes sèches, abri/local poubelles, etc ;&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le projet devra présenter des garanties sur la gestion du site (entretien, réservation...) et démontrer une carence de l&amp;#039;offre.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Maximum 4 aires de bivouacs par porteur de projet.&lt;/p&gt;&lt;p&gt;Dépenses non-éligibles :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les dépenses inhérentes au fonctionnement de l&amp;#039;aire sont exclues.&lt;/span&gt;&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="T83" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U83" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V83" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/amenagement-du-territoire/massifs-creation-daires-de-bivouacs</t>
+        </is>
+      </c>
+      <c r="X83" s="1" t="inlineStr">
+        <is>
+          <t>Si vous remplissez les critères énoncés ci-dessus, merci de compléter le formulaire de contact ci-dessous, ou d&amp;#039;envoyer un mail à l&amp;#039;adresse tourisme&amp;#64;nouvelle-aquitaine.fr, en apportant des éléments de présentation de votre projet et vos coordonnées.
+La Direction du Tourisme prendra ensuite contact avec vous pour vérifier l’éligibilitéde votre projet, avant tout dépôt de demande de subvention.</t>
+        </is>
+      </c>
+      <c r="Y83" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z83" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/massifs-creation-daires-de-bivouacs/</t>
+        </is>
+      </c>
+      <c r="AA83" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE83" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF83" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L34" s="1" t="inlineStr">
-[...4 lines deleted...]
-	soutenir la réalisation de projets de coopération structurants, engageant les acteurs des différents territoires dans des relations durables.
+      <c r="AG83" s="1" t="inlineStr">
+        <is>
+          <t>19/01/2025</t>
+        </is>
+      </c>
+      <c r="AH83" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:34" customHeight="0">
+      <c r="A84" s="1">
+        <v>90821</v>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Transformer les produits de la pêche et de l'aquaculture</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - FEAMPA - Fonds européen pour les affaires maritimes, la pêche et l'aquaculture</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Transformation des produits de la pêche et de l'aquaculture</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Conseil régional de Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H84" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les objectifs de cette aide sont:
+&lt;/p&gt;
+&lt;p&gt;
+ Développement de la transformation des produits de la pêche et de l&amp;#039;aquaculture devant permettre l&amp;#039;amélioration de leur valorisation, avec un effet de levier sur l&amp;#039;amont de la filière ;
+&lt;/p&gt;
+&lt;p&gt;
+ Mise en œuvre de projets s&amp;#039;inscrivant dans le cadre de la transition écologique et énergétique et améliorant la sécurité et les conditions de travail ainsi que permettant d&amp;#039;adapter les processus de transformation innovants à des produits nouveaux, à la transformation des captures non désirées ou aux coproduits ainsi qu&amp;#039;aux signes de qualité ou aux produits issus de l&amp;#039;aquaculture biologique ;
+&lt;/p&gt;
+&lt;p&gt;
+ Développement (régions ultrapériphériques, Méditerranée et régions continentales) et adaptation (Manche-Atlantique) des entreprises de transformation des produits de la pêche et de l&amp;#039;aquaculture dans une perspective de transition écologique et énergétique. Favoriser le développement de la transformation des produits de la pêche et de l&amp;#039;aquaculture pour la fabrication de produits élaborés, ainsi qu&amp;#039;augmenter leur valeur ajoutée.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M34" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="O34" s="1" t="inlineStr">
+      <c r="N84" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Agriculture et agroalimentaire
+Mers et océans</t>
+        </is>
+      </c>
+      <c r="O84" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R34" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="U34" s="1" t="inlineStr">
+      <c r="Q84" s="1" t="inlineStr">
+        <is>
+          <t>30/06/2027</t>
+        </is>
+      </c>
+      <c r="R84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Critères de sélection
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Bénéficiaire s&amp;#039;inscrivant dans une démarche environnementale reconnue (charte, certification entreprise, norme ISO...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet permettant l&amp;#039;émergence de nouveaux marchés ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Amélioration des conditions de travail ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Projet en cohérence avec les orientations du Plan stratégique national pluriannuel de développement aquacole.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S84" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T84" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U84" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V34" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y34" s="1" t="inlineStr">
+      <c r="V84" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/transformation-des-produits-de-la-peche-et-de-laquaculture</t>
+        </is>
+      </c>
+      <c r="X84" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Elodie VANBRABANT - Service Pêche et Aquaculture
+Direction de l&amp;#039;agriculture des IAA et de la pêche
+ &lt;/li&gt;
+&lt;/ul&gt;
+05 57 57 73 50
+&lt;br /&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Joëlle LIRIA-GIMENEZ - Service Pêche et Aquaculture
+Direction de l&amp;#039;agriculture des IAA et de la pêche
+ &lt;/li&gt;
+&lt;/ul&gt;
+05 56 56 38 10
+&lt;br /&gt;</t>
+        </is>
+      </c>
+      <c r="Y84" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA34" s="1" t="inlineStr">
+      <c r="Z84" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0887-transformation-des-produits-de-la-peche-et-de-l-aquaculture/</t>
+        </is>
+      </c>
+      <c r="AA84" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE34" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF34" s="1" t="inlineStr">
+      <c r="AC84" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AD84" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE84" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF84" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG34" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AG84" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH84" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="35" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E35" s="1" t="inlineStr">
+    <row r="85" spans="1:34" customHeight="0">
+      <c r="A85" s="1">
+        <v>90850</v>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Préparer et accompagner la transition vers l’économie circulaire</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Actions collectives dans l'économie circulaire</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G35" s="1" t="inlineStr">
+      <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K35" s="1" t="inlineStr">
+      <c r="H85" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="K85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La région Nouvelle-Aquitaine va permettre de disposer d&amp;#039;outils permettant de préparer et accompagner la transition vers l&amp;#039;économie circulaire (écoconception, écologie industrielle, économie de fonctionnalité, réemploi, réparation, réutilisation, recyclage).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Objectifs
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagner les opérations visant à l&amp;#039;émergence de filières, de projets d&amp;#039;économie de la fonctionnalité, de partenariats inter-entreprises, de démarche d&amp;#039;écologie industrielle ou territoriales, de mise en relation clients/fournisseurs dans le cadre de circuits de proximité d&amp;#039;approvisionnement, de démarches d&amp;#039;accompagnement d&amp;#039;entreprises vers une prise en compte d&amp;#039;un ou plusieurs piliers de l&amp;#039;économie circulaire.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N85" s="1" t="inlineStr">
+        <is>
+          <t>Economie circulaire</t>
+        </is>
+      </c>
+      <c r="O85" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Calendrier
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Entreprises de toutes tailles, dont les associations et les collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Modalités d&amp;#039;intervention
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Mission d&amp;#039;intérêt général : Subvention maximum de 80%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Porteur ≤ 5ans : Subvention maximum de 80 % plafonnés à 600 000€
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pôle d&amp;#039;innovation : Subvention maximum de 50%
+ &lt;/li&gt;
+ &lt;li&gt;
+  Opérateur transparent : selon régime
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S85" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U85" s="1" t="inlineStr">
+        <is>
+          <t>Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="V85" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/transition-energetique-et-ecologique/actions-collectives-dans-leconomie-circulaire</t>
+        </is>
+      </c>
+      <c r="X85" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Relation aux Usagers
+Direction de l&amp;#039;environnement : 05 49 38 49 38
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  du lundi au vendredi de 9h à 18h sans interruption
+ &lt;/em&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y85" s="1" t="inlineStr">
+        <is>
+          <t>newsroom@nouvelle-aquitaine.fr</t>
+        </is>
+      </c>
+      <c r="Z85" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/29d6-actions-collectives-dans-leconomie-circulaire/</t>
+        </is>
+      </c>
+      <c r="AA85" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC85" s="1" t="inlineStr">
+        <is>
+          <t>Région Nouvelle-Aquitaine</t>
+        </is>
+      </c>
+      <c r="AE85" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF85" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L35" s="1" t="inlineStr">
-[...87 lines deleted...]
-          <t>04/02/2026</t>
+      <c r="AG85" s="1" t="inlineStr">
+        <is>
+          <t>20/04/2021</t>
+        </is>
+      </c>
+      <c r="AH85" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="36" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E36" s="1" t="inlineStr">
+    <row r="86" spans="1:34" customHeight="0">
+      <c r="A86" s="1">
+        <v>166448</v>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Fonds social régional pour la restauration et l'hébergement des lycées</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Fonds social régional pour la restauration et l'hébergement des lycées (élèves en tarification solidaire)</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G36" s="1" t="inlineStr">
-[...3545 lines deleted...]
-      <c r="G64" s="1" t="inlineStr">
+      <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Particulier</t>
         </is>
       </c>
-      <c r="K64" s="1" t="inlineStr">
-[...19 lines deleted...]
-      <c r="O64" s="1" t="inlineStr">
+      <c r="K86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L86" s="1" t="inlineStr">
+        <is>
+          <t>Permettre aux familles bénéficiaires de la tarification solidaire de bénéficier d’une aide pour les frais de restauration et d’hébergement, quelle que soit leur tranche tarifaire, lorsqu&amp;#039;elles rencontrent des difficultés financières liées à un évènement social ou familial (décès, perte d’emploi, séparation, etc.) .</t>
+        </is>
+      </c>
+      <c r="M86" s="1" t="inlineStr">
+        <is>
+          <t>Le fonds régional concerne les dépenses de restauration et d&amp;#039;hébergement exclusivement.Le montant de l&amp;#039;aide allouée est décidé en commission par l&amp;#039;établissement (voir la rubrique &amp;#34;Comment faire ma demande&amp;#34;)</t>
+        </is>
+      </c>
+      <c r="N86" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O86" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U64" s="1" t="inlineStr">
+      <c r="R86" s="1" t="inlineStr">
+        <is>
+          <t>Les lycéens et assimilés de l&amp;#039;enseignement public (hors apprentis).Les étudiants postbac scolarisés dans les lycées publics. Etre bénéficiaire de la tarification solidaire de la restauration mise en place par la Région.</t>
+        </is>
+      </c>
+      <c r="U86" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V64" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="Y64" s="1" t="inlineStr">
+      <c r="V86" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/jeunesse/fonds-social-regional-pour-la-restauration-et-lhebergement-des-lycees-eleves-en-tarification</t>
+        </is>
+      </c>
+      <c r="Y86" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA64" s="1" t="inlineStr">
+      <c r="Z86" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/fonds-social-regional-pour-la-restauration-et-l-hebergement-des-lycees-eleves-en-tarification-solidaire/</t>
+        </is>
+      </c>
+      <c r="AA86" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE64" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF64" s="1" t="inlineStr">
+      <c r="AE86" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF86" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG64" s="1" t="inlineStr">
-[...6 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AG86" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH86" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="65" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E65" s="1" t="inlineStr">
+    <row r="87" spans="1:34" customHeight="0">
+      <c r="A87" s="1">
+        <v>166452</v>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Labéliser les organismes de conseils individuels bovin viande</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Labélisation des organismes  de conseils individuels bovin viande</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Conseil régional de Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="G65" s="1" t="inlineStr">
-[...2120 lines deleted...]
-      <c r="G82" s="1" t="inlineStr">
+      <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="K82" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="O82" s="1" t="inlineStr">
+      <c r="K87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Labéliser les structures compétentes pour répondre à l’appel à projets et mettre en œuvre les conseils bovins viande dans les exploitations agricoles de Nouvelle-Aquitaine ;&lt;br /&gt;Calibrer le nombre de conseils souhaité par les structures en capacité «de faire» et leur répartition territoriale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Le conseil bovin viande s’appuiera sur les modalités de mise en œuvre suivantes :&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Conseil individuel exclusif &lt;/strong&gt;(conseils collectifs inéligibles) avec une intervention comprenant le temps de préparation, le temps de conseil face à face sur l’exploitation et le temps de restitution ;&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Dépenses éligibles&lt;/strong&gt; : le coût du conseil reposera sur un montant d’assiette forfaitaire de 940 € par conseil (base coût / jour de l’Option de Coût Simplifié &amp;#61; 470 €), soit une aide forfaitaire de 658 € (taux d’aide de 70%)par conseil ;&lt;br /&gt;&lt;br /&gt;&lt;strong&gt;Durée du projet &lt;/strong&gt;pour la réalisation des conseils : 24 mois maximum pour la mise en œuvre ;Règle d’un conseil bovin viande maximumpar exploitation agricole éligible sur la durée du projet.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N87" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O87" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U82" s="1" t="inlineStr">
+      <c r="R87" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Les structures compétentes pour la sélection&lt;/strong&gt; en Nouvelle-Aquitaine seront des structures publiques ou privées intervenant dans le domaine du conseil en filière bovin viande et issues des réseaux suivants :&lt;br /&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Réseau de la Coopération agricole Nouvelle-Aquitaine ;&lt;/li&gt;&lt;li&gt;Réseau des Chambres d’agriculture ;&lt;/li&gt;&lt;li&gt;Réseau associatif. &lt;/li&gt;&lt;/ul&gt;&lt;br /&gt;&lt;strong&gt;Critères de labélisation&lt;/strong&gt;&lt;br /&gt;&lt;ul&gt;&lt;li&gt;La compétence et l’expérience des structures en matière d’accompagnement technico-économique en production bovin viande ;&lt;/li&gt;&lt;li&gt;La compétence et l’expérience des équipes de conseil des structures ;&lt;/li&gt;&lt;li&gt;L&amp;#039;adéquation entre le nombre de conseils bovins viande prévus et les compétences / l&amp;#039;expérience/ l&amp;#039;effectif mobilisé d&amp;#039;agents de la structure.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="U87" s="1" t="inlineStr">
         <is>
           <t>Nouvelle-Aquitaine</t>
         </is>
       </c>
-      <c r="V82" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="Y82" s="1" t="inlineStr">
+      <c r="V87" s="1" t="inlineStr">
+        <is>
+          <t>https://les-aides.nouvelle-aquitaine.fr/economie-et-emploi/labelisation-des-organismes-de-conseils-individuels-bovin-viande</t>
+        </is>
+      </c>
+      <c r="Y87" s="1" t="inlineStr">
         <is>
           <t>newsroom@nouvelle-aquitaine.fr</t>
         </is>
       </c>
-      <c r="Z82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA82" s="1" t="inlineStr">
+      <c r="Z87" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/labelisation-des-organismes-de-conseils-individuels-bovin-viande/</t>
+        </is>
+      </c>
+      <c r="AA87" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AE82" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF82" s="1" t="inlineStr">
+      <c r="AE87" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF87" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AG82" s="1" t="inlineStr">
-[...401 lines deleted...]
-          <t>07/02/2026</t>
+      <c r="AG87" s="1" t="inlineStr">
+        <is>
+          <t>05/07/2026</t>
+        </is>
+      </c>
+      <c r="AH87" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>