--- v0 (2026-03-02)
+++ v1 (2026-05-15)
@@ -263,686 +263,1009 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>82911</v>
+        <v>82915</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
+          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
-Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
+Avenir Montagnes
 Cités éducatives
-Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>CAUE du Pas-de-Calais
+          <t>CAUE du Tarn
+CAUE de la Meuse
+CAUE du Gers
+CAUE de l'Ain
+CAUE de l'Aisne
 CAUE des Hautes-Alpes
-CAUE de la Martinique
-[...1 lines deleted...]
-CAUE du Loir-et-Cher
+CAUE de l'Ariège
+CAUE des Landes
+CAUE du Puy-de-Dôme
+CAUE de l'Aveyron
+CAUE des Bouches-du-Rhône
+CAUE du Calvados
+CAUE du Cantal
+CAUE de la Charente
+CAUE du Cher
+CAUE de Corrèze
+CAUE de l'Aude
+CAUE de la Drôme
+CAUE de l'Oise
+CAUE du Gard
+CAUE de la Haute-Garonne
+CAUE de la Gironde
+CAUE de l'Hérault
+CAUE de l'Isère
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
+CAUE de l'Ardèche
+CAUE de la Haute-Loire
+CAUE du Lot
+CAUE Lot-et-Garonne
+CAUE du Maine-et-Loire
+CAUE de la Manche
+CAUE de la Mayenne
+CAUE de Meurthe-et-Moselle
+CAUE de la Moselle
+CAUE de Mayotte
+CAUE de la Seine-et-Marne
+CAUE des Pyrénées-Atlantiques
 CAUE des Hautes-Pyrénées
-CAUE Lot-et-Garonne
-[...6 lines deleted...]
-CAUE de la Gironde
+CAUE des Pyrénées-Orientales
+CAUE de Rhône-Métropole
+CAUE de la Sarthe
+CAUE de la Savoie
+CAUE de l'Orne
+CAUE de la Somme
+CAUE du Pas-de-Calais
 CAUE des Deux-Sèvres
-CAUE de la Côte-d'Or
-[...15 lines deleted...]
-CAUE de Rhône-Métropole
+CAUE de la Vendée
 CAUE de la Haute-Vienne
+CAUE des Vosges
+CAUE de l'Essonne
+Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE de la Haute-Savoie
 CAUE de la Seine-Maritime
-CAUE du Gard
+CAUE de la Charente-Maritime
+CAUE du Val-de-Marne
+CAUE du Val d'Oise
+CAUE de Guadeloupe
+CAUE de la Martinique
+CAUE de la Guyane
+CAUE de l'Île-de-la-Réunion
 CAUE du Var
-CAUE de la Sarthe
+CAUE d'Alsace
+CAUE du Tarn-et-Garonne
+CAUE de la Côte-d'Or
+CAUE des Hauts-de-Seine
+CAUE de Corse
+CAUE de la Creuse
+CAUE du Loir-et-Cher
+CAUE du Loiret
 CAUE du Morbihan
-CAUE de l'Ain
-[...29 lines deleted...]
-CAUE de Mayotte</t>
+CAUE de la Dordogne
+CAUE de l'Yonne</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
+  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
- &lt;br /&gt;
-[...2 lines deleted...]
- Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
+ à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;strong&gt;
-  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
+  Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
- &lt;br /&gt;
-[...7 lines deleted...]
- &lt;br /&gt;
+ . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
+ Ils oeuvrent en lien avec les politiques départementales, locales et déclinent les politiques publiques nationales.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les CAUE sont à votre service.
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Vous êtes un élu, un maire ou un agent de collectivité territoriale et vous souhaitez un appui pour définir vos projets et vos politiques publiques ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un particulier et vous avez une envie ou un projet de construction, d&amp;#039;extension, de rénovation, d&amp;#039;énergie renouvelable... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes une administration ou un service de l&amp;#039;État, et vous souhaitez être accompagné pour la mise en œuvre de politiques publiques territoriales... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un professionnel de la construction et vous souhaitez bénéficier du retour d&amp;#039;expériences d&amp;#039;autres acteurs... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous êtes un enseignant ou un professionnel de la culture et vous voulez organiser des activités pédagogiques ou développer des offres culturelles... ?
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous souhaitez renforcer vos démarches en faveur de la transition écologique ? Expérimenter des pistes innovantes ?
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
-[...5 lines deleted...]
-  Parcours numériques
+  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
+ &lt;/li&gt;
+ &lt;li&gt;
+  Animations interprofessionnelles, mise en réseaux des acteurs du territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Ateliers
-[...11 lines deleted...]
-  Randonnées, lectures de paysages, balades urbaines
+  Information, fourniture de données
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
   &lt;br /&gt;
- &lt;/li&gt;
-[...34 lines deleted...]
-&lt;/ul&gt;</t>
+ &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Nature de l&amp;#039;aide :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ingenierie territoriale / Aide à la décision / conseil / diagnostic / note d&amp;#039;enjeux / préparation à la programmation / guide / organisation de la concertation / animation du débat public / participation à des jury / médiation / publications / expérimentations, des programmes actions-recherche...
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Par leur posture neutre, leurs compétences, leur connaissance des territoires, dans un environnement de plus en plus complexe, les CAUE renforcent  la capacité de chacun à agir, à atteindre les changements durables voulus. Promoteurs d&amp;#039;une culture de l&amp;#039;Architecture, de l&amp;#039;Urbanisme, de l&amp;#039;Environnement et du conseil, ils sont la mémoire des territoires facilitateurs de liens entre acteurs locaux, départementaux, régionaux, nationaux et de ressources d&amp;#039;une grande richesse.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;strong&gt;
-[...3 lines deleted...]
- &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
- Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
+ / Patrimoine religieux
+ / Ecomatériaux
+ / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
- Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
- / Ecoquartier&lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
+ / Petite ville de demain
+ (PVD) / Action Coeur de Ville
+ / Sobriété foncière / Rural / Périurbain / Urbain
+ / Densification / Requalification de friches
+ / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
- Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
+ / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
- Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
-[...3 lines deleted...]
-&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture
+ / Médiation / Résidences
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
-Santé
 Education et renforcement des compétences
 Commerces et services
 Tiers-lieux
-Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
-Cimetières et funéraire</t>
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://www.fncaue.com/</t>
+          <t>https://www.fncaue.com/?page=home</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
-&lt;/p&gt;
-[...76 lines deleted...]
- CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN
+ - 34 rue Delestraint  - 01000    BOURG-EN-BRESSE
+ - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03&lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-ALPES
+ - 1 avenue Alexandre Didier
+ - BP 55  - 05200    EMBRUN
+ - caue05&amp;#64;orange.fr
+ - 04 92 43 60 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARDÈCHE
+ - 2 bis avenue de l&amp;#039;Europe Unie
+ - BP 102
+ - 07002    PRIVAS Cedex
+ - caue-07&amp;#64;wanadoo.fr
+ - 04 75 64 36 04
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ARIEGE
+ - 26 bis avenue du stade  - 09001    FOIX
+ - caue.ariege&amp;#64;orange.fr
+ - 05 34 09 78 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AUDE
+ - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement
+ - 28 avenue Claude Bernard
+ - 11000    CARCASSONNE
+ - caue.aude&amp;#64;gmail.com
+ - 04 68 11 56 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039; AVEYRON
+ - 5 place Sainte-Catherine
+ - Immeuble Sainte Catherine
+ - 12000    RODEZ
+ - caue&amp;#64;caueaveyron.fr
+ - 05 65 68 66 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES BOUCHES-DU-RHÔNE
+ - 18 rue Neuve Sainte-Catherine
+ - 13007    MARSEILLE
+ - caue13&amp;#64;caue13.fr
+ - 04 96 11 01 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CALVADOS
+ - 28 rue Jean Eudes
+ - 14000    CAEN
+ - contact&amp;#64;caue14.fr
+ - 02 31 15 59 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CANTAL
+ - 19 avenue de la République
+ - 15000    AURILLAC
+ - caue.cantal&amp;#64;wanadoo.fr
+ - 04 71 48 50 22
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE
+ - 31 boulevard Besson Bey
+ - 16000    ANGOULEME
+ - contact&amp;#64;caue16.fr
+ - 05 45 92 95 93
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA CHARENTE-MARITIME
+ - 85 boulevard de la République
+ - Les Minimes
+ - 17076    LA ROCHELLE Cedex 09
+ - contact&amp;#64;caue17.fr
+ - 05 46 31 71 90
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU CHER
+ - 27 boulevard de Strasbourg
+ - 18000    BOURGES
+ - contact&amp;#64;caue18.fr
+ - 02 48 50 75 18
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE CORRÈZE
+ - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000    TULLE
+ - caue.19&amp;#64;wanadoo.fr
+ - 05 55 26 06 48
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE CORSE
+ - Immeuble l&amp;#039;Expo
+ - Avenue de la Libération
+ - 20600    BASTIA
+ - cauedecorse&amp;#64;orange.fr
+ - 04 95 21 19 48
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR
+ - 1 rue de Soissons
+ - 21000    DIJON
+ - info&amp;#64;caue21.fr
+ - 03 80 30 02 38
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE
+ - 1 avenue Jean-Baptiste Defumade
+ - 23320    SAINT-VAURY
+ - caue23&amp;#64;caue23.fr
+ - 05 44 30 27 56
+ &lt;br /&gt;
+ &lt;br /&gt;CAUE DE LA DORDOGNE
+ - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000    PÉRIGUEUX
+ - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA DRÔME
+ - 44 rue Faventines
+ - BP 1022
+ - 26010    VALENCE Cedex
+ - co-caue&amp;#64;dromenet.org
+ - 04 75 79 04 19
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DU GARD
+ - 29 rue Charlemagne
+ - 30000    NIMES
+ - accueil&amp;#64;caue30.fr
+ - 04 66 36 10 60
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-GARONNE
+ - 1 rue Matabiau
+ - 31000    TOULOUSE
+ - caue&amp;#64;caue31.org
+ - 05 62 73 73 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU GERS
+ - 93 route de Pessan
+ - 32000    AUCH
+ - cauegers&amp;#64;caue32.fr
+ - 05 62 05 75 34
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GIRONDE
+ - 283 rue d&amp;#039;Ornano
+ - 33000    BORDEAUX
+ - contact&amp;#64;cauegironde.com
+ - 05 56 97 81 89
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT
+ - 19 rue Saint Louis
+ - 34000    MONTPELLIER
+ - contact&amp;#64;caue34.fr
+ - 04 99 13 37 00
+ &lt;br /&gt;&lt;br /&gt;
+ CAUE DE L&amp;#039;ISÈRE
+ - 22 rue Hébert
+ - 38000    GRENOBLE
+ - contact&amp;#64;caue-isere.org
+ - 04 76 00 02 21
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES LANDES
+ - 155 rue Martin Luther King
+ - 40000    MONT-DE-MARSAN
+ - contact&amp;#64;caue40.com
+ - 05 58 06 11 77
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU LOIR-ET-CHER
+ - 34 avenue Maunoury
+ - 41000    BLOIS
+ - contact&amp;#64;caue41.fr
+ - 02 54 51 56 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-LOIRE
+ - 16 rue Jean Solvain
+ - 43000    LE PUY-EN-VELAY
+ - contact&amp;#64;caue43.fr
+ - 04 71 07 41 76
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
- &lt;br /&gt;
-[...120 lines deleted...]
-&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT
+ - Cité Bessières
+ - Rue Pierre Mendès France
+ - 46000    CAHORS
+ - caue.46&amp;#64;wanadoo.fr
+ - 05 65 30 14 35
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE LOT-ET-GARONNE
+ - 9 rue Etienne Dolet
+ - 47000    AGEN
+ - secretariat.vr&amp;#64;caue47.com
+ - 05 53 48 46 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAINE-ET-LOIRE
+ - Maison de l&amp;#039;architecture des territoires et du paysage
+ - 312 avenue René Gasnier
+ - 49100    ANGERS
+ - contact&amp;#64;caue49.com
+ - 02 41 22 99 99
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MANCHE
+ - 2 Place de Gaulle
+ - 50000    SAINT-LO
+ - courrier&amp;#64;caue50.fr
+ - 02 33 77 20 77 &lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;&lt;p&gt;CAUE DE LA MAYENNE
+ - 2 rue de l&amp;#039;Ermitage
+ - 53000    LAVAL
+ - accueil&amp;#64;caue53.com
+ - 02 43 56 41 79
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MEURTHE-ET-MOSELLE
+ - 48 esplanade Jacques Baudot
+ - Rue du Sergent Blandan
+ - co 90019
+ - 54035    NANCY Cedex
+ - caue&amp;#64;caue54.departement54.fr
+ - 03 83 94 51 78
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MEUSE
+ - 28 rue des Romains
+ - 55000    BAR-LE-DUC
+ - contact&amp;#64;caue55.fr
+ - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN - 2 All. Nicolas Leblanc, 56000 Vannes - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE
+ - 17 Quai Wiltzer
+ - 57000    METZ
+ - contact&amp;#64;caue57.com
+ - 03 87 74 46 06
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;OISE
+ - 4 rue de l&amp;#039;Abbé du Bos
+ - 60000    BEAUVAIS
+ - caue60&amp;#64;wanadoo.fr
+ - 03 44 82 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ORNE
+ - 54 rue Saint-Blaise
+ - 61000    ALENÇON
+ - contact&amp;#64;caue61.fr
+ - 02 33 26 14 14
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PAS-DE-CALAIS
+ - 43 rue d&amp;#039;Amiens
+ - 62018    ARRAS Cedex 9
+ - caue62&amp;#64;caue62.org
+ - 03 21 21 65 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU PUY-DE-DÔME
+ - Maison de l&amp;#039;Habitat
+ - 129 avenue de la République
+ - 63100    CLERMONT-FERRAND
+ - contact&amp;#64;caue63.com
+ - 04 73 42 21 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES
+ - 4 place Reine Marguerite
+ - 64000    PAU
+ - contact&amp;#64;caue64.fr
+ - 05 59 84 53 66
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTES-PYRÉNÉES
+ - 14 boulevard Claude Debussy
+ - 65000    TARBES  - caue-65&amp;#64;orange.fr
+ - 05 62 56 71 45
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES
+ - 11 rue du Bastion Saint-François
+ - 66000    PERPIGNAN
+ - contact&amp;#64;caue66.fr
+ - 04 68 34 12 37
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE D&amp;#039;ALSACE
+ - 5 rue Hannong
+ - 67000    STRASBOURG
+ - caue&amp;#64;caue-alsace.com
+ - 03 88 15 02 30
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE RHÔNE-METROPOLE
+ DE LYON- 6 bis quai Saint-Vincent
+ - 69283    LYON Cedex 01
+ - caue69&amp;#64;caue69.fr
+ - 04 72 07 44 55 &lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;CAUE DE LA SARTHE
+ - 1 rue de la Mariette
+ - 72000    LE MANS
+ - caue.sarthe&amp;#64;wanadoo.fr
+ - 02 43 72 35 31
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SAVOIE
+ - Bâtiment Evolution
+ - 25 Rue Jean Pellerin
+ - CS 42632
+ - 73026    CHAMBERY Cedex
+ - caue&amp;#64;cauesavoie.org
+ - 04 79 60 75 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-SAVOIE
+ - L&amp;#039;Ilot-S
+ - 7 esplanade Paul Grimault
+ - BP 339
+ - 74008    ANNECY Cedex
+ - caue74&amp;#64;caue74.fr
+ - 04 50 88 21 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-MARITIME
+ - 27 rue François Mitterrand
+ - BP 90241
+ - 76142    PETIT-QUEVILLY Cedex
+ - caue&amp;#64;caue76.org
+ - 02 35 72 94 50
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SEINE-ET-MARNE
+ - 27 rue du Marché
+ - 77120    COULOMMIERS
+ - accueil&amp;#64;caue77.fr
+ - 01 64 03 30 62
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES DEUX-SÈVRES
+ - Maison du Département
+ - Mail Lucie Aubrac
+ - CS 58882
+ - 79000    NIORT
+ - caue&amp;#64;caue79.fr
+ - 05 49 28 06 28
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA SOMME
+ - 35 mail Albert 1er
+ - 80000    AMIENS
+ - caue80&amp;#64;caue80.asso.fr
+ - 03 22 91 11 65
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN
+ - 188 rue de Jarlard
+ - 81000    ALBI
+ - caue&amp;#64;caue81.fr
+ - 05 63 60 16 70
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE TARN-ET-GARONNE
+ - Hôtel du Département
+ - 100 boulevard Hubert Gouze
+ - 82000    MONTAUBAN
+ - caue82&amp;#64;ledepartement82.fr
+ - 05 63 03 80 88
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAR
+ - 26 Place Vincent Raspail
+ - 83000    TOULON Cedex
+ - contact&amp;#64;cauevar.fr
+ - 04 94 22 65 75
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA VENDEE
+ - 33 rue de l&amp;#039;atlantique
+ - CS 40685
+ - 85000    LA ROCHE-SUR-YON Cedex
+ - caue85&amp;#64;caue85.com
+ - 02 51 37 44 95
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA HAUTE-VIENNE
+ - 1 rue des Allois
+ - 87000    LIMOGES
+ - caue87&amp;#64;wanadoo.fr
+ - 05 53 32 32 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES VOSGES
+ - Conseil Départemental
+ - 88088    EPINAL Cedex 9
+ - caue88&amp;#64;vosges.fr
+ - 03 29 29 89 40
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE L&amp;#039;YONNE
+ - 8 avenue du 4e R.I.
+ - 89000    AUXERRE
+ - contact&amp;#64;caue89.fr
+ - 03 58 43 80 33
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE L&amp;#039;ESSONNE
+ - 9 Cours Blaise Pascal
+ - 91000    EVRY
+ - caue91&amp;#64;caue91.asso.fr
+ - 01 60 79 35 44
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DES HAUTS-DE-SEINE
+ - 279 terrasse de l&amp;#039;Université
+ - 92000    NANTERRE
+ - contact&amp;#64;caue92.com
+ - 01 71 04 52 49
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-DE-MARNE
+ - 36 rue Edmond Nocard
+ - 94700    MAISONS-ALFORT
+ - contact&amp;#64;caue94.fr
+ - 01 48 52 55 20
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DU VAL-D&amp;#039;OISE
+ - Moulin de la couleuvre
+ - Rue des Deux Ponts
+ - 95300    PONTOISE
+ - caue95&amp;#64;caue95.org
+ - 01 30 38 68 68
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUADELOUPE
+ - Centre commercial le Pérou
+ - Bat B - N°46
+ - BP 136
+ - 97181    ABYMES Cedex
+ - contact&amp;#64;caue971.org
+ - 05 90 81 83 85
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA MARTINIQUE
+ - 31 avenue Pasteur
+ - 97200    FORT-DE-FRANCE
+ - caue972&amp;#64;wanadoo.fr
+ - 05 96 70 10 10
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE LA GUYANE
+ - 13 avenue Léopold Héder
+ - 97300    CAYENNE
+ - caue973&amp;#64;orange.fr
+ - 05 94 31 42 82
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE-LA-RÉUNION
+ - 12 rue Monseigneur de Beaumont
+ - BP 868
+ - 97477    SAINT-DENIS Cedex
+ - courrier&amp;#64;caue974.com
+ - 02 62 21 60 86
+ &lt;br /&gt;
+ &lt;br /&gt;
+ CAUE DE MAYOTTE
+ - Département de Mayotte
+ - BP101
+ - 97600    MAYOTTE
+ - feda.soidri&amp;#64;cg976.fr
+ - 02 69 66 06 84
+ &lt;br /&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
-          <t>Construction d'une piscine
-Création de jardins partagés</t>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien / restauration des haies
+Gestion d'une base nautique
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Installation de ralentisseur
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>16/02/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>82912</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
-          <t>CAUE de la Seine-Maritime
+          <t>CAUE du Maine-et-Loire
+CAUE de la Seine-Maritime
 CAUE de la Haute-Loire
 CAUE du Pas-de-Calais
 CAUE des Hautes-Alpes
 CAUE de la Martinique
 CAUE du Val-de-Marne
 CAUE du Loir-et-Cher
 CAUE des Deux-Sèvres
 CAUE de la Sarthe
 CAUE du Puy-de-Dôme
 CAUE de la Dordogne
 CAUE de la Charente
 CAUE du Val d'Oise
 CAUE de la Moselle
 CAUE de la Mayenne
 CAUE de la Gironde
 CAUE de Guadeloupe
 CAUE de la Côte-d'Or
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
 CAUE des Hautes-Pyrénées
 Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
 CAUE des Pyrénées-Atlantiques
 CAUE des Pyrénées-Orientales
 CAUE de la Charente-Maritime
 CAUE de l'Île-de-la-Réunion
 CAUE de Meurthe-et-Moselle
@@ -960,51 +1283,50 @@
 CAUE de l'Isère
 CAUE de l'Aisne
 CAUE de Corrèze
 CAUE du Loiret
 CAUE du Cantal
 CAUE de l'Orne
 CAUE de l'Oise
 CAUE de l'Aude
 CAUE de l'Ain
 CAUE de Corse
 CAUE d'Alsace
 CAUE du Tarn
 CAUE du Gers
 CAUE du Gard
 CAUE du Cher
 CAUE du Var
 CAUE du Lot
 CAUE de la Vendée
 CAUE de la Manche
 CAUE de la Guyane
 CAUE de la Creuse
 CAUE de l'Hérault
 CAUE de l'Essonne
 CAUE de l'Aveyron
 CAUE de l'Ardèche
-CAUE du Maine-et-Loire
 CAUE de l'Yonne
 CAUE de la Somme
 CAUE de la Meuse
 CAUE de la Drôme
 CAUE de l'Ariège
 CAUE des Vosges
 CAUE des Landes
 CAUE de Mayotte
 CAUE du Morbihan</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Recherche
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
@@ -1460,983 +1782,661 @@
           <t>Construction d'une piscine</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>16/02/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>82915</v>
+        <v>82911</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Être accompagné en amont de projets de construction, architecture, urbanisme, aménagement, énergie, paysage et environnement et culture</t>
+          <t>Etre aidé dans la réalisation d’actions culturelles sur la construction, l'architecture, urbanisme, le paysage et l'environnement</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 France Relance
 Action cœur de ville
+Actions pour la Relance (complémentaires à France Relance)
 Territoires d'industrie
 4ème Programme d’investissements d’avenir - PIA 4
-Avenir Montagnes
 Cités éducatives
+Tourisme Ingénierie Développement
 Destination France
 Renaturation des villes
 Fonds vert Ingénierie</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
-          <t>CAUE de l'Yonne
+          <t>CAUE du Pas-de-Calais
+CAUE de Mayotte
+CAUE des Landes
+CAUE des Vosges
+CAUE de l'Ariège
+CAUE de la Drôme
+CAUE de la Meuse
+CAUE de la Somme
+CAUE du Cantal
+CAUE de la Vendée
+CAUE de l'Aveyron
+CAUE de l'Essonne
+CAUE de l'Hérault
+CAUE de la Creuse
+CAUE de la Guyane
+CAUE de la Manche
+CAUE du Calvados
+CAUE de l'Orne
+CAUE du Gers
+CAUE du Tarn
 CAUE d'Alsace
+CAUE de Corse
+CAUE de l'Yonne
+CAUE de l'Aude
+CAUE du Maine-et-Loire
+CAUE du Cher
+CAUE de l'Ardèche
+CAUE du Loiret
+CAUE de Corrèze
+CAUE de l'Aisne
+CAUE de l'Isère
+CAUE de l'Ain
 CAUE du Morbihan
-CAUE du Loiret
-[...5 lines deleted...]
-CAUE du Tarn-et-Garonne
+CAUE de la Sarthe
 CAUE du Var
-CAUE de l'Île-de-la-Réunion
-[...5 lines deleted...]
-CAUE de la Charente-Maritime
+CAUE du Gard
 CAUE de la Seine-Maritime
 CAUE de la Haute-Savoie
-Fédération Nationale des Conseils d'Architecture, d'Urbanisme et de l'Environnement
-[...1 lines deleted...]
-CAUE des Vosges
 CAUE de la Haute-Vienne
-CAUE de la Vendée
+CAUE de Rhône-Métropole
+CAUE des Hauts-de-Seine
+CAUE du Tarn-et-Garonne
+CAUE de la Savoie
+CAUE du Lot
+CAUE de l'Oise
+CAUE de la Dordogne
+CAUE des Bouches-du-Rhône
+CAUE de Meurthe-et-Moselle
+CAUE de l'Île-de-la-Réunion
+CAUE de la Charente-Maritime
+CAUE des Pyrénées-Orientales
+CAUE des Pyrénées-Atlantiques
+CAUE de la Haute-Garonne
+CAUE du Puy-de-Dôme
+CAUE de Guadeloupe
+CAUE de la Côte-d'Or
 CAUE des Deux-Sèvres
-CAUE du Pas-de-Calais
-[...5 lines deleted...]
-CAUE des Pyrénées-Orientales
+CAUE de la Gironde
+CAUE de la Mayenne
+CAUE de la Moselle
+CAUE du Val d'Oise
+CAUE de la Charente
+CAUE de la Haute-Loire
+CAUE de la Seine-et-Marne
+CAUE Lot-et-Garonne
 CAUE des Hautes-Pyrénées
-CAUE des Pyrénées-Atlantiques
-[...10 lines deleted...]
-CAUE de l'Ardèche
 Conseils d'architecture, d'urbanisme et d'environnement (CAUE)
-CAUE de l'Isère
-[...23 lines deleted...]
-CAUE de la Dordogne</t>
+CAUE du Loir-et-Cher
+CAUE du Val-de-Marne
+CAUE de la Martinique
+CAUE des Hautes-Alpes</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier
 Agriculteur
 Recherche</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
-  Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
+  Acteurs de la culture, les CAUE sont des centres de ressources, source de pédagogie et d&amp;#039;outils de sensibilisation.
  &lt;/strong&gt;
- à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
-[...2 lines deleted...]
-&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Présents depuis plus de 40 ans, ils mettent à disposition leurs connaissances des territoires et de leurs mutations. Ils produisent des
  &lt;strong&gt;
-  Les CAUE contribuent à améliorer qualité de vie de chacun
+  outils et des actions à vocation éducative ou culturelle et vous accompagnent dans vos projets.
  &lt;/strong&gt;
- . Ils ont pour objet la promotion de la qualité de l&amp;#039;architecture, de l&amp;#039;urbanisme et de l&amp;#039;environnement. Organismes départementaux issus de la loi sur l&amp;#039;architecture du 3 janvier 1977, ils assument des missions d&amp;#039;intérêt public.
-[...29 lines deleted...]
-&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Ils s&amp;#039;adressent aux élus, aux maires, au jeune public (en milieu scolaire, périscolaire et  autres), aux étudiants, au grand public, aux professionnels, aux services de l&amp;#039;Etat.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ Leurs équipes sont pluridisciplinaires et œuvrent au quotidien sur le terrain. Elles peuvent vous accompagner dans des démarches expérimentales, innovantes.
+ &lt;br /&gt;
+ &lt;br /&gt;
  &lt;strong&gt;
   La palette de leurs interventions est multiple :
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
-  Accompagnement les porteurs de projets publics et privés en amont de leurs projets de construction, d&amp;#039;architecture, d&amp;#039;aménagement, d&amp;#039;urbanisme, de paysage, d&amp;#039;environnement, d&amp;#039;énergie : aide à la décision, conseil, diagnostic, note d&amp;#039;enjeux, préparation à la programmation, organisation de la concertation, animation du débat public, participation à des jury, évaluation de politiques publiques, médiation...
-[...5 lines deleted...]
-  Actions de sensibilisation et de formation pour les collectivités territoriales, les élus, les professionnels, les services de l&amp;#039;Etat, les scolaires, le grand public
+  Apport de données, d&amp;#039;expertises et d&amp;#039;informations
+ &lt;/li&gt;
+ &lt;li&gt;
+  Atlas de paysages, observatoires
+ &lt;/li&gt;
+ &lt;li&gt;
+  Parcours numériques
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
-  Information, fourniture de données
-[...4 lines deleted...]
-  NB : les CAUE ne font pas de maîtrise d&amp;#039;œuvre.
+  Ateliers
+ &lt;/li&gt;
+ &lt;li&gt;
+  Conférences
+ &lt;/li&gt;
+ &lt;li&gt;
+  Journées de sensibilisation
+ &lt;/li&gt;
+ &lt;li&gt;
+  Visites de sites, voyage d&amp;#039;études
+ &lt;/li&gt;
+ &lt;li&gt;
+  Randonnées, lectures de paysages, balades urbaines
   &lt;br /&gt;
- &lt;/em&gt;
-[...1 lines deleted...]
-&lt;p&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Rendez-vous culturels
+ &lt;/li&gt;
+ &lt;li&gt;
+  Organisation et réalisation de prix, palmarès,
+ &lt;/li&gt;
+ &lt;li&gt;
+  Concours, appels à idées
+ &lt;/li&gt;
+ &lt;li&gt;
+  Réalisation de plaquettes
+ &lt;/li&gt;
+ &lt;li&gt;
+  Publications, ouvrages, guides
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vidéos
+ &lt;/li&gt;
+ &lt;li&gt;
+  Expositions
+ &lt;/li&gt;
+ &lt;li&gt;
+  Participation à des commissions techniques thématiques (commerce, agriculture...)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Actions pédagogiques en milieu scolaire et hors ce milieu
+ &lt;/li&gt;
+ &lt;li&gt;
+  Résidences
+ &lt;/li&gt;
+ &lt;li&gt;
+  ...
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
  &lt;strong&gt;
-  Nature de l&amp;#039;aide :
+  Actions locales accompagnées liées aux politiques publiques relatives à :
  &lt;/strong&gt;
-&lt;/p&gt;
-[...13 lines deleted...]
-          <t>&lt;p&gt;
+ &lt;br /&gt;
+ &lt;br /&gt;
  L&amp;#039;ARCHITECTURE – LA CONSTRUCTION
  &lt;br /&gt;
- Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public
-[...2 lines deleted...]
- / Polyvalence des usages du bâti
+ Bâtiment / EcoConstruction / Rénovation / Réhabilitation / Habitat / Logement / Savoir-faire locaux / Patrimoine /Accessibilité / Énergie / Accueil de la petite enfance / Ecoles / Collège / Lycée / Équipement public / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Autorisation d&amp;#039;urbanisme / Droit de la construction / Salle des fêtes / Médiathèque / Piscine / Espaces sportifs / Equipement public / Patrimoine religieux / Ecomatériaux / Polyvalence des usages du bâti
  &lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;URBANISME – L&amp;#039;AMÉNAGEMENT
  &lt;br /&gt;
- Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural
-[...5 lines deleted...]
- &lt;br /&gt;
+ Stratégie et planification territoriale /Urbanisme réglementaire / Urbanisme de projet / Urbanisme opérationnel / Climat / Foncier/ Aménagement d&amp;#039;espace public / Aménagement paysager / Revitalisation des centres-villes / Traversée de bourg / Zone d&amp;#039;activité / Commerce / Politique de la ville / Quartier / Urbain / Rural / Petite ville de demain (PVD) / Action Coeur de Ville / Sobriété foncière / Rural / Périurbain / Urbain / Densification / Requalification de friches / Fonds vert / Transition écologique et énergétique / Changement climatique / Villages d&amp;#039;avenir
+ / Ecoquartier&lt;br /&gt;
  &lt;br /&gt;
  L&amp;#039;ENVIRONNEMENT – LE PAYSAGE
  &lt;br /&gt;
- Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux  / Renaturation / Végétalisation / Arbre / Jardin
- / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
+ Paysage / Espace naturel / Espace vert / Démarche paysagère / Plan de paysage / Fleurissement / Embellissement / Biodiversité / Eau /Trame verte et bleue / Trame brune et noire / Risques naturels / Ecologie / Jardins / Aires de jeux / Renaturation / Végétalisation / Arbre / Jardin / Nature en ville / Désimperméabilisation / Eau / Aménagement paysager /Atlas de paysage / Observatoires photographiques / Sol
  &lt;br /&gt;
  &lt;br /&gt;
  TRANSVERSALEMENT
  &lt;br /&gt;
-&lt;/p&gt;
-[...2 lines deleted...]
- / Médiation / Résidences
+ Accessibilité / Mobilité / Voies de communication / Publicité / Tourisme / Transition énergétique / Aménagement du territoire / Vivre ensemble / Action Educative Artistique et Culturelle / Application numérique/ Culture / Médiation / Résidences
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
+Santé
 Education et renforcement des compétences
 Commerces et services
 Tiers-lieux
+Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Revitalisation
 Innovation, créativité et recherche
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 International
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Mers et océans
 Milieux humides
-Cimetières et funéraire
-Solutions d'adaptation fondées sur la nature (SafN)</t>
+Cimetières et funéraire</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
       <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V4" s="1" t="inlineStr">
         <is>
-          <t>https://www.fncaue.com/?page=home</t>
+          <t>https://www.fncaue.com/</t>
         </is>
       </c>
       <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Contactez le CAUE de votre département pour plus d&amp;#039;informations.
  &lt;/strong&gt;
- &lt;br /&gt;
-[...191 lines deleted...]
- - 04 71 07 41 76
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AIN - 34 rue Delestraint - 01000 BOURG-EN-BRESSE - contact&amp;#64;caue-ain.com - 04 74 21 11 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;AISNE - 34 rue Sérurier - 02000 LAON - info&amp;#64;caue02.com - 03 23 79 00 03
+&lt;/p&gt;&lt;p&gt;
+ CAUE DES HAUTES-ALPES - 1 avenue Alexandre Didier - BP 55 - 05200 EMBRUN - caue05&amp;#64;orange.fr - 04 92 43 60 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARDÈCHE - 2 bis avenue de l&amp;#039;Europe Unie - BP 102 - 07002 PRIVAS Cedex - caue-07&amp;#64;wanadoo.fr - 04 75 64 36 04
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ARIEGE - 26 bis avenue du stade - 09001 FOIX - caue.ariege&amp;#64;orange.fr - 05 34 09 78 30
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AUDE - Maison de l&amp;#039;Architecture et de l&amp;#039;Environnement - 28 avenue Claude Bernard - 11000 CARCASSONNE - caue.aude&amp;#64;gmail.com - 04 68 11 56 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039; AVEYRON - 5 place Sainte-Catherine - Immeuble Sainte Catherine - 12000 RODEZ - caue&amp;#64;caueaveyron.fr - 05 65 68 66 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES BOUCHES-DU-RHÔNE - 18 rue Neuve Sainte-Catherine - 13007 MARSEILLE - caue13&amp;#64;caue13.fr - 04 96 11 01 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CALVADOS - 28 rue Jean Eudes - 14000 CAEN - contact&amp;#64;caue14.fr - 02 31 15 59 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CANTAL - 19 avenue de la République - 15000 AURILLAC - caue.cantal&amp;#64;wanadoo.fr - 04 71 48 50 22
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE - 31 boulevard Besson Bey - 16000 ANGOULEME - contact&amp;#64;caue16.fr - 05 45 92 95 93
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CHARENTE-MARITIME - 85 boulevard de la République - Les Minimes - 17076 LA ROCHELLE Cedex 09 - contact&amp;#64;caue17.fr - 05 46 31 71 90
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU CHER - 27 boulevard de Strasbourg - 18000 BOURGES - contact&amp;#64;caue18.fr - 02 48 50 75 18
+&lt;/p&gt;
+&lt;p&gt;CAUE DE CORRÈZE - Bâtiment F - 4ème étage - 9 rue R et E.Fage - BP 199 - 19000 TULLE - caue.19&amp;#64;wanadoo.fr - 05 55 26 06 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE CORSE - Immeuble l&amp;#039;Expo - Avenue de la Libération - 20600 BASTIA - cauedecorse&amp;#64;orange.fr - 04 95 21 19 48
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CÔTE-D&amp;#039;OR - 1 rue de Soissons - 21000 DIJON - info&amp;#64;caue21.fr - 03 80 30 02 38
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA CREUSE - 1 avenue Jean-Baptiste Defumade - 23320 SAINT-VAURY - caue23&amp;#64;caue23.fr - 05 44 30 27 56
+&lt;/p&gt;&lt;p&gt;CAUE DE LA DORDOGNE - L&amp;#039;Oustal - 175 rue Martha Desrumaux - 24000 PÉRIGUEUX - courriel&amp;#64;cauedordogne.com - 05 53 08 37 13
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA DRÔME - 44 rue Faventines - BP 1022 - 26010 VALENCE Cedex - co-caue&amp;#64;dromenet.org - 04 75 79 04 19
+&lt;/p&gt;&lt;p&gt;
+ CAUE DU GARD - 29 rue Charlemagne - 30000 NIMES - accueil&amp;#64;caue30.fr - 04 66 36 10 60
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-GARONNE - 1 rue Matabiau - 31000 TOULOUSE - caue&amp;#64;caue31.org - 05 62 73 73 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU GERS - 93 route de Pessan - 32000 AUCH - cauegers&amp;#64;caue32.fr - 05 62 05 75 34
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GIRONDE - 283 rue d&amp;#039;Ornano - 33000 BORDEAUX - contact&amp;#64;cauegironde.com - 05 56 97 81 89
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;HÉRAULT - 19 rue Saint Louis - 34000 MONTPELLIER - contact&amp;#64;caue34.fr - 04 99 13 37 00
+&lt;/p&gt;&lt;p&gt;
+ CAUE DE L&amp;#039;ISÈRE - 22 rue Hébert - 38000 GRENOBLE - contact&amp;#64;caue-isere.org - 04 76 00 02 21
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES LANDES - 155 rue Martin Luther King - 40000 MONT-DE-MARSAN - contact&amp;#64;caue40.com - 05 58 06 11 77
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOIR-ET-CHER - 34 avenue Maunoury - 41000 BLOIS - contact&amp;#64;caue41.fr - 02 54 51 56 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-LOIRE - 16 rue Jean Solvain - 43000 LE PUY-EN-VELAY - contact&amp;#64;caue43.fr - 04 71 07 41 76
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;CAUE DU LOIRET - 32 avenue Jean Zay, 45000 Orléans - 02 38 54 13 98
-&lt;/p&gt;
-[...296 lines deleted...]
- &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU LOT - Cité Bessières - Rue Pierre Mendès France - 46000 CAHORS - caue.46&amp;#64;wanadoo.fr - 05 65 30 14 35
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE LOT-ET-GARONNE - 9 rue Etienne Dolet - 47000 AGEN - secretariat.vr&amp;#64;caue47.com - 05 53 48 46 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAINE-ET-LOIRE - Maison de l&amp;#039;architecture des territoires et du paysage - 312 avenue René Gasnier - 49100 ANGERS - contact&amp;#64;caue49.com - 02 41 22 99 99
+&lt;/p&gt;
+&lt;p&gt;CAUE DE LA MANCHE - 2 Place de Gaulle - 50000 SAINT-LO - courrier&amp;#64;caue50.fr - 02 33 77 20 77&lt;/p&gt;&lt;p&gt;CAUE DE LA HAUTE-MARNE - Hôtel du département 1 rue du Commandant-Hugueny 52000 CHAUMONT - 03 25 32 52 62&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MAYENNE - 2 rue de l&amp;#039;Ermitage - 53000 LAVAL - accueil&amp;#64;caue53.com - 02 43 56 41 79
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MEURTHE-ET-MOSELLE - 48 esplanade Jacques Baudot - Rue du Sergent Blandan - co 90019 - 54035 NANCY Cedex - caue&amp;#64;caue54.departement54.fr - 03 83 94 51 78
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MEUSE - 28 rue des Romains - 55000 BAR-LE-DUC - contact&amp;#64;caue55.fr - 03 29 45 77 68
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU MORBIHAN -  2 All. Nicolas Leblanc, 56000 VANNES - 02 97 62 40 90
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MOSELLE - 17 Quai Wiltzer - 57000 METZ - contact&amp;#64;caue57.com - 03 87 74 46 06
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;OISE - 4 rue de l&amp;#039;Abbé du Bos - 60000 BEAUVAIS - caue60&amp;#64;wanadoo.fr - 03 44 82 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ORNE - 54 rue Saint-Blaise - 61000 ALENÇON - contact&amp;#64;caue61.fr - 02 33 26 14 14
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PAS-DE-CALAIS - 43 rue d&amp;#039;Amiens - 62018 ARRAS Cedex 9 - caue62&amp;#64;caue62.org - 03 21 21 65 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU PUY-DE-DÔME - Maison de l&amp;#039;Habitat - 129 avenue de la République - 63100 CLERMONT-FERRAND - contact&amp;#64;caue63.com - 04 73 42 21 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ATLANTIQUES - 4 place Reine Marguerite - 64000 PAU - contact&amp;#64;caue64.fr - 05 59 84 53 66
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTES-PYRÉNÉES - 14 boulevard Claude Debussy - 65000 TARBES - caue-65&amp;#64;orange.fr - 05 62 56 71 45
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES PYRÉNÉES-ORIENTALES - 11 rue du Bastion Saint-François - 66000 PERPIGNAN - contact&amp;#64;caue66.fr - 04 68 34 12 37
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE D&amp;#039;ALSACE - 5 rue Hannong - 67000 STRASBOURG - caue&amp;#64;caue-alsace.com - 03 88 15 02 30
+&lt;/p&gt;
+&lt;p&gt;CAUE DE RHÔNE-METROPOLE DE LYON- 6 bis quai Saint-Vincent - 69283 LYON Cedex 01 - caue69&amp;#64;caue69.fr - 04 72 07 44 55&lt;/p&gt;&lt;p&gt;CAUE DE SAONE ET LOIRE - 6 Quai Jules Chagot, 71300 MONTCEAU-LES-MINES - 03 85 69 05 25&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA SARTHE - 1 rue de la Mariette - 72000 LE MANS - caue.sarthe&amp;#64;wanadoo.fr - 02 43 72 35 31
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SAVOIE - Bâtiment Evolution - 25 Rue Jean Pellerin - CS 42632 - 73026 CHAMBERY Cedex - caue&amp;#64;cauesavoie.org - 04 79 60 75 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA HAUTE-SAVOIE - L&amp;#039;Ilot-S - 7 esplanade Paul Grimault - BP 339 - 74008 ANNECY Cedex - caue74&amp;#64;caue74.fr - 04 50 88 21 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-MARITIME - 27 rue François Mitterrand - BP 90241 - 76142 PETIT-QUEVILLY Cedex - caue&amp;#64;caue76.org - 02 35 72 94 50
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SEINE-ET-MARNE - 27 rue du Marché - 77120 COULOMMIERS - accueil&amp;#64;caue77.fr - 01 64 03 30 62
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES DEUX-SÈVRES - Maison du Département - Mail Lucie Aubrac - CS 58882 - 79000 NIORT - caue&amp;#64;caue79.fr - 05 49 28 06 28
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA SOMME - 35 mail Albert 1er - 80000 AMIENS - caue80&amp;#64;caue80.asso.fr - 03 22 91 11 65
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN - 188 rue de Jarlard - 81000 ALBI - caue&amp;#64;caue81.fr - 05 63 60 16 70
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE TARN-ET-GARONNE - Hôtel du Département - 100 boulevard Hubert Gouze - 82000 MONTAUBAN - caue82&amp;#64;ledepartement82.fr - 05 63 03 80 88
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAR - 26 Place Vincent Raspail - 83000 TOULON Cedex - contact&amp;#64;cauevar.fr - 04 94 22 65 75
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA VENDEE - 33 rue de l&amp;#039;atlantique - CS 40685 - 85000 LA ROCHE-SUR-YON Cedex - caue85&amp;#64;caue85.com - 02 51 37 44 95&lt;/p&gt;&lt;p&gt;
+ CAUE DE LA HAUTE-VIENNE - 1 rue des Allois - 87000 LIMOGES - caue87&amp;#64;wanadoo.fr - 05 53 32 32 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES VOSGES - Conseil Départemental - 88088 EPINAL Cedex 9 - caue88&amp;#64;vosges.fr - 03 29 29 89 40
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE L&amp;#039;YONNE - 8 avenue du 4e R.I. - 89000 AUXERRE - contact&amp;#64;caue89.fr - 03 58 43 80 33
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE L&amp;#039;ESSONNE - 9 Cours Blaise Pascal - 91000 EVRY - caue91&amp;#64;caue91.asso.fr - 01 60 79 35 44
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DES HAUTS-DE-SEINE - 279 terrasse de l&amp;#039;Université - 92000 NANTERRE - contact&amp;#64;caue92.com - 01 71 04 52 49
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-DE-MARNE - 36 rue Edmond Nocard - 94700 MAISONS-ALFORT - contact&amp;#64;caue94.fr - 01 48 52 55 20
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DU VAL-D&amp;#039;OISE - Moulin de la couleuvre - Rue des Deux Ponts - 95300 PONTOISE - caue95&amp;#64;caue95.org - 01 30 38 68 68
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUADELOUPE - Centre commercial le Pérou - Bat B - N°46 - BP 136 - 97181 ABYMES Cedex - contact&amp;#64;caue971.org - 05 90 81 83 85
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA MARTINIQUE - 31 avenue Pasteur - 97200 FORT-DE-FRANCE - caue972&amp;#64;wanadoo.fr - 05 96 70 10 10
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE LA GUYANE - 13 avenue Léopold Héder - 97300 CAYENNE - caue973&amp;#64;orange.fr - 05 94 31 42 82
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE-LA-RÉUNION - 12 rue Monseigneur de Beaumont - BP 868 - 97477 SAINT-DENIS Cedex - courrier&amp;#64;caue974.com - 02 62 21 60 86
+&lt;/p&gt;
+&lt;p&gt;
+ CAUE DE MAYOTTE - Département de Mayotte - BP101 - 97600 MAYOTTE - feda.soidri&amp;#64;cg976.fr - 02 69 66 06 84
+&lt;/p&gt;
+&lt;br /&gt;
+&lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;a href="https://www.fncaue.com/repertoire-caue-urcaue/" rel="noopener" target="_blank"&gt;
   Retrouvez l&amp;#039;annuaire des CAUE ici
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
    Ouvre une nouvelle fenêtre
  &lt;/a&gt;
- &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>urcaue.aura@gmail.com</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/d6d7-copie-16h24-etre-accompagne-en-amont-de-proje/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0b95-copie-12h28-etre-aide-dans-la-realisation-dac/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB4" s="1" t="inlineStr">
         <is>
-          <t>Acquisition d'une parcelle
-[...33 lines deleted...]
-Végétalisation du cimetière</t>
+          <t>Construction d'une piscine
+Création de jardins partagés</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>16/02/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>