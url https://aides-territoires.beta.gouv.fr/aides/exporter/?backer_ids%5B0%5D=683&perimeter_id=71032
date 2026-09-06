--- v0 (2026-02-27)
+++ v1 (2026-09-06)
@@ -487,170 +487,442 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Action Logement Services</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>17/05/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>15/02/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>74162</v>
+        <v>74203</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Créer une offre de logements locatifs sociaux et intermédiaires de qualité en centre-ville</t>
+          <t>Créer une offre d'accession sociale à la propriété de qualité en centre-ville</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Action Logement</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Prêt</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Jusqu'à 15 000 € par logement produit</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financement mixte (prêt et subvention) accordé dans le cadre du Programme national Action Cœur de Ville pour la
+ production d&amp;#039;une offre d&amp;#039;accession sociale à la propriété,
+ s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Les caractéristiques du financement varient selon les modes de production (VEFA/VIR ; PSLA ; BRS ; Démembrement Accession ; SCI APP) et le type d&amp;#039;opérations :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Acquisition-amélioration d&amp;#039;immeubles entiers.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Acquisition de locaux ou d&amp;#039;immeubles entiers en
+ vue de leur transformation en logements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Démolition-reconstruction de logements ou de
+ locaux en vue de leur transformation en logements.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Construction d&amp;#039;immeubles de logements dans des
+ dents creuses, suite à une démolition antérieure.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Exemple d&amp;#039;opérations financées :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  maisons de ville en PSLA à Compiègne par Clésence ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Habitat participatif en BRS et PSLA à Pau par le COL.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Egalité des chances
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires personnes morales titulaires d&amp;#039;un
+ droit réel (titre de propriété, bail à réhabilitation,
+ usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
+ opérations financées.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Organismes d&amp;#039;habitat social :
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
+&lt;/p&gt;
+&lt;p&gt;
+ – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
+&lt;/p&gt;
+&lt;p&gt;
+ – Sociétés coopératives d&amp;#039;HLM (SA COOP).
+&lt;/p&gt;
+&lt;p&gt;
+ – Etablissements publics locaux
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Autres personnes morales.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Les opérations devront justifier le respect des conditions suivantes :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  acquisition-amélioration
+ &lt;/strong&gt;
+ d&amp;#039;immeubles entiers ou acquisition de locaux ou d&amp;#039;immeubles entiers en vue de leur transformation en logements  : atteinte d&amp;#039;une performance énergétique minimale équivalente à une étiquette C;
+&lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  démolition-reconstruction
+ &lt;/strong&gt;
+ de logements ou de locaux en vue de leur transformation en logements : justification de l&amp;#039;impossibilité technique de réhabiliter le bâti existant, preuve du réemploi et/ou de la revalorisation des matériaux issus de la démolition initiale et avance de phase par rapport à la réglementation environnementale en vigueur;
+&lt;/p&gt;
+&lt;p&gt;
+ - en
+ &lt;strong&gt;
+  construction d&amp;#039;immeubles
+ &lt;/strong&gt;
+ de logements dans des dents creuses, suite à une démolition antérieure : avance de phase par rapport à la réglementation environnementale en vigueur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Logements en accession sociale à la propriété :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  En Accession Directe, en Vente en l&amp;#039;Etat futur d&amp;#039;Achèvement (VEFA), en vente d&amp;#039;immeuble à rénover (VIR).
+ &lt;/li&gt;
+ &lt;li&gt;
+  En location accession (financement PSLA), en bail
+ réel solidaire (BRS), en SCI d&amp;#039;accession progressive
+ à la propriété (SCI APP) ou en démembrement.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ La subvention forfaitaire, complémentaire obligatoirement du prêt, est plafonnée à 15 000 € TTC par
+ logement produit, et versée au maître d&amp;#039;ouvrage.
+&lt;/p&gt;
+&lt;p&gt;
+ En contrepartie, le maître d&amp;#039;ouvrage devra s&amp;#039;engager à promouvoir la commercialisation d&amp;#039;au moins 75% des logements de l&amp;#039;opération auprès de salariés du secteur privé.
+&lt;/p&gt;
+&lt;p&gt;
+ Le versement sera effectué au maître d&amp;#039;ouvrage
+ après vérification de l&amp;#039;éligibilité de l&amp;#039;accédant en justifiant son statut de salarié et l&amp;#039;obligation faite
+ à l&amp;#039;accédant d&amp;#039;occupation du bien subventionné au
+ titre de résidence principale durant une période
+ minimale de 5 ans.
+&lt;/p&gt;
+&lt;p&gt;
+ Si l&amp;#039;objectif de 75% n&amp;#039;est pas atteint, la subvention sera réajustée à la baisse en fonction du nombre de logements manquants.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez nous contacter en joignant votre interlocuteur habituel ou par l&amp;#039;
+ &lt;a href="https://www.actionlogement.fr/implantations"&gt;
+  agence Action Logement la plus proche
+ &lt;/a&gt;
+ .
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>chloe.ribelles@actionlogement.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/0a96-creer-une-offre-de-logements-locatifs-sociaux/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Action Logement Services</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>15/01/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>74162</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Créer une offre de logements locatifs sociaux et intermédiaires de qualité en centre-ville</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Action Logement</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Prêt</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>En fonction du label énergétique et/ou des caractéristiques et de l'équilibre de l'opération</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement accordé dans le cadre du Programme national Action Cœur de Ville pour la
  production d&amp;#039;une offre locative nouvelle conventionnée dans le parc social et intermédiaire,
  s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques du financement varient selon le type d&amp;#039;opération :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Acquisition-amélioration d&amp;#039;immeubles entiers;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Acquisition de locaux ou d&amp;#039;immeubles entiers en vue de leur transformation en logements;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Démolition-reconstruction de logements ou de locaux en vue de leur transformation en logements;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;immeubles de logements dans des dents creuses, suite à une démolition antérieure.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;immeubles emblématiques à caractère patrimonial (ex : ancienne Ecole des Beaux Arts à Dôle ; immeuble La Nationale à Pointe-à-Pitre...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Construction neuve sur dents creuses (exemple à Gap suite à une démolition) ;
  &lt;/li&gt;
  &lt;li&gt;
   Transformation de bureaux ou de bâtiments industriels en logements (ex : garage Rédélé à Dieppe)...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Exemple en
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;CrB3UOjV0_A&amp;amp;list&amp;#61;PLHeZWaaRJmkQLDIzPaDAkmBMikr_pfMCc&amp;amp;index&amp;#61;2"&gt;
   vidéo
  &lt;/a&gt;
  d&amp;#039;une belle opération à Moulins (63) par Evoléa.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Friche
 Egalité des chances
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q3" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les bénéficiaires personnes morales titulaires d&amp;#039;un
  droit réel (titre de propriété, bail à réhabilitation,
  usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
  opérations financées.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Organismes d&amp;#039;habitat social :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Sociétés coopératives d&amp;#039;HLM (SA COOP).
 &lt;/p&gt;
 &lt;p&gt;
  – Etablissements publics locaux
@@ -682,391 +954,119 @@
  &lt;strong&gt;
   démolition-reconstruction
  &lt;/strong&gt;
  de logements ou de locaux en vue de leur transformation en logements : justification de l&amp;#039;impossibilité technique de réhabiliter le bâti existant, preuve du réemploi et/ou de la revalorisation des matériaux issus de la démolition initiale et avance de phase par rapport à la réglementation environnementale en vigueur;
 &lt;/p&gt;
 &lt;p&gt;
  - en
  &lt;strong&gt;
   construction
  &lt;/strong&gt;
  d&amp;#039;immeubles de logements dans des dents creuses, suite à une démolition antérieure : avance de phase par rapport à la réglementation environnementale en vigueur.
 &lt;/p&gt;
 &lt;p&gt;
  Il est précisé que les travaux éligibles portent sur les
  parties communes de l&amp;#039;immeuble et parties privatives
  des logements, à l&amp;#039;exception des parties privatives
  liées aux locaux commerciaux qui ne sont pas éligibles.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations ne devront pas avoir démarré au
  moment du dépôt de dossier de demande de financement (date de l&amp;#039;ordre de service).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez nous contacter
  par
   mail en joignant votre interlocuteur habituel ou par l&amp;#039;
  &lt;a href="https://www.actionlogement.fr/implantations"&gt;
   agence Action Logement la plus proche
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>chloe.ribelles@actionlogement.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b0a3-creer-une-offre-de-logements-locatifs-sociaux/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Action Logement Services</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>14/01/2021</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...270 lines deleted...]
-      </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>