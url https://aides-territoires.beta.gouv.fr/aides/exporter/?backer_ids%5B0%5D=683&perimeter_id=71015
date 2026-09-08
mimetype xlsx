--- v0 (2026-07-24)
+++ v1 (2026-09-08)
@@ -263,157 +263,387 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>74203</v>
+        <v>93153</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Créer une offre d'accession sociale à la propriété de qualité en centre-ville</t>
+          <t>Restructurer les logements locatifs sociaux en centre-ville</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Action Logement</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention
+Prêt</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention possible si obtention d'un label BBC Rénovation ou équivalent</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Financement mixte (prêt/subvention) accordé par Action Logement dans le cadre du programme national Action Coeur de Ville pour accompagner des opérations de restructuration lourde et d&amp;#039;adaptation globale de logements locatifs sociaux existants, en vue d&amp;#039;une remise sur le marché d&amp;#039;une
+ &lt;strong&gt;
+  offre équivalente à une production neuve
+ &lt;/strong&gt;
+ et s&amp;#039;inscrivant dans le projet d&amp;#039;ensemble porté par la commune éligible.
+&lt;/p&gt;
+&lt;p&gt;
+ Le  financement  maximum  en  prêt  long  terme  et  subvention  est  plafonné  au  montant  des  travaux  éligibles,  y  compris  honoraires  y  afférents,  dans  la  limite de 500 € TTC par m2 de surface habitable.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Economie d'énergie et rénovation énergétique
+Bâtiments et construction
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>24/03/2021</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les bénéficiaires personnes morales titulaires d&amp;#039;un
+  droit réel (titre de propriété, bail à réhabilitation,
+  usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
+  opérations financées.
+&lt;/p&gt;
+&lt;p&gt;
+ Organismes d&amp;#039;habitat social :
+&lt;/p&gt;
+&lt;p&gt;
+ – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
+&lt;/p&gt;
+&lt;p&gt;
+ – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
+&lt;/p&gt;
+&lt;p&gt;
+ – Sociétés coopératives d&amp;#039;HLM (SA COOP).
+&lt;/p&gt;
+&lt;p&gt;
+ – Établissements Publics Locaux.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  – Organismes agréés « maîtrise d&amp;#039;ouvrage d&amp;#039;insertion ».
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Localisation : le projet immobilier doit se situer dans un centre-ville éligible au programme Action Coeur de Ville et dans le périmètre de l&amp;#039;ORT (sans dérogation possible).
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  Logements concernés : logements déjà conventionnés APL sous plafonds de ressources PLUS, PLAI et PLS.
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les opérations devront justifier le respect des conditions suivantes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Ne pas avoir démarré au moment du dépôt de dossier de demande de financement;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Traiter en intégralité les logements, les parties communes et les espaces extérieurs communs le cas échéant;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Bénéficier d&amp;#039;un accord préalable de la ville;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Représenter un patrimoine maximum de 40 logements;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Attester à l&amp;#039;issue des travaux de l&amp;#039;atteinte d&amp;#039;un niveau minimal de performance énergétique C, et niveau BBC rénovation pour pouvoir bénéficier d&amp;#039;une part de subvention;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Représenter une amélioration notable de la qualité de vie des locataires (confort, réduction des charges, amélioration acoustique et de la qualité de l&amp;#039;air, ...) et d&amp;#039;adaptation typologique au besoin.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Il est précisé que les travaux éligibles portent sur les parties communes de l&amp;#039;immeuble et les parties privatives  des  logements,  à  l&amp;#039;exception  des  parties  privatives  liées  aux  locaux  commerciaux  qui  ne  sont  pas  éligibles.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Action cœur de ville</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous pouvez nous contacter en joignant votre interlocuteur habituel ou par l&amp;#039;
+ &lt;a href="https://www.actionlogement.fr/implantations" rel="noopener" target="_blank"&gt;
+  agence Action Logement la plus proche
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="https://www.actionlogement.fr/implantations" rel="noopener" target="_blank"&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>chloe.ribelles@actionlogement.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2ec1-restructurer-les-logements-locatifs-sociaux-e/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Action Logement Services</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>17/05/2021</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>74203</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Créer une offre d'accession sociale à la propriété de qualité en centre-ville</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Action cœur de ville
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Action Logement</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Prêt</t>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Jusqu'à 15 000 € par logement produit</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement mixte (prêt et subvention) accordé dans le cadre du Programme national Action Cœur de Ville pour la
  production d&amp;#039;une offre d&amp;#039;accession sociale à la propriété,
  s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques du financement varient selon les modes de production (VEFA/VIR ; PSLA ; BRS ; Démembrement Accession ; SCI APP) et le type d&amp;#039;opérations :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Acquisition-amélioration d&amp;#039;immeubles entiers.
  &lt;/li&gt;
  &lt;li&gt;
   Acquisition de locaux ou d&amp;#039;immeubles entiers en
  vue de leur transformation en logements.
  &lt;/li&gt;
  &lt;li&gt;
   Démolition-reconstruction de logements ou de
  locaux en vue de leur transformation en logements.
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;immeubles de logements dans des
  dents creuses, suite à une démolition antérieure.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Exemple d&amp;#039;opérations financées :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   maisons de ville en PSLA à Compiègne par Clésence ;
  &lt;/li&gt;
  &lt;li&gt;
   Habitat participatif en BRS et PSLA à Pau par le COL.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Friche
 Egalité des chances
 Bâtiments et construction
 Réhabilitation
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q2" s="0" t="inlineStr">
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Les bénéficiaires personnes morales titulaires d&amp;#039;un
  droit réel (titre de propriété, bail à réhabilitation,
  usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
  opérations financées.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Organismes d&amp;#039;habitat social :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Sociétés coopératives d&amp;#039;HLM (SA COOP).
 &lt;/p&gt;
 &lt;p&gt;
  – Etablissements publics locaux
 &lt;/p&gt;
 &lt;ul&gt;
@@ -465,234 +695,234 @@
  &lt;li&gt;
   En location accession (financement PSLA), en bail
  réel solidaire (BRS), en SCI d&amp;#039;accession progressive
  à la propriété (SCI APP) ou en démembrement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  La subvention forfaitaire, complémentaire obligatoirement du prêt, est plafonnée à 15 000 € TTC par
  logement produit, et versée au maître d&amp;#039;ouvrage.
 &lt;/p&gt;
 &lt;p&gt;
  En contrepartie, le maître d&amp;#039;ouvrage devra s&amp;#039;engager à promouvoir la commercialisation d&amp;#039;au moins 75% des logements de l&amp;#039;opération auprès de salariés du secteur privé.
 &lt;/p&gt;
 &lt;p&gt;
  Le versement sera effectué au maître d&amp;#039;ouvrage
  après vérification de l&amp;#039;éligibilité de l&amp;#039;accédant en justifiant son statut de salarié et l&amp;#039;obligation faite
  à l&amp;#039;accédant d&amp;#039;occupation du bien subventionné au
  titre de résidence principale durant une période
  minimale de 5 ans.
 &lt;/p&gt;
 &lt;p&gt;
  Si l&amp;#039;objectif de 75% n&amp;#039;est pas atteint, la subvention sera réajustée à la baisse en fonction du nombre de logements manquants.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez nous contacter en joignant votre interlocuteur habituel ou par l&amp;#039;
  &lt;a href="https://www.actionlogement.fr/implantations"&gt;
   agence Action Logement la plus proche
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>chloe.ribelles@actionlogement.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0a96-creer-une-offre-de-logements-locatifs-sociaux/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Action Logement Services</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>15/01/2021</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>09/07/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>74162</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Créer une offre de logements locatifs sociaux et intermédiaires de qualité en centre-ville</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 ÉcoQuartier</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Action Logement</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention
 Prêt</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>En fonction du label énergétique et/ou des caractéristiques et de l'équilibre de l'opération</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Financement accordé dans le cadre du Programme national Action Cœur de Ville pour la
  production d&amp;#039;une offre locative nouvelle conventionnée dans le parc social et intermédiaire,
  s&amp;#039;inscrivant dans le cadre du projet d&amp;#039;ensemble porté par la commune éligible.
 &lt;/p&gt;
 &lt;p&gt;
  Les caractéristiques du financement varient selon le type d&amp;#039;opération :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;span&gt;
    Acquisition-amélioration d&amp;#039;immeubles entiers;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Acquisition de locaux ou d&amp;#039;immeubles entiers en vue de leur transformation en logements;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;span&gt;
    Démolition-reconstruction de logements ou de locaux en vue de leur transformation en logements;
   &lt;/span&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Construction d&amp;#039;immeubles de logements dans des dents creuses, suite à une démolition antérieure.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Réhabilitation d&amp;#039;immeubles emblématiques à caractère patrimonial (ex : ancienne Ecole des Beaux Arts à Dôle ; immeuble La Nationale à Pointe-à-Pitre...) ;
  &lt;/li&gt;
  &lt;li&gt;
   Construction neuve sur dents creuses (exemple à Gap suite à une démolition) ;
  &lt;/li&gt;
  &lt;li&gt;
   Transformation de bureaux ou de bâtiments industriels en logements (ex : garage Rédélé à Dieppe)...
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Exemple en
  &lt;a href="https://www.youtube.com/watch?v&amp;#61;CrB3UOjV0_A&amp;amp;list&amp;#61;PLHeZWaaRJmkQLDIzPaDAkmBMikr_pfMCc&amp;amp;index&amp;#61;2"&gt;
   vidéo
  &lt;/a&gt;
  d&amp;#039;une belle opération à Moulins (63) par Evoléa.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Friche
 Egalité des chances
 Bâtiments et construction
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="Q3" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>31/12/2026</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;span&gt;
   Les bénéficiaires personnes morales titulaires d&amp;#039;un
  droit réel (titre de propriété, bail à réhabilitation,
  usufruit locatif, etc.) sont maîtres d&amp;#039;ouvrage des
  opérations financées.
  &lt;/span&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Organismes d&amp;#039;habitat social :
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  – Offices Publics de l&amp;#039;Habitat (OPH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Entreprises Sociales pour l&amp;#039;Habitat (ESH) et filiales.
 &lt;/p&gt;
 &lt;p&gt;
  – Sociétés coopératives d&amp;#039;HLM (SA COOP).
 &lt;/p&gt;
 &lt;p&gt;
  – Etablissements publics locaux
@@ -724,349 +954,119 @@
  &lt;strong&gt;
   démolition-reconstruction
  &lt;/strong&gt;
  de logements ou de locaux en vue de leur transformation en logements : justification de l&amp;#039;impossibilité technique de réhabiliter le bâti existant, preuve du réemploi et/ou de la revalorisation des matériaux issus de la démolition initiale et avance de phase par rapport à la réglementation environnementale en vigueur;
 &lt;/p&gt;
 &lt;p&gt;
  - en
  &lt;strong&gt;
   construction
  &lt;/strong&gt;
  d&amp;#039;immeubles de logements dans des dents creuses, suite à une démolition antérieure : avance de phase par rapport à la réglementation environnementale en vigueur.
 &lt;/p&gt;
 &lt;p&gt;
  Il est précisé que les travaux éligibles portent sur les
  parties communes de l&amp;#039;immeuble et parties privatives
  des logements, à l&amp;#039;exception des parties privatives
  liées aux locaux commerciaux qui ne sont pas éligibles.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les opérations ne devront pas avoir démarré au
  moment du dépôt de dossier de demande de financement (date de l&amp;#039;ordre de service).
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>Communes bénéficiaires du programme Action cœur de ville</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.actionlogement.fr/bailleur/dispositifs/action-coeur-de-ville</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Vous pouvez nous contacter
  par
   mail en joignant votre interlocuteur habituel ou par l&amp;#039;
  &lt;a href="https://www.actionlogement.fr/implantations"&gt;
   agence Action Logement la plus proche
  &lt;/a&gt;
  .
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>chloe.ribelles@actionlogement.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/b0a3-creer-une-offre-de-logements-locatifs-sociaux/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Action Logement Services</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>14/01/2021</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...228 lines deleted...]
-      </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>09/07/2026</t>
+          <t>09/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>