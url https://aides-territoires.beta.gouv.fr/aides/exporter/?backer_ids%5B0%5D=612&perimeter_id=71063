--- v0 (2026-03-19)
+++ v1 (2026-05-15)
@@ -478,51 +478,51 @@
           <t>Entretien des ponts</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>21/02/2022</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>07/03/2026</t>
+          <t>08/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>72810</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissements dans les Petites Villes</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
@@ -875,51 +875,51 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>10/12/2020</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>52290</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Financer vos budgets d'investissement</t>
         </is>
       </c>
       <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Action cœur de ville
 Actions pour la Relance (complémentaires à France Relance)</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
@@ -1331,48 +1331,48 @@
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>AFL, la banque des collectivités locales</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>10/07/2020</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>10/03/2026</t>
+          <t>10/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>