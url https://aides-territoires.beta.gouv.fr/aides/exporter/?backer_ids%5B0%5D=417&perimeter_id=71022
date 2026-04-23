--- v0 (2026-02-28)
+++ v1 (2026-04-23)
@@ -263,630 +263,630 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>44614</v>
+        <v>44617</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer le petit patrimoine d'intérêt local</t>
+          <t>Financer les équipements liés au cadre de vie</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t> Min : 10 Max : 20</t>
+          <t> Min : 10 Max : 15</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>L'aide est calculée en fonction de l’effort fiscal du maître d’ouvrage.</t>
+          <t>L’aide est calculé en fonction de l’effort fiscal du maître d’ouvrage</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Sont susceptibles d&amp;#039;être subventionnés les travaux qualitatifs de rénovation des édifices :
-[...2 lines deleted...]
-non éligibles au titre du patrimoine remarquable.
+ Sont subventionnés :	les travaux de rénovation d&amp;#039;éclairage public et/ou d&amp;#039;enfouissement des lignes téléphoniques, 	les schémas et les réserves liés à l&amp;#039;incendie, les acquisitions de véhicules électriques, 	les pistes cyclables et les cheminements piétonniers, 	les petits aménagements qualitatifs d&amp;#039;espaces publics en lotissement (écohameau, écobarri).
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Réfection toiture d&amp;#039;église, travaux de confortement d&amp;#039;une nef...
+ Enfouissement des réseaux téléphoniques et rénovation de l&amp;#039;éclairage public, achat de véhicule électrique, réserves à incendie, piste cyclable, aménagement des espaces publics d&amp;#039;un écobarri...
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
-        <is>
-[...441 lines deleted...]
-      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Espace public
 Voirie et réseaux
 Equipement public
 Accessibilité
 Transports collectifs et optimisation des trafics routiers
 Modes actifs : vélo, marche et aménagements associés</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Lot</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Service Développement local et Aides aux collectivités
 &lt;/p&gt;
 &lt;p&gt;
  05.65.53.41.15
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>corinne.bladou-grenier@lot.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/7f41-financer-les-equipements-lies-au-cadre-de-vie/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>44616</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Financer les bibliothèques en milieu rural</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Min : 35 Max : 45</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Subvention modulée en fonction de l’effort fiscal de la commune.</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Rénovation ou création d&amp;#039;une bibliothèque, d&amp;#039;une médiathèque.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Ouverture de point lecture sur des communes très rurales en lien avec la bibliothèque départementale.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le local devra avoir une superficie comprise entre 25 m2 et 99 m2.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Développement local et Aides aux collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ 05.65.53.41.15
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>corinne.bladou-grenier@lot.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2be5-financer-les-bibliotheques-en-milieu-rural/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une bibliothèque municipale</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>44615</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Financer les bâtiments à caractère administratif ou associatif</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>L’aide est calculée en fonction de l’effort fiscal du maître d’ouvrage.</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont susceptibles d&amp;#039;être subventionnés :
+	les travaux de création, extension ou modernisation des bâtiments destinés à l&amp;#039;accueil du public :
+	mairies,	maisons associatives, halles couvertes, les acquisitions de terrains ou immeubles en centre bourg.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Création de salles associatives communales, rénovation de la mairie ...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Accès aux services
+Equipement public
+Bâtiments et construction
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Développement local et Aides aux collectivités
+&lt;/p&gt;
+&lt;p&gt;
+ 05.65.53.41.15
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>corinne.bladou-grenier@lot.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9580-financer-les-batiments-a-caractere-administra/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>04/06/2020</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>10/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>44614</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Financer le petit patrimoine d'intérêt local</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Conseil départemental du Lot</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Min : 10 Max : 20</t>
+        </is>
+      </c>
+      <c r="J5" s="1" t="inlineStr">
+        <is>
+          <t>L'aide est calculée en fonction de l’effort fiscal du maître d’ouvrage.</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Sont susceptibles d&amp;#039;être subventionnés les travaux qualitatifs de rénovation des édifices :
+	cultuels (églises, chapelles...)
+-	patrimoniaux traditionnels (lavoirs, fours, moulins...)
+non éligibles au titre du patrimoine remarquable.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Réfection toiture d&amp;#039;église, travaux de confortement d&amp;#039;une nef...
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N5" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Arts plastiques et photographie
+Espace public
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O5" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Montant minimum de dépenses éligibles :	20.000 € HT
+&lt;/p&gt;
+&lt;p&gt;
+ Montant plafond de dépenses éligibles :  100.000 € HT
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T5" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U5" s="1" t="inlineStr">
+        <is>
+          <t>Lot</t>
+        </is>
+      </c>
+      <c r="V5" s="1" t="inlineStr">
+        <is>
+          <t>https://lot.fr/soutien-collectivites/liste-des-aides</t>
+        </is>
+      </c>
+      <c r="X5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Service Développement local et Aides aux collectivités locales
+&lt;/p&gt;
+&lt;p&gt;
+ 05 65 53 41 15
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>corinne.bladou-grenier@lot.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/7f41-financer-les-equipements-lies-au-cadre-de-vie/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/77ea-financer-le-petit-patrimoine-dinteret-local/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Restauration du patrimoine religieux</t>
+        </is>
+      </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>18/02/2026</t>
+          <t>10/04/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>391</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
@@ -1069,48 +1069,48 @@
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>19/02/2026</t>
+          <t>11/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>