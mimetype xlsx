--- v1 (2026-04-23)
+++ v2 (2026-10-17)
@@ -396,51 +396,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>44616</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Financer les bibliothèques en milieu rural</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
@@ -543,51 +543,51 @@
           <t>Création d’une bibliothèque municipale</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
         <v>44615</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Financer les bâtiments à caractère administratif ou associatif</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -687,51 +687,51 @@
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
         <v>44614</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Financer le petit patrimoine d'intérêt local</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
@@ -842,51 +842,51 @@
           <t>Restauration du patrimoine religieux</t>
         </is>
       </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>04/06/2020</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>10/04/2026</t>
+          <t>11/10/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
         <v>391</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Contribuer au développement des projets des territoires lotois</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>Conseil départemental du Lot</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H6" s="1" t="inlineStr">
         <is>
@@ -1069,48 +1069,48 @@
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Mise en place d’un commerce de proximité
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>13/09/2018</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>11/04/2026</t>
+          <t>12/10/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>