--- v0 (2026-04-13)
+++ v1 (2026-07-13)
@@ -316,52 +316,51 @@
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;em&gt;⚠️A l&amp;#039;attention des porteurs de projets : si vous
 souhaitez financer des opérations de restauration des écosystèmes ou bien un
 Atlas de la Biodiversité Communale, votre projet peut être éligible à la mesure
 Fonds Vert suivante : &amp;#34;&lt;/em&gt;&lt;/strong&gt;&lt;em&gt;&lt;strong&gt;Agir pour
 la biodiversité : des atlas de la biodiversité communale à la restauration de
 la nature&lt;/strong&gt;&lt;/em&gt;&lt;strong&gt;&lt;em&gt;&amp;#34;. &lt;/em&gt;&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;h3&gt;Description du dispositif d&amp;#039;aide&lt;/h3&gt;
 &lt;p&gt;En 2023, la
 Stratégie Nationale Biodiversité a été annoncée. Elle couvre la période
 2023-2030 et traduit l’engagement de la France au titre de la convention sur la
 diversité biologique.&lt;/p&gt;
 &lt;p&gt;Ce
 dispositif d&amp;#039;aide vise à répondre aux enjeux territoriaux identifiés par
 les D(R)EAL. Ainsi, nous invitons les porteurs de projets à se renseigner en amont sur les
 priorités d&amp;#039;action et les conditions d&amp;#039;acceptation définies dans leur territoire.
-&lt;/p&gt;
-&lt;p&gt;&lt;/p&gt;</t>
+&lt;br /&gt;&lt;br /&gt;Il vise notamment à financer les projets dont les actions relèvent des enjeux suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en oeuvre la Stratégie Nationale des Aires Protégées&lt;/li&gt;&lt;li&gt;Rétablir les continuités écologiques&lt;/li&gt;&lt;li&gt;Lutter contre les espèces exotiques envahissantes&lt;/li&gt;&lt;li&gt;Mettre en oeuvre les Plans Nationaux d&amp;#039;Actions&lt;/li&gt;&lt;li&gt;Agir en faveur des insectes pollinisateurs&lt;/li&gt;&lt;li&gt;Actions de lutte contre le frelon asiatique&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Forêts
 Montagne
 Sols
 Biodiversité
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>26/03/2026</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>20/12/2026</t>
@@ -389,77 +388,82 @@
 public fluvial en outre-mer ou transfrontalier), hors autoroutes 
 concédées ;&lt;/li&gt;&lt;li&gt;des entreprises privées.&lt;/li&gt;&lt;/ul&gt;
 &lt;h4&gt;
   Nature des projets éligibles
  &lt;/h4&gt;
 &lt;p&gt;Ce dispositif est destiné à financer ou co-financer : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des subventions d’ingénierie et d’études préalables à la conception des projets ainsi que leur évaluation dans le temps ; &lt;/li&gt;&lt;li&gt;des subventions d’investissements permettant la mise en œuvre concrète des solutions identifiées ci-dessus.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les demandes de subventions de fonctionnement ou 
 d’animation des structures, et de subventions aux actions de 
 connaissance dans le cadre de la mise en œuvre des politiques traitées 
 par ce dispositif, ainsi que les financements 
 relatifs à l’animation et à la concertation pour l’émergence de projets 
 relèvent d’un financement budgétaire classique. Elles ne sont donc pas 
 éligibles à la présente aide. Le cas échéant, une action
  de connaissance ou d’animation peut être éligible à cette aide, si 
 elle s’intègre dans un projet comprenant une mise en œuvre concrète de 
 solution, afin d&amp;#039;éviter d&amp;#039;avoir à multiplier les demandes d&amp;#039;aides auprès des services de l&amp;#039;état pour un seul et même projet.  Les acteurs concernés sont invités à se rapprocher de la 
 Direction (régionale) de l’environnement, du logement et de la nature (D(R)EAL) ou
  de la Direction départementale des territoires (et de la mer) (DDT-M) qui 
 l’orientera vers l’interlocuteur compétent.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles 
 les opérations de simple mise en conformité à une 
 obligation réglementaire nationale déjà existante, notamment les 
 obligations de compensation environnementale à charge du maître 
 d’ouvrage ou de prescription administrative de remise en état. &lt;/p&gt;&lt;p&gt;Cette aide pourra subventionner uniquement les opérations allant au-delà de 
 ces obligations réglementaires nationales existantes.&lt;/p&gt;&lt;p&gt;L’exécution
  du projet (ou, le cas échéant, des postes de dépenses de l’opération 
 ciblés par la subvention) ne peut commencer avant que le dossier de 
-demande ne soit déposé sur la plateforme Démarches Numériques.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Concernant les dépenses d&amp;#039;ingénierie de projet, ce dispositif d&amp;#039;aide peut financer des 
+demande ne soit déposé sur la plateforme Démarches Numériques.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Concernant les projets de lutte contre le frelon asiatique,&lt;/strong&gt; plus d&amp;#039;informations sur les critères d&amp;#039;éligibilité sont disponibles sur &lt;a href="https://drive.google.com/file/d/1kNs2M-51KsCdQFwhEvGQ6eS5Ty7jt3PY/view?usp&amp;#61;sharing" target="_self"&gt;ce lien&lt;/a&gt;&lt;a href="https://drive.google.com/file/d/1PxKsklbKl5QaDTjJL7eI4Q8nhYMZ1qpX/view?usp&amp;#61;drive_link" target="_self"&gt;&lt;/a&gt;.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Concernant les dépenses d&amp;#039;ingénierie de projet, ce dispositif d&amp;#039;aide peut financer des 
 prestations d’ingénierie (en régie ou externe) pour les porteurs de 
 projets qui en ont besoin afin de faciliter la mise en œuvre de projets 
 financés par cette aide.&lt;/em&gt; Par ailleurs, la mesure 
 ingénierie du fonds vert peut aider les porteurs de projet à faire 
 émerger des projets à forte ambition environnementale sur une enveloppe 
 dédiée à des prestations d’ingénierie d’animation, de planification ou 
 de stratégie.&lt;/p&gt;&lt;p&gt;Ne sont pas éligibles également, car relevant de la mesure fonds vert &amp;#34;Agir pour
 la biodiversité : des atlas de la biodiversité communale à la restauration de
 la nature&amp;#34; :&lt;/p&gt;&lt;p&gt;- Les projets d&amp;#039;Atlas de la Biodiversité Communale &lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Les projets de restauration des écosystèmes&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://drive.google.com/file/d/1kNs2M-51KsCdQFwhEvGQ6eS5Ty7jt3PY/view?usp=sharing</t>
+        </is>
+      </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://demarche.numerique.gouv.fr/commencer/snb</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Pour plus d&amp;#039;informations, merci de contacter la DREAL, DEAL ou DDT-M appropriée.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>romeo.miara@developpement-durable.gouv.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/mise-en-oeuvre-de-la-strategie-ntionale-biodiversite-dans-les-territoires/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
@@ -469,48 +473,48 @@
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>MTECT</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>24/02/2026</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>01/04/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>