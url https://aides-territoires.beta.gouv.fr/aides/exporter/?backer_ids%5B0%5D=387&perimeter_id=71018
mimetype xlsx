--- v0 (2026-02-27)
+++ v1 (2026-04-18)
@@ -263,83 +263,280 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>119945</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Financer des projets d'investissement des communes et groupements de communes - DSIL</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Dotation de soutien à l'investissement local</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;La dotation de soutien à l&amp;#039;investissement local (DSIL) soutient également les projets d&amp;#039;investissement des communes et de leurs groupements qui répondent à l&amp;#039;une des six priorités instaurées par la loi :&lt;/p&gt;&lt;p&gt;1° Rénovation thermique, transition énergétique, développement des énergies renouvelables ;&lt;/p&gt;&lt;p&gt;2° Mise aux normes et de sécurisation des équipements publics ;&lt;/p&gt;&lt;p&gt;3° Développement d&amp;#039;infrastructures en faveur de la mobilité ou de la construction de logements ;&lt;/p&gt;&lt;p&gt;4° Développement du numérique et de la téléphonie mobile ;&lt;/p&gt;&lt;p&gt;5° Création, transformation et rénovation des bâtiments scolaires ;&lt;/p&gt;&lt;p&gt;6° Réalisation d&amp;#039;hébergements et d&amp;#039;équipements publics rendus nécessaires par l&amp;#039;accroissement du nombre d&amp;#039;habitants.&lt;/p&gt;&lt;p&gt;Les dossiers déposés par le biais de cette démarche seront transmis au préfet de région, responsable de l&amp;#039;attribution des subventions. L&amp;#039;instruction est centralisée en préfecture de département.&lt;/p&gt;&lt;p&gt;Les calendriers d&amp;#039;appel à projet sont également définis au niveau local.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Eau potable
+Assainissement des eaux
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Sports et loisirs
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Accès aux services
+Education et renforcement des compétences
+Technologies numériques et numérisation
+Revitalisation
+Risques naturels
+Qualité de l'air
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Accessibilité
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Réduction de l'empreinte carbone
+Sécurité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Qui peut en bénéficier ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Toutes les communes et tous les établissements publics de coopération intercommunale (EPCI) à fiscalité propre, de métropole et des régions d&amp;#039;outre-mer, y compris Mayotte, ainsi que les pôles d&amp;#039;équilibre territoriaux et ruraux (PETR) peuvent percevoir la DSIL.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ De manière dérogatoire, lorsque la subvention s&amp;#039;inscrit dans le cadre d&amp;#039;un contrat signé entre l&amp;#039;une des collectivités éligibles et le représentant de l&amp;#039;État, les maîtres d&amp;#039;ouvrage désignés par le contrat peuvent être bénéficiaires de la subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/dotations-etat-investissement-local</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La procédure d&amp;#039;attribution est définie au niveau local par les préfectures. Il convient de prendre l&amp;#039;attache de la préfecture du département ou de la région pour déposer un dossier :
+ &lt;a href="https://lannuaire.service-public.fr/navigation/prefecture"&gt;
+  https://lannuaire.service-public.fr/navigation/prefecture&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Au cours de l’instruction de votre dossier, vous serez invités à répondre dans les meilleurs délais aux demandes de pièces complémentaires ou de précisions en ajoutant ou en modifiant les informations dans l’onglet « demande » de votre dossier afin d’en établir la complétude.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1182-copie-13h44-financer-des-projets-dinvestissem/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Gestion d'une base nautique
+Mise en place de l’accessibilité dans les bâtiments publics
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Direction générale des collectivités locales</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>02/08/2022</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>119940</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir les projets d'investissement des départements - Dotation de soutien à l'investissement des départements (DSID)</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Préfectures de région</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Département</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I2" s="0" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  La DSID est attribuée par le préfet de région sous forme de subventions d&amp;#039;investissement, dans le cadre d&amp;#039;une enveloppe régionale unique et dans les domaines jugés prioritaires au niveau local.
 &lt;/p&gt;
 &lt;p&gt;
  Le montant total de la DSID s&amp;#039;élève à 212 M€. Ce montant est divisé en enveloppes régionales dont les modalités de répartition sont fixées à l&amp;#039;article L. 3334-10 du CGCT.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Priorités thématiques d&amp;#039;affectation
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DSID est une dotation de soutien à l&amp;#039;investissement des départements, concourant à un objectif de cohésion des territoires.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les préfets de région tiennent compte des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets. Ils veillent également à ce que la sélection des dossiers se fasse en cohérence avec les politiques portées par le Gouvernement et prêtent ainsi une attention particulière :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   &lt;p&gt;
    au financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
   &lt;/p&gt;
  &lt;/li&gt;
@@ -356,455 +553,258 @@
  &lt;li&gt;
   &lt;p&gt;
    à la mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
   &lt;/p&gt;
  &lt;/li&gt;
  &lt;li&gt;
   &lt;p&gt;
    plus généralement, à l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
   &lt;/p&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Responsabilité de l&amp;#039;échelon déconcentré dans l&amp;#039;attribution de la DSID
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les modalités de recueil et de sélection des dossiers au titre de la DSID sont organisées à l&amp;#039;échelon déconcentré et relèvent du préfet de région. Les préfets de départements peuvent cependant être utilement associés au recensement et à la pré-sélection des dossiers.
 &lt;/p&gt;
 &lt;p&gt;
  Il appartient donc aux conseils départementaux de se rapprocher de leur préfecture de département et/ou de région afin de prendre connaissance des modalités de recueil, d&amp;#039;instruction et de sélection des projets susceptibles d&amp;#039;être éligibles à la DSID.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;ul&gt;
  &lt;li&gt;
   Rénovation thermique et mise aux normes de bâtiments publics
  &lt;/li&gt;
  &lt;li&gt;
   Création d&amp;#039;une voie verte
  &lt;/li&gt;
  &lt;li&gt;
   Aménagement de nouveaux arrêts et terminus de bus
  &lt;/li&gt;
  &lt;li&gt;
   Réalisation d&amp;#039;une médiathèque
  &lt;/li&gt;
  &lt;li&gt;
   Réaménagement des locaux de l&amp;#039;office du tourisme
  &lt;/li&gt;
  &lt;li&gt;
   Extension et restructuration d&amp;#039;un collège, construction et rénovation d&amp;#039;équipements sportifs
   &lt;br /&gt;
  &lt;/li&gt;
  &lt;li&gt;
   Travaux de voirie et ouvrages d&amp;#039;art
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Assainissement des eaux
 Tourisme
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
 Jeunesse
 Famille et enfance
 Handicap
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Alimentation
 Technologies numériques et numérisation
 Tiers-lieux
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Attractivité économique
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les collectivités éligibles à la DSID :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   L&amp;#039;ensemble des départements de métropole et d&amp;#039;outre-mer ainsi que la collectivité de Corse et les collectivités de Guyane, de Martinique, de Saint Pierre-et-Miquelon, de Saint-Barthélemy et Saint-Martin.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   La nature des projets éligibles :
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Les préfets de régions ainsi que le préfet de Mayotte, le préfet de la région Guadeloupe (pour Saint-Barthélemy et Saint-Martin) et le préfet de Saint-Pierre-et-Miquelon sont chargés de la répartition des enveloppes régionales de la DSID entre les collectivités éligibles et de la détermination des modalités d&amp;#039;organisation retenues au niveau local.
  &lt;/li&gt;
  &lt;li&gt;
   La programmation des crédits doit s&amp;#039;inscrire, aux termes de la loi, dans un objectif de cohésion des territoires. Les projets retenus ou suscités doivent mettre en œuvre un objectif de solidarité entre les différents territoires d&amp;#039;un même département ou entre les différents départements d&amp;#039;une même région. Il convient aussi de tenir compte, dans les arbitrages, des capacités financières ainsi que de la situation économique et sociale des départements porteurs de projets.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Dans ce cadre, la sélection des dossiers se fait en cohérence avec les politiques portées par le Gouvernement :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   le financement du déploiement de la couverture très haut débit du territoire, pour lequel le Gouvernement mobilise des moyens importants ;
  &lt;/li&gt;
  &lt;li&gt;
   en matière sociale, les projets qui s&amp;#039;intègrent dans la stratégie nationale de prévention et de protection de l&amp;#039;enfance ;les projets concourant à l&amp;#039;amélioration de la qualité et de l&amp;#039;accès aux services publics, particulièrement ceux portés par les conseils départementaux en matière scolaire (mise en accessibilité pour les personnes handicapées, etc.) ;mise en œuvre des projets de territoires définis dans les contrats de relance et de transition écologique (CRTE) ;
  &lt;/li&gt;
  &lt;li&gt;
   plus généralement, l&amp;#039;ensemble des politiques contractuelles, quand le conseil départemental en est signataire et pour les opérations desquelles il est maître d&amp;#039;ouvrage, ainsi qu&amp;#039;aux plans spécifiques dont l&amp;#039;objet est de mobiliser l&amp;#039;ensemble des instruments financiers au profit d&amp;#039;un bassin de vie et d&amp;#039;emploi identifié : programmes Action Cœur de ville, Petites villes de demain, Agenda rural, France Services, Territoires d&amp;#039;industrie,  contrats de plan Etat-région (CPER) et interrégionaux (CPIER) 2021-2027 ainsi que dans les pactes de développement territorial.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.legifrance.gouv.fr/download/pdf/circ?id=44919</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Se rapprocher de sa préfecture de département ou de région.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>dgcl-gestion-dotations@dgcl.gouv.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0106-financer-les-projets-dinvestissement-des-depa/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une école
 Construction d’un gymnase
 Création d’une crèche
 Déployer les équipements numériques
 Gestion d'une base nautique
 Mise en place de l’accessibilité dans les bâtiments publics
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Rénover le réseau d’assainissement</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Direction générale des collectivités locales</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>01/08/2022</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...195 lines deleted...]
-      </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>07/04/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>