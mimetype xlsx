--- v0 (2026-05-30)
+++ v1 (2026-09-04)
@@ -263,2436 +263,2436 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>131013</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Candidater à la reconnaissance "Territoires Engagés pour la Nature"-  Grand Est</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Territoires Engagés pour la Nature</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité (OFB)
+Conseil régional du Grand Est</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.
+&lt;/p&gt;
+&lt;p&gt;
+ « Territoires engagés pour la nature » reconnait l&amp;#039;engagement des collectivités à agir en faveur de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.
+&lt;/p&gt;
+&lt;p&gt;
+ Aussi, il vous est demandé de placer la biodiversité au cœur de la politique de la collectivité en proposant un plan d&amp;#039;actions à réaliser sur 3 ans. Votre candidature sera analysée par un comité de sélection régional. La collectivité sera alors évaluée sur la cohérence des actions proposées au regard des enjeux de son territoire, de ses moyens et des actions déjà réalisées. L&amp;#039;objectif est de démontrer un engagement à améliorer la prise en compte de la biodiversité dans l&amp;#039;ensemble des projets / actions de la collectivité, en impliquant les acteurs du territoire et les habitants.
+&lt;/p&gt;
+&lt;p&gt;
+ Si votre collectivité est reconnue Territoire Engagé pour la Nature, vous bénéficierez d&amp;#039;un accompagnement de la cellule d&amp;#039;animation régionale et des partenaires relais (CEN, CBN...) pour faire émerger, et concrétiser vos projets. Vous pourrez aussi accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...), être orienté vers les partenaires et les financements les plus adaptés à vos projets et être orienté vers les partenaires et les financements les plus adaptés à vos projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Profitez par ailleurs de l&amp;#039;expérience des collectivités déjà engagées, à travers des journées d&amp;#039;échanges et retours d&amp;#039;expériences. Enfin, votre engagement se verra valorisé lors d&amp;#039;évènements nationaux et locaux, ainsi que dans des publications.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;ensemble des territoires engagés sont consultables
+ &lt;a href="https://engagespourlanature.ofb.fr/territoires/engagements" target="_self"&gt;
+  ICI
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Et pour aller plus loin: les
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/def2-concretiser-la-mise-en-oeuvre-daltas-de-la-bi/" target="_self"&gt;
+  Atlas de la Biodiversité Communale
+ &lt;/a&gt;
+ , la
+ &lt;a href="https://aides-territoires.beta.gouv.fr/aides/163b-securiser-les-infrastructures-de-distribution/" target="_self"&gt;
+  gestion des eaux pluviales
+ &lt;/a&gt;
+ ou bien encore les
+ &lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;
+  Solutions d&amp;#039;Adaptation Fondées sur la Nature
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Alimentation
+Risques naturels
+Biodiversité
+Paysage
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Mers et océans
+Milieux humides
+Cimetières et funéraire
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les actions pour lesquelles vous vous engagez doivent être cohérentes avec la politique locale menée, proportionnées (l&amp;#039;attente vis-à-vis d&amp;#039;un village ou d&amp;#039;une interco n&amp;#039;est biensur pas la même !), impliquantes (on va au-delà des obligations légales) et mesurables (autrement, compliqué d&amp;#039;évaluer l&amp;#039;évolution).
+ Il s&amp;#039;agit pour la collectivité de proposer des actions cohérentes avec ses moyens, ses actions passées et démontrant une marge de progression dans la prise en compte / préservation de la biodiversité.
+&lt;/p&gt;
+&lt;p&gt;
+ Des spécificités régionales peuvent exister. Il est fortement conseiller de prendre contact avec l&amp;#039;animateur régional pour les connaitre avant de candidater.
+ &lt;br /&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>Grand Est</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://engagespourlanature.ofb.fr/territoires/grand-est</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Région Grand Est
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nassera Deroueche
+&lt;/p&gt;
+&lt;p&gt;
+ 03 87 61 66 91
+&lt;/p&gt;
+&lt;p&gt;
+ nassera.deroueche&amp;#64;grandest.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Office français de la biodiversité
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ David Monnier
+&lt;/p&gt;
+&lt;p&gt;
+ 03 87 62 86 07
+&lt;/p&gt;
+&lt;p&gt;
+ david.monnier&amp;#64;ofb.gouv.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>mathilde.maisano@ofb.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/b9d5-encourager-et-accompagner-les-collectivites-p/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB2" s="0" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Office Français de la Biodiversité</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>02/03/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>06/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>93537</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser une équipe pluridisciplinaire d'étudiants pour imaginer un projet local</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Ateliers hors les murs</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de l'Enseignement supérieur et de la Recherche
+Ministère de la Culture
+Ministères de l'Aménagement du territoire et de la Transition écologique
+Office Français de la Biodiversité (OFB)
+Fédération des parcs naturels régionaux de France</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Autre aide financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>bourse de 1000€</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;&lt;strong&gt;Accueillez des étudiants pour repenser l&amp;#039;avenir de votre territoire !&lt;/strong&gt;&lt;/h1&gt;&lt;p&gt;Vous souhaitez bénéficier d&amp;#039;un accompagnement en ingénierie, d&amp;#039;une analyse approfondie des spécificités et atouts inhérents à votre territoire pour alimenter un projet de développement local partagé ? &lt;/p&gt;&lt;p&gt;Vous questionnez les circuits courts alimentaires, la valorisation du patrimoine bâti et de l&amp;#039;espace publ&lt;span&gt;ic, la revitalisation commerciale, le développement culturel et du tourisme durable, ou encore l&amp;#039;inclusion de la biodiversité dans l&amp;#039;aménagement du territoire ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les &lt;em&gt;Ateliers hors les murs&lt;/em&gt; consistent à mobiliser des équipes d&amp;#039;étudiants de différentes formations (en développement local, paysage, urbanisme, sociologie, architecture, économie, agronomie, écologie...) pour élaborer avec les acteurs locaux un projet de développement à l&amp;#039;échelle d&amp;#039;une commune et de son bassin de vie. Après toute une semaine à investir les lieux et comprendre les enjeux locaux, l&amp;#039;équipe pluridisciplinaire propose aux élus une réflexion prospective, avec des pistes d&amp;#039;action &lt;span&gt;fondées sur un diagnostic fin de la maille (inter)communale.&lt;/span&gt;&lt;/p&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Les points forts des ateliers :&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;La pluridisciplinarité des équipes engagées constitue une véritable force dans la formulation des problématiques, dans la compréhension des enjeux et dans les orientations proposées : l&lt;span&gt;es réponses apportées adoptent un regard transversal et cohérent, non limitées &lt;/span&gt;&lt;span&gt;à une approche architecturale ou urbaine par exemple.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les travaux sont restitués devant le conseil municipal, parfois élargi aux habitants : les &lt;span&gt;ateliers peuvent en cela engager un processus de dialogue entre les différents acteurs d&amp;#039;un territoire et participent à l&amp;#039;élaboration d&amp;#039;un projet partagé.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La Fédération des Parcs naturels régionaux s&amp;#039;engage à mettre en place une assistance à maîtrise d&amp;#039;ouvrage pour &lt;/span&gt;&lt;span&gt;identifier une problématique, des écoles volontaires, accompagner la recherche de financements nationaux et locaux et contribuer à la valorisation de l&amp;#039;atelier, en plus d&amp;#039;une bourse de 2500 euros aux lauréats de l&amp;#039;Appel à manifestation d&amp;#039;intérêt en territoire de Parc naturel régional.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Quand faire appel à un atelier ?&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;En amont d&amp;#039;une convention de revitalisation Petite ville de demain, d&amp;#039;une démarche ÉcoQuartier ou de la révision d&amp;#039;une charte de Parc ; &lt;/li&gt;&lt;li&gt;En renfort d&amp;#039;une phase de mise en oeuvre, en parallèle de projets opérationnels ;&lt;/li&gt;&lt;li&gt;En tant que site pilote des enjeux d&amp;#039;un bassin de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;→&lt;/span&gt; Ces ateliers sont toujours une opportunité d&amp;#039;identifier des leviers tenant compte du contexte local et de construire une prospection à plusieurs horizons temporels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis 2018, plus de 60 ateliers ont été menés dans les Parcs naturels régionaux et les Petites villes de demain sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La redynamisation des centres-bourgs de petites et moyennes villes ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;L&amp;#039;alimentation comme levier de développement local ;&lt;/li&gt;&lt;li&gt;Ou encore la prise en compte des enjeux de biodiversité dans l&amp;#039;aménagement du territoire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Retrouvez l&amp;#039;essentiel dans le &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/lessentiel-des-ateliers-hors-les-murs-guide" target="_self"&gt;Guide des Ateliers hors les murs&lt;/a&gt; ou inspirez-vous des résultats des premières expériences grâce au &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/carnet-de-route-des-32-premiers-ateliers-hors-les-murs" target="_self"&gt;Carnet de route des Ateliers hors les murs&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Revitalisation
+Innovation, créativité et recherche
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour en bénéficier, il suffit de prendre contact avec la Fédération des Parcs pour être mis en contact avec des écoles et universités volontaires, monter un projet répondant aux attentes de toutes ses parties prenantes et identifier des pistes de financements complémentaires. Une candidature doit associer &lt;em&gt;a minima&lt;/em&gt; 2 établissements d&amp;#039;enseignement supérieur de disciplines différentes et 1 territoire d&amp;#039;accueil.&lt;/p&gt;&lt;p&gt;La bourse de 2500 euros est attribué aux projets lauréats situés dans un Parc naturel régional ou un Parc national, sur décision d&amp;#039;un comité de sélection composé du ministère de la Transition écologique, du ministère de la Culture, du ministère de l&amp;#039;Enseignement supérieur et de la Recherche et de l&amp;#039;Office français de la biodiversité.&lt;/p&gt;&lt;p&gt;Le processus de sélection ne vaut pas accord de financement des partenaires mentionnés dans le budget prévisionnel.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plusieurs sessions de candidature sont organisées chaque année : à retrouver sur le site de la &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/appel-manifestation-dinteret-2025" target="_self"&gt;Fédération des Parcs naturels régionaux de France&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parcs-naturels-regionaux.fr/les-enjeux/enseignement-superieur</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bastien Galant - &lt;a target="_self"&gt;bgalant&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 59 61 58 81&lt;/p&gt;&lt;p&gt;Fabien Hugault - &lt;a href="mailto:fhugault&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;fhugault&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 99 93 82 91&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Nicolas Sanaa -
+ &lt;a href="mailto:nsanaa&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;
+  nsanaa&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 63 47 46 77&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>fhugault@parcs-naturels-regionaux.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6855-accueillir-petites-villes-accueillez-un-ateli/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des Parcs naturels régionaux de France</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2021</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>09/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>165521</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : réduire les ilots de chaleur grâce à la biodiversité</t>
         </is>
       </c>
-      <c r="C2" s="0" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 EUROPE - LIFE - Programme européen pour l'environnement et le climat
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
-[...2 lines deleted...]
-Agences de l'eau
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
+Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
 Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Office Français de la Biodiversité (OFB)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
-Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
-[...6 lines deleted...]
-      <c r="G2" s="0" t="inlineStr">
+Agences de l'eau</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L2" s="0" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L’une des
 conséquences du changement climatique est notamment l’augmentation des
 températures, et ce d’autant plus dans les zones urbaines. Au-delà des
 émissions de gaz à effet de serre, les choix d’aménagement urbain ont également
 des effets amplifiant la surchauffe. L’ambition des Solutions fondées sur la nature (SfN) pour l’adaptation est
 de renforcer la résilience des territoires face aux impacts du changement
 climatique, en s’appuyant sur les écosystèmes, en dégageant un gain net en
 biodiversité, et peuvent être dans ce cas des alliés de taille. Par exemple en s’appuyant
 sur les services écosystémiques rendues par la végétation pour réduire la
 surchauffe en créant désimperméabilisant et végétalisant l’espace.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Les
 territoires engagés s’appuient pour certains sur les SfN et sont accompagnés
 pour trouver les meilleurs partenaires dans cette démarche. En effet, ce
 programme permet d’accompagner les élu(e)s dans le diagnostic et l’élaboration
 d’un plan d’actions, ainsi que dans la recherche de financements et de
 partenaires. Dans ce cadre, le Cerema peut être un soutien de taille. Le projet
 Artisan accompagne également les projets de SfN, par un animateur dans chaque
 région, d’un réseau national d’acteurs et des ressources, il apporte ainsi de
 l’aide à la décision. Il propose également de la sensibilisation, de la
 formation, des ateliers pour accompagner la réflexion (ANT) et le financent des
 actions. Le programme TEN donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Sols
 Espace public
 Friche
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Jeunesse
 Santé
 Risques naturels
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Logement et habitat
 Architecture
 Paysage
 Appui méthodologique
 Prévention des risques
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-reduire-les-ilots-de-chaleur-grace-a-la-biodiversite/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>165519</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la stratégie une seule santé</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
-[...2 lines deleted...]
-Agences régionales de santé (ARS)
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Agences régionales de santé (ARS)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Bretonne de la Biodiversité (ARBE)</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La santé
 humaine repose sur celle des écosystèmes. En effet, la biodiversité fournit des
 services écosystémiques indispensables à notre survie : production d’oxygène,
 régulation des températures, production d’aliments ou encore disponibilité de
 la ressource en eau. Préserver la santé de la biodiversité c’est garantir celle
 des êtres humains, et il est indispensable de les penser ensemble et non
 séparément.&lt;/p&gt;&lt;p&gt;L’approche « une seule santé » vise à maximiser toutes les santés
 en intégrant les domaines entre eux, et en surveillant et réduisant les
 pressions des activités humaines sur les écosystèmes. L’adoption de cette
 approche permet d’identifier des solutions répondant à la fois à des enjeux
 environnementaux et de santé humaine. Aussi, elle pourrait permettre de faire
 d’importantes économies en termes de santé publique. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires et les
 professionnel(le)s à solliciter pour ce genre d’initiatives, et d’accompagner
 les collectivités dans l’élaboration et la réalisation d’un plan d’action à ce
 titre. En effet, la reconnaissance TEN peut faciliter des partenariats avec diverses
 structures en ce sens : l’ARS, la CPAM, la Mutuelle sociale Agricole. Enfin, TEN donne
 également accès à des ressources et des retours d’expériences riches
 d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
 animateur(ice)s TEN en région et à prendre connaissance des initiatives
 déployées par des collectivités voisines ! &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Assainissement des eaux
 Sols
 Espaces verts
 Espace public
 Friche
 Transition énergétique
 Egalité des chances
 Accès aux services
 Cohésion sociale et inclusion
 Santé
 Alimentation
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Risques naturels
 Qualité de l'air
 Biodiversité
 Bâtiments et construction
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://professionnels.ofb.fr/fr/annonce/conference-seule-sante-en-pratique?page=0</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66 91&lt;/p&gt;&lt;p&gt;Hauts-de-France&lt;/p&gt;&lt;p&gt;&lt;strong&gt;BEAUCHAMP Mélanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 54&lt;/p&gt;&lt;p&gt;FOUREST Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-strategie-une-seule-sante/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB5" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>165518</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : préserver le paysage et le patrimoine naturel</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Renaturation des villes
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
-[...2 lines deleted...]
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Office Français de la Biodiversité (OFB)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
-Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Agence Régionale de la Biodiversité (ARB) - La Réunion</t>
-[...2 lines deleted...]
-      <c r="G4" s="1" t="inlineStr">
+Agence Régionale de la Biodiversité (ARB) - La Réunion
+Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Ingénierie financière
 Ingénierie technique</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Le paysage et la biodiversité, comme systèmes dynamiques et
 vivants, sont intrinsèquement liés. Parfois réduit à une image de carte postale
 ou à un décor, le paysage est pourtant bien plus que cela : c’est une approche
 fédératrice qui permet de mobiliser les acteurs territoriaux autour de grands
 défis comme celui de la préservation et de la restauration de la biodiversité.
 La manière dont le paysage est perçu va en effet grandement impacter la manière
 dont il est géré, et avec lui la biodiversité qui l’habite. &lt;/p&gt;&lt;p&gt;Pour mieux intégrer le patrimoine
 paysager aux politiques municipales, il est possible de :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;mettre en place une approche paysagère, qui
 adopte une vision systémique du paysage, intégrant à la fois des objectifs
 sociaux, économiques et environnementaux, afin de rassembler les acteurs du
 territoire autour d’une vision partagée du paysage, pour finalement mettre en
 place des mesures de gestion écologique adaptées et acceptées,&lt;/li&gt;&lt;li&gt;établir une gestion différenciée, qui consiste à
 entretenir les espaces verts de manière respectueuse du vivant, c’est-à-dire
 adapter les pratiques aux caractéristiques propres de chaque site (sols, faune,
 flore, fonge et usages), en tendant vers une intervention moindre et la libre
 évolution de la végétation, favorisant l’apparition d’habitats et de ressources
 alimentaires pour la faune.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Ces deux méthodes permettent de favoriser une
 perception du paysage en tant qu’entité vivante, et non plus un élément
 adaptable aux besoins humains, et s’habituer à un patrimoine naturel pouvant
 pleinement s’exprimer.&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
 et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
 d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
 d’action à ce titre. Il facilite également l’identification et l’obtention de
 financements en ce sens. Par exemple, en fonction du milieu visé, l’ONF,
 l’INRAE, le CIRAD, Plante &amp;amp; Cité ou des labels comme Haies ou Ecojardin,
 peuvent constituer des soutiens solides dans cette démarche. Enfin, TEN donne
 également accès à des ressources et des retours d’expériences riches
 d’inspiration et de partage de bonnes pratiques. N&amp;#039;hésitez pas à vous rapprocher des
 animateur(ice)s TEN en région et à prendre connaissance des initiatives
 déployées par des collectivités voisines ! &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Espaces verts
 Friche
 Accès aux services
 Santé
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Milieux humides</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.ofb.gouv.fr/territoires-engages-pour-la-nature</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e) animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-preserver-le-paysage-et-le-patrimoine-naturel/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB6" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>165516</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : diagnostiquer le territoire</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Agence Bretonne de la Biodiversité (ARBE)
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Office Français de la Biodiversité (OFB)
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Basé sur des orientations partagées nationalement, « Territoires engagés pour la nature » se décline dans les régions volontaires avec un accompagnement local assuré par les Agences Régionales de la Biodiversité, ou d&amp;#039;un collectif régional.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à faire émerger, reconnaître et accompagner des territoires engagés dans une démarche de progrès en faveur de la biodiversité.&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;« TEN » reconnait l&amp;#039;importance de l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, et souhaite apporter un soutien et une visibilité aux territoires désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. Face au changement climatique, valoriser et conserver la biodiversité permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens d&amp;#039;aujourd&amp;#039;hui et de demain.&lt;/p&gt;&lt;p&gt;Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus et des thématiques en émergence (trame noire, solutions fondées sur la nature...).&lt;/li&gt;&lt;li&gt;Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.&lt;/li&gt;&lt;li&gt;Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors d&amp;#039;événements phares, articles sur internet, journées partage d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son territoire.&lt;/li&gt;&lt;li&gt;La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent dans les modalités de leurs aides).&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Afin de
 pouvoir établir une stratégie de préservation de la biodiversité de son
 territoire et de prioriser les actions, il est indispensable de connaître ledit
 territoire. Aussi, établir un diagnostic permet d’améliorer la connaissance des
 enjeux auxquels la biodiversité est confrontée localement afin d’identifier les
 leviers pour mieux la protéger. Partir d’un diagnostic de la biodiversité du
 territoire permet d’en faire un enjeu partagé par tous les acteurs locaux, et
 de légitimer l’action publique.&lt;/p&gt;&lt;p&gt;Le diagnostic
 d’un territoire peut prendre plusieurs formes et mettre en avant divers
 paramètres :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’&lt;a href="https://www.ofb.gouv.fr/abc"&gt;Atlas de
 la biodiversité communale (ABC)&lt;/a&gt; s’appuie sur la réalisation d’états des lieux de la faune, de la flore et de la fonge sur
 le territoire, ainsi que des milieux et des continuités écologiques,
 d’identifier et hiérarchiser les actions de préservation de cette biodiversité
 locale ; il est essentiel que ces
 inventaires s’appuient sur les partenaires locaux pour créer une synergie et
 une cohérence territoriale, &lt;/li&gt;&lt;li&gt;Le diagnostic
 de vulnérabilité reprend les spécificités du territoire, en termes notamment de
 risques face aux effets du changement climatique, afin d’établir une stratégie
 d’adaptation cohérente et concertée,&lt;/li&gt;&lt;li&gt;D’autres
 types de diagnostics peuvent être réalisés : ceux comprenant les facteurs
 sociaux, économiques, culturels, politiques et territoriaux, permettant de
 croiser de multiples enjeux et d’orienter les politiques publiques locales de
 manière plus efficace et juste.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le programme TEN permet d’identifier les partenaires
 et les professionnel(le)s à solliciter pour ce genre d’initiatives, et
 d’accompagner les collectivités dans l’élaboration et la réalisation d’un plan
 d’action à ce titre. Il facilite également l’identification et l’obtention de
 financements en ce sens. Enfin, il donne également accès à des ressources et
 des retours d’expériences riches d’inspiration et de partage de bonnes
 pratiques. N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités voisines ! &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Un exemple
 inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;GIztvlUzXOw"&gt;Mieux connaître pour mieux protéger : l&amp;#039;exemple de Marseille
 (Bouches-du-Rhône)&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Cohésion sociale et inclusion
 Citoyenneté
 Santé
 Education et renforcement des compétences
 Risques naturels
 Qualité de l'air
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Prévention des risques
 Réduction de l'empreinte carbone
 Milieux humides</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1. S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles, additionnelles*, avec un impact positif et respectant les politiques publiques locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses compétences, de façon transversale, en vue de la protection, préservation et de la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de l’analyse des enjeux biodiversité (données naturalistes, scientifiques et techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/mettre-en-place-un-atlas-de-la-biodiversite-communale-abc</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W7" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-diagnostiquer-le-territoire/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB7" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>05/11/2025</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/05/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
         <v>163959</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la préservation des espèces et des milieux naturels</t>
         </is>
       </c>
-      <c r="C6" s="1" t="inlineStr">
+      <c r="C8" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
-[...3 lines deleted...]
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)
-Agence Régionale de la Biodiversité (ARB) - Occitanie</t>
-[...2 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
+Office Français de la Biodiversité (OFB)
+Agences de l'eau</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La sauvegarde de la biodiversité passe par la protection des
 espaces naturels et des espèces de la faune, la fonge et de la flore associées
 à ces espaces, mais aussi dans des contextes plus ou moins anthropisés.
 L&amp;#039;humain intervient alors par des actions dites de &amp;#34;gestion&amp;#34;, qui
 peuvent selon le cas être de la protection, de l&amp;#039;entretien ou de la
 restauration.&lt;/p&gt;
 &lt;p&gt;En ce sens, il est recommandé aux collectivités de commencer par réaliser l&amp;#039;inventaire de leur territoire pour mieux connaître et protéger le vivant
 local. L&amp;#039;&lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la
 biodiversité communale&lt;/a&gt; est un outil proposé par l&amp;#039;OFB qui permet, au-delà d’établir un
 diagnostic du territoire, de développer une vision partagée et d’objectiver des
 actions à différents niveau. Le programme TEN permet ensuite d’accompagner la
 collectivité dans l’élaboration et la réalisation d’un plan d’actions. En ce
 qui concerne la préservation des espaces et des espèces qui lui sont inféodées,
 plusieurs options sont possibles:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mettre en
 œuvre une stratégie foncière de préservation passant par de nombreux outils et qui
 peut être planifiée dans le temps via les documents d’urbanisme,&lt;/li&gt;&lt;li&gt;Réaliser
 des zonages, réglementaires ou non, permettant de contrôler la fréquentation et
 les usages sur ces espaces, et ainsi protéger les espèces de l’activité
 humaine, dans un souci de préservation d’espaces clés,&lt;/li&gt;&lt;li&gt;Adopter
 une &lt;a href="https://www.google.com/url?sa&amp;#61;t&amp;amp;source&amp;#61;web&amp;amp;rct&amp;#61;j&amp;amp;opi&amp;#61;89978449&amp;amp;url&amp;#61;https://www.ofb.gouv.fr/sites/default/files/PDF/Evenements/capitale_fr_biodiversite/bestof-cfb10ans.pdf&amp;amp;ved&amp;#61;2ahUKEwjH2dik3P6JAxX8KvsDHXl9PFoQFnoECA4QAQ&amp;amp;usg&amp;#61;AOvVaw1DN6h6YP-YF9dxRC3EmCUV"&gt;gestion
 différenciée des espaces verts et naturels&lt;/a&gt;, avec par exemple &lt;a href="https://www.youtube.com/watch?v&amp;#61;aenxMItWvds&amp;amp;feature&amp;#61;youtu.be"&gt;la libre
 évolution de certains espaces&lt;/a&gt; pour une dynamique favorable au bon fonctionnement
 écologique des écosystèmes,&lt;/li&gt;&lt;li&gt;Aménager les
 espaces artificialisés pour le vivant : &lt;a href="https://www.ofb.gouv.fr/accueillir-la-faune-dans-les-jardins"&gt;installation
 de nichoirs&lt;/a&gt;,
 faire des &lt;a href="https://www.trameverteetbleue.fr/entree-thematique/pollution-lumineuse-trame-noire" target="_self"&gt;choix
 stratégique sur l&amp;#039;éclairage public&lt;/a&gt; et sa puissance, et anticiper les impacts de travaux sur la
 biodiversité,&lt;/li&gt;&lt;li&gt;Etablir
 des missions de restauration, favorisant le rétablissement des fonctions
 écologiques de ces espaces,&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;strong&gt;L&lt;/strong&gt;’animateur(ice) régional(e) TEN pourra
 vous orienter vers des associations et professionnel(le)s qui sauront vous accompagner.
 Aussi le programme permet de renforcer la légitimité et la cohérence du projet,
 et ainsi faciliter l’accès à des financements en ce sens. Il donne également
 accès à des ressources et des retours d’expériences riches d’inspiration et de
 partage de bonnes pratiques.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N8" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S8" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/entree-thematique/especes-habitats-naturels</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W8" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z8" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-preservation-des-especes-et-des-milieux-naturels/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB8" s="1" t="inlineStr">
         <is>
           <t>Acquisition d'une parcelle
 Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>09/12/2024</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
         <v>163896</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité, la mobilisation des entreprises</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
-[...2 lines deleted...]
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
+Agence Bretonne de la Biodiversité (ARBE)
 Office Français de la Biodiversité (OFB)</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les logiques
 multi-acteurs sur un territoire sont souvent vertueuses : une collectivité
 proactive pousse les entreprises à s’engager, et inversement. En effet, nombre d’acteurs
 économiques sont sensibles aux démarches territoriales, tandis que les collectivités peuvent
 contribuer à sensibiliser les entreprises de leur territoire et en tirer des
 bénéfices, et ce en :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;impulsant une dynamique d’action dans les &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;zones d’activités&lt;/a&gt; sur lesquelles l’entreprise peut agir pour y
 préserver les continuité écologiques, jusqu’à mettre en place une charte
 vertueuse pour la biodiversité avec la mise en cohérence des plans de gestion écologique ;
 il s’agit souvent d’une porte d’entrée pour interroger ensuite l’intégralité de
 la chaîne de valeur de l’entreprise.&lt;/li&gt;&lt;li&gt;s’appuyant sur des partenariats avec le privé pour réaliser des actions
 vertueuses pour la biodiversité, grâce aux moyens financiers ou matériels des
 acteurs économiques, par exemple en utilisant le mécénat environnemental
 (consiste à faire appel à un soutien matériel ou financier, sans contrepartie
 direct, pour un projet ou une entité pour une mission d’intérêt général,
 concernant l’environnement) qui représente également des bénéfices pour les
 entreprises qui intègrent des politiques de RSE et accèdent ainsi à de nouveaux
 marchés notamment,&lt;/li&gt;&lt;li&gt;promouvant auprès entreprises de leur territoire, le programme &lt;a href="https://engagespourlanature.ofb.fr/entreprises"&gt;&amp;#34;Entreprises engagées pour la nature&amp;#34;&lt;/a&gt;, un dispositif
 national à présent régionalisé qui accompagne les entreprises dans
 l’élaboration d’actions pour la biodiversité&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Le programme TEN permet d’identifier ce type
 d’initiatives, et d’accompagner les collectivités dans leur mise en lien avec
 les bons partenaires, afin de promouvoir la mobilisation des acteurs
 économiques Il donne également accès à des ressources et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques.&lt;/p&gt;&lt;p&gt;Un exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;qIp9bw5XRls"&gt;Impliquer les acteurs privés aux différentes échelles
 – La CC Portes d’Ariège Pyrénées&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://biodiversite-adaptation-climat.aides-territoires.beta.gouv.fr/" target="_self"&gt;&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N9" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Voirie et réseaux
 Economie d'énergie et rénovation énergétique
 Risques naturels
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Cimetières et funéraire
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://engagespourlanature.ofb.fr/entreprises</t>
         </is>
       </c>
-      <c r="W7" s="1" t="inlineStr">
+      <c r="W9" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un
 animateur TEN dans chaque région:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhone Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr"&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:elodie.lapilus&amp;#64;arb-ig.fr"&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:nassera.deroueche&amp;#64;grandest.fr"&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:animation-ten&amp;#64;cpie-hautsdefrance.fr"&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX
 Klaire&lt;/p&gt;&lt;p&gt;&lt;a href="mailto:klaire.houeix&amp;#64;institutparisregion.fr"&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/a&gt;&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence Alpes Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z9" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-la-mobilisation-des-entreprises/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB7" s="1" t="inlineStr">
+      <c r="AB9" s="1" t="inlineStr">
         <is>
           <t>Construction d’une cantine scolaire
 Construction d’une école
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Gestion d'une base nautique
 Isolation du bâtiment
 Réfection/aménagement de la voirie
 Rénovation de l’éclairage public
 Rénovation du gymnase
 Rénovation énergétique école
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-      <c r="A8" s="1">
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
         <v>163894</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
+      <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : l'implication citoyenne</t>
         </is>
       </c>
-      <c r="C8" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 ÉcoQuartier
 Renaturation des villes
 QPV - Quartiers Prioritaires de la politique de la Ville</t>
         </is>
       </c>
-      <c r="D8" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Territoires Engagés pour la Nature</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
-[...2 lines deleted...]
-Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
 Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agences de l'eau
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
 Agence Régionale de la Biodiversité (ARB) - Occitanie
-Agence Bretonne de la Biodiversité (ARBE)</t>
-[...2 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
+Agence Bretonne de la Biodiversité (ARBE)
+Office Français de la Biodiversité (OFB)</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L8" s="1" t="inlineStr">
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Basé sur des orientations partagées nationalement, « Territoires 
 engagés pour la nature » se décline dans les régions volontaires avec un
  accompagnement local assuré par les Agences Régionales de la 
 Biodiversité, ou d&amp;#039;un collectif régional.
 &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M8" s="1" t="inlineStr">
+      <c r="M10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;La
 protection de la biodiversité concerne l’ensemble de la population, sa
 dégradation nous impactera tous et toutes, il est donc important que chacun(e)
 puisse s’en saisir et participer activement à sa préservation. Les
 collectivités ont un rôle à jouer pour créer ces espaces de participation pour
 ses habitant(e)s à cette fin, et ainsi les sensibiliser, les former, et les
 impliquer dans la protection de l’environnement sur leur territoire. La participation
 des habitant(e)s pour des projets de protection de la biodiversité peut prendre
 plusieurs formes, à différents niveaux d’implication :  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;la proposition de projets et de leur portage par le biais de&lt;strong&gt;
 budgets participatifs&lt;/strong&gt;,&lt;/li&gt;&lt;li&gt;ou bien d&amp;#039;actions ponctuelles comme des &lt;strong&gt;chantiers
 participatifs&lt;/strong&gt; (nettoyage d&amp;#039;un espace naturel, plantation et travaux de
 restauration),&lt;/li&gt;&lt;li&gt;ou de démarches plus pérennes comme les &lt;strong&gt;jardins
 collectifs&lt;/strong&gt; et leur animation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Enfin,
 il est essentiel de mettre l’accent sur une écologie populaire et inclusive,
 c’est-à-dire proposer un support aux habitant(e)s dans la transformation de
 leur cadre de vie à travers des projets concrets, adaptés à leurs besoins.&lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher de votre animateur(ice) TEN en
 région et vous inspirer de ce qui se fait déjà dans les collectivités voisines,
 dans votre région ! Grâce au programme TEN, vous serez orienté vers des
 associations et professionnel(le)s qui sauront vous accompagner, partager leurs
 compétences à ce sujet et être potentiellement partenaires sur ces projets Par
 exemple, la réalisation d’un &lt;a href="https://www.ofb.gouv.fr/abc" target="_self"&gt;Atlas de la biodiversité communale&lt;/a&gt;
 peut être un outil d’implication citoyenne à travers l’usage de sciences
 participatives. La reconnaissance TEN donne également accès à des ressources et
 des retours d’expériences riches d’inspiration et de partage de bonnes
 pratiques. &lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;Un
 exemple inspirant : &lt;a href="https://www.youtube.com/watch?v&amp;#61;YJhIOKErG9Y"&gt;Quand les habitants deviennent
 acteurs du changement - Etaples&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N8" s="1" t="inlineStr">
+      <c r="N10" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Forêts
 Montagne
 Sols
 Jeunesse
 Famille et enfance
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Biodiversité
 Paysage
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Mers et océans
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O8" s="1" t="inlineStr">
+      <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R8" s="1" t="inlineStr">
+      <c r="R10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;
 2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;
 3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;
 4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;
 5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;
 6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;
 7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;
 8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U8" s="1" t="inlineStr">
+      <c r="U10" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V8" s="1" t="inlineStr">
+      <c r="V10" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/citoyen</t>
         </is>
       </c>
-      <c r="W8" s="1" t="inlineStr">
+      <c r="W10" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X8" s="1" t="inlineStr">
+      <c r="X10" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y8" s="1" t="inlineStr">
+      <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z8" s="1" t="inlineStr">
+      <c r="Z10" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite-limplication-citoyenne/</t>
         </is>
       </c>
-      <c r="AA8" s="1" t="inlineStr">
+      <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB8" s="1" t="inlineStr">
+      <c r="AB10" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Restauration écologique / continuité écologique</t>
         </is>
       </c>
-      <c r="AC8" s="1" t="inlineStr">
+      <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG8" s="1" t="inlineStr">
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>26/11/2024</t>
         </is>
       </c>
-      <c r="AH8" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:34" customHeight="0">
-      <c r="A9" s="1">
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
         <v>163871</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
+      <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Engager une transition écologique au sein de ma collectivité : la mobilité douce</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Territoires engagés pour la nature</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
-[...3 lines deleted...]
-Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>Agence Normande de la Biodiversité et du Développement Durable (ANBDD)
 Agence Régionale pour la Biodiversité et l'Environnement (ARBE) - Provence-Alpes-Côte d'Azur
 Agence Régionale de la Biodiversité (ARB) - Bourgogne-Franche-Comté
+Office Français de la Biodiversité (OFB)
+Agence nationale de la cohésion des territoires (ANCT)
 Agence Régionale de la Biodiversité (ARB) - Centre-Val de Loire
 Agence Régionale de la Biodiversité (ARB) - Nouvelle-Aquitaine
 Agence régionale de la biodiversité Hauts-de-France (ARB HdF)
-Office Français de la Biodiversité (OFB)
+Agence Régionale de la Biodiversité (ARB) - La Réunion
 Agence Régionale de la Biodiversité (ARB) - Occitanie
 Agence Bretonne de la Biodiversité (ARBE)</t>
         </is>
       </c>
-      <c r="G9" s="1" t="inlineStr">
+      <c r="G11" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays</t>
         </is>
       </c>
-      <c r="H9" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="L9" s="1" t="inlineStr">
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Le programme « Territoire engagé pour la Nature » vise à 
 faire émerger, reconnaître et accompagner des territoires engagés dans 
 une démarche de progrès en faveur de la biodiversité.
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;&lt;p&gt;
  « TEN » reconnait l&amp;#039;importance de 
 l&amp;#039;implication des collectivités pour la reconquête de la biodiversité, 
 et souhaite apporter un soutien et une visibilité aux territoires 
 désirant s&amp;#039;engager ou développer leurs actions sur cette thématique. 
 Face au changement climatique, valoriser et conserver la biodiversité 
 permet aussi d&amp;#039;assurer santé, bien-être et sécurité aux citoyens 
 d&amp;#039;aujourd&amp;#039;hui et de demain.
 &lt;/p&gt;
 &lt;p&gt;
  Concrètement, l&amp;#039;engagement dans la démarche TEN permet aux collectivités de :
 &lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;
   Bénéficier d&amp;#039;un &lt;strong&gt;accompagnement&lt;/strong&gt; de la cellule d&amp;#039;animation et des 
 partenaires relais (CEN, Cerema, LPO...) pour faire émerger, formaliser son plan
  d&amp;#039;action et mener ses projets. La reconnaissance TEN pourra aussi 
 permettre d&amp;#039;accéder à un accompagnement technique sur des sujets pointus
  et des thématiques en émergence (trame noire, solutions fondées sur la 
 nature...).
  &lt;/li&gt;&lt;li&gt;
   Profiter de l&amp;#039;expérience des collectivités déjà engagées, à travers des &lt;strong&gt;journées d&amp;#039;échanges&lt;/strong&gt; et &lt;strong&gt;retours d&amp;#039;expériences&lt;/strong&gt;.
  &lt;/li&gt;&lt;li&gt;
   Obtenir une &lt;strong&gt;valorisation nationale et locale&lt;/strong&gt; (implication lors 
 d&amp;#039;événements phares, articles sur internet, journées partage 
 d&amp;#039;expérience, etc.), et augmenter ainsi l&amp;#039;attractivité de son 
 territoire.
  &lt;/li&gt;&lt;li&gt;
   La reconnaissance « Territoires engagés pour la nature » n&amp;#039;est pas un 
 critère obligatoire dans l&amp;#039;attribution de financements, mais pourra dans
  certains cas favoriser l&amp;#039;obtention de ceux-ci auprès des membres du 
 collectif régional (dans la mesure où les projets présentés s&amp;#039;inscrivent
  dans les modalités de leurs aides).
   &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M9" s="1" t="inlineStr">
+      <c r="M11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nouvelle piste cyclable, promenades et autres sentiers sont des incontournables pour le développement des mobilités douces. &lt;/p&gt;&lt;p&gt;Quelques précautions tout de même à ne pas entraver les continuités écologiques ( les trames verte, bleue, noire, brune...sont inscrites dans les orientations
 d’aménagement du territoire). Elles sont des réseaux à préserver
 et restaurer pour que les espèces animales et végétales puissent circuler,
 s’alimenter, se reproduire et se reposer, assurant ainsi leur cycle de vie.&lt;/p&gt;&lt;p&gt;La protection des &lt;a href="https://www.trameverteetbleue.fr/qui-sommes-nous/centre-ressources-trame-verte-bleue" target="_blank"&gt;&lt;strong&gt;trames écologiques&lt;/strong&gt;&lt;/a&gt; est l&amp;#039;un des enjeux indispensables à une transition écologique
 réussie. Dans le déploiement de modes de transport alternatifs, les &lt;strong&gt;pistes cyclables&lt;/strong&gt; méritent toute l&amp;#039;attention d&amp;#039;un écologue. Éviter la rupture de
 continuités écologiques par des aménagements qui assurent le passage de la
 faune sauvage, limiter la &lt;strong&gt;pollution
 lumineuse&lt;/strong&gt; en positionnant uniquement des
 points lumineux à des endroits stratégiques de croisement de voirie, penser et
 gérer un &lt;strong&gt;aménagement végétal adapté&lt;/strong&gt; aux contraintes de sécurité routière (bonne visibilité).. vaste
 sujet pour lequel vous pouvez être accompagnés !&lt;/p&gt;&lt;p&gt;
 &lt;/p&gt;&lt;p&gt;N&amp;#039;hésitez pas à vous rapprocher des animateur(ice)s TEN en région et
 à prendre connaissance des initiatives déployées par des collectivités de votre
 région ! Le programme pourra en effet vous orienter vers les
 partenaires potentiels, qui sauront partager leurs compétences dans la
 restauration ou la préservation de trames écologiques. En outre, le Réseau
 Haies, la FNCCR, ou encore des marques comme Végétal Local ou le label Villes
 et Villages étoilés proposent un accompagnement dans la mise en place de
 trames. La reconnaissance TEN peut également vous aider dans la recherche de
 financement en ce sens :  des
 financements multi-structures, en région, des fonds de préventions des risques
 naturels, via l’agence de l’eau, ou encore des financements européens à travers
 le programme Life&amp;#43; notamment. Le programme fournit également des ressources essentielles,
 notamment à travers le centre de ressources trame verte et bleu, et des retours
 d’expériences riches d’inspiration et de partage de bonnes pratiques. Que ce soit pour le bon choix des végétaux à planter aux abords des voies cyclables et piétonnes, leur bon emplacement et une gestion adaptée et frugale, afin d&amp;#039;allier sécurité des usagers, fonctionnalités écologiques et aménagement paysager attractif, de nombreux retours d&amp;#039;expériences sont désormais accessibles.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N9" s="1" t="inlineStr">
+      <c r="N11" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Revitalisation
 Biodiversité
 Paysage
 Modes actifs : vélo, marche et aménagements associés
 Milieux humides
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O9" s="1" t="inlineStr">
+      <c r="O11" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
+      <c r="R11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;1.
 S’engager sur des actions portées ou soutenues par sa collectivité, qui soient cohérentes, proportionnelles,
 additionnelles*, avec un impact positif et respectant les politiques publiques
 locales, régionales et nationales,&lt;/p&gt;&lt;p&gt;2. Intégrer la biodiversité dans l&amp;#039;ensemble des actions relevant de ses
 compétences, de façon transversale, en vue de la protection, préservation et de
 la restauration de la biodiversité et des ressources naturelles,&lt;/p&gt;&lt;p&gt;3. S’inscrire dans une démarche de progrès, visant à améliorer ses pratiques
 existantes et porter des actions favorables à la biodiversité,&lt;/p&gt;&lt;p&gt;4. Contextualiser le plan d&amp;#039;actions à partir d’un état des lieux et de
 l’analyse des enjeux biodiversité (données naturalistes, scientifiques et
 techniques) au regard du changement climatique et du besoin d&amp;#039;adaptation aux
 conséquences de celui-ci et d&amp;#039;atténuation des émissions de gaz à effet de
 serre,&lt;/p&gt;&lt;p&gt;5. Porter politiquement sa candidature au programme “Territoires engagés pour
 la nature”,&lt;/p&gt;&lt;p&gt;6. Mobiliser les ressources et établir les partenariats locaux pour soutenir
 les actions et en assurer le suivi,&lt;/p&gt;&lt;p&gt;7. Participer au partage et à la valorisation des réalisations, profitant du
 réseau des collectivités engagées,&lt;/p&gt;&lt;p&gt;8. Chercher à associer les acteurs du territoire et la population.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S9" s="1" t="inlineStr">
+      <c r="S11" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="U9" s="1" t="inlineStr">
+      <c r="U11" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V9" s="1" t="inlineStr">
+      <c r="V11" s="1" t="inlineStr">
         <is>
           <t>https://www.trameverteetbleue.fr/</t>
         </is>
       </c>
-      <c r="W9" s="1" t="inlineStr">
+      <c r="W11" s="1" t="inlineStr">
         <is>
           <t>https://ofb.gouv.fr/territoires-engages-nature</t>
         </is>
       </c>
-      <c r="X9" s="1" t="inlineStr">
+      <c r="X11" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Un(e)
 animateur(rice) TEN dans chaque région :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Auvergne Rhône Alpes&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;NAVE Alice&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcen.fr&lt;/p&gt;&lt;p&gt;07 49 82 39
 13&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bourgogne Franche-Comté&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SERGENT Marie Laure &lt;/p&gt;&lt;p&gt;marie-laure.sergent&amp;#64;arb-bfc.fr&lt;/p&gt;&lt;p&gt;06 63 60 22
 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Bretagne&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LE DU
 Anne-Hélène&lt;/p&gt;&lt;p&gt;annehelene.ledu&amp;#64;biodiversite.bzh&lt;/p&gt;&lt;p&gt;06 02 19 65
 28&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-Val de Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;VIRELY
 Benjamin&lt;/p&gt;&lt;p&gt;benjamin.virely&amp;#64;biodiversite-centrevaldeloire.fr&lt;/p&gt;&lt;p&gt;09 70 72 40
 12&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Guadeloupe&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;LAPILUS
 Elodie&lt;/p&gt;&lt;p&gt;elodie.lapilus&amp;#64;arb-ig.fr&lt;/p&gt;&lt;p&gt;&amp;#43;590 0690 05
 78 04&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Grand Est&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;DEROUECHE
 Nassera&lt;/p&gt;&lt;p&gt;nassera.deroueche&amp;#64;grandest.fr&lt;/p&gt;&lt;p&gt;03 87 61 66
 91&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hauts-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEAUCHAMP
 Mélanie&lt;/p&gt;&lt;p&gt;animation-ten&amp;#64;cpie-hautsdefrance.fr&lt;/p&gt;&lt;p&gt;07 68 64 29
 68&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ile-de-France&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;HOUEIX Klaire&lt;/p&gt;&lt;p&gt;klaire.houeix&amp;#64;institutparisregion.fr&lt;/p&gt;&lt;p&gt;01 77 49 77
 69&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La Réunion&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SAM YIN YANG
 Maëlle&lt;/p&gt;&lt;p&gt;m.samyinyang&amp;#64;arb-reunion.re&lt;/p&gt;&lt;p&gt;&amp;#43;262 6 93 61
 85 58&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Normandie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;SALAGNAC
 Guillaume&lt;/p&gt;&lt;p&gt;guillaume.salagnac&amp;#64;anbdd.fr&lt;/p&gt;&lt;p&gt;06 40 73 96
 54&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Nouvelle Aquitaine&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;PINEAU
 MEUNIER Marie Amélie&lt;/p&gt;&lt;p&gt;marie-amelie.pineau-meunier&amp;#64;arb-na.fr&lt;/p&gt;&lt;p&gt;07 49 71 58
 31&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Occitanie&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;BEDEL Cécile &lt;/p&gt;&lt;p&gt;cecile.bedel&amp;#64;arb-occitanie.fr&lt;/p&gt;&lt;p&gt;06 33 66 39
 77&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pays de la Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;MENARD
 Nathalie&lt;/p&gt;&lt;p&gt;ten&amp;#64;urcpie-paysdelaloire.org&lt;/p&gt;&lt;p&gt;06 98 90 55
 36&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Provence-Alpes-Côte d&amp;#039;Azur&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;GARRIDO
 Stéphanie&lt;/p&gt;&lt;p&gt;s.garrido&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 54&lt;/p&gt;&lt;p&gt;FOUREST
 Thomas&lt;/p&gt;&lt;p&gt;t.fourest&amp;#64;arbe-regionsud.org&lt;/p&gt;&lt;p&gt;04 42 90 90
 66&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y9" s="1" t="inlineStr">
+      <c r="Y11" s="1" t="inlineStr">
         <is>
           <t>mathilde.maisano@ofb.gouv.fr</t>
         </is>
       </c>
-      <c r="Z9" s="1" t="inlineStr">
+      <c r="Z11" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/engager-une-transition-ecologique-au-sein-de-ma-collectivite/</t>
         </is>
       </c>
-      <c r="AA9" s="1" t="inlineStr">
+      <c r="AA11" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB9" s="1" t="inlineStr">
+      <c r="AB11" s="1" t="inlineStr">
         <is>
           <t>Construction d’un éclairage public
 Création d’une voie douce / piste cyclable
 Entretien / restauration des haies
 Gestion des inondations
 Rénovation de l’éclairage public
 Restauration écologique / continuité écologique
 Végétalisation du cimetière</t>
         </is>
       </c>
-      <c r="AC9" s="1" t="inlineStr">
+      <c r="AC11" s="1" t="inlineStr">
         <is>
           <t>Office Français de la Biodiversité</t>
         </is>
       </c>
-      <c r="AE9" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG9" s="1" t="inlineStr">
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
         <is>
           <t>19/11/2024</t>
         </is>
       </c>
-      <c r="AH9" s="1" t="inlineStr">
-[...381 lines deleted...]
-      </c>
       <c r="AH11" s="1" t="inlineStr">
         <is>
-          <t>09/05/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>