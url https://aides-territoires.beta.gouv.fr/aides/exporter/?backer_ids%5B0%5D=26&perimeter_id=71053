--- v0 (2026-02-23)
+++ v1 (2026-07-12)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH19"/>
+  <dimension ref="A1:AH27"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,2388 +263,2349 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>66398</v>
+        <v>166168</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Implanter une micro-folie</t>
+          <t>Accélérer la transition et la planification écologiques des activités et des espaces maritimes et littoraux</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>Petites villes de demain</t>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Fonds vert - Accélération de la transition et la planification écologiques des activités et des espaces maritimes et littoraux</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>Ministères de l'Aménagement du territoire et de la Transition écologique
-[...1 lines deleted...]
-La Villette</t>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+          <t>Préfectures de région
+Préfectures de département</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Collectivité d’outre-mer à statut particulier</t>
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie technique</t>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...18 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Le Fonds vert constitue un levier important de soutien à la transition écologique des activités et des espaces maritimes et littoraux. Cela s&amp;#039;inscrit dans le cadre du déploiement de la Stratégie nationale de la mer et du littoral (SNML) 2024-2030.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Musée</t>
+          <t>Biodiversité
+Mers et océans</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Porteurs de projets éligibles&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM). &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Des établissements publics locaux ;&lt;/li&gt;&lt;li&gt;Des établissements publics de l’Etat ou groupements d’intérêt public ;&lt;/li&gt;&lt;li&gt;Des associations ou des fondations ;&lt;/li&gt;&lt;li&gt;Des gestionnaires de ports ;&lt;/li&gt;&lt;li&gt;Des entreprises privées.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Lorsque le porteur de projet est une commune, cette dernière doit être riveraine des mers et océans ou riveraine des estuaires et des deltas.&lt;/p&gt;&lt;h4&gt;&lt;strong&gt;Nature des projets éligibles   &lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Pour être éligibles, les projets doivent s’inscrire dans les axes identifiés par la stratégie nationale pour la mer et le littoral (SNML) et les plans d’action des documents stratégiques de façade (DSF) ou les documents stratégiques de bassin maritime (DSBM) et contribuer à une ou plusieurs des actions suivantes :&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Soutenir un usage durable du littoral et sa préservation&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les actions favorisant un usage durable et la préservation du littoral, concourant à l’accueil du public et intégrant une dimension paysagère renforcée à travers le caractère naturel des installations et leur intégration dans les sites. Peuvent être financés (liste non limitative) :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études et travaux pour un aménagement durable du territoire, en particulier le développement des sentiers du littoral ou la mise en place de mouillages ou de sentiers sous-marins et des installations terrestres associées.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;li&gt;Les études et travaux pour la transition écologique des ports (hors Grands ports maritimes) ;&lt;/li&gt;&lt;li&gt;L’élaboration et le déploiement d’une planification maritime locale ;&lt;/li&gt;&lt;li&gt;Les études, notamment expérimentales, et les travaux pour la valorisation des sédiments et résidus de dragage, à l’exclusion des opérations de dragage ;&lt;/li&gt;&lt;li&gt;Les enlèvements et traitements d’épaves et de navires abandonnés constituant un danger ou une nuisance pour les écosystèmes ou la sécurité de la navigation dès lors que toutes les voies de mise en responsabilité des propriétaires ont été mobilisées.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Accélérer la transition écologique de l’économie bleue&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les projets d’investissement structurants, innovants et ambitieux sur le plan environnemental et liés à la transition écologique du monde maritime :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;La recherche, le développement et l’innovation en matière de décarbonation des navires, en particulier pour le transport de passagers, les travaux, activités ou services côtiers et les services portuaires ;&lt;/li&gt;&lt;li&gt;Les études et l’élaboration de guides sectoriels pour le développement durable des filières de l’économie maritime ; &lt;/li&gt;&lt;li&gt;Le développement de nouvelles interfaces numériques destinées aux usagers de la mer, permettant de les sensibiliser à la protection des milieux 
+marins et d’en améliorer le respect ;&lt;/li&gt;&lt;li&gt;La création, la collecte et le partage des données du secteur maritime et littoral, pour une meilleure connaissance de l’environnement et de ses enjeux, et renforcer la coordination entre les acteurs du monde maritime en faveur de la protection de l’environnement ;&lt;/li&gt;&lt;li&gt;Les investissements contribuant à l’accompagnement vers la transition écologique, au développement des compétences des métiers du maritime et à l’orientation vers ces métiers, ainsi que les actions de sensibilisation à la protection à l’environnement.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Favoriser la transition écologique du patrimoine littoral et maritime&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Sont éligibles les projets renforçant la protection de la biodiversité locale et de l’environnement dans son ensemble, permettant l’adaptation au changement climatique et contribuant à la transmission et à la promotion de la culture et du patrimoine maritimes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les études et travaux pour la dépollution et la renaturation de zones artificialisées, ou la déconstruction des bâtiments sans valeur patrimoniale et sans intérêt pour l’accueil du public, en vue de leur restitution à la nature ;&lt;/li&gt;&lt;li&gt;Les études et travaux pour la valorisation des paysages appréciés depuis la mer et la terre ;&lt;/li&gt;&lt;li&gt;Les études et travaux pour la transition écologique du bâti patrimonial du littoral, en particulier pour renforcer la performance énergétique des phares et des forts suivant les critères du Fonds vert valant pour l’ensemble des bâtiments publics locaux.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>http://www.micro-folies.com</t>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_cahier_Axe3_mer_littoral.pdf</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-mer-littoral</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>petitesvillesdedemain@anct.gouv.fr</t>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/2a6c-implanter-une-micro-folie/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accelerer-la-transition-et-la-planification-ecologiques-des-activites-et-des-espaces-maritimes-et-littoraux/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
-          <t>Agence nationale de la cohésion des territoires</t>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>22/10/2020</t>
+          <t>26/03/2026</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>34209</v>
+        <v>166164</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Financer des places d'aires permanentes d'accueil pour les gens du voyage</t>
+          <t>Soutenir l'ingénierie des collectivités pour leurs projets de transition écologique</t>
+        </is>
+      </c>
+      <c r="C3" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Appui à l'ingénierie - Mesure transverse</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="F3" s="1" t="inlineStr">
         <is>
-          <t>Directions départementales des territoires (DDT)</t>
+          <t>Préfectures de département</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
         <is>
-          <t>Intercommunalité / Pays</t>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H3" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t>70% de la dépense totale hors taxes</t>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique
+Subvention</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L3" s="1" t="inlineStr">
         <is>
+          <t>&lt;h4&gt;
+  Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert apporte aux collectivités territoriales un appui en ingénierie de stratégie ou de planification ou en ingénierie d’animation. L&amp;#039;objectif est de les aider à élaborer ou finaliser leur stratégie en matière de transition écologique, déclinée en plan d’action (PCAET, CRTE, etc.) ou à faire émerger des projets à forte ambition environnementale.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&amp;gt; Les collectivité territoriales ayant lancé une démarche d&amp;#039;élaboration d&amp;#039;un PCAET ou d&amp;#039;un PAPI pour les territoires à risques d&amp;#039;inondation sont éligibles pour le financement des actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;un diagnostic de vulnérabilité aux impacts du changement climatique. Sont concernés en particulier les diagnostics de vulnérabilité territoriale incluant le secteur des transports ou les études de vulnérabilité multimodale des infrastructures et/ou services de transport des collectivités et de leurs partenaires, gestionnaires et opérateurs publics ou privés (y compris des infrastructures de transport qui ne sont pas gérées par les collectivités mais qui font partie du système de transport du territoire et sont nécessaires aux services organisés par les collectivités) ;&lt;/li&gt;&lt;li&gt;Accompagnement pour la mise à jour du diagnostic de vulnérabilité selon la trajectoire de réchauffement de référence pour l’adaptation au changement climatique (TRACC) ;&lt;/li&gt;&lt;li&gt;Accompagnement à l&amp;#039;élaboration d&amp;#039;une stratégie et d&amp;#039;un plan d&amp;#039;adaptation au changement climatique pour faire face à ces différents impacts, en particulier par l’identification des axes et infrastructures de transport à enjeux pour le territoire nécessitant d’être adaptés prioritairement au changement climatique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de l’appui aux collectivités pour façonner et animer leur stratégie territoriale de transition écologique et notamment de l’adaptation au changement climatique :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’appui en vue de diagnostics complémentaires (vulnérabilité du territoire au regard des enjeux d’adaptation au changement climatique…) pour enrichir la stratégie et le programme d’actions ;&lt;/li&gt;&lt;li&gt;L’appui au pilotage de la stratégie territoriale et du programme d’actions et à la mise en place d’un dispositif d’évaluation ;&lt;/li&gt;&lt;li&gt;L’appui à la conception de dispositifs participatifs pour finaliser et animer une stratégie territoriale ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Dans le cadre de la territorialisation de la planification écologique et de l’actualisation des CRTE suite à la publication des feuilles de route issues des COP régionales et départementales :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Appui pour opérationnaliser les orientations et actions de ces feuilles de route en particulier à l’échelle des bassins de vie, dans le cadre des CRTE ;&lt;/li&gt;&lt;li&gt;Appui pour relancer et mettre à jour les CRTE à l’aune des feuilles de route et renforcer et accélérer la dimension environnementale de ces contrats ;&lt;/li&gt;&lt;li&gt;Appui pour préparer la nouvelle génération de contrats notamment via la mise à jour des diagnostics territoriaux ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; La mise en place de volets d’accompagnement artistique et culturel en faveur de la transition écologique et énergétique des territoires&lt;/strong&gt; dans les projets d’aménagement permettant une montée en compétences et une meilleure association des différentes parties prenantes (médiation, résidence, festival, œuvre collective, etc.) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’élaboration d’une démarche paysagère ou d’un plan de paysage avec pour finalité d’accompagner la transition écologique ou énergétique d’un territoire &lt;/strong&gt;et conçu comme un préalable à l’élaboration d’un projet, d’un plan d’actions, en point d’entrée de la planification ou dans le cadre plus global d’un projet de territoire (exemple déploiement d’ENR, recomposition/renaturation d’un site, repositionnement des filières d’approvisionnement, développement touristique, gestion de l’eau...) ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’appui à la définition des enjeux du projet (notes d’enjeux…) ;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; L’assistance à maîtrise d’ouvrage &lt;/strong&gt;dans le cadre de la réalisation des études règlementaires éligibles au Fonds vert ;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&amp;gt; Utilisation de solutions techniques recourant à l’intelligence artificielle au service de l’adaptation au changement climatique.&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Forêts
+Montagne
+Sols
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Risques naturels
+Qualité de l'air
+Biodiversité
+Mers et océans
+Réduction de l'empreinte carbone
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P3" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q3" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;
+  Porteurs de projets éligibles
+ &lt;/h4&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;
+&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Pour les COM, la mesure leur bénéficie, s&amp;#039;agissant d&amp;#039;une aide de l’État pour la transition écologique, indépendamment des compétences propres de chaque COM. &lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités ou leurs groupements.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient les porteurs de projet en cofinançant des études ou des conseils pouvant être menés par :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des organismes publics locaux agences techniques départementales - ATD, conseils d’architecture, d’urbanisme et de l’environnement - CAUE, agences d’urbanisme, agence locale de l’énergie et du climat...) ;&lt;/li&gt;&lt;li&gt;D’autres opérateurs publics (notamment CEREMA, ADEME, Agences de l’eau, Météo France…) ainsi que la Banque des Territoires, direction de la Caisse des Dépôts et Consignations&lt;/li&gt;&lt;li&gt;Des prestataires privés (bureaux d’études, associations...).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Ingenierie.pdf</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-ingenierie</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
           <t>&lt;p&gt;
- La subvention de l&amp;#039;État s&amp;#039;élève à 70 % de la dépense totale hors taxes, dans la limite d&amp;#039;un plafond subventionnable de 15 245 € par place de résidence mobile. Ce montant est au plus de 10 671, 50 € par place.
-[...2 lines deleted...]
- Depuis le 31 décembre 2008, seules peuvent être financées les aires permanentes d&amp;#039;accueil des communes nouvellement inscrites aux schémas départementaux c&amp;#039;est-à-dire ayant nouvellement atteint le seuil de 5 000 habitants (cela peut être le cas à l&amp;#039;issue de fusion de communes).
+ Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.
+ &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
-[...35 lines deleted...]
-      </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
-          <t>izia.viennot@dihal.gouv.fr</t>
+          <t>eliott.combe-mazeron@developpement-durable.gouv.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/897e-financement-de-places-de-terrains-familiaux-l/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-l-ingenierie-des-collectivites-pour-leurs-projets-de-transition-ecologique/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Construction d’un éclairage public
+Développer les infrastructures de covoiturage
+Gestion des inondations
+Rénovation de l’éclairage public
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
-          <t>Délégation interministérielle à l'hébergement et à l'accès au logement</t>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>15/04/2020</t>
+          <t>25/03/2026</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>18/02/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:34" customHeight="0">
       <c r="A4" s="1">
-        <v>34210</v>
+        <v>165818</v>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Financer des places de terrains familiaux locatifs pour les gens du voyage</t>
+          <t>Prévenir les inondations</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Prévention des inondations</t>
         </is>
       </c>
       <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="F4" s="1" t="inlineStr">
         <is>
-          <t>Directions départementales des territoires (DDT)</t>
+          <t>Préfectures de département</t>
         </is>
       </c>
       <c r="G4" s="1" t="inlineStr">
         <is>
-          <t>Intercommunalité / Pays</t>
+          <t>Commune
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>70% de la dépense totale hors taxes</t>
+      <c r="I4" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L4" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...4 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans un objectif d’adaptation au changement climatique, &lt;strong&gt;le Fonds vert contribue à mieux protéger les territoires face aux inondations afin de préserver des vies humaines et de réduire les dommages causés aux biens&lt;/strong&gt;. Cette mesure du Fonds vert intervient en &lt;strong&gt;complément &lt;/strong&gt;du fonds de prévention des risques naturels majeurs (FPRNM, dit &amp;#34;Fonds Barnier&amp;#34;) &lt;strong&gt;car elle finance les actions inéligibles au Fonds Barnier&lt;/strong&gt;, que ce soit dans les communes éligibles au Fonds Barnier ou celles qui ne le sont pas.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M4" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Hautes-Alpes, Provence-Alpes-Côte d’Azur – subvention de 99 000€ octroyée en 2024. 
+Des travaux de restauration du lit d&amp;#039;un torrent Rabioux permettront de réduire le risque 
+d’inondation dans cette zone exposée aux crues torrentielles. Le projet vise à s’appuyer sur le 
+fonctionnement naturel du cours d’eau pour gérer les crues et éviter la reconstruction de 
+digues.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N4" s="1" t="inlineStr">
         <is>
-          <t>Logement et habitat</t>
+          <t>Eau pluviale
+Cours d'eau / canaux / plans d'eau
+Risques naturels
+Bâtiments et construction
+Mers et océans
+Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
       <c r="O4" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q4" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les bénéficiaires sont les collectivités territoriales ou leurs groupements, notamment ceux exerçant la compétence de gestion des milieux aquatiques et de prévention des inondations (GEMAPI), ainsi que ceux assurant la maîtrise d&amp;#039;ouvrages des études et actions de prévention des inondations. &lt;/p&gt;&lt;p&gt;S&amp;#039;agissant des collectivités exerçant la compétence GEMAPI, les porteurs de projet peuvent être : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;les EPCI à fiscalité propre qui exercent directement la mission « défense contre les inondations et contre la mer » de la GEMAPI ;&lt;/li&gt;&lt;li&gt;les syndicats mixtes agissant par transfert de compétence d’EPCI à fiscalité propre ;&lt;/li&gt;&lt;li&gt;les syndicats mixtes de type EPAGE ou EPTB agissant par délégation de compétence d’EPCI à fiscalité propre. &lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les projets soutenus doivent améliorer la prévention des inondations. Les projets éligibles au Fonds vert sont ceux qui ne sont pas éligibles au fonds de prévention des risques naturels majeurs (&amp;#34;Fonds Barnier&amp;#34;).&lt;/strong&gt; Une attention particulière doit être portée au recours aux solutions fondées sur la nature dans la conception et la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;Ces projets peuvent concerner : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;l&amp;#039;amélioration de la connaissance, en particulier des phénomènes de ruissellement ;&lt;/li&gt;&lt;li&gt;les diagnostics de vulnérabilité et les travaux de réduction de la vulnérabilité des bâtiments publics en complément ou en alternative possible aux ouvrages de protection ou de ralentissement dynamique, en particulier lorsque ces ouvrages ne sont pas rentables en termes d’investissement public, au regard d’un faible nombre d’enjeux ; &lt;/li&gt;&lt;li&gt;la création de zones d’expansion de crue, de démarches de reméandrage et toutes solutions fondées sur la nature ;&lt;/li&gt;&lt;li&gt;les travaux de réhabilitation ou de renforcement d’un « système d’endiguement », éventuellement pour adapter le niveau de protection au regard du changement climatique ; &lt;/li&gt;&lt;li&gt;les travaux de neutralisation des anciennes digues ;&lt;/li&gt;&lt;li&gt;les éventuels rachats d’habitations à la suite de la neutralisation d’une digue existante (car non intégrée dans un système d’endiguement) ou du retrait du système d’endiguement dans le cas d’un accord avec les propriétaires ;&lt;/li&gt;&lt;li&gt;les actions de coordination à l’échelle d’un bassin pertinent, de l’action des collectivités ayant la compétence GEMAPI.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h4&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;&lt;/h4&gt;</t>
         </is>
       </c>
       <c r="S4" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U4" s="1" t="inlineStr">
         <is>
-          <t>France métropolitaine</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V4" s="1" t="inlineStr">
         <is>
-          <t>http://www.financement-logement-social.logement.gouv.fr/gens-du-voyage-questions-reponses-a1375.html</t>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Inondations.pdf</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-inondations</t>
         </is>
       </c>
       <c r="X4" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y4" s="1" t="inlineStr">
         <is>
-          <t>izia.viennot@dihal.gouv.fr</t>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
       <c r="Z4" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/d90d-financement-de-places-de-terrains-familiaux-l/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-les-inondations-2/</t>
         </is>
       </c>
       <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>Gestion des inondations</t>
+        </is>
+      </c>
       <c r="AC4" s="1" t="inlineStr">
         <is>
-          <t>Délégation interministérielle à l'hébergement et à l'accès au logement</t>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
-          <t>15/04/2020</t>
+          <t>16/02/2026</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>18/02/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>34211</v>
+        <v>165817</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d'une maîtrise d'oeuvre urbaine et sociale pour l'accompagnement du développement de l'habitat des gens du voyage</t>
+          <t>Prévenir les risques d'incendies de forêt et de végétation</t>
+        </is>
+      </c>
+      <c r="C5" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Prévention des risques d’incendies de forêt et de végétation</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>Directions départementales des territoires (DDT)</t>
+          <t>Préfectures de département</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
         <is>
-          <t>Intercommunalité / Pays</t>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat</t>
         </is>
       </c>
       <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>50% maximum de la dépense hors taxes</t>
+      <c r="I5" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
         </is>
       </c>
       <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L5" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...5 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le changement climatique contribue à accroître le risque d&amp;#039;incendie de forêt et de végétation dans les zones déjà sujettes à ce risque mais également à le développer dans de nouveaux endroits du territoire national. Le Fonds vert finance des actions de prévention et d&amp;#039;équipement des territoires pour améliorer
+la protection des zones situées à l’interface entre massifs boisés ou
+végétalisés et zones bâties, où naît une grande partie des feux. &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M5" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...1 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;p&gt;Haute-Corse, Corse – subvention de 
+64 800€ octroyée en 2024. Ce projet innovant, mené avec l&amp;#039;Université de Corse, vise à pérenniser des zones 
+d’espaces défrichés permettant de freiner la propagation des feux de forêts vers les 
+habitations. Cela se fera via l&amp;#039;implantation d&amp;#039;activités de sylviculture ou d&amp;#039;agro-pastoralisme 
+sur ces zones, permettant de développer des filières locales en produits agricoles.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N5" s="1" t="inlineStr">
         <is>
-          <t>Cohésion sociale et inclusion
-Logement et habitat</t>
+          <t>Forêts
+Espaces verts
+Risques naturels</t>
         </is>
       </c>
       <c r="O5" s="1" t="inlineStr">
         <is>
-          <t>Permanente</t>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P5" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q5" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R5" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Sont éligibles au Fonds vert &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les collectivités territoriales et leurs groupements ;&lt;/li&gt;
+ &lt;li&gt;Les associations syndicales autorisées comportant au
+     moins une commune ;&lt;/li&gt;
+ &lt;li&gt;Les services départementaux d’incendie et de secours
+     (SDIS) ;&lt;/li&gt;&lt;li&gt;L&amp;#039;Office national des forêts (ONF) ;&lt;/li&gt;&lt;li&gt;Les parcs nationaux.&lt;/li&gt;
+&lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Les actions soutenues doivent améliorer la connaissance des
+risques, la prévention des feux dans les massifs forestiers, la protection des
+zones habitées situées dans des zones de risque sur l’ensemble du territoire
+national.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Le Fonds vert ne finance pas la création de pistes de
+défense de la forêt contre les incendies, l’acquisition de véhicules de
+première intervention de patrouilles forestières et d’engins de lutte contre
+les incendies de forêt. &lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Les projets éligibles sont :&lt;/span&gt;&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La protection et la défense des zones déjà
+urbanisées contre les incendies (et non les zones susceptibles d&amp;#039;être couvertes par l&amp;#039;urbanisation) :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;&lt;span&gt;Les
+     études et travaux de création ou de mise au gabarit de voies de desserte
+     ou d’évacuation d’une zone exposée au danger de feu de forêt et de
+     végétation afin, en cas de crise, de permettre simultanément l’accès des
+     secours et l’évacuation des personnes ;&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;La
+     réalisation de plateformes de retournement en bout de voiries existantes
+     afin de faciliter les manœuvres des véhicules des services de secours et
+     de lutte contre les incendies ;&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;Les
+     études et travaux de création de points d’eau dans les zones urbanisées
+     exposées risque ;&lt;/span&gt;&lt;/li&gt;
+ &lt;li&gt;&lt;span&gt;Les
+     études et les travaux d’adaptation de constructions et d’équipements
+     publics existants nécessaires à la gestion de crise, afin d’en réduire la
+     vulnérabilité.&lt;br /&gt;&lt;br /&gt;&lt;/span&gt;&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;L’aménagement de la forêt aux abords des zones
+urbanisées&lt;span&gt;, avec l’objectif de mieux protéger les personnes et les biens
+existants en zones urbanisées, y compris dans des zones d’habitat isolé,
+lorsqu’elles sont susceptibles d’être touchées par des incendies liés à
+l’existence des massifs ou espaces boisés. Sont éligibles : &lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;Les acquisitions foncières amiables au profit d’une commune et
+remembrement nécessaires à la création de zones coupe-feu ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La création de citernes de réserve d’eau adaptées aux besoins
+opérationnels de la lutte, les opérations d’investissement contribuant à la
+stratégie d’attaque des feux naissants, la création de zones nécessaires aux
+camions de pompiers pour le franchissement de fossés et l’installation de
+panneaux signalétiques (interdiction d’accès notamment). &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;La vérification de la mise en œuvre des
+obligations légales de débroussaillement par des investissements&lt;span&gt; notamment
+dans des systèmes d’information permettant une action à l&amp;#039;échelle de chaque
+commune (par exemple bases de données, SIG, etc.) relatifs à l’existence et au
+respect d’obligations légales de débroussaillement.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;La détection précoce des départs de feux et la
+surveillance par des investissements&lt;/span&gt;&lt;span&gt; : acquisition d&amp;#039;équipements de télédétection (drones, caméras, capteurs), surveillance de zones à risques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;La connaissance, l’information préventive et le
+développement de la culture du risque&lt;span&gt; grâce à des actions de recherche, études et modélisation de l&amp;#039;aléa d&amp;#039;incendie de forêt et de végétation, des actions d&amp;#039;information générale sur les risques.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;&lt;br /&gt;&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/span&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;/h4&gt;</t>
         </is>
       </c>
       <c r="S5" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
       <c r="U5" s="1" t="inlineStr">
         <is>
-          <t>France métropolitaine</t>
+          <t>France</t>
         </is>
       </c>
       <c r="V5" s="1" t="inlineStr">
         <is>
-          <t>http://www.financement-logement-social.logement.gouv.fr/les-maitrises-d-oeuvre-urbaine-et-sociale-mous-a1292.html</t>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Incendies.pdf</t>
+        </is>
+      </c>
+      <c r="W5" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-incendies</t>
         </is>
       </c>
       <c r="X5" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...9 lines deleted...]
-&lt;/ul&gt;</t>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y5" s="1" t="inlineStr">
         <is>
-          <t>izia.viennot@dihal.gouv.fr</t>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
         </is>
       </c>
       <c r="Z5" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/8745-maitrise-doeuvre-urbaine-et-sociale-pour-lacc/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/prevenir-les-risques-d-incendies-de-foret-et-de-vegetation-1/</t>
         </is>
       </c>
       <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)</t>
+        </is>
+      </c>
       <c r="AC5" s="1" t="inlineStr">
         <is>
-          <t>Délégation interministérielle à l'hébergement et à l'accès au logement</t>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG5" s="1" t="inlineStr">
         <is>
-          <t>15/04/2020</t>
+          <t>16/02/2026</t>
         </is>
       </c>
       <c r="AH5" s="1" t="inlineStr">
         <is>
-          <t>18/02/2026</t>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:34" customHeight="0">
       <c r="A6" s="1">
-        <v>101591</v>
+        <v>165812</v>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bénéficier d'outils de gestion de projet de mobilité</t>
+          <t>Recycler les friches</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>France Mobilités</t>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Recyclage foncier (friches)</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>Cerema
-[...3 lines deleted...]
-Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>Cellules France Mobilités</t>
+          <t>ADEME
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)</t>
         </is>
       </c>
       <c r="G6" s="1" t="inlineStr">
-        <is>
-[...139 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Entreprise publique locale (Sem, Spl, SemOp)
-[...413 lines deleted...]
-      <c r="O9" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;La mobilisation des zones en friches dans les centres urbains et les périphériques des villes constitue un moyen de lutter contre la consommation et l&amp;#039;artificialisation de terres et d&amp;#039;espaces naturels. Le Fonds vert aide au recyclage d’une friche urbaine, commerciale, (aéro-)portuaire, ferroviaire ou routière, industrielle, militaire ou minière, et plus généralement d’un espace foncier déjà artificialisé mais sous-utilisé, pour des projets d’aménagement ou de relocalisation d’activités. &lt;/p&gt;&lt;p&gt;Cette mesure vise à limiter l&amp;#039;étalement urbain qui représente un coût écologique important en raison, d&amp;#039;une part, de ses effets négatifs sur les sols naturels et agricoles (moindre captation de CO2, réduction de la biodiversité, pollutions) et, d&amp;#039;autre part, de l&amp;#039;éloignement des populations des centre-ville (pollutions dues aux trajets, temps de transport, etc.). &lt;br /&gt;&lt;br /&gt;Le recyclage des friches est bénéfique pour la redynamisation des espaces urbains et constitue un levier important de transformation des villes et des villages.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Martinique - subvention de 150 000€ octroyée en 2024 (coût total de l’opération de 
+2 171 852€). Le projet consiste en la réhabilitation complète d’une ancienne banque située 
+dans le centre-ville de Fort-de-France afin de créer une résidence étudiante composée de 
+16 studios ou chambres. Le projet participe en outre à la redynamisation du centre-ville de 
+Fort-de-France et à la gestion de la pénurie de foncier en Martinique. Les travaux prévoient 
+la remise à nu de la structure du bâtiment et la reprise complète de tous les autres corps 
+d&amp;#039;état. Le bâtiment sera mis aux normes d&amp;#039;efficacité énergétique (éclairage LED, ventilation 
+naturelle, chauffe eaux thermodynamiques...). &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Eau souterraine
+Sols
+Friche
+Foncier
+Réhabilitation</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Récurrente</t>
         </is>
       </c>
-      <c r="R9" s="1" t="inlineStr">
-[...506 lines deleted...]
-      <c r="S11" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les entités éligibles sont : &lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les
+     collectivités territoriales, les établissements publics locaux ou les opérateurs qu’ils
+     auront désignés ;&lt;/li&gt;
+ &lt;li&gt;Les
+     établissements publics de l’Etat (dont le Conservatoire du littoral et des rivages lacustres) ou
+     les opérateurs qu’ils auront désignés ;&lt;/li&gt;
+ &lt;li&gt;Les
+     aménageurs publics (établissements publics d’aménagement, entreprises
+     publiques locales, SEM, SPL) ;&lt;/li&gt;
+ &lt;li&gt;Les
+     organismes de fonciers solidaires ;&lt;/li&gt;
+ &lt;li&gt;Les
+     bailleurs sociaux ; &lt;/li&gt;
+ &lt;li&gt;Des
+     entreprises privées ou des associations, sous réserve de l’accord de la
+     collectivité compétente en matière d’urbanisme et d’aménagement ainsi que
+     du concédant, mandant ou bailleur le cas échéant, et pour des projets
+     présentant un intérêt général suffisant (notamment en termes de logement
+     social ou de revitalisation ou d’implantations industrielles).&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;Dans le cas d’une concession d’aménagement, le dossier doit de
+préférence être déposé par le concessionnaire puisqu’il engage les dépenses.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets de recyclage d’une friche dans le cadre d’une action ou opération d’aménagement  (voir la définition donnée par l&amp;#039;article L. 300-1 du code de l&amp;#039;urbanisme).&lt;/p&gt;&lt;p&gt;Dans le cadre de la présente mesure du fonds vert, sont considérés comme une friche :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Tout terrain nu, déjà artificialisé et qui a perdu son usage ou son affectation ou qui, en outre-mer, a été laissé vacant après évacuation d&amp;#039;habitats illicites ou spontanés ;&lt;/li&gt;&lt;li&gt;Un îlot d&amp;#039;habitat, d&amp;#039;activités ou mixte, bâti et caractérisé par une importante vacance, ou qui a perdu son usage ou son affectation, ou qui est à requalifier.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Le recyclage d’une friche peut s’inscrire dans une opération globale d’aménagement, dont le bilan reste déficitaire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Cette aide du Fonds vert s’adresse aux projets dont les bilans économiques restent déficitaires après prise en compte de toutes les autres subventions publiques, et malgré la recherche et l’optimisation de tous les autres leviers d’équilibre (en particulier en matière de densité et de mixité), à l’aune des enjeux d’attractivité du site et d’urbanité&lt;/strong&gt;. La démonstration de la mobilisation de l’ensemble des subventions publiques, ainsi que des leviers d’équilibres opérationnels doit être apportée lors de la demande de subvention.&lt;/p&gt;&lt;p&gt;Les dépenses éligibles sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Le financement d&amp;#039;études relevant de la méthodologie nationale de gestion des sites et sols pollués ;&lt;/li&gt;&lt;li&gt;Des acquisitions foncières ;&lt;/li&gt;&lt;li&gt;Des travaux : &lt;br /&gt;- de démolition ou de déconstruction ;&lt;br /&gt;- de dépollution ;&lt;br /&gt;- de réhabilitation de bâtiment ;&lt;br /&gt;- de restauration écologique des sols, notamment aux fins de renaturation.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Pour les projets visant l&lt;strong&gt;’accueil d’une activité industrielle et/ou les opérations en phase de proto-aménagements&lt;/strong&gt;, la pré-identification d’un preneur et/ou d’un occupant final n’est pas requise mais des éléments devront être fournis aux services de l&amp;#039;Etat.&lt;/p&gt;&lt;p&gt;Pour les projets &lt;strong&gt;portant sur une friche classée ICPE, industrielle ou minière&lt;/strong&gt;, les critères d’éligibilité particulier devront être respectés.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="T11" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U11" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V11" s="1" t="inlineStr">
-[...36 lines deleted...]
-      <c r="AA11" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Recyclage_foncier.pdf</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.demarches-simplifiees.fr/commencer/fonds-vert-3-friches</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/recycler-le-foncier-friches-24/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB11" s="1" t="inlineStr">
-[...26 lines deleted...]
-          <t>12/02/2026</t>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>01/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:34" customHeight="0">
-[...13 lines deleted...]
-      <c r="E12" s="1" t="inlineStr">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165809</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Renaturer les villes et les villages</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Renaturation des villes et des villages</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G12" s="1" t="inlineStr">
+      <c r="F7" s="1" t="inlineStr">
+        <is>
+          <t>Agences de l'eau
+Directions régionales de l’environnement, de l’aménagement et du logement (DREAL)
+Préfectures de département
+Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Ambition écologique du projet financé&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;Les zones urbanisées sont particulièrement sensibles aux effets du changement climatique (îlot de chaleurs, inondations, pollution accrue) en raison de la disparition ou l&amp;#039;absence d&amp;#039;espaces de nature. Le Fonds vert accompagne les acteurs locaux à oeuvrer pour le retour ou la création d&amp;#039;espaces de nature en ville et à réduire les vulnérabilités urbaines et améliorer la vie des habitants grâce à des solutions fondées sur la nature (végétalisation de rues ou de places, régulation hydraulique ou encore aménagement de parcs, jardins ou berges).&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Deux-Sèvres, Nouvelle-Aquitaine – subvention de 335 656€ octroyée en 2024. Le projet de 
+renaturation des places de cœur de ville s&amp;#039;inscrit dans une opération 
+d&amp;#039;aménagement globale de requalification urbaine. Il permettra 
+d’intervenir sur plus de 3 hectares dans un quartier prioritaire de la politique de la ville, 
+dont 1 ha désimperméabilisé et plus de 8 000m² végétalisés. Il s’agit également d’un projet 
+ambitieux de gestion intégrée des eaux pluviales avec 3,6 hectares déconnectés du système 
+de collecte unitaire (places, stationnements, voirie et toitures avoisinantes) et des eaux 
+infiltrées par le biais d’espaces verts en creux, noues, pavés enherbés…&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Cours d'eau / canaux / plans d'eau
+Sols
+Espaces verts
+Qualité de l'air
+Biodiversité
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P7" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q7" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;&lt;strong&gt;Porteurs de projet éligibles&lt;/strong&gt;&lt;/h4&gt;&lt;p&gt;La
+mesure concerne la France métropolitaine, les départements et régions
+d’outre-mer (DROM) et les collectivités d’outre-mer (COM).&lt;/p&gt;&lt;p&gt;Les
+porteurs de projet éligibles sont :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Les collectivités territoriales
+     et leurs groupements ;&lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     locaux (en particulier les sociétés d’économie mixte ou sociétés publiques
+     locales) ; &lt;/li&gt;
+ &lt;li&gt;Les établissements publics
+     de l’Etat (en particulier les établissements publics d’aménagement et le Conservatoire du littoral et des rivages lacustres) ; &lt;/li&gt;
+ &lt;li&gt;Les bailleurs sociaux ; &lt;/li&gt;
+ &lt;li&gt;Les associations et entreprises,
+     sous réserve que le projet présente un intérêt général et qu’il soit
+     explicitement soutenu par la collectivité compétente en matière
+     d’urbanisme et d’aménagement.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt; Le
+projet peut faire l’objet d’un « co-portage » avec un partenaire
+(notamment un établissement public foncier).&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Sont
+éligibles les projets de renaturation qui :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Préservent ou recréent des
+     espaces de nature en améliorant leurs fonctionnalités écologiques ;&lt;/li&gt;
+ &lt;li&gt;Sont situés au sein ou en
+     continuité d’un espace urbanisé ;&lt;/li&gt;
+ &lt;li&gt;Adaptent le site d’implantation
+     et ses alentours aux impacts du changement climatique pour lesquels une
+     vulnérabilité est identifiée localement, notamment en visant le
+     rafraîchissement urbain ou la gestion intégrée des eaux pluviales. &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;De façon concrète, les
+projets doivent contribuer directement à :&lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;La renaturation des sols et
+     espaces urbains : création, restauration
+     écologique de parcs et jardins (stabilisation et renaturation des sols,
+     aménagements de pleine terre végétalisés et arborés, etc.) ;&lt;/li&gt;
+ &lt;li&gt;La présence de l’eau et des
+     milieux aquatiques en ville : restauration du réseau
+     hydrographique (réouverture ou renaturation de cours d’eau, reméandrage,
+     stabilisation et reprofilage de berges), des zones humides, des zones
+     d’expansion des crues et du cycle naturel de l’eau (création de noues et
+     de zones d’infiltration des eaux pluviales) ;&lt;/li&gt;
+ &lt;li&gt;La végétalisation des espaces
+     publics : parcs, forêts et jardins urbains, alignements et
+     végétalisation des pieds d’arbres, projets d’agriculture urbaine
+     favorables à la biodiversité ; &lt;/li&gt;&lt;li&gt;La végétalisation des bâtiments (toitures
+     et façades végétalisées). &lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;La
+renaturation doit avant tout renforcer la fonctionnalité écologique de
+l’écosystème, et renforcer la biodiversité locale dans son
+ensemble.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La
+mesure est destinée à financer : &lt;/strong&gt;&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Des subventions d’études de
+     diagnostic territorial et de stratégie de
+     résilience climatique et de renaturation, dans le cadre de l’élaboration
+     des documents de planification et d’urbanisme (SRADDET, SDRIF/SRCE, SAR,
+     PADDUC, SCOT, PLU-i, cartes communales, SRCE, SDAGE/SAGE, PCAET, PGRI,
+     PAPI, etc.) ou des programmations urbaines (à l’échelle d’un îlot, d’un
+     quartier ou d’un territoire). Cela inclut des diagnostics d’îlots de
+     chaleur urbain, afin notamment d’identifier les quartiers prioritaires
+     pour les opérations de renaturation ;&lt;/li&gt;
+ &lt;li&gt;Des études préalables à la conception de projets développant
+     des solutions fondées sur la nature, ainsi que leur évaluation dans le
+     temps ; &lt;/li&gt;
+&lt;li&gt;Des travaux de mise en œuvre concrète des solutions fondées sur la nature en ville.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique (sauf urgence) ; &lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T7" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe2_Renaturation.pdf</t>
+        </is>
+      </c>
+      <c r="W7" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-2-renaturation</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-des-solutions-d-adaptation-au-changement-climatique-fondees-sur-la-renaturation-des-villes-et-des-villages/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>165808</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Soutenir les projets industriels écologiques dans les Territoires d’industrie</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Territoires d'industrie en transition écologique</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>ADEME
+Préfectures de département
+Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient des projets d’investissements industriels structurants et ambitieux sur le plan environnemental. Les projets doivent être situés dans l’un des territoires labellisés « Territoires d&amp;#039;industrie 2023-2027 » et s’inscrire en cohérence avec la stratégie industrielle du territoire.&lt;/p&gt;&lt;p&gt;Les projets industriels accompagnés auront une double ambition environnementale, de par :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Une contribution au développement de systèmes productifs durables et de chaînes de valeur industrielles stratégiques pour la transition écologique ; &lt;/li&gt;&lt;li&gt;L’inscription dans une démarche environnementale ambitieuse ou innovante. Ces critères s’apprécient en particulier en termes de réduction des émissions de gaz à effet de serre, de recours aux techniques de génie écologique, de préservation de la biodiversité et des services rendus par les écosystèmes, du recours à des démarches d’économie circulaire, de la faible consommation en matières, la préservation des ressources et de l’eau, de de la poursuite de l’objectif de sobriété foncière, ou le recours aux solutions fondées sur la nature.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Territoire d’Industrie Vendée Centre, Pays de la Loire, filière « économie 
+circulaire » – subvention de 685 230€ octroyée en 2024 pour un projet industriel portant la réhabilitation d’une 
+friche en vue d’implanter une unité de production industrielle pour transformer entre 
+20 000 et 40 000 tonnes de coquilles d’huîtres par an et fabriquer différents produits 
+(céramiques, pavés drainants, etc.), tout en faisant un bond environnemental (baisse de la 
+consommation énergétique, eau de pluie recyclée, écoconception, etc.)&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Revitalisation
+Industrie</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine et les départements et régions d’outre-mer (DROM).&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les maîtres d’ouvrage de projets de développement industriel, sous réserve que leur projet respecte les règles européennes applicables aux aides d’Etat :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;A titre principal, des &lt;strong&gt;entreprises privées&lt;/strong&gt;, immatriculées en France, sous réserve de l’accord de la gouvernance du Territoire d’industrie, et pour des projets présentant un intérêt général manifeste notamment en termes de revitalisation économique et de transition écologique ;&lt;/li&gt;&lt;li&gt;A titre secondaire, des &lt;strong&gt;groupements d’employeurs&lt;/strong&gt; ayant une personnalité morale, des &lt;strong&gt;associations&lt;/strong&gt;, des &lt;strong&gt;établissements de formation&lt;/strong&gt; (organisme de formation, CFA, université, lycée, etc.) ou les collectivités territoriales et leurs groupements. &lt;/li&gt;&lt;/ul&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Les projets éligibles à l&amp;#039;accompagnement du Fonds vert sont :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Des projets d’investissements industriels structurants et ambitieux sur le plan environnemental qui contribuent à l’émergence, au renforcement et/ou à la réindustrialisation de chaînes de valeur industrielles clefs pour la transition écologique (cf. liste d’exemples ci-après).&lt;/li&gt;&lt;li&gt;Des projets d’investissements contribuant au développement des compétences (école de production, centre de formation, plateau technique, etc.) nécessaires à l’émergence, au renforcement et/ou à la réindustrialisation de ces chaînes de valeur industrielles clés pour la transition écologique.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Les projets éligibles doivent être situés dans le périmètre géographique d’un Territoire d’industrie 2023-2027 et soutenus par le ou les Territoires d’industrie concernés, du fait de leur cohérence avec la stratégie industrielle du territoire. A cet égard, un courrier de soutien de la gouvernance du Territoire d’industrie et/ou de l’EPCI concerné par le projet est requis.&lt;/p&gt;&lt;p&gt;Les projets doivent présenter une assiette minimale de dépenses de 400 000 € (exceptions en Corse et dans les départements et régions d&amp;#039;outre-mer). &lt;/p&gt;&lt;p&gt;A titre d’exemple, les chaînes de valeur soutenues pourront relever des secteurs suivants :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Bioéconomie pour le développement de produits biosourcés (chanvre, lin, laine, bois, paille, bioéconomie marine, chimie, etc.) ;&lt;/li&gt;&lt;li&gt;Nouvelles mobilités durables (vélos, vélos-cargos, véhicules intermédiaires, etc.) ;&lt;/li&gt;&lt;li&gt;Souveraineté alimentaire et relocalisation des filières agroalimentaires (unités de transformation locale de production), prenant en compte les enjeux de l’agriculture durable ou de l’agroécologie ;&lt;/li&gt;&lt;li&gt;Relocalisation de biens de consommation courants (habillement, mobilier, etc.) avec un procès significativement plus respectueux de l’environnement que les standards ;&lt;/li&gt;&lt;li&gt;Productions industrielles contribuant au recyclage de matériaux ou matières premières, à l’économie circulaire et au réemploi, ou à la valorisation de déchets et co-produits (équipements de la transition énergétique, de la rénovation du bâti, etc.) ;&lt;/li&gt;&lt;li&gt;Projets qui s’inscrivent dans une stratégie de diversification pour des territoires fragiles dont l’économie est impactée par le changement climatique (notamment territoires de montagne).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V8" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Territoires_industrie.pdf</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-territoires-industrie</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/accelerer-la-transition-ecologique-des-territoires-d-industrie/</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="0">
+      <c r="A9" s="1">
+        <v>165804</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Agir pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Actions pour la qualité de l'air dans les agglomérations à forts enjeux</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F9" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G9" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H9" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I9" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique&lt;/h4&gt;&lt;h4&gt;&lt;p&gt;&lt;span&gt;Dans certaines agglomérations et villes de France la qualité de l&amp;#039;air est dégradée à cause des activités humaines. Dans un contexte de lutte contre les effets sur la santé de la mauvaise qualité de l&amp;#039;air et face au renforcement des normes de qualité
+de l&amp;#039;air (seuils de polluants à ne pas dépasser), le Fonds vert agit pour réduire la pollution atmosphérique liée aux
+déplacements et accélérer la transition vers des mobilités peu polluantes, en
+particulier dans les zones urbaines denses.&lt;/span&gt;&lt;/p&gt;&lt;p&gt;&lt;span&gt;Pour les agglomérations en dépassement régulier des
+valeurs limites de polluants atmosphériques, l’objectif prioritaire est
+le respect ces valeurs limites dans les délais les plus courts possibles. &lt;/span&gt;Pour l’ensemble des agglomérations, l’ambition est de
+réduire les émissions polluantes pour s’inscrire dans une trajectoire
+d’atteinte des nouveaux objectifs fixés pour 2030 par le droit de l&amp;#039;Union
+européenne. &lt;/p&gt;&lt;/h4&gt;</t>
+        </is>
+      </c>
+      <c r="N9" s="1" t="inlineStr">
+        <is>
+          <t>Qualité de l'air
+Mobilité partagée
+Logistique urbaine
+Modes actifs : vélo, marche et aménagements associés
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O9" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P9" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q9" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;Les porteurs de projet éligibles sont : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les
+collectivités territoriales et leurs groupements ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux portant la compétence d’autorité organisatrice de
+la mobilité (notamment les syndicats mixtes et pôles métropolitains) ;&lt;/li&gt;&lt;li&gt;Les
+établissements publics locaux bénéficiant d’une délégation de maîtrise
+d’ouvrage d’une collectivité territoriale ou d’une autorité organisatrice de la
+mobilité (en particulier les sociétés publiques locales) ;&lt;/li&gt;&lt;li&gt;Les collectivités territoriales, leurs groupements, ou établissements publics disposant d&amp;#039;une délégation de compétence de l&amp;#039;autorité organisatrice de la mobilité ou de la compétence voirie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;font&gt;&lt;strong&gt;Seules sont éligibles les entités listées en annexe 1 du cahier d&amp;#039;accompagnement de la mesure, publié sur le site ecologie.gouv.fr/fonds-vert&lt;/strong&gt;&lt;/font&gt;&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;&lt;strong&gt;Les études de
+solutions de mobilité&lt;/strong&gt; :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Etudes de
+diagnostic permettant de caractériser et projeter le parc, l’offre de mobilité,
+les infrastructures sur le territoire, les usagers, les besoins liés à la mise
+en place ou l’évolution d’une zone de restrictions de circulation ;&lt;/li&gt;&lt;li&gt;Etudes de
+solutions de mobilité à déployer pour favoriser les accès en mode de transports
+peu polluants aux zones urbaines à forts enjeux de qualité de l’air.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+d’information et de conseil sur les solutions de déplacement alternatives :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Campagne et
+actions de communication et de sensibilisation, notamment en faveur de
+l’accompagnement au changement du report vers d’autres modes de mobilité ;&lt;/li&gt;&lt;li&gt;Mise en place
+d’un guichet d’information ou de conseil : ouverture d’un numéro vert, mise à
+disposition de conseiller(s) mobilité au sein du territoire.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le déploiement
+de services numériques :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Services
+numériques facilitant l’information et l’accès aux aides visant au verdissement
+des transports pour les usagers ;&lt;/li&gt;&lt;li&gt;Services
+numériques favorisant le report modal vers des mobilités douces ou partagées et
+l’intermodalité ;&lt;/li&gt;&lt;li&gt;Services
+numériques facilitant l’accès à une zone de restrictions de circulation
+(portail d’information, outil de demandes et traitement des dérogations, etc.).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les dispositifs
+incitatifs pour développer les mobilités propres (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Développement de
+l’offre de services de mobilité proposée aux administrés par l’acquisition
+d’équipements et de véhicules pour le développement d&amp;#039;une offre de transport public périurbaine ou des pôles d&amp;#039;échange multimodaux, une offre de service d&amp;#039;auto-partage, une offre de service de covoiturage, une offre de prêt-location de vélos ;&lt;/li&gt;&lt;li&gt;Dispositif
+d’accompagnement au changement de mobilité (primes à l’essai d’offres de
+mobilité actives et partagées, cartes pré-payées pour les transports en
+commun…).&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt; &lt;strong&gt;Les achats
+d’équipements et aménagements (liste limitative) :&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aménagements de
+parcs relais, voies réservées ou pôles d’échanges multimodaux (PEM) ;&lt;/li&gt;&lt;li&gt;Aménagements de
+voirie et de stationnement pour développer l’usage de la marche, le covoiturage, l’autopartage,
+les transports collectifs  ou la logistique
+urbaine durable, en particulier les aménagements favorisant l’accès aux usagers
+périurbains ;&lt;/li&gt;&lt;li&gt;Investissement
+pour la mise en place d’équipements de signalisation ou de contrôle en faveur
+de mobilités peu polluantes ;&lt;/li&gt;&lt;li&gt;Electrification
+de quais dans les zones portuaires.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T9" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U9" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V9" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_qualite_air.pdf</t>
+        </is>
+      </c>
+      <c r="W9" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-qualite-de-l-air</t>
+        </is>
+      </c>
+      <c r="X9" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y9" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z9" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/agir-pour-la-qualite-de-l-air-dans-les-agglomerations-a-forts-enjeux/</t>
+        </is>
+      </c>
+      <c r="AA9" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB9" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition de véhicule décarboné
+Création d’une voie douce / piste cyclable
+Déployer les équipements numériques
+Développer les infrastructures de covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC9" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF9" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG9" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH9" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:34" customHeight="0">
+      <c r="A10" s="1">
+        <v>165801</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Développer les mobilités durables en territoires ruraux et moyennement denses</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Mobilités durables en territoires ruraux et moyennement denses</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de région</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Dans
+l’objectif d’améliorer le cadre de vie et de réduire l’impact
+environnemental des déplacements du quotidien des habitants des zones rurales et périurbaines, le Fonds vert soutient le développement de services mobilités durables adaptés aux besoins de la population, notamment
+en faveur d’une mobilité alternative à l’utilisation de la voiture
+individuelle.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N10" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Mobilité partagée
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O10" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P10" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q10" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et
+régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la
+Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;La mesure bénéficie aux collectivités territoriales et leurs
+groupements suivants :&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;table cellspacing="0" cellpadding="0" width="623"&gt;
+ &lt;tbody&gt;&lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p align="center"&gt;&lt;strong&gt;Entités éligibles&lt;/strong&gt;&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p align="center"&gt;&lt;strong&gt;Conditions
+  d’éligibilité&lt;/strong&gt;&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p&gt;- Les communautés de communes, communautés
+  d’agglomération&lt;/p&gt;
+  &lt;p&gt;- Leurs communes membres&lt;/p&gt;
+  &lt;p&gt;- Les syndicats mixtes&lt;/p&gt;
+  &lt;p&gt;- Les pôles d&amp;#039;équilibre territoriaux et ruraux
+  (PETR)&lt;/p&gt;
+  &lt;p&gt;- Les établissements publics&lt;/p&gt;
+  &lt;p&gt; &lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p&gt;Entités compétentes en matière de voirie ou de mobilité
+  (i.e. autorité organisatrice de la mobilité, AOM) ou ayant une
+  délégation de compétence.&lt;/p&gt;
+  &lt;p&gt; &lt;/p&gt;
+  &lt;p&gt;Hors lauréats de l’Appel à programmes
+  « Territoires cyclables » pour les aménagements cyclables &lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p&gt;Régions&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p&gt;Projets locaux relevant de leur compétence d’AOM
+  locale et sur le périmètre de l’EPCI concerné &lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+ &lt;tr&gt;
+  &lt;td width="302" valign="top"&gt;
+  &lt;p&gt;Départements&lt;/p&gt;
+  &lt;/td&gt;
+  &lt;td width="321" valign="top"&gt;
+  &lt;p&gt;Aménagements cyclables ou de covoiturage réalisés
+  sur la voirie départementale&lt;/p&gt;
+  &lt;/td&gt;
+ &lt;/tr&gt;
+&lt;/tbody&gt;&lt;/table&gt;&lt;p&gt;Le projet doit être localisé dans les territoires des EPCI
+classés en densité rurale ou en densité intermédiaire.&lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;Les associations peuvent également bénéficier de l’aide du Fonds
+vert dès lors que leurs projets sont conjointement portés et financés par une
+collectivité ou groupement mentionné dans le tableau ci-dessus.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles au financement du Fonds vert :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses d&amp;#039;ingénierie (études, AMO) pour l&amp;#039;élaboration d&amp;#039;une stratégie de mobilité, d&amp;#039;un plan de mobilité simplifié (PDMS) ;&lt;/li&gt;&lt;li&gt;La création d&amp;#039;infrastructures, de services ou de bouquets de services de mobilité de proximité suivants :&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;-   Service
+de mobilité solidaire, notamment transport d’utilité sociale (TUS) ;&lt;/p&gt;&lt;p&gt;-   Service
+de transport à la demande (TAD) ou navette régulière, y compris autonome ;&lt;/p&gt;&lt;p&gt;-   Service
+d’autopartage ou de scooter en libre-service ;&lt;/p&gt;&lt;p&gt;-   Système
+numérique d’aide aux déplacements (information voyageur / mobilité multimodale)
+;&lt;/p&gt;&lt;p&gt;-   Services
+de prêt ou location, y compris en libre-service, de vélo et/ou de vélo à
+assistance électrique (VAE) ;&lt;/p&gt;&lt;p&gt;-  Services
+et infrastructures pour le covoiturage : aires et lignes de covoiturage, voies
+réservées et à certaines catégories de véhicules dites VR2&amp;#43;, points d’arrêt
+d’autostop organisés, création de plateforme d’intermédiation, campagnes
+d’incitation financière à la pratique du covoiturage ;&lt;/p&gt;&lt;p&gt;-   Infrastructures
+cyclables (aménagements cyclables, stationnements sécurisés).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les dépenses couvertes par le Fonds vert sont le coût des investissements, les frais de fonctionnement du service de mobilité (équivalent à 1 an de fonctionnement maximum) pour aider l&amp;#039;amorçage du service et les frais d&amp;#039;études et de maîtrise d&amp;#039;ouvrage (dont les acquisitions foncières), sous conditions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="T10" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U10" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe3_Mobilites-durables.pdf</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-3-mobilites-durables</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-les-mobilites-durables-en-territoires-ruraux-et-moyennement-denses/</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>Création d’une voie douce / piste cyclable
+Développer les infrastructures de covoiturage
+Inciter financièrement le covoiturage
+Installation de bornes électriques
+Réfection/aménagement de la voirie</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>11/02/2026</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:34" customHeight="0">
+      <c r="A11" s="1">
+        <v>158947</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Étudier le potentiel de création ou d'extension de réseaux de chaleur sur mon territoire</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>France Chaleur Urbaine
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G11" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H11" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ France Chaleur Urbaine est un service porté par le ministère de la transition écologique qui vise à accélérer le développement des réseaux de chaleur. Dans un contexte de tension autour de l&amp;#039;énergie et de crise écologique, France Chaleur Urbaine construit les outils qui aident les acteurs publics et privés à promouvoir davantage et plus facilement la solution réseaux de chaleur.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  La plateforme vous aide à identifier les potentiels de développement, d&amp;#039;extension ou de création de nouveaux réseaux.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  À partir de
+  &lt;a href="https://france-chaleur-urbaine.beta.gouv.fr/carte" target="_self"&gt;
+   notre cartographie
+  &lt;/a&gt;
+  nationale :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Découvrez s&amp;#039;il existe des manifestations d&amp;#039;intérêt sur votre territoire (demandes déposées sur France Chaleur Urbaine)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Localisez les bâtiments à chauffage collectif gaz ou fioul, les plus facilement raccordables aux réseaux de chaleur
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accédez aux consommations de gaz à l&amp;#039;adresse pour identifier les plus gros consommateurs sur votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Exportez la totalité des informations sur une zone précise
+ &lt;/li&gt;
+ &lt;li&gt;
+  Définissez un projet de tracé de réseau, obtenez la densité thermique linéaire associée et exportez le tracé pour l&amp;#039;intégrer dans vos propres outils
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ --&amp;gt; Découvrez dans ce guide tout ce que France Chaleur Urbaine peut faire pour vous :
+ &lt;a href="https://france-chaleur-urbaine.beta.gouv.fr/documentation/FCU_guide_collectivites.pdf" target="_self"&gt;
+  le guide collectivité
+ &lt;/a&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les sources de données utilisées par France Chaleur Urbaine sont disponibles
+ &lt;a href="https://france-chaleur-urbaine.beta.gouv.fr/documentation/carto_sources.pdf" target="_self"&gt;
+  ici
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N11" s="1" t="inlineStr">
+        <is>
+          <t>Réseaux de chaleur</t>
+        </is>
+      </c>
+      <c r="O11" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le site
+ &lt;a href="https://france-chaleur-urbaine.beta.gouv.fr/" target="_self"&gt;
+  France Chaleur Urbaine
+ &lt;/a&gt;
+ est accessible sans conditions.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S11" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U11" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V11" s="1" t="inlineStr">
+        <is>
+          <t>https://france-chaleur-urbaine.beta.gouv.fr/carte</t>
+        </is>
+      </c>
+      <c r="X11" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Contact pour tout renseignement :
+  &lt;a target="_self"&gt;
+   france-chaleur-urbaine&amp;#64;developpement-durable.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y11" s="1" t="inlineStr">
+        <is>
+          <t>france.chaleur.urbaine@gmail.com</t>
+        </is>
+      </c>
+      <c r="Z11" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d01a-etudier-le-potentiel-de-creation-dun-reseau-d/</t>
+        </is>
+      </c>
+      <c r="AA11" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB11" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC11" s="1" t="inlineStr">
+        <is>
+          <t>France Chaleur Urbaine</t>
+        </is>
+      </c>
+      <c r="AE11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF11" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG11" s="1" t="inlineStr">
+        <is>
+          <t>18/01/2024</t>
+        </is>
+      </c>
+      <c r="AH11" s="1" t="inlineStr">
+        <is>
+          <t>04/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="0">
+      <c r="A12" s="1">
+        <v>158946</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Promouvoir mes réseaux de chaleur et multiplier les raccordements</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>France Chaleur Urbaine
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>France Chaleur Urbaine</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée</t>
+        </is>
+      </c>
       <c r="H12" s="1" t="inlineStr">
         <is>
-          <t>Subvention</t>
-[...4 lines deleted...]
-          <t>Les taux de subvention varient selon les sous-programmes (cliquer sur le lien dans l'espace Contact</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L12" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- La mission du FACÉ est d&amp;#039;apporter une aide au financement du développement des réseaux électriques des zones rurales, comprenant les lignes BT et les antennes HTA des communes relevant du régime de l&amp;#039;électrification rurale (ER).
-[...6 lines deleted...]
- &lt;li&gt;
+ &lt;span&gt;
+  France Chaleur Urbaine est un service porté par le Ministère de la transition écologique qui vise à accélérer le développement des réseaux de chaleur.
+ &lt;/span&gt;
+ Dans un contexte de tension autour de l&amp;#039;énergie et de crise écologique, France Chaleur Urbaine construit les outils qui aident les acteurs publics et privés à promouvoir davantage et plus facilement la solution réseaux de chaleur.
+&lt;/p&gt;
+&lt;p&gt;
+ Concrètement :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Le tracé de votre réseau est affiché sur la
+  &lt;a href="https://france-chaleur-urbaine.beta.gouv.fr/carte" target="_self"&gt;
+   &lt;strong&gt;
+    cartographie
+   &lt;/strong&gt;
+  &lt;/a&gt;
+  nationale des réseaux de chaleur. Vous pouvez également utiliser cette carte pour faire connaître un réseau en construction, ou le périmètre de développement prioritaire de votre réseau
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vos administrés peuvent
+  &lt;a href="https://france-chaleur-urbaine.beta.gouv.fr/" target="_self"&gt;
+   &lt;strong&gt;
+    tester leur adresse
+   &lt;/strong&gt;
+  &lt;/a&gt;
+  et
   &lt;strong&gt;
-   Sous- programme - Sites isolés
+   déposer une demande de raccordement
   &lt;/strong&gt;
-  : aide pour le développement d&amp;#039;un projet EnR
-[...1 lines deleted...]
- &lt;li&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Vous et votre délégataire avez accès à un espace en ligne pour suivre les
   &lt;strong&gt;
-   Sous Programme - Intempéries
+   demandes de raccordement
   &lt;/strong&gt;
-  : aide suite à des intempéries
-[...1 lines deleted...]
- &lt;li&gt;
+  sur votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La cartographie ainsi que le
   &lt;strong&gt;
-   Sous-programme - Déclaration d&amp;#039;utilité publique - Très Haute Tension :
+   module de test d&amp;#039;adresse peuvent être
+   &lt;a href="https://france-chaleur-urbaine.beta.gouv.fr/collectivites-et-exploitants#iframe-carte" target="_self"&gt;
+    intégrés sur votre site
+   &lt;/a&gt;
   &lt;/strong&gt;
-  aide à l&amp;#039;enfouissement de réseaux sous maîtrise d&amp;#039;ouvrage d&amp;#039;autorités organisatrices d&amp;#039;un réseau public de distribution d&amp;#039;électricité et situés sur le territoire de communes rurales traversées par des lignes à très haute tension nouvellement créées, en contrepartie des contraintes qui s&amp;#039;imposent à ces dernières.
-[...1 lines deleted...]
- &lt;li&gt;
+  en quelques clics.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;br /&gt;
+&lt;p&gt;
+ Vous souhaitez trouver de nouveaux abonnés, faire connaître un projet de verdissement ou tout simplement valoriser votre réseau ? Nous pouvons également
+ &lt;strong&gt;
+  vous accompagner de manière personnalisée sur des campagnes de communication
+ &lt;/strong&gt;
+ :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nous vous accompagnons dans la définition de votre campagne (affichage en ville, réseaux sociaux, ...)
+  &lt;/span&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;span&gt;
+   Nous réalisons et mettons à votre disposition gratuitement des visuels qui répondent à vos besoins.
+  &lt;/span&gt;
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;span&gt;
+  --&amp;gt; Découvrez dans ce guide tout ce que France Chaleur Urbaine peut faire pour vous :
+ &lt;/span&gt;
+ &lt;a href="https://france-chaleur-urbaine.beta.gouv.fr/documentation/FCU_guide_collectivites.pdf" target="_self"&gt;
+  le guide collectivité
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;span&gt;
+  &lt;a href="https://france-chaleur-urbaine.beta.gouv.fr/actus/notre-campagne-sur-charleville-mezieres" target="_self"&gt;
+   L&amp;#039;accompagnement de Charleville-Mézières
+  &lt;/a&gt;
+ &lt;/span&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ A Charleville-Mézières, 13 kilomètres de réseaux sont en construction sur la période 2023-2024. Cette période de travaux est un moment-clé faire connaître le chauffage urbain et convaincre de nouveaux prospects de se raccorder. La collectivité et son délégataire se sont appuyés sur nos outils et services pour communiquer sur ce projet.
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Pour communiquer sur le projet auprès des Carolomacériens,
   &lt;strong&gt;
-   Sous-programme - MDE :
+   France Chaleur Urbaine a réalisé des visuels de promotion du réseau pour le journal communal, les bâches travaux et les espaces d&amp;#039;affichage de la collectivité ;
   &lt;/strong&gt;
-  aide réservée spécifiquement aux actions de Maîtrise de l&amp;#039;Energie
-[...3 lines deleted...]
- &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Pour simplifier les demandes de raccordement,
+  &lt;strong&gt;
+   Charleville-Mézières a intégré dans son site le test d&amp;#039;adresse et la cartographie France Chaleur Urbaine
+  &lt;/strong&gt;
+  . Des intégrations possibles en un copié-collé grâce à nos iframes librement réutilisables.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En 2 mois, cette campagne à généré plus d&amp;#039;une cinquantaine de demandes de raccordement, dans la zone d&amp;#039;extension du réseau.
 &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N12" s="1" t="inlineStr">
         <is>
-          <t>Transition énergétique
-Equipement public</t>
+          <t>Réseaux de chaleur</t>
         </is>
       </c>
       <c r="O12" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le site
+ &lt;a href="https://france-chaleur-urbaine.beta.gouv.fr/collectivites-et-exploitants" target="_self"&gt;
+  France Chaleur Urbaine
+ &lt;/a&gt;
+ est accessible sans conditions.
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="S12" s="1" t="inlineStr">
         <is>
-          <t>Mise en œuvre / réalisation</t>
-[...4 lines deleted...]
-          <t>Dépenses d’investissement</t>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U12" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V12" s="1" t="inlineStr">
         <is>
-          <t>https://www.economie.gouv.fr/plan-de-relance/profils/collectivites/amelioration-resilience-reseaux-electriques</t>
+          <t>https://france-chaleur-urbaine.beta.gouv.fr/collectivites-et-exploitants</t>
         </is>
       </c>
       <c r="X12" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;
-[...32 lines deleted...]
-&lt;/p&gt;</t>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Contact pour tout renseignement :
+  &lt;a target="_self"&gt;
+   france-chaleur-urbaine&amp;#64;developpement-durable.gouv.fr
+  &lt;/a&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y12" s="1" t="inlineStr">
         <is>
-          <t>annelise.brouste@beta.gouv.fr</t>
+          <t>france.chaleur.urbaine@gmail.com</t>
         </is>
       </c>
       <c r="Z12" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/5eb1-developper-les-reseaux-electriques-et-la-tran/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d498-faire-connaitre-son-reseau-de-chaleur-et-gere/</t>
         </is>
       </c>
       <c r="AA12" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique
+Mise en place d’un réseau de chaleur</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>France Chaleur Urbaine</t>
+        </is>
+      </c>
       <c r="AE12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF12" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG12" s="1" t="inlineStr">
         <is>
-          <t>09/11/2020</t>
+          <t>18/01/2024</t>
         </is>
       </c>
       <c r="AH12" s="1" t="inlineStr">
         <is>
-          <t>17/02/2026</t>
+          <t>04/07/2026</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:34" customHeight="0">
       <c r="A13" s="1">
-        <v>89471</v>
+        <v>142229</v>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Débloquer des projets de revitalisation de friches - UrbanVitaliz</t>
+          <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un quartier ou d'une commune (Atelier Flash)</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
-        <is>
-[...366 lines deleted...]
-      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Atelier des territoires Flash</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G15" s="1" t="inlineStr">
+      <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H15" s="1" t="inlineStr">
+      <c r="H13" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K15" s="1" t="inlineStr">
+      <c r="K13" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L15" s="1" t="inlineStr">
+      <c r="L13" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier des territoires Flash vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Flash est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial porté par la DGALN et piloté par les DDT(M) ou les DREAL.
 &lt;/p&gt;
 &lt;p&gt;
  A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;une esquisse de plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Flash porte sur une échelle de réflexion territoriale communale, laquelle peut-être toutefois plus vaste (échelle intercommunale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
@@ -2804,51 +2765,51 @@
  &lt;strong&gt;
   Durée de l&amp;#039;atelier : 2 à 3 jours
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les porteurs de l&amp;#039;Atelier conviennent avec l&amp;#039;équipe pluridisciplinaire des supports à livrer à l&amp;#039;issue de l&amp;#039;Atelier. Ceux-ci peuvent être de plusieurs natures.
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Documents stratégiques  : feuille de route, esquisse de plan-guide
  &lt;/li&gt;
  &lt;li&gt;
   Documents opérationnels  : cahier des charges, charte, éléments de communication
  &lt;/li&gt;
  &lt;li&gt;
   Documents de capitalisation  : fiche synthétique
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N15" s="1" t="inlineStr">
+      <c r="N13" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Réseaux de chaleur
 Cohésion sociale et inclusion
 Citoyenneté
 Commerces et services
 Technologies numériques et numérisation
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
@@ -2858,56 +2819,56 @@
 Qualité de l'air
 Biodiversité
 Equipement public
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Emploi
 Attractivité économique
 Artisanat
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O15" s="1" t="inlineStr">
+      <c r="O13" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R15" s="1" t="inlineStr">
+      <c r="R13" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  CANDIDATURE
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   EN SYNTHESE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ol&gt;
  &lt;li&gt;
   Une problématique ou un projet à l&amp;#039;échelle d&amp;#039;un quartier ou d&amp;#039;une commune relative à une question d&amp;#039;aménagement
  &lt;/li&gt;
  &lt;li&gt;
   Un dossier de candidature complet (fiche de candidature, courriers) coconstruit avec la commune (et l&amp;#039;EPCI le cas échéant) et porté et déposé par la DDT(M) ou la DREAL à la DGALN
  &lt;/li&gt;
 &lt;/ol&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LES PORTEURS
  &lt;/strong&gt;
 &lt;/p&gt;
@@ -2936,179 +2897,179 @@
  &lt;/li&gt;
  &lt;li&gt;
   Section 2 - la localisation de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 3 - l&amp;#039;objet de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 4 - les objectifs de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Section 5 - les ressources de l&amp;#039;Atelier
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 1 - les dynamiques du territoire
  &lt;/li&gt;
  &lt;li&gt;
   Annexe 2 - les dynamiques d&amp;#039;aménagement.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Ainsi, pour renseigner la fiche de candidature, il est nécessaire, d&amp;#039;une part, de bien identifier, d&amp;#039;une part, l&amp;#039;intention de la stratégie d&amp;#039;aménagement à travailler, ses thématiques, son secteur, ses enjeux et ses problématiques, et d&amp;#039;autre part, les acteurs à mobiliser et les ressources documentaires fournir à l&amp;#039;équipe pluridisciplinaire.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S15" s="1" t="inlineStr">
+      <c r="S13" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T15" s="1" t="inlineStr">
+      <c r="T13" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U15" s="1" t="inlineStr">
+      <c r="U13" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V15" s="1" t="inlineStr">
+      <c r="V13" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html</t>
         </is>
       </c>
-      <c r="X15" s="1" t="inlineStr">
+      <c r="X13" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier Flash : https://www.atelier-territoires.logement.gouv.fr/ateliers-flash-presentation-a199.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y15" s="1" t="inlineStr">
+      <c r="Y13" s="1" t="inlineStr">
         <is>
           <t>ad1.dgaln@developpement-durable.gouv.fr</t>
         </is>
       </c>
-      <c r="Z15" s="1" t="inlineStr">
+      <c r="Z13" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/3813-construire-collectivement-une-strategie-damen/</t>
         </is>
       </c>
-      <c r="AA15" s="1" t="inlineStr">
+      <c r="AA13" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC15" s="1" t="inlineStr">
+      <c r="AC13" s="1" t="inlineStr">
         <is>
           <t>MTECT - DGALN - DHUP - AD1</t>
         </is>
       </c>
-      <c r="AE15" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG15" s="1" t="inlineStr">
+      <c r="AE13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF13" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG13" s="1" t="inlineStr">
         <is>
           <t>01/06/2023</t>
         </is>
       </c>
-      <c r="AH15" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>10/02/2026</t>
+      <c r="AH13" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="16" spans="1:34" customHeight="0">
-      <c r="A16" s="1">
+    <row r="14" spans="1:34" customHeight="0">
+      <c r="A14" s="1">
         <v>142680</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Construire collectivement une stratégie ou un projet d'aménagement et se doter d'un plan d'actions partagé à l'échelle d'un grand territoire (Atelier Local)</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Territoires d'industrie
 Avenir Montagnes
 Tourisme Ingénierie Développement
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Démarche Atelier des territoires  : dispositif "Atelier Local"</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
-      <c r="G16" s="1" t="inlineStr">
+      <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H16" s="1" t="inlineStr">
+      <c r="H14" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K16" s="1" t="inlineStr">
+      <c r="K14" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L16" s="1" t="inlineStr">
+      <c r="L14" s="1" t="inlineStr">
         <is>
           <t>&lt;h4&gt;
  PRÉSENTATION
  &lt;br /&gt;
 &lt;/h4&gt;
 &lt;p&gt;
  &lt;strong&gt;
   OBJECTIFS
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  L&amp;#039;Atelier Local vise à mobiliser, faire participer et fédérer les acteurs locaux autour d&amp;#039;une vision prospective, d&amp;#039;un projet de territoire et d&amp;#039;un plan d&amp;#039;actions. L&amp;#039;Atelier Local est un outil d&amp;#039;ingénierie de projet d&amp;#039;aménagement durable au service de la transition écologique et du développement territorial. A mobiliser en amont de la phase d&amp;#039;avant-projet, il permet aux collectivités de se doter d&amp;#039;un plan-guide stratégique à visée opérationnelle, lequel se décline en une feuille de route définissant les grands axes d&amp;#039;intervention et les actions-clés à mettre en place. Celles-ci sont organisées par thématique et par niveau de priorisation.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉCHELLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Un Atelier Local porte sur une échelle de réflexion intercommunale,laquelle peut-être toutefois plus vaste (échelle SCOT, PETR, OIN etc) ou plus éventuellement inférieure (échelle infra-intercommunale ou communale).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   THÉMATIQUES
@@ -3221,51 +3182,51 @@
 &lt;p&gt;
  &lt;strong&gt;
   LIVRABLES
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   note de cadrage : méthodologie, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   carnet de suivi : déroulé, compte-rendu, propositions
  &lt;/li&gt;
  &lt;li&gt;
   rapport final : synthèse et préconisations
  &lt;/li&gt;
  &lt;li&gt;
   feuille de route : objectifs, plan d&amp;#039;actions et de financement, calendrier
  &lt;/li&gt;
  &lt;li&gt;
   livret de capitalisation
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N16" s="1" t="inlineStr">
+      <c r="N14" s="1" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Alimentation
 Commerces et services
@@ -3283,56 +3244,56 @@
 Bâtiments et construction
 Réhabilitation
 Logement et habitat
 Architecture
 Paysage
 Accessibilité
 Lutte contre la précarité
 Emploi
 Attractivité économique
 Appui méthodologique
 Artisanat
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Industrie
 Réduction de l'empreinte carbone
 Mobilité fluviale
 Milieux humides
 Mobilité et véhicules autonomes
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O16" s="1" t="inlineStr">
+      <c r="O14" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R16" s="1" t="inlineStr">
+      <c r="R14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   CANDIDATURE
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les porteurs
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Le dossier de candidature est constitué collectivement les services de l&amp;#039;Etat (DDT(M) ou DREAL) et la commune et, le cas échéant, son EPCI.
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les pièces
  &lt;/strong&gt;
  &lt;br /&gt;
  Le dossier est constitué des pièces suivantes : la fiche de candidature, un courrier de soutien signé par le maire de la commune et/ou le président de l&amp;#039;EPCI et un courrier de soutien signé par le préfet ou le sous-préfet adressé à la Sous-direction de l&amp;#039;Aménagement durable (AD1/DHUP/DGALN).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   LA FICHE DE CANDIDATURE
  &lt;/strong&gt;
@@ -3375,756 +3336,2483 @@
  &lt;li&gt;
   Élaboration de la fiche de candidature par la collectivité et les services de l&amp;#039;Etat
  &lt;/li&gt;
  &lt;li&gt;
   Signature des courriers de soutien
  &lt;/li&gt;
  &lt;li&gt;
   Envoi des documents à la DGALN
  &lt;/li&gt;
  &lt;li&gt;
   Echange entre la DGALN et les co-porteurs, le cas échéant, sur le dossier de candidature
   &lt;br /&gt;
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   ÉLIGIBILITÉ
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  La DGALN analyse les dossiers de candidature et évalue leur éligibilité, au fil de l&amp;#039;eau. Les porteurs du dossier sont informés de la validation de l&amp;#039;éligibilité. Environ 30 candidatures sont sélectionnées chaque année.
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S16" s="1" t="inlineStr">
+      <c r="S14" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T16" s="1" t="inlineStr">
+      <c r="T14" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U16" s="1" t="inlineStr">
+      <c r="U14" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V16" s="1" t="inlineStr">
+      <c r="V14" s="1" t="inlineStr">
         <is>
           <t>https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html</t>
         </is>
       </c>
-      <c r="X16" s="1" t="inlineStr">
+      <c r="X14" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Retrouvez le kit technique de l&amp;#039;Atelier local : https://www.atelier-territoires.logement.gouv.fr/ateliers-locaux-presentation-a222.html
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Pour les collectivités : contacter la DDT(M) de votre départemental ou la DREAL de votre région.
 &lt;/p&gt;
 &lt;p&gt;
  Pour les DDT(M) ou les DREAL : contacter le Bureau AD1 Stratégies territoriales de la DHUP de la Direction générale de l&amp;#039;Aménagement, du Logement et de la Nature (DGALN) :
  &lt;a href="mailto:atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr" target="_self"&gt;
   atelier-des-territoires.ad1.dhup.dgaln&amp;#64;developpement-durable.gouv.fr
  &lt;/a&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z14" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>MTECT - DGALN - DHUP - AD1</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>05/06/2023</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>06/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="0">
+      <c r="A15" s="1">
+        <v>120990</v>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer les opérations d'aménagement complexes</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Projet partenarial d'aménagement</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G15" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H15" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;aménagement urbain durable s&amp;#039;incarne dans des projets de territoire intégrant les enjeux de sobriété, de résilience, de mixité sociale et fonctionnelle, d&amp;#039;une offre de logement adaptée, d&amp;#039;une accessibilité aux services et à l&amp;#039;emploi, et, plus généralement, de la qualité du cadre de vie de nos concitoyens.
+&lt;/p&gt;
+&lt;p&gt;
+ A ce titre, la loi n° 2018-1021 portant évolution du logement, de l&amp;#039;aménagement et du numérique (ELAN) du 23 novembre 2018 a introduit une nouvelle forme de contrat entre l&amp;#039;Etat et un ou plusieurs établissements publics ou des collectivités territoriales, le projet partenarial d&amp;#039;aménagement (PPA), afin de favoriser la réalisation d&amp;#039;opérations d&amp;#039;aménagement d&amp;#039;ensemble .
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Le projet partenarial d&amp;#039;aménagement (PPA) est un contrat entre l&amp;#039;Etat, l&amp;#039;intercommunalité et les acteurs locaux, afin d&amp;#039;encourager sur un territoire donné la réalisation d&amp;#039;une ou plusieurs opérations d&amp;#039;aménagement complexes destinées à répondre aux objectifs de développement durable des territoires (articles L.312-1 et suivants du code de l&amp;#039;urbanisme).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Dans ce cadre, l&amp;#039;Etat porte une attention particulière à l&amp;#039;insertion du projet dans le territoire ainsi qu&amp;#039;à la satisfaction des enjeux :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  De sobriété foncière, en cohérence avec la trajectoire du zéro artificialisation nette (ZAN) fixée par la loi « Climat et résilience ».
+ &lt;/li&gt;
+ &lt;li&gt;
+  De résilience des espaces urbanisés au changement climatique, voire l&amp;#039;adaptation de ceux menacés par le changement climatique ou l&amp;#039;érosion du littoral ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De production de logements abordables dans les territoires où l&amp;#039;offre est insuffisante, et ce dans le cadre d&amp;#039;opérations intégrées respectant les principes de mixité sociale et fonctionnelle et prévoyant les équipements publics nécessaires à l&amp;#039;accueil des habitants ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  De contribution au dynamisme économique et à la vitalité territoriale, le cas échéant en complémentarité de dynamiques déjà en place, dans le cadre par exemple des opérations de revitalisation des territoires (ORT) ou du programme Petites villes de demain (PVD).
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De manière générale, pour tout contrat de PPA, une attention particulière est à avoir quant à l&amp;#039;ambition environnementale du projet, à son insertion territoriale afin de garantir un développement équilibré du territoire et ainsi contribuer à un cadre de vie de qualité.
+&lt;/p&gt;
+&lt;p&gt;
+ Le PPA permet l&amp;#039;intervention d&amp;#039;un tiers facilitant les discussions entre acteurs locaux. Il apporte une ingénierie externe pour construire un processus opérationnel efficace (en particulier avec l&amp;#039;appui du centre national de ressources des PPA hébergé par Grand Paris Aménagement). Enfin, il peut prévoir la cession à l&amp;#039;amiable par l&amp;#039;État de terrains de son domaine privé à un établissement public de coopération intercommunal voire un financement complémentaire en cas de déséquilibre opérationnel persistant à l&amp;#039;issue du bilan économique du projet ou un appui à l&amp;#039;émergence d&amp;#039;un opérateur d&amp;#039;aménagement comme une SPLA ou SPLAIN.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Un PPA peut prévoir la création d&amp;#039;une grande opération d&amp;#039;urbanisme (GOU), au sein de laquelle l&amp;#039;exercice de certaines compétences dérogera au droit commun et des outils juridiques pourront être mobilisés.
+&lt;/p&gt;
+&lt;p&gt;
+ La conclusion d&amp;#039;un PPA doit être justifiée par la recherche d&amp;#039;un effet levier pour faciliter voire accélérer l&amp;#039;opération d&amp;#039;aménagement. La recherche d&amp;#039;une subvention de l&amp;#039;Etat n&amp;#039;est ni une condition nécessaire, ni une condition suffisante pour déclencher un PPA.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction du degré de maturité du projet d&amp;#039;aménagement, deux types de contrats de PPA peuvent être envisagés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les PPA dits « de préfiguration » dont l&amp;#039;objectif principal est de mettre en place les conditions de réalisation du projet d&amp;#039;aménagement. Ces PPA portent essentiellement sur des études préalables : plan guide, stratégie foncière, montage opérationnel et financier, études environnementales, participation du public ; ces PPA doivent impérativement comporter une clause de revoyure visant à faire le bilan des études et premières actions réalisées et à examiner l&amp;#039;opportunité de prévoir un avenant pour conclure un PPA « opérationnel » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les PPA dits « opérationnels » dont l&amp;#039;objectif est la mise en œuvre effective d&amp;#039;opérations d&amp;#039;aménagement au titre de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme. A ce stade, la programmation urbaine, et le bilan économique prévisionnel de l&amp;#039;opération d&amp;#039;aménagement sont connus et justifient le cas échéant le besoin de soutiens financiers.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le déploiement de cet outil à l&amp;#039;échelle nationale permet de constater qu&amp;#039;il recouvre un large panel de projets allant de la production d&amp;#039;opérations mixtes en zone tendue, de la requalification de quartiers dégradés, de la revitalisation de cœurs de villes moyennes, de la reconstruction post-catastrophe, au recyclage de friches, ainsi qu&amp;#039;à l&amp;#039;adaptation des territoires au changement climatique ou face à l&amp;#039;érosion du trait de côte.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N15" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Réhabilitation
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O15" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les contrats de PPA doivent porter sur une opération d&amp;#039;aménagement au sens de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme.
+&lt;/p&gt;
+&lt;p&gt;
+ L&amp;#039;engagement de l&amp;#039;EPCI dans la démarche est une condition sine qua non de la conclusion d&amp;#039;un PPA.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction du degré de maturité du projet d&amp;#039;aménagement, deux types de contrats de PPA peuvent être envisagés :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les PPA dits « de préfiguration » dont l&amp;#039;objectif principal est de mettre en place les conditions de réalisation du projet d&amp;#039;aménagement. Ces PPA portent essentiellement sur des études préalables : plan guide, stratégie foncière, montage opérationnel et financier, études environnementales, participation du public ; ces PPA doivent impérativement comporter une clause de revoyure visant à faire le bilan des études et premières actions réalisées et à examiner l&amp;#039;opportunité de prévoir un avenant pour conclure un PPA « opérationnel » ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les PPA dits « opérationnels » dont l&amp;#039;objectif est la mise en œuvre effective d&amp;#039;opérations d&amp;#039;aménagement au titre de l&amp;#039;article L.300-1 du code de l&amp;#039;urbanisme. A ce stade, la programmation urbaine, et le bilan économique prévisionnel de l&amp;#039;opération d&amp;#039;aménagement sont connus et justifient le cas échéant le besoin de soutiens financiers.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Sa conclusion doit être justifiée par la recherche d&amp;#039;un effet levier pour faciliter voire accélérer l&amp;#039;opération d&amp;#039;aménagement qui ne trouve pas d&amp;#039;équilibre financier malgré la mobilisation de toutes les pistes de financement ou d&amp;#039;optimisation de l&amp;#039;opération. La recherche d&amp;#039;une subvention de l&amp;#039;Etat n&amp;#039;est ni une condition nécessaire, ni une condition suffisante pour déclencher un PPA. A ce titre, la subvention accordée vise à couvrir un déséquilibre résiduel du bilan de l&amp;#039;action (ou de l&amp;#039;opération d&amp;#039;aménagement).
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En fonction du degré de maturité, ces contrats peuvent faire l&amp;#039;objet de subventions pour :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  financer les moyens d&amp;#039;ingénierie nécessaires en vue de l&amp;#039;élaboration, la mise en œuvre et l&amp;#039;évaluation du projet urbain (études pré-opérationnelles ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des actions d&amp;#039;animation, de pilotage et de conduite du projet ;
+  &lt;br /&gt;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des travaux de démolition, de dépollution (dont désamiantage) et de préparation des sols à leur destination finale
+ &lt;/li&gt;
+ &lt;li&gt;
+  des travaux d&amp;#039;aménagement d&amp;#039;espaces publics et, le cas échéant exceptionnellement, d&amp;#039;équipements publics (équipements de superstructure identifiés dans un programme d&amp;#039;équipements publics) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des études opérationnelles (études techniques et MOE) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  des acquisitions foncières, lorsqu&amp;#039;elles sont portées au bilan d&amp;#039;une opération d&amp;#039;aménagement dont le déficit est avéré, ou si elles contribuent à des opérations de recomposition de territoires soumis à l&amp;#039;érosion du littoral. Il devra être démontré qu&amp;#039;aucun acteur foncier (EPF local ou d&amp;#039;Etat) ne peut être mobilisé dans cette acquisition.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le principe est de limiter, sur le programme PPA, le soutien financier de l&amp;#039;Etat  à 50% du montant total des actions figurant au PPA. Le taux de financement par action de l&amp;#039;ensemble des financements de l&amp;#039;Etat peut être modulé dans la limite de 80%, 20% restant impérativement à la charge du maître d&amp;#039;ouvrage de l&amp;#039;action.
+&lt;/p&gt;
+&lt;p&gt;
+ Attention, sont expressément exclues des financements sur les crédits du programme 135-PPA :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Les dépenses de simple mise en conformité à une obligation réglementaire (comme les stations d&amp;#039;épuration) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acquisitions foncières lorsqu&amp;#039;elles visent la constitution d&amp;#039;une réserve foncière alors qu&amp;#039;aucun projet d&amp;#039;aménagement opérationnel n&amp;#039;est défini ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses couvertes par les subventions d&amp;#039;opérateurs de l&amp;#039;Etat, en particulier les agences de l&amp;#039;eau en matière de réseau d&amp;#039;adduction en eau potable, d&amp;#039;assainissement et de renaturation de cours d&amp;#039;eau et d&amp;#039;espaces naturels ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le financement des mesures de compensation environnementale (environnement, forêt agriculture) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses de personnel, en particulier celles liées au recrutement d&amp;#039;un poste de chef de projet dédié :
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les dépenses de fonctionnement des bâtiments, équipements et espaces publics dont la réalisation est prévue dans le cadre du projet d&amp;#039;aménagement
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Le dossier de candidature comprend a minima les éléments suivants :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une lettre d&amp;#039;intention de l&amp;#039;EPCI (voire le cas échéant des communes concernées) confirmant le soutien à l&amp;#039;engagement dans la démarche et présentant l&amp;#039;économie générale du projet faisant l&amp;#039;objet du contrat ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une carte présentant le périmètre de l&amp;#039;opération d&amp;#039;aménagement ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une carte précisant la localisation du projet dans le périmètre intercommunal ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une note précisant les enjeux du projet, en particulier la réponse aux 4 défis de la démarche « Habiter la France de demain » que sont la sobriété, la résilience, l&amp;#039;inclusion et la productivité.
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ En fonction de la maturité des projets, la note comprendra utilement, en plus des pièces susmentionnées, dans la mesure du possible :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  La liste des études préalables, réglementaires et pré-opérationnelles menées et restant à mener ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La compatibilité aux stratégies et documents de planification (SRADDET, SDRIF, SAR, PADDUC etc.), d&amp;#039;urbanisme (SCOT, PLU-i, carte communale) et de programmation (PLH notamment) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Les acteurs et partenaires de la démarche, en particulier l&amp;#039;aménageur (la collectivité en propre, ou une SEM, SPL, un EPA, un aménageur privé...), voire l&amp;#039;opérateur de portage foncier (EPF, foncière ...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La stratégie foncière envisagée (acquisition de tout ou partie du foncier, à l&amp;#039;amiable, par préemption ou expropriation) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  La programmation urbaine du projet (précisant en particulier les productions prévisionnelles de surfaces de plancher de logements, de surfaces économiques et équipements publics) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le montage opérationnel pour le financement des équipements publics (taxe d&amp;#039;aménagement, ZAC, PUP...) et les modes de réalisation (régie, mandat, concession...) ;
+ &lt;/li&gt;
+ &lt;li&gt;
+  Le bilan économique prévisionnel conforme au cadrage national portant sur les modalités d&amp;#039;attribution des subventions financées sur le programme 135 « politique d&amp;#039;aménagement de l&amp;#039;Etat ».
+  &lt;br /&gt;
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S15" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T15" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U15" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V15" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/contrats-projets-partenarial-damenagement-et-grandes-operations-durbanisme</t>
+        </is>
+      </c>
+      <c r="X15" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ En premier lieu sont à contacter : les directions départementales des territoires concernées par les projets.
+&lt;/p&gt;
+&lt;p&gt;
+ En second lieu : le bureau de l&amp;#039;aménagement opérationnel à la DHUP à l&amp;#039;adresse suivante :
+ &lt;a href="mailto:ppa.amenagement-durable&amp;#64;developpement-durable.gouv.fr" rel="noopener" target="_blank"&gt;
+  ppa.amenagement-durable&amp;#64;developpement-durable.gouv.fr
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+  &lt;span&gt;
+   Ouvre une nouvelle fenêtre
+  &lt;/span&gt;
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y15" s="1" t="inlineStr">
+        <is>
+          <t>ppa.amenagement-durable@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z15" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4e04-accompagner-les-operations-damenagement-proje/</t>
+        </is>
+      </c>
+      <c r="AA15" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB15" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle</t>
+        </is>
+      </c>
+      <c r="AC15" s="1" t="inlineStr">
+        <is>
+          <t>MTECT/DHUP/AD/AD5</t>
+        </is>
+      </c>
+      <c r="AE15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF15" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG15" s="1" t="inlineStr">
+        <is>
+          <t>08/11/2022</t>
+        </is>
+      </c>
+      <c r="AH15" s="1" t="inlineStr">
+        <is>
+          <t>07/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:34" customHeight="0">
+      <c r="A16" s="1">
+        <v>101596</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Obtenir un financement et une expertise pour construire un projet de territoire appuyé sur une démarche paysagère</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+Avenir Montagnes</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L16" s="1" t="inlineStr">
+        <is>
+          <t>Vous souhaitez développer votre projet de territoire à partir d&amp;#039;une démarche paysagère.
+&lt;br /&gt;
+&lt;br /&gt;
+Le plan de paysage est un outil à votre disposition pour renforcer l&amp;#039;attractivité de votre territoire. Il permet d&amp;#039;appréhender le paysage comme une ressource et un levier pour le développement local. Il s&amp;#039;agit donc d&amp;#039;une démarche qui invite à repenser la manière de concevoir l&amp;#039;aménagement du territoire (urbanisme, transports, infrastructures, énergies renouvelables, agriculture) en remettant le paysage au cœur du processus. Le Ministère de la transition écologique (Direction générale de l&amp;#039;aménagement, du logement et de la nature (DGALN) lance tous les ans un appel à projet qui permet d&amp;#039;identifier 15 lauréats bénéficiant d&amp;#039;une aide de 30 000 euros versée en 2 fois (lors de la sélection et à l&amp;#039;issue d&amp;#039;un délai de 3 ans). L&amp;#039;aide porte également sur l&amp;#039;assistance à maîtrise d&amp;#039;ouvrage et l&amp;#039;intégration à un réseau de collectivités le &amp;#34;club plan de paysage&amp;#34; pour inscrire l&amp;#039;accompagnement dans le temps.</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Revitalisation
+Bâtiments et construction
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V16" s="1" t="inlineStr">
+        <is>
+          <t>http://www.objectif-paysages.developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>Contactez l&amp;#039;adresse mail suivante : contact.objectif-paysages&amp;#64;developpement-durable.gouv.fr</t>
+        </is>
+      </c>
       <c r="Y16" s="1" t="inlineStr">
         <is>
-          <t>ad1.dgaln@developpement-durable.gouv.fr</t>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z16" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/6ca3-construire-collectivement-une-strategie-ou-un/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6246-obtenir-un-financement-et-une-expertise-pour-/</t>
         </is>
       </c>
       <c r="AA16" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC16" s="1" t="inlineStr">
         <is>
-          <t>MTECT - DGALN - DHUP - AD1</t>
+          <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF16" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG16" s="1" t="inlineStr">
         <is>
-          <t>05/06/2023</t>
+          <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH16" s="1" t="inlineStr">
         <is>
-          <t>10/02/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:34" customHeight="0">
       <c r="A17" s="1">
-        <v>158946</v>
+        <v>101591</v>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Promouvoir mes réseaux de chaleur et multiplier les raccordements</t>
+          <t>Bénéficier d'outils de gestion de projet de mobilité</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>France Mobilités</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>Ministères de l'Aménagement du territoire et de la Transition écologique
-France Chaleur Urbaine</t>
+          <t>Cerema
+ADEME
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>France Chaleur Urbaine</t>
+          <t>Cellules France Mobilités</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Commune
-Intercommunalité / Pays
-[...1 lines deleted...]
-Entreprise privée</t>
+Intercommunalité / Pays</t>
         </is>
       </c>
       <c r="H17" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L17" s="1" t="inlineStr">
         <is>
+          <t>Vous souhaitez disposer d&amp;#039;outils vous permettant de mener, en autonomie, vos projets de mobilité.
+&lt;br /&gt;
+&lt;br /&gt;
+France Mobilités vous permet d&amp;#039;avoir un accès aux différents appels à projets (AAP) et appels à manifestation d&amp;#039;intérêt (AMI), tel que Tenmod (« France Mobilités - Territoires de nouvelles mobilités durables »), et ainsi de bénéficier d&amp;#039;un appui au montage de projet présentés dans le cadre des AAP et AMI. France Mobilités vous permet également de bénéficier d&amp;#039;outils (commande publique, réalisation de DCE, base de données opendata des marchés, et cartographie des dispositifs de financements), voire des webinaires accompagnant leur prise en main. Les outils pourront être étoffés au fur et à mesure. Un appui à l&amp;#039;ingénierie territoriale permet d&amp;#039;accompagner l&amp;#039;usage des outils (pour cela, voir le produit &amp;#34;concevoir son projet de mobilité et développer des expérimentations&amp;#34;).</t>
+        </is>
+      </c>
+      <c r="N17" s="1" t="inlineStr">
+        <is>
+          <t>Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O17" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R17" s="1" t="inlineStr">
+        <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...74 lines deleted...]
- &lt;/a&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M17" s="1" t="inlineStr">
+      <c r="S17" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U17" s="1" t="inlineStr">
+        <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V17" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr</t>
+        </is>
+      </c>
+      <c r="X17" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- &lt;span&gt;
-[...24 lines deleted...]
- En 2 mois, cette campagne à généré plus d&amp;#039;une cinquantaine de demandes de raccordement, dans la zone d&amp;#039;extension du réseau.
+ Contactez votre cellule régionale : https://www.francemobilites.fr/regions
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N17" s="1" t="inlineStr">
-[...48 lines deleted...]
-      </c>
       <c r="Y17" s="1" t="inlineStr">
         <is>
-          <t>france.chaleur.urbaine@gmail.com</t>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z17" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/d498-faire-connaitre-son-reseau-de-chaleur-et-gere/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3598-beneficier-doutils-de-gestion-de-projet-de-mo/</t>
         </is>
       </c>
       <c r="AA17" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB17" s="1" t="inlineStr">
         <is>
-          <t>Gestion d'une base nautique
-Mise en place d’un réseau de chaleur</t>
+          <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC17" s="1" t="inlineStr">
         <is>
-          <t>France Chaleur Urbaine</t>
+          <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF17" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG17" s="1" t="inlineStr">
         <is>
-          <t>18/01/2024</t>
+          <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH17" s="1" t="inlineStr">
         <is>
-          <t>09/02/2026</t>
+          <t>08/07/2026</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:34" customHeight="0">
       <c r="A18" s="1">
-        <v>158947</v>
+        <v>101592</v>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Étudier le potentiel de création ou d'extension de réseaux de chaleur sur mon territoire</t>
+          <t>Accompagner le déploiement de solutions de mobilité, le passage à l'échelle et l'innovation dans les territoires</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t>Avenir Montagnes
+France Mobilités</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Ministères de l'Aménagement du territoire et de la Transition écologique
-France Chaleur Urbaine</t>
+          <t>Cerema
+ADEME
+Banque des Territoires
+Agence nationale de la cohésion des territoires (ANCT)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>Cellules France Mobilités</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
-        <is>
-[...184 lines deleted...]
-      <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
-Agriculteur
+Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H19" s="1" t="inlineStr">
-[...86 lines deleted...]
-      <c r="S19" s="1" t="inlineStr">
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative
+Ingénierie financière
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t>Accompagnement et animation de l'ecosystème des mobilités, en complément d'appels pontuels (taux définis par les AAP/AMI)</t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Appui à l&amp;#039;ingénierie en matière de mobilité dans les territoires peu denses : l&amp;#039;objectif est d&amp;#039;apporter un conseil de proximité aux collectivités et AOM, ainsi qu&amp;#039;aux porteurs de projets, dans le déploiement de leurs services de mobilité du quotidien, au travers 15 cellules régionales d&amp;#039;appui en métropole et outre-mer, réunissant les principaux acteurs de l&amp;#039;ingenierie publique territoriale (ANCT, Ademe, Cerema et Banque des Territoires) aux côtés des services de l&amp;#039;Etat. Il s&amp;#039;agit d&amp;#039;un guichet unique apportant une ingénierie mutualisée dans les territoires ruraux pour accompagner les collectivités à l&amp;#039;exercice de la compétence d&amp;#039;organisation des mobilités (notamment sollicitations juridiques), ainsi qu&amp;#039;une ingénierie d&amp;#039;animation territoriale dans l&amp;#039;appui à la mise en oeuvre de projet (ex : organisation de webinaires et d&amp;#039;évènements à destination des acteurs territoriaux porteurs de projets).
+&lt;/p&gt;
+&lt;p&gt;
+ Cet accompagnement des cellules régionales vient en complément de l&amp;#039;instruction des AAP/AMI France Mobilités (Tenmod, Avenir Montagne Mobilités, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Plateforme France Mobilités comprenant des ressources techniques (base relative aux marchés publics, foire aux questions juridique et fiches thématiques) et référençant des projets de mobilité, renseignés par leurs porteurs, mis en place dans les territoires (visualisation cartographique) ainsi que des solutions inspirantes classées par thématique / type de territoire / catégorie de porteurs.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ https://www.francemobilites.fr/projets
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N18" s="1" t="inlineStr">
+        <is>
+          <t>Information voyageur, billettique multimodale
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Connaissance de la mobilité
+Modes actifs : vélo, marche et aménagements associés
+Limiter les déplacements subis
+Mobilité fluviale
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O18" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les 15 cellules régionales d&amp;#039;appui  France Mobilités accompagnent l&amp;#039;innovation dans les territoires « peu denses » et faiblement dotés en ingenierie locale : territoires ruraux, villes petites et moyennes, espaces périurbains des agglomérations
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S18" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T19" s="1" t="inlineStr">
+      <c r="T18" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
+      <c r="U18" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/ingenierie</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>https://www.francemobilites.fr/</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre cellule régionale : https://www.francemobilites.fr/regions
+&lt;/p&gt;
+&lt;p&gt;
+ Une boite fonctionnelle partagée unique pour chaque cellule régionale :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  auvergnerhonealpes&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bourgognefranchecomte&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  bretagne&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  centrevaldeloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  corse&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  grandest&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  hautsdefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  iledefrance&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  normandie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  nouvelleaquitaine&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  occitanie&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  paysdelaloire&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  provencealpescotedazur&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  antillesguyane&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+ &lt;li&gt;
+  oceanindien&amp;#64;francemobilites.fr
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3bc2-concevoir-son-projet-de-mobilite-et-developpe/</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:34" customHeight="0">
+      <c r="A19" s="1">
+        <v>101597</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Accélérer la rénovation énergétique des bâtiments publics</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique
+Banque des Territoires
+ADEME</t>
+        </is>
+      </c>
+      <c r="G19" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H19" s="1" t="inlineStr">
+        <is>
+          <t>Certificat d'économie d'énergie (CEE)</t>
+        </is>
+      </c>
+      <c r="K19" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Vous souhaitez réduire l&amp;#039;empreinte environnementale de votre patrimoine communal ou intercommunal, réaliser des économies d&amp;#039;énergie, répondre aux aspirations citoyennes et vous engager dans une démarche exemplaire.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez agir sur l&amp;#039;emploi local et mobiliser artisans et entreprises de la construction grâce à la mise en chantier de travaux de rénovation énergétique.
+&lt;/p&gt;
+&lt;p&gt;
+ Vous souhaitez moderniser et valoriser vos infrastructures, améliorer leur confort et mieux protéger le public en particulier les plus fragiles (enfants et personnes âges) face aux conséquences à venir du changement climatique.
+&lt;/p&gt;
+&lt;p&gt;
+ En complément du soutien apporté par la dotation de soutien à l&amp;#039;investissement local (cf. fiche «Financer des équipements publics pour une relance locale rapide»), vous pouvez bénéficier de l&amp;#039;accompagnement et des ressources du programme ACTEE. Porté par la fédération nationale des collectivités concédantes et régies (FNCCR) dans le cadre des certificats d&amp;#039;énergie, ACTEE apporte un panel d&amp;#039;outils et de financement pour faciliter la rénovation énergétique de vos bâtiments publics.
+&lt;/p&gt;
+&lt;p&gt;
+ Ce programme transversal vous apporte :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   Une cellule de soutien pour répondre rapidement à vos interrogations via un numéro et un mail dédié.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des appels à manifestation d&amp;#039;intérêt (AMI) pour vous financer sur 4 postes potentiels : poste d&amp;#039;économe de flux ; outils de mesure et petits équipements ; audits et stratégies pluriannuelles d&amp;#039;investissement ; aide au financement de la maîtrise d&amp;#039;œuvre ou assistance à maîtrise d&amp;#039;ouvrage pour la mise en place d&amp;#039;un contrat de performance énergétique ;
+  &lt;/li&gt;
+  &lt;li&gt;
+   Des sous-programmes pour les projets de rénovation de piscine et bâtiments classés appelant une approche spécifique.
+  &lt;/li&gt;
+  &lt;li&gt;
+   Une boîte à outils d&amp;#039;accompagnement et d&amp;#039;aide à la décision indispensable: guides, cahier des charges type, fiches pratiques, simulateur de travaux.
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;h4&gt;
+  La Banque des territoires :
+ &lt;/h4&gt;
+ La Banque des territoires a développé une offre large à destination des collectivités locales pour les accompagner dans leur projet de rénovation énergétiuqe : ingénierie territoriale, offres de financement en prêt, avances remboursables (dispositif d&amp;#039;intracting) et participation à des sociétés de projet. Cette offre peut être mise à profit par les collectivités dans les phases préparatoires aux projets, pour l&amp;#039;élaboration de stratégies patrimoniales sur les parcs de bâtiments publics notamment scolaires.
+ &lt;br /&gt;
+ La mobilisation des crtificats d&amp;#039;économie d&amp;#039;énergie :
+ &lt;br /&gt;
+ Les certificats d&amp;#039;économies d&amp;#039;énergie (CEE) représentent un outil incontournable de financement de la maîtrise de l&amp;#039;énergie pour les collectivités. Dans le cadre par exemple du remplacement de votre éclairage, de votre système de production de chaud ou de froid, de vos fenêtres leur valorisation permet de faire baisser le cout des travaux, sous réserve que les équipements choisis répondent à des standards élevés de performance et d&amp;#039;efficacité énergétique.
+ &lt;br /&gt;
+ Le kit &amp;#34;rénovation énergétique des bâtiments des collectivités locales - comprendre et se lancer&amp;#34; du MTE :
+ &lt;br /&gt;
+ Ce kit a vocation à synthétiser les enjeux et les bénéfices de la rénovation énergétique du patrimoine des collectivités et faciliter le passage à l&amp;#039;action en décrivant les leviers pour agir, les différentes étapes d&amp;#039;une démarche de rénovation énergétique, les outils juridiques, financiers et techniques pouvant accompagner les élus dans leur projet.
+&lt;p&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N19" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O19" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="R19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Etre une commune ou une intercommunalité du programme Petites villes de demain.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S19" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
       <c r="U19" s="1" t="inlineStr">
         <is>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="V19" s="1" t="inlineStr">
+        <is>
+          <t>https://www.programme-cee-actee.fr</t>
+        </is>
+      </c>
+      <c r="X19" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez la cellule de soutien : renovation.actee&amp;#64;fnccr.asso.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Contactez votre conseiller en énergie partagée ou appuyez- vous sur un économe de flux financé par le programme ACTEE pour vous aider dans vos démarches. Retrouver les fiches standardisés CEE (https://www.ecologie.gouv.fr/operations-standardisees-deconomies-denergie) et estimer les CEE valorisation grâce au calculateur CEE ADEME (http://calculateur-cee.ademe.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Retrouver les appels à manifestation d&amp;#039;intérêt en cours et la banque de ressources sur le site d&amp;#039;ACTEE : https://www.programme-cee-actee.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Voir fiches :
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;/p&gt;&lt;ul&gt;
+  &lt;li&gt;
+   «Bénéficier d&amp;#039;un &amp;#34;Conseil en énergie partagé»
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Financer des équipements publics pour une relance locale rapide »
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Obtenir un investissement de la Banque des Territoires dans des sociétés porteuses de projets de revitalisation»
+  &lt;/li&gt;
+  &lt;li&gt;
+   «Bénéficier d&amp;#039;expertises thématiques pour mettre en œuvre des projets de revitalisation»
+  &lt;/li&gt;
+ &lt;/ul&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;
+ Kit élus :
+ &lt;a href="https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf" rel="noopener" target="_blank"&gt;
+  https://www.ecologie.gouv.fr/sites/default/files/Re%CC%81novation%20e%CC%81nerge%CC%81tique%20des%20ba%CC%82timents%20des%20collectivite%CC%81s%20locales_07_2020.pdf
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y19" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z19" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d5a7-accelerer-la-renovation-energetique-des-batim/</t>
+        </is>
+      </c>
+      <c r="AA19" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB19" s="1" t="inlineStr">
+        <is>
+          <t>Construction d'une piscine
+Construction d’un gymnase
+Gestion d'une base nautique
+Mise en place d’un réseau de chaleur
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC19" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF19" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG19" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH19" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:34" customHeight="0">
+      <c r="A20" s="1">
+        <v>93537</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Mobiliser une équipe pluridisciplinaire d'étudiants pour imaginer un projet local</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain
+ÉcoQuartier</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Ateliers hors les murs</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la Culture
+Ministère de l'Enseignement supérieur et de la Recherche
+Fédération des parcs naturels régionaux de France
+Office Français de la Biodiversité (OFB)
+Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t>bourse de 1000€</t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;&lt;strong&gt;Accueillez des étudiants pour repenser l&amp;#039;avenir de votre territoire !&lt;/strong&gt;&lt;/h1&gt;&lt;p&gt;Vous souhaitez bénéficier d&amp;#039;un accompagnement en ingénierie, d&amp;#039;une analyse approfondie des spécificités et atouts inhérents à votre territoire pour alimenter un projet de développement local partagé ? &lt;/p&gt;&lt;p&gt;Vous questionnez les circuits courts alimentaires, la valorisation du patrimoine bâti et de l&amp;#039;espace publ&lt;span&gt;ic, la revitalisation commerciale, le développement culturel et du tourisme durable, ou encore l&amp;#039;inclusion de la biodiversité dans l&amp;#039;aménagement du territoire ?&lt;/span&gt;&lt;/p&gt;&lt;p&gt;Les &lt;em&gt;Ateliers hors les murs&lt;/em&gt; consistent à mobiliser des équipes d&amp;#039;étudiants de différentes formations (en développement local, paysage, urbanisme, sociologie, architecture, économie, agronomie, écologie...) pour élaborer avec les acteurs locaux un projet de développement à l&amp;#039;échelle d&amp;#039;une commune et de son bassin de vie. Après toute une semaine à investir les lieux et comprendre les enjeux locaux, l&amp;#039;équipe pluridisciplinaire propose aux élus une réflexion prospective, avec des pistes d&amp;#039;action &lt;span&gt;fondées sur un diagnostic fin de la maille (inter)communale.&lt;/span&gt;&lt;/p&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Les points forts des ateliers :&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;La pluridisciplinarité des équipes engagées constitue une véritable force dans la formulation des problématiques, dans la compréhension des enjeux et dans les orientations proposées : l&lt;span&gt;es réponses apportées adoptent un regard transversal et cohérent, non limitées &lt;/span&gt;&lt;span&gt;à une approche architecturale ou urbaine par exemple.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;Les travaux sont restitués devant le conseil municipal, parfois élargi aux habitants : les &lt;span&gt;ateliers peuvent en cela engager un processus de dialogue entre les différents acteurs d&amp;#039;un territoire et participent à l&amp;#039;élaboration d&amp;#039;un projet partagé.&lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;La Fédération des Parcs naturels régionaux s&amp;#039;engage à mettre en place une assistance à maîtrise d&amp;#039;ouvrage pour &lt;/span&gt;&lt;span&gt;identifier une problématique, des écoles volontaires, accompagner la recherche de financements nationaux et locaux et contribuer à la valorisation de l&amp;#039;atelier, en plus d&amp;#039;une bourse de 2500 euros aux lauréats de l&amp;#039;Appel à manifestation d&amp;#039;intérêt en territoire de Parc naturel régional.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3&gt;&lt;em&gt;&lt;strong&gt;Quand faire appel à un atelier ?&lt;/strong&gt;&lt;/em&gt;&lt;/h3&gt;&lt;ul&gt;&lt;li&gt;En amont d&amp;#039;une convention de revitalisation Petite ville de demain, d&amp;#039;une démarche ÉcoQuartier ou de la révision d&amp;#039;une charte de Parc ; &lt;/li&gt;&lt;li&gt;En renfort d&amp;#039;une phase de mise en oeuvre, en parallèle de projets opérationnels ;&lt;/li&gt;&lt;li&gt;En tant que site pilote des enjeux d&amp;#039;un bassin de vie.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;→&lt;/span&gt; Ces ateliers sont toujours une opportunité d&amp;#039;identifier des leviers tenant compte du contexte local et de construire une prospection à plusieurs horizons temporels.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis 2018, plus de 60 ateliers ont été menés dans les Parcs naturels régionaux et les Petites villes de demain sur :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;La redynamisation des centres-bourgs de petites et moyennes villes ;&lt;/span&gt;&lt;/li&gt;&lt;li&gt;L&amp;#039;alimentation comme levier de développement local ;&lt;/li&gt;&lt;li&gt;Ou encore la prise en compte des enjeux de biodiversité dans l&amp;#039;aménagement du territoire ;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;Retrouvez l&amp;#039;essentiel dans le &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/lessentiel-des-ateliers-hors-les-murs-guide" target="_self"&gt;Guide des Ateliers hors les murs&lt;/a&gt; ou inspirez-vous des résultats des premières expériences grâce au &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/carnet-de-route-des-32-premiers-ateliers-hors-les-murs" target="_self"&gt;Carnet de route des Ateliers hors les murs&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Revitalisation
+Innovation, créativité et recherche
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour en bénéficier, il suffit de prendre contact avec la Fédération des Parcs pour être mis en contact avec des écoles et universités volontaires, monter un projet répondant aux attentes de toutes ses parties prenantes et identifier des pistes de financements complémentaires. Une candidature doit associer &lt;em&gt;a minima&lt;/em&gt; 2 établissements d&amp;#039;enseignement supérieur de disciplines différentes et 1 territoire d&amp;#039;accueil.&lt;/p&gt;&lt;p&gt;La bourse de 2500 euros est attribué aux projets lauréats situés dans un Parc naturel régional ou un Parc national, sur décision d&amp;#039;un comité de sélection composé du ministère de la Transition écologique, du ministère de la Culture, du ministère de l&amp;#039;Enseignement supérieur et de la Recherche et de l&amp;#039;Office français de la biodiversité.&lt;/p&gt;&lt;p&gt;Le processus de sélection ne vaut pas accord de financement des partenaires mentionnés dans le budget prévisionnel.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Plusieurs sessions de candidature sont organisées chaque année : à retrouver sur le site de la &lt;a href="https://www.parcs-naturels-regionaux.fr/mediatheque/ressources/appel-manifestation-dinteret-2025" target="_self"&gt;Fédération des Parcs naturels régionaux de France&lt;/a&gt;.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V19" s="1" t="inlineStr">
-[...25 lines deleted...]
-      <c r="AA19" s="1" t="inlineStr">
+      <c r="V20" s="1" t="inlineStr">
+        <is>
+          <t>https://www.parcs-naturels-regionaux.fr/les-enjeux/enseignement-superieur</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Bastien Galant - &lt;a target="_self"&gt;bgalant&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 59 61 58 81&lt;/p&gt;&lt;p&gt;Fabien Hugault - &lt;a href="mailto:fhugault&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;fhugault&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 99 93 82 91&lt;br /&gt;&lt;/p&gt;&lt;p&gt;
+ Nicolas Sanaa -
+ &lt;a href="mailto:nsanaa&amp;#64;parcs-naturels-regionaux.fr" rel="noopener" target="_blank"&gt;
+  nsanaa&amp;#64;parcs-naturels-regionaux.fr&lt;/a&gt; - 06 63 47 46 77&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>fhugault@parcs-naturels-regionaux.fr</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/6855-accueillir-petites-villes-accueillez-un-ateli/</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB19" s="1" t="inlineStr">
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>Fédération des Parcs naturels régionaux de France</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2021</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:34" customHeight="0">
+      <c r="A21" s="1">
+        <v>89471</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Débloquer des projets de revitalisation de friches - UrbanVitaliz</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert Ingénierie</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>Cerema
+Établissement Public Foncier des Hauts-de-France (EPF)
+Ministères de l'Aménagement du territoire et de la Transition écologique
+Agence nationale de la cohésion des territoires (ANCT)</t>
+        </is>
+      </c>
+      <c r="G21" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Particulier
+Association</t>
+        </is>
+      </c>
+      <c r="H21" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie financière
+Ingénierie Juridique / administrative
+Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;a href="https://urbanvitaliz.fr/" target="_self"&gt;
+  UrbanVitaliz
+ &lt;/a&gt;
+ est un service humain et numérique gratuit qui permet de
+ &lt;strong&gt;
+  lever les blocages rencontrés par les collectivités en déficit d&amp;#039;ingénierie qui souhaitent débloquer le foncier à l&amp;#039;abandon
+ &lt;/strong&gt;
+ sur leur territoire (anciennes zones commerciales, industrielles, ferroviaires, résidences à l&amp;#039;abandon, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ Le foncier artificialisé qui a perdu son usage représente une belle opportunité de renouvellement urbain, pour limiter l&amp;#039;artificialisation de sols naturels ou agricoles. Mais il est aussi très complexe à réhabiliter, et de nombreuses collectivités en déficit d&amp;#039;ingénierie renoncent face aux difficultés et inconnues rencontrées.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ En lien avec les acteurs ressources des territoires,
+ &lt;a href="https://urbanvitaliz.fr/" target="_self"&gt;
+  UrbanVitaliz
+ &lt;/a&gt;
+ agit d&amp;#039;ores et déjà avec succès auprès des communes et intercommunalités pour
+ &lt;strong&gt;
+  les aiguiller gratuitement dans leur démarche
+ &lt;/strong&gt;
+ :
+ &lt;br /&gt;
+ &lt;span&gt;👩‍💼&lt;/span&gt;
+ En les orientant vers un
+ &lt;strong&gt;
+  acteur public ou privé
+ &lt;/strong&gt;
+ qui peut intervenir aux côtés de la collectivité en fonction de son cas de figure (EPF, Ademe, services de l&amp;#039;Etat, prestation d&amp;#039;acteur privé, etc.) ;
+ &lt;br /&gt;
+ &lt;span&gt;💸&lt;/span&gt;
+ En faisant le tri parmi les
+ &lt;strong&gt;
+  financements existants
+ &lt;/strong&gt;
+ pour un type de projet donné ;
+ &lt;br /&gt;
+ &lt;span&gt;📌&lt;/span&gt;
+ En proposant les
+ &lt;strong&gt;
+  prochaines étapes à suivre
+ &lt;/strong&gt;
+ jusqu&amp;#039;à la phase travaux, etc.
+&lt;/p&gt;
+&lt;p&gt;
+ La construction du parcours numérique et l&amp;#039;alimentation de l&amp;#039;outil avec les bonnes ressources sont réalisées au fil de l&amp;#039;eau à partir des besoins des collectivités qui sollicitent le service, en partenariat avec l&amp;#039;ensemble des acteurs du territoire (DDT-M, Ademe, Établissements Publics Fonciers, Agences d&amp;#039;urbanisme, SAFER, etc.).
+ &lt;br /&gt;
+ L&amp;#039;équipe est composée de 2 urbanistes conseillères qui répondent aux questions des collectivités, pour apporter des solutions pertinentes, et d&amp;#039;une personne chargée de déploiement disponible pour vous aider sur le service.
+ &lt;br /&gt;
+ &lt;br /&gt;
+ 72 % des dossiers sont déposés par des communes de moins de 5000 habitants.&lt;br /&gt;
+ 40% des dossiers par des communes de moins de 2000 habitants.&lt;/p&gt;
+&lt;p&gt;
+ Revitalisation - Renouvellement urbain - Renaturation - Sobriété foncière - Lien entre acteurs du territoire - Appui à l&amp;#039;ingénierie
+&lt;/p&gt;
+&lt;p&gt;
+ Il s&amp;#039;agit d&amp;#039;une initiative du Cerema et de beta.gouv.fr en partenariat avec le MTE (DGALN), l&amp;#039;ANCT et l&amp;#039;EPF Hauts-de-France, qui s&amp;#039;inscrit dans le cadre du Zéro Artificialisation Nette.
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ L&amp;#039;appui aux collectivités a démarré en décembre 2020 et déjà 600 collectivités furent mises sur les bons rails pour le démarrage de leur projet. À titre d&amp;#039;exemple, UrbanVitaliz a permis aux collectivités de faire maturer leurs projets pour pouvoir candidater au Fonds vert / Fonds friches, de progresser dans leurs démarches en prenant un contact efficace avec les acteurs locaux ou en candidatant aux financements pertinents.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N21" s="1" t="inlineStr">
+        <is>
+          <t>Patrimoine et monuments historiques
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Economie d'énergie et rénovation énergétique
+Tiers-lieux
+Revitalisation
+Biodiversité
+Equipement public
+Réhabilitation
+Logement et habitat
+Appui méthodologique</t>
+        </is>
+      </c>
+      <c r="O21" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;ul&gt;
+ &lt;li&gt;
+  Avoir repéré une friche à revitaliser/renaturer
+ &lt;/li&gt;
+ &lt;li&gt;
+  Être une collectivité ou en lien avec la collectivité&lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S21" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T21" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U21" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V21" s="1" t="inlineStr">
+        <is>
+          <t>https://urbanvitaliz.fr/</t>
+        </is>
+      </c>
+      <c r="W21" s="1" t="inlineStr">
+        <is>
+          <t>https://urbanvitaliz.fr/onboarding/project</t>
+        </is>
+      </c>
+      <c r="X21" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ friches&amp;#64;beta.gouv.fr
+ &lt;br /&gt;
+&lt;/p&gt;&lt;p&gt;https://urbanvitaliz.fr/onboarding/project&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y21" s="1" t="inlineStr">
+        <is>
+          <t>friches@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z21" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/1f1b-service-gratuit-urbanvitaliz-debloquer-les-pr/</t>
+        </is>
+      </c>
+      <c r="AA21" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB21" s="1" t="inlineStr">
         <is>
           <t>Gestion d'une base nautique</t>
         </is>
       </c>
-      <c r="AC19" s="1" t="inlineStr">
-[...21 lines deleted...]
-          <t>01/02/2026</t>
+      <c r="AC21" s="1" t="inlineStr">
+        <is>
+          <t>UrbanVitaliz</t>
+        </is>
+      </c>
+      <c r="AE21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF21" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG21" s="1" t="inlineStr">
+        <is>
+          <t>24/03/2021</t>
+        </is>
+      </c>
+      <c r="AH21" s="1" t="inlineStr">
+        <is>
+          <t>09/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:34" customHeight="0">
+      <c r="A22" s="1">
+        <v>66398</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Implanter une micro-folie</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>La Villette
+Ministères de l'Aménagement du territoire et de la Transition écologique
+Ministère de la Culture</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>Directions Régionales des Affaires Culturelles (DRAC)</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Le ministère de la Culture et le Ministère de la cohésion des territoires et des relations avec les collectivités territoriales vous proposent :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Un accompagnement global de votre projet de Micro-Folie par la Direction régionale des affaires culturelles (DRAC) ou la Direction des affaires culturelles (DAC) de votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un accompagnement technique de votre projet de Micro-Folie par l&amp;#039;établissement public du parc et de la grande halle de la Villette (calibrage et faisabilité)
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une aide à l&amp;#039;investissement (DETR, DSIL)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La mise à disposition des collections numériques des Micro-Folies, des outils de médiation et des formations
+ &lt;/li&gt;
+ &lt;li&gt;
+  La participation au réseau national des Micro-Folies
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>Musée</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>http://www.micro-folies.com</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez le référent Micro-Folie de votre DRAC ou DAC :
+ &lt;a href="https://www.culture.gouv.fr/Regions"&gt;
+  https://www.culture.gouv.fr/Regions
+ &lt;/a&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2a6c-implanter-une-micro-folie/</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>Agence nationale de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>22/10/2020</t>
+        </is>
+      </c>
+      <c r="AH22" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:34" customHeight="0">
+      <c r="A23" s="1">
+        <v>71326</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Développer les réseaux électriques et la transition énergétique en zone rurale</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>France Relance</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)</t>
+        </is>
+      </c>
+      <c r="H23" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J23" s="1" t="inlineStr">
+        <is>
+          <t>Les taux de subvention varient selon les sous-programmes (cliquer sur le lien dans l'espace Contact</t>
+        </is>
+      </c>
+      <c r="K23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La mission du FACÉ est d&amp;#039;apporter une aide au financement du développement des réseaux électriques des zones rurales, comprenant les lignes BT et les antennes HTA des communes relevant du régime de l&amp;#039;électrification rurale (ER).
+&lt;/p&gt;
+&lt;p&gt;
+ Dans le cadre de cette mission, des aides du FACÉ peuvent être accordées aux Collectivités maîtres d&amp;#039;ouvrage pour un programme spécial comprenant les sous programmes :
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ol&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous- programme - Sites isolés
+  &lt;/strong&gt;
+  : aide pour le développement d&amp;#039;un projet EnR
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous Programme - Intempéries
+  &lt;/strong&gt;
+  : aide suite à des intempéries
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous-programme - Déclaration d&amp;#039;utilité publique - Très Haute Tension :
+  &lt;/strong&gt;
+  aide à l&amp;#039;enfouissement de réseaux sous maîtrise d&amp;#039;ouvrage d&amp;#039;autorités organisatrices d&amp;#039;un réseau public de distribution d&amp;#039;électricité et situés sur le territoire de communes rurales traversées par des lignes à très haute tension nouvellement créées, en contrepartie des contraintes qui s&amp;#039;imposent à ces dernières.
+ &lt;/li&gt;
+ &lt;li&gt;
+  &lt;strong&gt;
+   Sous-programme - MDE :
+  &lt;/strong&gt;
+  aide réservée spécifiquement aux actions de Maîtrise de l&amp;#039;Energie
+ &lt;/li&gt;
+&lt;/ol&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N23" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O23" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S23" s="1" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T23" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U23" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V23" s="1" t="inlineStr">
+        <is>
+          <t>https://www.economie.gouv.fr/plan-de-relance/profils/collectivites/amelioration-resilience-reseaux-electriques</t>
+        </is>
+      </c>
+      <c r="X23" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Pour accéder aux dossiers de candidatures :
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ cliquer sur
+ &lt;a href="http://extranet.face.developpement-durable.gouv.fr"&gt;
+  &lt;strong&gt;
+   ce lien
+  &lt;/strong&gt;
+ &lt;/a&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  et saisisser l&amp;#039;identifiant face&amp;#64;face et le mot de passe face&amp;#64;face
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Pour contacter la mission FACE du Ministère de la Transition Ecologique (DGEC) :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Tél : 01.40.81.96.81  ou 01.40.81.97.93
+ &lt;/li&gt;
+ &lt;li&gt;
+  Mail : contact-face&amp;#64;developpement-durable.gouv.fr
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y23" s="1" t="inlineStr">
+        <is>
+          <t>annelise.brouste@beta.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z23" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5eb1-developper-les-reseaux-electriques-et-la-tran/</t>
+        </is>
+      </c>
+      <c r="AA23" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AE23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF23" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG23" s="1" t="inlineStr">
+        <is>
+          <t>09/11/2020</t>
+        </is>
+      </c>
+      <c r="AH23" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:34" customHeight="0">
+      <c r="A24" s="1">
+        <v>34211</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Bénéficier d'une maîtrise d'oeuvre urbaine et sociale pour l'accompagnement du développement de l'habitat des gens du voyage</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t>50% maximum de la dépense hors taxes</t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La maîtrise d&amp;#039;œuvre urbaine et sociale (MOUS) à destination des gens du voyage a pour objectif de promouvoir l&amp;#039;accès à l&amp;#039;habitat adapté ou au logement des gens du voyage défavorisées. Les MOUS doivent être co-financées par les conseils départementaux.
+ C&amp;#039;est une prestation d&amp;#039;ingénierie à destination d&amp;#039;un ou plusieurs ménages et c&amp;#039;est un outil du plan départemental pour le logement et l&amp;#039;hébergement des personnes défavorisées (PDALHPD).
+&lt;/p&gt;
+&lt;p&gt;
+ Un diagnostic est fait des besoins du ou des ménage-s, de leurs souhaits et de leur situation économique afin d&amp;#039;établir un projet cohérent de développement d&amp;#039;habitat-s.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les MOUS sont mises en place pour affiner des projets en vue de leur parfaite adéquation aux problèmes rencontrés. Une MOUS peut résulter sur la réalisation d&amp;#039;un logement adapté ou un terrain familial locatif pour les gens du voyage.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O24" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>France métropolitaine</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>http://www.financement-logement-social.logement.gouv.fr/les-maitrises-d-oeuvre-urbaine-et-sociale-mous-a1292.html</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  direction départementale de territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  direction départementale de la cohésion sociale
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>izia.viennot@dihal.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/8745-maitrise-doeuvre-urbaine-et-sociale-pour-lacc/</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>Délégation interministérielle à l'hébergement et à l'accès au logement</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2020</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:34" customHeight="0">
+      <c r="A25" s="1">
+        <v>34210</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Financer des places de terrains familiaux locatifs pour les gens du voyage</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F25" s="1" t="inlineStr">
+        <is>
+          <t>Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H25" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J25" s="1" t="inlineStr">
+        <is>
+          <t>70% de la dépense totale hors taxes</t>
+        </is>
+      </c>
+      <c r="K25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La subvention de l&amp;#039;État s&amp;#039;élève à 70 % de la dépense totale hors taxes, dans la limite d&amp;#039;un plafond subventionnable de 15 245 € par place de résidence mobile. Ce montant est au plus de 10.671,50 € par place.
+&lt;/p&gt;
+&lt;p&gt;
+ Le décret n°2019-1478 relatif aux aires permanentes d&amp;#039;accueil et aux terrains familiaux locatifs prévoit la mise aux normes des terrains familiaux locatifs en service à la date de publication de ce dernier dans un délai de 5 ans. C&amp;#039;est pourquoi, à titre exceptionnel, durant cette période, vous pourrez subventionner la pièce destinée au séjour afin qu&amp;#039;elle soit construite. Le montant de la subvention est de 3500€ par place maximum.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Exemple d&amp;#039;un projet de terrain familial locatif de 2 places dont le montant des travaux HT s&amp;#039;élève à 17 000€ par place, le mode de calcul est : 15 245 € x 70% &amp;#61; 10 671.50 € x 2 places &amp;#61; 21 343 € de subvention.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N25" s="1" t="inlineStr">
+        <is>
+          <t>Logement et habitat</t>
+        </is>
+      </c>
+      <c r="O25" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S25" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T25" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U25" s="1" t="inlineStr">
+        <is>
+          <t>France métropolitaine</t>
+        </is>
+      </c>
+      <c r="V25" s="1" t="inlineStr">
+        <is>
+          <t>http://www.financement-logement-social.logement.gouv.fr/gens-du-voyage-questions-reponses-a1375.html</t>
+        </is>
+      </c>
+      <c r="X25" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Les directions départementales des territoires de chaque département.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y25" s="1" t="inlineStr">
+        <is>
+          <t>izia.viennot@dihal.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z25" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d90d-financement-de-places-de-terrains-familiaux-l/</t>
+        </is>
+      </c>
+      <c r="AA25" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC25" s="1" t="inlineStr">
+        <is>
+          <t>Délégation interministérielle à l'hébergement et à l'accès au logement</t>
+        </is>
+      </c>
+      <c r="AE25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF25" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG25" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2020</t>
+        </is>
+      </c>
+      <c r="AH25" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:34" customHeight="0">
+      <c r="A26" s="1">
+        <v>34209</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Financer des places d'aires permanentes d'accueil pour les gens du voyage</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>Directions départementales des territoires (DDT)</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>70% de la dépense totale hors taxes</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ La subvention de l&amp;#039;État s&amp;#039;élève à 70 % de la dépense totale hors taxes, dans la limite d&amp;#039;un plafond subventionnable de 15 245 € par place de résidence mobile. Ce montant est au plus de 10 671, 50 € par place.
+&lt;/p&gt;
+&lt;p&gt;
+ Depuis le 31 décembre 2008, seules peuvent être financées les aires permanentes d&amp;#039;accueil des communes nouvellement inscrites aux schémas départementaux c&amp;#039;est-à-dire ayant nouvellement atteint le seuil de 5 000 habitants (cela peut être le cas à l&amp;#039;issue de fusion de communes).
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>Equipement public</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>France métropolitaine</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>http://www.financement-logement-social.logement.gouv.fr/gens-du-voyage-questions-reponses-a1375.html</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Directions départementales des territoires (DDT) de chaque département.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>izia.viennot@dihal.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/897e-financement-de-places-de-terrains-familiaux-l/</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>Délégation interministérielle à l'hébergement et à l'accès au logement</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>15/04/2020</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>11/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:34" customHeight="0">
+      <c r="A27" s="1">
+        <v>165811</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Mettre en œuvre la rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Édition 2026
+QPV - Quartiers Prioritaires de la politique de la Ville</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Fonds vert - Rénovation énergétique des bâtiments publics locaux</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Ministères de l'Aménagement du territoire et de la Transition écologique</t>
+        </is>
+      </c>
+      <c r="F27" s="1" t="inlineStr">
+        <is>
+          <t>Préfectures de département</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier</t>
+        </is>
+      </c>
+      <c r="H27" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I27" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="K27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Important : depuis juillet 2026, cette mesure du Fonds vert a été renforcée afin de mieux accompagner les collectivités dans la prise en compte du confort d&amp;#039;été de leurs bâtiments. Cela se traduit par un soutien supplémentaire aux travaux passifs de confort d&amp;#039;été ou d&amp;#039;installation de systèmes actifs de refroidissement (sous conditions). Les porteurs de projets peuvent déposer une &lt;a href="https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics" target="_self"&gt;demande accélérée&lt;/a&gt; (sans étude énergétique préalable) de financement.&lt;/strong&gt;&lt;/p&gt;&lt;h4&gt;Ambition écologique du projet financé&lt;/h4&gt;&lt;p&gt;Le Fonds vert soutient la rénovation énergétique des bâtiments appartenant aux collectivités locales et leurs groupements, dans un objectif de réduction durable de leurs consommations énergétiques et de préservation du confort thermique dans un contexte de réchauffement climatique et de récurrence des vagues de fortes chaleur en France hexagonale.&lt;/p&gt;&lt;p&gt;Pour
+les projets de rénovation énergétique, une &lt;strong&gt;réduction minimale de 40% de la
+consommation d’énergie finale est attendue&lt;/strong&gt;. En premier lieu est recherchée la meilleure performance énergétique de l’enveloppe du
+bâtiment. Une réduction significative des émissions de gaz à effet de
+serre (GES) est également attendue, ce qui peut être permis par le remplacement des chaudières
+fonctionnant aux énergies fossiles.&lt;/p&gt;&lt;p&gt;Les projets financés doivent inclure la prise en compte de la &lt;strong&gt;problématique des fortes chaleurs&lt;/strong&gt;, en France hexagonale et dans les territoires ultramarins, &lt;strong&gt;ainsi que le risque d&amp;#039;inondation&lt;/strong&gt; lors de la rénovation des bâtiments dans le cadre d&amp;#039;un &amp;#34;réflexe adaptation&amp;#34;. Des travaux spécifiques d&amp;#039;adaptation aux fortes chaleurs peuvent être financés, en particulier dans les &lt;strong&gt;établissements scolaires&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;Pour les projets visant uniquement &lt;strong&gt;l&amp;#039;amélioration du confort thermique face aux fortes chaleur&lt;/strong&gt;, le soutien du Fonds vert vise la mise en place de solutions &amp;#34;passives&amp;#34; c&amp;#039;est-à-dire sans recours à des systèmes consommant de l&amp;#039;énergie (climatiseur). Les solutions privilégiées sont la protection contre le rayonnement solaire et la ventilation des bâtiments. Néanmoins, des systèmes &amp;#34;actifs&amp;#34; performants (pompe à chaleur, géothermie) peuvent être financés sur conditions.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Ille-et-Vilaine, Bretagne – subvention de 338 000€ octroyée en 2024. Le projet porté par la commune 
+vise la rénovation globale avec la rénovation énergétique et thermique d&amp;#039;une école publique,  y compris le restaurant scolaire inclus dans les locaux. L’ambitieuse rénovation 
+prévoit une isolation par l’extérieure, un changement des menuiseries, un remplacement de 
+la toiture (couvertures ardoises) et de son isolation avec de la laine biosourcée pour 
+améliorer le confort thermique, et la mise en œuvre d’une ventilation naturelle par tourelles
+dans les salles de classes.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N27" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O27" s="1" t="inlineStr">
+        <is>
+          <t>Récurrente</t>
+        </is>
+      </c>
+      <c r="P27" s="1" t="inlineStr">
+        <is>
+          <t>07/04/2026</t>
+        </is>
+      </c>
+      <c r="Q27" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2026</t>
+        </is>
+      </c>
+      <c r="R27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;h4&gt;Porteurs de projets éligibles&lt;/h4&gt;&lt;p&gt;La mesure concerne la France métropolitaine, les départements et régions d’outre-mer (DROM), ainsi que les collectivités d’outre-mer (COM) et la Nouvelle-Calédonie.&lt;/p&gt;&lt;p&gt;Les porteurs de projet éligibles sont les collectivités et leurs
+groupements. Les bailleurs sociaux ne sont pas éligibles.&lt;/p&gt;&lt;h4&gt;Nature des projets éligibles&lt;/h4&gt;&lt;p&gt;Sont éligibles les projets qui :&lt;/p&gt;&lt;ul type="disc"&gt;
+ &lt;li&gt;Portent sur des bâtiments qui appartiennent aux
+     porteurs de projet éligibles, en particulier les bâtiments des établissements scolaires ;&lt;/li&gt;
+ &lt;li&gt;Visent la réalisation de travaux sur des bâtiments
+     existants permettant de diminuer significativement leur consommation
+     énergétique et d’augmenter leur confort thermique ;&lt;/li&gt;&lt;li&gt;Visent la réalisation spécifique de travaux permettant d&amp;#039;adapter les bâtiments aux fortes chaleur (protections solaires, ventilation naturelle, brasseurs d&amp;#039;air) ; des systèmes de refroidissement performants (pompe à chaleur, géothermie) peuvent être subventionnés sur conditions ;&lt;/li&gt;
+ &lt;li&gt;Sont cohérents avec les prescriptions et
+     recommandations de réduction de la vulnérabilité des bâtiments au risque
+     d’inondation lorsque les bâtiments concernés par les travaux sont dans le
+     périmètre d’un plan de prévention du risque.&lt;/li&gt;
+&lt;/ul&gt;&lt;p&gt;
+&lt;/p&gt;&lt;p&gt;La construction de bâtiments neufs et les opérations de
+démolition/reconstruction de bâtiments sont exclues.&lt;/p&gt;&lt;p&gt;Dans tous les cas, le porteur de projet devra respecter les
+règles suivantes :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;L’exécution
+du projet ne doit pas avoir commencé avant le dépôt du dossier de demande sur
+la plateforme Démarche numérique ;&lt;/li&gt;&lt;li&gt;Le
+projet doit respecter les règles européennes applicables aux aides d’État ;&lt;/li&gt;&lt;li&gt;Les
+aides de l’Etat ne doivent pas être cumulées autant que possible. &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="S27" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="T27" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U27" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V27" s="1" t="inlineStr">
+        <is>
+          <t>https://www.ecologie.gouv.fr/sites/default/files/documents/FV_Cahier_Axe1_Renovation.pdf</t>
+        </is>
+      </c>
+      <c r="W27" s="1" t="inlineStr">
+        <is>
+          <t>https://demarche.numerique.gouv.fr/commencer/fonds-vert-1-renovation-batiments-publics</t>
+        </is>
+      </c>
+      <c r="X27" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour toute demande de renseignement concernant les mesures du fonds vert, les porteurs de projet doivent consulter le site internet départemental de l&amp;#039;État de leur département, contacter leur sous-préfet d&amp;#039;arrondissement, la direction départementale des territoires (et de la mer), ou les directions et services de l&amp;#039;État outre-mer.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y27" s="1" t="inlineStr">
+        <is>
+          <t>ninon.poncet@developpement-durable.gouv.fr</t>
+        </is>
+      </c>
+      <c r="Z27" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/mettre-en-oeuvre-la-renovation-energetique-des-batiments-publics-2/</t>
+        </is>
+      </c>
+      <c r="AA27" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB27" s="1" t="inlineStr">
+        <is>
+          <t>Changement des fenêtres/portes d’un bâtiment public
+Isolation du bâtiment
+Rénovation du gymnase
+Rénovation énergétique école</t>
+        </is>
+      </c>
+      <c r="AC27" s="1" t="inlineStr">
+        <is>
+          <t>Ministère de la transition écologique et de la cohésion des territoires</t>
+        </is>
+      </c>
+      <c r="AE27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF27" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG27" s="1" t="inlineStr">
+        <is>
+          <t>13/02/2026</t>
+        </is>
+      </c>
+      <c r="AH27" s="1" t="inlineStr">
+        <is>
+          <t>10/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>