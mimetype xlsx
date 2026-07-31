--- v0 (2026-05-16)
+++ v1 (2026-07-31)
@@ -263,55 +263,55 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>163280</v>
+        <v>163834</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Développer l'attractivité du territoire en dynamisant l'offre de services et le cadre de vie</t>
+          <t>Soutenir des projet de coopération</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
@@ -321,912 +321,912 @@
 Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat cherche activement à renforcer son attrait et sa compétitivité en améliorant son cadre de vie et en dynamisant son offre de services.&lt;br /&gt;Maintenir la qualité de vie des habitants et accueillir les nouveaux arrivants nécessitent une offre et un maillage territorial solides en termes de services et d&amp;#039;équipements. Actuellement, l&amp;#039;organisation territoriale est principalement centralisée autour de Vitry-le-François. Il est donc crucial d&amp;#039;accompagner les collectivités et les acteurs privés pour développer ou maintenir un premier niveau de services marchands et non marchands (dans la sphère de l’économie sociale et solidaire), en particulier dans les bourgs relais, tout en facilitant leur accès. L&amp;#039;objectif est d&amp;#039;éviter que les habitants soient contraints de se déplacer systématiquement vers les territoires voisins, tels que Châlons-en-Champagne et Saint-Dizier.&lt;br /&gt;Un autre enjeu majeur concerne le domaine de la santé. Le Pays vitryat est confronté à un déficit de médecins généralistes et spécialistes, ainsi qu&amp;#039;à la menace de désertification médicale. Afin de remédier à cette situation, il est essentiel de créer des conditions favorables à l&amp;#039;installation de nouveaux praticiens de santé. Cela passe par le développement d&amp;#039;infrastructures telles que des maisons médicales ou des cabinets mutualisés, ainsi que par le soutien aux collectivités et aux associations de médecins dans leurs efforts de recrutement.&lt;br /&gt;Par ailleurs, pour renforcer l&amp;#039;attractivité résidentielle, il est important de proposer une offre sportive, culturelle et de loisirs attrayante.&lt;br /&gt;En mettant en oeuvre ces actions combinées, le Pays vitryat vise à créer un territoire attractif, dynamique et durable, capable d&amp;#039;attirer de nouveaux résidents, visiteurs et investisseurs, tout en offrant une qualité de vie élevée à ses habitants.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Bien vivre au Pays&lt;br /&gt;- Développer la destination Pays Vitryat (destination résidentielle et touristique)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- L’augmentation du nombre et l’amélioration de la qualité des services à la population&lt;br /&gt;- L’installation de praticiens de santé sur le territoire&lt;br /&gt;- L’augmentation et/ou amélioration des pratiques sportives et culturelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;LEADER offre une valeur significative dans la présente fiche action. Un aspect essentiel de cette initiative est le renforcement du partenariat entre les acteurs publics et privés dans le domaine des services de proximité. Cette collaboration favorise une meilleure coordination des ressources et des expertises pour répondre aux besoins locaux de manière efficace.&lt;/p&gt;&lt;p&gt;Une autre idée clé est la mutualisation des compétences pour redynamiser les bourgs-centres. En rassemblant les forces de différents acteurs, LEADER stimule la vitalité économique des zones rurales, tout en préservant leur identité et leurs spécificités culturelles.&lt;br /&gt;Le renforcement de l&amp;#039;attractivité du territoire est également mis en avant grâce à l&amp;#039;amélioration et au développement de l&amp;#039;offre territoriale existante en matière de culture, services, commerces, tourisme et loisirs. LEADER soutient ainsi des projets visant à promouvoir les richesses culturelles et touristiques locales, tout en améliorant les infrastructures et les services disponibles pour les résidents et les visiteurs.&lt;br /&gt;En somme, LEADER offre une approche intégrée et synergique pour dynamiser le Pays Vitryat en favorisant la coopération entre les acteurs, en valorisant les atouts locaux et en développant une offre attrayante et diversifiée de services, de loisirs et de commerces. Ce programme constitue un levier puissant pour améliorer la qualité de vie de la population locale et pour renforcer l&amp;#039;attractivité globale du territoire.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;CONTRIBUTIONS AUX OBJECTIFS DE LA STRATEGIE :&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La coopération constitue l’un des principes fondamentaux du programme LEADER ; elle représente un des éléments essentiels de valeur ajoutée en matière de développement et d’innovation. En effet, la coopération contribue à renforcer les liens entre les acteurs en partageant, échangeant et menant des actions communes avec d’autres territoires, nationaux ou européens, et à favoriser les recherches d’expériences, de pratiques, de savoir-faire.&lt;br /&gt;La coopération a pour objectif de prolonger la stratégie de développement du territoire et de s’enrichir de l’expérience de partenaires, acquérir de nouvelles compétences, favoriser l’échanges de pratiques et mutualiser des ressources et réaliser des expérimentations complémentaires.&lt;br /&gt;Les effets attendus sont d’apporter une plus-value aux activités locales, de fédérer les acteurs locaux autour des projets de coopération et de renforcer l’ouverture vers l’extérieur.&lt;br /&gt;La coopération peut prendre les formes suivantes :&lt;br /&gt;- La coopération « interterritoriale » entre des territoires au sein d’un même Etat membre ;&lt;br /&gt;- La coopération « transnationale » entre des territoires relevant de plusieurs Etats membres ainsi qu’avec des territoires de pays tiers (hors UE)&lt;strong&gt;.&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opération contribuant au développement des équipements et services de proximité&lt;/strong&gt;&lt;br /&gt;- Soutien à la création, au développement, à la rénovation, à l’aménagement et/ou à l’équipement des :&lt;br /&gt;→ Lieux d’accueil et de mutualisation*&lt;br /&gt;→ Services marchands de proximité : artisanat et commerces&lt;br /&gt;→ Services dans le champ de l’économie sociale et solidaire** et/ou liés à l’environnement et l’économie circulaire***&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Opération contribuant au maintien d’une offre de santé diversifiée et connectée&lt;/strong&gt;&lt;br /&gt;- Soutien à la création, l’aménagement et l’équipement de maisons de santé pluridisciplinaires, maisons médicales ou cabinets mutualisés&lt;br /&gt;- Soutien aux actions d’animation, de promotion et/ou d’accompagnement des acteurs de la santé&lt;br /&gt;- Soutien au développement des e-services****&lt;br /&gt;- Soutien aux opérations permettant l’expérimentation d’outils et/ou actions innovantes dans le domaine de la santé au service des seniors et/ou des personnes en situation de handicap&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Opération contribuant au développement de l’offre sportive, culturelle ou de loisirs pour les habitants du territoire&lt;/strong&gt;&lt;br /&gt;- Soutien à l’équipement, à la mise en réseau, à la coordination, à la mobilité, à l’animation, à la communication favorisant la pratique culturelle et/ou sportive&lt;br /&gt;- Soutien à la création, au développement, à la rénovation, à l’aménagement et à l’équipement des infrastructures culturelles, sportives et/ou de loisirs&lt;br /&gt;- Soutien à l’organisation de manifestations et d’évènements culturels, sportifs et/ou de loisirs&lt;/p&gt;&lt;p&gt;&lt;em&gt;*On entend par mutualisation, la mise en commun des moyens, qu&amp;#039;ils soient humains, financiers ou logistiques afin de réduire des coûts et de réaliser des économies.&lt;br /&gt;**Le concept d&amp;#039;économie sociale et solidaire (ESS) désigne un ensemble de structures, dont le fonctionnement interne et les activités sont fondés sur un principe de solidarité et d&amp;#039;utilité sociale.&lt;br /&gt;***L’économie circulaire consiste à produire des biens et des services de manière durable en limitant la consommation et le gaspillage des ressources et la production des déchets.&lt;br /&gt;****Les e-services désignent toutes les informations et services fournis sur Internet en lien avec la santé.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en oeuvre d’actions de coopération doit constituer un levier pour répondre à l’ensemble de la stratégie LEADER. Aussi, les projets de coopération seront-ils en lien avec les thématiques inhérentes à cette stratégie développée dans le plan d’action.&lt;/p&gt;&lt;p&gt;Seront soutenues :&lt;/p&gt;&lt;p&gt;- La préparation technique en amont des projets de coopération qui nécessitent un temps de préparation préalable à la réalisation concrète d’actions de coopération avec la recherche des partenaires et la mise en place du partenariat : animation, échange, visite, constitution d’un partenariat, organisation de réunions…&lt;/p&gt;&lt;p&gt;- La réalisation concrète des actions communes de coopération au bénéfice de la stratégie du territoire&lt;/p&gt;&lt;p&gt;Les projets de coopération débouchent sur une ou plusieurs actions communes concrètes, définies et mises en oeuvre conjointement par les partenaires, assorties d’objectifs de résultats clairement définis pour les partenaires et les territoires concernés.&lt;/p&gt;&lt;p&gt;Les projets de coopération seront en lien avec la stratégie LEADER plus particulièrement sur les thématiques suivantes :&lt;/p&gt;&lt;p&gt;Services et équipements de proximité, sport, culture, loisirs, santé, patrimoine, tourisme, mobilité, circuits de proximité, transition énergétique et économie locale.&lt;/p&gt;&lt;p&gt;La coopération au travers de LEADER a pour vocation à traiter de ces problématiques mais peut également s’ouvrir à d’autres champs thématiques notamment pour rechercher des solutions sur des nouveaux défis territoriaux. Le Comité de programmation se réserve donc le droit de compléter et/ou amender les sujets possibles.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
-        <is>
-[...183 lines deleted...]
-      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Sports et loisirs
 Tourisme
 Transition énergétique
 Alimentation
 Commerces et services
 Economie circulaire
 Economie locale et circuits courts
 Biodiversité
 International
 Attractivité économique
 Artisanat
 Spectacle vivant
 Médias et communication</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
+      <c r="P2" s="0" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q3" s="1" t="inlineStr">
+      <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Critères d&amp;#039;éligibilité : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation nationale et européenne en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;Un accord de partenariat (ou projet d’accord), décrivant a minima, les objectifs, les missions et le rôle de chacun des partenaires et les contributions financières de chacun, doit être signé entre les structures partenaires des différents territoires qui coopèrent.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-leconomie-locale/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD3" s="1" t="inlineStr">
+      <c r="AD2" s="0" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>163833</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Soutenir l’économie locale</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J4" s="1" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L4" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat est un territoire où l’agriculture et les entreprises artisanales participent encore majoritairement aux fondements de l’économie locale. Pour maintenir et développer l’activité, les acteurs veulent travailler sur la valorisation des savoir-faire et des produits auprès de la population et des visiteurs.&lt;br /&gt;Pour cela, les opérations liées à cette fiche permettront le développement des circuits de proximité et la commercialisation de produits de terroir et artisanaux ainsi que la construction d’une identité territoriale cohérente et complète.&lt;br /&gt;Par ailleurs, les résultats du diagnostic territorial montrent que les évolutions des habitudes d’achat nuisent aux commerces de proximité. On constate également une baisse de fréquentation des marchés et l’essoufflement des Unions Commerciales qui animaient les centre villes. Le tissu artisanal et commercial reste fragile (reprises et créations en perte de vitesse).&lt;br /&gt;Dans ce contexte, le Pays Vitryat désire redynamiser l’artisanat et le commerce&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Bien vivre au Pays&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels :&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;- Valoriser le patrimoine alimentaire/ développer une identité alimentaire&lt;br /&gt;- Mettre en valeur les productions locales et promouvoir les marchés locaux&lt;br /&gt;- Remobiliser les réseaux de commerçants&lt;br /&gt;- Structurer et renforcer l’offre commerciale existante&lt;br /&gt;- Faciliter l’accès à l’emploi et à la formation&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- Augmentation du nombre de producteurs locaux et/ ou artisans impliqués dans une démarche de valorisation au titre de la présente fiche action&lt;br /&gt;- Ouverture de nouveaux commerces&lt;br /&gt;- Augmentation du nombre de création d’entreprises&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER offre une précieuse plus-value en soutenant efficacement l&amp;#039;économie locale à travers diverses actions, notamment en favorisant la structuration de filières courtes par la mise en réseau des acteurs. Cette approche facilite la collaboration entre les différents acteurs impliqués dans les filières, tels que les producteurs, les transformateurs et les distributeurs, créant ainsi une chaîne d&amp;#039;approvisionnement plus efficace et responsable.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Par la promotion des filières courtes, le programme LEADER contribue à réduire l&amp;#039;empreinte écologique en diminuant les distances parcourues par les produits, ce qui permet une gestion plus durable des ressources et une réduction des émissions de carbone. De plus, cette approche renforce la résilience des économies locales en limitant leur dépendance vis-à-vis des marchés internationaux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;En mettant en réseau les artisans et les commerçants, LEADER stimule la coopération et l&amp;#039;échange d&amp;#039;expertise entre ces professionnels locaux. Cette mise en relation favorise l&amp;#039;émergence de synergies, encourageant ainsi l&amp;#039;innovation et la création de nouvelles opportunités commerciales.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le soutien de LEADER aux initiatives locales renforce la visibilité des produits et services artisanaux, favorisant ainsi la préservation des savoir-faire traditionnels et la transmission des métiers ancestraux. Cela permet également de préserver le patrimoine culturel tout en dynamisant le tissu économique local.&lt;/p&gt;&lt;p&gt;En consolidant les réseaux d&amp;#039;acteurs locaux, le programme LEADER contribue à créer des emplois durables et à renforcer la cohésion sociale dans le Pays Vitryat. La mutualisation des ressources et des compétences offre des opportunités de croissance économique plus équitables et inclusives.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La valorisation des savoir-faire, du patrimoine alimentaire, des filières courtes et la redynamisation de l’artisanat et du commerce du Pays Vitryat : &lt;/p&gt;&lt;p&gt;- Actions d’information, d’animation, de communication, de sensibilisation et/ou de développement d’évènementiels&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisation&lt;br /&gt;- Toute étude sur l’offre et les besoins des consommateurs, des usagers et des entreprises&lt;br /&gt;- Création et développement de points de vente fixes ou itinérants (dont acquisition et aménagement de véhicules professionnels) destinés à maintenir ou compléter l&amp;#039;offre de commerces du territoire&lt;br /&gt;- Soutien au développement d’une offre d’approvisionnement de la restauration collective&lt;br /&gt;- Investissements permettant la production et la transformation de produits alimentaires hors agriculteur et groupement d’agriculteur&lt;br /&gt;- Soutien à la création, à la réhabilitation et à l’aménagement de potagers et vergers collectifs&lt;strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Commerces et services
 Economie locale et circuits courts
 Artisanat</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q4" s="1" t="inlineStr">
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d’aide.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W4" s="1" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-3/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB4" s="1" t="inlineStr">
+      <c r="AB3" s="1" t="inlineStr">
         <is>
           <t>Création de jardins partagés
 Mise en place d’un café / bistrot
 Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD4" s="1" t="inlineStr">
+      <c r="AD3" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>163832</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Accompagner la sobriété énergétique et encourager la production d’énergies nouvelles</t>
         </is>
       </c>
-      <c r="C5" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I5" s="1" t="inlineStr">
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat présente de solides atouts pour le développement de la transition énergétique, tels qu&amp;#039;une production importante d&amp;#039;énergies renouvelables, des infrastructures adaptées et un engagement politique fort. Les opportunités, comme les labellisations et les plans d&amp;#039;actions en cours, ainsi que le potentiel de création d&amp;#039;emplois dans la transition énergétique, renforcent les perspectives de développement.&lt;br /&gt;La stratégie propose, dans un territoire où la voiture individuelle est le mode de déplacement principal et les énergies fossiles, la source d’énergie majoritaire, de réduire ces dépendances en favorisant les mobilités décarbonées, et en développant les énergies renouvelables. Comme le pointe le diagnostic, il sera nécessaire d’oeuvrer pour la réhabilitation thermique du parc bâti, source de déperdition énergétique conséquente, et d’aider au développement de nouvelles filières.&lt;br /&gt;Par rapport aux thématiques énoncées, les acteurs du territoire ont identifié les enjeux suivants :&lt;br /&gt;- la maitrise des énergies en réduisant et optimisant les consommations&lt;br /&gt;- le développement des ENR&lt;br /&gt;- la lutte contre la précarité énergétique et la réduction des nuisances liées à la mobilité (GES et bruits)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Structurer une offre de développement économique local durable&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs opérationnels et effets attendus :&lt;/strong&gt;&lt;br /&gt;- Sensibiliser les professionnels et les particuliers à la transition énergétique&lt;br /&gt;- Mener des travaux de rénovation énergétique et d’économie d’énergie&lt;br /&gt;- Appui au développement de filières ENR (énergies renouvelables)&lt;br /&gt;- Favoriser les mobilités douces&lt;br /&gt;- Réduction des émissions de CO²&lt;br /&gt;- Augmentation de la production d’énergies renouvelables&lt;br /&gt;- Augmentation du nombre de bâtiments performants d’un point de vue énergétique et thermique&lt;br /&gt;- Développement de nouvelles filières/activités&lt;br /&gt;- Création d’emplois&lt;br /&gt;- Utilisation des modes doux de déplacement de façon croissante par les habitants du territoire&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;Le programme européen LEADER, favorise un ancrage territorial solide de la transition énergétique en encourageant la mise en réseau des différentes parties prenantes et en lançant des initiatives d&amp;#039;écologie industrielle et territoriale*. Ces actions permettent une meilleure coordination des efforts et des ressources, tout en renforçant la cohésion au niveau local.&lt;/p&gt;&lt;p&gt;En outre, LEADER facilite le renforcement du partenariat entre les acteurs publics et privés engagés dans la transition énergétique. Cette collaboration accrue favorise la complémentarité des expertises et des moyens, permettant une approche plus globale et efficace de la transition énergétique.&lt;/p&gt;&lt;p&gt;Une autre plus-value essentielle du programme est la promotion et le développement de formes originales d&amp;#039;organisation et de projets impliquant activement la population locale. En encourageant la participation citoyenne, le programme vise à garantir que les projets mis en place répondent aux besoins réels de la communauté, tout en respectant l&amp;#039;intérêt général et environnemental du territoire. Cette approche participative renforce la prise de conscience collective et favorise une adhésion plus large aux initiatives énergétiques nouvelles et durables.&lt;br /&gt;Cette approche territoriale contribue à une transition énergétique plus cohérente, solidaire et adaptée aux spécificités locales, permettant ainsi de maximiser les bénéfices environnementaux et économiques pour l&amp;#039;ensemble du territoire.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;*L’écologie industrielle et territoriale (EIT) est une démarche qui consiste à optimiser les flux de ressources (notamment matières, énergie et eau mais aussi équipements ou expertises) utilisées et produites à l’échelle d’un territoire, grâce à des actions de coopération, de mutualisation et de substitution de ces flux de ressources. Cette démarche vise à économiser les ressources ou en améliorer la productivité afin d’en limiter les impacts environnementaux et d’améliorer la compétitivité économique et l’attractivité des territoires.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opérations de communication et/ou de sensibilisation&lt;/strong&gt;&lt;br /&gt;- Actions d’information, d’animation et de sensibilisation aux enjeux liés à la transition énergétique et aux économies d’énergies&lt;br /&gt;- Visites sur d&amp;#039;autres territoires pour l&amp;#039;échange de bonnes pratiques, de méthodes de production et de valorisations en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;- Mise en oeuvre d’actions, d’animations et/ou d’évènements autour des modes de déplacement doux et/ou mise en place d’actions de promotion de transports alternatifs&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Etudes&lt;/strong&gt;&lt;br /&gt;- Etudes/diagnostics externes sur la consommation énergétique de bâtiments&lt;br /&gt;- Etudes/diagnostics/évaluations internes ou externes sur le potentiel de développement d&amp;#039;une nouvelle filière/activité (qui n’existe pas ou qui n’est pas encore développé sur le territoire du Pays Vitryat) en lien avec la sobriété énergétique et la production d’énergies nouvelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Investissements, travaux et prestations&lt;/strong&gt;&lt;br /&gt;- Investissements pour des travaux et/ou pour du matériel/équipement permettant une économie d’énergie et/ou contribuant à la performance énergétique et/ou permettant de produire de l’énergie renouvelable pour les bâtiments appartenant à une collectivité ou organisme public&lt;br /&gt;- Investissements pour la transformation, la valorisation ou la production de ressources locales, ayant fait l&amp;#039;objet d&amp;#039;une étude préalable (interne ou externe)&lt;br /&gt;- Soutien à la création, développement et réhabilitation d’itinéraires balisés de voies douces et/ou de Réseaux intercommunaux d’itinéraires de voies douces visant à encourager les déplacements à pied, à vélo, équestres, à véhicule non-motorisés&lt;br /&gt;- Soutien à la mise en place de services de location/ prêt de véhicules non-polluants et autres services décarbonés&lt;br /&gt;- Développement des structures adaptées pour le déploiement des bornes de recharge&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Consommation et production
 Qualité de l'air
 Réhabilitation
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W5" s="1" t="inlineStr">
+      <c r="W4" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-2/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB5" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Acquisition de véhicule décarboné
 Installation de bornes électriques
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="AD5" s="1" t="inlineStr">
+      <c r="AD4" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>15/11/2024</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/05/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>163831</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Préserver les patrimoines et conforter l’offre touristique</t>
         </is>
       </c>
-      <c r="C6" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Particulier
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Subvention</t>
         </is>
       </c>
-      <c r="I6" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat est un territoire riche en patrimoines bâti, historique, naturel et culturel. Toutefois, on constate leur dégradation, ce qui rend nécessaire d&amp;#039;y apporter des solutions.&lt;br /&gt;Le diagnostic territorial a mis en exergue que la stratégie touristique, définie comme trop généraliste, est à retravailler. De plus, l&amp;#039;offre touristique apparaît limitée au sud du territoire, et il y a un manque de notoriété des coteaux vitryats et du lac du Der.&lt;br /&gt;Ce diagnostic a identifié 4 enjeux pour développer la destination du Pays vitryat que ce soit pour les touristes ou pour les nouveaux habitants :&lt;br /&gt;- valoriser et pérenniser le patrimoine&lt;br /&gt;- organiser la stratégie touristique&lt;br /&gt;- accueillir de nouvelle populations&lt;br /&gt;- développer une identité locale forte&lt;br /&gt;En adoptant une approche ciblée et en investissant dans la mise en valeur du patrimoine et du tourisme, le Pays Vitryat pourra renforcer son attractivité, améliorer la perception de son territoire et stimuler son développement économique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Développer la destination Pays Vitryat (touristique et résidentielle)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- Des actions de préservation des milieux naturels et du patrimoine bâti menées&lt;br /&gt;- Un accroissement de la durée de séjour / Le slow tourisme encouragé&lt;br /&gt;- Des sites patrimoniaux réhabilités&lt;br /&gt;- Une professionnalisation des acteurs du tourisme&lt;br /&gt;- Une offre d’activité diversifiée sur le territoire grâce à la rénovation et l’amélioration de la qualité des lieux à valeur patrimoniale et touristique ;&lt;br /&gt;- Une offre d’hébergement et de restauration améliorée et de meilleure qualité&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;LEADER favorise la conservation des sites naturels, la réhabilitation des bâtiments historiques, la valorisation du patrimoine culturel, et incite à une approche durable de la préservation en intégrant des pratiques respectueuses de l&amp;#039;environnement.&lt;/p&gt;&lt;p&gt;Il encourage le développement du slow tourisme, qui met l&amp;#039;accent sur la qualité de l&amp;#039;expérience touristique et favorise des séjours plus longs, ce qui génère des retombées économiques plus durables.&lt;/p&gt;&lt;p&gt;LEADER soutient la formation et la professionnalisation des acteurs du tourisme. Il peut financer des programmes de formation, des actions de sensibilisation à l&amp;#039;accueil et à la qualité des services touristiques, et favoriser les échanges de bonnes pratiques et la mise en réseau des acteurs publics et privés du territoire. Cela contribue à améliorer la qualité des services offerts aux visiteurs, renforce la compétitivité des acteurs locaux et favorise le développement d&amp;#039;un tourisme durable et de qualité.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cela permet de renforcer l&amp;#039;attractivité du territoire, de préserver son identité culturelle et naturelle, et de stimuler le développement économique local de manière durable.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Actions de promotion, de mise en valeur, de sauvegarde des patrimoines (culturel, historique, naturel, bâti)&lt;/strong&gt;&lt;br /&gt;- Soutien aux études, opérations de promotion, de valorisation, de communication, de création et/ou de développement d’évènementiels&lt;br /&gt;- Professionnalisation des acteurs du tourisme&lt;br /&gt;- Création, rénovation et aménagement des sites patrimoniaux et/ou de valorisation du patrimoine&lt;br /&gt;- Rénovation du petit patrimoine*&lt;br /&gt;- Reboisement de parcelles boisées&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Conforter l’offre touristique&lt;/strong&gt;&lt;br /&gt;- Conception et mise en place de nouveaux produits touristiques sur le territoire (n’existant pas dans une zone de chalandise de 30 kms)&lt;br /&gt;- Développement, modernisation, réhabilitation, aménagement et/ou équipement des activités touristiques et de loisirs existantes&lt;br /&gt;- Soutien aux études, aux opérations d’animation, de mise en réseau des sites et des acteurs et/ou de coordination visant les activités touristiques et de loisirs&lt;br /&gt;- Soutien aux actions d’animation, de communication, de valorisation, de création, de modernisation et/ou développement d’infrastructures en lien avec l’oenotourisme&lt;br /&gt;- Création, modernisation, aménagement et/ou équipement des aires de camping-cars&lt;br /&gt;- Aménagement de circuits d’itinérance douce (cyclisme, équestre, pédestre ou fluviale) entre les différents sites touristiques ou patrimoniaux&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Amélioration de l’offre d’hébergement et de restauration&lt;/strong&gt;&lt;br /&gt;- Etudes, création, réhabilitation, aménagement, modernisation et/ou développement des hôtels, des gîtes, les chambres d’hôtes, des hébergements de groupe (supérieurs à 12 lits), campings, des restaurants&lt;br /&gt;- Création d’hébergements insolites**&lt;/p&gt;&lt;p&gt;*On entend par petit patrimoine l&amp;#039;ensemble des monuments qui ne sont pas classés ou inscrits comme Monuments Historiques&lt;br /&gt;**Un hébergement insolite se caractérise par son côté atypique et non conventionnel, tant au niveau de sa forme et/ou de son emplacement, que des services qui lui sont associés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Un évènement ne pourra pas faire l’objet d’un financement au titre de LEADER au-delà de 2 demandes sur la totalité de la programmation.&lt;/strong&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Tourisme
 Commerces et services
 Logement et habitat</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>01/04/2023</t>
         </is>
       </c>
-      <c r="Q6" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>31/12/2027</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique : Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d’aide.&lt;/p&gt;&lt;p&gt;3. Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;&lt;p&gt;4. Hébergement touristique : Au stade du dépôt de la demande de paiement, obtention ou amélioration d’un classement&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
         </is>
       </c>
-      <c r="W6" s="1" t="inlineStr">
+      <c r="W5" s="1" t="inlineStr">
         <is>
           <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
 du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
 &lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
      de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
      de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>a.houdinet@pays-vitryat.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-1/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="AD5" s="1" t="inlineStr">
+        <is>
+          <t>organizational</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>15/11/2024</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/07/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>163280</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'attractivité du territoire en dynamisant l'offre de services et le cadre de vie</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>Programme LEADER 2023-2027 du Gal Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Syndicat mixte ADEVA Pays Vitryat</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Particulier
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Subvention</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>Plancher d'aide FEADER au stade de l'instruction de la demande d'aide : 3 000 € / Plafond d'aide : 30 000 €</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Contexte :&lt;/strong&gt;&lt;br /&gt;Le Pays Vitryat cherche activement à renforcer son attrait et sa compétitivité en améliorant son cadre de vie et en dynamisant son offre de services.&lt;br /&gt;Maintenir la qualité de vie des habitants et accueillir les nouveaux arrivants nécessitent une offre et un maillage territorial solides en termes de services et d&amp;#039;équipements. Actuellement, l&amp;#039;organisation territoriale est principalement centralisée autour de Vitry-le-François. Il est donc crucial d&amp;#039;accompagner les collectivités et les acteurs privés pour développer ou maintenir un premier niveau de services marchands et non marchands (dans la sphère de l’économie sociale et solidaire), en particulier dans les bourgs relais, tout en facilitant leur accès. L&amp;#039;objectif est d&amp;#039;éviter que les habitants soient contraints de se déplacer systématiquement vers les territoires voisins, tels que Châlons-en-Champagne et Saint-Dizier.&lt;br /&gt;Un autre enjeu majeur concerne le domaine de la santé. Le Pays vitryat est confronté à un déficit de médecins généralistes et spécialistes, ainsi qu&amp;#039;à la menace de désertification médicale. Afin de remédier à cette situation, il est essentiel de créer des conditions favorables à l&amp;#039;installation de nouveaux praticiens de santé. Cela passe par le développement d&amp;#039;infrastructures telles que des maisons médicales ou des cabinets mutualisés, ainsi que par le soutien aux collectivités et aux associations de médecins dans leurs efforts de recrutement.&lt;br /&gt;Par ailleurs, pour renforcer l&amp;#039;attractivité résidentielle, il est important de proposer une offre sportive, culturelle et de loisirs attrayante.&lt;br /&gt;En mettant en oeuvre ces actions combinées, le Pays vitryat vise à créer un territoire attractif, dynamique et durable, capable d&amp;#039;attirer de nouveaux résidents, visiteurs et investisseurs, tout en offrant une qualité de vie élevée à ses habitants.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs stratégiques :&lt;/strong&gt;&lt;br /&gt;- Bien vivre au Pays&lt;br /&gt;- Développer la destination Pays Vitryat (destination résidentielle et touristique)&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Effets attendus :&lt;/strong&gt;&lt;br /&gt;- L’augmentation du nombre et l’amélioration de la qualité des services à la population&lt;br /&gt;- L’installation de praticiens de santé sur le territoire&lt;br /&gt;- L’augmentation et/ou amélioration des pratiques sportives et culturelles&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Plus Value LEADER&lt;/strong&gt; :&lt;/p&gt;&lt;p&gt;LEADER offre une valeur significative dans la présente fiche action. Un aspect essentiel de cette initiative est le renforcement du partenariat entre les acteurs publics et privés dans le domaine des services de proximité. Cette collaboration favorise une meilleure coordination des ressources et des expertises pour répondre aux besoins locaux de manière efficace.&lt;/p&gt;&lt;p&gt;Une autre idée clé est la mutualisation des compétences pour redynamiser les bourgs-centres. En rassemblant les forces de différents acteurs, LEADER stimule la vitalité économique des zones rurales, tout en préservant leur identité et leurs spécificités culturelles.&lt;br /&gt;Le renforcement de l&amp;#039;attractivité du territoire est également mis en avant grâce à l&amp;#039;amélioration et au développement de l&amp;#039;offre territoriale existante en matière de culture, services, commerces, tourisme et loisirs. LEADER soutient ainsi des projets visant à promouvoir les richesses culturelles et touristiques locales, tout en améliorant les infrastructures et les services disponibles pour les résidents et les visiteurs.&lt;br /&gt;En somme, LEADER offre une approche intégrée et synergique pour dynamiser le Pays Vitryat en favorisant la coopération entre les acteurs, en valorisant les atouts locaux et en développant une offre attrayante et diversifiée de services, de loisirs et de commerces. Ce programme constitue un levier puissant pour améliorer la qualité de vie de la population locale et pour renforcer l&amp;#039;attractivité globale du territoire.&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Type et description des opérations : &lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 1 - Opération contribuant au développement des équipements et services de proximité&lt;/strong&gt;&lt;br /&gt;- Soutien à la création, au développement, à la rénovation, à l’aménagement et/ou à l’équipement des :&lt;br /&gt;→ Lieux d’accueil et de mutualisation*&lt;br /&gt;→ Services marchands de proximité : artisanat et commerces&lt;br /&gt;→ Services dans le champ de l’économie sociale et solidaire** et/ou liés à l’environnement et l’économie circulaire***&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 2 - Opération contribuant au maintien d’une offre de santé diversifiée et connectée&lt;/strong&gt;&lt;br /&gt;- Soutien à la création, l’aménagement et l’équipement de maisons de santé pluridisciplinaires, maisons médicales ou cabinets mutualisés&lt;br /&gt;- Soutien aux actions d’animation, de promotion et/ou d’accompagnement des acteurs de la santé&lt;br /&gt;- Soutien au développement des e-services****&lt;br /&gt;- Soutien aux opérations permettant l’expérimentation d’outils et/ou actions innovantes dans le domaine de la santé au service des seniors et/ou des personnes en situation de handicap&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OPERATION 3 - Opération contribuant au développement de l’offre sportive, culturelle ou de loisirs pour les habitants du territoire&lt;/strong&gt;&lt;br /&gt;- Soutien à l’équipement, à la mise en réseau, à la coordination, à la mobilité, à l’animation, à la communication favorisant la pratique culturelle et/ou sportive&lt;br /&gt;- Soutien à la création, au développement, à la rénovation, à l’aménagement et à l’équipement des infrastructures culturelles, sportives et/ou de loisirs&lt;br /&gt;- Soutien à l’organisation de manifestations et d’évènements culturels, sportifs et/ou de loisirs&lt;/p&gt;&lt;p&gt;&lt;em&gt;*On entend par mutualisation, la mise en commun des moyens, qu&amp;#039;ils soient humains, financiers ou logistiques afin de réduire des coûts et de réaliser des économies.&lt;br /&gt;**Le concept d&amp;#039;économie sociale et solidaire (ESS) désigne un ensemble de structures, dont le fonctionnement interne et les activités sont fondés sur un principe de solidarité et d&amp;#039;utilité sociale.&lt;br /&gt;***L’économie circulaire consiste à produire des biens et des services de manière durable en limitant la consommation et le gaspillage des ressources et la production des déchets.&lt;br /&gt;****Les e-services désignent toutes les informations et services fournis sur Internet en lien avec la santé.&lt;/em&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Culture et identité collective
+Sports et loisirs
+Accès aux services
+Santé
+Equipement public</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P6" s="1" t="inlineStr">
+        <is>
+          <t>01/04/2023</t>
+        </is>
+      </c>
+      <c r="Q6" s="1" t="inlineStr">
+        <is>
+          <t>31/12/2027</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Les aides seront attribuées dans le cadre de la réglementation en vigueur, et le cas échéant, dans le respect du régime d’aide d’Etat applicable.&lt;/p&gt;&lt;p&gt;1. Eligibilité géographique: Le porteur de projet est localisé dans le périmètre du GAL (adresse figurant sur l’avis de situation de la base SIRENE ou les statuts). Le porteur de projet pourra être localisé en dehors du périmètre du GAL à condition de démontrer que l’opération a un impact direct sur le territoire du GAL.&lt;/p&gt;&lt;p&gt;2. Capacité du porteur : Le demandeur n’est pas en procédure de sauvegarde, de redressement ou de liquidation judiciaire au moment du dépôt de sa demande d’aide.&lt;/p&gt;&lt;p&gt;3. Soutien aux équipements de proximité : Seuls les équipements de proximité dont le coût total est inférieur à 200 000 € pourront être présentés à la stratégie LEADER.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="T6" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>SYNDICAT MIXTE ADEVA PAYS VITRYAT</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://pays-vitryat.fr/le-dispositif-leader/</t>
+        </is>
+      </c>
+      <c r="W6" s="1" t="inlineStr">
+        <is>
+          <t>https://europac.grandest.fr/sub/tiers/aides/details?sigle=7705A-1301</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;&lt;span&gt;Nous vous remercions de contacter l&amp;#039;équipe technique
+du GAL Pays Vitryat : &lt;/span&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;ul type="disc"&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Aurélie HOUDINET, chargée
+     de mission LEADER, 03 26 62 10 62 ou 06 81 30 28 25, &lt;a href="mailto:a.houdinet&amp;#64;pays-vitryat.fr"&gt;a.houdinet&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Mélanie LÉPOLARD, chargée
+     de mission LEADER, 03 26 62 16 25 ou 06 28 19 75 96, &lt;a href="mailto:m.lepolard&amp;#64;pays-vitryat.fr"&gt;m.lepolard&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;span&gt;Adresse mail générique : &lt;a href="mailto:leader&amp;#64;pays-vitryat.fr"&gt;leader&amp;#64;pays-vitryat.fr&lt;/a&gt;&lt;/span&gt;&lt;/strong&gt;&lt;strong&gt;&lt;span&gt;&lt;/span&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>a.houdinet@pays-vitryat.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie-1/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-lattractivite-du-territoire-en-dynamisant-loffre-de-services-et-le-cadre-de-vie/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB6" s="1" t="inlineStr">
+        <is>
+          <t>Aménagement d’une aire de jeux
+Création d’un city park / city stade / terrain multisports
+Création d’un terrain de football</t>
+        </is>
+      </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Syndicat mixte ADEVA Pays Vitryat</t>
         </is>
       </c>
       <c r="AD6" s="1" t="inlineStr">
         <is>
           <t>organizational</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
-          <t>15/11/2024</t>
+          <t>27/09/2024</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>03/05/2026</t>
+          <t>03/07/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>