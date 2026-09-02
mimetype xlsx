--- v0 (2026-04-22)
+++ v1 (2026-09-02)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH6"/>
+  <dimension ref="A1:AH7"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,167 +263,461 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>165332</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Soutenir un développement qualitatif et vertueux de l'hôtellerie de plein air et des gîtes d'étape</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Faire du tourisme une activité créatrice de valeurs, durable et accessible - Soutenir un développement qualitatif et vertueux de l'hôtellerie de plein air et des gîtes d'étape</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I2" s="0" t="inlineStr">
+        <is>
+          <t> Max : 80</t>
+        </is>
+      </c>
+      <c r="J2" s="0" t="inlineStr">
+        <is>
+          <t>Ce taux d’aide peut être modulé lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;&lt;a name="_Toc199161062"&gt; Contexte et descriptif du dispositif&lt;/a&gt; &lt;/h1&gt;&lt;p&gt;&lt;a name="_Toc199161062"&gt;&lt;br /&gt;&lt;/a&gt;&lt;/p&gt;&lt;h2&gt;&lt;a name="_Toc199161063"&gt;1.       Contexte&lt;/a&gt;&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le GAL Loire est constitué de trois destinations touristiques, le Roannais au nord, le Forez au centre et le Pilat au sud, qui partagent des caractéristiques communes :&lt;/p&gt;&lt;p&gt;− Elles s’appuient sur un patrimoine riche et l’offre pleine nature y est un marqueur important ;&lt;/p&gt;&lt;p&gt;− Elles tendent vers un tourisme quatre saisons durable, respectueux de l’environnement ;&lt;/p&gt;&lt;p&gt;− Elles valorisent des offres expérientielles et le slow tourisme ;&lt;/p&gt;&lt;p&gt;− Leur clientèle est principalement composée de visiteurs issus des bassins urbains de la région AURA (Lyon, Saint-Etienne, Clermont-Ferrand). Face à cette convergence, des enjeux communs ont donc pu être identifiés tels que :&lt;/p&gt;&lt;p&gt;− La diversification du tissu touristique autour de valeurs partagées ;&lt;/p&gt;&lt;p&gt;− La montée en gamme de l’offre proposée à la fois par une meilleure structuration de celle-ci et une meilleure valorisation des atouts du territoire ;&lt;/p&gt;&lt;p&gt;− L&amp;#039;amélioration de la capacité d’accueil notamment en prenant en compte tous les types de publics (famille, séniors, personnes en situation de handicap, affinitaires, couples jeunes sans enfants, etc.) ;&lt;/p&gt;&lt;p&gt;− La nécessité de faire redécouvrir le territoire aux habitants en faisant également des sites touristiques des lieux de vie, de loisirs et de rencontre pour les populations locales. Partant des constats que le territoire du GAL Loire souffre :&lt;/p&gt;&lt;p&gt;− D’un déficit en hébergements touristiques « marchands » (hébergements donnant lieu à une rémunération de la prestation entre le loueur et l’hébergeur) et d’une capacité d’accueil réduite (2,5% des lits marchands de la Région Auvergne-Rhône Alpes),&lt;/p&gt;&lt;p&gt;− D’un grand nombre d’excursionnistes qui ne séjourne pas sur le territoire faute de proposition,&lt;/p&gt;&lt;p&gt;− D’une offre d’hôtellerie de plein air très peu équipée en locatifs (chalets, bungalows, mobil-homes…) : 15% des emplacements (moyenne nationale à 30%), avec un taux de remplissage deux fois supérieur sur les emplacements locatifs par rapport aux emplacements nus.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les
+objectifs poursuivis par le GAL sont de : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Adapter l’offre d’hébergements&lt;/p&gt;&lt;p&gt;− Faire du tourisme un secteur créateur de valeurs&lt;/p&gt;&lt;p&gt;− Faire du tourisme un levier de développement économique et de maintien de la population&lt;/p&gt;&lt;p&gt;−  Garantir une qualité d’accueil&lt;/p&gt;&lt;p&gt;−  Faire découvrir le territoire à travers les itinérances&lt;/p&gt;&lt;p&gt;− Tendre vers une activité touristique vertueuse dans un contexte de transition écologique con-ciliant une fréquentation touristique accrue mais maîtrisée&lt;/p&gt;&lt;p&gt;− Inscrire le tourisme local dans les défis écologiques et climatiques&lt;/p&gt;&lt;p&gt;&lt;strong&gt;La prise en compte des enjeux de transition
+écologique et énergétique : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Prise en compte de la biodiversité dans les projets d’aménagement touristique&lt;/p&gt;&lt;p&gt;− Prise en compte de la sobriété des projets au regard de la consommation des ressources (foncier, eau, énergie…)&lt;/p&gt;&lt;p&gt;− Dimension sensibilisation des visiteurs et des usagers&lt;/p&gt;&lt;p&gt;− Analyse de l’intégration des effets du changement climatique dans la définition du projet&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;h2&gt;&lt;a name="_Toc199161064"&gt;&lt;/a&gt;&lt;a name="_Toc150180449_Copie_1"&gt;2.         
+Description du dispositif&lt;/a&gt;&lt;/h2&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à répondre aux manques d’hébergements touristiques constatés sur le territoire et permettre la montée en qualité de l’offre de séjours.&lt;/p&gt;&lt;p&gt;Pour cela seront uniquement soutenus les projets de gîtes d’étape ou d’hôtellerie de plein air répondant à un des axes suivants :&lt;/p&gt;&lt;p&gt;− Création, rénovation, amélioration, modernisation, développement de l’hébergement y compris les équipements et services complémentaires (salle de jeux/réunion, espace de restauration…) ;&lt;/p&gt;&lt;p&gt;− Accessibilité aux publics empêchés ;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;− Permettant la structuration des itinérances pédestres et cyclables suivantes : GR, GRP, Route des Vins Forez-Roannais, Via Sancti Martini, Véloire, Via Rhôna, Via Fluvia ;&lt;/p&gt;&lt;p&gt;− Inscription des établissements dans le tourisme durable.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus
+précisément, les actions suivantes : &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Les opérations d’aménagement et travaux dont les aménagements extérieurs et paysagers, la signalétique et signalisation ;&lt;/p&gt;&lt;p&gt;− Les travaux liés à la création de services complémentaires (salle de jeux/réunion, espace de restauration…) ;&lt;/p&gt;&lt;p&gt;− Les équipements et travaux de rénovation énergétique ;&lt;/p&gt;&lt;p&gt;− Les opérations d’acquisitions de matériels et d’équipement ;&lt;/p&gt;&lt;p&gt;− Les opérations d’acquisitions de matériels et d’équipement pour l’installation de locatifs pour l’hôtellerie de plein air : mobil-homes, habitats légers de loisirs type « lodges » ou autres produits insolites ou atypiques ;&lt;/p&gt;&lt;p&gt;− La création d’outils et de services numériques (sites internet, plateformes de réservation en ligne).&lt;/p&gt;&lt;p&gt;Le critère d’innovation, la qualité du projet, son caractère vertueux et
+la plus-value LEADER seront appréciés au regard de la grille de sélection.&lt;/p&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles les projets éligibles aux autres
+dispositifs FEADER régionaux de droit commun ou aux dispositifs européens
+FEDER/FSE. Se renseigner auprès du GAL. &lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt; &lt;u&gt;Notamment, sont
+inéligibles :&lt;/u&gt;&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;®
+Les projets de développement touristique éligibles au dispositif 7.5.2.5 du
+FEDER.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a name="_Hlk158371070"&gt;&lt;u&gt;Sont
+inéligibles les projets suivants&lt;/u&gt;&lt;/a&gt; :&lt;/p&gt;&lt;p&gt;− La promotion des savoir-faire et la conservation du patrimoine immatériel non liées à une activité touristique (éligible à l’AAP 1.1) ;&lt;/p&gt;&lt;p&gt;− La valorisation du patrimoine local, des activités touristiques en améliorant les conditions d’accueil des visiteurs du GAL Loire (éligible à l’AAP 2.1) ;&lt;/p&gt;&lt;p&gt;− Les foires et manifestations ;&lt;/p&gt;&lt;p&gt;− Les projets concernant les campings et gites à la ferme, les aires de bivouac et les aires de camping-car.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;h2&gt;&lt;a name="_Toc150180449_Copie_1"&gt;3.          Définitions&lt;/a&gt;&lt;/h2&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Projet structurant&lt;/strong&gt; :
+C’est un projet qui participe à l’attractivité du territoire. Cette notion
+s’apprécie au regard des critères suivants :&lt;/p&gt;&lt;p&gt;-      
+Le projet contribue à
+l’accroissement du nombre de lits touristiques ;&lt;/p&gt;&lt;p&gt;-      
+Le projet favorise l’itinérance en
+proposant un hébergement à la nuitée ;&lt;/p&gt;&lt;p&gt;-      
+Le niveau et la qualité d’accueil
+participent à l’attractivité du territoire ; &lt;/p&gt;&lt;p&gt;-      
+Le projet s’intègre dans la
+promotion des destinations touristiques ;&lt;/p&gt;&lt;p&gt;-      
+Le projet génère ou appuie d’autres activités
+touristiques.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Gîte d’étape&lt;/strong&gt; : Il s’agit d’un établissement d&amp;#039;hébergement qui offre des
+lits à la nuitée dans des chambres partagées ainsi que dans des chambres
+individuelles à des personnes qui n&amp;#039;y élisent pas domicile. Il poursuit une
+activité lucrative ou non. Il est exploité, par une personne physique ou
+morale, de manière permanente ou saisonnière a minima 5 mois par an. Il est
+doté d&amp;#039;espaces collectifs.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Hôtellerie de plein air&lt;/strong&gt; : Les terrains de camping et parcs résidentiels de loisirs sont
+constitués d’équipements communs et d&amp;#039;emplacements nus ou équipés de l&amp;#039;une des
+installations suivantes : tentes, caravanes, résidences mobiles de loisirs
+et habitations légères de loisirs, destinés à la location. Ils font l&amp;#039;objet
+d&amp;#039;une exploitation permanente ou saisonnière a minima 5 mois par an et
+accueillent une clientèle qui n&amp;#039;y élit pas domicile. &lt;/p&gt;&lt;p&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/" target="_blank"&gt;Site web LEADER Loire 2023-2027&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Sports et loisirs
+Tourisme
+Economie d'énergie et rénovation énergétique
+Handicap
+Bâtiments et construction
+Réhabilitation
+Accessibilité
+Modes actifs : vélo, marche et aménagements associés</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Ponctuelle</t>
+        </is>
+      </c>
+      <c r="P2" s="0" t="inlineStr">
+        <is>
+          <t>01/08/2026</t>
+        </is>
+      </c>
+      <c r="Q2" s="0" t="inlineStr">
+        <is>
+          <t>31/03/2027</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;&lt;a name="_Toc98342407"&gt;&lt;/a&gt;&lt;a name="_Toc199161066"&gt;Porteurs de projets éligibles&lt;/a&gt;&lt;/h1&gt;&lt;p&gt;Pour présenter une
+candidature à cet appel à projets, sont éligibles les bénéficiaires
+suivants :&lt;/p&gt;&lt;p&gt;- Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;&lt;u&gt;Sont inéligibles :&lt;/u&gt;&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis
+comme inéligibles dans le document « Les règles communes à toutes les aides
+FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;h1&gt;&lt;a name="_Toc98342411"&gt;&lt;/a&gt;Conditions d’éligibilité&lt;/h1&gt;&lt;p&gt;Les conditions
+d’éligibilité sont les obligations qui doivent être remplies au moment de la
+sélection pour que le projet soit éligible au présent appel à projets. Ces
+conditions sont les suivantes : &lt;/p&gt;&lt;p&gt; ·       
+Les conditions d’éligibilité
+définies dans le document « Les règles communes à toutes les aides
+FEADER » consultables sur le site du Guide des aides de la Région
+Auvergne Rhône-Alpes &lt;a href="https://www.auvergnerhonealpes.fr/aides"&gt;https://www.auvergnerhonealpes.fr/aides&lt;/a&gt;, dans la rubrique « Déposer une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;·       
+Les
+projets dont la localisation se situe dans une commune de 10 000 habitants ou
+plus sont éligibles à condition qu’ils bénéficient à la zone rurale (territoire
+du GAL hors commune de plus de 10 000 hab). Un argumentaire devra être
+fourni par le porteur de projet et validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;·       
+Seront éligibles les structures d’hôtellerie de plein air et les gites
+d’étapes répondant aux définitions données au paragraphe &lt;u&gt;1.3. Définitions&lt;/u&gt;.&lt;/p&gt;&lt;p&gt;·        Seront éligibles les gîtes d’étape situés soient :&lt;/p&gt;&lt;p&gt;               o A 5 km maximum de part et d’autre d’une itinérance cyclable éligible ;&lt;/p&gt;&lt;p&gt;               o A 2 km maximum de part et d’autre d’une itinérance pédestre éligible.&lt;/p&gt;&lt;p&gt;Cette distance se calcule par la route et/ou les cheminements existants. Une cartographie permettant de visualiser le tracé officiel de l’itinérance ainsi que la position exacte de l’hébergement devra être fournie par le porteur de projet afin de vérifier cette condition.&lt;/p&gt;&lt;p&gt;·        Seront
+éligibles les projets répondant à la définition de projet structurant (&lt;u&gt;cf.
+1.3. Définitions&lt;/u&gt;). Un argumentaire devra être fourni par le porteur de
+projet et validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;·       
+Pour
+justifier du manque constaté sur le territoire et permettre la montée en
+qualité de l’offre, une étude préalable (étude de marché, étude de faisabilité,
+business plan) est obligatoire. Le porteur de projet devra fournir le rendu définitif de
+l’étude au moment du dépôt de dossier. &lt;/p&gt;&lt;p&gt;·       
+Le
+porteur de projet devra être partenaire de l’office de tourisme local. Une
+attestation de partenariat de l’office de tourisme local devra être fournie
+lors de la demande d’aide.&lt;/p&gt;&lt;p&gt;·        Pour les projets comportant des travaux, un calendrier précis des travaux devra être transmis par le porteur de projet dès la demande d’aide.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;h1&gt;&lt;a name="_Toc98342409"&gt;&lt;/a&gt;Dépenses&lt;/h1&gt;&lt;h2&gt;&lt;a name="_Toc199161069"&gt;1.         
+Dépenses éligibles&lt;/a&gt;&lt;/h2&gt;
+&lt;p&gt;/!\ Les dépenses
+doivent être supportées par le bénéficiaire, être nécessaires à la réalisation
+de l’opération et comporter un lien démontré avec celle-ci.&lt;/p&gt;&lt;p&gt;Peuvent être financées les dépenses
+suivantes : &lt;/p&gt;&lt;p&gt;&lt;a name="_Toc98342410"&gt;-       
+&lt;u&gt;Dépenses au réel&lt;/u&gt;&lt;/a&gt; : toutes dépenses (matérielles et immatérielles)
+directement liées à l’opération. &lt;/p&gt;&lt;h2&gt;&lt;a name="_Toc199161070"&gt;2.           
+Dépenses inéligibles&lt;/a&gt;&lt;/h2&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- Les frais de personnel directs ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;- L’achat de matériels d’occasion ou reconditionnés ;&lt;/p&gt;&lt;p&gt;- Tout devis ou facture inférieur à 500 € HT ;&lt;/p&gt;&lt;p&gt;- Tous véhicules ;&lt;/p&gt;&lt;p&gt;- Les acquisitions de foncier bâti ou non bâti ;&lt;/p&gt;&lt;p&gt;- Les travaux de VRD et d’entretien des chemins,&lt;/p&gt;&lt;p&gt;- La création ou la rénovation de piscines, spas, sauna et jacuzzi ;&lt;/p&gt;&lt;p&gt;- Les équipements informatiques.&lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;h2&gt;&lt;a name="_Toc199161071"&gt;3.         
+Plancher et plafond de mes dépenses&lt;/a&gt;&lt;/h2&gt;&lt;p&gt;Pour être
+éligibles, les projets doivent présenter des dépenses pour un montant devant
+dépasser 15 000 € HT de dépenses éligibles retenues après
+instruction.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses
+initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date est rappelée dans votre récapitulatif de demande après
+saisie de votre dossier en ligne. Vous devez donc veiller à déposer votre
+dossier avant le début de réalisation de votre projet. &lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt
+de votre dossier peuvent rendre la totalité de votre projet inéligible ; c’est
+notamment le cas pour les projets n’ayant pas une finalité agricole et devant
+relever d’un régime d’aide d’Etat. Renseignez-vous auprès du service
+instructeur. &lt;strong&gt;NB&lt;/strong&gt; : Par
+dépenses initiées pour la conduite du projet, il faut comprendre tout devis
+signé, tout bon pour accord signé, toute notification de marché, toute commande
+passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; L’attribution
+d’une subvention n’est pas automatique. Votre demande d’aide peut être
+rejetée. Aussi, tout commencement des dépenses après le dépôt de votre dossier,
+mais avant l’éventuelle notification de l’aide attribuée, relève de votre seule
+responsabilité.&lt;/p&gt;
+&lt;h1&gt;&lt;a name="_Toc98342412"&gt;&lt;/a&gt;&lt;a name="_Toc466993301"&gt; &lt;/a&gt;&lt;/h1&gt;&lt;h1&gt;&lt;a name="_Toc199161072"&gt;Les engagements à
+respecter dans le cadre de cet appel à &lt;/a&gt;projets&lt;/h1&gt;
+&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour
+bénéficier d’une subvention du FEADER, vous devez impérativement
+respecter des engagements. Ceux-ci sont précisés dans le document
+« Engagements du demandeur » consultable et téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes &lt;a href="https://www.auvergnerhonealpes.fr/aides"&gt;https://www.auvergnerhonealpes.fr/aides&lt;/a&gt;, dans la rubrique « Déposer une demande » du dispositif
+concerné. Veuillez
+les lire attentivement et les accepter lors de la transmission de votre demande
+d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;h1&gt;&lt;a name="_Toc199161073"&gt;Modalités
+d’attribution de l’aide pour mon projet&lt;/a&gt;&lt;/h1&gt;&lt;h2&gt;&lt;a name="_Hlk104196869"&gt;&lt;/a&gt;&lt;a name="_Toc199161074"&gt;1.         
+Financeurs possibles&lt;/a&gt;&lt;/h2&gt;&lt;p&gt;Cet appel à projets est financé par le
+fonds européen FEADER (mesure 501 LEADER). Ce financement est cumulable avec
+d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non
+européens.&lt;/p&gt;&lt;p&gt;L’attribution des subventions FEADER
+est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements publics nationaux
+(Etat, Région, Département, EPCI…). &lt;/p&gt;&lt;p&gt; &lt;/p&gt;&lt;h2&gt;&lt;a name="_Toc199161075"&gt;2.         
+Modalité de calcul de l’aide&lt;/a&gt;&lt;/h2&gt;&lt;p&gt;Plafond d’aide LEADER : 40 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets
+sélectionnés est de 80 % de
+l’assiette des dépenses éligibles HT retenues par le service instructeur. Ce
+taux d’aide peut être modulé lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide
+d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des
+régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du
+présent dispositif. &lt;/p&gt;
+&lt;p&gt; &lt;a name="_Toc199161076"&gt;3.         Enveloppe FEADER totale budgétée sur
+l’appel à projets&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Une
+enveloppe de FEADER (LEADER Loire) de 300 000 € maximum est mobilisée au
+titre du présent appel à projets. Aucun
+dossier ne peut bénéficier d’une subvention partielle. En cas d’insuffisance de
+crédits, les dossiers ayant eu une note identique ne seront programmés qu’après
+validation par le Comité de Programmation d’une extension de
+l’enveloppe.  &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>GAL Loire</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.loireforez.fr/wp-content/uploads/2026/08/AAP2.3_Hbts_touristiques.pdf</t>
+        </is>
+      </c>
+      <c r="W2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.auvergnerhonealpes.fr/aides/porter-un-projet-leader-feader-dispositif-501</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire&lt;/strong&gt; pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône)&lt;/p&gt;&lt;p&gt;04 77 44 64 48 – 06 43 59 88 30&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est)&lt;/p&gt;&lt;p&gt;04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole)&lt;/p&gt;&lt;p&gt;04 74 87 52 01&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>inesguezennec@loireforez.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/soutenir-un-developpement-qualitatif-et-vertueux-de-lhotellerie-de-plein-air-et-des-gites-detape/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>CA Loire Forez Agglomération</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>08/07/2025</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>165821</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Valoriser le patrimoine local et les activités touristiques en améliorant les conditions d'accueil des visiteurs du GAL Loire</t>
         </is>
       </c>
-      <c r="C2" s="0" t="inlineStr">
+      <c r="C3" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D2" s="0" t="inlineStr">
+      <c r="D3" s="1" t="inlineStr">
         <is>
           <t>Faire du tourisme une activité créatrice de valeurs, durable et accessible - Valoriser le patrimoine local et les activités touristiques en améliorant les conditions d'accueil des visiteurs du GAL Loire</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie Juridique / administrative
-Ingénierie financière
+Subvention
 Ingénierie technique
-Subvention</t>
-[...2 lines deleted...]
-      <c r="I2" s="0" t="inlineStr">
+Ingénierie financière</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J2" s="0" t="inlineStr">
+      <c r="J3" s="1" t="inlineStr">
         <is>
           <t>Ce taux d’aide peut être modulé lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le GAL Loire est constitué de trois destinations touristiques, le Roannais au nord, le Forez au centre et le 
 Pilat au sud, qui partagent des caractéristiques communes :  &lt;/p&gt;&lt;p&gt;− Elles s’appuient sur un patrimoine riche et l’offre pleine nature y est un marqueur important ;&lt;/p&gt;&lt;p&gt;− Elles tendent vers un tourisme quatre saisons durable, respectueux de l’environnement ;&lt;/p&gt;&lt;p&gt;− Elles valorisent des offres expérientielles et le slow tourisme ;&lt;/p&gt;&lt;p&gt;− Leur clientèle est principalement composée de visiteurs issus des bassins urbains de la région 
 AURA (Lyon, Saint-Etienne, Clermont-Ferrand).&lt;/p&gt;&lt;p&gt;Face à cette convergence, des enjeux communs ont donc pu être identifiés tels que :  &lt;/p&gt;&lt;p&gt;− La diversification du tissu touristique autour de valeurs partagées ;&lt;/p&gt;&lt;p&gt;− La montée en gamme de l’offre proposée à la fois par une meilleure structuration de celle-ci 
 et une meilleure valorisation des atouts du territoire ;&lt;/p&gt;&lt;p&gt;− L&amp;#039;amélioration de la capacité d’accueil notamment en prenant en compte tous les types de 
 publics (famille, séniors, personnes en situation de handicap, affinitaires, couples jeunes sans 
 enfants, etc.) ;&lt;/p&gt;&lt;p&gt;− La nécessité de faire redécouvrir le territoire aux habitants en faisant également des sites 
 touristiques des lieux de vie, de loisirs et de rencontre pour les populations locales.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_2.1_VALORISATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs poursuivis par le GAL sont de :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Améliorer la médiation et l’accessibilité des sites pour un accueil facilité de tous&lt;/p&gt;&lt;p&gt;− Mettre en valeur et préserver de manière innovante les sites et patrimoines emblématiques&lt;/p&gt;&lt;p&gt;− Faire découvrir le territoire à travers les itinérances&lt;/p&gt;&lt;p&gt;− Garantir une qualité d’accueil&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Prise en compte de la biodiversité dans les projets d’aménagement touristique&lt;/p&gt;&lt;p&gt;− Prise en compte de la sobriété des projets au regard de la consommation des ressources 
 (foncier, eau, énergie…)&lt;/p&gt;&lt;p&gt;− Analyse de l’intégration des effets du changement climatique dans la définition du projet&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets structurants de :&lt;/p&gt;&lt;p&gt;− Valorisation touristique et d’amélioration de conditions d’accueil des visiteurs sur des sites 
 patrimoniaux ;&lt;/p&gt;&lt;p&gt;− Développement de l’offre touristique et d’amélioration de conditions d’accueil des visiteurs en 
 lien avec des sites et activités de pleine nature, des grandes itinérances, des circuits 
 patrimoniaux locaux et leurs connexions entre eux.&lt;/p&gt;&lt;p&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/p&gt;&lt;p&gt;− Les actions d’animation ;&lt;/p&gt;&lt;p&gt;− Les actions de communication ;&lt;/p&gt;&lt;p&gt;− Les formations ;&lt;/p&gt;&lt;p&gt;− Les études ;&lt;/p&gt;&lt;p&gt;− Les opérations d’acquisitions de matériels et d’équipement ;&lt;/p&gt;&lt;p&gt;− La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;− La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;− Les opérations d’aménagement et travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
 Notamment, sont inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de développement touristique éligibles au dispositif 7.5.2.5 du FEDER.&lt;/p&gt;&lt;p&gt;Sont inéligibles les projets suivants :&lt;/p&gt;&lt;p&gt;− La création, rénovation ou modernisation d’hébergements touristiques (éligible à l’AAP 2.3) ;&lt;/p&gt;&lt;p&gt;− La promotion des savoir-faire et la conservation du patrimoine immatériel non liées à une 
 activité touristique (éligible à l’AAP 1) ;&lt;/p&gt;&lt;p&gt;− Les initiatives culturelles particulièrement innovantes dont l’objectif principal est la valorisation 
 des centres-bourgs et favorisant le bien-vivre ensemble (éligible à l’AAP 3.1-2) ;&lt;/p&gt;&lt;p&gt;− Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définition&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Projet structurant &lt;/strong&gt;: un projet structurant est un projet dont la finalité est de participer à l’attractivité du 
 territoire. Cette notion peut s’apprécier au regard des critères suivants :&lt;/p&gt;&lt;p&gt;− Le périmètre de son rayonnement participant à l’attractivité du territoire ;&lt;/p&gt;&lt;p&gt;− La mise en place des organisations, réseaux ou des outils ayant un impact en termes de synergie
 et de développement pour une communauté, une filière, le territoire ;&lt;/p&gt;&lt;p&gt;− Générer ou appuyer d’autres projets ;&lt;/p&gt;&lt;p&gt;− Fédérer des acteurs locaux d’horizons différents autour d’un objectif commun.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active&lt;/strong&gt; : désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
 biais d’un effort musculaire avec ou sans assistance électrique.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Activité de pleine nature&lt;/strong&gt; : activité physique pratiquée dans un milieu naturel, dont l’exercice présente 
 des risques pris en compte dans l’élaboration des règles encadrant cette pratique.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Handicap
 Accès aux services
 Paysage
 Accessibilité
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P2" s="0" t="inlineStr">
+      <c r="P3" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q2" s="0" t="inlineStr">
+      <c r="Q3" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Les projets concernant des musées devront justifier d’un projet d’établissement ou d’une 
 démarche scientifique et culturelle valide ou en cours d’élaboration. Un justificatif sera 
 demandé au porteur de projet à la demande d’aide.&lt;/p&gt;&lt;p&gt;• Seront éligibles uniquement les projets répondant à la définition des sites et activités présentés
 à l’annexe 1.&lt;/p&gt;&lt;p&gt;• Seront éligibles les projets répondant à la définition de projet structurant (cf. 1.3. Définition). Un 
 argumentaire devra être fourni par le porteur de projet et validé par le comité de 
 programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;          Dépenses au réel : 
 Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
 à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;          Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
 heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.&lt;/p&gt;&lt;p&gt;Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
 dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
 à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
@@ -434,225 +728,225 @@
 5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
 date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
 devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
 NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
 retenues par le service instructeur. 
 Ce taux d’aide peut être modulé lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide 
 mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en 
 aucun cas excéder celui du présent dispositif. &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/valoriser-le-patrimoine-local-et-les-activites-touristiques-en-ameliorant-les-conditions-d-accueil-des-visiteurs-du-gal-loire/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG2" s="0" t="inlineStr">
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>18/02/2026</t>
         </is>
       </c>
-      <c r="AH2" s="0" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-      <c r="A3" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>165814</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Structurer les destinations touristiques ligériennes pour améliorer leur notoriété</t>
         </is>
       </c>
-      <c r="C3" s="1" t="inlineStr">
+      <c r="C4" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D3" s="1" t="inlineStr">
+      <c r="D4" s="1" t="inlineStr">
         <is>
           <t>Faire du tourisme une activité créatrice de valeurs, durable et accessible - Structurer les destinations touristiques ligériennes pour améliorer leur notoriété</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I3" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J3" s="1" t="inlineStr">
+      <c r="J4" s="1" t="inlineStr">
         <is>
           <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_2.2_DESTINATIONS_approuve_2026.pdf&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Le GAL Loire est constitué de trois destinations touristiques, le Roannais au nord, le Forez au centre et le 
 Pilat au sud, qui partagent des caractéristiques communes :  &lt;/p&gt;&lt;p&gt;− Elles s’appuient sur un patrimoine riche et l’offre pleine nature y est un marqueur important ;&lt;/p&gt;&lt;p&gt;− Elles tendent vers un tourisme quatre saisons durable, respectueux de l’environnement ;&lt;/p&gt;&lt;p&gt;− Elles valorisent des offres expérientielles et le slow tourisme ;&lt;/p&gt;&lt;p&gt;− Leur clientèle est principalement composée de visiteurs issus des bassins urbains de la Région 
 AURA (Lyon, Saint-Etienne, Clermont-Ferrand). &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Face à cette convergence, des enjeux communs ont donc pu être définis, notamment dans le cadre d’une 
 amélioration de la notoriété du territoire du GAL et de ses destinations. Dans ce cadre, le présent appel 
 à projets vise à permettre au GAL de soutenir des projets visant à structurer ses destinations. 
 Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Faciliter l’accueil des visiteurs par une communication simple et claire  &lt;/p&gt;&lt;p&gt;− Donner envie de visiter les destinations par une promotion qui correspond à l’offre  &lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Prise en compte de la sobriété des projets au regard de la consommation des ressources&lt;/p&gt;&lt;p&gt;− Analyse de l’intégration des effets du changement climatique dans la définition du projet&lt;/p&gt;&lt;p&gt;− Sensibiliser les visiteurs et usagers&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;L’objectif du GAL dans le cadre du présent appel à projets est de soutenir la structuration et la 
 promotion des 3 destinations identifiées que sont :&lt;/p&gt;&lt;p&gt;− Le Forez&lt;/p&gt;&lt;p&gt;− Le Pilat&lt;/p&gt;&lt;p&gt;− Le Roannais&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Les opérations soumises à cet AAP devront s’inscrire au moins à l’une de ces échelles ou couvrir un 
 territoire plus large.&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets innovants suivants :&lt;/p&gt;&lt;p&gt;− Accompagner les professionnels et prestataires touristiques dans leur engagement dans des 
 démarches de tourisme durable ;&lt;/p&gt;&lt;p&gt;− Développer des produits touristiques correspondant aux attentes de la clientèle et la 
 commercialisation des offres touristiques locales ;&lt;/p&gt;&lt;p&gt;− Structurer et cibler la communication et la promotion des destinations identifiées.&lt;/p&gt;&lt;p&gt;Les projets innovants et de tourisme durable s’apprécieront au regard de la grille de sélection.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/p&gt;&lt;p&gt;− Les actions d’animation ;&lt;/p&gt;&lt;p&gt;− Les actions de communication ;&lt;/p&gt;&lt;p&gt;− Les formations ;&lt;/p&gt;&lt;p&gt;− Les études ;&lt;/p&gt;&lt;p&gt;− Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;− La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;− La création et diffusion culturelle et artistique.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Mobilité active : désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
 biais d’un effort musculaire avec ou sans assistance électrique.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_self"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Tourisme
 Accès aux services
 Technologies numériques et numérisation
 Innovation, créativité et recherche
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P3" s="1" t="inlineStr">
+      <c r="P4" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q3" s="1" t="inlineStr">
+      <c r="Q4" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Les projets devront se déployer au minimum à l’échelle de l’une des 3 destinations citées dans 
 la partie descriptif du présent appel à projets. Un argumentaire devra être fourni par le porteur 
 de projet et validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Les projets de développement des produits touristiques devront répondre aux attentes de la 
 clientèle. Un argumentaire devra être fourni par le porteur de projet et validé par le comité de 
 programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
 Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles com_x0002_munes à toutes les aides FEADER » :&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
 heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.&lt;/p&gt;&lt;p&gt;Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
 dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
 à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
 Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
 une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
@@ -660,250 +954,250 @@
 mobilité active ou permettant exclusivement de développer l’accessibilité des publics empêchés) ;&lt;/p&gt;&lt;p&gt;- Les frais de bouche ;&lt;/p&gt;&lt;p&gt;- Les études préalables initiées en amont du dépôt du projet.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
 5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
 date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
 devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
 retenues par le service instructeur. 
 Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T4" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/structurer-les-destinations-touristiques-ligeriennes-pour-ameliorer-leur-notoriete-2/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
+      <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>16/02/2026</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-      <c r="A4" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>165807</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
         </is>
       </c>
-      <c r="C4" s="1" t="inlineStr">
+      <c r="C5" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D4" s="1" t="inlineStr">
+      <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Préserver et dynamiser un maillage de centres-bourgs vivants, structures de la ruralité ligérienne - Ingénierie et aménagement de l'espace public et mobilité active</t>
         </is>
       </c>
-      <c r="E4" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G4" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H4" s="1" t="inlineStr">
-[...2 lines deleted...]
-Subvention
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
 Ingénierie technique
+Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="I4" s="1" t="inlineStr">
+      <c r="I5" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J4" s="1" t="inlineStr">
+      <c r="J5" s="1" t="inlineStr">
         <is>
           <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
-      <c r="K4" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L4" s="1" t="inlineStr">
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTIF DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux. &lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_3.1-2_RCB_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les centres-bourgs constituent l’armature de la ruralité ligérienne. Lieux de vie, de services, d’offre culturelle et commerciale, ils permettent à la population de bénéficier d’un cadre de vie qualitatif 
 sans être soumise à des déplacements trop longs. En effet, dans les territoires à faible densité, plus de 
 50% de la part de CO2 est produite par les transports (hommes et marchandises) et ce coût, sans cesse 
 augmenté, est une source de précarité énergétique au moins aussi importante que celle du logement. 
 L’enjeu de réduction de ces impacts se conjugue avec l’enjeu de revitalisation des centres-bourgs. Il 
 est donc important de préserver l’actuel maillage de centres-bourgs et de le dynamiser pour réajuster 
 la trajectoire de leur développement et tendre vers la sobriété.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Améliorer la concertation publique / privée dans les projets de revitalisation des centres-bourgs&lt;/p&gt;&lt;p&gt;− Déployer des moyens d’ingénierie pour améliorer la vision prospective et concertée des projets 
 de développement des centres-bourgs&lt;/p&gt;&lt;p&gt;− Aménager les espaces publics de manière apaisée et durable tout en protégeant la biodiver_x0002_sité et en préservant le patrimoine&lt;/p&gt;&lt;p&gt;− Développer une mobilité faiblement émettrice de GES&lt;/p&gt;&lt;p&gt;− Favoriser les expérimentations en centre-bourg&lt;/p&gt;&lt;p&gt;La prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− Favoriser le développement des centres-bourgs qui tendent vers la sobriété&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant et développer sa polyvalence&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir :&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les moyens d’ingénierie en faveur des projets de revitalisation des centres-bourgs :&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;     - L’élaboration de projets prospectifs, intégrés et multisectoriels de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’accompagnement pour la montée en compétences des acteurs publics et privés sur la 
 thématique de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - La mise en place de démarches participatives, de méthodes innovantes intégrant la
 concertation des citoyens dans les projets de revitalisation des centres-bourgs ;&lt;/p&gt;&lt;p&gt;     - L’émergence de projets opérationnels innovants, qualitatifs et éco-responsables évitant 
 l’étalement urbain et permettant de redensifier le centre-bourg.&lt;/p&gt;&lt;p&gt;• L’aménagement durable des espaces publics, en centre-bourg, au travers de :&lt;br /&gt;     - La création, le développement de jardins partagés, nourriciers ;&lt;br /&gt;     - La création, l’amélioration d’îlots de fraicheur favorisant les espèces résistantes au 
 changement climatique et la perméabilisation des sols ;&lt;br /&gt;     - La réflexion et l’acquisition de mobiliers urbains ;&lt;br /&gt;     - La gestion collective des biodéchets ;&lt;br /&gt;     - L’émergence de projets d’autoconsommation collective ;&lt;br /&gt;     - Toute solution innovante contribuant à la transition écologique et énergétique.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;• Les aménagements durables de mobilité active au travers de :&lt;br /&gt;     - La sécurisation des cheminements de mobilité active ;&lt;br /&gt;     - La création de stationnements de mobilité active adaptés ;&lt;br /&gt;     - La mise en place de solutions de co-mobilité innovantes ;&lt;br /&gt;     - La sensibilisation de la population face à l’enjeu de mobilité décarbonée.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les caractères innovant, qualitatif et éco-responsable s‘apprécieront au regard de la grille de 
 sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- La création et diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et de travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Notamment, sont inéligibles :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;→ Les projets de revitalisation des centres-bourgs éligibles à l’axe 7 FEDER Massif Central ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 2.2.4.1 du FEDER : Solutions fondées sur la nature.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles&lt;/strong&gt;&lt;strong&gt; les projets suivants :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les projets de mobilité active en lien avec une activité ou itinérance touristique (éligible à l’AAP 
 2.1) ;&lt;/p&gt;&lt;p&gt;- Les projets portant exclusivement sur la création ou le développement de commerces ou 
 services (éligible à l’AAP 3.3) ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de création ou d’entretien de voirie et réseaux divers ;&lt;/p&gt;&lt;p&gt;- Les projets exclusifs de travaux de démolition et/ou de déconstruction ;&lt;/p&gt;&lt;p&gt;- Les foires et manifestations.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définitions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Centre-bourg&lt;/strong&gt; : &lt;em&gt;cf&lt;/em&gt;. définition inscrite à l’annexe 1 du présent appel à projets.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Mobilité active &lt;/strong&gt;: désigne l’ensemble des déplacements impliquant une dépense énergétique par le 
 biais d’un effort musculaire avec ou sans assistance électrique. Au sens de cet AAP, les projets de 
 mobilité active devront être en corrélation avec un projet de revitalisation des centres-bourgs. Il s’agira 
 d’accompagner des projets de mobilité entre le centre-bourg et ses périphéries ou au sein même du 
 centre-bourg.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Solution innovante&lt;/strong&gt; : le GAL entend la notion d’innovation, dans un sens large et englobant des formes 
 d’innovation technique et technologique, de modèle économique, organisationnelle et de 
 gouvernance, d’information et de communication, d’usages et services, d’interaction sociale et de 
 coopération, nouvelles ou significativement améliorées par rapport à celles précédemment élaborées.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M4" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N4" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Eau pluviale
 Culture et identité collective
 Espaces verts
 Espace public
 Friche
 Recyclage et valorisation des déchets
 Accès aux services
 Citoyenneté
 Revitalisation
 Innovation, créativité et recherche
 Qualité de l'air
 Biodiversité
 Equipement public
 Réhabilitation
 Architecture
 Paysage
 Accessibilité
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Modes actifs : vélo, marche et aménagements associés
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O4" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P4" s="1" t="inlineStr">
+      <c r="P5" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q4" s="1" t="inlineStr">
+      <c r="Q5" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R4" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;- Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;- Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• La localisation du projet d’aménagement de l’espace public doit se situer dans la partie agglomérée d’une commune éligible (annexe 1). Un plan de localisation devra être fourni par le 
 porteur de projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Les projets de mobilité active devront concerner des circuits internes au centre-bourg ou entre le centre-bourg et ses périphéries. Un plan de localisation devra être fourni par le porteur de 
 projet et validé par le comité de programmation.&lt;/p&gt;&lt;p&gt;• Pour les actions concernant l’élaboration de projets prospectifs, intégrés et multisectoriels de 
 revitalisation des centres-bourgs, un argumentaire devra être fourni par le porteur de projet et 
 validé par le comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour le volet « voirie » des travaux, les dépenses de voirie perméables devront être clairement 
 distinguées des dépenses de voiries imperméables. Un argumentaire devra être fourni au 
 moment du dépôt du dossier.&lt;/p&gt;&lt;p&gt;• Pour les projets d’aménagement et de mobilité active, une étude préalable est obligatoire. Le 
 porteur de projet devra fournir le rendu définitif de l’étude au moment du dépôt de dossier.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DÉPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
 Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;     o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;     o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;     o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;     o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
 heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;     o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
@@ -918,261 +1212,261 @@
 devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;/!\ Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/p&gt;&lt;p&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;/!\ L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafonds d’aide LEADER :&lt;/p&gt;&lt;p&gt;- 30 000 € pour les projets présentant majoritairement des dépenses de fonctionnement retenues 
 après l’instruction&lt;/p&gt;&lt;p&gt;- 80 000 € pour les projets présentant majoritairement des dépenses d’investissement retenues 
 après l’instruction
 Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
 retenues par le service instructeur. 
 Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S4" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T4" s="1" t="inlineStr">
+      <c r="T5" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U4" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>GAL Loire Forez - Mobilité active</t>
         </is>
       </c>
-      <c r="V4" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X4" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y4" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z4" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/ingenierie-et-amenagement-de-l-espace-public-et-mobilite-active/</t>
         </is>
       </c>
-      <c r="AA4" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC4" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE4" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF4" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG4" s="1" t="inlineStr">
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH4" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="5" spans="1:34" customHeight="0">
-      <c r="A5" s="1">
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
         <v>165806</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
         </is>
       </c>
-      <c r="C5" s="1" t="inlineStr">
+      <c r="C6" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D5" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Coopérer pour étendre son réseau et requestionner les modes de faire</t>
         </is>
       </c>
-      <c r="E5" s="1" t="inlineStr">
+      <c r="E6" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G5" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H6" s="1" t="inlineStr">
         <is>
           <t>Subvention
-Ingénierie Juridique / administrative
+Ingénierie technique
 Ingénierie financière
-Ingénierie technique</t>
-[...2 lines deleted...]
-      <c r="I5" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J5" s="1" t="inlineStr">
+      <c r="J6" s="1" t="inlineStr">
         <is>
           <t>Taux maximum d’aides publiques tout financeur public confondu : • Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues • Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
+      <c r="K6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L5" s="1" t="inlineStr">
+      <c r="L6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_4_COOPERATION_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;La mise en œuvre de projets de coopération avec d’autres territoires français, européens, voire extra-européens, est un concept clé du programme LEADER. Les actions de coopération LEADER sont des 
 catalyseurs de dynamiques d’acteurs locaux, des accélérateurs de réalisation de projets innovants. 
 Fort de l’expérience de la programmation précédente, le GAL Loire se laisse ainsi la possibilité 
 d’expérimenter de nouvelles coopérations dans le domaine du textile, du patrimoine gastronomique, 
 de la viticulture ou de la pleine nature par exemple.&lt;/p&gt;&lt;p&gt;Les objectifs poursuivis par le GAL sont de :&lt;/p&gt;&lt;p&gt;− Développer de nouvelles méthodes de travail, confronter les idées, les outils ;&lt;/p&gt;&lt;p&gt;− Inscrire le GAL Loire dans des dynamiques plus larges de coopération (échelle européenne) ;&lt;/p&gt;&lt;p&gt;− Structurer des coopérations avec des territoires partageant des enjeux de développement 
 complémentaires notamment autour du textile, de la gastronomie, du vin, de la revitalisation 
 des centres-bourgs, de la pleine nature, etc.&lt;/p&gt;&lt;p&gt;Prise en compte des enjeux de transition écologique et énergétique :&lt;/p&gt;&lt;p&gt;− La coopération sert la stratégie locale de développement structurée autour de cet enjeu ;&lt;/p&gt;&lt;p&gt;− La coopération permet de capitaliser sur les bonnes pratiques durables rencontrées sur d’autres 
 territoires et d’expérimenter des pistes de solutions communes ;&lt;/p&gt;&lt;p&gt;− La gestion des projets de coopération se fera de manière à limiter l’empreinte écologique du 
 GAL : co-voiturage, utilisation des transports en commun, outils collaboratifs et réunions en 
 visioconférence, supports de communication numérisés, etc.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour répondre au dispositif, les projets devront associer au moins un autre GAL et s’inscrire dans les 
 thématiques travaillées à travers la stratégie locale de développement du GAL Loire :&lt;/p&gt;&lt;p&gt;− Rendre l’économie rurale plus résiliente en soutenant les activités à fort ancrage locale : 
 alimentation, forêt et bois, textile ;&lt;/p&gt;&lt;p&gt;− Faire du tourisme une activité créatrice de valeurs, durable et accessible ;&lt;/p&gt;&lt;p&gt;− Préserver et dynamiser un maillage de centres-bourgs vivants, structure de la ruralité ligérienne.&lt;/p&gt;&lt;p&gt;Le GAL Loire aspire à accompagner au moins un projet de coopération transnationale. 
 Au travers du présent appel à projets, le GAL Loire ambitionne de soutenir les actions de mise en œuvre d’activités de coopération en lien avec la stratégie du GAL. A ce 
 titre seront soutenues, plus précisément les actions suivantes :&lt;/p&gt;&lt;p&gt;→ Les actions d’animation ;&lt;/p&gt;&lt;p&gt;→ Les actions de communication ;&lt;/p&gt;&lt;p&gt;→ Les actions de mise en réseau ;&lt;/p&gt;&lt;p&gt;→ Les études et expertises ;&lt;/p&gt;&lt;p&gt;→ Les actions d’information, de sensibilisation et de formation ;&lt;/p&gt;&lt;p&gt;→ Les projets de recherche ;&lt;/p&gt;&lt;p&gt;→ L’élaboration de diagnostics, d’outils et de plans d’actions visant la mise en œuvre du 
 projet de coopération ;&lt;/p&gt;&lt;p&gt;→ La réalisation des plans d’actions et d’états des lieux ;&lt;/p&gt;&lt;p&gt;→ La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;→ Les actions de création et de diffusion culturelle et artistique ;&lt;/p&gt;&lt;p&gt;→ Les aménagements et travaux ;&lt;/p&gt;&lt;p&gt;→ Les opérations d’acquisition de matériel et d’équipements ;&lt;/p&gt;&lt;p&gt;→ Les actions de promotion, valorisation, commercialisation et mise en réseau.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Au regard de la grille de sélection, une attention particulière sera portée sur les projets prenant en 
 compte les enjeux de transition écologique.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles &lt;/strong&gt;les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
 Notamment, seront inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de coopération éligibles aux dispositif FEADER 304 et 305 ;&lt;/p&gt;&lt;p&gt;→ Les projets partenariaux éligibles au dispositif FEADER T01.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Sont inéligibles &lt;/strong&gt;les projets suivants : Les projets strictement éligibles aux autres AAP publiés par le GAL&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M5" s="1" t="inlineStr">
+      <c r="M6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N6" s="1" t="inlineStr">
         <is>
           <t>Patrimoine et monuments historiques
 Culture et identité collective
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Espaces verts
 Espace public
 Transition énergétique
 Recyclage et valorisation des déchets
 Accès aux services
 Cohésion sociale et inclusion
 Citoyenneté
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Revitalisation
 Innovation, créativité et recherche
 Biodiversité
 Equipement public
 Architecture
 Paysage
 Accessibilité
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Modes actifs : vélo, marche et aménagements associés
 Industrie
 Réduction de l'empreinte carbone
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O6" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P5" s="1" t="inlineStr">
+      <c r="P6" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q5" s="1" t="inlineStr">
+      <c r="Q6" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R5" s="1" t="inlineStr">
+      <c r="R6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projet. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Pour la mise en œuvre des actions de coopération, le porteur de projet devra fournir un accord 
 de coopération entre les partenaires du projet de coopération et les GAL (ou territoires 
 assimilés) concernés. Cet accord devra être signé au plus tard avant l’engagement juridique 
 de la subvention.&lt;/p&gt;&lt;p&gt;• La demande d’aide devra comporter la description du ou des thèmes de coopération pressentis, des objectifs et des partenaires envisagés pour le projet. Les thèmes de coopération devront s’inscrire dans la stratégie locale de développement du GAL Loire (Economie rurale, 
 Tourisme, Revitalisation des centres-bourgs)&lt;/p&gt;&lt;p&gt;• Le projet de coopération devra justifier de sa volonté d’essaimer à l’échelle du GAL Loire.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\&lt;/strong&gt; Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel : 
 Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris : &lt;/p&gt;&lt;p&gt;o Le matériel d’occasion selon les conditions précisées dans le document « Les règles communes 
 à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;o Tout devis ou facture inférieur à 100 HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 372 
 heures soit 0.25 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au 
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
 dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
 à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
@@ -1191,375 +1485,375 @@
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics locaux (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 50 000 €&lt;/p&gt;&lt;p&gt;Le taux d’intervention du FEADER (mesure 501 LEADER) appliqué aux projets sélectionnés est de 80%
 de l’assiette des dépenses éligibles HT retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Taux maximum d’aides publiques tout financeur public confondu :&lt;/p&gt;&lt;p&gt;• Porteur de projet public : 100% de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;• Porteur de projet privé : 80 % de l’assiette des dépenses éligibles HT retenues&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette date 
 est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous devez 
 donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.
 NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité. &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S6" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T5" s="1" t="inlineStr">
+      <c r="T6" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U6" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V6" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X6" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, Saint-Etienne Métropole) 04 74 87 52 01  &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z6" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/cooperer-pour-etendre-son-reseau-et-requestionner-les-modes-de-faire-2/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
+      <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF5" s="1" t="inlineStr">
+      <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
         <v>165805</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
         </is>
       </c>
-      <c r="C6" s="1" t="inlineStr">
+      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>EUROPE - LEADER - Liaison entre Actions de Développement de l’Économie Rurale</t>
         </is>
       </c>
-      <c r="D6" s="1" t="inlineStr">
+      <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Rendre l'économie rurale plus résiliente en soutenant les activités à fort ancrage local  - Structurer les filières prioritaires et permettre l'émergence d'activités particulièrement innovantes</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G7" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
-[...2 lines deleted...]
-Ingénierie Juridique / administrative
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Subvention
+Ingénierie technique
 Ingénierie financière
-Subvention</t>
-[...2 lines deleted...]
-      <c r="I6" s="1" t="inlineStr">
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="I7" s="1" t="inlineStr">
         <is>
           <t> Max : 80</t>
         </is>
       </c>
-      <c r="J6" s="1" t="inlineStr">
+      <c r="J7" s="1" t="inlineStr">
         <is>
           <t>Lorsque le projet relève d'un règlement d'aide d'Etat, le taux d’aide mentionné ci-dessus est plafonné par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du présent dispositif.</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
+      <c r="K7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L6" s="1" t="inlineStr">
+      <c r="L7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;CONTEXTE ET DESCRIPTION DU DISPOSITIF&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets s&amp;#039;inscrit dans le cadre du programme LEADER Loire 2023-2027, qui a pour objectif de favoriser la transition vers la sobriété et l&amp;#039;amélioration des conditions de vie dans nos territoires ruraux.&lt;br /&gt;&lt;/p&gt;&lt;p&gt;https://www.loireforez.fr/wp-content/uploads/2026/03/20260204_AAP_1_FILIERES_approuve_2026.pdf&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Contexte&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Trois filières prioritaires ont été identifiées :&lt;/p&gt;&lt;p&gt;− Alimentation : diversité de produits alimentaires locaux associés aux valeurs gastronomiques 
 véhiculées par les acteurs locaux (producteurs, transformateurs, distributeurs, consommateurs).&lt;/p&gt;&lt;p&gt;− Forêt-bois : très présente et structurante pour l’emploi local avec la présence d’entreprise de 
 transformation (scierie, menuiserie, fabricants d’isolants, constructeurs…) ses potentiels 
 demeurent insuffisamment exploités (ex : construction, production d’énergie).&lt;/p&gt;&lt;p&gt;− Textile : patrimoine industriel du territoire, la valeur ajoutée de la filière textile ligérienne s’exprime 
 par une spécialisation sur des compétences de niche avec des textiles techniques (médical, 
 sport) et des textiles haut de gamme pour les grandes marques de luxe. L’ancrage territorial 
 passera également par la fourniture de matières premières issues de l’agriculture locale : le 
 chanvre et la laine.&lt;/p&gt;&lt;p&gt;Outre leur caractère structurant pour l’économie ligérienne, ce choix s’est opéré également en raison :&lt;/p&gt;&lt;p&gt;− Des politiques d’accompagnement sur l’ensemble du territoire du GAL, dont elles font l’objet 
 et qui se sont concrétisées par des labellisations (« Projets Alimentaires Territoriaux » et « Territoires 
 d’Industrie ») ;&lt;/p&gt;&lt;p&gt;− Du rôle primordial qu’elles jouent dans la préservation de la biodiversité et de la ressource en 
 eau. Il est donc nécessaire de les accompagner pour limiter l’impact écologique de leurs 
 activités, et de les protéger des aléas climatiques et des crises énergétiques.&lt;/p&gt;&lt;p&gt;Le GAL Loire ambitionne également de soutenir la création ou le développement de nouvelles filières
 ou activités liées à une ressource locale. Les projets soutenus devront être innovants, structurants et 
 résilients. A titre informatif et sans présenter une liste exhaustive, plusieurs ressources locales, constituant 
 des potentiels pour l’avenir, ont été identifiées :&lt;/p&gt;&lt;p&gt;− Les matériaux biosourcés issus totalement ou partiellement de la biomasse (colza, miscanthus, 
 balle de riz, paille, anas de lin, liège, rafle de maïs, roseau, laine de mouton) ;&lt;/p&gt;&lt;p&gt;− Les matériaux géo-sourcés d’origine minérale tels que la terre crue ou la pierre sèche qui, 
 lorsqu’ils sont locaux et peu transformés, présentent une faible empreinte environnementale. Ils 
 peuvent aussi être issus du réemploi ou de la valorisation des déchets, de sous-produits ;&lt;/p&gt;&lt;p&gt;− Les Plantes à Parfum Aromatiques et Médicinales (PPAM) pour lesquelles un bassin de 
 production se développe dans la Loire ;&lt;/p&gt;&lt;p&gt;− Le chanvre, historiquement produit dans la Loire, fait l’objet d’une relance économique par le 
 biais de transformations multiples (huile, savon, isolant…) hors graines alimentaires et textiles.&lt;/p&gt;&lt;p&gt;Les projets s’inscrivant dans le champ de l’économie circulaire et/ou de l’écologie industrielle sont 
 recherchés.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Les objectifs poursuivis par le GAL sont de :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Agir ensemble sur les chaînes de valeur des filières prioritaires locales&lt;/p&gt;&lt;p&gt;− Favoriser l’émergence de filières ou activités nouvelles liées à une ressource locale&lt;/p&gt;&lt;p&gt;− Créer une culture commune autour des ressources pour l’ensemble des acteurs (entreprises, 
 institutions publiques, habitants)&lt;/p&gt;&lt;p&gt;− Limiter l’impact écologique des activités économiques &lt;/p&gt;&lt;p&gt;− Protéger les entreprises des aléas climatiques et des crises énergétiques  &lt;/p&gt;&lt;p&gt;&lt;strong&gt;La prise en compte des enjeux de transition écologiques et énergétiques :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;− Valoriser les ressources locales tout en préservant la biodiversité, la ressource en eau, en limitant 
 les intrants et en les protégeant des aléas climatiques&lt;/p&gt;&lt;p&gt;− Adapter ou réutiliser l’existant en soutenant des projets de réutilisation, réemploi, 
 d’écoconception
 − Favoriser la création d’activités à faible bilan carbone&lt;/p&gt;&lt;p&gt;− Sensibiliser les habitants et les usagers par la mise en réseau d’acteurs et la conduite d’actions 
 collective&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Description du dispositif&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Au travers du présent appel à projets, le GAL Loire vise à soutenir les projets suivants :&lt;/p&gt;&lt;p&gt;− La production, transformation, distribution ou commercialisation de biens et services ;&lt;/p&gt;&lt;p&gt;− Les stratégies territoriales ;&lt;/p&gt;&lt;p&gt;− La promotion des savoir-faire et la conservation du patrimoine immatériel ;&lt;/p&gt;&lt;p&gt;− La mise en réseau des acteurs ;&lt;/p&gt;&lt;p&gt;− Le renforcement de la synergie entre les activités à fort ancrage territorial local ;&lt;/p&gt;&lt;p&gt;− La sensibilisation et l’accompagnement à la création - reprise d’activités notamment pour les 
 secteurs dont le métier est en tension ;&lt;/p&gt;&lt;p&gt;− La sensibilisation aux enjeux de l’économie circulaire, de l’emploi durable et de la mobilité 
 décarbonée ;&lt;/p&gt;&lt;p&gt;− Information et sensibilisation des consommateurs ;&lt;/p&gt;&lt;p&gt;− Les tiers-lieux innovants à vocation économique permettant le développement d’une ou 
 plusieurs filières.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Le caractère innovant, structurant, résilient et de fort ancrage local du projet s’appréciera au regard 
 de la grille de sélection.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;A ce titre seront soutenues, plus précisément, les actions suivantes :&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;- Les actions d’animation ;&lt;/p&gt;&lt;p&gt;- Les actions de communication ;&lt;/p&gt;&lt;p&gt;- Les formations ;&lt;/p&gt;&lt;p&gt;- Les études ;&lt;/p&gt;&lt;p&gt;- La création d’outils et de services numériques ;&lt;/p&gt;&lt;p&gt;- Les opérations d’acquisition de matériels et d’équipements ;&lt;/p&gt;&lt;p&gt;- Les opérations d’aménagement et travaux.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets éligibles aux autres dispositifs FEADER régionaux de droit commun ou aux 
 dispositifs européens FEDER/FSE. Se renseigner auprès du GAL.
 Notamment, sont inéligibles :&lt;/p&gt;&lt;p&gt;→ Les projets de production, transformation, distribution ou commercialisation de biens et services
 éligibles aux dispositifs FEADER ;&lt;/p&gt;&lt;p&gt;→ Les stratégies territoriales éligibles au dispositif FEADER T01 ;&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 7.5.2.1 du FEDER : Soutenir les filières spécifiques : forêt/bois, 
 textile/cuir/laine et pierre.&lt;/p&gt;&lt;p&gt;→ Les projets éligibles au dispositif 1.1.1.4 du FEDER : Animer la stratégie régionale d’innovation&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Sont inéligibles&lt;/strong&gt; les projets suivants :&lt;/p&gt;&lt;p&gt;− Les activités touristiques basées sur les savoir-faire locaux (éligible à l’AAP 2.1).&lt;/p&gt;&lt;p&gt;− Les foires et manifestations&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Définition&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Ancrage territorial local &lt;/strong&gt;: C’est le processus et le résultat d’interactions entre entreprise et territoire, 
 fondés sur la création collective de ressources communes, spécifiques et localisées, permettant une 
 longue période de sédentarité d’une entreprise.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M6" s="1" t="inlineStr">
+      <c r="M7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;a href="https://www.loireforez.fr/actualite/la-ferme-des-delices-foreziens-un-exemple-concret-de-laccompagnement-leader-loire/" target="_blank"&gt;GAEC La Ferme des Délices - Tourisme gourmand&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.loireforez.fr/leader/" target="_blank"&gt;Projets réalisés LEADER Forez 2014-2022&lt;/a&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N7" s="1" t="inlineStr">
         <is>
           <t>Forêts
 Sols
 Transition énergétique
 Education et renforcement des compétences
 Alimentation
 Commerces et services
 Tiers-lieux
 Economie circulaire
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production
 Economie sociale et solidaire
 Innovation, créativité et recherche
 Paysage
 Attractivité économique
 Appui méthodologique
 Animation et mise en réseau
 Valorisation d'actions
 Artisanat
 Industrie</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Ponctuelle</t>
         </is>
       </c>
-      <c r="P6" s="1" t="inlineStr">
+      <c r="P7" s="1" t="inlineStr">
         <is>
           <t>01/03/2026</t>
         </is>
       </c>
-      <c r="Q6" s="1" t="inlineStr">
+      <c r="Q7" s="1" t="inlineStr">
         <is>
           <t>30/11/2026</t>
         </is>
       </c>
-      <c r="R6" s="1" t="inlineStr">
+      <c r="R7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;PORTEURS DE PROJETS ELIGIBLES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour présenter une candidature à cet appel à projets, sont éligibles les bénéficiaires suivants :&lt;/p&gt;&lt;p&gt;− Toute personne physique ou morale.&lt;/p&gt;&lt;p&gt;Sont inéligibles :&lt;/p&gt;&lt;p&gt;− Les bénéficiaires définis comme inéligibles dans le document « Les règles communes à toutes 
 les aides FEADER » ;&lt;/p&gt;&lt;p&gt;− Les indivisions ;&lt;/p&gt;&lt;p&gt;− Les grandes entreprises (hors collectivités, sociétés avec de l’actionnariat public et SCIC).&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;CONDITIONS D’ELIGIBILITE&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Les conditions d’éligibilité sont les obligations qui doivent être remplies au moment de la sélection pour 
 que le projet soit éligible au présent appel à projets. Ces conditions sont les suivantes :&lt;/p&gt;&lt;p&gt;• Les conditions d’éligibilité définies dans le document « Les règles communes à toutes les aides 
 FEADER » consultables sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du 
 dispositif concerné.&lt;/p&gt;&lt;p&gt;• Les projets dont la localisation se situe dans une commune de 10 000 habitants ou plus sont 
 éligibles à condition qu’ils bénéficient à la zone rurale (territoire du GAL hors commune de plus 
 de 10 000 hab). Un argumentaire devra être fourni par le porteur de projet et validé par le 
 comité de programmation du GAL.&lt;/p&gt;&lt;p&gt;• Seront éligibles les projets répondant à l’une des conditions suivantes :&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec, a minima, l’une des filières identifiées comme prioritaire au titre de cet 
 appel à projets (alimentation, forêt et bois, textile) – ce point sera analysé par le service 
 instructeur lors de l’instruction du dossier.&lt;/p&gt;&lt;p&gt;                   o Soit en lien avec l’exploitation d’une autre ressource identifiée comme locale - un 
 argumentaire devra être fourni par le porteur de projet et validé par le comité de 
 programmation du GAL.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;DEPENSES&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Dépenses éligibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;/!\ Les dépenses doivent être supportées par le bénéficiaire, être nécessaires à la réalisation de 
 l’opération et comporter un lien démontré avec celle-ci.
 Peuvent être financées les dépenses suivantes :&lt;/p&gt;&lt;p&gt;Dépenses au réel :&lt;/p&gt;&lt;p&gt;Toutes dépenses (matérielles et immatérielles) directement liées à l’opération y compris :&lt;/p&gt;&lt;p&gt;                             o Le matériel d’occasion selon les conditions précisées dans le document « Les règles com_x0002_munes à toutes les aides FEADER » ;&lt;/p&gt;&lt;p&gt;                             o Les dépenses de déplacement de personnes non rémunérées par la structure ou les dépenses 
 de déplacement hors France métropolitaine ;&lt;/p&gt;&lt;p&gt;                             o Tout devis ou facture inférieur à 100 € HT.&lt;/p&gt;&lt;p&gt;Dépenses sous forme de coûts simplifiés (OCS) :&lt;/p&gt;&lt;p&gt;                             o Les frais de personnel directs, pris en charge sous forme de coûts unitaires dans la limite de 744 
 heures soit 0.5 Equivalent Temps Plein par période de 12 mois. Ces frais sont éligibles jusqu’au
 31/12/2027 ;&lt;/p&gt;&lt;p&gt;                             o Les coûts indirects et frais de déplacement, pris en compte sous forme d’un taux forfaitaire 
 respectif de 15% et 5% des frais de personnel directs éligibles.
 Les modalités de prise en compte des dépenses sous formes de coûts simplifiés (OCS) sont décrites 
 dans le document «Les règles communes à toutes les aides FEADER » partie « règles communes relatives 
 à la mise en place des options de coûts simplifiés», consultables sur le site du Guide des aides de la 
 Région Auvergne Rhône Alpes https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer 
 une demande » du dispositif concerné.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Dépenses inéligibles&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Les dépenses définies comme inéligibles dans le document « Les règles communes à toutes les 
 aides FEADER » ;&lt;/li&gt;&lt;li&gt;Les véhicules standards (utilitaires, remorques) sans aménagement spécifique ;&lt;/li&gt;&lt;li&gt;Les frais de bouche ;&lt;/li&gt;&lt;li&gt;L’acquisition de foncier bâti ou non bâti ;&lt;/li&gt;&lt;li&gt;Les travaux de voirie et réseaux divers ;&lt;/li&gt;&lt;li&gt;Les études préalables initiées en amont du dépôt du projet ;&lt;/li&gt;&lt;li&gt;Les loyers.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;3. Plancher et plafond de mes dépenses&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Pour être éligibles, les projets doivent présenter des dépenses pour un montant devant dépasser 
 5 000 € HT de dépenses éligibles retenues après instruction.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ Seules les dépenses initiées après le dépôt de votre dossier sont éligibles à la subvention. Cette 
 date est rappelée dans votre récapitulatif de demande après saisie de votre dossier en ligne. Vous 
 devez donc veiller à déposer votre dossier avant le début de réalisation de votre projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;Les dépenses initiées avant le dépôt de votre dossier peuvent rendre la totalité de votre projet 
 inéligible ; c’est notamment le cas pour les projets n’ayant pas une finalité agricole et devant relever 
 d’un régime d’aide d’Etat. Renseignez-vous auprès du service instructeur.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;NB : Par dépenses initiées pour la conduite du projet, il faut comprendre tout devis signé, tout bon pour accord 
 signé, toute notification de marché, toute commande passée au bénéfice de la mise en œuvre du projet.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;&lt;strong&gt;L’attribution d’une subvention n’est pas automatique. Votre demande d’aide peut être rejetée. 
 Aussi, tout commencement des dépenses après le dépôt de votre dossier, mais avant l’éventuelle 
 notification de l’aide attribuée, relève de votre seule responsabilité.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;LES ENGAGEMENTS A RESPECTER DANS LE CADRE DE CET APPEL A PROJETS&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;/!\ &lt;/strong&gt;Pour bénéficier d’une subvention du FEADER, vous devez impérativement respecter des 
 engagements. 
 Ceux-ci sont précisés dans le document « Engagements du demandeur » consultable et 
 téléchargeable sur le site du Guide des aides de la Région Auvergne Rhône-Alpes 
 https://www.auvergnerhonealpes.fr/aides, dans la rubrique « Déposer une demande » du dispositif 
 concerné. Veuillez les lire attentivement et les accepter lors de la transmission de votre demande 
 d’aide en ligne.&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;MODALITES D’ATTRIBUTION DE L’AIDE POUR MON PROJET&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;1. Financeurs possibles&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Cet appel à projets est financé par le fonds européen FEADER (mesure 501 LEADER). Ce financement 
 est cumulable avec d’autres cofinancements publics (Etat, Région, Département, EPCI…) non 
 européens.
 L’attribution des subventions FEADER est d’ailleurs conditionnée à l&amp;#039;obtention de cofinancements 
 publics nationaux (Etat, Région, Département, EPCI…).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;2. Modalité de calcul de l’aide&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Plafond d’aide LEADER : 80 000 €&lt;/p&gt;&lt;p&gt;Le taux d’aide appliqué aux projets sélectionnés est de 80 % de l’assiette des dépenses éligibles HT 
 retenues par le service instructeur.&lt;/p&gt;&lt;p&gt;Lorsque le projet relève d&amp;#039;un règlement d&amp;#039;aide d&amp;#039;Etat, le taux d’aide mentionné ci-dessus est plafonné 
 par les règles des régimes d’aides d’Etat en vigueur mais ne peut en aucun cas excéder celui du 
 présent dispositif.&lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T6" s="1" t="inlineStr">
+      <c r="T7" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U7" s="1" t="inlineStr">
         <is>
           <t>GAL Loire</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V7" s="1" t="inlineStr">
         <is>
           <t>https://www.loireforez.fr/entreprendre/les-aides-financieres/leader-loire-2023-2027/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X7" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Pour toute question et avant tout dépôt d’une demande d’aide, merci de bien vouloir contacter le GAL 
 Loire &lt;/strong&gt;pour savoir si votre projet peut être éligible à l&amp;#039;accompagnement technique et financier LEADER. L’équipe LEADER, composée de référents locaux, est à votre écoute pour vous accompagner dans la concrétisation de votre projet.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;• Coordinatrice LEADER Loire 04 26 24 72 36 - 06 87 94 08 06 – leaderloire&amp;#64;loireforez.fr&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;• Secteur NORD (Roannais agglomération, Charlieu Belmont Communauté, CC Pays d’Urfé, CC des Vals d’Aix et 
 Isable, CC du Pays entre Loire et Rhône) 04 77 44 29 18&lt;/p&gt;&lt;p&gt;• Secteur CENTRE (Loire Forez agglomération, CC Forez-Est) 04 26 24 72 12 - 06 75 94 60 06&lt;/p&gt;&lt;p&gt;• Secteur SUD (Parc Naturel du Pilat, CC des Monts du Pilat, CC du Pilat Rhodanien, Vienne Condrieu agglomération, 
 Saint-Etienne Métropole) 04 74 87 52 01  &lt;br /&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>inesguezennec@loireforez.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z7" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/aap-1-structurer-les-filieres-prioritaires-et-permettre-l-emergence-d-activites-particulierement-innovantes/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>CA Loire Forez Agglomération</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
+      <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AG7" s="1" t="inlineStr">
         <is>
           <t>13/02/2026</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>01/04/2026</t>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>02/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>