--- v0 (2026-04-30)
+++ v1 (2026-09-08)
@@ -84,51 +84,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AH4"/>
+  <dimension ref="A1:AH3"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
@@ -263,224 +263,166 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>162945</v>
+        <v>66403</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Bénéficier gratuitement de la compétence d'un architecte pour participer à son jury</t>
-[...4 lines deleted...]
-          <t>Architecte consultant de la MIQCP</t>
+          <t>Bénéficier d'expertises spécifiques sur la commande publique de maîtrise d'œuvre</t>
+        </is>
+      </c>
+      <c r="C2" s="0" t="inlineStr">
+        <is>
+          <t>Petites villes de demain</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...1 lines deleted...]
-Etablissement public dont services de l'Etat</t>
+Collectivité d’outre-mer à statut particulier</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Ingénierie technique
-Ingénierie Juridique / administrative</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;La Mission interministérielle pour la qualité des constructions publiques (MIQCP) se fait assister par trente architectes consultants et consultantes en vue de 
-[...10 lines deleted...]
-          <t>&lt;p&gt;Les architectes de la MIQCP interviennent dans les &lt;strong&gt;jurys ou commissions des consultations pour les ouvrages publics&lt;/strong&gt; (constructions en neuf ou en réhabilitation, et ouvrages d&amp;#039;infrastructures) dans le cadre des différentes procédures ou techniques d&amp;#039;achat prévues dans le code dela commande publique :&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;jurys des &lt;strong&gt;concours de maîtrise d&amp;#039;oeuvre &lt;/strong&gt;: pour les écoles, les bibliothèques médiathèques, les centres d&amp;#039;interprétation, les équipements sportifs, les places publiques, etc.&lt;/li&gt;&lt;li&gt;jurys des &lt;strong&gt;procédures formalisées&lt;/strong&gt; : dialogues compétitifs, procédure avec négocation, etc. : pour les projets de réhabilitation des équipements publics, de transformation complexe, ...&lt;/li&gt;&lt;li&gt;comité de consultation (sélection et audition) dans les &lt;strong&gt;procédures adaptées&lt;/strong&gt;, MAPA pour tout type d’équipement public ou d&amp;#039;espace public.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;
+ Vous souhaitez bénéficier d&amp;#039;une expertise et de conseils à partir de votre projet spécifique sur les principes, éléments de méthode et outils de la commande publique et les conditions de sa mise en oeuvre : rôle et mission de la maîtrise d&amp;#039;ouvrage publique, l&amp;#039;importance des études préalables et de la programmation en amont de la commande architecturale et urbaine, le choix de la maîtrise d&amp;#039;oeuvre, le nécessaire établissement d&amp;#039;une qualité des relations humaines et contractuelles entre les différents acteurs (maîtres d&amp;#039;ouvrages, maîtrise d&amp;#039;usage et société civile, AMO, bureaux d&amp;#039;études, maîtres d&amp;#039;oeuvre, entreprises...).
+&lt;/p&gt;
+&lt;p&gt;
+ La Mission interministérielle pour la qualité des constructions publiques ( MIQCP) assure une assistance téléphonique qui offre, en temps réel, une possibilité d&amp;#039;échanges et de conseils ponctuels et personnalisés. Ce service est libre d&amp;#039;accès, gratuit et sans contrainte. Les conseils pratiques ainsi formulés visent à permettre aux maîtres d&amp;#039;ouvrage, à leurs assistants et aux maîtres d&amp;#039;oeuvre qui y font appel de s&amp;#039;appuyer sur l&amp;#039;expérience acquise par l&amp;#039;équipe de la MIQCP. Ce dialogue direct peut concerner des opérations complexes autant que des opérations plus &amp;#34;classiques&amp;#34;, des démarches de projet innovantes ou exemplaires autant que des questions juridiques ou pratiques.
+&lt;/p&gt;</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>Patrimoine et monuments historiques
-[...5 lines deleted...]
-Tiers-lieux
+          <t>Foncier
 Equipement public
 Bâtiments et construction
-Réhabilitation
-[...7 lines deleted...]
-Cimetières et funéraire</t>
+Appui méthodologique</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
-[...14 lines deleted...]
-      </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Communes bénéficiaires du programme Petites villes de demain</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>https://www.miqcp.gouv.fr/index.php?option=com_content&amp;view=article&amp;id=121:solliciter-la-miqcp-pour-la-participation-d-un-de-ses-architectes-consultant-a-un-jury-de-concours-de-maitrise-d-oeuvre&amp;catid=39&amp;Itemid=158&amp;lang=fr</t>
-[...4 lines deleted...]
-          <t>https://www.demarches-simplifiees.fr/commencer/demande-de-prestation-d-un-architecte-consultant-p</t>
+          <t>http://www.miqcp.gouv.fr/index.php?lang=fr</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Envoyer un mail&lt;span id="cloak58914"&gt; avec les données élémentaires de l&amp;#039;opération, date du jury et pièces écrites (avis et règlement minima, même si projet),&lt;/span&gt;&lt;/p&gt;&lt;p&gt;à&lt;/p&gt;&lt;br /&gt;&lt;p&gt;Mireille GUIGNARD&lt;/p&gt;&lt;p&gt;secrétaire générale adjointe&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Architecte urbaniste en chef de l’État&lt;/p&gt;&lt;p&gt;Tél. 01.40.81.23.72&lt;/p&gt;&lt;p&gt;&lt;span id="cloak3941"&gt;&lt;a href="mailto:mireille.guignard&amp;#64;developpement-durable.gouv.fr"&gt;mireille.guignard&amp;#64;developpement-durable.gouv.fr&lt;/a&gt;&lt;/span&gt;&lt;/p&gt;ou si question, contacter directement Mireille Guignard</t>
+          <t>&lt;p&gt;miqcp&amp;#64;developpement-durable.gouv.fr&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>mireille.guignard@developpement-durable.gouv.fr</t>
+          <t>petitesvillesdedemain@anct.gouv.fr</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/beneficier-gratuitement-de-la-competence-dun-architecte-pour-participer-a-son-jury/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/5f3b-beneficier-dexpertises-specifiques-sur-la-com/</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
-          <t>Aménagement d’une aire de jeux
-[...14 lines deleted...]
-Végétalisation du cimetière</t>
+          <t>Gestion d'une base nautique</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
-          <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
+          <t>Agence nationale de la cohésion des territoires</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>21/06/2024</t>
+          <t>22/10/2020</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/04/2026</t>
+          <t>10/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>120584</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Conseiller les maîtres d'ouvrages publics sur le processus de mise en oeuvre de leurs projets d'architecture, de paysage ou d'urbanisme</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 ÉcoQuartier
 Renaturation des villes</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Mission interministérielle pour la qualité des constructions publiques (MIQCP)</t>
         </is>
       </c>
@@ -642,169 +584,48 @@
           <t>Construction d’une école</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>MIQCP _ mission interministérielle de la qualité des constructions publiques</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>18/10/2022</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>06/04/2026</t>
-[...120 lines deleted...]
-          <t>10/04/2026</t>
+          <t>07/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>