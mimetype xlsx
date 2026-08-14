--- v0 (2026-02-03)
+++ v1 (2026-08-14)
@@ -84,56 +84,56 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA3"/>
+  <dimension ref="A1:AH3"/>
   <sheetViews>
     <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeroes="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetData>
-    <row r="1" spans="1:27" customHeight="0">
+    <row r="1" spans="1:34" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Id</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Nom de l'aide</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Programmes</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Nom initial</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Porteurs d'aides</t>
         </is>
       </c>
@@ -225,91 +225,355 @@
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>Lien vers la démarche en ligne</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Contact(s) pour candidater</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
           <t>Auteur de l'aide</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
           <t>url</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
           <t>Statut</t>
         </is>
       </c>
+      <c r="AB1" s="0" t="inlineStr">
+        <is>
+          <t>Types de projet</t>
+        </is>
+      </c>
+      <c r="AC1" s="0" t="inlineStr">
+        <is>
+          <t>Structure</t>
+        </is>
+      </c>
+      <c r="AD1" s="0" t="inlineStr">
+        <is>
+          <t>Aide européenne</t>
+        </is>
+      </c>
+      <c r="AE1" s="0" t="inlineStr">
+        <is>
+          <t>Aide payante</t>
+        </is>
+      </c>
+      <c r="AF1" s="0" t="inlineStr">
+        <is>
+          <t>Importé</t>
+        </is>
+      </c>
+      <c r="AG1" s="0" t="inlineStr">
+        <is>
+          <t>Date de création</t>
+        </is>
+      </c>
+      <c r="AH1" s="0" t="inlineStr">
+        <is>
+          <t>Date de mise à jour</t>
+        </is>
+      </c>
     </row>
-    <row r="2" spans="1:27" customHeight="0">
+    <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
+        <v>154980</v>
+      </c>
+      <c r="B2" s="0" t="inlineStr">
+        <is>
+          <t>Développer et professionnaliser les garages et loueurs solidaires</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Réseau Agil'ess</t>
+        </is>
+      </c>
+      <c r="E2" s="0" t="inlineStr">
+        <is>
+          <t>Réseau Agil'ess</t>
+        </is>
+      </c>
+      <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Entreprise publique locale (Sem, Spl, SemOp)
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nous avons développé une expertise importante sur la création d&amp;#039;activité de mobilité solidaire. Nous proposons différentes
+&lt;/p&gt;
+&lt;p&gt;
+ formes d&amp;#039;accompagnements, adaptés chaque situation : étude de faisabilité du projet, modélisation économique et mise en
+&lt;/p&gt;
+&lt;p&gt;
+ place du projet. Ainsi, notre accompagnement peut vous permettre d&amp;#039;accéder à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une étude de marché
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une cartographie des acteurs sur votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;état des lieux de l&amp;#039;activité sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La compréhension les besoins et la actions pour structurer votre projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une aide pour mettre en place d&amp;#039;un modèle économique pérenne (création de budget prévisionnel, notes explicatives)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La préparation d&amp;#039;une gouvernance et d&amp;#039;un modèle de gestion d&amp;#039;un garage solidaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un focus sur les partenariats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des échanges de bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une aide au fonctionnement et gestion quotidienne du garage.
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Depuis 2017 nous avons effectué plus de 120 journées d&amp;#039;accompagnement auprès de 14 porteurs de projets.
+&lt;/p&gt;
+&lt;p&gt;
+ Accompagnement à la création d&amp;#039;un garage solidaire dans le departement 64
+&lt;/p&gt;
+&lt;p&gt;
+ Contexte :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CIEL est une structure d&amp;#039;insertion qui souhaitait la création d&amp;#039;un garage solidaire afin d&amp;#039;offrir des solutions de mobilité à ses salariés en insertion et aux bénéficiaires en situation de précarité sur le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ Accompagnement proposé :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la modélisation du projet de garage solidaire de l&amp;#039;association
+ &lt;/li&gt;
+ &lt;li&gt;
+  Former les salariés aux spécificités d&amp;#039;une activité de réparation sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer un atelier mécanique, de l&amp;#039;organisation de l&amp;#039;atelier à la gestion des stocks et procédures d&amp;#039;hygiène et sécurité
+ &lt;/li&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Economie sociale et solidaire
+Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité
+Mobilité et véhicules autonomes</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Associations loi 1901
+&lt;/p&gt;
+&lt;p&gt;
+ Srructures IAE
+&lt;/p&gt;
+&lt;p&gt;
+ Agrement ESUS
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T2" s="0" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement
+Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.agiless.fr/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nathan Crouzevialle - Chargé d&amp;#039;accompagnements et de formation : nathan.crouzevialle&amp;#64;agiless.fr
+&lt;/p&gt;
+&lt;p&gt;
+ Michèle Morgan - Déléguée Générale : michele.morgan&amp;#64;agiless.fr
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>contact@agiless.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f71b-developper-et-professionnaliser-les-garages-e/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Réseau Agil'ess</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
         <v>146348</v>
       </c>
-      <c r="B2" s="0" t="inlineStr">
+      <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Aider à la création, au développement et à la professionnalisation d'un garage solidaire ou d'un service de location sociale</t>
         </is>
       </c>
-      <c r="E2" s="0" t="inlineStr">
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Réseau Agil'ess</t>
         </is>
       </c>
-      <c r="G2" s="0" t="inlineStr">
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Association
 Entreprise privée
 Particulier</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="L2" s="0" t="inlineStr">
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Le Réseau Agil&amp;#039;ess, le réseau national des garages et loueurs solidaires
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Notre association a pour but de rassembler et d&amp;#039;œuvrer pour le développement et la professionnalisation des garages et loueurs solidaires qui interviennent en faveur de la mobilité pour tous. En 2023, il regroupe 50 structures sur l&amp;#039;ensemble du territoire.
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Les garages et loueurs sociaux et solidaires sont des structures de l&amp;#039;Économie Sociale et Solidaire proposant des solutions et des accompagnements adaptés à des personnes situation de précarité et/ou en insertion professionnelle : réparation, entretien, location de véhicules à bas tarif (voiture, vélo, etc.), mais aussi micro-transport social, atelier de formation à la mécanique... Une majorité d&amp;#039;entre elles sont des Structures d&amp;#039;Insertion par l&amp;#039;Activité Economique (SIAE), recrutant des personnes éloignées de l&amp;#039;emploi. Depuis plusieurs années, les garages et loueurs solidaires développent des solutions ayant un faible impact sur l&amp;#039;environnement (location de vélo, de véhicule électrique, covoiturage, etc.).
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Notre accompagnement
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  Nous avons développé une expertise importante sur la création d&amp;#039;activité de mobilité solidaire. Nous proposons différentes formes d&amp;#039;accompagnements, adaptés chaque situation : étude de faisabilité du projet, modélisation économique et mise en place du projet. Ainsi, notre accompagnement peut vous permettre d&amp;#039;accéder à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une étude de marché
@@ -322,51 +586,51 @@
  &lt;/li&gt;
  &lt;li&gt;
   La compréhension les besoins et la actions pour structurer votre projet
  &lt;/li&gt;
  &lt;li&gt;
   Une aide pour mettre en place d&amp;#039;un modèle économique pérenne (création de budget prévisionnel, notes explicatives)
  &lt;/li&gt;
  &lt;li&gt;
   La préparation d&amp;#039;une gouvernance et d&amp;#039;un modèle de gestion d&amp;#039;un garage solidaire
  &lt;/li&gt;
  &lt;li&gt;
   Un focus sur les partenariats
  &lt;/li&gt;
  &lt;li&gt;
   Des échanges de bonnes pratiques
  &lt;/li&gt;
  &lt;li&gt;
   Une aide au fonctionnement et gestion quotidienne du garage
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  De plus, notre connaissance du secteur nous permet de réaliser des études prospectives comme la création d&amp;#039;un centre VHU solidaire ou l&amp;#039;inclusion de véhicule sans permis dans l&amp;#039;activité des garages et loueurs solidaires.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M2" s="0" t="inlineStr">
+      <c r="M3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Depuis 2017 nous avons effectué plus de 120 journées d&amp;#039;accompagnement auprès de 14 porteurs de projets.
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   &lt;br /&gt;
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Exemple 1 : Accompagnement à la création d&amp;#039;un garage solidaire : CIEL 64
  &lt;/strong&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Contexte :
  &lt;/strong&gt;
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CIEL est une structure d&amp;#039;insertion qui souhaitait la création d&amp;#039;un garage solidaire afin d&amp;#039;offrir des solutions de mobilité à ses salariés en insertion et aux bénéficiaires en situation de précarité sur le territoire.
@@ -458,318 +722,139 @@
  &lt;/li&gt;
  &lt;li&gt;
   Appréhender toute la dimension juridique et la règlementation autour des centres de revalorisation des déchets.
  &lt;/li&gt;
  &lt;li&gt;
   Établir un budget prévisionnel (financier, RH...) pour la création de la structure.
  &lt;/li&gt;
  &lt;li&gt;
   Structurer l&amp;#039;ensemble partenarial (financier, prescripteurs, fournisseurs...) autour du projet.
  &lt;/li&gt;
  &lt;li&gt;
   Accompagner la mise en œuvre opérationnelle du projet de centre de gestion et de revalorisation des déchets VHU.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Résultat ?&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;
  Notre organisme de formation est référencés par le Datadock et l&amp;#039;OPCA Uniformation. Nous sommes également référencés en tant que prestataire pour le Dispositif Local d&amp;#039;Accompagnement.
 &lt;/p&gt;
 &lt;p&gt;
  Le Réseau Agil&amp;#039;ess est également intervenu comme prestataire auprès de réseaux nationaux des structures d&amp;#039;insertion comme Chantier Ecole, la Fédération des Entreprises d&amp;#039;Insertion, etc.
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N2" s="0" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité</t>
         </is>
       </c>
-      <c r="O2" s="0" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R2" s="0" t="inlineStr">
+      <c r="R3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Notre accompagnement est accessible aux porteurs de projets ou aux structures existantes, qu&amp;#039;ils soient associatif, structure de l&amp;#039;économie sociale, et solidaire, entreprise d&amp;#039;insertion ou collectivité territoriale.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T2" s="0" t="inlineStr">
+      <c r="T3" s="1" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://www.agiless.fr/</t>
         </is>
       </c>
-      <c r="W2" s="0" t="inlineStr">
+      <c r="W3" s="1" t="inlineStr">
         <is>
           <t>https://www.agiless.fr/contact/</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nathan Crouzevialle - Chargé d&amp;#039;études et d&amp;#039;accompagnements via les adresses suivantes :
 &lt;/p&gt;
 &lt;p&gt;
  nathan.crouzevialle&amp;#64;agiless.fr ou contact&amp;#64;agiless.fr
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y2" s="0" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>contact@agiless.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/09b7-aide-a-la-creation-au-developpement-et-a-la-p/</t>
         </is>
       </c>
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="D3" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Réseau Agil'ess</t>
         </is>
       </c>
-      <c r="E3" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="K3" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
-[...157 lines deleted...]
-          <t>published</t>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>26/07/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>