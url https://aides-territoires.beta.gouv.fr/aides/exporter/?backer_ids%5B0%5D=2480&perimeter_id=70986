--- v0 (2026-03-12)
+++ v1 (2026-05-17)
@@ -263,598 +263,598 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>146348</v>
+        <v>154980</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Aider à la création, au développement et à la professionnalisation d'un garage solidaire ou d'un service de location sociale</t>
+          <t>Développer et professionnaliser les garages et loueurs solidaires</t>
+        </is>
+      </c>
+      <c r="D2" s="0" t="inlineStr">
+        <is>
+          <t>Réseau Agil'ess</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Réseau Agil'ess</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...330 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique
 Ingénierie financière
 Ingénierie Juridique / administrative</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
+      <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
-      <c r="L3" s="1" t="inlineStr">
+      <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nous avons développé une expertise importante sur la création d&amp;#039;activité de mobilité solidaire. Nous proposons différentes
 &lt;/p&gt;
 &lt;p&gt;
  formes d&amp;#039;accompagnements, adaptés chaque situation : étude de faisabilité du projet, modélisation économique et mise en
 &lt;/p&gt;
 &lt;p&gt;
  place du projet. Ainsi, notre accompagnement peut vous permettre d&amp;#039;accéder à :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Une étude de marché
  &lt;/li&gt;
  &lt;li&gt;
   Une cartographie des acteurs sur votre territoire
  &lt;/li&gt;
  &lt;li&gt;
   L&amp;#039;état des lieux de l&amp;#039;activité sur le territoire
  &lt;/li&gt;
  &lt;li&gt;
   La compréhension les besoins et la actions pour structurer votre projet
  &lt;/li&gt;
  &lt;li&gt;
   Une aide pour mettre en place d&amp;#039;un modèle économique pérenne (création de budget prévisionnel, notes explicatives)
  &lt;/li&gt;
  &lt;li&gt;
   La préparation d&amp;#039;une gouvernance et d&amp;#039;un modèle de gestion d&amp;#039;un garage solidaire
  &lt;/li&gt;
  &lt;li&gt;
   Un focus sur les partenariats
  &lt;/li&gt;
  &lt;li&gt;
   Des échanges de bonnes pratiques
  &lt;/li&gt;
  &lt;li&gt;
   Une aide au fonctionnement et gestion quotidienne du garage.
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Depuis 2017 nous avons effectué plus de 120 journées d&amp;#039;accompagnement auprès de 14 porteurs de projets.
 &lt;/p&gt;
 &lt;p&gt;
  Accompagnement à la création d&amp;#039;un garage solidaire dans le departement 64
 &lt;/p&gt;
 &lt;p&gt;
  Contexte :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   CIEL est une structure d&amp;#039;insertion qui souhaitait la création d&amp;#039;un garage solidaire afin d&amp;#039;offrir des solutions de mobilité à ses salariés en insertion et aux bénéficiaires en situation de précarité sur le territoire.
  &lt;/li&gt;
 &lt;/ul&gt;
 &lt;p&gt;
  Accompagnement proposé :
 &lt;/p&gt;
 &lt;ul&gt;
  &lt;li&gt;
   Accompagner la modélisation du projet de garage solidaire de l&amp;#039;association
  &lt;/li&gt;
  &lt;li&gt;
   Former les salariés aux spécificités d&amp;#039;une activité de réparation sociale
  &lt;/li&gt;
  &lt;li&gt;
   Gérer un atelier mécanique, de l&amp;#039;organisation de l&amp;#039;atelier à la gestion des stocks et procédures d&amp;#039;hygiène et sécurité
  &lt;/li&gt;
 &lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Economie sociale et solidaire
 Mobilité partagée
 Mobilité pour tous
 Connaissance de la mobilité
 Mobilité et véhicules autonomes</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Associations loi 1901
 &lt;/p&gt;
 &lt;p&gt;
  Srructures IAE
 &lt;/p&gt;
 &lt;p&gt;
  Agrement ESUS
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses de fonctionnement
 Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://www.agiless.fr/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Nathan Crouzevialle - Chargé d&amp;#039;accompagnements et de formation : nathan.crouzevialle&amp;#64;agiless.fr
 &lt;/p&gt;
 &lt;p&gt;
  Michèle Morgan - Déléguée Générale : michele.morgan&amp;#64;agiless.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>contact@agiless.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f71b-developper-et-professionnaliser-les-garages-e/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Réseau Agil'ess</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>21/11/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>04/05/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>146348</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Aider à la création, au développement et à la professionnalisation d'un garage solidaire ou d'un service de location sociale</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Agil'ess</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Association
+Entreprise privée
+Particulier</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique
+Ingénierie financière
+Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Le Réseau Agil&amp;#039;ess, le réseau national des garages et loueurs solidaires
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Notre association a pour but de rassembler et d&amp;#039;œuvrer pour le développement et la professionnalisation des garages et loueurs solidaires qui interviennent en faveur de la mobilité pour tous. En 2023, il regroupe 50 structures sur l&amp;#039;ensemble du territoire.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les garages et loueurs sociaux et solidaires sont des structures de l&amp;#039;Économie Sociale et Solidaire proposant des solutions et des accompagnements adaptés à des personnes situation de précarité et/ou en insertion professionnelle : réparation, entretien, location de véhicules à bas tarif (voiture, vélo, etc.), mais aussi micro-transport social, atelier de formation à la mécanique... Une majorité d&amp;#039;entre elles sont des Structures d&amp;#039;Insertion par l&amp;#039;Activité Economique (SIAE), recrutant des personnes éloignées de l&amp;#039;emploi. Depuis plusieurs années, les garages et loueurs solidaires développent des solutions ayant un faible impact sur l&amp;#039;environnement (location de vélo, de véhicule électrique, covoiturage, etc.).
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Notre accompagnement
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Nous avons développé une expertise importante sur la création d&amp;#039;activité de mobilité solidaire. Nous proposons différentes formes d&amp;#039;accompagnements, adaptés chaque situation : étude de faisabilité du projet, modélisation économique et mise en place du projet. Ainsi, notre accompagnement peut vous permettre d&amp;#039;accéder à :
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Une étude de marché
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une cartographie des acteurs sur votre territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  L&amp;#039;tat des lieux de l&amp;#039;activité sur le territoire
+ &lt;/li&gt;
+ &lt;li&gt;
+  La compréhension les besoins et la actions pour structurer votre projet
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une aide pour mettre en place d&amp;#039;un modèle économique pérenne (création de budget prévisionnel, notes explicatives)
+ &lt;/li&gt;
+ &lt;li&gt;
+  La préparation d&amp;#039;une gouvernance et d&amp;#039;un modèle de gestion d&amp;#039;un garage solidaire
+ &lt;/li&gt;
+ &lt;li&gt;
+  Un focus sur les partenariats
+ &lt;/li&gt;
+ &lt;li&gt;
+  Des échanges de bonnes pratiques
+ &lt;/li&gt;
+ &lt;li&gt;
+  Une aide au fonctionnement et gestion quotidienne du garage
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ De plus, notre connaissance du secteur nous permet de réaliser des études prospectives comme la création d&amp;#039;un centre VHU solidaire ou l&amp;#039;inclusion de véhicule sans permis dans l&amp;#039;activité des garages et loueurs solidaires.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Depuis 2017 nous avons effectué plus de 120 journées d&amp;#039;accompagnement auprès de 14 porteurs de projets.
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  &lt;br /&gt;
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemple 1 : Accompagnement à la création d&amp;#039;un garage solidaire : CIEL 64
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  CIEL est une structure d&amp;#039;insertion qui souhaitait la création d&amp;#039;un garage solidaire afin d&amp;#039;offrir des solutions de mobilité à ses salariés en insertion et aux bénéficiaires en situation de précarité sur le territoire.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement proposé :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la modélisation du projet de garage solidaire de l&amp;#039;association
+ &lt;/li&gt;
+ &lt;li&gt;
+  Former les salariés aux spécificités d&amp;#039;une activité de réparation sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer un atelier mécanique, de l&amp;#039;organisation de l&amp;#039;atelier à la gestion des stocks et procédures d&amp;#039;hygiène et sécurité
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Résultat ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemple 2 : Accompagnement à la création d&amp;#039;un garage solidaire : LIM
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte:
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Solutions Mobilité est une plateforme de mobilité accompagnant les personnes en situation de précarité dans leur prise en main de leur mobilité. Dans ce cadre, elle souhaitait être accompagner à la création de garage solidaire au sein deux SIAE sur les activités de réparation location et vente de véhicules.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement proposé :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Accompagner la modélisation du projet de garage solidaire de l&amp;#039;association : location, réparation et vente de véhicule à destination de publics en insertion sociale et professionnelle et bénéficiaire des minimas sociaux.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Former les salariés aux spécificités d&amp;#039;une activité de réparation sociale
+ &lt;/li&gt;
+ &lt;li&gt;
+  Gérer un atelier mécanique, de l&amp;#039;organisation de l&amp;#039;atelier à la gestion des stocks et procédures d&amp;#039;hygiène et sécurité
+ &lt;/li&gt;
+ &lt;li&gt;
+  Piloter développer une action de location avec les partenaires financiers et technique
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Résultat ?
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Exemple 3 : étude prospective pour la création d&amp;#039;un centre VHU solidaire
+ &lt;/strong&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Contexte :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Fort d&amp;#039;un partenariat avec une casse automobile à Saint-Jean-d&amp;#039;Angély, Solid&amp;#039;Auto, garage solidaire, souhaite développer une activité pour la gestion et la revalorisation des déchets des VHU (véhicules hors d&amp;#039;usage) qui affluent chez son partenaire. Solid&amp;#039;Auto souhaite que sa nouvelle structure intervienne, par le biais de l&amp;#039;insertion, sur la revalorisation du plastique, du cuivre, de l&amp;#039;acier et de l&amp;#039;aluminium.
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Accompagnement proposé :
+ &lt;/strong&gt;
+&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  Connaître parfaitement les besoins et l&amp;#039;existant en termes de revalorisation des déchets VHU auprès des casses et autres acteurs de l&amp;#039;automobile du département de Charente-Maritime.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Appréhender toute la dimension juridique et la règlementation autour des centres de revalorisation des déchets.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Établir un budget prévisionnel (financier, RH...) pour la création de la structure.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Structurer l&amp;#039;ensemble partenarial (financier, prescripteurs, fournisseurs...) autour du projet.
+ &lt;/li&gt;
+ &lt;li&gt;
+  Accompagner la mise en œuvre opérationnelle du projet de centre de gestion et de revalorisation des déchets VHU.
+ &lt;/li&gt;
+&lt;/ul&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Résultat ?&lt;/strong&gt;&lt;/p&gt;
+&lt;p&gt;
+ Notre organisme de formation est référencés par le Datadock et l&amp;#039;OPCA Uniformation. Nous sommes également référencés en tant que prestataire pour le Dispositif Local d&amp;#039;Accompagnement.
+&lt;/p&gt;
+&lt;p&gt;
+ Le Réseau Agil&amp;#039;ess est également intervenu comme prestataire auprès de réseaux nationaux des structures d&amp;#039;insertion comme Chantier Ecole, la Fédération des Entreprises d&amp;#039;Insertion, etc.
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Mobilité partagée
+Mobilité pour tous
+Connaissance de la mobilité</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Notre accompagnement est accessible aux porteurs de projets ou aux structures existantes, qu&amp;#039;ils soient associatif, structure de l&amp;#039;économie sociale, et solidaire, entreprise d&amp;#039;insertion ou collectivité territoriale.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses de fonctionnement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agiless.fr/</t>
+        </is>
+      </c>
+      <c r="W3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.agiless.fr/contact/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Nathan Crouzevialle - Chargé d&amp;#039;études et d&amp;#039;accompagnements via les adresses suivantes :
+&lt;/p&gt;
+&lt;p&gt;
+ nathan.crouzevialle&amp;#64;agiless.fr ou contact&amp;#64;agiless.fr
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>contact@agiless.fr</t>
         </is>
       </c>
       <c r="Z3" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f71b-developper-et-professionnaliser-les-garages-e/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/09b7-aide-a-la-creation-au-developpement-et-a-la-p/</t>
         </is>
       </c>
       <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Réseau Agil'ess</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>21/11/2023</t>
+          <t>26/07/2023</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/03/2026</t>
+          <t>05/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>