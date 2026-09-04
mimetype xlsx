--- v0 (2026-04-23)
+++ v1 (2026-09-04)
@@ -263,432 +263,118 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>162563</v>
+        <v>144547</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+          <t>Optimiser le financement de vos projets en impliquant les citoyens dans votre action publique locale</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Mécénat pour le financement de vos projets d'investissement</t>
+          <t>Emprunt citoyen</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
 Recherche</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>Autre aide financière</t>
-[...9 lines deleted...]
-          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+          <t>Prêt</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
-        <is>
-[...302 lines deleted...]
-      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;L&amp;#039;aide consiste à financer les investissements  à des conditions optimisées pour les porteurs de projet public, tout en impliquant les citoyens dans la fabrique de leur territoire de manière simple et engageante.&lt;/p&gt;
 &lt;p&gt;Intégrer l’épargne citoyenne dans la stratégie de financement de vos projets, c’est &lt;strong&gt;:&lt;/strong&gt;&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Optimiser &lt;strong&gt;le financement de vos projets&lt;/strong&gt; avec de meilleurs taux que les financeurs classiques ;&lt;/li&gt;&lt;li&gt;Créer une &lt;strong&gt;dynamique nouvelle d’implication de vos citoyens&lt;/strong&gt; pour développer leur lieu de vie ou de cœur ;&lt;/li&gt;&lt;li&gt;Renforcer la &lt;strong&gt;valorisation de votre action publique locale&lt;/strong&gt;.&lt;br /&gt;&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;L’emprunt citoyen permet le financement, via prêt rémunéré ou obligation, des investissements publics locaux (transition, culture, santé, vitalisation, social, éducation, etc.). L&amp;#039;instrument est accessible à toutes les structures publiques œuvrant pour le développement et l&amp;#039;intérêt général des territoires : collectivités, centres hospitaliers, SEM, SPL, syndicats mixtes, syndicats d&amp;#039;énergie ou SDIS.&lt;/p&gt;
 &lt;p&gt;Villyz est la &lt;strong&gt;1ère plateforme française de financement des projets publics.&lt;/strong&gt; Titulaire d’un agrément européen émis par les autorités bancaires françaises (AMF et ACPR), nous vous permettons de &lt;strong&gt;lever des fonds dans la limite de 5 millions d&amp;#039;euros&lt;/strong&gt; sur 12 mois glissant auprès de plusieurs personnes physiques pouvant investir &lt;strong&gt;dès 1€ et sans condition de revenu&lt;/strong&gt; dans le projet de leur choix.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="M3" s="1" t="inlineStr">
+      <c r="M2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;Exemples détaillés de financement réalisés :&lt;/p&gt;
 &lt;p&gt;&lt;a href="https://villyz.fr/projets/208"&gt;&lt;strong&gt;Centre de santé à Glanges&lt;/strong&gt;&lt;/a&gt; (commune de 522 habitants en Haute-Vienne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Financer la rénovation énergétique d&amp;#039;un bâtiment municipal 
 pour lui permettre d&amp;#039;accueillir un centre de santé et un logement social&lt;/li&gt;&lt;li&gt;Résultats : 65 K€ ont été levés auprès de 114 investisseurs citoyens dont plus de 60% sont de Nouvelle-Aquitaine.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;
 &lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/mon-reseau-grandit-a-brest-metropole-218"&gt;Nouvelle ligne de Tramway à Brest Métropole&lt;/a&gt;&lt;/strong&gt; (métropole de 220 000 habitants en Bretagne)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Construction d’une seconde ligne de tramway&lt;/li&gt;&lt;li&gt;
 Résultats : Près d&amp;#039;un 1M€ investis par plusieurs centaines de citoyens dont les ¾ résident dans la métropole&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/nouvelles-installations-pour-nos-sauveteurs-en-mer-233"&gt;Future station de sauveteurs en mer d’Hauteville-sur-Mer&lt;/a&gt;&lt;/strong&gt; (commune balnéaire de 750 habitants sur la côte ouest de la Manche)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Modernisation de la station SNSM hébergeant une trentaine de bénévoles et leurs équipements&lt;/li&gt;&lt;li&gt;
 Résultats : 50 K€ collecté en moins de 2 mois&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;a href="https://villyz.fr/projets/maison-des-femmes-231"&gt;Maison des Femmes de Besançon&lt;/a&gt;&lt;/strong&gt; (commune de 120 000 habitants du Doubs)&lt;/p&gt;
 &lt;ul&gt;&lt;li&gt;Projet : Création d’un lieu d’accueil pluridisciplinaire sur plus de 1000 m2 entièrement dédié aux femmes nécessitant de l’aide.&lt;/li&gt;&lt;li&gt;
 Résultats : une levée de 700K€ en quelques semaines auprès de 
 plusieurs centaines de citoyens dont près de 90% habitant la ville.&lt;/li&gt;&lt;/ul&gt;
 &lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;Tous nos projets : &lt;a href="https://villyz.fr/projets"&gt;https://villyz.fr/projets&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N3" s="1" t="inlineStr">
+      <c r="N2" s="0" t="inlineStr">
         <is>
           <t>Eau potable
 Eau pluviale
 Assainissement des eaux
 Eau souterraine
 Cours d'eau / canaux / plans d'eau
 Patrimoine et monuments historiques
 Culture et identité collective
 Arts plastiques et photographie
 Musée
 Sports et loisirs
 Tourisme
 Forêts
 Montagne
 Sols
 Espaces verts
 Espace public
 Friche
 Foncier
 Voirie et réseaux
 Transition énergétique
 Economie d'énergie et rénovation énergétique
 Réseaux de chaleur
 Recyclage et valorisation des déchets
 Personnes âgées
@@ -731,161 +417,475 @@
 Information voyageur, billettique multimodale
 Transports collectifs et optimisation des trafics routiers
 Mobilité partagée
 Logistique urbaine
 Mobilité pour tous
 Connaissance de la mobilité
 Modes actifs : vélo, marche et aménagements associés
 Limiter les déplacements subis
 Spectacle vivant
 Médias et communication
 Industrie
 Fiscalité des entreprises
 Mers et océans
 Réduction de l'empreinte carbone
 Bibliothèques et livres
 Mobilité fluviale
 Milieux humides
 Inclusion numérique
 Sécurité
 Cimetières et funéraire
 Mobilité et véhicules autonomes
 Protection animale
 Solutions d'adaptation fondées sur la nature (SafN)</t>
         </is>
       </c>
-      <c r="O3" s="1" t="inlineStr">
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Être une collectivité locale (commune, EPCI à fiscalité propre, département, région), un établissement de santé (CHU, CHRU, CHR, CH, Ephad), un un syndicat mixte, une entreprise publique locale (SEM, SPL), un syndicat d&amp;#039;énergie ou encore un SDIS. &lt;/p&gt;&lt;p&gt;Vous souhaitez connaître votre éligibilité ? Envoyez-nous un mail à projets&amp;#64;villyz.fr&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S2" s="0" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="T3" s="1" t="inlineStr">
+      <c r="T2" s="0" t="inlineStr">
         <is>
           <t>Dépenses d’investissement</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
         <is>
           <t>https://villyz.fr/</t>
         </is>
       </c>
-      <c r="W3" s="1" t="inlineStr">
+      <c r="W2" s="0" t="inlineStr">
         <is>
           <t>https://qekp7gberg2.typeform.com/to/ABjAqXGU</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Email
  &lt;/strong&gt;
  : projets&amp;#64;villyz.fr
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Téléphone
  &lt;/strong&gt;
  : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>arthur.moraglia@villyz.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/0b4b-engager-les-citoyens-dans-le-financement-de-v/</t>
         </is>
       </c>
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB3" s="1" t="inlineStr">
+      <c r="AB2" s="0" t="inlineStr">
         <is>
           <t>Aménagement d’une aire de jeux
 Construction d’une cantine scolaire
 Construction d'une piscine
 Construction d’un gymnase
 Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
 Création de jardins partagés
 Création de logements sociaux
 Création d’un city park / city stade / terrain multisports
 Création d’une bibliothèque municipale
 Création d’une crèche
 Création d’une maison de santé
 Création d’une voie douce / piste cyclable
 Création d’un terrain de football
 Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
 Mise en place d’un café / bistrot
 Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
 Rénovation du gymnase
 Restauration du patrimoine religieux
 Végétalisation du cimetière</t>
         </is>
       </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>30/06/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>05/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>162563</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Financer vos projets d'investissement grâce au mécénat (dons d'entreprises et de particuliers)</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>Mécénat pour le financement de vos projets d'investissement</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Villyz</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
+Recherche</t>
+        </is>
+      </c>
+      <c r="H3" s="1" t="inlineStr">
+        <is>
+          <t>Autre aide financière</t>
+        </is>
+      </c>
+      <c r="I3" s="1" t="inlineStr">
+        <is>
+          <t> Max : 100</t>
+        </is>
+      </c>
+      <c r="J3" s="1" t="inlineStr">
+        <is>
+          <t>Le mécénat d'entreprise consiste en une collecte participative en don et peut ainsi représenter jusqu'à 100% du projet.</t>
+        </is>
+      </c>
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;em&gt;
+  L&amp;#039;objectif de l&amp;#039;aide : financer vos projets en engageant les entreprises de votre territoire via le don défiscalisé&lt;/em&gt;&lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Financer vos projets
+ &lt;/strong&gt;
+ grâce au mécénat entreprise (don défiscalisé à 60%) pour construire un
+ &lt;strong&gt;
+  lien nouveau entre les entreprises, les citoyens et les acteurs d&amp;#039;intérêt général
+ &lt;/strong&gt;
+ qui font vivre nos territoires.
+ &lt;/p&gt;&lt;p&gt;&lt;em&gt;Mécénat : faire de son plan d’engagement un atout
+financier&lt;/em&gt;&lt;em&gt; &lt;/em&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ &lt;strong&gt;
+  Le mécénat citoyen &lt;/strong&gt;permet d&amp;#039;engager les citoyens et entreprises en faveur du développement de leur territoire grâce à des dons défiscalisés en faveur des porteurs de projet.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Intégrez le mécénat dans vos projets pour développer un modèle de financement vertueux &lt;/strong&gt;: développez de nouvelles
+ressources de financement pour faciliter l’ingénierie financière de vos projets et valoriser les entreprises de votre territoire dans le cadre d&amp;#039;emprunts citoyens.&lt;/p&gt;
+&lt;p&gt;&lt;strong&gt;Nos experts vous accompagnent
+&lt;/strong&gt;pour animer votre territoire, mettre en réseau ses acteurs et mobiliser les
+forces vives pour construire ensemble les moyens
+de &lt;strong&gt;réaliser vos projets au service de l’intérêt général&lt;/strong&gt;.&lt;/p&gt;
+&lt;p&gt;
+ &lt;em&gt;
+  &lt;br /&gt;
+  Cadre réglementaire
+ &lt;/em&gt;
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Villyz est la première plateforme française à avoir reçu l&amp;#039;agrément européen de &lt;strong&gt;Prestataire de services de financement participatif&lt;/strong&gt;
+(PSFP) sous le numéro FP-20221 et est enregistrée auprès de l&amp;#039;ORIAS en qualité d&amp;#039;&lt;strong&gt;Intermédiaire en financement participatif&lt;/strong&gt; (IFP) sous le numéro 20006621.&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Depuis son lancement mi-2024, une demi-douzaines de projets ont été financés par du mécénat via la plateforme Villyz.&lt;/p&gt;&lt;p&gt;Exemples de projets financés via du mécénat : &lt;/p&gt;&lt;p&gt;- Rénovation énergétique d&amp;#039;une école élémentaire à Buzancy (08)&lt;/p&gt;&lt;p&gt;- Extension d&amp;#039;une école municipale de musique à Commentry (03)&lt;/p&gt;&lt;p&gt;- Construction d&amp;#039;un nouveau groupe scolaire à Sallaumines (62)&lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Cours d'eau / canaux / plans d'eau
+Patrimoine et monuments historiques
+Culture et identité collective
+Arts plastiques et photographie
+Musée
+Sports et loisirs
+Tourisme
+Forêts
+Montagne
+Sols
+Espaces verts
+Espace public
+Friche
+Foncier
+Voirie et réseaux
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Réseaux de chaleur
+Recyclage et valorisation des déchets
+Personnes âgées
+Jeunesse
+Famille et enfance
+Handicap
+Egalité des chances
+Accès aux services
+Cohésion sociale et inclusion
+Citoyenneté
+Santé
+Education et renforcement des compétences
+Alimentation
+Commerces et services
+Formation professionnelle
+Technologies numériques et numérisation
+Tiers-lieux
+Economie circulaire
+Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Revitalisation
+Innovation, créativité et recherche
+Risques naturels
+Qualité de l'air
+Biodiversité
+Equipement public
+Bâtiments et construction
+Réhabilitation
+Logement et habitat
+Architecture
+Paysage
+Accessibilité
+Lutte contre la précarité
+International
+Attractivité économique
+Appui méthodologique
+Animation et mise en réseau
+Valorisation d'actions
+Artisanat
+Transports collectifs et optimisation des trafics routiers
+Mobilité partagée
+Logistique urbaine
+Mobilité pour tous
+Modes actifs : vélo, marche et aménagements associés
+Médias et communication
+Industrie
+Mers et océans
+Réduction de l'empreinte carbone
+Bibliothèques et livres
+Mobilité fluviale
+Milieux humides
+Inclusion numérique
+Cimetières et funéraire
+Mobilité et véhicules autonomes
+Protection animale
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Être une collectivité locale (commune, EPCI, département, région), un établissement de santé (centre hospitalier ou centre de santé), une entreprise publique locale (SPL, SEM, syndicat mixte ou à vocation unique, etc.) ou encore les &lt;span&gt;Service départementaux d&amp;#039;incendie et de secours (SDIS)&lt;/span&gt;.
+ &lt;br /&gt;
+&lt;/p&gt;
+&lt;p&gt;
+ Les projets d&amp;#039;investissement liés aux 
+programmes Action Cœur de Ville, Villages d&amp;#039;Avenir et Petites Villes de 
+Demain de l&amp;#039;ANCT sont éligibles au mécénat d&amp;#039;entreprises citoyennes.
+ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="T3" s="1" t="inlineStr">
+        <is>
+          <t>Dépenses d’investissement</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://villyz.fr/</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ &lt;strong&gt;
+  Email
+ &lt;/strong&gt;
+ : projets&amp;#64;villyz.fr
+&lt;/p&gt;
+ &lt;p&gt;&lt;strong&gt;Téléphone
+ &lt;/strong&gt;
+ : Arthur Moraglia (Président) : 06 59 57 41 76&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>arthur.moraglia@villyz.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/financer-les-projets-dinvestissement-grace-au-mecenat-dentreprise/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB3" s="1" t="inlineStr">
+        <is>
+          <t>Acquisition d'une parcelle
+Aménagement d’une aire de jeux
+Changement des fenêtres/portes d’un bâtiment public
+Construction d’une cantine scolaire
+Construction d’un éclairage public
+Construction d’une école
+Construction d'une piscine
+Construction d’un gymnase
+Cour d’école : végétaliser, désimperméabiliser, jeux, voiles ombrages
+Création de jardins partagés
+Création de logements sociaux
+Création d’un city park / city stade / terrain multisports
+Création d’une bibliothèque municipale
+Création d’une crèche
+Création d’une maison de santé
+Création d’une voie douce / piste cyclable
+Création d’un terrain de football
+Développer les infrastructures de covoiturage
+Entretien des ponts
+Entretien / restauration des haies
+Gestion des inondations
+Gestion d'une base nautique
+Installation de bornes et poteaux incendies dans le cadre de la défense extérieure contre l’incendie (DECI)
+Installation de panneaux photovoltaïques/panneaux solaires sur les toits et façades des bâtiments publics
+Isolation du bâtiment
+Mise en place de l’accessibilité dans les bâtiments publics
+Mise en place de la télémedecine
+Mise en place d’un café / bistrot
+Mise en place d’un commerce de proximité
+Mise en place d’un réseau de chaleur
+Réaménagement de la cantine scolaire / Acquisition de mobiliers et matériels pour les cantines
+Réfection/aménagement de la voirie
+Rénovation du gymnase
+Rénovation énergétique école
+Rénover le réseau d’assainissement
+Restauration du patrimoine religieux
+Restauration écologique / continuité écologique
+Végétalisation du cimetière</t>
+        </is>
+      </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Villyz</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
-          <t>30/06/2023</t>
+          <t>29/04/2024</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>04/04/2026</t>
+          <t>04/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>