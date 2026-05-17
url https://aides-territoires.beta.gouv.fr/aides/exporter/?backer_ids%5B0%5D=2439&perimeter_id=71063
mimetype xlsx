--- v0 (2026-03-19)
+++ v1 (2026-05-17)
@@ -369,55 +369,55 @@
 CAUE de la Charente
 CAUE du Cantal
 CAUE du Calvados
 CAUE des Bouches-du-Rhône
 CAUE de l'Aveyron
 CAUE du Puy-de-Dôme
 CAUE des Landes
 CAUE de l'Ariège
 CAUE des Hautes-Alpes
 CAUE de l'Aisne
 CAUE de l'Ain
 CAUE du Gers
 CAUE de la Meuse
 CAUE du Tarn</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Entreprise publique locale (Sem, Spl, SemOp)
-Association
+Recherche
+Agriculteur
+Particulier
 Entreprise privée
-Particulier
-[...1 lines deleted...]
-Recherche</t>
+Association</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  &lt;strong&gt;
   Les CAUE vous apportent une aide et un conseil gratuit, neutre et personnalisé
  &lt;/strong&gt;
  à partir de vos questions, de vos idées et de vos besoins. Leurs équipes sont pluridisciplinaires et œuvrent au quotidien, sur le terrain, dans presque la totalité du territoire national (92 CAUE).
  &lt;br /&gt;
 &lt;/p&gt;
 &lt;p&gt;
  &lt;strong&gt;
   Les CAUE contribuent à améliorer qualité de vie de chacun
  &lt;/strong&gt;
@@ -1192,51 +1192,51 @@
 Végétalisation du cimetière</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
         <v>82912</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Se former à l'architecture, l'urbanisme, l'environnement et le paysage</t>
         </is>
       </c>
       <c r="C3" s="1" t="inlineStr">
         <is>
           <t>Petites villes de demain
 Action cœur de ville
 Nouveaux lieux, nouveaux liens
 Avenir Montagnes
 Cités éducatives
 France 2030
 Renaturation des villes
 Fonds vert Ingénierie
 Fonds Biodiversité</t>
         </is>
       </c>
@@ -1782,48 +1782,48 @@
           <t>Construction d'une piscine</t>
         </is>
       </c>
       <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>FNCAUE</t>
         </is>
       </c>
       <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AF3" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>24/02/2021</t>
         </is>
       </c>
       <c r="AH3" s="1" t="inlineStr">
         <is>
-          <t>09/03/2026</t>
+          <t>09/05/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>