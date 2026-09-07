--- v0 (2026-02-27)
+++ v1 (2026-09-07)
@@ -263,1285 +263,1285 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>165313</v>
+        <v>165322</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Utiliser les intelligences artificielles génératives dans sa pratique professionnelle</t>
+          <t>Écrire, réaliser et diffuser un podcast ou une webradio en contexte éducatif [FORMATION]</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>[FORMATION] Intelligences artificielles génératives, usages et pratiques professionnels</t>
+          <t>Webradio-podcast</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
 Réseau Canopé : Atelier Canopé 25 Besançon
-Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 70 Vesoul
 Réseau Canopé : Atelier Canopé 58 Nevers
-Réseau Canopé : Atelier Canopé 70 Vesoul
-[...3 lines deleted...]
-Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+Réseau Canopé : Atelier Canopé 71 Macon</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
-        <is>
-[...128 lines deleted...]
-      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H3" s="1" t="inlineStr">
-[...26 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie Juridique / administrative</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Réseau Canopé propose une formation de 2 jours (12 heures) en présentiel.&lt;/p&gt;&lt;p&gt; &lt;strong&gt;​Objectifs de formation &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Créer et diffuser un podcast ou une webradio&lt;/li&gt;&lt;li&gt;Utiliser différents outils et logiciels pour produire une émission&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;​&lt;strong&gt;Contenu &lt;/strong&gt;: &lt;/p&gt;&lt;ul&gt;&lt;li&gt;​Introduction au podcast et à la webradio&lt;/li&gt;&lt;li&gt;​Découverte et prise en main d’outils et de logiciels simples à utiliser pour la production d&amp;#039;une émission (enregistrement audio, montage sonore, diffusion en direct ou podcast)&lt;/li&gt;&lt;li&gt;​Planification et production d&amp;#039;émissions de podcast ou de webradio (choix de thèmes et de sujets, construction d’un conducteur, élaboration de scripts, sélection de musiques et de fonds sonores)&lt;/li&gt;&lt;li&gt;​Travaux pratiques : production d&amp;#039;émissions en petits groupes&lt;/li&gt;&lt;li&gt;​Mise en ligne des émissions produites&lt;/li&gt;&lt;li&gt;​Echanges et partage d’expérience entre participants&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Constitution d’une communauté d’intérêt, de pratiques et d’échanges de savoirs et de savoir-faire à l’échelle d’un territoire. &lt;/p&gt;&lt;p&gt;​La diffusion d&amp;#039;un podcast ou d&amp;#039;une webradio contribue à soutenir les liens au sein de la communauté en proposant un espace numérique d&amp;#039;échange et de partage intergénérationnel et intercatégoriel. &lt;/p&gt;&lt;p&gt;Des épisodes de podcast ou de webradio pourront être produits pour susciter le questionnement, provoquer des réponses, découvrir les réalités des uns et des autres, partager les représentations et les faire évoluer ; ainsi les enfants et adolescents (dans la continuité de leur temps quotidien, d’élèves à bénéficiaires des ACM) pourront cibler les autres enfants et adolescents, les parents, les enseignants et les éducateurs, les professionnels du tissus socio-économique local… et réciproquement.&lt;/p&gt;&lt;p&gt;Sujets de société, préoccupations sur les parcours, orientation, découverte des métiers, valorisation du territoire… seraient par exemple les sujets des podcasts et épisodes de webradio produits.​&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Cohésion sociale et inclusion
+Citoyenneté
+Education et renforcement des compétences
+Médias et communication
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="U3" s="1" t="inlineStr">
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Public cible : ​​Tous les adultes (éducateurs, animateurs, directeurs d’ACM, personnels de collectivités, parents, enseignants…) d’un territoire.​ &lt;/p&gt;&lt;p&gt;Effectif :  de 5 à 20 participants &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="Y3" s="1" t="inlineStr">
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
         <is>
           <t>christel.renaud@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-ecrire-realiser-et-diffuser-un-podcast-ou-une-webradio-en-contexte-educatif/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG3" s="1" t="inlineStr">
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>02/07/2025</t>
         </is>
       </c>
-      <c r="AH3" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>03/02/2026</t>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="4" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E4" s="1" t="inlineStr">
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>165321</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Développer des compétences psychosociales (CPS) au service de l’estime de soi chez l’enfant / le jeune [FORMATION]</t>
+        </is>
+      </c>
+      <c r="D3" s="1" t="inlineStr">
+        <is>
+          <t>CPS-Enfants</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 89 Auxerre
 Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 70 Vesoul
 Réseau Canopé : Atelier Canopé 58 Nevers
-Réseau Canopé : Atelier Canopé 70 Vesoul
-[...2 lines deleted...]
-Réseau Canopé : Atelier Canopé 25 Besançon
 Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
-Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
-[...417 lines deleted...]
-      <c r="G7" s="1" t="inlineStr">
+Réseau Canopé : Atelier Canopé 25 Besançon</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;​​Durée : 14 heures de formation découpées comme suit : &lt;/strong&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​6h en présence (possible en 2 x 3h) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Puis 2 cycles d’accompagnement de 4h chacun (soit 8h) composé d’une réunion de lancement de 1h30, d’un accompagnement selon besoin d’1 et d’une réunion de retour d’expérience d’1h30 &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;​&lt;/span&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;&lt;span&gt;:  &lt;/span&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​Identifier les leviers du renforcement de l’estime de soi chez l’enfant / le jeune &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Mener des actions favorables au renforcement de l’estime de soi au vu de son contexte professionnel &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Repérer les éléments de la posture du professionnel de l’éducation favorables au renforcement de l’estime de soi &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;​&lt;/span&gt;&lt;strong&gt;Descriptif &lt;/strong&gt;&lt;span&gt;: &lt;/span&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​Définition des notions d’estime de soi et de compétences psychosociales &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Découverte, analyse et appropriation d’actions pouvant être mobilisées dans son contexte professionnel pour renforcer l’estime de soi &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Temps de réflexions pour mettre en évidence l’effet de la posture du professionnel de l’éducation sur l’estime des publics dont il a la charge &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;​&lt;/span&gt;&lt;strong&gt;Modalités &lt;/strong&gt;&lt;span&gt;: &lt;/span&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​Présentation d’apports théoriques &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Expérimentations &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Réflexion individuelle et collective (dont ateliers d’échanges de pratique) &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Amélioration du climat pour les temps d’accueil périscolaire &lt;/p&gt;&lt;p&gt;​Travail conjoint cohérent entre ATSEM et enseignants &lt;/p&gt;&lt;p&gt;​Cohérence et continuité des temps de l’enfant​ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Jeunesse
+Cohésion sociale et inclusion
+Santé
+Education et renforcement des compétences</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Public cible : ​​Personnels des collectivités en relation avec des mineurs​.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S3" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U3" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V3" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;​ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-developper-des-competences-psychosociales-cps-au-service-de-lestime-de-soi-chez-lenfant-le-jeune/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC3" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE3" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>165320</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Valoriser le territoire à travers l’exploitation de données ouvertes [FORMATION]</t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>Valorisation du territoire à travers l’exploitation de données ouvertes</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 25 Besançon</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​En s’appuyant sur la méthodologie du Datasprint, les formateurs de Réseau Canopé accompagnent vos équipes à explorer les données produites sur un territoire et, à travers leur visualisation, à valoriser ce territoire autour d’une thématique de développement durable ciblée : l’évolution climatique, les mobilités, l’eau... &lt;/p&gt;&lt;p&gt;&lt;strong&gt;​​Durée de la session&lt;/strong&gt; : 1 journée &lt;/p&gt;&lt;p&gt;&lt;strong&gt;​Objectifs de la formation&lt;/strong&gt; :  &lt;/p&gt;&lt;p&gt;​– Traiter des données et en extraire une problématique liée au développement durable. &lt;/p&gt;&lt;p&gt;​– Créer des datavisualisations pour mettre en évidence les enjeux de la problématique choisie. &lt;/p&gt;&lt;p&gt;​– Appréhender le format datasprint et être capable d’en traverser les différentes étapes.​ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;​​Valoriser un bilan d’actions sur un territoire &lt;/li&gt;&lt;li&gt;​Mettre en évidence les évolutions des comportements sur un territoire  &lt;/li&gt;&lt;li&gt;​Visualiser graphiquement pour les rendre lisibles des données nombreuses et/ou complexes&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Tourisme
+Transition énergétique
+Economie d'énergie et rénovation énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire
+Consommation et production
+Economie sociale et solidaire
+Biodiversité</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;.​​Réunir une équipe projet de 15 participants maximum, en présentiel​.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;​ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-valoriser-le-territoire-a-travers-lexploitation-de-donnees-ouvertes/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
+        <v>165319</v>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Développer des compétences psychosociales (CPS) au service de relations professionnelles de qualité [FORMATION]</t>
+        </is>
+      </c>
+      <c r="D5" s="1" t="inlineStr">
+        <is>
+          <t>CPS-Adultes</t>
+        </is>
+      </c>
+      <c r="E5" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 21 Dijon</t>
+        </is>
+      </c>
+      <c r="G5" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Association</t>
+        </is>
+      </c>
+      <c r="H5" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;strong&gt;Deux modules de formation sont proposés. Ils sont dissociables.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Module 1 : Vers le
 développement des compétences émotionnelles et cognitives&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Durée : 3 x 3h&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Identifier le cadre et les enjeux des
 compétences psychosociales&lt;/li&gt;&lt;li&gt;Mobiliser des outils et des méthodes pour renforcer
 ses compétences émotionnelles et cognitives&lt;/li&gt;&lt;li&gt;Repérer les situations professionnelles qui
 requièrent la mobilisation de CPS au service de la qualité de la relation&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;&lt;p&gt;&lt;strong&gt;&lt;br /&gt;Descriptif &lt;/strong&gt;&lt;span&gt;:&lt;/span&gt;&lt;/p&gt;&lt;/strong&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Introduction générale présentant le cadre et les
 enjeux des compétences psychosociales&lt;/li&gt;&lt;li&gt;Travail autour des compétences émotionnelles
 (identifier, comprendre, exprimer, réguler ses émotions et gérer son stress) et
 de compétences cognitives (ex : avoir conscience de soi)&lt;/li&gt;&lt;li&gt;Temps de réflexions pour mettre en évidence
 l’importance de mobiliser ses propres CPS pour favoriser des relations de
 qualité avec autrui&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Modalités &lt;/strong&gt;:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Présentation d’apports théoriques&lt;/li&gt;&lt;li&gt;Expérimentations&lt;/li&gt;&lt;li&gt;Réflexion individuelle et collective (dont ateliers
 d’échanges de pratique)&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;&lt;br /&gt;&lt;/strong&gt;&lt;strong&gt;Module 2 :  Sensibilisation
 à la communication au service d’une relation de qualité&lt;/strong&gt;&lt;p&gt;Durée : 2 x 3h&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;: &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Repérer des habitudes qui font obstacles à la
 communication&lt;/li&gt;&lt;li&gt;Identifier des modalités d’interactions
 favorables à une communication constructive&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Descriptif &lt;/strong&gt;:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Mise en évidence d’obstacles à la communication
 et de leviers possibles&lt;/li&gt;&lt;li&gt;Exploration et analyse de modalités
 d’interaction favorables à une relation de qualité dans le cadre de situations
 professionnelles&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Modalités &lt;/strong&gt;:&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Présentation d’apports théoriques&lt;/li&gt;&lt;li&gt;Expérimentations&lt;/li&gt;&lt;li&gt;Réflexion individuelle et
 collective (dont ateliers d’échanges de pratique)&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
-      <c r="M7" s="1" t="inlineStr">
+      <c r="M5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Amélioration du climat d’équipe&lt;/li&gt;&lt;li&gt;Bien-être au travail&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Cohésion sociale et inclusion
 Santé
 Education et renforcement des compétences</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="R7" s="1" t="inlineStr">
+      <c r="R5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Public cible : Personnels des
  collectivités en relation avec des mineurs&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier
  Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y7" s="1" t="inlineStr">
+      <c r="Y5" s="1" t="inlineStr">
         <is>
           <t>christel.renaud@reseau-canope.fr</t>
         </is>
       </c>
-      <c r="Z7" s="1" t="inlineStr">
+      <c r="Z5" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/formation-developper-des-competences-psychosociales-cps-au-service-de-relations-professionnelles-de-qualite/</t>
         </is>
       </c>
-      <c r="AA7" s="1" t="inlineStr">
+      <c r="AA5" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC7" s="1" t="inlineStr">
+      <c r="AC5" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
-      <c r="AE7" s="1" t="inlineStr">
+      <c r="AE5" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG7" s="1" t="inlineStr">
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
         <is>
           <t>02/07/2025</t>
         </is>
       </c>
-      <c r="AH7" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>02/02/2026</t>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
-    <row r="8" spans="1:34" customHeight="0">
-[...15 lines deleted...]
-          <t>Réseau Canopé : Atelier Canopé 21 Dijon
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>165318</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Animer un collectif [FORMATION]</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 90 Belfort
 Réseau Canopé : Atelier Canopé 25 Besançon
 Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
-Réseau Canopé : Atelier Canopé 58 Nevers
-[...3 lines deleted...]
-Réseau Canopé : Atelier Canopé 90 Belfort
 Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
         </is>
       </c>
-      <c r="G8" s="1" t="inlineStr">
+      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
 Entreprise privée
 Association</t>
         </is>
       </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Faire partie d’un groupe ou d’une équipe ne garantit pas une démarche collective. On peut être ensemble mais apprendre de différentes façons : en collaboration, en opposition ou de manière individuelle.   &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;​Cette formation de 6h permettra de :&lt;/strong&gt;  &lt;/p&gt;&lt;ul&gt;&lt;li&gt;​Définir les gestes professionnels du facilitateur
+pour favoriser les interactions au sein du collectif, coconstruire des savoirs
+et trouver des solutions &lt;/li&gt;&lt;li&gt;​Identifier des méthodes et outils dynamiques permettant d’impliquer le collectif et de favoriser les échanges au sein du groupe&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;​ &lt;/p&gt;&lt;p&gt;&lt;strong&gt;​Contenu de la formation&lt;/strong&gt;  :  &lt;/p&gt;&lt;ul&gt;&lt;li&gt;​Définition des concepts liés à la création et l’engagement d’un collectif &lt;/li&gt;&lt;li&gt;​Exploration des compétences et de la posture d’accompagnement du collectif par le facilitateur  &lt;/li&gt;&lt;li&gt;​Mise en activité autour de méthodes et outils agiles &lt;/li&gt;&lt;li&gt;​Retours réflexifs et échanges de pratique &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="M6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;​​Fédérer un groupe autour d’un projet commun, le rendre autonome dans la gestion du projet. &lt;/li&gt;&lt;li&gt;Gestion, animation de réunions de travail.​ &lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Formation professionnelle
+Appui méthodologique
+Animation et mise en réseau</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="R6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;​​Cette offre de service s’adresse à tout type de structure désireuse de dynamiser l’animation de collectif (groupe de travail, groupe projet, réunion de service…)​ &lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt; ou adressez votre demande à &lt;a target="_self"&gt;canope-collectivites&amp;#64;reseau-canope.fr&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-animer-un-collectif/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>165316</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Développer un Fablab – aide au repérage des matériels, accompagnement des usages</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 21 Dijon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 71 Macon</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;L&amp;#039;installation d’un Fablab permet de stimuler le
+développement de la culture scientifique et technologique au sein d’un groupe
+ou d’une structure. Ce dispositif vise à encourager les publics à créer par
+eux-mêmes et à apprendre en faisant ensemble et plus largement à développer des
+compétences utiles pour le monde d’aujourd’hui (compétences dites du 21e siècle
+ou “soft skills”).​​&lt;/p&gt;&lt;p&gt;Réseau Canopé vous propose : &lt;/p&gt;&lt;ul&gt;&lt;li&gt;des accompagnements payants pour vous aider dans la création de votre Fablab et réfléchir à son utilisation ;&lt;/li&gt;&lt;li&gt;des formations pour aider les équipes du Fablab à prendre en mains le matériel, à identifier des activités éducatives et de découverte du matériel proposé au public et à proposer rapidement des projets fédérateurs autour de ce laboratoire de fabrication.  &lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="M7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Aide à la mise en place d&amp;#039;un fablab dans un tiers lieu consacré à l&amp;#039;accompagnement de la transition numérique ou à l&amp;#039;accompagnement des publics en demande.&lt;/li&gt;&lt;li&gt;Accompagnement d&amp;#039;un Fablab dans la mise en place d&amp;#039;activités éducatives dédiées à un public scolaire ou périscolaire.&lt;/li&gt;&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Education et renforcement des compétences
+Technologies numériques et numérisation
+Tiers-lieux
+Innovation, créativité et recherche
+Inclusion numérique</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>Bourgogne-Franche-Comté</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier
+ Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>christel.renaud@reseau-canope.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/developper-un-fablab-aide-au-reperage-des-materiels-accompagnement-des-usages/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>02/07/2025</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>03/09/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>165315</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>S’engager dans une démarche éco-responsable</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 70 Vesoul
+Réseau Canopé : Atelier Canopé 58 Nevers
+Réseau Canopé : Atelier Canopé 21 Dijon</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Etablissement public dont services de l'Etat
+Association</t>
+        </is>
+      </c>
       <c r="H8" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L8" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;​​En s’appuyant sur la méthodologie du Datasprint, les formateurs de Réseau Canopé accompagnent vos équipes à explorer les données produites sur un territoire et, à travers leur visualisation, à valoriser ce territoire autour d’une thématique de développement durable ciblée : l’évolution climatique, les mobilités, l’eau... &lt;/p&gt;&lt;p&gt;&lt;strong&gt;​​Durée de la session&lt;/strong&gt; : 1 journée &lt;/p&gt;&lt;p&gt;&lt;strong&gt;​Objectifs de la formation&lt;/strong&gt; :  &lt;/p&gt;&lt;p&gt;​– Traiter des données et en extraire une problématique liée au développement durable. &lt;/p&gt;&lt;p&gt;​– Créer des datavisualisations pour mettre en évidence les enjeux de la problématique choisie. &lt;/p&gt;&lt;p&gt;​– Appréhender le format datasprint et être capable d’en traverser les différentes étapes.​ &lt;/p&gt;</t>
+          <t>&lt;p&gt;​​En complément de son offre de formation gratuite et ouverte à tous, dédiée à la sensibilisation aux enjeux de &lt;a href="https://www.canotech.fr/thematiques/80/eduquer-a-la-transition-ecologique-et-sociale" target="_blank" rel="noreferrer noopener"&gt;l’éducation à la transition écologique et solidaire&lt;/a&gt;, Réseau Canopé vous propose des offres de formation et/ou d’accompagnement payantes pour les structures souhaitant s’engager dans une démarche éco-responsable.  &lt;/p&gt;&lt;p&gt;​Ces accompagnements et formations proposent des pistes concrètes pour transformer vos usagers en acteurs du développement durable et vos structures en lieux durables exemplaires. &lt;/p&gt;</t>
         </is>
       </c>
       <c r="M8" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;​​Valoriser un bilan d’actions sur un territoire &lt;/li&gt;&lt;li&gt;​Mettre en évidence les évolutions des comportements sur un territoire  &lt;/li&gt;&lt;li&gt;​Visualiser graphiquement pour les rendre lisibles des données nombreuses et/ou complexes&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;&lt;strong&gt;​Lancer une dynamique autour du développement durable au sein de sa structure Développer des actions éco-responsables &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;​Nos équipes vous proposent des formats engageants comme le hackathon ou des démarches co-design pour développer la mobilisation des agents, des élèves... Dans la volonté d’éveiller aux défis écologiques que nous devrons affronter, de réfléchir à une transition écologique et sociale, ces formats trouvent naturellement toute leur place et ouvre la voie vers des labellisations institutionnelles (Label E3D pour les établissements scolaires, Villes durables et innovantes, Territoire engagé transition écologique…) &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Repenser les médiathèques au service de la transition écologique et pour le bien-être des usagers   &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;​Les médiathèques sont actrices de la transition écologique et sociale, en ce qu’elles sont des services publics de proximité et des biens communs. Elles sont un lieu pivot de la citoyenneté et donc de l’éco-citoyenneté. Repenser ces espaces pour le bien-être des usagers contribue à la transition écologique. Nous pouvons vous proposer des activités de réaménagement des locaux, des ateliers autour de l’ETES pour des usagers de médiathèque, ou la co-construction d’un projet de médiathèque verte. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;​Développer les activités se déroulant dehors pour renouer avec la nature &lt;/strong&gt; &lt;/p&gt;&lt;p&gt;​Dans un contexte d’urbanisation et de sédentarisation accrue, ramener la nature dans la vie quotidienne est essentiel, et notamment dans la vie professionnelle. Nous pouvons vous accompagner à la réflexion sur cette thématique et à la mise en place de projets adaptés à vos services. &lt;/p&gt;&lt;p&gt;&lt;br /&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;​Prendre conscience de manière ludique de l’impact carbone de sa structure  &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;​La problématique des émissions carbone fait aujourd’hui partie des sujets majeurs de l’actualité. Engager une démarche de compréhension de ces mécanismes à travers un projet de calcul et d’actions de réduction à l’échelle d’un l’établissement public donne du sens à cet énorme chantier du 21ème siècle. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;​Développer un média pour sensibiliser au développement durab&lt;/strong&gt;&lt;strong&gt;le&lt;/strong&gt; &lt;/p&gt;&lt;p&gt;​Créer un média peut permettre aux agents les plus sensibilisés au développement durable de s’adresser à l’ensemble de leur structure, et même au-delà des murs de celle-ci, et de porter un message au service d’une prise de conscience collective. &lt;/p&gt;&lt;p&gt;​Les formateurs de Canopé peuvent accompagner votre établissement dans la mise en place de son journal, de sa webradio ou de sa webTV… Ils peuvent également soutenir la création de podcast. &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N8" s="1" t="inlineStr">
         <is>
-          <t>Tourisme
-[...7 lines deleted...]
-Biodiversité</t>
+          <t>Economie d'énergie et rénovation énergétique
+Appui méthodologique
+Médias et communication
+Réduction de l'empreinte carbone
+Bibliothèques et livres</t>
         </is>
       </c>
       <c r="O8" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R8" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;.​​Réunir une équipe projet de 15 participants maximum, en présentiel​.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Cette offre de service s&amp;#039;adresse aux collectivités
+désireuses de faire travailler ensemble, dans une démarche de co-design, tous
+les partenaires impliqués et concernés par la montée en compétences de leurs
+agents sur la démarche éco-responsable.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S8" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U8" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
         </is>
       </c>
       <c r="X8" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;​​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;​ &lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier
+ Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>christel.renaud@reseau-canope.fr</t>
         </is>
       </c>
       <c r="Z8" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/formation-valoriser-le-territoire-a-travers-lexploitation-de-donnees-ouvertes/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/formation-sengager-dans-une-demarche-eco-responsable/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>Gestion d'une base nautique</t>
+        </is>
+      </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>02/07/2025</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
-        <v>165321</v>
+        <v>165314</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Développer des compétences psychosociales (CPS) au service de l’estime de soi chez l’enfant / le jeune [FORMATION]</t>
-[...4 lines deleted...]
-          <t>CPS-Enfants</t>
+          <t>[FORMATION] Scénariser la visite d’un lieu culturel avec l’application Pégase</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>Réseau Canopé : Atelier Canopé 21 Dijon
+          <t>Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
 Réseau Canopé : Atelier Canopé 25 Besançon
-Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 89 Auxerre
+Réseau Canopé : Atelier Canopé 70 Vesoul
 Réseau Canopé : Atelier Canopé 58 Nevers
-Réseau Canopé : Atelier Canopé 70 Vesoul
-[...3 lines deleted...]
-Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+Réseau Canopé : Atelier Canopé 21 Dijon</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Association</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;&lt;strong&gt;​​Durée : 14 heures de formation découpées comme suit : &lt;/strong&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​6h en présence (possible en 2 x 3h) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Puis 2 cycles d’accompagnement de 4h chacun (soit 8h) composé d’une réunion de lancement de 1h30, d’un accompagnement selon besoin d’1 et d’une réunion de retour d’expérience d’1h30 &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;​&lt;/span&gt;&lt;strong&gt;Objectifs &lt;/strong&gt;&lt;span&gt;:  &lt;/span&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​Identifier les leviers du renforcement de l’estime de soi chez l’enfant / le jeune &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Mener des actions favorables au renforcement de l’estime de soi au vu de son contexte professionnel &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Repérer les éléments de la posture du professionnel de l’éducation favorables au renforcement de l’estime de soi &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;​&lt;/span&gt;&lt;strong&gt;Descriptif &lt;/strong&gt;&lt;span&gt;: &lt;/span&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​Définition des notions d’estime de soi et de compétences psychosociales &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Découverte, analyse et appropriation d’actions pouvant être mobilisées dans son contexte professionnel pour renforcer l’estime de soi &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Temps de réflexions pour mettre en évidence l’effet de la posture du professionnel de l’éducation sur l’estime des publics dont il a la charge &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;span&gt;​&lt;/span&gt;&lt;strong&gt;Modalités &lt;/strong&gt;&lt;span&gt;: &lt;/span&gt;&lt;/p&gt;&lt;ul role="list"&gt;&lt;li&gt;&lt;span&gt;​Présentation d’apports théoriques &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Expérimentations &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Réflexion individuelle et collective (dont ateliers d’échanges de pratique) &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;​​L’application payante Pégase, proposée par Réseau Canopé, permet de mettre en oeuvre des activités ludiques pour diversifier la médiation culturelle et ainsi faire découvrir les lieux et les collections. ​Cette formation de 6 heures permet d’apprendre à concevoir des jeux de piste sur application mobile pour les rendre disponibles sur les matériels numériques de la structure comme sur ceux des visiteurs. &lt;/p&gt;&lt;p&gt;​&lt;strong&gt;​Contenu de la formation :  &lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;​Installation de l’application et des parcours. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Présentation du catalogue. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Présentation et test des possibilités de Pégase. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Construction et publication d’un premier jeu de piste.​ &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M9" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;​​Amélioration du climat pour les temps d’accueil périscolaire &lt;/p&gt;&lt;p&gt;​Travail conjoint cohérent entre ATSEM et enseignants &lt;/p&gt;&lt;p&gt;​Cohérence et continuité des temps de l’enfant​ &lt;/p&gt;</t>
+          <t>&lt;p&gt;​​Scénariser la visite d’une exposition &lt;/p&gt;&lt;p&gt;​Favoriser la découverte du patrimoine local à travers un jeu de piste &lt;/p&gt;&lt;p&gt;​Découvrir un livre ou un album à travers une activité ludique avec les plus jeunes &lt;/p&gt;</t>
         </is>
       </c>
       <c r="N9" s="1" t="inlineStr">
         <is>
-          <t>Jeunesse
-[...2 lines deleted...]
-Education et renforcement des compétences</t>
+          <t>Patrimoine et monuments historiques
+Musée
+Bibliothèques et livres</t>
         </is>
       </c>
       <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R9" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Public cible : ​​Personnels des collectivités en relation avec des mineurs​.&lt;/p&gt;</t>
+          <t>&lt;p&gt;​​Public cible : PERSONNELS DES RESEAUX DE LECTURE PUBLIQUE, MÉDIATEURS CULTURELS.&lt;/p&gt;&lt;p&gt;Session de 15 participants au maximum​ &lt;/p&gt;</t>
         </is>
       </c>
       <c r="S9" s="1" t="inlineStr">
         <is>
-          <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
+          <t>Réflexion / conception</t>
         </is>
       </c>
       <c r="U9" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="V9" s="1" t="inlineStr">
         <is>
-          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
         </is>
       </c>
       <c r="X9" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;​​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;​ &lt;/p&gt;</t>
+          <t>&lt;p&gt;​​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/ &lt;/a&gt;​ &lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>christel.renaud@reseau-canope.fr</t>
         </is>
       </c>
       <c r="Z9" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/formation-developper-des-competences-psychosociales-cps-au-service-de-lestime-de-soi-chez-lenfant-le-jeune/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/scenariser-la-visite-dun-lieu-culturel-avec-lapplication-pegase/</t>
         </is>
       </c>
       <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>02/07/2025</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
-        <v>165322</v>
+        <v>165313</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Écrire, réaliser et diffuser un podcast ou une webradio en contexte éducatif [FORMATION]</t>
+          <t>Utiliser les intelligences artificielles génératives dans sa pratique professionnelle</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>Webradio-podcast</t>
+          <t>[FORMATION] Intelligences artificielles génératives, usages et pratiques professionnels</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>Réseau Canopé : Atelier Canopé 21 Dijon
+          <t>Réseau Canopé : Atelier Canopé 25 Besançon
+Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté
+Réseau Canopé : Atelier Canopé 90 Belfort
+Réseau Canopé : Atelier Canopé 89 Auxerre
 Réseau Canopé : Atelier Canopé 71 Macon
+Réseau Canopé : Atelier Canopé 70 Vesoul
 Réseau Canopé : Atelier Canopé 58 Nevers
-Réseau Canopé : Atelier Canopé 70 Vesoul
-[...2 lines deleted...]
-Réseau Canopé : Atelier Canopé 25 Besançon
 Réseau Canopé : Atelier Canopé 39 Lons-le-Saunier
-Réseau Canopé : Direction territoriale Bourgogne – Franche-Comté</t>
+Réseau Canopé : Atelier Canopé 21 Dijon</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
-Région
+Etablissement public dont services de l'Etat
+Entreprise publique locale (Sem, Spl, SemOp)
 Association</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
         <is>
-          <t>Ingénierie Juridique / administrative</t>
+          <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L10" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Réseau Canopé propose une formation de 2 jours (12 heures) en présentiel.&lt;/p&gt;&lt;p&gt; &lt;strong&gt;​Objectifs de formation &lt;/strong&gt;:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Créer et diffuser un podcast ou une webradio&lt;/li&gt;&lt;li&gt;Utiliser différents outils et logiciels pour produire une émission&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;​&lt;strong&gt;Contenu &lt;/strong&gt;: &lt;/p&gt;&lt;ul&gt;&lt;li&gt;​Introduction au podcast et à la webradio&lt;/li&gt;&lt;li&gt;​Découverte et prise en main d’outils et de logiciels simples à utiliser pour la production d&amp;#039;une émission (enregistrement audio, montage sonore, diffusion en direct ou podcast)&lt;/li&gt;&lt;li&gt;​Planification et production d&amp;#039;émissions de podcast ou de webradio (choix de thèmes et de sujets, construction d’un conducteur, élaboration de scripts, sélection de musiques et de fonds sonores)&lt;/li&gt;&lt;li&gt;​Travaux pratiques : production d&amp;#039;émissions en petits groupes&lt;/li&gt;&lt;li&gt;​Mise en ligne des émissions produites&lt;/li&gt;&lt;li&gt;​Echanges et partage d’expérience entre participants&lt;/li&gt;&lt;/ul&gt;</t>
+          <t>&lt;p&gt;​​Les intelligences artificielles génératives offrent de nouvelles opportunités pour enrichir les ​pratiques professionnelles des personnels des services administratif, culturel, éducatif ou de ​direction. Durant cette formation d’une journée, à travers des activités pratiques et collaboratives, nos formateurs vous proposent de découvrir les intelligences artificielles génératives, d’apprendre à sélectionner parmi les outils disponibles et à rédiger des prompts efficaces pour une utilisation immédiate en situation professionnelle. &lt;/p&gt;&lt;p&gt;​&lt;strong&gt;Objectifs &lt;/strong&gt;:  &lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;span&gt;​Identifier les concepts fondamentaux des IA génératives et leur utilisation dans divers contextes professionnels. &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Expliquer les avantages et les limites de l’utilisation des IA génératives (éthiques, sociétales…) &lt;/span&gt;&lt;/li&gt;&lt;li&gt;&lt;span&gt;​Utiliser des outils et des applications d’IA générative pour des activités spécifiques adaptées au contexte professionnel​ &lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="M10" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;​​Constitution d’une communauté d’intérêt, de pratiques et d’échanges de savoirs et de savoir-faire à l’échelle d’un territoire. &lt;/p&gt;&lt;p&gt;​La diffusion d&amp;#039;un podcast ou d&amp;#039;une webradio contribue à soutenir les liens au sein de la communauté en proposant un espace numérique d&amp;#039;échange et de partage intergénérationnel et intercatégoriel. &lt;/p&gt;&lt;p&gt;Des épisodes de podcast ou de webradio pourront être produits pour susciter le questionnement, provoquer des réponses, découvrir les réalités des uns et des autres, partager les représentations et les faire évoluer ; ainsi les enfants et adolescents (dans la continuité de leur temps quotidien, d’élèves à bénéficiaires des ACM) pourront cibler les autres enfants et adolescents, les parents, les enseignants et les éducateurs, les professionnels du tissus socio-économique local… et réciproquement.&lt;/p&gt;&lt;p&gt;Sujets de société, préoccupations sur les parcours, orientation, découverte des métiers, valorisation du territoire… seraient par exemple les sujets des podcasts et épisodes de webradio produits.​&lt;/p&gt;</t>
+          <t>&lt;p&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Formation des personnels d&amp;#039;une collectivité pour un usage raisonné des intelligences artificielles génératives dans le cadre de leurs activités professionnelles : synthèse de documents, production de textes et d&amp;#039;images...&lt;/li&gt;&lt;li&gt;Formation de formateurs pour un usage de l&amp;#039;IA en contexte de formation professionnelle &lt;/li&gt;&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N10" s="1" t="inlineStr">
         <is>
-          <t>Cohésion sociale et inclusion
-[...3 lines deleted...]
-Inclusion numérique</t>
+          <t>Formation professionnelle
+Appui méthodologique</t>
         </is>
       </c>
       <c r="O10" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="R10" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Public cible : ​​Tous les adultes (éducateurs, animateurs, directeurs d’ACM, personnels de collectivités, parents, enseignants…) d’un territoire.​ &lt;/p&gt;&lt;p&gt;Effectif :  de 5 à 20 participants &lt;/p&gt;</t>
+          <t>&lt;p&gt;​​Effectif de 6 à 15 participants maximum, en présentiel, possibilité de rassembler​ un public intercatégoriel.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="S10" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation</t>
         </is>
       </c>
       <c r="U10" s="1" t="inlineStr">
         <is>
           <t>Bourgogne-Franche-Comté</t>
         </is>
       </c>
       <c r="V10" s="1" t="inlineStr">
         <is>
-          <t>https://www.reseau-canope.fr/qui-sommes-nous</t>
+          <t>https://www.reseau-canope.fr/qui-sommes-nous.html</t>
         </is>
       </c>
       <c r="X10" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;​Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_blank" rel="noreferrer noopener"&gt;https://www.reseau-canope.fr/nous-trouver/&lt;/a&gt;&lt;/p&gt;</t>
+          <t>&lt;p&gt;Pour plus d&amp;#039;information prenez contact avec l&amp;#039;Atelier Canopé de votre département : &lt;a href="https://www.reseau-canope.fr/nous-trouver/" target="_self"&gt;https://www.reseau-canope.fr/nous-trouver/&lt;/a&gt; ou &lt;a target="_self"&gt;canope-collectivites&amp;#64;reseau-canope.fr&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y10" s="1" t="inlineStr">
         <is>
           <t>christel.renaud@reseau-canope.fr</t>
         </is>
       </c>
       <c r="Z10" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/formation-ecrire-realiser-et-diffuser-un-podcast-ou-une-webradio-en-contexte-educatif/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/utiliser-les-intelligences-artificielles-generatives-dans-sa-pratique-professionnelle/</t>
         </is>
       </c>
       <c r="AA10" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Réseau Canopé - Direction Territoriale Bourgogne - Franche-Comté</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>02/07/2025</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>02/02/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>