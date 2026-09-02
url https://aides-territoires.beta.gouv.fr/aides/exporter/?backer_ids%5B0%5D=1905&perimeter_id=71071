--- v0 (2026-07-17)
+++ v1 (2026-09-02)
@@ -368,636 +368,636 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
           <t>13/02/2025</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>03/07/2026</t>
+          <t>03/08/2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:34" customHeight="0">
       <c r="A3" s="1">
-        <v>126170</v>
+        <v>119750</v>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Favoriser le renouvellement des générations en agriculture</t>
+          <t>Développer l'économie circulaire</t>
         </is>
       </c>
       <c r="E3" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
       <c r="G3" s="1" t="inlineStr">
-        <is>
-[...225 lines deleted...]
-      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Entreprise publique locale (Sem, Spl, SemOp)
 Agriculteur
 Entreprise privée</t>
         </is>
       </c>
-      <c r="H5" s="1" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L5" s="1" t="inlineStr">
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Notre offre vous soutient dans la mise en place de stratégies d&amp;#039;économie circulaire et de valorisation des déchets organiques. Nous proposons des solutions innovantes pour optimiser les ressources, réduire les déchets, favoriser le compostage et la méthanisation, tout en créant des boucles locales de réutilisation et en renforçant la résilience écologique et économique du territoire.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N5" s="1" t="inlineStr">
+      <c r="N3" s="1" t="inlineStr">
         <is>
           <t>Transition énergétique
 Recyclage et valorisation des déchets
 Economie circulaire
 Agriculture et agroalimentaire
 Réduction de l'empreinte carbone</t>
         </is>
       </c>
-      <c r="O5" s="1" t="inlineStr">
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S5" s="1" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U5" s="1" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V5" s="1" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
-      <c r="X5" s="1" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y5" s="1" t="inlineStr">
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
-      <c r="Z5" s="1" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/f7eb-favoriser-leconomie-circulaire-sur-un-territo/</t>
         </is>
       </c>
-      <c r="AA5" s="1" t="inlineStr">
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC5" s="1" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
-      <c r="AE5" s="1" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF5" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG5" s="1" t="inlineStr">
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
         <is>
           <t>08/07/2022</t>
         </is>
       </c>
-      <c r="AH5" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="6" spans="1:34" customHeight="0">
-      <c r="A6" s="1">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
         <v>119747</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Relocaliser l'alimentation et valoriser les produits locaux</t>
         </is>
       </c>
-      <c r="E6" s="1" t="inlineStr">
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
-      <c r="G6" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nous vous aidons à développer l&amp;#039;approvisionnement local et à animer des dynamiques territoriales avec les acteurs des filières alimentaires locales. Nous proposons des solutions adaptées pour renforcer ces filières, favoriser les liens entre producteurs et consommateurs, soutenir l&amp;#039;économie territoriale et promouvoir une alimentation durable, tout en répondant aux enjeux de souveraineté alimentaire et de transition écologique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N4" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="Y6" s="1" t="inlineStr">
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
-      <c r="Z6" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
         <is>
           <t>https://aides-territoires.beta.gouv.fr/aides/a1be-accompagner-lemergence-de-circuits-courts-et-/</t>
         </is>
       </c>
-      <c r="AA6" s="1" t="inlineStr">
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
+      <c r="AB4" s="1" t="inlineStr">
         <is>
           <t>Mise en place d’un commerce de proximité</t>
         </is>
       </c>
-      <c r="AC6" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
-      <c r="AE6" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AG6" s="1" t="inlineStr">
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
         <is>
           <t>08/07/2022</t>
         </is>
       </c>
-      <c r="AH6" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>07/07/2026</t>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="7" spans="1:34" customHeight="0">
-      <c r="A7" s="1">
+    <row r="5" spans="1:34" customHeight="0">
+      <c r="A5" s="1">
         <v>119743</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
+      <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Aménager l'espace en valorisant et préservant le foncier</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
-      <c r="G7" s="1" t="inlineStr">
+      <c r="G5" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Etablissement public dont services de l'Etat</t>
         </is>
       </c>
-      <c r="H7" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K7" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L7" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Notre offre vous permet d&amp;#039;appréhender les enjeux de l&amp;#039;agriculture locale dans vos projets d&amp;#039;aménagement. Nous élaborons avec vous une solution qui prend en compte les préoccupations agricoles locales dans un souci de développement maîtrisé et économe de votre territoire.&lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N7" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Friche
 Foncier
 Agriculture et agroalimentaire</t>
         </is>
       </c>
-      <c r="O7" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S7" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U7" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V7" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
-      <c r="X7" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9593-reperer-les-friches-agricoles-et-urbaines/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>126170</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Favoriser le renouvellement des générations en agriculture</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous soutenons les collectivités dans le renouvellement des générations en agriculture, en proposant des solutions adaptées pour faciliter l&amp;#039;installation des agriculteurs, assurer la transmission des exploitations et promouvoir des pratiques agricoles durables, tout en renforçant l&amp;#039;attractivité du territoire et la résilience de son tissu agricole.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Revitalisation
+Emploi
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y6" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z6" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f905-mobiliser-des-porteurs-de-projets-et-securise/</t>
+        </is>
+      </c>
+      <c r="AA6" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC6" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE6" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG6" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2023</t>
+        </is>
+      </c>
+      <c r="AH6" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="0">
+      <c r="A7" s="1">
+        <v>126166</v>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Encourager l'agriculture urbaine</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G7" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Entreprise privée
+Association</t>
+        </is>
+      </c>
+      <c r="H7" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Notre offre vous aide dans le développement de projets d&amp;#039;agriculture urbaine, en apportant des solutions innovantes pour intégrer des espaces de production agricole au coeur des zones urbaines.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
+Agriculture et agroalimentaire
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S7" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département annuaire : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y7" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
       <c r="Z7" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/9593-reperer-les-friches-agricoles-et-urbaines/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ece-elaborer-une-strategie-dagriculture-urbaine-e/</t>
         </is>
       </c>
       <c r="AA7" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC7" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
       <c r="AE7" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF7" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG7" s="1" t="inlineStr">
         <is>
-          <t>08/07/2022</t>
+          <t>12/01/2023</t>
         </is>
       </c>
       <c r="AH7" s="1" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:34" customHeight="0">
       <c r="A8" s="1">
         <v>101582</v>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Agir pour la biodiversité, l'environnement et les paysages</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
       <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
@@ -1076,51 +1076,51 @@
           <t>Restauration écologique / continuité écologique</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
         <v>101583</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Contribuer à la gestion durable de l'eau et de zones humides</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
@@ -1194,51 +1194,51 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>101584</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Œuvrer pour la transition énergétique, le climat et la qualité de l'air</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Agriculteur</t>
         </is>
@@ -1311,48 +1311,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>08/07/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>