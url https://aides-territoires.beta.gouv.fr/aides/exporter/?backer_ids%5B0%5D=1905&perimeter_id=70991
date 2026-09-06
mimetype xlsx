--- v0 (2026-02-27)
+++ v1 (2026-09-06)
@@ -263,988 +263,988 @@
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
           <t>Aide payante</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
           <t>Importé</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
           <t>Date de création</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
           <t>Date de mise à jour</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:34" customHeight="0">
       <c r="A2" s="0">
-        <v>101582</v>
+        <v>126170</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Agir pour la biodiversité, l'environnement et les paysages</t>
+          <t>Favoriser le renouvellement des générations en agriculture</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Agriculteur
+Association</t>
+        </is>
+      </c>
+      <c r="H2" s="0" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous soutenons les collectivités dans le renouvellement des générations en agriculture, en proposant des solutions adaptées pour faciliter l&amp;#039;installation des agriculteurs, assurer la transmission des exploitations et promouvoir des pratiques agricoles durables, tout en renforçant l&amp;#039;attractivité du territoire et la résilience de son tissu agricole.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N2" s="0" t="inlineStr">
+        <is>
+          <t>Agriculture et agroalimentaire
+Revitalisation
+Emploi
+Attractivité économique</t>
+        </is>
+      </c>
+      <c r="O2" s="0" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S2" s="0" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation</t>
+        </is>
+      </c>
+      <c r="U2" s="0" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V2" s="0" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X2" s="0" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y2" s="0" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z2" s="0" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f905-mobiliser-des-porteurs-de-projets-et-securise/</t>
+        </is>
+      </c>
+      <c r="AA2" s="0" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AC2" s="0" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE2" s="0" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF2" s="0" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG2" s="0" t="inlineStr">
+        <is>
+          <t>12/01/2023</t>
+        </is>
+      </c>
+      <c r="AH2" s="0" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" spans="1:34" customHeight="0">
+      <c r="A3" s="1">
+        <v>126166</v>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Encourager l'agriculture urbaine</t>
+        </is>
+      </c>
+      <c r="E3" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G3" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H2" s="0" t="inlineStr">
+      <c r="H3" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K2" s="0" t="inlineStr">
-[...12 lines deleted...]
-          <t>Forêts
+      <c r="K3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L3" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Notre offre vous aide dans le développement de projets d&amp;#039;agriculture urbaine, en apportant des solutions innovantes pour intégrer des espaces de production agricole au coeur des zones urbaines.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N3" s="1" t="inlineStr">
+        <is>
+          <t>Economie locale et circuits courts
 Agriculture et agroalimentaire
-Biodiversité
-[...5 lines deleted...]
-      <c r="O2" s="0" t="inlineStr">
+Consommation et production</t>
+        </is>
+      </c>
+      <c r="O3" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S2" s="0" t="inlineStr">
+      <c r="S3" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U2" s="0" t="inlineStr">
+      <c r="U3" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V2" s="0" t="inlineStr">
+      <c r="V3" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
-      <c r="X2" s="0" t="inlineStr">
+      <c r="X3" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contactez votre chambre d&amp;#039;agriculture (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y2" s="0" t="inlineStr">
+ Chambre d&amp;#039;agriculture du département annuaire : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y3" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
-      <c r="Z2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA2" s="0" t="inlineStr">
+      <c r="Z3" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/4ece-elaborer-une-strategie-dagriculture-urbaine-e/</t>
+        </is>
+      </c>
+      <c r="AA3" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB2" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AC2" s="0" t="inlineStr">
+      <c r="AC3" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
-      <c r="AE2" s="0" t="inlineStr">
+      <c r="AE3" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF2" s="0" t="inlineStr">
-[...11 lines deleted...]
-          <t>14/02/2026</t>
+      <c r="AF3" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG3" s="1" t="inlineStr">
+        <is>
+          <t>12/01/2023</t>
+        </is>
+      </c>
+      <c r="AH3" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
-    <row r="3" spans="1:34" customHeight="0">
-[...8 lines deleted...]
-      <c r="E3" s="1" t="inlineStr">
+    <row r="4" spans="1:34" customHeight="0">
+      <c r="A4" s="1">
+        <v>119750</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Développer l'économie circulaire</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
-      <c r="G3" s="1" t="inlineStr">
+      <c r="G4" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Département
-[...6 lines deleted...]
-      <c r="H3" s="1" t="inlineStr">
+Entreprise publique locale (Sem, Spl, SemOp)
+Agriculteur
+Entreprise privée</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K3" s="1" t="inlineStr">
-[...18 lines deleted...]
-      <c r="O3" s="1" t="inlineStr">
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Notre offre vous soutient dans la mise en place de stratégies d&amp;#039;économie circulaire et de valorisation des déchets organiques. Nous proposons des solutions innovantes pour optimiser les ressources, réduire les déchets, favoriser le compostage et la méthanisation, tout en créant des boucles locales de réutilisation et en renforçant la résilience écologique et économique du territoire.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>Transition énergétique
+Recyclage et valorisation des déchets
+Economie circulaire
+Agriculture et agroalimentaire
+Réduction de l'empreinte carbone</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S3" s="1" t="inlineStr">
+      <c r="S4" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U3" s="1" t="inlineStr">
+      <c r="U4" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V3" s="1" t="inlineStr">
+      <c r="V4" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
-      <c r="X3" s="1" t="inlineStr">
+      <c r="X4" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Contactez votre chambre d&amp;#039;agriculture : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-      <c r="Y3" s="1" t="inlineStr">
+ Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y4" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
-      <c r="Z3" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA3" s="1" t="inlineStr">
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/f7eb-favoriser-leconomie-circulaire-sur-un-territo/</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AC3" s="1" t="inlineStr">
+      <c r="AC4" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
-      <c r="AE3" s="1" t="inlineStr">
+      <c r="AE4" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
-      <c r="AF3" s="1" t="inlineStr">
-[...115 lines deleted...]
-      </c>
       <c r="AF4" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG4" s="1" t="inlineStr">
         <is>
-          <t>10/09/2021</t>
+          <t>08/07/2022</t>
         </is>
       </c>
       <c r="AH4" s="1" t="inlineStr">
         <is>
-          <t>14/02/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:34" customHeight="0">
       <c r="A5" s="1">
-        <v>119743</v>
+        <v>119747</v>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Aménager l'espace en valorisant et préservant le foncier</t>
+          <t>Relocaliser l'alimentation et valoriser les produits locaux</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
       <c r="G5" s="1" t="inlineStr">
-        <is>
-[...114 lines deleted...]
-      <c r="G6" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Département
 Région
 Collectivité d’outre-mer à statut particulier
 Etablissement public dont services de l'Etat
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H6" s="1" t="inlineStr">
+      <c r="H5" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K6" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L6" s="1" t="inlineStr">
+      <c r="K5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;Nous vous aidons à développer l&amp;#039;approvisionnement local et à animer des dynamiques territoriales avec les acteurs des filières alimentaires locales. Nous proposons des solutions adaptées pour renforcer ces filières, favoriser les liens entre producteurs et consommateurs, soutenir l&amp;#039;économie territoriale et promouvoir une alimentation durable, tout en répondant aux enjeux de souveraineté alimentaire et de transition écologique.&lt;/p&gt;</t>
         </is>
       </c>
-      <c r="N6" s="1" t="inlineStr">
+      <c r="N5" s="1" t="inlineStr">
         <is>
           <t>Alimentation
 Economie locale et circuits courts
 Agriculture et agroalimentaire
 Consommation et production</t>
         </is>
       </c>
-      <c r="O6" s="1" t="inlineStr">
+      <c r="O5" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S6" s="1" t="inlineStr">
+      <c r="S5" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
-      <c r="U6" s="1" t="inlineStr">
+      <c r="U5" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
-      <c r="V6" s="1" t="inlineStr">
+      <c r="V5" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
-      <c r="X6" s="1" t="inlineStr">
+      <c r="X5" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
  Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
 &lt;/p&gt;</t>
         </is>
       </c>
+      <c r="Y5" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z5" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/a1be-accompagner-lemergence-de-circuits-courts-et-/</t>
+        </is>
+      </c>
+      <c r="AA5" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB5" s="1" t="inlineStr">
+        <is>
+          <t>Mise en place d’un commerce de proximité</t>
+        </is>
+      </c>
+      <c r="AC5" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE5" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF5" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG5" s="1" t="inlineStr">
+        <is>
+          <t>08/07/2022</t>
+        </is>
+      </c>
+      <c r="AH5" s="1" t="inlineStr">
+        <is>
+          <t>07/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="0">
+      <c r="A6" s="1">
+        <v>119743</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Aménager l'espace en valorisant et préservant le foncier</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Etablissement public dont services de l'Etat</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Notre offre vous permet d&amp;#039;appréhender les enjeux de l&amp;#039;agriculture locale dans vos projets d&amp;#039;aménagement. Nous élaborons avec vous une solution qui prend en compte les préoccupations agricoles locales dans un souci de développement maîtrisé et économe de votre territoire.&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N6" s="1" t="inlineStr">
+        <is>
+          <t>Friche
+Foncier
+Agriculture et agroalimentaire</t>
+        </is>
+      </c>
+      <c r="O6" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S6" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
+      <c r="U6" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V6" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X6" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Chambre d&amp;#039;agriculture du département : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;br /&gt;
+&lt;/p&gt;</t>
+        </is>
+      </c>
       <c r="Y6" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
       <c r="Z6" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/a1be-accompagner-lemergence-de-circuits-courts-et-/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/9593-reperer-les-friches-agricoles-et-urbaines/</t>
         </is>
       </c>
       <c r="AA6" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
-      <c r="AB6" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="AC6" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
       <c r="AE6" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF6" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG6" s="1" t="inlineStr">
         <is>
           <t>08/07/2022</t>
         </is>
       </c>
       <c r="AH6" s="1" t="inlineStr">
         <is>
-          <t>13/02/2026</t>
+          <t>07/08/2026</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:34" customHeight="0">
       <c r="A7" s="1">
-        <v>119750</v>
+        <v>101582</v>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Développer l'économie circulaire</t>
+          <t>Agir pour la biodiversité, l'environnement et les paysages</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
       <c r="G7" s="1" t="inlineStr">
-        <is>
-[...115 lines deleted...]
-      <c r="G8" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Agriculteur
 Entreprise privée
 Association</t>
         </is>
       </c>
-      <c r="H8" s="1" t="inlineStr">
+      <c r="H7" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
-      <c r="K8" s="1" t="inlineStr">
-[...11 lines deleted...]
-          <t>Economie locale et circuits courts
+      <c r="K7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Nous vous aidons à préserver et valoriser la biodiversité, l&amp;#039;environnement et les paysages en lien avec les agriculteurs et les forestiers de votre territoire. Nous proposons des solutions concertées pour restaurer les écosystèmes, promouvoir les pratiques et renforcer la résilience des territoires tout en conciliant les enjeux environnementaux, économiques et paysagers.&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
+        </is>
+      </c>
+      <c r="N7" s="1" t="inlineStr">
+        <is>
+          <t>Forêts
 Agriculture et agroalimentaire
-Consommation et production</t>
-[...2 lines deleted...]
-      <c r="O8" s="1" t="inlineStr">
+Biodiversité
+Paysage
+Milieux humides
+Solutions d'adaptation fondées sur la nature (SafN)</t>
+        </is>
+      </c>
+      <c r="O7" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
-      <c r="S8" s="1" t="inlineStr">
+      <c r="S7" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
 Mise en œuvre / réalisation
 Usage / valorisation</t>
         </is>
       </c>
+      <c r="U7" s="1" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="V7" s="1" t="inlineStr">
+        <is>
+          <t>https://chambres-agriculture.fr/</t>
+        </is>
+      </c>
+      <c r="X7" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;
+ Contactez votre chambre d&amp;#039;agriculture (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="Y7" s="1" t="inlineStr">
+        <is>
+          <t>anne.lemaire@apca.chambagri.fr</t>
+        </is>
+      </c>
+      <c r="Z7" s="1" t="inlineStr">
+        <is>
+          <t>https://aides-territoires.beta.gouv.fr/aides/3118-amenager-les-espaces-agricoles-et-forestiers-/</t>
+        </is>
+      </c>
+      <c r="AA7" s="1" t="inlineStr">
+        <is>
+          <t>published</t>
+        </is>
+      </c>
+      <c r="AB7" s="1" t="inlineStr">
+        <is>
+          <t>Restauration écologique / continuité écologique</t>
+        </is>
+      </c>
+      <c r="AC7" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture France</t>
+        </is>
+      </c>
+      <c r="AE7" s="1" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="AF7" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="AG7" s="1" t="inlineStr">
+        <is>
+          <t>10/09/2021</t>
+        </is>
+      </c>
+      <c r="AH7" s="1" t="inlineStr">
+        <is>
+          <t>08/08/2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="0">
+      <c r="A8" s="1">
+        <v>101583</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Contribuer à la gestion durable de l'eau et de zones humides</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>Chambres d'agriculture</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Commune
+Intercommunalité / Pays
+Département
+Région
+Collectivité d’outre-mer à statut particulier
+Etablissement public dont services de l'Etat
+Agriculteur</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Ingénierie technique</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;Notre offre d&amp;#039;accompagnement vous aide à mettre en place une gestion durable de l&amp;#039;eau et des zones humides, en fournissant une expertise environnementale et des solutions sur mesure pour gérer au mieux les ressources hydriques, et adapter votre territoire aux défis climatiques en conciliant les besoins économiques, agricoles et écologiques.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>Eau potable
+Eau pluviale
+Assainissement des eaux
+Eau souterraine
+Milieux humides</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>Permanente</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>Réflexion / conception
+Mise en œuvre / réalisation
+Usage / valorisation</t>
+        </is>
+      </c>
       <c r="U8" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V8" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
       <c r="X8" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Chambre d&amp;#039;agriculture du département annuaire : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+ Contactez votre chambre d&amp;#039;agriculture : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y8" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
       <c r="Z8" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/4ece-elaborer-une-strategie-dagriculture-urbaine-e/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/2d79-mettre-en-place-une-gestion-durable-de-leau-d/</t>
         </is>
       </c>
       <c r="AA8" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC8" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
       <c r="AE8" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF8" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG8" s="1" t="inlineStr">
         <is>
-          <t>12/01/2023</t>
+          <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH8" s="1" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:34" customHeight="0">
       <c r="A9" s="1">
-        <v>126170</v>
+        <v>101584</v>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Favoriser le renouvellement des générations en agriculture</t>
+          <t>Œuvrer pour la transition énergétique, le climat et la qualité de l'air</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
       <c r="G9" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
-Agriculteur
-Association</t>
+Département
+Région
+Agriculteur</t>
         </is>
       </c>
       <c r="H9" s="1" t="inlineStr">
         <is>
           <t>Ingénierie technique</t>
         </is>
       </c>
       <c r="K9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="L9" s="1" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Nous soutenons les collectivités dans le renouvellement des générations en agriculture, en proposant des solutions adaptées pour faciliter l&amp;#039;installation des agriculteurs, assurer la transmission des exploitations et promouvoir des pratiques agricoles durables, tout en renforçant l&amp;#039;attractivité du territoire et la résilience de son tissu agricole.&lt;/p&gt;</t>
+          <t>&lt;p&gt;Nous vous soutenons dans le développement de projets d&amp;#039;énergies renouvelables locales et l&amp;#039;amélioration de la résilience du territoire face aux enjeux climatiques. Nous apportons des solutions adaptées pour favoriser la transition écologique de votre territoire&lt;/p&gt;&lt;ul&gt;
+&lt;/ul&gt;</t>
         </is>
       </c>
       <c r="N9" s="1" t="inlineStr">
         <is>
-          <t>Agriculture et agroalimentaire
-[...2 lines deleted...]
-Attractivité économique</t>
+          <t>Transition énergétique
+Economie d'énergie et rénovation énergétique
+Agriculture et agroalimentaire
+Qualité de l'air
+Réduction de l'empreinte carbone</t>
         </is>
       </c>
       <c r="O9" s="1" t="inlineStr">
         <is>
           <t>Permanente</t>
         </is>
       </c>
       <c r="S9" s="1" t="inlineStr">
         <is>
           <t>Réflexion / conception
-Mise en œuvre / réalisation</t>
+Mise en œuvre / réalisation
+Usage / valorisation</t>
         </is>
       </c>
       <c r="U9" s="1" t="inlineStr">
         <is>
           <t>France</t>
         </is>
       </c>
       <c r="V9" s="1" t="inlineStr">
         <is>
           <t>https://chambres-agriculture.fr/</t>
         </is>
       </c>
       <c r="X9" s="1" t="inlineStr">
         <is>
           <t>&lt;p&gt;
- Chambre d&amp;#039;agriculture du département (annuaire) : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
+ Contactez votre chambre d&amp;#039;agriculture : &lt;a href="https://chambres-agriculture.fr/le-reseau-chambres/qui-sommes-nous/annuaire-des-chambres"&gt;Annuaire des Chambres - Chambre d&amp;#039;agriculture France&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="Y9" s="1" t="inlineStr">
         <is>
           <t>anne.lemaire@apca.chambagri.fr</t>
         </is>
       </c>
       <c r="Z9" s="1" t="inlineStr">
         <is>
-          <t>https://aides-territoires.beta.gouv.fr/aides/f905-mobiliser-des-porteurs-de-projets-et-securise/</t>
+          <t>https://aides-territoires.beta.gouv.fr/aides/d970-uvrer-pour-la-transition-energetique-le-clima/</t>
         </is>
       </c>
       <c r="AA9" s="1" t="inlineStr">
         <is>
           <t>published</t>
         </is>
       </c>
       <c r="AC9" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
       <c r="AE9" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF9" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG9" s="1" t="inlineStr">
         <is>
-          <t>12/01/2023</t>
+          <t>10/09/2021</t>
         </is>
       </c>
       <c r="AH9" s="1" t="inlineStr">
         <is>
-          <t>12/02/2026</t>
+          <t>08/08/2026</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:34" customHeight="0">
       <c r="A10" s="1">
         <v>164374</v>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Faire dialoguer agriculture et société</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture</t>
         </is>
       </c>
       <c r="G10" s="1" t="inlineStr">
         <is>
           <t>Commune
 Intercommunalité / Pays
 Association</t>
         </is>
       </c>
       <c r="H10" s="1" t="inlineStr">
@@ -1311,48 +1311,48 @@
           <t>published</t>
         </is>
       </c>
       <c r="AC10" s="1" t="inlineStr">
         <is>
           <t>Chambres d'agriculture France</t>
         </is>
       </c>
       <c r="AE10" s="1" t="inlineStr">
         <is>
           <t>Oui</t>
         </is>
       </c>
       <c r="AF10" s="1" t="inlineStr">
         <is>
           <t>Non</t>
         </is>
       </c>
       <c r="AG10" s="1" t="inlineStr">
         <is>
           <t>13/02/2025</t>
         </is>
       </c>
       <c r="AH10" s="1" t="inlineStr">
         <is>
-          <t>04/02/2026</t>
+          <t>03/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>